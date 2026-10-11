--- v0 (2026-07-10)
+++ v1 (2026-10-11)
@@ -1,33 +1,33 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
+  <Default Extension="jpeg" ContentType="image/jpeg"/>
+  <Default Extension="jpg" ContentType="image/jpeg"/>
   <Default Extension="png" ContentType="image/png"/>
-  <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
-  <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/ppt/presentation.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.presentation.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/ppt/slideMasters/slideMaster1.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideMaster+xml"/>
   <Override PartName="/ppt/slideMasters/slideMaster2.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideMaster+xml"/>
   <Override PartName="/ppt/slideMasters/slideMaster3.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideMaster+xml"/>
   <Override PartName="/ppt/slides/slide1.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide2.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide3.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide4.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide5.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide6.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide7.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide8.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide9.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide10.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide11.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide12.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide13.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide14.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide15.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide16.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide17.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesMasters/notesMaster1.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesMaster+xml"/>
@@ -50,55 +50,56 @@
   <Override PartName="/ppt/slideLayouts/slideLayout12.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/theme/theme2.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/ppt/theme/theme3.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/ppt/theme/theme4.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/ppt/theme/theme5.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide1.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide2.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide3.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide4.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide5.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide6.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide7.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide8.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide9.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide10.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide11.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide12.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide13.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide14.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide15.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide16.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide17.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
+  <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/thumbnail" Target="docProps/thumbnail.jpeg"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="ppt/presentation.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/thumbnail" Target="docProps/thumbnail.jpeg"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="ppt/presentation.xml"/><Relationship Id="rId6" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=ppt/presentation.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentation xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" saveSubsetFonts="1">
   <p:sldMasterIdLst>
     <p:sldMasterId id="2147483648" r:id="rId4"/>
     <p:sldMasterId id="2147483660" r:id="rId5"/>
     <p:sldMasterId id="2147483672" r:id="rId6"/>
   </p:sldMasterIdLst>
   <p:notesMasterIdLst>
     <p:notesMasterId r:id="rId24"/>
   </p:notesMasterIdLst>
   <p:handoutMasterIdLst>
     <p:handoutMasterId r:id="rId25"/>
   </p:handoutMasterIdLst>
   <p:sldIdLst>
     <p:sldId id="256" r:id="rId7"/>
     <p:sldId id="260" r:id="rId8"/>
     <p:sldId id="261" r:id="rId9"/>
     <p:sldId id="273" r:id="rId10"/>
     <p:sldId id="262" r:id="rId11"/>
     <p:sldId id="263" r:id="rId12"/>
     <p:sldId id="264" r:id="rId13"/>
     <p:sldId id="265" r:id="rId14"/>
     <p:sldId id="266" r:id="rId15"/>
@@ -805,63 +806,63 @@
             <a:ln>
               <a:noFill/>
             </a:ln>
           </a:bottom>
           <a:insideH>
             <a:ln>
               <a:noFill/>
             </a:ln>
           </a:insideH>
           <a:insideV>
             <a:ln>
               <a:noFill/>
             </a:ln>
           </a:insideV>
         </a:tcBdr>
         <a:fill>
           <a:noFill/>
         </a:fill>
       </a:tcStyle>
     </a:wholeTbl>
   </a:tblStyle>
 </a:tblStyleLst>
 </file>
 
 <file path=ppt/viewProps.xml><?xml version="1.0" encoding="utf-8"?>
-<p:viewPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+<p:viewPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" lastView="sldThumbnailView">
   <p:normalViewPr>
     <p:restoredLeft sz="15640" autoAdjust="0"/>
     <p:restoredTop sz="63682" autoAdjust="0"/>
   </p:normalViewPr>
   <p:slideViewPr>
     <p:cSldViewPr>
       <p:cViewPr varScale="1">
         <p:scale>
-          <a:sx n="71" d="100"/>
-          <a:sy n="71" d="100"/>
+          <a:sx n="80" d="100"/>
+          <a:sy n="80" d="100"/>
         </p:scale>
-        <p:origin x="2148" y="60"/>
+        <p:origin x="2514" y="96"/>
       </p:cViewPr>
       <p:guideLst>
         <p:guide orient="horz" pos="2160"/>
         <p:guide pos="2880"/>
       </p:guideLst>
     </p:cSldViewPr>
   </p:slideViewPr>
   <p:outlineViewPr>
     <p:cViewPr>
       <p:scale>
         <a:sx n="33" d="100"/>
         <a:sy n="33" d="100"/>
       </p:scale>
       <p:origin x="0" y="0"/>
     </p:cViewPr>
   </p:outlineViewPr>
   <p:notesTextViewPr>
     <p:cViewPr>
       <p:scale>
         <a:sx n="100" d="100"/>
         <a:sy n="100" d="100"/>
       </p:scale>
       <p:origin x="0" y="0"/>
     </p:cViewPr>
   </p:notesTextViewPr>
@@ -937,51 +938,51 @@
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="quarter" idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3970938" y="1"/>
             <a:ext cx="3037840" cy="466434"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
           <a:bodyPr vert="horz" lIns="93164" tIns="46582" rIns="93164" bIns="46582" rtlCol="0"/>
           <a:lstStyle>
             <a:lvl1pPr algn="r">
               <a:defRPr sz="1200"/>
             </a:lvl1pPr>
           </a:lstStyle>
           <a:p>
             <a:fld id="{89CD9F66-4D34-4096-86DA-D83350FAAC25}" type="datetimeFigureOut">
               <a:rPr lang="en-US" smtClean="0"/>
-              <a:t>1/28/2020</a:t>
+              <a:t>9/14/2026</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Footer Placeholder 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="2"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="8829968"/>
             <a:ext cx="3037840" cy="466433"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
@@ -1106,51 +1107,51 @@
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3970339" y="1"/>
             <a:ext cx="3038475" cy="466725"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
           <a:bodyPr vert="horz" lIns="91427" tIns="45713" rIns="91427" bIns="45713" rtlCol="0"/>
           <a:lstStyle>
             <a:lvl1pPr algn="r">
               <a:defRPr sz="1200"/>
             </a:lvl1pPr>
           </a:lstStyle>
           <a:p>
             <a:fld id="{B82AB545-BE1A-4210-BB7E-A587F9B6D67D}" type="datetimeFigureOut">
               <a:rPr lang="en-US" smtClean="0"/>
-              <a:t>1/28/2020</a:t>
+              <a:t>9/14/2026</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Slide Image Placeholder 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldImg" idx="2"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="1414463" y="1162050"/>
             <a:ext cx="4181475" cy="3136900"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln w="12700">
@@ -1170,82 +1171,81 @@
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Notes Placeholder 4"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="body" sz="quarter" idx="3"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="701676" y="4473575"/>
             <a:ext cx="5607050" cy="3660775"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
           <a:bodyPr vert="horz" lIns="91427" tIns="45713" rIns="91427" bIns="45713" rtlCol="0"/>
           <a:lstStyle/>
           <a:p>
             <a:pPr lvl="0"/>
             <a:r>
-              <a:rPr lang="en-US" smtClean="0"/>
+              <a:rPr lang="en-US"/>
               <a:t>Edit Master text styles</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="1"/>
             <a:r>
-              <a:rPr lang="en-US" smtClean="0"/>
+              <a:rPr lang="en-US"/>
               <a:t>Second level</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="2"/>
             <a:r>
-              <a:rPr lang="en-US" smtClean="0"/>
+              <a:rPr lang="en-US"/>
               <a:t>Third level</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="3"/>
             <a:r>
-              <a:rPr lang="en-US" smtClean="0"/>
+              <a:rPr lang="en-US"/>
               <a:t>Fourth level</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="4"/>
             <a:r>
-              <a:rPr lang="en-US" smtClean="0"/>
+              <a:rPr lang="en-US"/>
               <a:t>Fifth level</a:t>
             </a:r>
-            <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="6" name="Footer Placeholder 5"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="4"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="1" y="8829676"/>
             <a:ext cx="3038475" cy="466725"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
           <a:bodyPr vert="horz" lIns="91427" tIns="45713" rIns="91427" bIns="45713" rtlCol="0" anchor="b"/>
           <a:lstStyle>
@@ -1427,51 +1427,51 @@
 <file path=ppt/notesSlides/_rels/notesSlide16.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="../slides/slide16.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/notesSlides/_rels/notesSlide17.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="../slides/slide17.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/notesSlides/_rels/notesSlide2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="../slides/slide2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/notesSlides/_rels/notesSlide3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="../slides/slide3.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/notesSlides/_rels/notesSlide4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="../slides/slide4.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/notesSlides/_rels/notesSlide5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="../slides/slide5.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/notesSlides/_rels/notesSlide6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="../slides/slide6.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.saskatchewan.ca/government/government-structure/local-federal-and-other-governments/your-local-government/about-the-saskatchewan-municipal-system#types-of-municipalities" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="../slides/slide6.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/notesSlides/_rels/notesSlide7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="../slides/slide7.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/notesSlides/_rels/notesSlide8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="../slides/slide8.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/notesSlides/_rels/notesSlide9.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="../slides/slide9.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/notesSlides/notesSlide1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
@@ -1487,65 +1487,65 @@
           <p:cNvSpPr>
             <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldImg"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Notes Placeholder 2"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="body" idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:r>
-              <a:rPr lang="en-US" baseline="0" dirty="0" smtClean="0"/>
+              <a:rPr lang="en-US" baseline="0" dirty="0"/>
               <a:t>T</a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="en-US" dirty="0" smtClean="0"/>
+              <a:rPr lang="en-US" dirty="0"/>
               <a:t>itle slide</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:r>
-              <a:rPr lang="en-US" dirty="0" smtClean="0"/>
+              <a:rPr lang="en-US" dirty="0"/>
               <a:t>Update with</a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="en-US" baseline="0" dirty="0" smtClean="0"/>
+              <a:rPr lang="en-US" baseline="0" dirty="0"/>
               <a:t> the name of the municipality and the date of the event.</a:t>
             </a:r>
             <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Slide Number Placeholder 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{B21312BD-29CB-4991-B708-EF879C569F9D}" type="slidenum">
               <a:rPr lang="en-US" smtClean="0"/>
               <a:t>1</a:t>
             </a:fld>
@@ -2552,51 +2552,51 @@
           <p:cNvSpPr>
             <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldImg"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Notes Placeholder 2"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="body" idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:r>
-              <a:rPr lang="en-US" baseline="0" dirty="0" smtClean="0"/>
+              <a:rPr lang="en-US" baseline="0" dirty="0"/>
               <a:t>Levels of Government in Canada</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr defTabSz="914266">
               <a:defRPr/>
             </a:pPr>
             <a:endParaRPr lang="en-CA" dirty="0"/>
           </a:p>
           <a:p>
             <a:pPr defTabSz="914266">
               <a:defRPr/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-CA" dirty="0"/>
               <a:t>In Canada, there are three different levels of government: federal, provincial, municipal. Can anyone explain what each of those levels mean or give examples of each?</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr defTabSz="914266">
               <a:defRPr/>
             </a:pPr>
             <a:endParaRPr lang="en-CA" dirty="0"/>
           </a:p>
           <a:p>
@@ -3036,93 +3036,73 @@
           <p:cNvSpPr>
             <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldImg"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Notes Placeholder 2"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="body" idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:r>
-              <a:rPr lang="en-US" dirty="0" smtClean="0"/>
+              <a:rPr lang="en-US" dirty="0"/>
               <a:t>Types of</a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="en-US" baseline="0" dirty="0" smtClean="0"/>
+              <a:rPr lang="en-US" baseline="0" dirty="0"/>
               <a:t> Municipalities</a:t>
             </a:r>
           </a:p>
           <a:p>
-            <a:endParaRPr lang="en-US" dirty="0" smtClean="0"/>
-[...3 lines deleted...]
-              <a:rPr lang="en-US" i="1" dirty="0" smtClean="0"/>
+            <a:endParaRPr lang="en-US" dirty="0"/>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-US" i="1" dirty="0"/>
               <a:t>Read</a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="en-US" i="1" baseline="0" dirty="0" smtClean="0"/>
-[...24 lines deleted...]
-            <a:endParaRPr lang="en-US" i="1" baseline="0" dirty="0" smtClean="0"/>
+              <a:rPr lang="en-US" i="1" baseline="0" dirty="0"/>
+              <a:t> through this slide with students, provide further detail on the Northern Municipalities and answer any questions.</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:endParaRPr lang="en-US" i="1" baseline="0" dirty="0"/>
           </a:p>
           <a:p>
             <a:pPr defTabSz="914266"/>
             <a:r>
               <a:rPr lang="en-US" dirty="0"/>
               <a:t>Northern Saskatchewan is all of the area north of Prince Albert National Park and is legally called the Northern Saskatchewan Administration District (NSAD).  The unincorporated area of the NSAD is a municipality and is legally called “the district”.  The district includes 11 northern settlements, 14 resort subdivision, 9 cluster subdivisions and upwards of 8,000 leases and excludes northern municipalities and designated Park land.</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:endParaRPr lang="en-US" i="1" dirty="0">
               <a:solidFill>
                 <a:schemeClr val="tx1"/>
               </a:solidFill>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Slide Number Placeholder 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="10"/>
@@ -3177,117 +3157,112 @@
           <p:cNvSpPr>
             <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldImg"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Notes Placeholder 2"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="body" idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:r>
-              <a:rPr lang="en-US" dirty="0" smtClean="0"/>
+              <a:rPr lang="en-US" dirty="0"/>
               <a:t>Other Jurisdictions</a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="en-US" baseline="0" dirty="0" smtClean="0"/>
+              <a:rPr lang="en-US" baseline="0" dirty="0"/>
               <a:t> in Saskatchewan</a:t>
             </a:r>
-            <a:endParaRPr lang="en-US" dirty="0" smtClean="0"/>
-[...6 lines deleted...]
-              <a:rPr lang="en-US" dirty="0" smtClean="0"/>
+            <a:endParaRPr lang="en-US" dirty="0"/>
+          </a:p>
+          <a:p>
+            <a:endParaRPr lang="en-US" dirty="0"/>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0"/>
               <a:t>There are other jurisdictions in Saskatchewan that are within the boundary of a municipality but are not under the jurisdiction of a municipality.</a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="en-US" baseline="0" dirty="0" smtClean="0"/>
+              <a:rPr lang="en-US" baseline="0" dirty="0"/>
               <a:t> These include:</a:t>
             </a:r>
           </a:p>
           <a:p>
-            <a:endParaRPr lang="en-US" baseline="0" dirty="0" smtClean="0"/>
+            <a:endParaRPr lang="en-US" baseline="0" dirty="0"/>
           </a:p>
           <a:p>
             <a:pPr marL="171425" indent="-171425">
               <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               <a:buChar char="•"/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="en-US" baseline="0" dirty="0" smtClean="0"/>
-[...6 lines deleted...]
-            <a:endParaRPr lang="en-US" baseline="0" dirty="0" smtClean="0"/>
+              <a:rPr lang="en-US" baseline="0" dirty="0"/>
+              <a:t>72 First Nations</a:t>
+            </a:r>
           </a:p>
           <a:p>
             <a:pPr marL="171425" indent="-171425">
               <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               <a:buChar char="•"/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="en-US" baseline="0" dirty="0" smtClean="0"/>
+              <a:rPr lang="en-US" baseline="0" dirty="0"/>
               <a:t>Nearly 100 regional parks</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr marL="171425" indent="-171425">
               <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               <a:buChar char="•"/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="en-US" baseline="0" dirty="0" smtClean="0"/>
+              <a:rPr lang="en-US" baseline="0" dirty="0"/>
               <a:t>36 provincial parks; and</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr marL="171425" indent="-171425">
               <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               <a:buChar char="•"/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="en-US" baseline="0" dirty="0" smtClean="0"/>
+              <a:rPr lang="en-US" baseline="0" dirty="0"/>
               <a:t>2 national parks (Prince Albert National Park of Canada and Grassland National Park of Canada)</a:t>
             </a:r>
             <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Slide Number Placeholder 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{B21312BD-29CB-4991-B708-EF879C569F9D}" type="slidenum">
               <a:rPr lang="en-US" smtClean="0"/>
               <a:t>4</a:t>
             </a:fld>
@@ -3355,110 +3330,110 @@
             <a:pPr defTabSz="914266">
               <a:defRPr/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-CA" dirty="0"/>
               <a:t>Examples of Municipalities</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr defTabSz="914266">
               <a:defRPr/>
             </a:pPr>
             <a:endParaRPr lang="en-CA" dirty="0"/>
           </a:p>
           <a:p>
             <a:pPr defTabSz="914266">
               <a:defRPr/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-CA" dirty="0"/>
               <a:t>Now that we know the different types of municipalities, let’s see which group can come up with the most examples of each type. You will have 5 minutes to list as many examples of each as you can. Good luck!</a:t>
             </a:r>
             <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
           <a:p>
-            <a:endParaRPr lang="en-US" dirty="0" smtClean="0"/>
-[...6 lines deleted...]
-              <a:rPr lang="en-US" i="1" dirty="0" smtClean="0"/>
+            <a:endParaRPr lang="en-US" dirty="0"/>
+          </a:p>
+          <a:p>
+            <a:endParaRPr lang="en-US" dirty="0"/>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-US" i="1" dirty="0"/>
               <a:t>Examples:</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:r>
-              <a:rPr lang="en-US" i="1" dirty="0" smtClean="0"/>
+              <a:rPr lang="en-US" i="1" dirty="0"/>
               <a:t>Village of Chaplin</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:r>
-              <a:rPr lang="en-US" i="1" dirty="0" smtClean="0"/>
+              <a:rPr lang="en-US" i="1" dirty="0"/>
               <a:t>Resort Village of Grandview Beach</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:r>
-              <a:rPr lang="en-US" i="1" dirty="0" smtClean="0"/>
+              <a:rPr lang="en-US" i="1" dirty="0"/>
               <a:t>Town of </a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="en-US" i="1" dirty="0" err="1" smtClean="0"/>
+              <a:rPr lang="en-US" i="1" dirty="0" err="1"/>
               <a:t>Carnduff</a:t>
             </a:r>
-            <a:endParaRPr lang="en-US" i="1" dirty="0" smtClean="0"/>
-[...3 lines deleted...]
-              <a:rPr lang="en-US" i="1" dirty="0" smtClean="0"/>
+            <a:endParaRPr lang="en-US" i="1" dirty="0"/>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-US" i="1" dirty="0"/>
               <a:t>City of Estevan</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:r>
-              <a:rPr lang="en-US" i="1" dirty="0" smtClean="0"/>
+              <a:rPr lang="en-US" i="1" dirty="0"/>
               <a:t>Rural</a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="en-US" i="1" baseline="0" dirty="0" smtClean="0"/>
+              <a:rPr lang="en-US" i="1" baseline="0" dirty="0"/>
               <a:t> Municipality of Corman Park</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:r>
-              <a:rPr lang="en-US" i="1" baseline="0" dirty="0" smtClean="0"/>
+              <a:rPr lang="en-US" i="1" baseline="0" dirty="0"/>
               <a:t>Northern Town of La </a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="en-US" i="1" baseline="0" dirty="0" err="1" smtClean="0"/>
+              <a:rPr lang="en-US" i="1" baseline="0" dirty="0" err="1"/>
               <a:t>Ronge</a:t>
             </a:r>
-            <a:endParaRPr lang="en-US" i="1" baseline="0" dirty="0" smtClean="0"/>
+            <a:endParaRPr lang="en-US" i="1" baseline="0" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Slide Number Placeholder 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{B21312BD-29CB-4991-B708-EF879C569F9D}" type="slidenum">
               <a:rPr lang="en-US" smtClean="0"/>
               <a:t>5</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
@@ -3499,56 +3474,56 @@
           <p:cNvSpPr>
             <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldImg"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Notes Placeholder 2"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="body" idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:r>
-              <a:rPr lang="en-US" baseline="0" dirty="0" smtClean="0"/>
+              <a:rPr lang="en-US" baseline="0" dirty="0"/>
               <a:t>Who’s the Head?</a:t>
             </a:r>
           </a:p>
           <a:p>
-            <a:endParaRPr lang="en-US" baseline="0" dirty="0" smtClean="0"/>
+            <a:endParaRPr lang="en-US" baseline="0" dirty="0"/>
           </a:p>
           <a:p>
             <a:pPr defTabSz="914266">
               <a:defRPr/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-CA" dirty="0"/>
               <a:t>This exercise will teach us more about the head of each type of local government and how many of each type is found in Saskatchewan.  </a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr defTabSz="914266">
               <a:defRPr/>
             </a:pPr>
             <a:endParaRPr lang="en-CA" dirty="0"/>
           </a:p>
           <a:p>
             <a:pPr defTabSz="914266">
               <a:defRPr/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-CA" dirty="0"/>
               <a:t>In the first column on the left, take your best guess at how many of each type of local government is found in the province.  </a:t>
             </a:r>
           </a:p>
@@ -3560,113 +3535,203 @@
           </a:p>
           <a:p>
             <a:pPr defTabSz="914266">
               <a:defRPr/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-CA" i="1" dirty="0"/>
               <a:t>Answers:</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr defTabSz="914266">
               <a:defRPr/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-CA" i="1" dirty="0"/>
               <a:t>Rural Municipalities – 296 – Reeve</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr defTabSz="914266">
               <a:defRPr/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-CA" i="1" dirty="0"/>
-              <a:t>Villages – 250 – Mayor</a:t>
+              <a:t>Villages – 234 – Mayor</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr defTabSz="914266">
               <a:defRPr/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-CA" i="1" dirty="0"/>
               <a:t>Towns – 147 – Mayor</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr defTabSz="914266">
               <a:defRPr/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-CA" i="1" dirty="0"/>
               <a:t>Northern Municipalities – 25 – Mayor</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr defTabSz="914266">
               <a:defRPr/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-CA" i="1" dirty="0"/>
-              <a:t>Resort Villages – 40 – Mayor</a:t>
+              <a:t>Resort Villages – 43 – Mayor</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr defTabSz="914266">
               <a:defRPr/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-CA" i="1" dirty="0"/>
               <a:t>Cities – 16 – Mayor</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr defTabSz="914266">
               <a:defRPr/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-CA" i="1" dirty="0"/>
               <a:t>First Nations – 70 - Chief</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr defTabSz="914266">
               <a:defRPr/>
             </a:pPr>
             <a:endParaRPr lang="en-CA" dirty="0"/>
           </a:p>
           <a:p>
             <a:pPr defTabSz="914266">
               <a:defRPr/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-CA" dirty="0"/>
               <a:t>We will check those results together, and then, once we know we have the right answers, we will see if we can guess the title of the head of that local government type.  Good luck!</a:t>
             </a:r>
             <a:endParaRPr lang="en-US" dirty="0"/>
+          </a:p>
+          <a:p>
+            <a:endParaRPr lang="en-US" dirty="0"/>
+          </a:p>
+          <a:p>
+            <a:endParaRPr lang="en-US" dirty="0"/>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" fontAlgn="auto" latinLnBrk="0" hangingPunct="1">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClrTx/>
+              <a:buSzTx/>
+              <a:buFontTx/>
+              <a:buNone/>
+              <a:tabLst/>
+              <a:defRPr/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-CA" sz="1200" b="1" kern="1200" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:effectLst/>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:rPr>
+              <a:t>NOTE for facilitator </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-CA" sz="1200" kern="1200" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:effectLst/>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:rPr>
+              <a:t>– for the answer of ‘How Many in SK’ go to the following website link as the numbers can change and therefore this slide may need to be updated: </a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" fontAlgn="auto" latinLnBrk="0" hangingPunct="1">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClrTx/>
+              <a:buSzTx/>
+              <a:buFontTx/>
+              <a:buNone/>
+              <a:tabLst/>
+              <a:defRPr/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-CA" dirty="0">
+                <a:hlinkClick r:id="rId3"/>
+              </a:rPr>
+              <a:t>About the Saskatchewan Municipal System | Your Local Government | Government of Saskatchewan</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-CA" dirty="0"/>
+              <a:t> (</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-CA" sz="1200" kern="1200" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:effectLst/>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:rPr>
+              <a:t>https://www.saskatchewan.ca/government/government-structure/local-federal-and-other-governments/your-local-government/about-the-saskatchewan-municipal-system#types-of-municipalities)</a:t>
+            </a:r>
           </a:p>
           <a:p>
             <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Slide Number Placeholder 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{B21312BD-29CB-4991-B708-EF879C569F9D}" type="slidenum">
               <a:rPr lang="en-US" smtClean="0"/>
               <a:t>6</a:t>
             </a:fld>
@@ -3710,198 +3775,198 @@
           <p:cNvSpPr>
             <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldImg"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Notes Placeholder 2"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="body" idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:r>
-              <a:rPr lang="en-US" baseline="0" dirty="0" smtClean="0"/>
+              <a:rPr lang="en-US" baseline="0" dirty="0"/>
               <a:t>What do elected officials do?</a:t>
             </a:r>
           </a:p>
           <a:p>
-            <a:endParaRPr lang="en-US" baseline="0" dirty="0" smtClean="0"/>
+            <a:endParaRPr lang="en-US" baseline="0" dirty="0"/>
           </a:p>
           <a:p>
             <a:pPr hangingPunct="0"/>
             <a:r>
               <a:rPr lang="en-CA" i="1" dirty="0"/>
               <a:t>(read aloud to students and ask students to offer the answers to fill in the blanks)</a:t>
             </a:r>
             <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
           <a:p>
             <a:pPr lvl="0"/>
             <a:endParaRPr lang="en-CA" dirty="0"/>
           </a:p>
           <a:p>
             <a:pPr lvl="0"/>
             <a:r>
               <a:rPr lang="en-CA" dirty="0"/>
               <a:t>Municipal elected officials (or council members) include mayors, reeves and councillors. Mayors or reeves are referred to as the </a:t>
             </a:r>
             <a:r>
               <a:rPr lang="en-CA" i="1" dirty="0"/>
               <a:t>HEADS</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="en-CA" dirty="0"/>
               <a:t> of the council. They are the leader as noted in the previous slide.</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="0" fontAlgn="auto" hangingPunct="1"/>
             <a:r>
               <a:rPr lang="en-CA" dirty="0"/>
               <a:t>Council members are chosen (elected) by the </a:t>
             </a:r>
             <a:r>
               <a:rPr lang="en-CA" i="1" dirty="0"/>
               <a:t>VOTERS</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="en-CA" dirty="0"/>
               <a:t> and serve </a:t>
             </a:r>
             <a:r>
               <a:rPr lang="en-CA" i="1" dirty="0"/>
               <a:t>FOUR</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="en-CA" dirty="0"/>
               <a:t> year terms.</a:t>
             </a:r>
-            <a:endParaRPr lang="en-US" dirty="0" smtClean="0">
+            <a:endParaRPr lang="en-US" dirty="0">
               <a:effectLst/>
             </a:endParaRPr>
           </a:p>
           <a:p>
             <a:pPr lvl="0" fontAlgn="auto" hangingPunct="1"/>
             <a:r>
               <a:rPr lang="en-CA" dirty="0"/>
               <a:t>The minimum number of council members a municipality can have is THREE.</a:t>
             </a:r>
-            <a:endParaRPr lang="en-US" dirty="0" smtClean="0">
+            <a:endParaRPr lang="en-US" dirty="0">
               <a:effectLst/>
             </a:endParaRPr>
           </a:p>
           <a:p>
             <a:pPr lvl="0" fontAlgn="auto" hangingPunct="1"/>
             <a:r>
               <a:rPr lang="en-CA" dirty="0"/>
               <a:t>Council members represent the </a:t>
             </a:r>
             <a:r>
               <a:rPr lang="en-CA" i="1" dirty="0"/>
               <a:t>PUBLIC</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="en-CA" dirty="0"/>
               <a:t> and consider the well-being and interests of their municipality when making decisions.</a:t>
             </a:r>
-            <a:endParaRPr lang="en-US" dirty="0" smtClean="0">
+            <a:endParaRPr lang="en-US" dirty="0">
               <a:effectLst/>
             </a:endParaRPr>
           </a:p>
           <a:p>
             <a:pPr lvl="0" fontAlgn="auto" hangingPunct="1"/>
             <a:r>
               <a:rPr lang="en-CA" dirty="0"/>
               <a:t>Councils approve the annual budget for a municipality and determine property tax rates.</a:t>
             </a:r>
-            <a:endParaRPr lang="en-US" dirty="0" smtClean="0">
+            <a:endParaRPr lang="en-US" dirty="0">
               <a:effectLst/>
             </a:endParaRPr>
           </a:p>
           <a:p>
             <a:pPr lvl="0" fontAlgn="auto" hangingPunct="1"/>
             <a:r>
               <a:rPr lang="en-CA" dirty="0"/>
               <a:t>Councils establish policies, determine services and create </a:t>
             </a:r>
             <a:r>
               <a:rPr lang="en-CA" i="1" dirty="0"/>
               <a:t>BYLAWS</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="en-CA" dirty="0"/>
               <a:t> for the municipality.</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr defTabSz="914266">
               <a:defRPr/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-CA" dirty="0"/>
               <a:t>Councils also make decisions related to </a:t>
             </a:r>
             <a:r>
               <a:rPr lang="en-CA" i="1" dirty="0"/>
               <a:t>LAND USE</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="en-CA" dirty="0"/>
               <a:t> and development.</a:t>
             </a:r>
-            <a:endParaRPr lang="en-US" dirty="0" smtClean="0">
+            <a:endParaRPr lang="en-US" dirty="0">
               <a:effectLst/>
             </a:endParaRPr>
           </a:p>
           <a:p>
             <a:pPr lvl="0" fontAlgn="auto" hangingPunct="1"/>
             <a:r>
               <a:rPr lang="en-CA" dirty="0"/>
               <a:t>In larger communities, usually cities, being a council member is a full-time job. In smaller communities, council members often have other jobs and get an </a:t>
             </a:r>
             <a:r>
               <a:rPr lang="en-CA" i="1" dirty="0"/>
               <a:t>INDEMNITY</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="en-CA" dirty="0"/>
               <a:t> for their council duties.</a:t>
             </a:r>
-            <a:endParaRPr lang="en-US" dirty="0" smtClean="0">
+            <a:endParaRPr lang="en-US" dirty="0">
               <a:effectLst/>
             </a:endParaRPr>
           </a:p>
           <a:p>
             <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Slide Number Placeholder 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{B21312BD-29CB-4991-B708-EF879C569F9D}" type="slidenum">
               <a:rPr lang="en-US" smtClean="0"/>
@@ -4318,54 +4383,53 @@
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Title 1"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ctrTitle"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="685800" y="2130426"/>
             <a:ext cx="7772400" cy="1470025"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:r>
-              <a:rPr lang="en-US" smtClean="0"/>
+              <a:rPr lang="en-US"/>
               <a:t>Click to edit Master title style</a:t>
             </a:r>
-            <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Subtitle 2"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="subTitle" idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="1371600" y="3886200"/>
             <a:ext cx="6400800" cy="1752600"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle>
             <a:lvl1pPr marL="0" indent="0" algn="ctr">
               <a:buNone/>
               <a:defRPr>
@@ -4437,76 +4501,75 @@
               </a:defRPr>
             </a:lvl7pPr>
             <a:lvl8pPr marL="3200400" indent="0" algn="ctr">
               <a:buNone/>
               <a:defRPr>
                 <a:solidFill>
                   <a:schemeClr val="tx1">
                     <a:tint val="75000"/>
                   </a:schemeClr>
                 </a:solidFill>
               </a:defRPr>
             </a:lvl8pPr>
             <a:lvl9pPr marL="3657600" indent="0" algn="ctr">
               <a:buNone/>
               <a:defRPr>
                 <a:solidFill>
                   <a:schemeClr val="tx1">
                     <a:tint val="75000"/>
                   </a:schemeClr>
                 </a:solidFill>
               </a:defRPr>
             </a:lvl9pPr>
           </a:lstStyle>
           <a:p>
             <a:r>
-              <a:rPr lang="en-US" smtClean="0"/>
+              <a:rPr lang="en-US"/>
               <a:t>Click to edit Master subtitle style</a:t>
             </a:r>
-            <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Date Placeholder 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{62BCF146-51B8-4E96-ADAB-629CE58D3089}" type="datetimeFigureOut">
               <a:rPr lang="en-US" smtClean="0"/>
               <a:pPr/>
-              <a:t>1/28/2020</a:t>
+              <a:t>9/14/2026</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Footer Placeholder 4"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -4561,54 +4624,53 @@
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Title 1"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="1792288" y="4800600"/>
             <a:ext cx="5486400" cy="566739"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchor="b"/>
           <a:lstStyle>
             <a:lvl1pPr algn="l">
               <a:defRPr sz="2000" b="1"/>
             </a:lvl1pPr>
           </a:lstStyle>
           <a:p>
             <a:r>
-              <a:rPr lang="en-US" smtClean="0"/>
+              <a:rPr lang="en-US"/>
               <a:t>Click to edit Master title style</a:t>
             </a:r>
-            <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Picture Placeholder 2"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="pic" idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="1792288" y="612775"/>
             <a:ext cx="5486400" cy="4114800"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle>
             <a:lvl1pPr marL="0" indent="0">
               <a:buNone/>
               <a:defRPr sz="3200"/>
@@ -4688,75 +4750,75 @@
             </a:lvl4pPr>
             <a:lvl5pPr marL="1828800" indent="0">
               <a:buNone/>
               <a:defRPr sz="900"/>
             </a:lvl5pPr>
             <a:lvl6pPr marL="2286000" indent="0">
               <a:buNone/>
               <a:defRPr sz="900"/>
             </a:lvl6pPr>
             <a:lvl7pPr marL="2743200" indent="0">
               <a:buNone/>
               <a:defRPr sz="900"/>
             </a:lvl7pPr>
             <a:lvl8pPr marL="3200400" indent="0">
               <a:buNone/>
               <a:defRPr sz="900"/>
             </a:lvl8pPr>
             <a:lvl9pPr marL="3657600" indent="0">
               <a:buNone/>
               <a:defRPr sz="900"/>
             </a:lvl9pPr>
           </a:lstStyle>
           <a:p>
             <a:pPr lvl="0"/>
             <a:r>
-              <a:rPr lang="en-US" smtClean="0"/>
+              <a:rPr lang="en-US"/>
               <a:t>Click to edit Master text styles</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Date Placeholder 4"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{F7C0EAF7-6FDF-4A35-A1FC-8A0944E67129}" type="datetimeFigureOut">
               <a:rPr lang="en-US" smtClean="0"/>
               <a:pPr/>
-              <a:t>1/28/2020</a:t>
+              <a:t>9/14/2026</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="6" name="Footer Placeholder 5"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -4802,128 +4864,126 @@
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Title 1"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:r>
-              <a:rPr lang="en-US" smtClean="0"/>
+              <a:rPr lang="en-US"/>
               <a:t>Click to edit Master title style</a:t>
             </a:r>
-            <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Vertical Text Placeholder 2"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="body" orient="vert" idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr vert="eaVert"/>
           <a:lstStyle/>
           <a:p>
             <a:pPr lvl="0"/>
             <a:r>
-              <a:rPr lang="en-US" smtClean="0"/>
+              <a:rPr lang="en-US"/>
               <a:t>Click to edit Master text styles</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="1"/>
             <a:r>
-              <a:rPr lang="en-US" smtClean="0"/>
+              <a:rPr lang="en-US"/>
               <a:t>Second level</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="2"/>
             <a:r>
-              <a:rPr lang="en-US" smtClean="0"/>
+              <a:rPr lang="en-US"/>
               <a:t>Third level</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="3"/>
             <a:r>
-              <a:rPr lang="en-US" smtClean="0"/>
+              <a:rPr lang="en-US"/>
               <a:t>Fourth level</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="4"/>
             <a:r>
-              <a:rPr lang="en-US" smtClean="0"/>
+              <a:rPr lang="en-US"/>
               <a:t>Fifth level</a:t>
             </a:r>
-            <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Date Placeholder 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{F7C0EAF7-6FDF-4A35-A1FC-8A0944E67129}" type="datetimeFigureOut">
               <a:rPr lang="en-US" smtClean="0"/>
               <a:pPr/>
-              <a:t>1/28/2020</a:t>
+              <a:t>9/14/2026</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Footer Placeholder 4"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -4974,133 +5034,131 @@
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Vertical Title 1"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" orient="vert"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6629400" y="274639"/>
             <a:ext cx="2057400" cy="5851525"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr vert="eaVert"/>
           <a:lstStyle/>
           <a:p>
             <a:r>
-              <a:rPr lang="en-US" smtClean="0"/>
+              <a:rPr lang="en-US"/>
               <a:t>Click to edit Master title style</a:t>
             </a:r>
-            <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Vertical Text Placeholder 2"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="body" orient="vert" idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="457200" y="274639"/>
             <a:ext cx="6019800" cy="5851525"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr vert="eaVert"/>
           <a:lstStyle/>
           <a:p>
             <a:pPr lvl="0"/>
             <a:r>
-              <a:rPr lang="en-US" smtClean="0"/>
+              <a:rPr lang="en-US"/>
               <a:t>Click to edit Master text styles</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="1"/>
             <a:r>
-              <a:rPr lang="en-US" smtClean="0"/>
+              <a:rPr lang="en-US"/>
               <a:t>Second level</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="2"/>
             <a:r>
-              <a:rPr lang="en-US" smtClean="0"/>
+              <a:rPr lang="en-US"/>
               <a:t>Third level</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="3"/>
             <a:r>
-              <a:rPr lang="en-US" smtClean="0"/>
+              <a:rPr lang="en-US"/>
               <a:t>Fourth level</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="4"/>
             <a:r>
-              <a:rPr lang="en-US" smtClean="0"/>
+              <a:rPr lang="en-US"/>
               <a:t>Fifth level</a:t>
             </a:r>
-            <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Date Placeholder 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{F7C0EAF7-6FDF-4A35-A1FC-8A0944E67129}" type="datetimeFigureOut">
               <a:rPr lang="en-US" smtClean="0"/>
               <a:pPr/>
-              <a:t>1/28/2020</a:t>
+              <a:t>9/14/2026</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Footer Placeholder 4"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -5151,54 +5209,53 @@
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Title 1"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ctrTitle"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="685800" y="2130426"/>
             <a:ext cx="7772400" cy="1470025"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:r>
-              <a:rPr lang="en-US" smtClean="0"/>
+              <a:rPr lang="en-US"/>
               <a:t>Click to edit Master title style</a:t>
             </a:r>
-            <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Subtitle 2"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="subTitle" idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="1371600" y="3886200"/>
             <a:ext cx="6400800" cy="1752600"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle>
             <a:lvl1pPr marL="0" indent="0" algn="ctr">
               <a:buNone/>
               <a:defRPr>
@@ -5270,76 +5327,75 @@
               </a:defRPr>
             </a:lvl7pPr>
             <a:lvl8pPr marL="3200400" indent="0" algn="ctr">
               <a:buNone/>
               <a:defRPr>
                 <a:solidFill>
                   <a:schemeClr val="tx1">
                     <a:tint val="75000"/>
                   </a:schemeClr>
                 </a:solidFill>
               </a:defRPr>
             </a:lvl8pPr>
             <a:lvl9pPr marL="3657600" indent="0" algn="ctr">
               <a:buNone/>
               <a:defRPr>
                 <a:solidFill>
                   <a:schemeClr val="tx1">
                     <a:tint val="75000"/>
                   </a:schemeClr>
                 </a:solidFill>
               </a:defRPr>
             </a:lvl9pPr>
           </a:lstStyle>
           <a:p>
             <a:r>
-              <a:rPr lang="en-US" smtClean="0"/>
+              <a:rPr lang="en-US"/>
               <a:t>Click to edit Master subtitle style</a:t>
             </a:r>
-            <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Date Placeholder 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{F7C0EAF7-6FDF-4A35-A1FC-8A0944E67129}" type="datetimeFigureOut">
               <a:rPr lang="en-US" smtClean="0"/>
               <a:pPr/>
-              <a:t>1/28/2020</a:t>
+              <a:t>9/14/2026</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Footer Placeholder 4"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -5385,106 +5441,104 @@
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Title 1"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:r>
-              <a:rPr lang="en-US" smtClean="0"/>
+              <a:rPr lang="en-US"/>
               <a:t>Click to edit Master title style</a:t>
             </a:r>
-            <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Content Placeholder 2"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:pPr lvl="0"/>
             <a:r>
-              <a:rPr lang="en-US" smtClean="0"/>
+              <a:rPr lang="en-US"/>
               <a:t>Click to edit Master text styles</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="1"/>
             <a:r>
-              <a:rPr lang="en-US" smtClean="0"/>
+              <a:rPr lang="en-US"/>
               <a:t>Second level</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="2"/>
             <a:r>
-              <a:rPr lang="en-US" smtClean="0"/>
+              <a:rPr lang="en-US"/>
               <a:t>Third level</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="3"/>
             <a:r>
-              <a:rPr lang="en-US" smtClean="0"/>
+              <a:rPr lang="en-US"/>
               <a:t>Fourth level</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="4"/>
             <a:r>
-              <a:rPr lang="en-US" smtClean="0"/>
+              <a:rPr lang="en-US"/>
               <a:t>Fifth level</a:t>
             </a:r>
-            <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sldLayout>
 </file>
 
 <file path=ppt/slideLayouts/slideLayout4.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" type="secHead" preserve="1">
   <p:cSld name="Section Header">
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
@@ -5494,54 +5548,53 @@
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Title 1"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="722313" y="4406901"/>
             <a:ext cx="7772400" cy="1362075"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchor="t"/>
           <a:lstStyle>
             <a:lvl1pPr algn="l">
               <a:defRPr sz="4000" b="1" cap="all"/>
             </a:lvl1pPr>
           </a:lstStyle>
           <a:p>
             <a:r>
-              <a:rPr lang="en-US" smtClean="0"/>
+              <a:rPr lang="en-US"/>
               <a:t>Click to edit Master title style</a:t>
             </a:r>
-            <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Text Placeholder 2"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="body" idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="722313" y="2906713"/>
             <a:ext cx="7772400" cy="1500187"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchor="b"/>
           <a:lstStyle>
             <a:lvl1pPr marL="0" indent="0">
               <a:buNone/>
               <a:defRPr sz="2000">
@@ -5614,75 +5667,75 @@
             </a:lvl7pPr>
             <a:lvl8pPr marL="3200400" indent="0">
               <a:buNone/>
               <a:defRPr sz="1400">
                 <a:solidFill>
                   <a:schemeClr val="tx1">
                     <a:tint val="75000"/>
                   </a:schemeClr>
                 </a:solidFill>
               </a:defRPr>
             </a:lvl8pPr>
             <a:lvl9pPr marL="3657600" indent="0">
               <a:buNone/>
               <a:defRPr sz="1400">
                 <a:solidFill>
                   <a:schemeClr val="tx1">
                     <a:tint val="75000"/>
                   </a:schemeClr>
                 </a:solidFill>
               </a:defRPr>
             </a:lvl9pPr>
           </a:lstStyle>
           <a:p>
             <a:pPr lvl="0"/>
             <a:r>
-              <a:rPr lang="en-US" smtClean="0"/>
+              <a:rPr lang="en-US"/>
               <a:t>Click to edit Master text styles</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Date Placeholder 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{F7C0EAF7-6FDF-4A35-A1FC-8A0944E67129}" type="datetimeFigureOut">
               <a:rPr lang="en-US" smtClean="0"/>
               <a:pPr/>
-              <a:t>1/28/2020</a:t>
+              <a:t>9/14/2026</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Footer Placeholder 4"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -5728,54 +5781,53 @@
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Title 1"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:r>
-              <a:rPr lang="en-US" smtClean="0"/>
+              <a:rPr lang="en-US"/>
               <a:t>Click to edit Master title style</a:t>
             </a:r>
-            <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Content Placeholder 2"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph sz="half" idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="457200" y="1600201"/>
             <a:ext cx="4038600" cy="4525963"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle>
             <a:lvl1pPr>
               <a:defRPr sz="2800"/>
             </a:lvl1pPr>
@@ -5785,82 +5837,81 @@
             <a:lvl3pPr>
               <a:defRPr sz="2000"/>
             </a:lvl3pPr>
             <a:lvl4pPr>
               <a:defRPr sz="1800"/>
             </a:lvl4pPr>
             <a:lvl5pPr>
               <a:defRPr sz="1800"/>
             </a:lvl5pPr>
             <a:lvl6pPr>
               <a:defRPr sz="1800"/>
             </a:lvl6pPr>
             <a:lvl7pPr>
               <a:defRPr sz="1800"/>
             </a:lvl7pPr>
             <a:lvl8pPr>
               <a:defRPr sz="1800"/>
             </a:lvl8pPr>
             <a:lvl9pPr>
               <a:defRPr sz="1800"/>
             </a:lvl9pPr>
           </a:lstStyle>
           <a:p>
             <a:pPr lvl="0"/>
             <a:r>
-              <a:rPr lang="en-US" smtClean="0"/>
+              <a:rPr lang="en-US"/>
               <a:t>Click to edit Master text styles</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="1"/>
             <a:r>
-              <a:rPr lang="en-US" smtClean="0"/>
+              <a:rPr lang="en-US"/>
               <a:t>Second level</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="2"/>
             <a:r>
-              <a:rPr lang="en-US" smtClean="0"/>
+              <a:rPr lang="en-US"/>
               <a:t>Third level</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="3"/>
             <a:r>
-              <a:rPr lang="en-US" smtClean="0"/>
+              <a:rPr lang="en-US"/>
               <a:t>Fourth level</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="4"/>
             <a:r>
-              <a:rPr lang="en-US" smtClean="0"/>
+              <a:rPr lang="en-US"/>
               <a:t>Fifth level</a:t>
             </a:r>
-            <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Content Placeholder 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph sz="half" idx="2"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="4648200" y="1600201"/>
             <a:ext cx="4038600" cy="4525963"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle>
             <a:lvl1pPr>
               <a:defRPr sz="2800"/>
             </a:lvl1pPr>
@@ -5870,104 +5921,103 @@
             <a:lvl3pPr>
               <a:defRPr sz="2000"/>
             </a:lvl3pPr>
             <a:lvl4pPr>
               <a:defRPr sz="1800"/>
             </a:lvl4pPr>
             <a:lvl5pPr>
               <a:defRPr sz="1800"/>
             </a:lvl5pPr>
             <a:lvl6pPr>
               <a:defRPr sz="1800"/>
             </a:lvl6pPr>
             <a:lvl7pPr>
               <a:defRPr sz="1800"/>
             </a:lvl7pPr>
             <a:lvl8pPr>
               <a:defRPr sz="1800"/>
             </a:lvl8pPr>
             <a:lvl9pPr>
               <a:defRPr sz="1800"/>
             </a:lvl9pPr>
           </a:lstStyle>
           <a:p>
             <a:pPr lvl="0"/>
             <a:r>
-              <a:rPr lang="en-US" smtClean="0"/>
+              <a:rPr lang="en-US"/>
               <a:t>Click to edit Master text styles</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="1"/>
             <a:r>
-              <a:rPr lang="en-US" smtClean="0"/>
+              <a:rPr lang="en-US"/>
               <a:t>Second level</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="2"/>
             <a:r>
-              <a:rPr lang="en-US" smtClean="0"/>
+              <a:rPr lang="en-US"/>
               <a:t>Third level</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="3"/>
             <a:r>
-              <a:rPr lang="en-US" smtClean="0"/>
+              <a:rPr lang="en-US"/>
               <a:t>Fourth level</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="4"/>
             <a:r>
-              <a:rPr lang="en-US" smtClean="0"/>
+              <a:rPr lang="en-US"/>
               <a:t>Fifth level</a:t>
             </a:r>
-            <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Date Placeholder 4"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{F7C0EAF7-6FDF-4A35-A1FC-8A0944E67129}" type="datetimeFigureOut">
               <a:rPr lang="en-US" smtClean="0"/>
               <a:pPr/>
-              <a:t>1/28/2020</a:t>
+              <a:t>9/14/2026</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="6" name="Footer Placeholder 5"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -6017,54 +6067,53 @@
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Title 1"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle>
             <a:lvl1pPr>
               <a:defRPr/>
             </a:lvl1pPr>
           </a:lstStyle>
           <a:p>
             <a:r>
-              <a:rPr lang="en-US" smtClean="0"/>
+              <a:rPr lang="en-US"/>
               <a:t>Click to edit Master title style</a:t>
             </a:r>
-            <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Text Placeholder 2"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="body" idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="457200" y="1535113"/>
             <a:ext cx="4040188" cy="639763"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchor="b"/>
           <a:lstStyle>
             <a:lvl1pPr marL="0" indent="0">
               <a:buNone/>
               <a:defRPr sz="2400" b="1"/>
@@ -6083,51 +6132,51 @@
             </a:lvl4pPr>
             <a:lvl5pPr marL="1828800" indent="0">
               <a:buNone/>
               <a:defRPr sz="1600" b="1"/>
             </a:lvl5pPr>
             <a:lvl6pPr marL="2286000" indent="0">
               <a:buNone/>
               <a:defRPr sz="1600" b="1"/>
             </a:lvl6pPr>
             <a:lvl7pPr marL="2743200" indent="0">
               <a:buNone/>
               <a:defRPr sz="1600" b="1"/>
             </a:lvl7pPr>
             <a:lvl8pPr marL="3200400" indent="0">
               <a:buNone/>
               <a:defRPr sz="1600" b="1"/>
             </a:lvl8pPr>
             <a:lvl9pPr marL="3657600" indent="0">
               <a:buNone/>
               <a:defRPr sz="1600" b="1"/>
             </a:lvl9pPr>
           </a:lstStyle>
           <a:p>
             <a:pPr lvl="0"/>
             <a:r>
-              <a:rPr lang="en-US" smtClean="0"/>
+              <a:rPr lang="en-US"/>
               <a:t>Click to edit Master text styles</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Content Placeholder 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph sz="half" idx="2"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="457200" y="2174875"/>
             <a:ext cx="4040188" cy="3951288"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle>
             <a:lvl1pPr>
@@ -6139,82 +6188,81 @@
             <a:lvl3pPr>
               <a:defRPr sz="1800"/>
             </a:lvl3pPr>
             <a:lvl4pPr>
               <a:defRPr sz="1600"/>
             </a:lvl4pPr>
             <a:lvl5pPr>
               <a:defRPr sz="1600"/>
             </a:lvl5pPr>
             <a:lvl6pPr>
               <a:defRPr sz="1600"/>
             </a:lvl6pPr>
             <a:lvl7pPr>
               <a:defRPr sz="1600"/>
             </a:lvl7pPr>
             <a:lvl8pPr>
               <a:defRPr sz="1600"/>
             </a:lvl8pPr>
             <a:lvl9pPr>
               <a:defRPr sz="1600"/>
             </a:lvl9pPr>
           </a:lstStyle>
           <a:p>
             <a:pPr lvl="0"/>
             <a:r>
-              <a:rPr lang="en-US" smtClean="0"/>
+              <a:rPr lang="en-US"/>
               <a:t>Click to edit Master text styles</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="1"/>
             <a:r>
-              <a:rPr lang="en-US" smtClean="0"/>
+              <a:rPr lang="en-US"/>
               <a:t>Second level</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="2"/>
             <a:r>
-              <a:rPr lang="en-US" smtClean="0"/>
+              <a:rPr lang="en-US"/>
               <a:t>Third level</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="3"/>
             <a:r>
-              <a:rPr lang="en-US" smtClean="0"/>
+              <a:rPr lang="en-US"/>
               <a:t>Fourth level</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="4"/>
             <a:r>
-              <a:rPr lang="en-US" smtClean="0"/>
+              <a:rPr lang="en-US"/>
               <a:t>Fifth level</a:t>
             </a:r>
-            <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Text Placeholder 4"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="body" sz="quarter" idx="3"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="4645027" y="1535113"/>
             <a:ext cx="4041775" cy="639763"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchor="b"/>
           <a:lstStyle>
             <a:lvl1pPr marL="0" indent="0">
               <a:buNone/>
               <a:defRPr sz="2400" b="1"/>
@@ -6233,51 +6281,51 @@
             </a:lvl4pPr>
             <a:lvl5pPr marL="1828800" indent="0">
               <a:buNone/>
               <a:defRPr sz="1600" b="1"/>
             </a:lvl5pPr>
             <a:lvl6pPr marL="2286000" indent="0">
               <a:buNone/>
               <a:defRPr sz="1600" b="1"/>
             </a:lvl6pPr>
             <a:lvl7pPr marL="2743200" indent="0">
               <a:buNone/>
               <a:defRPr sz="1600" b="1"/>
             </a:lvl7pPr>
             <a:lvl8pPr marL="3200400" indent="0">
               <a:buNone/>
               <a:defRPr sz="1600" b="1"/>
             </a:lvl8pPr>
             <a:lvl9pPr marL="3657600" indent="0">
               <a:buNone/>
               <a:defRPr sz="1600" b="1"/>
             </a:lvl9pPr>
           </a:lstStyle>
           <a:p>
             <a:pPr lvl="0"/>
             <a:r>
-              <a:rPr lang="en-US" smtClean="0"/>
+              <a:rPr lang="en-US"/>
               <a:t>Click to edit Master text styles</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="6" name="Content Placeholder 5"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph sz="quarter" idx="4"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="4645027" y="2174875"/>
             <a:ext cx="4041775" cy="3951288"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle>
             <a:lvl1pPr>
@@ -6289,104 +6337,103 @@
             <a:lvl3pPr>
               <a:defRPr sz="1800"/>
             </a:lvl3pPr>
             <a:lvl4pPr>
               <a:defRPr sz="1600"/>
             </a:lvl4pPr>
             <a:lvl5pPr>
               <a:defRPr sz="1600"/>
             </a:lvl5pPr>
             <a:lvl6pPr>
               <a:defRPr sz="1600"/>
             </a:lvl6pPr>
             <a:lvl7pPr>
               <a:defRPr sz="1600"/>
             </a:lvl7pPr>
             <a:lvl8pPr>
               <a:defRPr sz="1600"/>
             </a:lvl8pPr>
             <a:lvl9pPr>
               <a:defRPr sz="1600"/>
             </a:lvl9pPr>
           </a:lstStyle>
           <a:p>
             <a:pPr lvl="0"/>
             <a:r>
-              <a:rPr lang="en-US" smtClean="0"/>
+              <a:rPr lang="en-US"/>
               <a:t>Click to edit Master text styles</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="1"/>
             <a:r>
-              <a:rPr lang="en-US" smtClean="0"/>
+              <a:rPr lang="en-US"/>
               <a:t>Second level</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="2"/>
             <a:r>
-              <a:rPr lang="en-US" smtClean="0"/>
+              <a:rPr lang="en-US"/>
               <a:t>Third level</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="3"/>
             <a:r>
-              <a:rPr lang="en-US" smtClean="0"/>
+              <a:rPr lang="en-US"/>
               <a:t>Fourth level</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="4"/>
             <a:r>
-              <a:rPr lang="en-US" smtClean="0"/>
+              <a:rPr lang="en-US"/>
               <a:t>Fifth level</a:t>
             </a:r>
-            <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="Date Placeholder 6"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{F7C0EAF7-6FDF-4A35-A1FC-8A0944E67129}" type="datetimeFigureOut">
               <a:rPr lang="en-US" smtClean="0"/>
               <a:pPr/>
-              <a:t>1/28/2020</a:t>
+              <a:t>9/14/2026</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="8" name="Footer Placeholder 7"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -6432,76 +6479,75 @@
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Title 1"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:r>
-              <a:rPr lang="en-US" smtClean="0"/>
+              <a:rPr lang="en-US"/>
               <a:t>Click to edit Master title style</a:t>
             </a:r>
-            <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Date Placeholder 2"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{F7C0EAF7-6FDF-4A35-A1FC-8A0944E67129}" type="datetimeFigureOut">
               <a:rPr lang="en-US" smtClean="0"/>
               <a:pPr/>
-              <a:t>1/28/2020</a:t>
+              <a:t>9/14/2026</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Footer Placeholder 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -6549,51 +6595,51 @@
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Date Placeholder 1"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{F7C0EAF7-6FDF-4A35-A1FC-8A0944E67129}" type="datetimeFigureOut">
               <a:rPr lang="en-US" smtClean="0"/>
               <a:pPr/>
-              <a:t>1/28/2020</a:t>
+              <a:t>9/14/2026</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Footer Placeholder 2"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -6648,54 +6694,53 @@
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Title 1"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="457202" y="273049"/>
             <a:ext cx="3008313" cy="1162051"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchor="b"/>
           <a:lstStyle>
             <a:lvl1pPr algn="l">
               <a:defRPr sz="2000" b="1"/>
             </a:lvl1pPr>
           </a:lstStyle>
           <a:p>
             <a:r>
-              <a:rPr lang="en-US" smtClean="0"/>
+              <a:rPr lang="en-US"/>
               <a:t>Click to edit Master title style</a:t>
             </a:r>
-            <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Content Placeholder 2"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3575050" y="273052"/>
             <a:ext cx="5111750" cy="5853113"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle>
             <a:lvl1pPr>
               <a:defRPr sz="3200"/>
             </a:lvl1pPr>
@@ -6705,82 +6750,81 @@
             <a:lvl3pPr>
               <a:defRPr sz="2400"/>
             </a:lvl3pPr>
             <a:lvl4pPr>
               <a:defRPr sz="2000"/>
             </a:lvl4pPr>
             <a:lvl5pPr>
               <a:defRPr sz="2000"/>
             </a:lvl5pPr>
             <a:lvl6pPr>
               <a:defRPr sz="2000"/>
             </a:lvl6pPr>
             <a:lvl7pPr>
               <a:defRPr sz="2000"/>
             </a:lvl7pPr>
             <a:lvl8pPr>
               <a:defRPr sz="2000"/>
             </a:lvl8pPr>
             <a:lvl9pPr>
               <a:defRPr sz="2000"/>
             </a:lvl9pPr>
           </a:lstStyle>
           <a:p>
             <a:pPr lvl="0"/>
             <a:r>
-              <a:rPr lang="en-US" smtClean="0"/>
+              <a:rPr lang="en-US"/>
               <a:t>Click to edit Master text styles</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="1"/>
             <a:r>
-              <a:rPr lang="en-US" smtClean="0"/>
+              <a:rPr lang="en-US"/>
               <a:t>Second level</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="2"/>
             <a:r>
-              <a:rPr lang="en-US" smtClean="0"/>
+              <a:rPr lang="en-US"/>
               <a:t>Third level</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="3"/>
             <a:r>
-              <a:rPr lang="en-US" smtClean="0"/>
+              <a:rPr lang="en-US"/>
               <a:t>Fourth level</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="4"/>
             <a:r>
-              <a:rPr lang="en-US" smtClean="0"/>
+              <a:rPr lang="en-US"/>
               <a:t>Fifth level</a:t>
             </a:r>
-            <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Text Placeholder 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="body" sz="half" idx="2"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="457202" y="1435102"/>
             <a:ext cx="3008313" cy="4691063"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle>
             <a:lvl1pPr marL="0" indent="0">
               <a:buNone/>
               <a:defRPr sz="1400"/>
@@ -6799,75 +6843,75 @@
             </a:lvl4pPr>
             <a:lvl5pPr marL="1828800" indent="0">
               <a:buNone/>
               <a:defRPr sz="900"/>
             </a:lvl5pPr>
             <a:lvl6pPr marL="2286000" indent="0">
               <a:buNone/>
               <a:defRPr sz="900"/>
             </a:lvl6pPr>
             <a:lvl7pPr marL="2743200" indent="0">
               <a:buNone/>
               <a:defRPr sz="900"/>
             </a:lvl7pPr>
             <a:lvl8pPr marL="3200400" indent="0">
               <a:buNone/>
               <a:defRPr sz="900"/>
             </a:lvl8pPr>
             <a:lvl9pPr marL="3657600" indent="0">
               <a:buNone/>
               <a:defRPr sz="900"/>
             </a:lvl9pPr>
           </a:lstStyle>
           <a:p>
             <a:pPr lvl="0"/>
             <a:r>
-              <a:rPr lang="en-US" smtClean="0"/>
+              <a:rPr lang="en-US"/>
               <a:t>Click to edit Master text styles</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Date Placeholder 4"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{F7C0EAF7-6FDF-4A35-A1FC-8A0944E67129}" type="datetimeFigureOut">
               <a:rPr lang="en-US" smtClean="0"/>
               <a:pPr/>
-              <a:t>1/28/2020</a:t>
+              <a:t>9/14/2026</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="6" name="Footer Placeholder 5"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -6970,156 +7014,154 @@
         <p:nvSpPr>
           <p:cNvPr id="2" name="Title Placeholder 1"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="457200" y="274639"/>
             <a:ext cx="8229600" cy="1143000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
           <a:bodyPr vert="horz" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:r>
-              <a:rPr lang="en-US" smtClean="0"/>
+              <a:rPr lang="en-US"/>
               <a:t>Click to edit Master title style</a:t>
             </a:r>
-            <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Text Placeholder 2"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="body" idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="457200" y="1600201"/>
             <a:ext cx="8229600" cy="4525963"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
           <a:bodyPr vert="horz" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr lvl="0"/>
             <a:r>
-              <a:rPr lang="en-US" smtClean="0"/>
+              <a:rPr lang="en-US"/>
               <a:t>Click to edit Master text styles</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="1"/>
             <a:r>
-              <a:rPr lang="en-US" smtClean="0"/>
+              <a:rPr lang="en-US"/>
               <a:t>Second level</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="2"/>
             <a:r>
-              <a:rPr lang="en-US" smtClean="0"/>
+              <a:rPr lang="en-US"/>
               <a:t>Third level</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="3"/>
             <a:r>
-              <a:rPr lang="en-US" smtClean="0"/>
+              <a:rPr lang="en-US"/>
               <a:t>Fourth level</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="4"/>
             <a:r>
-              <a:rPr lang="en-US" smtClean="0"/>
+              <a:rPr lang="en-US"/>
               <a:t>Fifth level</a:t>
             </a:r>
-            <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Date Placeholder 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="2"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="457200" y="6356351"/>
             <a:ext cx="2133600" cy="365125"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
           <a:bodyPr vert="horz" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0" anchor="ctr"/>
           <a:lstStyle>
             <a:lvl1pPr algn="l">
               <a:defRPr sz="1200">
                 <a:solidFill>
                   <a:schemeClr val="tx1">
                     <a:tint val="75000"/>
                   </a:schemeClr>
                 </a:solidFill>
               </a:defRPr>
             </a:lvl1pPr>
           </a:lstStyle>
           <a:p>
             <a:fld id="{62BCF146-51B8-4E96-ADAB-629CE58D3089}" type="datetimeFigureOut">
               <a:rPr lang="en-US" smtClean="0"/>
               <a:pPr/>
-              <a:t>1/28/2020</a:t>
+              <a:t>9/14/2026</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Footer Placeholder 4"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="3"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3124200" y="6356351"/>
             <a:ext cx="2895600" cy="365125"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
@@ -7497,156 +7539,154 @@
         <p:nvSpPr>
           <p:cNvPr id="2" name="Title Placeholder 1"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="457200" y="274639"/>
             <a:ext cx="8229600" cy="1143000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
           <a:bodyPr vert="horz" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:r>
-              <a:rPr lang="en-US" smtClean="0"/>
+              <a:rPr lang="en-US"/>
               <a:t>Click to edit Master title style</a:t>
             </a:r>
-            <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Text Placeholder 2"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="body" idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="457200" y="1600201"/>
             <a:ext cx="8229600" cy="4525963"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
           <a:bodyPr vert="horz" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr lvl="0"/>
             <a:r>
-              <a:rPr lang="en-US" smtClean="0"/>
+              <a:rPr lang="en-US"/>
               <a:t>Click to edit Master text styles</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="1"/>
             <a:r>
-              <a:rPr lang="en-US" smtClean="0"/>
+              <a:rPr lang="en-US"/>
               <a:t>Second level</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="2"/>
             <a:r>
-              <a:rPr lang="en-US" smtClean="0"/>
+              <a:rPr lang="en-US"/>
               <a:t>Third level</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="3"/>
             <a:r>
-              <a:rPr lang="en-US" smtClean="0"/>
+              <a:rPr lang="en-US"/>
               <a:t>Fourth level</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="4"/>
             <a:r>
-              <a:rPr lang="en-US" smtClean="0"/>
+              <a:rPr lang="en-US"/>
               <a:t>Fifth level</a:t>
             </a:r>
-            <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Date Placeholder 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="2"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="457200" y="6356351"/>
             <a:ext cx="2133600" cy="365125"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
           <a:bodyPr vert="horz" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0" anchor="ctr"/>
           <a:lstStyle>
             <a:lvl1pPr algn="l">
               <a:defRPr sz="1200">
                 <a:solidFill>
                   <a:schemeClr val="tx1">
                     <a:tint val="75000"/>
                   </a:schemeClr>
                 </a:solidFill>
               </a:defRPr>
             </a:lvl1pPr>
           </a:lstStyle>
           <a:p>
             <a:fld id="{F7C0EAF7-6FDF-4A35-A1FC-8A0944E67129}" type="datetimeFigureOut">
               <a:rPr lang="en-US" smtClean="0"/>
               <a:pPr/>
-              <a:t>1/28/2020</a:t>
+              <a:t>9/14/2026</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Footer Placeholder 4"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="3"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3124200" y="6356351"/>
             <a:ext cx="2895600" cy="365125"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
@@ -8378,121 +8418,113 @@
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ctrTitle" idx="4294967295"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="762000" y="1371600"/>
             <a:ext cx="7772400" cy="2000250"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr>
             <a:normAutofit fontScale="90000"/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr lvl="0">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:defRPr/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="en-US" b="1" kern="0" dirty="0" smtClean="0">
+              <a:rPr lang="en-US" b="1" kern="0" dirty="0">
                 <a:solidFill>
                   <a:prstClr val="black"/>
                 </a:solidFill>
               </a:rPr>
               <a:t>MUNICIPAL CAREER SPOTLIGHT</a:t>
             </a:r>
             <a:br>
-              <a:rPr lang="en-US" b="1" kern="0" dirty="0" smtClean="0">
+              <a:rPr lang="en-US" b="1" kern="0" dirty="0">
                 <a:solidFill>
                   <a:prstClr val="black"/>
                 </a:solidFill>
               </a:rPr>
             </a:br>
             <a:r>
-              <a:rPr lang="en-US" b="1" kern="0" dirty="0" smtClean="0">
+              <a:rPr lang="en-US" b="1" kern="0" dirty="0">
                 <a:solidFill>
                   <a:prstClr val="black"/>
                 </a:solidFill>
               </a:rPr>
               <a:t>PRESENTATION</a:t>
-            </a:r>
-[...6 lines deleted...]
-              <a:t/>
             </a:r>
             <a:br>
               <a:rPr lang="en-US" b="1" kern="0" dirty="0">
                 <a:solidFill>
                   <a:prstClr val="black"/>
                 </a:solidFill>
               </a:rPr>
             </a:br>
             <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Subtitle 2"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="subTitle" idx="4294967295"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="1981200" y="4343400"/>
             <a:ext cx="6400800" cy="1828799"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
           <a:p>
             <a:r>
-              <a:rPr lang="en-US" i="1" dirty="0" smtClean="0"/>
+              <a:rPr lang="en-US" i="1" dirty="0"/>
               <a:t>Insert Name of Municipality, Date</a:t>
             </a:r>
           </a:p>
           <a:p>
-            <a:endParaRPr lang="en-US" dirty="0" smtClean="0"/>
+            <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide10.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
@@ -8524,237 +8556,180 @@
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Content Placeholder 2"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr>
             <a:normAutofit fontScale="92500"/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr marL="285750" indent="-285750">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" sz="1400" dirty="0"/>
-              <a:t>Administrators are _______________ or hired by council</a:t>
-[...5 lines deleted...]
-            <a:endParaRPr lang="en-US" sz="1400" dirty="0"/>
+              <a:t>Administrators are _______________ or hired by council. Every municipality must have an _______________.</a:t>
+            </a:r>
           </a:p>
           <a:p>
             <a:pPr marL="285750" indent="-285750">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" sz="1400" dirty="0"/>
               <a:t>They are responsible for the day-to-day operations of the municipality, including:</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="1">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:buFont typeface="Courier New" panose="02070309020205020404" pitchFamily="49" charset="0"/>
               <a:buChar char="o"/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" sz="1400" dirty="0"/>
-              <a:t>Managing </a:t>
-[...7 lines deleted...]
-              <a:t>______________ in a municipal office;</a:t>
+              <a:t>Managing the ______________ in a municipal office;</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="1">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:buFont typeface="Courier New" panose="02070309020205020404" pitchFamily="49" charset="0"/>
               <a:buChar char="o"/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="en-US" sz="1400" dirty="0" smtClean="0"/>
+              <a:rPr lang="en-US" sz="1400" dirty="0"/>
               <a:t>Advising ____________ on legislative responsibilities and municipal policies and procedures,</a:t>
             </a:r>
-            <a:endParaRPr lang="en-US" sz="1400" dirty="0"/>
           </a:p>
           <a:p>
             <a:pPr lvl="1">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:buFont typeface="Courier New" panose="02070309020205020404" pitchFamily="49" charset="0"/>
               <a:buChar char="o"/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="en-US" sz="1400" dirty="0" smtClean="0"/>
-[...2 lines deleted...]
-            <a:r>
               <a:rPr lang="en-US" sz="1400" dirty="0"/>
-              <a:t>_____________ _____________, </a:t>
-[...13 lines deleted...]
-            <a:endParaRPr lang="en-US" sz="1400" dirty="0"/>
+              <a:t>Attending _____________ _____________, recording council decisions and relaying decisions of council to the _______________;</a:t>
+            </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="1">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:buFont typeface="Courier New" panose="02070309020205020404" pitchFamily="49" charset="0"/>
               <a:buChar char="o"/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" sz="1400" dirty="0"/>
-              <a:t>_________ (charging) and ___________ taxes from citizens in the </a:t>
-[...3 lines deleted...]
-              <a:t>municipality;</a:t>
+              <a:t>_________ (charging) and ___________ taxes from citizens in the municipality;</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="1">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:buFont typeface="Courier New" panose="02070309020205020404" pitchFamily="49" charset="0"/>
               <a:buChar char="o"/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="en-US" sz="1400" dirty="0" smtClean="0"/>
+              <a:rPr lang="en-US" sz="1400" dirty="0"/>
               <a:t>Ensuring municipal _________ are spent and received as required;</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="1">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:buFont typeface="Courier New" panose="02070309020205020404" pitchFamily="49" charset="0"/>
               <a:buChar char="o"/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="en-US" sz="1400" dirty="0" smtClean="0"/>
-[...2 lines deleted...]
-            <a:r>
               <a:rPr lang="en-US" sz="1400" dirty="0"/>
-              <a:t>_____________ </a:t>
-[...5 lines deleted...]
-            <a:endParaRPr lang="en-US" sz="1400" dirty="0"/>
+              <a:t>Preparing _____________ statements and other financial reports that may be required;</a:t>
+            </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="1">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:buFont typeface="Courier New" panose="02070309020205020404" pitchFamily="49" charset="0"/>
               <a:buChar char="o"/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" sz="1400" dirty="0"/>
               <a:t>Overseeing municipal __________ (property – from equipment to buildings) and planning for the repair, maintenance and ______________ of those assets;</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="1">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:buFont typeface="Courier New" panose="02070309020205020404" pitchFamily="49" charset="0"/>
               <a:buChar char="o"/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" sz="1400" dirty="0"/>
-              <a:t>Enforcing bylaws (local laws) </a:t>
-[...11 lines deleted...]
-              <a:t>___________;</a:t>
+              <a:t>Enforcing bylaws (local laws) unless they have a ___________ _________________ ___________;</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="1">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:buFont typeface="Courier New" panose="02070309020205020404" pitchFamily="49" charset="0"/>
               <a:buChar char="o"/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="en-US" sz="1400" dirty="0" smtClean="0"/>
+              <a:rPr lang="en-US" sz="1400" dirty="0"/>
               <a:t>Keep _____________ of the municipality safe (e.g. meeting minutes, bylaws, etc.).</a:t>
             </a:r>
-            <a:endParaRPr lang="en-US" sz="1400" dirty="0"/>
           </a:p>
           <a:p>
             <a:pPr>
               <a:buFont typeface="Courier New" panose="02070309020205020404" pitchFamily="49" charset="0"/>
               <a:buChar char="o"/>
             </a:pPr>
             <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="2478047814"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide11.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
@@ -8804,122 +8779,114 @@
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="457200" y="1417639"/>
             <a:ext cx="8229600" cy="4525963"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr>
             <a:normAutofit lnSpcReduction="10000"/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr marL="285750" indent="-285750">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
             </a:pPr>
             <a:r>
-              <a:rPr lang="en-US" sz="1600" dirty="0" smtClean="0"/>
+              <a:rPr lang="en-US" sz="1600" dirty="0"/>
               <a:t>Being</a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="fr-CA" sz="1600" dirty="0" smtClean="0"/>
+              <a:rPr lang="fr-CA" sz="1600" dirty="0"/>
+              <a:t> a municipal </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1600" dirty="0"/>
+              <a:t>administrator</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="fr-CA" sz="1600" dirty="0"/>
               <a:t> </a:t>
             </a:r>
             <a:r>
+              <a:rPr lang="en-US" sz="1600" dirty="0"/>
+              <a:t>is</a:t>
+            </a:r>
+            <a:r>
               <a:rPr lang="fr-CA" sz="1600" dirty="0"/>
-              <a:t>a municipal </a:t>
-[...6 lines deleted...]
-              <a:rPr lang="fr-CA" sz="1600" dirty="0" smtClean="0"/>
               <a:t> </a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="en-US" sz="1600" dirty="0" smtClean="0"/>
-[...7 lines deleted...]
-              <a:rPr lang="fr-CA" sz="1600" dirty="0" err="1" smtClean="0"/>
+              <a:rPr lang="fr-CA" sz="1600" dirty="0" err="1"/>
               <a:t>essentially</a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="fr-CA" sz="1600" dirty="0" smtClean="0"/>
+              <a:rPr lang="fr-CA" sz="1600" dirty="0"/>
               <a:t> the </a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="fr-CA" sz="1600" dirty="0" err="1" smtClean="0"/>
+              <a:rPr lang="fr-CA" sz="1600" dirty="0" err="1"/>
               <a:t>head</a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="fr-CA" sz="1600" dirty="0" smtClean="0"/>
+              <a:rPr lang="fr-CA" sz="1600" dirty="0"/>
               <a:t> operating </a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="fr-CA" sz="1600" dirty="0" err="1" smtClean="0"/>
+              <a:rPr lang="fr-CA" sz="1600" dirty="0" err="1"/>
               <a:t>officer</a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="fr-CA" sz="1600" dirty="0" smtClean="0"/>
-[...2 lines deleted...]
-            <a:r>
               <a:rPr lang="fr-CA" sz="1600" dirty="0"/>
-              <a:t>of a multi-million-dollar corporation.</a:t>
+              <a:t> of a multi-million-dollar corporation.</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr marL="285750" indent="-285750">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
             </a:pPr>
             <a:r>
-              <a:rPr lang="fr-CA" sz="1600" dirty="0" smtClean="0"/>
+              <a:rPr lang="fr-CA" sz="1600" dirty="0"/>
               <a:t>You </a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="fr-CA" sz="1600" dirty="0" err="1" smtClean="0"/>
+              <a:rPr lang="fr-CA" sz="1600" dirty="0" err="1"/>
               <a:t>would</a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="fr-CA" sz="1600" dirty="0" smtClean="0"/>
+              <a:rPr lang="fr-CA" sz="1600" dirty="0"/>
               <a:t> </a:t>
             </a:r>
             <a:r>
               <a:rPr lang="fr-CA" sz="1600" dirty="0" err="1"/>
               <a:t>hold</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="fr-CA" sz="1600" dirty="0"/>
               <a:t> a </a:t>
             </a:r>
             <a:r>
               <a:rPr lang="fr-CA" sz="1600" dirty="0" err="1"/>
               <a:t>prominent</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="fr-CA" sz="1600" dirty="0"/>
               <a:t> position in </a:t>
             </a:r>
             <a:r>
               <a:rPr lang="fr-CA" sz="1600" dirty="0" err="1"/>
               <a:t>your</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="fr-CA" sz="1600" dirty="0"/>
               <a:t> </a:t>
@@ -8963,97 +8930,76 @@
             <a:r>
               <a:rPr lang="fr-CA" sz="1600" dirty="0"/>
               <a:t> </a:t>
             </a:r>
             <a:r>
               <a:rPr lang="fr-CA" sz="1600" dirty="0" err="1"/>
               <a:t>community</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="fr-CA" sz="1600" dirty="0"/>
               <a:t>.  </a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr marL="285750" indent="-285750">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
             </a:pPr>
             <a:r>
               <a:rPr lang="fr-CA" sz="1600" dirty="0"/>
               <a:t>You</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="en-US" sz="1600" dirty="0"/>
-              <a:t> could pursue a dynamic career while getting to stay in your </a:t>
-[...15 lines deleted...]
-              <a:t>Moving to another community and finding another job as an administrator is easy, as your skills and certification could transfer to other municipalities all over the province.</a:t>
+              <a:t> could pursue a dynamic career while getting to stay in your own community near friends and family. Moving to another community and finding another job as an administrator is easy, as your skills and certification could transfer to other municipalities all over the province.</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr marL="285750" indent="-285750">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" sz="1600" dirty="0"/>
               <a:t>You could earn an impressive salary, and receive health benefits and a generous pension.</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="1">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:buFont typeface="Courier New" panose="02070309020205020404" pitchFamily="49" charset="0"/>
               <a:buChar char="o"/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" sz="1600" dirty="0"/>
-              <a:t>Rural municipal administrators can expect to earn between $53,000 to more than $89,000 per year, depending </a:t>
-[...5 lines deleted...]
-            <a:endParaRPr lang="en-US" sz="1600" dirty="0"/>
+              <a:t>Rural municipal administrators can expect to earn between $53,000 to more than $89,000 per year, depending on the municipality and your qualifications.</a:t>
+            </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="1">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:buFont typeface="Courier New" panose="02070309020205020404" pitchFamily="49" charset="0"/>
               <a:buChar char="o"/>
             </a:pPr>
             <a:r>
               <a:rPr lang="fr-CA" sz="1600" dirty="0" err="1"/>
               <a:t>Urban</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="fr-CA" sz="1600" dirty="0"/>
               <a:t> municipal </a:t>
             </a:r>
             <a:r>
               <a:rPr lang="fr-CA" sz="1600" dirty="0" err="1"/>
               <a:t>administrators</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="fr-CA" sz="1600" dirty="0"/>
               <a:t> </a:t>
             </a:r>
@@ -9140,491 +9086,490 @@
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Rectangle 3"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="506100" y="457200"/>
             <a:ext cx="3178799" cy="707886"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
-              <a:rPr lang="en-US" sz="4000" b="1" dirty="0" smtClean="0"/>
+              <a:rPr lang="en-US" sz="4000" b="1" dirty="0"/>
               <a:t>ARE YOU …?</a:t>
             </a:r>
             <a:endParaRPr lang="en-US" sz="4000" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="TextBox 4"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="5199050" y="3098918"/>
             <a:ext cx="1955728" cy="369332"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="none" rtlCol="0">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:r>
-              <a:rPr lang="en-US" dirty="0" smtClean="0"/>
+              <a:rPr lang="en-US" dirty="0"/>
               <a:t>Able to multi-task?</a:t>
             </a:r>
-            <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="6" name="TextBox 5"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="5176684" y="2153796"/>
             <a:ext cx="3397918" cy="369332"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="none" rtlCol="0">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:r>
-              <a:rPr lang="fr-CA" dirty="0" smtClean="0"/>
+              <a:rPr lang="fr-CA" dirty="0"/>
               <a:t>Good </a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="fr-CA" dirty="0" err="1" smtClean="0"/>
+              <a:rPr lang="fr-CA" dirty="0" err="1"/>
               <a:t>with</a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="fr-CA" dirty="0" smtClean="0"/>
+              <a:rPr lang="fr-CA" dirty="0"/>
               <a:t> finances and </a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="fr-CA" dirty="0" err="1" smtClean="0"/>
+              <a:rPr lang="fr-CA" dirty="0" err="1"/>
               <a:t>numbers</a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="fr-CA" dirty="0" smtClean="0"/>
+              <a:rPr lang="fr-CA" dirty="0"/>
               <a:t>?</a:t>
             </a:r>
             <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="TextBox 6"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="685800" y="3340417"/>
             <a:ext cx="2057400" cy="369332"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" rtlCol="0">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:r>
-              <a:rPr lang="fr-CA" dirty="0" smtClean="0"/>
+              <a:rPr lang="fr-CA" dirty="0"/>
               <a:t>Assertive?</a:t>
             </a:r>
             <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="8" name="TextBox 7"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="2943784" y="3623531"/>
             <a:ext cx="1516762" cy="369332"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="none" rtlCol="0">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:r>
-              <a:rPr lang="fr-CA" dirty="0" err="1" smtClean="0"/>
+              <a:rPr lang="fr-CA" dirty="0" err="1"/>
               <a:t>Eager</a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="fr-CA" dirty="0" smtClean="0"/>
+              <a:rPr lang="fr-CA" dirty="0"/>
               <a:t> to lead?</a:t>
             </a:r>
             <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="9" name="TextBox 8"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6862915" y="4019546"/>
             <a:ext cx="1711687" cy="369332"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="none" rtlCol="0">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:r>
-              <a:rPr lang="fr-CA" dirty="0" err="1" smtClean="0"/>
+              <a:rPr lang="fr-CA" dirty="0" err="1"/>
               <a:t>Detail-oriented</a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="fr-CA" dirty="0" smtClean="0"/>
+              <a:rPr lang="fr-CA" dirty="0"/>
               <a:t>?</a:t>
             </a:r>
             <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="TextBox 9"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="2095499" y="2451912"/>
             <a:ext cx="2459135" cy="369332"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="none" rtlCol="0">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:r>
-              <a:rPr lang="fr-CA" dirty="0" err="1" smtClean="0"/>
+              <a:rPr lang="fr-CA" dirty="0" err="1"/>
               <a:t>Level-headed</a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="fr-CA" dirty="0" smtClean="0"/>
+              <a:rPr lang="fr-CA" dirty="0"/>
               <a:t> in a </a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="fr-CA" dirty="0" err="1" smtClean="0"/>
+              <a:rPr lang="fr-CA" dirty="0" err="1"/>
               <a:t>crisis</a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="fr-CA" dirty="0" smtClean="0"/>
+              <a:rPr lang="fr-CA" dirty="0"/>
               <a:t>?</a:t>
             </a:r>
             <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="11" name="TextBox 10"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="666750" y="1716166"/>
             <a:ext cx="2277034" cy="369332"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="none" rtlCol="0">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:r>
-              <a:rPr lang="fr-CA" dirty="0" err="1" smtClean="0"/>
+              <a:rPr lang="fr-CA" dirty="0" err="1"/>
               <a:t>Excited</a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="fr-CA" dirty="0" smtClean="0"/>
+              <a:rPr lang="fr-CA" dirty="0"/>
               <a:t> by challenges?</a:t>
             </a:r>
             <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="12" name="Rectangle 11"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="685800" y="5334000"/>
             <a:ext cx="8093205" cy="446276"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="r"/>
             <a:r>
-              <a:rPr lang="fr-CA" sz="2300" b="1" i="1" dirty="0" smtClean="0">
+              <a:rPr lang="fr-CA" sz="2300" b="1" i="1" dirty="0">
                 <a:solidFill>
                   <a:schemeClr val="bg1">
                     <a:lumMod val="65000"/>
                   </a:schemeClr>
                 </a:solidFill>
               </a:rPr>
               <a:t>… CONSIDER BECOMING A MUNICIPAL ADMINISTRATOR!</a:t>
             </a:r>
             <a:endParaRPr lang="en-US" sz="2300" i="1" dirty="0">
               <a:solidFill>
                 <a:schemeClr val="bg1">
                   <a:lumMod val="65000"/>
                 </a:schemeClr>
               </a:solidFill>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="TextBox 12"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3574823" y="1208674"/>
             <a:ext cx="5204182" cy="369332"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="none" rtlCol="0">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:r>
-              <a:rPr lang="fr-CA" dirty="0" err="1" smtClean="0"/>
+              <a:rPr lang="fr-CA" dirty="0" err="1"/>
               <a:t>Interested</a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="fr-CA" dirty="0" smtClean="0"/>
+              <a:rPr lang="fr-CA" dirty="0"/>
               <a:t> in </a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="fr-CA" dirty="0" err="1" smtClean="0"/>
+              <a:rPr lang="fr-CA" dirty="0" err="1"/>
               <a:t>making</a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="fr-CA" dirty="0" smtClean="0"/>
+              <a:rPr lang="fr-CA" dirty="0"/>
               <a:t> a </a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="fr-CA" dirty="0" err="1" smtClean="0"/>
+              <a:rPr lang="fr-CA" dirty="0" err="1"/>
               <a:t>difference</a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="fr-CA" dirty="0" smtClean="0"/>
+              <a:rPr lang="fr-CA" dirty="0"/>
               <a:t> in </a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="fr-CA" dirty="0" err="1" smtClean="0"/>
+              <a:rPr lang="fr-CA" dirty="0" err="1"/>
               <a:t>your</a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="fr-CA" dirty="0" smtClean="0"/>
+              <a:rPr lang="fr-CA" dirty="0"/>
               <a:t> </a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="fr-CA" dirty="0" err="1" smtClean="0"/>
+              <a:rPr lang="fr-CA" dirty="0" err="1"/>
               <a:t>community</a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="fr-CA" dirty="0" smtClean="0"/>
+              <a:rPr lang="fr-CA" dirty="0"/>
               <a:t>?</a:t>
             </a:r>
             <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="14" name="TextBox 13"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="666750" y="4568653"/>
             <a:ext cx="6089872" cy="369332"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="none" rtlCol="0">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:r>
-              <a:rPr lang="fr-CA" dirty="0" err="1" smtClean="0"/>
+              <a:rPr lang="fr-CA" dirty="0" err="1"/>
               <a:t>Looking</a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="fr-CA" dirty="0" smtClean="0"/>
+              <a:rPr lang="fr-CA" dirty="0"/>
               <a:t> for a </a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="fr-CA" dirty="0" err="1" smtClean="0"/>
+              <a:rPr lang="fr-CA" dirty="0" err="1"/>
               <a:t>dynamic</a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="fr-CA" dirty="0" smtClean="0"/>
+              <a:rPr lang="fr-CA" dirty="0"/>
               <a:t> </a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="fr-CA" dirty="0" err="1" smtClean="0"/>
+              <a:rPr lang="fr-CA" dirty="0" err="1"/>
               <a:t>career</a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="fr-CA" dirty="0" smtClean="0"/>
+              <a:rPr lang="fr-CA" dirty="0"/>
               <a:t> </a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="fr-CA" dirty="0" err="1" smtClean="0"/>
+              <a:rPr lang="fr-CA" dirty="0" err="1"/>
               <a:t>that</a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="fr-CA" dirty="0" smtClean="0"/>
+              <a:rPr lang="fr-CA" dirty="0"/>
               <a:t> </a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="fr-CA" dirty="0" err="1" smtClean="0"/>
+              <a:rPr lang="fr-CA" dirty="0" err="1"/>
               <a:t>will</a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="fr-CA" dirty="0" smtClean="0"/>
+              <a:rPr lang="fr-CA" dirty="0"/>
               <a:t> </a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="fr-CA" dirty="0" err="1" smtClean="0"/>
+              <a:rPr lang="fr-CA" dirty="0" err="1"/>
               <a:t>keep</a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="fr-CA" dirty="0" smtClean="0"/>
+              <a:rPr lang="fr-CA" dirty="0"/>
               <a:t> </a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="fr-CA" dirty="0" err="1" smtClean="0"/>
+              <a:rPr lang="fr-CA" dirty="0" err="1"/>
               <a:t>you</a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="fr-CA" dirty="0" smtClean="0"/>
+              <a:rPr lang="fr-CA" dirty="0"/>
               <a:t> close to home?</a:t>
             </a:r>
             <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="3498750703"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide13.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
@@ -9714,262 +9659,262 @@
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="TextBox 4"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6262895" y="2232367"/>
             <a:ext cx="2014330" cy="3477875"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" rtlCol="0">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
-              <a:rPr lang="fr-CA" sz="2000" b="1" dirty="0" err="1" smtClean="0">
+              <a:rPr lang="fr-CA" sz="2000" b="1" dirty="0" err="1">
                 <a:solidFill>
                   <a:schemeClr val="bg1"/>
                 </a:solidFill>
               </a:rPr>
               <a:t>Apply</a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="fr-CA" sz="2000" b="1" dirty="0" smtClean="0">
+              <a:rPr lang="fr-CA" sz="2000" b="1" dirty="0">
                 <a:solidFill>
                   <a:schemeClr val="bg1"/>
                 </a:solidFill>
               </a:rPr>
               <a:t> to the </a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="fr-CA" sz="2000" b="1" dirty="0" err="1" smtClean="0">
+              <a:rPr lang="fr-CA" sz="2000" b="1" dirty="0" err="1">
                 <a:solidFill>
                   <a:schemeClr val="bg1"/>
                 </a:solidFill>
               </a:rPr>
               <a:t>Urban</a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="fr-CA" sz="2000" b="1" dirty="0" smtClean="0">
+              <a:rPr lang="fr-CA" sz="2000" b="1" dirty="0">
                 <a:solidFill>
                   <a:schemeClr val="bg1"/>
                 </a:solidFill>
               </a:rPr>
               <a:t> </a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="fr-CA" sz="2000" b="1" dirty="0" err="1" smtClean="0">
+              <a:rPr lang="fr-CA" sz="2000" b="1" dirty="0" err="1">
                 <a:solidFill>
                   <a:schemeClr val="bg1"/>
                 </a:solidFill>
               </a:rPr>
               <a:t>Board</a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="fr-CA" sz="2000" b="1" dirty="0" smtClean="0">
+              <a:rPr lang="fr-CA" sz="2000" b="1" dirty="0">
                 <a:solidFill>
                   <a:schemeClr val="bg1"/>
                 </a:solidFill>
               </a:rPr>
               <a:t> of </a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="fr-CA" sz="2000" b="1" dirty="0" err="1" smtClean="0">
+              <a:rPr lang="fr-CA" sz="2000" b="1" dirty="0" err="1">
                 <a:solidFill>
                   <a:schemeClr val="bg1"/>
                 </a:solidFill>
               </a:rPr>
               <a:t>Examiners</a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="fr-CA" sz="2000" b="1" dirty="0" smtClean="0">
+              <a:rPr lang="fr-CA" sz="2000" b="1" dirty="0">
                 <a:solidFill>
                   <a:schemeClr val="bg1"/>
                 </a:solidFill>
               </a:rPr>
               <a:t> for a Standard </a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="fr-CA" sz="2000" b="1" dirty="0" err="1" smtClean="0">
+              <a:rPr lang="fr-CA" sz="2000" b="1" dirty="0" err="1">
                 <a:solidFill>
                   <a:schemeClr val="bg1"/>
                 </a:solidFill>
               </a:rPr>
               <a:t>Certificate</a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="fr-CA" sz="2000" b="1" dirty="0" smtClean="0">
+              <a:rPr lang="fr-CA" sz="2000" b="1" dirty="0">
                 <a:solidFill>
                   <a:schemeClr val="bg1"/>
                 </a:solidFill>
               </a:rPr>
               <a:t>.</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:endParaRPr lang="fr-CA" sz="2000" b="1" dirty="0">
               <a:solidFill>
                 <a:schemeClr val="bg1"/>
               </a:solidFill>
             </a:endParaRPr>
           </a:p>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
-              <a:rPr lang="fr-CA" sz="2000" b="1" dirty="0" err="1" smtClean="0">
+              <a:rPr lang="fr-CA" sz="2000" b="1" dirty="0" err="1">
                 <a:solidFill>
                   <a:schemeClr val="bg1"/>
                 </a:solidFill>
               </a:rPr>
               <a:t>Higher</a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="fr-CA" sz="2000" b="1" dirty="0" smtClean="0">
+              <a:rPr lang="fr-CA" sz="2000" b="1" dirty="0">
                 <a:solidFill>
                   <a:schemeClr val="bg1"/>
                 </a:solidFill>
               </a:rPr>
               <a:t> </a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="fr-CA" sz="2000" b="1" dirty="0" err="1" smtClean="0">
+              <a:rPr lang="fr-CA" sz="2000" b="1" dirty="0" err="1">
                 <a:solidFill>
                   <a:schemeClr val="bg1"/>
                 </a:solidFill>
               </a:rPr>
               <a:t>levels</a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="fr-CA" sz="2000" b="1" dirty="0" smtClean="0">
+              <a:rPr lang="fr-CA" sz="2000" b="1" dirty="0">
                 <a:solidFill>
                   <a:schemeClr val="bg1"/>
                 </a:solidFill>
               </a:rPr>
               <a:t> of </a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="fr-CA" sz="2000" b="1" dirty="0" err="1" smtClean="0">
+              <a:rPr lang="fr-CA" sz="2000" b="1" dirty="0" err="1">
                 <a:solidFill>
                   <a:schemeClr val="bg1"/>
                 </a:solidFill>
               </a:rPr>
               <a:t>accreditation</a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="fr-CA" sz="2000" b="1" dirty="0" smtClean="0">
+              <a:rPr lang="fr-CA" sz="2000" b="1" dirty="0">
                 <a:solidFill>
                   <a:schemeClr val="bg1"/>
                 </a:solidFill>
               </a:rPr>
               <a:t> are </a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="fr-CA" sz="2000" b="1" dirty="0" err="1" smtClean="0">
+              <a:rPr lang="fr-CA" sz="2000" b="1" dirty="0" err="1">
                 <a:solidFill>
                   <a:schemeClr val="bg1"/>
                 </a:solidFill>
               </a:rPr>
               <a:t>available</a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="fr-CA" sz="2000" b="1" dirty="0" smtClean="0">
+              <a:rPr lang="fr-CA" sz="2000" b="1" dirty="0">
                 <a:solidFill>
                   <a:schemeClr val="bg1"/>
                 </a:solidFill>
               </a:rPr>
               <a:t> </a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="fr-CA" sz="2000" b="1" dirty="0" err="1" smtClean="0">
+              <a:rPr lang="fr-CA" sz="2000" b="1" dirty="0" err="1">
                 <a:solidFill>
                   <a:schemeClr val="bg1"/>
                 </a:solidFill>
               </a:rPr>
               <a:t>with</a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="fr-CA" sz="2000" b="1" dirty="0" smtClean="0">
+              <a:rPr lang="fr-CA" sz="2000" b="1" dirty="0">
                 <a:solidFill>
                   <a:schemeClr val="bg1"/>
                 </a:solidFill>
               </a:rPr>
               <a:t> </a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="fr-CA" sz="2000" b="1" dirty="0" err="1" smtClean="0">
+              <a:rPr lang="fr-CA" sz="2000" b="1" dirty="0" err="1">
                 <a:solidFill>
                   <a:schemeClr val="bg1"/>
                 </a:solidFill>
               </a:rPr>
               <a:t>further</a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="fr-CA" sz="2000" b="1" dirty="0" smtClean="0">
+              <a:rPr lang="fr-CA" sz="2000" b="1" dirty="0">
                 <a:solidFill>
                   <a:schemeClr val="bg1"/>
                 </a:solidFill>
               </a:rPr>
               <a:t> </a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="fr-CA" sz="2000" b="1" dirty="0" err="1" smtClean="0">
+              <a:rPr lang="fr-CA" sz="2000" b="1" dirty="0" err="1">
                 <a:solidFill>
                   <a:schemeClr val="bg1"/>
                 </a:solidFill>
               </a:rPr>
               <a:t>study</a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="fr-CA" sz="2000" b="1" dirty="0" smtClean="0">
+              <a:rPr lang="fr-CA" sz="2000" b="1" dirty="0">
                 <a:solidFill>
                   <a:schemeClr val="bg1"/>
                 </a:solidFill>
               </a:rPr>
               <a:t> and </a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="fr-CA" sz="2000" b="1" dirty="0" err="1" smtClean="0">
+              <a:rPr lang="fr-CA" sz="2000" b="1" dirty="0" err="1">
                 <a:solidFill>
                   <a:schemeClr val="bg1"/>
                 </a:solidFill>
               </a:rPr>
               <a:t>experience</a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="fr-CA" sz="2000" b="1" dirty="0" smtClean="0">
+              <a:rPr lang="fr-CA" sz="2000" b="1" dirty="0">
                 <a:solidFill>
                   <a:schemeClr val="bg1"/>
                 </a:solidFill>
               </a:rPr>
               <a:t>.</a:t>
             </a:r>
             <a:endParaRPr lang="en-US" sz="2000" b="1" dirty="0">
               <a:solidFill>
                 <a:schemeClr val="bg1"/>
               </a:solidFill>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="6" name="Rectangle 5"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="762000" y="1930721"/>
             <a:ext cx="2667000" cy="964879"/>
           </a:xfrm>
@@ -10116,345 +10061,316 @@
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="9" name="TextBox 8"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="819150" y="1974578"/>
             <a:ext cx="2552700" cy="877163"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" rtlCol="0">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
-              <a:rPr lang="fr-CA" sz="1600" b="1" dirty="0" err="1" smtClean="0">
+              <a:rPr lang="fr-CA" sz="1600" b="1" dirty="0" err="1">
                 <a:solidFill>
                   <a:schemeClr val="bg1"/>
                 </a:solidFill>
               </a:rPr>
               <a:t>Certificate</a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="fr-CA" sz="1600" b="1" dirty="0" smtClean="0">
-[...30 lines deleted...]
-            <a:endParaRPr lang="fr-CA" sz="1600" b="1" dirty="0" smtClean="0">
+              <a:rPr lang="fr-CA" sz="1600" b="1" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="bg1"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t> in Local Government Administration</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr algn="ctr"/>
+            <a:endParaRPr lang="fr-CA" sz="800" b="1" dirty="0">
               <a:solidFill>
                 <a:schemeClr val="bg1"/>
               </a:solidFill>
             </a:endParaRPr>
           </a:p>
           <a:p>
             <a:pPr algn="ctr"/>
-            <a:endParaRPr lang="fr-CA" sz="800" b="1" dirty="0" smtClean="0">
-[...8 lines deleted...]
-              <a:rPr lang="fr-CA" sz="1100" b="1" dirty="0" err="1" smtClean="0">
+            <a:r>
+              <a:rPr lang="fr-CA" sz="1100" b="1" dirty="0" err="1">
                 <a:solidFill>
                   <a:schemeClr val="bg1"/>
                 </a:solidFill>
               </a:rPr>
               <a:t>University</a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="fr-CA" sz="1100" b="1" dirty="0" smtClean="0">
+              <a:rPr lang="fr-CA" sz="1100" b="1" dirty="0">
                 <a:solidFill>
                   <a:schemeClr val="bg1"/>
                 </a:solidFill>
               </a:rPr>
               <a:t> of Regina (online option)</a:t>
             </a:r>
             <a:endParaRPr lang="en-US" sz="1100" b="1" dirty="0">
               <a:solidFill>
                 <a:schemeClr val="bg1"/>
               </a:solidFill>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="TextBox 9"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="787667" y="3427586"/>
             <a:ext cx="2552700" cy="877163"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" rtlCol="0">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
-              <a:rPr lang="fr-CA" sz="1600" b="1" dirty="0" smtClean="0">
+              <a:rPr lang="fr-CA" sz="1600" b="1" dirty="0">
                 <a:solidFill>
                   <a:schemeClr val="bg1"/>
                 </a:solidFill>
               </a:rPr>
               <a:t>Public Admin </a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="fr-CA" sz="1600" b="1" dirty="0" err="1" smtClean="0">
+              <a:rPr lang="fr-CA" sz="1600" b="1" dirty="0" err="1">
                 <a:solidFill>
                   <a:schemeClr val="bg1"/>
                 </a:solidFill>
               </a:rPr>
               <a:t>Certificate</a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="fr-CA" sz="1600" b="1" dirty="0" smtClean="0">
+              <a:rPr lang="fr-CA" sz="1600" b="1" dirty="0">
                 <a:solidFill>
                   <a:schemeClr val="bg1"/>
                 </a:solidFill>
               </a:rPr>
               <a:t> or </a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
-              <a:rPr lang="fr-CA" sz="1600" b="1" dirty="0" smtClean="0">
+              <a:rPr lang="fr-CA" sz="1600" b="1" dirty="0">
                 <a:solidFill>
                   <a:schemeClr val="bg1"/>
                 </a:solidFill>
               </a:rPr>
               <a:t>Business Admin </a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="fr-CA" sz="1600" b="1" dirty="0" err="1" smtClean="0">
+              <a:rPr lang="fr-CA" sz="1600" b="1" dirty="0" err="1">
                 <a:solidFill>
                   <a:schemeClr val="bg1"/>
                 </a:solidFill>
               </a:rPr>
               <a:t>Certificate</a:t>
             </a:r>
-            <a:endParaRPr lang="fr-CA" sz="1600" b="1" dirty="0" smtClean="0">
+            <a:endParaRPr lang="fr-CA" sz="1600" b="1" dirty="0">
               <a:solidFill>
                 <a:schemeClr val="bg1"/>
               </a:solidFill>
             </a:endParaRPr>
           </a:p>
           <a:p>
             <a:pPr algn="ctr"/>
-            <a:endParaRPr lang="fr-CA" sz="800" b="1" dirty="0" smtClean="0">
+            <a:endParaRPr lang="fr-CA" sz="800" b="1" dirty="0">
               <a:solidFill>
                 <a:schemeClr val="bg1"/>
               </a:solidFill>
             </a:endParaRPr>
           </a:p>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
-              <a:rPr lang="fr-CA" sz="1100" b="1" dirty="0" smtClean="0">
+              <a:rPr lang="fr-CA" sz="1100" b="1" dirty="0">
                 <a:solidFill>
                   <a:schemeClr val="bg1"/>
                 </a:solidFill>
               </a:rPr>
               <a:t>(</a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="fr-CA" sz="1100" b="1" dirty="0" err="1" smtClean="0">
+              <a:rPr lang="fr-CA" sz="1100" b="1" dirty="0" err="1">
                 <a:solidFill>
                   <a:schemeClr val="bg1"/>
                 </a:solidFill>
               </a:rPr>
               <a:t>from</a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="fr-CA" sz="1100" b="1" dirty="0" smtClean="0">
+              <a:rPr lang="fr-CA" sz="1100" b="1" dirty="0">
                 <a:solidFill>
                   <a:schemeClr val="bg1"/>
                 </a:solidFill>
               </a:rPr>
               <a:t> an </a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="fr-CA" sz="1100" b="1" dirty="0" err="1" smtClean="0">
+              <a:rPr lang="fr-CA" sz="1100" b="1" dirty="0" err="1">
                 <a:solidFill>
                   <a:schemeClr val="bg1"/>
                 </a:solidFill>
               </a:rPr>
               <a:t>accredited</a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="fr-CA" sz="1100" b="1" dirty="0" smtClean="0">
+              <a:rPr lang="fr-CA" sz="1100" b="1" dirty="0">
                 <a:solidFill>
                   <a:schemeClr val="bg1"/>
                 </a:solidFill>
               </a:rPr>
               <a:t> </a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="fr-CA" sz="1100" b="1" dirty="0" err="1" smtClean="0">
+              <a:rPr lang="fr-CA" sz="1100" b="1" dirty="0" err="1">
                 <a:solidFill>
                   <a:schemeClr val="bg1"/>
                 </a:solidFill>
               </a:rPr>
               <a:t>college</a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="fr-CA" sz="1100" b="1" dirty="0" smtClean="0">
+              <a:rPr lang="fr-CA" sz="1100" b="1" dirty="0">
                 <a:solidFill>
                   <a:schemeClr val="bg1"/>
                 </a:solidFill>
               </a:rPr>
               <a:t> or </a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="fr-CA" sz="1100" b="1" dirty="0" err="1" smtClean="0">
+              <a:rPr lang="fr-CA" sz="1100" b="1" dirty="0" err="1">
                 <a:solidFill>
                   <a:schemeClr val="bg1"/>
                 </a:solidFill>
               </a:rPr>
               <a:t>institute</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="fr-CA" sz="1100" b="1" dirty="0">
                 <a:solidFill>
                   <a:schemeClr val="bg1"/>
                 </a:solidFill>
               </a:rPr>
               <a:t>)</a:t>
             </a:r>
             <a:endParaRPr lang="en-US" sz="1100" b="1" dirty="0">
               <a:solidFill>
                 <a:schemeClr val="bg1"/>
               </a:solidFill>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="11" name="TextBox 10"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="1875728" y="2887478"/>
             <a:ext cx="439544" cy="338554"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="none" rtlCol="0">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:r>
-              <a:rPr lang="fr-CA" sz="1600" b="1" dirty="0" smtClean="0"/>
+              <a:rPr lang="fr-CA" sz="1600" b="1" dirty="0"/>
               <a:t>OR</a:t>
             </a:r>
             <a:endParaRPr lang="en-US" sz="1600" b="1" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="12" name="TextBox 11"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="1875728" y="4420864"/>
             <a:ext cx="439544" cy="338554"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="none" rtlCol="0">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:r>
-              <a:rPr lang="fr-CA" sz="1600" b="1" dirty="0" smtClean="0"/>
+              <a:rPr lang="fr-CA" sz="1600" b="1" dirty="0"/>
               <a:t>OR</a:t>
             </a:r>
             <a:endParaRPr lang="en-US" sz="1600" b="1" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="Rectangle 12"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3818998" y="1930720"/>
             <a:ext cx="1819802" cy="4019615"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="296624"/>
           </a:solidFill>
         </p:spPr>
         <p:style>
@@ -10484,572 +10400,564 @@
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="14" name="TextBox 13"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3847889" y="2170812"/>
             <a:ext cx="1793608" cy="3539430"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" rtlCol="0">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
-              <a:rPr lang="fr-CA" b="1" dirty="0" err="1" smtClean="0">
+              <a:rPr lang="fr-CA" b="1" dirty="0" err="1">
                 <a:solidFill>
                   <a:schemeClr val="bg1"/>
                 </a:solidFill>
               </a:rPr>
               <a:t>Get</a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="fr-CA" b="1" dirty="0" smtClean="0">
+              <a:rPr lang="fr-CA" b="1" dirty="0">
                 <a:solidFill>
                   <a:schemeClr val="bg1"/>
                 </a:solidFill>
               </a:rPr>
               <a:t> </a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="fr-CA" b="1" dirty="0" err="1" smtClean="0">
+              <a:rPr lang="fr-CA" b="1" dirty="0" err="1">
                 <a:solidFill>
                   <a:schemeClr val="bg1"/>
                 </a:solidFill>
               </a:rPr>
               <a:t>experience</a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="fr-CA" b="1" dirty="0" smtClean="0">
+              <a:rPr lang="fr-CA" b="1" dirty="0">
                 <a:solidFill>
                   <a:schemeClr val="bg1"/>
                 </a:solidFill>
               </a:rPr>
               <a:t> </a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="fr-CA" b="1" dirty="0" err="1" smtClean="0">
+              <a:rPr lang="fr-CA" b="1" dirty="0" err="1">
                 <a:solidFill>
                   <a:schemeClr val="bg1"/>
                 </a:solidFill>
               </a:rPr>
               <a:t>working</a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="fr-CA" b="1" dirty="0" smtClean="0">
+              <a:rPr lang="fr-CA" b="1" dirty="0">
                 <a:solidFill>
                   <a:schemeClr val="bg1"/>
                 </a:solidFill>
               </a:rPr>
               <a:t> in a </a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="fr-CA" b="1" dirty="0" err="1" smtClean="0">
+              <a:rPr lang="fr-CA" b="1" dirty="0" err="1">
                 <a:solidFill>
                   <a:schemeClr val="bg1"/>
                 </a:solidFill>
               </a:rPr>
               <a:t>muncipal</a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="fr-CA" b="1" dirty="0" smtClean="0">
+              <a:rPr lang="fr-CA" b="1" dirty="0">
                 <a:solidFill>
                   <a:schemeClr val="bg1"/>
                 </a:solidFill>
               </a:rPr>
               <a:t> office.  </a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr algn="ctr"/>
-            <a:endParaRPr lang="fr-CA" sz="1400" b="1" dirty="0" smtClean="0">
+            <a:endParaRPr lang="fr-CA" sz="1400" b="1" dirty="0">
               <a:solidFill>
                 <a:schemeClr val="bg1"/>
               </a:solidFill>
             </a:endParaRPr>
           </a:p>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
-              <a:rPr lang="fr-CA" sz="1200" b="1" dirty="0" smtClean="0">
+              <a:rPr lang="fr-CA" sz="1200" b="1" dirty="0">
                 <a:solidFill>
                   <a:schemeClr val="bg1"/>
                 </a:solidFill>
               </a:rPr>
               <a:t>You </a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="fr-CA" sz="1200" b="1" dirty="0" err="1" smtClean="0">
+              <a:rPr lang="fr-CA" sz="1200" b="1" dirty="0" err="1">
                 <a:solidFill>
                   <a:schemeClr val="bg1"/>
                 </a:solidFill>
               </a:rPr>
               <a:t>will</a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="fr-CA" sz="1200" b="1" dirty="0" smtClean="0">
+              <a:rPr lang="fr-CA" sz="1200" b="1" dirty="0">
                 <a:solidFill>
                   <a:schemeClr val="bg1"/>
                 </a:solidFill>
               </a:rPr>
               <a:t> </a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="fr-CA" sz="1200" b="1" dirty="0" err="1" smtClean="0">
+              <a:rPr lang="fr-CA" sz="1200" b="1" dirty="0" err="1">
                 <a:solidFill>
                   <a:schemeClr val="bg1"/>
                 </a:solidFill>
               </a:rPr>
               <a:t>need</a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="fr-CA" sz="1200" b="1" dirty="0" smtClean="0">
+              <a:rPr lang="fr-CA" sz="1200" b="1" dirty="0">
                 <a:solidFill>
                   <a:schemeClr val="bg1"/>
                 </a:solidFill>
               </a:rPr>
               <a:t> a minimum of 1,800 </a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="fr-CA" sz="1200" b="1" dirty="0" err="1" smtClean="0">
+              <a:rPr lang="fr-CA" sz="1200" b="1" dirty="0" err="1">
                 <a:solidFill>
                   <a:schemeClr val="bg1"/>
                 </a:solidFill>
               </a:rPr>
               <a:t>hours</a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="fr-CA" sz="1200" b="1" dirty="0" smtClean="0">
+              <a:rPr lang="fr-CA" sz="1200" b="1" dirty="0">
                 <a:solidFill>
                   <a:schemeClr val="bg1"/>
                 </a:solidFill>
               </a:rPr>
               <a:t> (one </a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="fr-CA" sz="1200" b="1" dirty="0" err="1" smtClean="0">
+              <a:rPr lang="fr-CA" sz="1200" b="1" dirty="0" err="1">
                 <a:solidFill>
                   <a:schemeClr val="bg1"/>
                 </a:solidFill>
               </a:rPr>
               <a:t>year</a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="fr-CA" sz="1200" b="1" dirty="0" smtClean="0">
+              <a:rPr lang="fr-CA" sz="1200" b="1" dirty="0">
                 <a:solidFill>
                   <a:schemeClr val="bg1"/>
                 </a:solidFill>
               </a:rPr>
               <a:t>) </a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="fr-CA" sz="1200" b="1" dirty="0" err="1" smtClean="0">
+              <a:rPr lang="fr-CA" sz="1200" b="1" dirty="0" err="1">
                 <a:solidFill>
                   <a:schemeClr val="bg1"/>
                 </a:solidFill>
               </a:rPr>
               <a:t>experience</a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="fr-CA" sz="1200" b="1" dirty="0" smtClean="0">
+              <a:rPr lang="fr-CA" sz="1200" b="1" dirty="0">
                 <a:solidFill>
                   <a:schemeClr val="bg1"/>
                 </a:solidFill>
               </a:rPr>
               <a:t> </a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="fr-CA" sz="1200" b="1" dirty="0" err="1" smtClean="0">
+              <a:rPr lang="fr-CA" sz="1200" b="1" dirty="0" err="1">
                 <a:solidFill>
                   <a:schemeClr val="bg1"/>
                 </a:solidFill>
               </a:rPr>
               <a:t>working</a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="fr-CA" sz="1200" b="1" dirty="0" smtClean="0">
+              <a:rPr lang="fr-CA" sz="1200" b="1" dirty="0">
                 <a:solidFill>
                   <a:schemeClr val="bg1"/>
                 </a:solidFill>
               </a:rPr>
               <a:t> in a </a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="fr-CA" sz="1200" b="1" dirty="0" err="1" smtClean="0">
+              <a:rPr lang="fr-CA" sz="1200" b="1" dirty="0" err="1">
                 <a:solidFill>
                   <a:schemeClr val="bg1"/>
                 </a:solidFill>
               </a:rPr>
               <a:t>municipality</a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="fr-CA" sz="1200" b="1" dirty="0" smtClean="0">
+              <a:rPr lang="fr-CA" sz="1200" b="1" dirty="0">
                 <a:solidFill>
                   <a:schemeClr val="bg1"/>
                 </a:solidFill>
               </a:rPr>
               <a:t>.</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr algn="ctr"/>
-            <a:endParaRPr lang="fr-CA" sz="1200" b="1" dirty="0" smtClean="0">
+            <a:endParaRPr lang="fr-CA" sz="1200" b="1" dirty="0">
               <a:solidFill>
                 <a:schemeClr val="bg1"/>
               </a:solidFill>
             </a:endParaRPr>
           </a:p>
           <a:p>
             <a:pPr algn="ctr"/>
-            <a:endParaRPr lang="fr-CA" sz="1200" b="1" dirty="0" smtClean="0">
+            <a:endParaRPr lang="fr-CA" sz="1200" b="1" dirty="0">
               <a:solidFill>
                 <a:schemeClr val="bg1"/>
               </a:solidFill>
             </a:endParaRPr>
           </a:p>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
-              <a:rPr lang="fr-CA" sz="1200" b="1" dirty="0" smtClean="0">
+              <a:rPr lang="fr-CA" sz="1200" b="1" dirty="0">
                 <a:solidFill>
                   <a:schemeClr val="bg1"/>
                 </a:solidFill>
               </a:rPr>
               <a:t>This </a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="fr-CA" sz="1200" b="1" dirty="0" err="1" smtClean="0">
+              <a:rPr lang="fr-CA" sz="1200" b="1" dirty="0" err="1">
                 <a:solidFill>
                   <a:schemeClr val="bg1"/>
                 </a:solidFill>
               </a:rPr>
               <a:t>can</a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="fr-CA" sz="1200" b="1" dirty="0" smtClean="0">
+              <a:rPr lang="fr-CA" sz="1200" b="1" dirty="0">
                 <a:solidFill>
                   <a:schemeClr val="bg1"/>
                 </a:solidFill>
               </a:rPr>
               <a:t> </a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="fr-CA" sz="1200" b="1" dirty="0" err="1" smtClean="0">
+              <a:rPr lang="fr-CA" sz="1200" b="1" dirty="0" err="1">
                 <a:solidFill>
                   <a:schemeClr val="bg1"/>
                 </a:solidFill>
               </a:rPr>
               <a:t>be</a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="fr-CA" sz="1200" b="1" dirty="0" smtClean="0">
+              <a:rPr lang="fr-CA" sz="1200" b="1" dirty="0">
                 <a:solidFill>
                   <a:schemeClr val="bg1"/>
                 </a:solidFill>
               </a:rPr>
               <a:t> </a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="fr-CA" sz="1200" b="1" dirty="0" err="1" smtClean="0">
+              <a:rPr lang="fr-CA" sz="1200" b="1" dirty="0" err="1">
                 <a:solidFill>
                   <a:schemeClr val="bg1"/>
                 </a:solidFill>
               </a:rPr>
               <a:t>done</a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="fr-CA" sz="1200" b="1" dirty="0" smtClean="0">
+              <a:rPr lang="fr-CA" sz="1200" b="1" dirty="0">
                 <a:solidFill>
                   <a:schemeClr val="bg1"/>
                 </a:solidFill>
               </a:rPr>
               <a:t> by </a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="fr-CA" sz="1200" b="1" dirty="0" err="1" smtClean="0">
+              <a:rPr lang="fr-CA" sz="1200" b="1" dirty="0" err="1">
                 <a:solidFill>
                   <a:schemeClr val="bg1"/>
                 </a:solidFill>
               </a:rPr>
               <a:t>working</a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="fr-CA" sz="1200" b="1" dirty="0" smtClean="0">
+              <a:rPr lang="fr-CA" sz="1200" b="1" dirty="0">
                 <a:solidFill>
                   <a:schemeClr val="bg1"/>
                 </a:solidFill>
               </a:rPr>
               <a:t> as an assistant </a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="fr-CA" sz="1200" b="1" dirty="0" err="1" smtClean="0">
+              <a:rPr lang="fr-CA" sz="1200" b="1" dirty="0" err="1">
                 <a:solidFill>
                   <a:schemeClr val="bg1"/>
                 </a:solidFill>
               </a:rPr>
               <a:t>administrator</a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="fr-CA" sz="1200" b="1" dirty="0" smtClean="0">
+              <a:rPr lang="fr-CA" sz="1200" b="1" dirty="0">
                 <a:solidFill>
                   <a:schemeClr val="bg1"/>
                 </a:solidFill>
               </a:rPr>
               <a:t> </a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="fr-CA" sz="1200" b="1" dirty="0" err="1" smtClean="0">
+              <a:rPr lang="fr-CA" sz="1200" b="1" dirty="0" err="1">
                 <a:solidFill>
                   <a:schemeClr val="bg1"/>
                 </a:solidFill>
               </a:rPr>
               <a:t>under</a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="fr-CA" sz="1200" b="1" dirty="0" smtClean="0">
+              <a:rPr lang="fr-CA" sz="1200" b="1" dirty="0">
                 <a:solidFill>
                   <a:schemeClr val="bg1"/>
                 </a:solidFill>
               </a:rPr>
               <a:t> the supervision of a </a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="fr-CA" sz="1200" b="1" dirty="0" err="1" smtClean="0">
+              <a:rPr lang="fr-CA" sz="1200" b="1" dirty="0" err="1">
                 <a:solidFill>
                   <a:schemeClr val="bg1"/>
                 </a:solidFill>
               </a:rPr>
               <a:t>certified</a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="fr-CA" sz="1200" b="1" dirty="0" smtClean="0">
+              <a:rPr lang="fr-CA" sz="1200" b="1" dirty="0">
                 <a:solidFill>
                   <a:schemeClr val="bg1"/>
                 </a:solidFill>
               </a:rPr>
               <a:t> </a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="fr-CA" sz="1200" b="1" dirty="0" err="1" smtClean="0">
+              <a:rPr lang="fr-CA" sz="1200" b="1" dirty="0" err="1">
                 <a:solidFill>
                   <a:schemeClr val="bg1"/>
                 </a:solidFill>
               </a:rPr>
               <a:t>administrator</a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="fr-CA" sz="1200" b="1" dirty="0" smtClean="0">
+              <a:rPr lang="fr-CA" sz="1200" b="1" dirty="0">
                 <a:solidFill>
                   <a:schemeClr val="bg1"/>
                 </a:solidFill>
               </a:rPr>
               <a:t>.  There are </a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="fr-CA" sz="1200" b="1" dirty="0" err="1" smtClean="0">
+              <a:rPr lang="fr-CA" sz="1200" b="1" dirty="0" err="1">
                 <a:solidFill>
                   <a:schemeClr val="bg1"/>
                 </a:solidFill>
               </a:rPr>
               <a:t>also</a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="fr-CA" sz="1200" b="1" dirty="0" smtClean="0">
+              <a:rPr lang="fr-CA" sz="1200" b="1" dirty="0">
                 <a:solidFill>
                   <a:schemeClr val="bg1"/>
                 </a:solidFill>
               </a:rPr>
               <a:t> </a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="fr-CA" sz="1200" b="1" dirty="0" err="1" smtClean="0">
+              <a:rPr lang="fr-CA" sz="1200" b="1" dirty="0" err="1">
                 <a:solidFill>
                   <a:schemeClr val="bg1"/>
                 </a:solidFill>
               </a:rPr>
               <a:t>mentoring</a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="fr-CA" sz="1200" b="1" dirty="0" smtClean="0">
+              <a:rPr lang="fr-CA" sz="1200" b="1" dirty="0">
                 <a:solidFill>
                   <a:schemeClr val="bg1"/>
                 </a:solidFill>
               </a:rPr>
               <a:t> options </a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="fr-CA" sz="1200" b="1" dirty="0" err="1" smtClean="0">
+              <a:rPr lang="fr-CA" sz="1200" b="1" dirty="0" err="1">
                 <a:solidFill>
                   <a:schemeClr val="bg1"/>
                 </a:solidFill>
               </a:rPr>
               <a:t>available</a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="fr-CA" sz="1200" b="1" dirty="0" smtClean="0">
+              <a:rPr lang="fr-CA" sz="1200" b="1" dirty="0">
                 <a:solidFill>
                   <a:schemeClr val="bg1"/>
                 </a:solidFill>
               </a:rPr>
               <a:t>.</a:t>
             </a:r>
             <a:endParaRPr lang="en-US" sz="1200" b="1" dirty="0">
               <a:solidFill>
                 <a:schemeClr val="bg1"/>
               </a:solidFill>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="TextBox 14"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="762000" y="1194306"/>
             <a:ext cx="2667000" cy="584775"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" rtlCol="0">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
-              <a:rPr lang="fr-CA" sz="2000" b="1" dirty="0" smtClean="0"/>
-[...2 lines deleted...]
-            <a:r>
               <a:rPr lang="fr-CA" sz="2000" b="1" dirty="0"/>
-              <a:t>:</a:t>
-[...3 lines deleted...]
-              <a:t> STUDY</a:t>
+              <a:t>STEP #1: STUDY</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
-              <a:rPr lang="fr-CA" sz="1200" dirty="0" smtClean="0"/>
+              <a:rPr lang="fr-CA" sz="1200" dirty="0"/>
               <a:t>(</a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="fr-CA" sz="1200" dirty="0" err="1" smtClean="0"/>
+              <a:rPr lang="fr-CA" sz="1200" dirty="0" err="1"/>
               <a:t>Choose</a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="fr-CA" sz="1200" dirty="0" smtClean="0"/>
+              <a:rPr lang="fr-CA" sz="1200" dirty="0"/>
               <a:t> one of the </a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="fr-CA" sz="1200" dirty="0" err="1" smtClean="0"/>
+              <a:rPr lang="fr-CA" sz="1200" dirty="0" err="1"/>
               <a:t>following</a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="fr-CA" sz="1200" dirty="0" smtClean="0"/>
+              <a:rPr lang="fr-CA" sz="1200" dirty="0"/>
               <a:t> programs)</a:t>
             </a:r>
             <a:endParaRPr lang="en-US" sz="1200" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="TextBox 15"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3311792" y="1184781"/>
             <a:ext cx="2667000" cy="400110"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" rtlCol="0">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
-              <a:rPr lang="fr-CA" sz="2000" b="1" dirty="0" smtClean="0"/>
+              <a:rPr lang="fr-CA" sz="2000" b="1" dirty="0"/>
               <a:t>STEP #2: WORK</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="17" name="TextBox 16"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="5953125" y="1194306"/>
             <a:ext cx="2667000" cy="400110"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" rtlCol="0">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
-              <a:rPr lang="fr-CA" sz="2000" b="1" dirty="0" smtClean="0"/>
+              <a:rPr lang="fr-CA" sz="2000" b="1" dirty="0"/>
               <a:t>STEP #3: GET CERTIFIED</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="853265248"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide14.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
@@ -11065,55 +10973,51 @@
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Title 1"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="191731"/>
             <a:ext cx="8763000" cy="1143000"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr>
             <a:normAutofit fontScale="90000"/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:r>
               <a:rPr lang="en-US" b="1" dirty="0"/>
-              <a:t>BECOMING </a:t>
-[...3 lines deleted...]
-              <a:t>A NORTHERN ADMINISTRATOR</a:t>
+              <a:t>BECOMING A NORTHERN ADMINISTRATOR</a:t>
             </a:r>
             <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Rectangle 3"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6067425" y="1930721"/>
             <a:ext cx="2438400" cy="4019615"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="296624"/>
           </a:solidFill>
         </p:spPr>
         <p:style>
           <a:lnRef idx="2">
@@ -11142,262 +11046,262 @@
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="TextBox 4"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6262895" y="2232367"/>
             <a:ext cx="2014330" cy="3477875"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" rtlCol="0">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
-              <a:rPr lang="fr-CA" sz="2000" b="1" dirty="0" err="1" smtClean="0">
+              <a:rPr lang="fr-CA" sz="2000" b="1" dirty="0" err="1">
                 <a:solidFill>
                   <a:schemeClr val="bg1"/>
                 </a:solidFill>
               </a:rPr>
               <a:t>Apply</a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="fr-CA" sz="2000" b="1" dirty="0" smtClean="0">
+              <a:rPr lang="fr-CA" sz="2000" b="1" dirty="0">
                 <a:solidFill>
                   <a:schemeClr val="bg1"/>
                 </a:solidFill>
               </a:rPr>
               <a:t> to the </a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="fr-CA" sz="2000" b="1" dirty="0" err="1" smtClean="0">
+              <a:rPr lang="fr-CA" sz="2000" b="1" dirty="0" err="1">
                 <a:solidFill>
                   <a:schemeClr val="bg1"/>
                 </a:solidFill>
               </a:rPr>
               <a:t>Urban</a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="fr-CA" sz="2000" b="1" dirty="0" smtClean="0">
+              <a:rPr lang="fr-CA" sz="2000" b="1" dirty="0">
                 <a:solidFill>
                   <a:schemeClr val="bg1"/>
                 </a:solidFill>
               </a:rPr>
               <a:t> </a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="fr-CA" sz="2000" b="1" dirty="0" err="1" smtClean="0">
+              <a:rPr lang="fr-CA" sz="2000" b="1" dirty="0" err="1">
                 <a:solidFill>
                   <a:schemeClr val="bg1"/>
                 </a:solidFill>
               </a:rPr>
               <a:t>Board</a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="fr-CA" sz="2000" b="1" dirty="0" smtClean="0">
+              <a:rPr lang="fr-CA" sz="2000" b="1" dirty="0">
                 <a:solidFill>
                   <a:schemeClr val="bg1"/>
                 </a:solidFill>
               </a:rPr>
               <a:t> of </a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="fr-CA" sz="2000" b="1" dirty="0" err="1" smtClean="0">
+              <a:rPr lang="fr-CA" sz="2000" b="1" dirty="0" err="1">
                 <a:solidFill>
                   <a:schemeClr val="bg1"/>
                 </a:solidFill>
               </a:rPr>
               <a:t>Examiners</a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="fr-CA" sz="2000" b="1" dirty="0" smtClean="0">
+              <a:rPr lang="fr-CA" sz="2000" b="1" dirty="0">
                 <a:solidFill>
                   <a:schemeClr val="bg1"/>
                 </a:solidFill>
               </a:rPr>
               <a:t> for a Standard </a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="fr-CA" sz="2000" b="1" dirty="0" err="1" smtClean="0">
+              <a:rPr lang="fr-CA" sz="2000" b="1" dirty="0" err="1">
                 <a:solidFill>
                   <a:schemeClr val="bg1"/>
                 </a:solidFill>
               </a:rPr>
               <a:t>Certificate</a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="fr-CA" sz="2000" b="1" dirty="0" smtClean="0">
+              <a:rPr lang="fr-CA" sz="2000" b="1" dirty="0">
                 <a:solidFill>
                   <a:schemeClr val="bg1"/>
                 </a:solidFill>
               </a:rPr>
               <a:t>.</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:endParaRPr lang="fr-CA" sz="2000" b="1" dirty="0">
               <a:solidFill>
                 <a:schemeClr val="bg1"/>
               </a:solidFill>
             </a:endParaRPr>
           </a:p>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
-              <a:rPr lang="fr-CA" sz="2000" b="1" dirty="0" err="1" smtClean="0">
+              <a:rPr lang="fr-CA" sz="2000" b="1" dirty="0" err="1">
                 <a:solidFill>
                   <a:schemeClr val="bg1"/>
                 </a:solidFill>
               </a:rPr>
               <a:t>Higher</a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="fr-CA" sz="2000" b="1" dirty="0" smtClean="0">
+              <a:rPr lang="fr-CA" sz="2000" b="1" dirty="0">
                 <a:solidFill>
                   <a:schemeClr val="bg1"/>
                 </a:solidFill>
               </a:rPr>
               <a:t> </a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="fr-CA" sz="2000" b="1" dirty="0" err="1" smtClean="0">
+              <a:rPr lang="fr-CA" sz="2000" b="1" dirty="0" err="1">
                 <a:solidFill>
                   <a:schemeClr val="bg1"/>
                 </a:solidFill>
               </a:rPr>
               <a:t>levels</a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="fr-CA" sz="2000" b="1" dirty="0" smtClean="0">
+              <a:rPr lang="fr-CA" sz="2000" b="1" dirty="0">
                 <a:solidFill>
                   <a:schemeClr val="bg1"/>
                 </a:solidFill>
               </a:rPr>
               <a:t> of </a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="fr-CA" sz="2000" b="1" dirty="0" err="1" smtClean="0">
+              <a:rPr lang="fr-CA" sz="2000" b="1" dirty="0" err="1">
                 <a:solidFill>
                   <a:schemeClr val="bg1"/>
                 </a:solidFill>
               </a:rPr>
               <a:t>accreditation</a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="fr-CA" sz="2000" b="1" dirty="0" smtClean="0">
+              <a:rPr lang="fr-CA" sz="2000" b="1" dirty="0">
                 <a:solidFill>
                   <a:schemeClr val="bg1"/>
                 </a:solidFill>
               </a:rPr>
               <a:t> are </a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="fr-CA" sz="2000" b="1" dirty="0" err="1" smtClean="0">
+              <a:rPr lang="fr-CA" sz="2000" b="1" dirty="0" err="1">
                 <a:solidFill>
                   <a:schemeClr val="bg1"/>
                 </a:solidFill>
               </a:rPr>
               <a:t>available</a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="fr-CA" sz="2000" b="1" dirty="0" smtClean="0">
+              <a:rPr lang="fr-CA" sz="2000" b="1" dirty="0">
                 <a:solidFill>
                   <a:schemeClr val="bg1"/>
                 </a:solidFill>
               </a:rPr>
               <a:t> </a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="fr-CA" sz="2000" b="1" dirty="0" err="1" smtClean="0">
+              <a:rPr lang="fr-CA" sz="2000" b="1" dirty="0" err="1">
                 <a:solidFill>
                   <a:schemeClr val="bg1"/>
                 </a:solidFill>
               </a:rPr>
               <a:t>with</a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="fr-CA" sz="2000" b="1" dirty="0" smtClean="0">
+              <a:rPr lang="fr-CA" sz="2000" b="1" dirty="0">
                 <a:solidFill>
                   <a:schemeClr val="bg1"/>
                 </a:solidFill>
               </a:rPr>
               <a:t> </a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="fr-CA" sz="2000" b="1" dirty="0" err="1" smtClean="0">
+              <a:rPr lang="fr-CA" sz="2000" b="1" dirty="0" err="1">
                 <a:solidFill>
                   <a:schemeClr val="bg1"/>
                 </a:solidFill>
               </a:rPr>
               <a:t>further</a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="fr-CA" sz="2000" b="1" dirty="0" smtClean="0">
+              <a:rPr lang="fr-CA" sz="2000" b="1" dirty="0">
                 <a:solidFill>
                   <a:schemeClr val="bg1"/>
                 </a:solidFill>
               </a:rPr>
               <a:t> </a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="fr-CA" sz="2000" b="1" dirty="0" err="1" smtClean="0">
+              <a:rPr lang="fr-CA" sz="2000" b="1" dirty="0" err="1">
                 <a:solidFill>
                   <a:schemeClr val="bg1"/>
                 </a:solidFill>
               </a:rPr>
               <a:t>study</a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="fr-CA" sz="2000" b="1" dirty="0" smtClean="0">
+              <a:rPr lang="fr-CA" sz="2000" b="1" dirty="0">
                 <a:solidFill>
                   <a:schemeClr val="bg1"/>
                 </a:solidFill>
               </a:rPr>
               <a:t> and </a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="fr-CA" sz="2000" b="1" dirty="0" err="1" smtClean="0">
+              <a:rPr lang="fr-CA" sz="2000" b="1" dirty="0" err="1">
                 <a:solidFill>
                   <a:schemeClr val="bg1"/>
                 </a:solidFill>
               </a:rPr>
               <a:t>experience</a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="fr-CA" sz="2000" b="1" dirty="0" smtClean="0">
+              <a:rPr lang="fr-CA" sz="2000" b="1" dirty="0">
                 <a:solidFill>
                   <a:schemeClr val="bg1"/>
                 </a:solidFill>
               </a:rPr>
               <a:t>.</a:t>
             </a:r>
             <a:endParaRPr lang="en-US" sz="2000" b="1" dirty="0">
               <a:solidFill>
                 <a:schemeClr val="bg1"/>
               </a:solidFill>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="6" name="Rectangle 5"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="762000" y="1930721"/>
             <a:ext cx="2667000" cy="964879"/>
           </a:xfrm>
@@ -11544,345 +11448,316 @@
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="9" name="TextBox 8"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="819150" y="1974578"/>
             <a:ext cx="2552700" cy="877163"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" rtlCol="0">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
-              <a:rPr lang="fr-CA" sz="1600" b="1" dirty="0" err="1" smtClean="0">
+              <a:rPr lang="fr-CA" sz="1600" b="1" dirty="0" err="1">
                 <a:solidFill>
                   <a:schemeClr val="bg1"/>
                 </a:solidFill>
               </a:rPr>
               <a:t>Certificate</a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="fr-CA" sz="1600" b="1" dirty="0" smtClean="0">
-[...30 lines deleted...]
-            <a:endParaRPr lang="fr-CA" sz="1600" b="1" dirty="0" smtClean="0">
+              <a:rPr lang="fr-CA" sz="1600" b="1" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="bg1"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t> in Local Government Administration</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr algn="ctr"/>
+            <a:endParaRPr lang="fr-CA" sz="800" b="1" dirty="0">
               <a:solidFill>
                 <a:schemeClr val="bg1"/>
               </a:solidFill>
             </a:endParaRPr>
           </a:p>
           <a:p>
             <a:pPr algn="ctr"/>
-            <a:endParaRPr lang="fr-CA" sz="800" b="1" dirty="0" smtClean="0">
-[...8 lines deleted...]
-              <a:rPr lang="fr-CA" sz="1100" b="1" dirty="0" err="1" smtClean="0">
+            <a:r>
+              <a:rPr lang="fr-CA" sz="1100" b="1" dirty="0" err="1">
                 <a:solidFill>
                   <a:schemeClr val="bg1"/>
                 </a:solidFill>
               </a:rPr>
               <a:t>University</a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="fr-CA" sz="1100" b="1" dirty="0" smtClean="0">
+              <a:rPr lang="fr-CA" sz="1100" b="1" dirty="0">
                 <a:solidFill>
                   <a:schemeClr val="bg1"/>
                 </a:solidFill>
               </a:rPr>
               <a:t> of Regina (online option)</a:t>
             </a:r>
             <a:endParaRPr lang="en-US" sz="1100" b="1" dirty="0">
               <a:solidFill>
                 <a:schemeClr val="bg1"/>
               </a:solidFill>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="TextBox 9"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="787667" y="3427586"/>
             <a:ext cx="2552700" cy="877163"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" rtlCol="0">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
-              <a:rPr lang="fr-CA" sz="1600" b="1" dirty="0" smtClean="0">
+              <a:rPr lang="fr-CA" sz="1600" b="1" dirty="0">
                 <a:solidFill>
                   <a:schemeClr val="bg1"/>
                 </a:solidFill>
               </a:rPr>
               <a:t>Public Admin </a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="fr-CA" sz="1600" b="1" dirty="0" err="1" smtClean="0">
+              <a:rPr lang="fr-CA" sz="1600" b="1" dirty="0" err="1">
                 <a:solidFill>
                   <a:schemeClr val="bg1"/>
                 </a:solidFill>
               </a:rPr>
               <a:t>Certificate</a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="fr-CA" sz="1600" b="1" dirty="0" smtClean="0">
+              <a:rPr lang="fr-CA" sz="1600" b="1" dirty="0">
                 <a:solidFill>
                   <a:schemeClr val="bg1"/>
                 </a:solidFill>
               </a:rPr>
               <a:t> or </a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
-              <a:rPr lang="fr-CA" sz="1600" b="1" dirty="0" smtClean="0">
+              <a:rPr lang="fr-CA" sz="1600" b="1" dirty="0">
                 <a:solidFill>
                   <a:schemeClr val="bg1"/>
                 </a:solidFill>
               </a:rPr>
               <a:t>Business Admin </a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="fr-CA" sz="1600" b="1" dirty="0" err="1" smtClean="0">
+              <a:rPr lang="fr-CA" sz="1600" b="1" dirty="0" err="1">
                 <a:solidFill>
                   <a:schemeClr val="bg1"/>
                 </a:solidFill>
               </a:rPr>
               <a:t>Certificate</a:t>
             </a:r>
-            <a:endParaRPr lang="fr-CA" sz="1600" b="1" dirty="0" smtClean="0">
+            <a:endParaRPr lang="fr-CA" sz="1600" b="1" dirty="0">
               <a:solidFill>
                 <a:schemeClr val="bg1"/>
               </a:solidFill>
             </a:endParaRPr>
           </a:p>
           <a:p>
             <a:pPr algn="ctr"/>
-            <a:endParaRPr lang="fr-CA" sz="800" b="1" dirty="0" smtClean="0">
+            <a:endParaRPr lang="fr-CA" sz="800" b="1" dirty="0">
               <a:solidFill>
                 <a:schemeClr val="bg1"/>
               </a:solidFill>
             </a:endParaRPr>
           </a:p>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
-              <a:rPr lang="fr-CA" sz="1100" b="1" dirty="0" smtClean="0">
+              <a:rPr lang="fr-CA" sz="1100" b="1" dirty="0">
                 <a:solidFill>
                   <a:schemeClr val="bg1"/>
                 </a:solidFill>
               </a:rPr>
               <a:t>(</a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="fr-CA" sz="1100" b="1" dirty="0" err="1" smtClean="0">
+              <a:rPr lang="fr-CA" sz="1100" b="1" dirty="0" err="1">
                 <a:solidFill>
                   <a:schemeClr val="bg1"/>
                 </a:solidFill>
               </a:rPr>
               <a:t>from</a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="fr-CA" sz="1100" b="1" dirty="0" smtClean="0">
+              <a:rPr lang="fr-CA" sz="1100" b="1" dirty="0">
                 <a:solidFill>
                   <a:schemeClr val="bg1"/>
                 </a:solidFill>
               </a:rPr>
               <a:t> an </a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="fr-CA" sz="1100" b="1" dirty="0" err="1" smtClean="0">
+              <a:rPr lang="fr-CA" sz="1100" b="1" dirty="0" err="1">
                 <a:solidFill>
                   <a:schemeClr val="bg1"/>
                 </a:solidFill>
               </a:rPr>
               <a:t>accredited</a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="fr-CA" sz="1100" b="1" dirty="0" smtClean="0">
+              <a:rPr lang="fr-CA" sz="1100" b="1" dirty="0">
                 <a:solidFill>
                   <a:schemeClr val="bg1"/>
                 </a:solidFill>
               </a:rPr>
               <a:t> </a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="fr-CA" sz="1100" b="1" dirty="0" err="1" smtClean="0">
+              <a:rPr lang="fr-CA" sz="1100" b="1" dirty="0" err="1">
                 <a:solidFill>
                   <a:schemeClr val="bg1"/>
                 </a:solidFill>
               </a:rPr>
               <a:t>college</a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="fr-CA" sz="1100" b="1" dirty="0" smtClean="0">
+              <a:rPr lang="fr-CA" sz="1100" b="1" dirty="0">
                 <a:solidFill>
                   <a:schemeClr val="bg1"/>
                 </a:solidFill>
               </a:rPr>
               <a:t> or </a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="fr-CA" sz="1100" b="1" dirty="0" err="1" smtClean="0">
+              <a:rPr lang="fr-CA" sz="1100" b="1" dirty="0" err="1">
                 <a:solidFill>
                   <a:schemeClr val="bg1"/>
                 </a:solidFill>
               </a:rPr>
               <a:t>institute</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="fr-CA" sz="1100" b="1" dirty="0">
                 <a:solidFill>
                   <a:schemeClr val="bg1"/>
                 </a:solidFill>
               </a:rPr>
               <a:t>)</a:t>
             </a:r>
             <a:endParaRPr lang="en-US" sz="1100" b="1" dirty="0">
               <a:solidFill>
                 <a:schemeClr val="bg1"/>
               </a:solidFill>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="11" name="TextBox 10"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="1875728" y="2887478"/>
             <a:ext cx="439544" cy="338554"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="none" rtlCol="0">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:r>
-              <a:rPr lang="fr-CA" sz="1600" b="1" dirty="0" smtClean="0"/>
+              <a:rPr lang="fr-CA" sz="1600" b="1" dirty="0"/>
               <a:t>OR</a:t>
             </a:r>
             <a:endParaRPr lang="en-US" sz="1600" b="1" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="12" name="TextBox 11"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="1875728" y="4420864"/>
             <a:ext cx="439544" cy="338554"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="none" rtlCol="0">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:r>
-              <a:rPr lang="fr-CA" sz="1600" b="1" dirty="0" smtClean="0"/>
+              <a:rPr lang="fr-CA" sz="1600" b="1" dirty="0"/>
               <a:t>OR</a:t>
             </a:r>
             <a:endParaRPr lang="en-US" sz="1600" b="1" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="Rectangle 12"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3818998" y="1930720"/>
             <a:ext cx="1819802" cy="4019615"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="296624"/>
           </a:solidFill>
         </p:spPr>
         <p:style>
@@ -11912,572 +11787,564 @@
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="14" name="TextBox 13"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3847889" y="2170812"/>
             <a:ext cx="1793608" cy="3539430"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" rtlCol="0">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
-              <a:rPr lang="fr-CA" b="1" dirty="0" err="1" smtClean="0">
+              <a:rPr lang="fr-CA" b="1" dirty="0" err="1">
                 <a:solidFill>
                   <a:schemeClr val="bg1"/>
                 </a:solidFill>
               </a:rPr>
               <a:t>Get</a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="fr-CA" b="1" dirty="0" smtClean="0">
+              <a:rPr lang="fr-CA" b="1" dirty="0">
                 <a:solidFill>
                   <a:schemeClr val="bg1"/>
                 </a:solidFill>
               </a:rPr>
               <a:t> </a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="fr-CA" b="1" dirty="0" err="1" smtClean="0">
+              <a:rPr lang="fr-CA" b="1" dirty="0" err="1">
                 <a:solidFill>
                   <a:schemeClr val="bg1"/>
                 </a:solidFill>
               </a:rPr>
               <a:t>experience</a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="fr-CA" b="1" dirty="0" smtClean="0">
+              <a:rPr lang="fr-CA" b="1" dirty="0">
                 <a:solidFill>
                   <a:schemeClr val="bg1"/>
                 </a:solidFill>
               </a:rPr>
               <a:t> </a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="fr-CA" b="1" dirty="0" err="1" smtClean="0">
+              <a:rPr lang="fr-CA" b="1" dirty="0" err="1">
                 <a:solidFill>
                   <a:schemeClr val="bg1"/>
                 </a:solidFill>
               </a:rPr>
               <a:t>working</a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="fr-CA" b="1" dirty="0" smtClean="0">
+              <a:rPr lang="fr-CA" b="1" dirty="0">
                 <a:solidFill>
                   <a:schemeClr val="bg1"/>
                 </a:solidFill>
               </a:rPr>
               <a:t> in a </a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="fr-CA" b="1" dirty="0" err="1" smtClean="0">
+              <a:rPr lang="fr-CA" b="1" dirty="0" err="1">
                 <a:solidFill>
                   <a:schemeClr val="bg1"/>
                 </a:solidFill>
               </a:rPr>
               <a:t>muncipal</a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="fr-CA" b="1" dirty="0" smtClean="0">
+              <a:rPr lang="fr-CA" b="1" dirty="0">
                 <a:solidFill>
                   <a:schemeClr val="bg1"/>
                 </a:solidFill>
               </a:rPr>
               <a:t> office.  </a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr algn="ctr"/>
-            <a:endParaRPr lang="fr-CA" sz="1400" b="1" dirty="0" smtClean="0">
+            <a:endParaRPr lang="fr-CA" sz="1400" b="1" dirty="0">
               <a:solidFill>
                 <a:schemeClr val="bg1"/>
               </a:solidFill>
             </a:endParaRPr>
           </a:p>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
-              <a:rPr lang="fr-CA" sz="1200" b="1" dirty="0" smtClean="0">
+              <a:rPr lang="fr-CA" sz="1200" b="1" dirty="0">
                 <a:solidFill>
                   <a:schemeClr val="bg1"/>
                 </a:solidFill>
               </a:rPr>
               <a:t>You </a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="fr-CA" sz="1200" b="1" dirty="0" err="1" smtClean="0">
+              <a:rPr lang="fr-CA" sz="1200" b="1" dirty="0" err="1">
                 <a:solidFill>
                   <a:schemeClr val="bg1"/>
                 </a:solidFill>
               </a:rPr>
               <a:t>will</a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="fr-CA" sz="1200" b="1" dirty="0" smtClean="0">
+              <a:rPr lang="fr-CA" sz="1200" b="1" dirty="0">
                 <a:solidFill>
                   <a:schemeClr val="bg1"/>
                 </a:solidFill>
               </a:rPr>
               <a:t> </a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="fr-CA" sz="1200" b="1" dirty="0" err="1" smtClean="0">
+              <a:rPr lang="fr-CA" sz="1200" b="1" dirty="0" err="1">
                 <a:solidFill>
                   <a:schemeClr val="bg1"/>
                 </a:solidFill>
               </a:rPr>
               <a:t>need</a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="fr-CA" sz="1200" b="1" dirty="0" smtClean="0">
+              <a:rPr lang="fr-CA" sz="1200" b="1" dirty="0">
                 <a:solidFill>
                   <a:schemeClr val="bg1"/>
                 </a:solidFill>
               </a:rPr>
               <a:t> a minimum of 1,800 </a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="fr-CA" sz="1200" b="1" dirty="0" err="1" smtClean="0">
+              <a:rPr lang="fr-CA" sz="1200" b="1" dirty="0" err="1">
                 <a:solidFill>
                   <a:schemeClr val="bg1"/>
                 </a:solidFill>
               </a:rPr>
               <a:t>hours</a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="fr-CA" sz="1200" b="1" dirty="0" smtClean="0">
+              <a:rPr lang="fr-CA" sz="1200" b="1" dirty="0">
                 <a:solidFill>
                   <a:schemeClr val="bg1"/>
                 </a:solidFill>
               </a:rPr>
               <a:t> (one </a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="fr-CA" sz="1200" b="1" dirty="0" err="1" smtClean="0">
+              <a:rPr lang="fr-CA" sz="1200" b="1" dirty="0" err="1">
                 <a:solidFill>
                   <a:schemeClr val="bg1"/>
                 </a:solidFill>
               </a:rPr>
               <a:t>year</a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="fr-CA" sz="1200" b="1" dirty="0" smtClean="0">
+              <a:rPr lang="fr-CA" sz="1200" b="1" dirty="0">
                 <a:solidFill>
                   <a:schemeClr val="bg1"/>
                 </a:solidFill>
               </a:rPr>
               <a:t>) </a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="fr-CA" sz="1200" b="1" dirty="0" err="1" smtClean="0">
+              <a:rPr lang="fr-CA" sz="1200" b="1" dirty="0" err="1">
                 <a:solidFill>
                   <a:schemeClr val="bg1"/>
                 </a:solidFill>
               </a:rPr>
               <a:t>experience</a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="fr-CA" sz="1200" b="1" dirty="0" smtClean="0">
+              <a:rPr lang="fr-CA" sz="1200" b="1" dirty="0">
                 <a:solidFill>
                   <a:schemeClr val="bg1"/>
                 </a:solidFill>
               </a:rPr>
               <a:t> </a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="fr-CA" sz="1200" b="1" dirty="0" err="1" smtClean="0">
+              <a:rPr lang="fr-CA" sz="1200" b="1" dirty="0" err="1">
                 <a:solidFill>
                   <a:schemeClr val="bg1"/>
                 </a:solidFill>
               </a:rPr>
               <a:t>working</a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="fr-CA" sz="1200" b="1" dirty="0" smtClean="0">
+              <a:rPr lang="fr-CA" sz="1200" b="1" dirty="0">
                 <a:solidFill>
                   <a:schemeClr val="bg1"/>
                 </a:solidFill>
               </a:rPr>
               <a:t> in a </a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="fr-CA" sz="1200" b="1" dirty="0" err="1" smtClean="0">
+              <a:rPr lang="fr-CA" sz="1200" b="1" dirty="0" err="1">
                 <a:solidFill>
                   <a:schemeClr val="bg1"/>
                 </a:solidFill>
               </a:rPr>
               <a:t>municipality</a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="fr-CA" sz="1200" b="1" dirty="0" smtClean="0">
+              <a:rPr lang="fr-CA" sz="1200" b="1" dirty="0">
                 <a:solidFill>
                   <a:schemeClr val="bg1"/>
                 </a:solidFill>
               </a:rPr>
               <a:t>.</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr algn="ctr"/>
-            <a:endParaRPr lang="fr-CA" sz="1200" b="1" dirty="0" smtClean="0">
+            <a:endParaRPr lang="fr-CA" sz="1200" b="1" dirty="0">
               <a:solidFill>
                 <a:schemeClr val="bg1"/>
               </a:solidFill>
             </a:endParaRPr>
           </a:p>
           <a:p>
             <a:pPr algn="ctr"/>
-            <a:endParaRPr lang="fr-CA" sz="1200" b="1" dirty="0" smtClean="0">
+            <a:endParaRPr lang="fr-CA" sz="1200" b="1" dirty="0">
               <a:solidFill>
                 <a:schemeClr val="bg1"/>
               </a:solidFill>
             </a:endParaRPr>
           </a:p>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
-              <a:rPr lang="fr-CA" sz="1200" b="1" dirty="0" smtClean="0">
+              <a:rPr lang="fr-CA" sz="1200" b="1" dirty="0">
                 <a:solidFill>
                   <a:schemeClr val="bg1"/>
                 </a:solidFill>
               </a:rPr>
               <a:t>This </a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="fr-CA" sz="1200" b="1" dirty="0" err="1" smtClean="0">
+              <a:rPr lang="fr-CA" sz="1200" b="1" dirty="0" err="1">
                 <a:solidFill>
                   <a:schemeClr val="bg1"/>
                 </a:solidFill>
               </a:rPr>
               <a:t>can</a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="fr-CA" sz="1200" b="1" dirty="0" smtClean="0">
+              <a:rPr lang="fr-CA" sz="1200" b="1" dirty="0">
                 <a:solidFill>
                   <a:schemeClr val="bg1"/>
                 </a:solidFill>
               </a:rPr>
               <a:t> </a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="fr-CA" sz="1200" b="1" dirty="0" err="1" smtClean="0">
+              <a:rPr lang="fr-CA" sz="1200" b="1" dirty="0" err="1">
                 <a:solidFill>
                   <a:schemeClr val="bg1"/>
                 </a:solidFill>
               </a:rPr>
               <a:t>be</a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="fr-CA" sz="1200" b="1" dirty="0" smtClean="0">
+              <a:rPr lang="fr-CA" sz="1200" b="1" dirty="0">
                 <a:solidFill>
                   <a:schemeClr val="bg1"/>
                 </a:solidFill>
               </a:rPr>
               <a:t> </a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="fr-CA" sz="1200" b="1" dirty="0" err="1" smtClean="0">
+              <a:rPr lang="fr-CA" sz="1200" b="1" dirty="0" err="1">
                 <a:solidFill>
                   <a:schemeClr val="bg1"/>
                 </a:solidFill>
               </a:rPr>
               <a:t>done</a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="fr-CA" sz="1200" b="1" dirty="0" smtClean="0">
+              <a:rPr lang="fr-CA" sz="1200" b="1" dirty="0">
                 <a:solidFill>
                   <a:schemeClr val="bg1"/>
                 </a:solidFill>
               </a:rPr>
               <a:t> by </a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="fr-CA" sz="1200" b="1" dirty="0" err="1" smtClean="0">
+              <a:rPr lang="fr-CA" sz="1200" b="1" dirty="0" err="1">
                 <a:solidFill>
                   <a:schemeClr val="bg1"/>
                 </a:solidFill>
               </a:rPr>
               <a:t>working</a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="fr-CA" sz="1200" b="1" dirty="0" smtClean="0">
+              <a:rPr lang="fr-CA" sz="1200" b="1" dirty="0">
                 <a:solidFill>
                   <a:schemeClr val="bg1"/>
                 </a:solidFill>
               </a:rPr>
               <a:t> as an assistant </a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="fr-CA" sz="1200" b="1" dirty="0" err="1" smtClean="0">
+              <a:rPr lang="fr-CA" sz="1200" b="1" dirty="0" err="1">
                 <a:solidFill>
                   <a:schemeClr val="bg1"/>
                 </a:solidFill>
               </a:rPr>
               <a:t>administrator</a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="fr-CA" sz="1200" b="1" dirty="0" smtClean="0">
+              <a:rPr lang="fr-CA" sz="1200" b="1" dirty="0">
                 <a:solidFill>
                   <a:schemeClr val="bg1"/>
                 </a:solidFill>
               </a:rPr>
               <a:t> </a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="fr-CA" sz="1200" b="1" dirty="0" err="1" smtClean="0">
+              <a:rPr lang="fr-CA" sz="1200" b="1" dirty="0" err="1">
                 <a:solidFill>
                   <a:schemeClr val="bg1"/>
                 </a:solidFill>
               </a:rPr>
               <a:t>under</a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="fr-CA" sz="1200" b="1" dirty="0" smtClean="0">
+              <a:rPr lang="fr-CA" sz="1200" b="1" dirty="0">
                 <a:solidFill>
                   <a:schemeClr val="bg1"/>
                 </a:solidFill>
               </a:rPr>
               <a:t> the supervision of a </a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="fr-CA" sz="1200" b="1" dirty="0" err="1" smtClean="0">
+              <a:rPr lang="fr-CA" sz="1200" b="1" dirty="0" err="1">
                 <a:solidFill>
                   <a:schemeClr val="bg1"/>
                 </a:solidFill>
               </a:rPr>
               <a:t>certified</a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="fr-CA" sz="1200" b="1" dirty="0" smtClean="0">
+              <a:rPr lang="fr-CA" sz="1200" b="1" dirty="0">
                 <a:solidFill>
                   <a:schemeClr val="bg1"/>
                 </a:solidFill>
               </a:rPr>
               <a:t> </a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="fr-CA" sz="1200" b="1" dirty="0" err="1" smtClean="0">
+              <a:rPr lang="fr-CA" sz="1200" b="1" dirty="0" err="1">
                 <a:solidFill>
                   <a:schemeClr val="bg1"/>
                 </a:solidFill>
               </a:rPr>
               <a:t>administrator</a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="fr-CA" sz="1200" b="1" dirty="0" smtClean="0">
+              <a:rPr lang="fr-CA" sz="1200" b="1" dirty="0">
                 <a:solidFill>
                   <a:schemeClr val="bg1"/>
                 </a:solidFill>
               </a:rPr>
               <a:t>.  There are </a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="fr-CA" sz="1200" b="1" dirty="0" err="1" smtClean="0">
+              <a:rPr lang="fr-CA" sz="1200" b="1" dirty="0" err="1">
                 <a:solidFill>
                   <a:schemeClr val="bg1"/>
                 </a:solidFill>
               </a:rPr>
               <a:t>also</a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="fr-CA" sz="1200" b="1" dirty="0" smtClean="0">
+              <a:rPr lang="fr-CA" sz="1200" b="1" dirty="0">
                 <a:solidFill>
                   <a:schemeClr val="bg1"/>
                 </a:solidFill>
               </a:rPr>
               <a:t> </a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="fr-CA" sz="1200" b="1" dirty="0" err="1" smtClean="0">
+              <a:rPr lang="fr-CA" sz="1200" b="1" dirty="0" err="1">
                 <a:solidFill>
                   <a:schemeClr val="bg1"/>
                 </a:solidFill>
               </a:rPr>
               <a:t>mentoring</a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="fr-CA" sz="1200" b="1" dirty="0" smtClean="0">
+              <a:rPr lang="fr-CA" sz="1200" b="1" dirty="0">
                 <a:solidFill>
                   <a:schemeClr val="bg1"/>
                 </a:solidFill>
               </a:rPr>
               <a:t> options </a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="fr-CA" sz="1200" b="1" dirty="0" err="1" smtClean="0">
+              <a:rPr lang="fr-CA" sz="1200" b="1" dirty="0" err="1">
                 <a:solidFill>
                   <a:schemeClr val="bg1"/>
                 </a:solidFill>
               </a:rPr>
               <a:t>available</a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="fr-CA" sz="1200" b="1" dirty="0" smtClean="0">
+              <a:rPr lang="fr-CA" sz="1200" b="1" dirty="0">
                 <a:solidFill>
                   <a:schemeClr val="bg1"/>
                 </a:solidFill>
               </a:rPr>
               <a:t>.</a:t>
             </a:r>
             <a:endParaRPr lang="en-US" sz="1200" b="1" dirty="0">
               <a:solidFill>
                 <a:schemeClr val="bg1"/>
               </a:solidFill>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="TextBox 14"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="762000" y="1194306"/>
             <a:ext cx="2667000" cy="584775"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" rtlCol="0">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
-              <a:rPr lang="fr-CA" sz="2000" b="1" dirty="0" smtClean="0"/>
-[...2 lines deleted...]
-            <a:r>
               <a:rPr lang="fr-CA" sz="2000" b="1" dirty="0"/>
-              <a:t>:</a:t>
-[...3 lines deleted...]
-              <a:t> STUDY</a:t>
+              <a:t>STEP #1: STUDY</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
-              <a:rPr lang="fr-CA" sz="1200" dirty="0" smtClean="0"/>
+              <a:rPr lang="fr-CA" sz="1200" dirty="0"/>
               <a:t>(</a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="fr-CA" sz="1200" dirty="0" err="1" smtClean="0"/>
+              <a:rPr lang="fr-CA" sz="1200" dirty="0" err="1"/>
               <a:t>Choose</a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="fr-CA" sz="1200" dirty="0" smtClean="0"/>
+              <a:rPr lang="fr-CA" sz="1200" dirty="0"/>
               <a:t> one of the </a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="fr-CA" sz="1200" dirty="0" err="1" smtClean="0"/>
+              <a:rPr lang="fr-CA" sz="1200" dirty="0" err="1"/>
               <a:t>following</a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="fr-CA" sz="1200" dirty="0" smtClean="0"/>
+              <a:rPr lang="fr-CA" sz="1200" dirty="0"/>
               <a:t> programs)</a:t>
             </a:r>
             <a:endParaRPr lang="en-US" sz="1200" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="TextBox 15"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3311792" y="1184781"/>
             <a:ext cx="2667000" cy="400110"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" rtlCol="0">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
-              <a:rPr lang="fr-CA" sz="2000" b="1" dirty="0" smtClean="0"/>
+              <a:rPr lang="fr-CA" sz="2000" b="1" dirty="0"/>
               <a:t>STEP #2: WORK</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="17" name="TextBox 16"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="5953125" y="1194306"/>
             <a:ext cx="2667000" cy="400110"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" rtlCol="0">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
-              <a:rPr lang="fr-CA" sz="2000" b="1" dirty="0" smtClean="0"/>
+              <a:rPr lang="fr-CA" sz="2000" b="1" dirty="0"/>
               <a:t>STEP #3: GET CERTIFIED</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="2702505215"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide15.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
@@ -12566,257 +12433,252 @@
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="TextBox 4"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6279460" y="2201589"/>
             <a:ext cx="2014330" cy="3477875"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" rtlCol="0">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
-              <a:rPr lang="fr-CA" sz="2000" b="1" dirty="0" err="1" smtClean="0">
+              <a:rPr lang="fr-CA" sz="2000" b="1" dirty="0" err="1">
                 <a:solidFill>
                   <a:schemeClr val="bg1"/>
                 </a:solidFill>
               </a:rPr>
               <a:t>Apply</a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="fr-CA" sz="2000" b="1" dirty="0" smtClean="0">
+              <a:rPr lang="fr-CA" sz="2000" b="1" dirty="0">
                 <a:solidFill>
                   <a:schemeClr val="bg1"/>
                 </a:solidFill>
               </a:rPr>
               <a:t> to the Rural </a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="fr-CA" sz="2000" b="1" dirty="0" err="1" smtClean="0">
+              <a:rPr lang="fr-CA" sz="2000" b="1" dirty="0" err="1">
                 <a:solidFill>
                   <a:schemeClr val="bg1"/>
                 </a:solidFill>
               </a:rPr>
               <a:t>Board</a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="fr-CA" sz="2000" b="1" dirty="0" smtClean="0">
+              <a:rPr lang="fr-CA" sz="2000" b="1" dirty="0">
                 <a:solidFill>
                   <a:schemeClr val="bg1"/>
                 </a:solidFill>
               </a:rPr>
               <a:t> of </a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="fr-CA" sz="2000" b="1" dirty="0" err="1" smtClean="0">
+              <a:rPr lang="fr-CA" sz="2000" b="1" dirty="0" err="1">
                 <a:solidFill>
                   <a:schemeClr val="bg1"/>
                 </a:solidFill>
               </a:rPr>
               <a:t>Examiners</a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="fr-CA" sz="2000" b="1" dirty="0" smtClean="0">
+              <a:rPr lang="fr-CA" sz="2000" b="1" dirty="0">
                 <a:solidFill>
                   <a:schemeClr val="bg1"/>
                 </a:solidFill>
               </a:rPr>
               <a:t> for a Class C </a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="fr-CA" sz="2000" b="1" dirty="0" err="1" smtClean="0">
+              <a:rPr lang="fr-CA" sz="2000" b="1" dirty="0" err="1">
                 <a:solidFill>
                   <a:schemeClr val="bg1"/>
                 </a:solidFill>
               </a:rPr>
               <a:t>Certificate</a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="fr-CA" sz="2000" b="1" dirty="0" smtClean="0">
+              <a:rPr lang="fr-CA" sz="2000" b="1" dirty="0">
                 <a:solidFill>
                   <a:schemeClr val="bg1"/>
                 </a:solidFill>
               </a:rPr>
               <a:t>.</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr algn="ctr"/>
-            <a:endParaRPr lang="fr-CA" sz="2000" b="1" dirty="0" smtClean="0">
-[...134 lines deleted...]
-            </a:r>
             <a:endParaRPr lang="fr-CA" sz="2000" b="1" dirty="0">
               <a:solidFill>
                 <a:schemeClr val="bg1"/>
               </a:solidFill>
             </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="ctr"/>
+            <a:r>
+              <a:rPr lang="fr-CA" sz="2000" b="1" dirty="0" err="1">
+                <a:solidFill>
+                  <a:schemeClr val="bg1"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>Higher</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="fr-CA" sz="2000" b="1" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="bg1"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="fr-CA" sz="2000" b="1" dirty="0" err="1">
+                <a:solidFill>
+                  <a:schemeClr val="bg1"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>levels</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="fr-CA" sz="2000" b="1" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="bg1"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t> of </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="fr-CA" sz="2000" b="1" dirty="0" err="1">
+                <a:solidFill>
+                  <a:schemeClr val="bg1"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>accreditation</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="fr-CA" sz="2000" b="1" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="bg1"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t> are </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="fr-CA" sz="2000" b="1" dirty="0" err="1">
+                <a:solidFill>
+                  <a:schemeClr val="bg1"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>available</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="fr-CA" sz="2000" b="1" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="bg1"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="fr-CA" sz="2000" b="1" dirty="0" err="1">
+                <a:solidFill>
+                  <a:schemeClr val="bg1"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>with</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="fr-CA" sz="2000" b="1" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="bg1"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="fr-CA" sz="2000" b="1" dirty="0" err="1">
+                <a:solidFill>
+                  <a:schemeClr val="bg1"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>further</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="fr-CA" sz="2000" b="1" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="bg1"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="fr-CA" sz="2000" b="1" dirty="0" err="1">
+                <a:solidFill>
+                  <a:schemeClr val="bg1"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>study</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="fr-CA" sz="2000" b="1" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="bg1"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t> and </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="fr-CA" sz="2000" b="1" dirty="0" err="1">
+                <a:solidFill>
+                  <a:schemeClr val="bg1"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>experience</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="fr-CA" sz="2000" b="1" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="bg1"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>.</a:t>
+            </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="6" name="Rectangle 5"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="762000" y="1930721"/>
             <a:ext cx="2667000" cy="964879"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="296624"/>
           </a:solidFill>
         </p:spPr>
         <p:style>
           <a:lnRef idx="2">
             <a:schemeClr val="accent1">
               <a:shade val="50000"/>
@@ -12952,467 +12814,430 @@
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="9" name="TextBox 8"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="819150" y="1974578"/>
             <a:ext cx="2552700" cy="877163"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" rtlCol="0">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
-              <a:rPr lang="fr-CA" sz="1600" b="1" dirty="0" err="1" smtClean="0">
+              <a:rPr lang="fr-CA" sz="1600" b="1" dirty="0" err="1">
                 <a:solidFill>
                   <a:schemeClr val="bg1"/>
                 </a:solidFill>
               </a:rPr>
               <a:t>Certificate</a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="fr-CA" sz="1600" b="1" dirty="0" smtClean="0">
-[...30 lines deleted...]
-            <a:endParaRPr lang="fr-CA" sz="1600" b="1" dirty="0" smtClean="0">
+              <a:rPr lang="fr-CA" sz="1600" b="1" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="bg1"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t> in Local Government Administration</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr algn="ctr"/>
+            <a:endParaRPr lang="fr-CA" sz="800" b="1" dirty="0">
               <a:solidFill>
                 <a:schemeClr val="bg1"/>
               </a:solidFill>
             </a:endParaRPr>
           </a:p>
           <a:p>
             <a:pPr algn="ctr"/>
-            <a:endParaRPr lang="fr-CA" sz="800" b="1" dirty="0" smtClean="0">
-[...8 lines deleted...]
-              <a:rPr lang="fr-CA" sz="1100" b="1" dirty="0" err="1" smtClean="0">
+            <a:r>
+              <a:rPr lang="fr-CA" sz="1100" b="1" dirty="0" err="1">
                 <a:solidFill>
                   <a:schemeClr val="bg1"/>
                 </a:solidFill>
               </a:rPr>
               <a:t>University</a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="fr-CA" sz="1100" b="1" dirty="0" smtClean="0">
+              <a:rPr lang="fr-CA" sz="1100" b="1" dirty="0">
                 <a:solidFill>
                   <a:schemeClr val="bg1"/>
                 </a:solidFill>
               </a:rPr>
               <a:t> of Regina (online option)</a:t>
             </a:r>
             <a:endParaRPr lang="en-US" sz="1100" b="1" dirty="0">
               <a:solidFill>
                 <a:schemeClr val="bg1"/>
               </a:solidFill>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="TextBox 9"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="787667" y="3427586"/>
             <a:ext cx="2552700" cy="877163"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" rtlCol="0">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
-              <a:rPr lang="fr-CA" sz="1600" b="1" dirty="0" smtClean="0">
+              <a:rPr lang="fr-CA" sz="1600" b="1" dirty="0">
                 <a:solidFill>
                   <a:schemeClr val="bg1"/>
                 </a:solidFill>
               </a:rPr>
               <a:t>Public Admin </a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="fr-CA" sz="1600" b="1" dirty="0" err="1" smtClean="0">
+              <a:rPr lang="fr-CA" sz="1600" b="1" dirty="0" err="1">
                 <a:solidFill>
                   <a:schemeClr val="bg1"/>
                 </a:solidFill>
               </a:rPr>
               <a:t>Certificate</a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="fr-CA" sz="1600" b="1" dirty="0" smtClean="0">
+              <a:rPr lang="fr-CA" sz="1600" b="1" dirty="0">
                 <a:solidFill>
                   <a:schemeClr val="bg1"/>
                 </a:solidFill>
               </a:rPr>
               <a:t> or </a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
-              <a:rPr lang="fr-CA" sz="1600" b="1" dirty="0" smtClean="0">
+              <a:rPr lang="fr-CA" sz="1600" b="1" dirty="0">
                 <a:solidFill>
                   <a:schemeClr val="bg1"/>
                 </a:solidFill>
               </a:rPr>
               <a:t>Business Admin </a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="fr-CA" sz="1600" b="1" dirty="0" err="1" smtClean="0">
+              <a:rPr lang="fr-CA" sz="1600" b="1" dirty="0" err="1">
                 <a:solidFill>
                   <a:schemeClr val="bg1"/>
                 </a:solidFill>
               </a:rPr>
               <a:t>Certificate</a:t>
             </a:r>
-            <a:endParaRPr lang="fr-CA" sz="1600" b="1" dirty="0" smtClean="0">
+            <a:endParaRPr lang="fr-CA" sz="1600" b="1" dirty="0">
               <a:solidFill>
                 <a:schemeClr val="bg1"/>
               </a:solidFill>
             </a:endParaRPr>
           </a:p>
           <a:p>
             <a:pPr algn="ctr"/>
-            <a:endParaRPr lang="fr-CA" sz="800" b="1" dirty="0" smtClean="0">
+            <a:endParaRPr lang="fr-CA" sz="800" b="1" dirty="0">
               <a:solidFill>
                 <a:schemeClr val="bg1"/>
               </a:solidFill>
             </a:endParaRPr>
           </a:p>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
-              <a:rPr lang="fr-CA" sz="1100" b="1" dirty="0" smtClean="0">
+              <a:rPr lang="fr-CA" sz="1100" b="1" dirty="0">
                 <a:solidFill>
                   <a:schemeClr val="bg1"/>
                 </a:solidFill>
               </a:rPr>
               <a:t>(</a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="fr-CA" sz="1100" b="1" dirty="0" err="1" smtClean="0">
+              <a:rPr lang="fr-CA" sz="1100" b="1" dirty="0" err="1">
                 <a:solidFill>
                   <a:schemeClr val="bg1"/>
                 </a:solidFill>
               </a:rPr>
               <a:t>from</a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="fr-CA" sz="1100" b="1" dirty="0" smtClean="0">
+              <a:rPr lang="fr-CA" sz="1100" b="1" dirty="0">
                 <a:solidFill>
                   <a:schemeClr val="bg1"/>
                 </a:solidFill>
               </a:rPr>
               <a:t> an </a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="fr-CA" sz="1100" b="1" dirty="0" err="1" smtClean="0">
+              <a:rPr lang="fr-CA" sz="1100" b="1" dirty="0" err="1">
                 <a:solidFill>
                   <a:schemeClr val="bg1"/>
                 </a:solidFill>
               </a:rPr>
               <a:t>accredited</a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="fr-CA" sz="1100" b="1" dirty="0" smtClean="0">
+              <a:rPr lang="fr-CA" sz="1100" b="1" dirty="0">
                 <a:solidFill>
                   <a:schemeClr val="bg1"/>
                 </a:solidFill>
               </a:rPr>
               <a:t> </a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="fr-CA" sz="1100" b="1" dirty="0" err="1" smtClean="0">
+              <a:rPr lang="fr-CA" sz="1100" b="1" dirty="0" err="1">
                 <a:solidFill>
                   <a:schemeClr val="bg1"/>
                 </a:solidFill>
               </a:rPr>
               <a:t>college</a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="fr-CA" sz="1100" b="1" dirty="0" smtClean="0">
+              <a:rPr lang="fr-CA" sz="1100" b="1" dirty="0">
                 <a:solidFill>
                   <a:schemeClr val="bg1"/>
                 </a:solidFill>
               </a:rPr>
               <a:t> or </a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="fr-CA" sz="1100" b="1" dirty="0" err="1" smtClean="0">
+              <a:rPr lang="fr-CA" sz="1100" b="1" dirty="0" err="1">
                 <a:solidFill>
                   <a:schemeClr val="bg1"/>
                 </a:solidFill>
               </a:rPr>
               <a:t>institute</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="fr-CA" sz="1100" b="1" dirty="0">
                 <a:solidFill>
                   <a:schemeClr val="bg1"/>
                 </a:solidFill>
               </a:rPr>
               <a:t>)</a:t>
             </a:r>
             <a:endParaRPr lang="en-US" sz="1100" b="1" dirty="0">
               <a:solidFill>
                 <a:schemeClr val="bg1"/>
               </a:solidFill>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="11" name="TextBox 10"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="762000" y="1194306"/>
             <a:ext cx="2667000" cy="584775"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" rtlCol="0">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
-              <a:rPr lang="fr-CA" sz="2000" b="1" dirty="0" smtClean="0"/>
-[...2 lines deleted...]
-            <a:r>
               <a:rPr lang="fr-CA" sz="2000" b="1" dirty="0"/>
-              <a:t>:</a:t>
-[...3 lines deleted...]
-              <a:t> STUDY</a:t>
+              <a:t>STEP #1: STUDY</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
-              <a:rPr lang="fr-CA" sz="1200" dirty="0" smtClean="0"/>
+              <a:rPr lang="fr-CA" sz="1200" dirty="0"/>
               <a:t>(</a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="fr-CA" sz="1200" dirty="0" err="1" smtClean="0"/>
+              <a:rPr lang="fr-CA" sz="1200" dirty="0" err="1"/>
               <a:t>Choose</a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="fr-CA" sz="1200" dirty="0" smtClean="0"/>
+              <a:rPr lang="fr-CA" sz="1200" dirty="0"/>
               <a:t> one of the </a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="fr-CA" sz="1200" dirty="0" err="1" smtClean="0"/>
+              <a:rPr lang="fr-CA" sz="1200" dirty="0" err="1"/>
               <a:t>following</a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="fr-CA" sz="1200" dirty="0" smtClean="0"/>
+              <a:rPr lang="fr-CA" sz="1200" dirty="0"/>
               <a:t> programs)</a:t>
             </a:r>
             <a:endParaRPr lang="en-US" sz="1200" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="12" name="TextBox 11"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3311792" y="1184781"/>
             <a:ext cx="2667000" cy="400110"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" rtlCol="0">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
-              <a:rPr lang="fr-CA" sz="2000" b="1" dirty="0" smtClean="0"/>
+              <a:rPr lang="fr-CA" sz="2000" b="1" dirty="0"/>
               <a:t>STEP #2: WORK</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="TextBox 12"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="5953125" y="1194306"/>
             <a:ext cx="2667000" cy="400110"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" rtlCol="0">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
-              <a:rPr lang="fr-CA" sz="2000" b="1" dirty="0" smtClean="0"/>
+              <a:rPr lang="fr-CA" sz="2000" b="1" dirty="0"/>
               <a:t>STEP #3: GET CERTIFIED</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="14" name="TextBox 13"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="1875728" y="2887478"/>
             <a:ext cx="439544" cy="338554"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="none" rtlCol="0">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:r>
-              <a:rPr lang="fr-CA" sz="1600" b="1" dirty="0" smtClean="0"/>
+              <a:rPr lang="fr-CA" sz="1600" b="1" dirty="0"/>
               <a:t>OR</a:t>
             </a:r>
             <a:endParaRPr lang="en-US" sz="1600" b="1" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="TextBox 14"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="1875728" y="4420864"/>
             <a:ext cx="439544" cy="338554"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="none" rtlCol="0">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:r>
-              <a:rPr lang="fr-CA" sz="1600" b="1" dirty="0" smtClean="0"/>
+              <a:rPr lang="fr-CA" sz="1600" b="1" dirty="0"/>
               <a:t>OR</a:t>
             </a:r>
             <a:endParaRPr lang="en-US" sz="1600" b="1" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="Rectangle 15"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3818998" y="1930720"/>
             <a:ext cx="1819802" cy="4019615"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="296624"/>
           </a:solidFill>
         </p:spPr>
         <p:style>
@@ -13442,449 +13267,449 @@
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="17" name="TextBox 16"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3845192" y="2063089"/>
             <a:ext cx="1793608" cy="3754874"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" rtlCol="0">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
-              <a:rPr lang="fr-CA" b="1" dirty="0" err="1" smtClean="0">
+              <a:rPr lang="fr-CA" b="1" dirty="0" err="1">
                 <a:solidFill>
                   <a:schemeClr val="bg1"/>
                 </a:solidFill>
               </a:rPr>
               <a:t>Get</a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="fr-CA" b="1" dirty="0" smtClean="0">
+              <a:rPr lang="fr-CA" b="1" dirty="0">
                 <a:solidFill>
                   <a:schemeClr val="bg1"/>
                 </a:solidFill>
               </a:rPr>
               <a:t> </a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="fr-CA" b="1" dirty="0" err="1" smtClean="0">
+              <a:rPr lang="fr-CA" b="1" dirty="0" err="1">
                 <a:solidFill>
                   <a:schemeClr val="bg1"/>
                 </a:solidFill>
               </a:rPr>
               <a:t>experience</a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="fr-CA" b="1" dirty="0" smtClean="0">
+              <a:rPr lang="fr-CA" b="1" dirty="0">
                 <a:solidFill>
                   <a:schemeClr val="bg1"/>
                 </a:solidFill>
               </a:rPr>
               <a:t> </a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="fr-CA" b="1" dirty="0" err="1" smtClean="0">
+              <a:rPr lang="fr-CA" b="1" dirty="0" err="1">
                 <a:solidFill>
                   <a:schemeClr val="bg1"/>
                 </a:solidFill>
               </a:rPr>
               <a:t>working</a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="fr-CA" b="1" dirty="0" smtClean="0">
+              <a:rPr lang="fr-CA" b="1" dirty="0">
                 <a:solidFill>
                   <a:schemeClr val="bg1"/>
                 </a:solidFill>
               </a:rPr>
               <a:t> in a </a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="fr-CA" b="1" dirty="0" err="1" smtClean="0">
+              <a:rPr lang="fr-CA" b="1" dirty="0" err="1">
                 <a:solidFill>
                   <a:schemeClr val="bg1"/>
                 </a:solidFill>
               </a:rPr>
               <a:t>muncipal</a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="fr-CA" b="1" dirty="0" smtClean="0">
+              <a:rPr lang="fr-CA" b="1" dirty="0">
                 <a:solidFill>
                   <a:schemeClr val="bg1"/>
                 </a:solidFill>
               </a:rPr>
               <a:t> office.  </a:t>
             </a:r>
-          </a:p>
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:endParaRPr lang="fr-CA" sz="1400" b="1" dirty="0">
               <a:solidFill>
                 <a:schemeClr val="bg1"/>
               </a:solidFill>
             </a:endParaRPr>
           </a:p>
           <a:p>
             <a:pPr algn="ctr"/>
-            <a:r>
-[...122 lines deleted...]
-            <a:endParaRPr lang="fr-CA" sz="1200" b="1" dirty="0" smtClean="0">
+            <a:endParaRPr lang="fr-CA" sz="1400" b="1" dirty="0">
               <a:solidFill>
                 <a:schemeClr val="bg1"/>
               </a:solidFill>
             </a:endParaRPr>
           </a:p>
           <a:p>
             <a:pPr algn="ctr"/>
-            <a:endParaRPr lang="fr-CA" sz="1200" b="1" dirty="0" smtClean="0">
+            <a:r>
+              <a:rPr lang="fr-CA" sz="1200" b="1" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="bg1"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>You </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="fr-CA" sz="1200" b="1" dirty="0" err="1">
+                <a:solidFill>
+                  <a:schemeClr val="bg1"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>will</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="fr-CA" sz="1200" b="1" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="bg1"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="fr-CA" sz="1200" b="1" dirty="0" err="1">
+                <a:solidFill>
+                  <a:schemeClr val="bg1"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>need</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="fr-CA" sz="1200" b="1" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="bg1"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t> a minimum of 1,800 </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="fr-CA" sz="1200" b="1" dirty="0" err="1">
+                <a:solidFill>
+                  <a:schemeClr val="bg1"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>hours</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="fr-CA" sz="1200" b="1" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="bg1"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t> (one </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="fr-CA" sz="1200" b="1" dirty="0" err="1">
+                <a:solidFill>
+                  <a:schemeClr val="bg1"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>year</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="fr-CA" sz="1200" b="1" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="bg1"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>) </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="fr-CA" sz="1200" b="1" dirty="0" err="1">
+                <a:solidFill>
+                  <a:schemeClr val="bg1"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>experience</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="fr-CA" sz="1200" b="1" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="bg1"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="fr-CA" sz="1200" b="1" dirty="0" err="1">
+                <a:solidFill>
+                  <a:schemeClr val="bg1"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>working</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="fr-CA" sz="1200" b="1" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="bg1"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t> in a </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="fr-CA" sz="1200" b="1" dirty="0" err="1">
+                <a:solidFill>
+                  <a:schemeClr val="bg1"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>municipality</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="fr-CA" sz="1200" b="1" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="bg1"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>.</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr algn="ctr"/>
+            <a:endParaRPr lang="fr-CA" sz="1200" b="1" dirty="0">
               <a:solidFill>
                 <a:schemeClr val="bg1"/>
               </a:solidFill>
             </a:endParaRPr>
           </a:p>
           <a:p>
             <a:pPr algn="ctr"/>
-            <a:r>
-              <a:rPr lang="fr-CA" sz="1200" b="1" dirty="0" smtClean="0">
+            <a:endParaRPr lang="fr-CA" sz="1200" b="1" dirty="0">
+              <a:solidFill>
+                <a:schemeClr val="bg1"/>
+              </a:solidFill>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="ctr"/>
+            <a:r>
+              <a:rPr lang="fr-CA" sz="1200" b="1" dirty="0">
                 <a:solidFill>
                   <a:schemeClr val="bg1"/>
                 </a:solidFill>
               </a:rPr>
               <a:t>This </a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="fr-CA" sz="1200" b="1" dirty="0" err="1" smtClean="0">
+              <a:rPr lang="fr-CA" sz="1200" b="1" dirty="0" err="1">
                 <a:solidFill>
                   <a:schemeClr val="bg1"/>
                 </a:solidFill>
               </a:rPr>
               <a:t>can</a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="fr-CA" sz="1200" b="1" dirty="0" smtClean="0">
+              <a:rPr lang="fr-CA" sz="1200" b="1" dirty="0">
                 <a:solidFill>
                   <a:schemeClr val="bg1"/>
                 </a:solidFill>
               </a:rPr>
               <a:t> </a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="fr-CA" sz="1200" b="1" dirty="0" err="1" smtClean="0">
+              <a:rPr lang="fr-CA" sz="1200" b="1" dirty="0" err="1">
                 <a:solidFill>
                   <a:schemeClr val="bg1"/>
                 </a:solidFill>
               </a:rPr>
               <a:t>be</a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="fr-CA" sz="1200" b="1" dirty="0" smtClean="0">
+              <a:rPr lang="fr-CA" sz="1200" b="1" dirty="0">
                 <a:solidFill>
                   <a:schemeClr val="bg1"/>
                 </a:solidFill>
               </a:rPr>
               <a:t> </a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="fr-CA" sz="1200" b="1" dirty="0" err="1" smtClean="0">
+              <a:rPr lang="fr-CA" sz="1200" b="1" dirty="0" err="1">
                 <a:solidFill>
                   <a:schemeClr val="bg1"/>
                 </a:solidFill>
               </a:rPr>
               <a:t>done</a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="fr-CA" sz="1200" b="1" dirty="0" smtClean="0">
+              <a:rPr lang="fr-CA" sz="1200" b="1" dirty="0">
                 <a:solidFill>
                   <a:schemeClr val="bg1"/>
                 </a:solidFill>
               </a:rPr>
               <a:t> by </a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="fr-CA" sz="1200" b="1" dirty="0" err="1" smtClean="0">
+              <a:rPr lang="fr-CA" sz="1200" b="1" dirty="0" err="1">
                 <a:solidFill>
                   <a:schemeClr val="bg1"/>
                 </a:solidFill>
               </a:rPr>
               <a:t>working</a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="fr-CA" sz="1200" b="1" dirty="0" smtClean="0">
+              <a:rPr lang="fr-CA" sz="1200" b="1" dirty="0">
                 <a:solidFill>
                   <a:schemeClr val="bg1"/>
                 </a:solidFill>
               </a:rPr>
               <a:t> as an assistant </a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="fr-CA" sz="1200" b="1" dirty="0" err="1" smtClean="0">
+              <a:rPr lang="fr-CA" sz="1200" b="1" dirty="0" err="1">
                 <a:solidFill>
                   <a:schemeClr val="bg1"/>
                 </a:solidFill>
               </a:rPr>
               <a:t>administrator</a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="fr-CA" sz="1200" b="1" dirty="0" smtClean="0">
+              <a:rPr lang="fr-CA" sz="1200" b="1" dirty="0">
                 <a:solidFill>
                   <a:schemeClr val="bg1"/>
                 </a:solidFill>
               </a:rPr>
               <a:t> </a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="fr-CA" sz="1200" b="1" dirty="0" err="1" smtClean="0">
+              <a:rPr lang="fr-CA" sz="1200" b="1" dirty="0" err="1">
                 <a:solidFill>
                   <a:schemeClr val="bg1"/>
                 </a:solidFill>
               </a:rPr>
               <a:t>under</a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="fr-CA" sz="1200" b="1" dirty="0" smtClean="0">
+              <a:rPr lang="fr-CA" sz="1200" b="1" dirty="0">
                 <a:solidFill>
                   <a:schemeClr val="bg1"/>
                 </a:solidFill>
               </a:rPr>
               <a:t> the supervision of a </a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="fr-CA" sz="1200" b="1" dirty="0" err="1" smtClean="0">
+              <a:rPr lang="fr-CA" sz="1200" b="1" dirty="0" err="1">
                 <a:solidFill>
                   <a:schemeClr val="bg1"/>
                 </a:solidFill>
               </a:rPr>
               <a:t>certified</a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="fr-CA" sz="1200" b="1" dirty="0" smtClean="0">
+              <a:rPr lang="fr-CA" sz="1200" b="1" dirty="0">
                 <a:solidFill>
                   <a:schemeClr val="bg1"/>
                 </a:solidFill>
               </a:rPr>
               <a:t> </a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="fr-CA" sz="1200" b="1" dirty="0" err="1" smtClean="0">
+              <a:rPr lang="fr-CA" sz="1200" b="1" dirty="0" err="1">
                 <a:solidFill>
                   <a:schemeClr val="bg1"/>
                 </a:solidFill>
               </a:rPr>
               <a:t>administrator</a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="fr-CA" sz="1200" b="1" dirty="0" smtClean="0">
+              <a:rPr lang="fr-CA" sz="1200" b="1" dirty="0">
                 <a:solidFill>
                   <a:schemeClr val="bg1"/>
                 </a:solidFill>
               </a:rPr>
               <a:t>.  There are </a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="fr-CA" sz="1200" b="1" dirty="0" err="1" smtClean="0">
+              <a:rPr lang="fr-CA" sz="1200" b="1" dirty="0" err="1">
                 <a:solidFill>
                   <a:schemeClr val="bg1"/>
                 </a:solidFill>
               </a:rPr>
               <a:t>also</a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="fr-CA" sz="1200" b="1" dirty="0" smtClean="0">
+              <a:rPr lang="fr-CA" sz="1200" b="1" dirty="0">
                 <a:solidFill>
                   <a:schemeClr val="bg1"/>
                 </a:solidFill>
               </a:rPr>
               <a:t> </a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="fr-CA" sz="1200" b="1" dirty="0" err="1" smtClean="0">
+              <a:rPr lang="fr-CA" sz="1200" b="1" dirty="0" err="1">
                 <a:solidFill>
                   <a:schemeClr val="bg1"/>
                 </a:solidFill>
               </a:rPr>
               <a:t>mentoring</a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="fr-CA" sz="1200" b="1" dirty="0" smtClean="0">
+              <a:rPr lang="fr-CA" sz="1200" b="1" dirty="0">
                 <a:solidFill>
                   <a:schemeClr val="bg1"/>
                 </a:solidFill>
               </a:rPr>
               <a:t> options </a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="fr-CA" sz="1200" b="1" dirty="0" err="1" smtClean="0">
+              <a:rPr lang="fr-CA" sz="1200" b="1" dirty="0" err="1">
                 <a:solidFill>
                   <a:schemeClr val="bg1"/>
                 </a:solidFill>
               </a:rPr>
               <a:t>available</a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="fr-CA" sz="1200" b="1" dirty="0" smtClean="0">
+              <a:rPr lang="fr-CA" sz="1200" b="1" dirty="0">
                 <a:solidFill>
                   <a:schemeClr val="bg1"/>
                 </a:solidFill>
               </a:rPr>
               <a:t>.</a:t>
             </a:r>
             <a:endParaRPr lang="en-US" sz="1200" b="1" dirty="0">
               <a:solidFill>
                 <a:schemeClr val="bg1"/>
               </a:solidFill>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="2824836199"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
@@ -14081,118 +13906,110 @@
               <a:rPr lang="fr-CA" sz="1600" dirty="0"/>
               <a:t> – </a:t>
             </a:r>
             <a:r>
               <a:rPr lang="fr-CA" sz="2000" dirty="0"/>
               <a:t>Saskatchewan Urban </a:t>
             </a:r>
             <a:r>
               <a:rPr lang="fr-CA" sz="2000" dirty="0" err="1"/>
               <a:t>Municipalities</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="fr-CA" sz="2000" dirty="0"/>
               <a:t> Association</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="1">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               <a:buChar char="•"/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="fr-CA" sz="1600" dirty="0" smtClean="0">
+              <a:rPr lang="fr-CA" sz="1600" dirty="0">
                 <a:hlinkClick r:id="rId6"/>
               </a:rPr>
               <a:t>www.suma.org</a:t>
             </a:r>
             <a:endParaRPr lang="fr-CA" sz="1600" dirty="0"/>
           </a:p>
           <a:p>
             <a:pPr marL="285750" indent="-285750">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
             </a:pPr>
             <a:r>
-              <a:rPr lang="fr-CA" sz="2400" b="1" dirty="0" smtClean="0"/>
+              <a:rPr lang="fr-CA" sz="2400" b="1" dirty="0"/>
               <a:t>New North</a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="fr-CA" sz="1600" dirty="0" smtClean="0"/>
-[...2 lines deleted...]
-            <a:r>
               <a:rPr lang="fr-CA" sz="1600" dirty="0"/>
-              <a:t>– </a:t>
-[...2 lines deleted...]
-              <a:rPr lang="fr-CA" sz="2000" dirty="0" smtClean="0"/>
+              <a:t> – </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="fr-CA" sz="2000" dirty="0"/>
               <a:t>Saskatchewan Association of Northern </a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="fr-CA" sz="2000" dirty="0" err="1" smtClean="0"/>
+              <a:rPr lang="fr-CA" sz="2000" dirty="0" err="1"/>
               <a:t>Communities</a:t>
             </a:r>
             <a:endParaRPr lang="fr-CA" sz="2000" dirty="0"/>
           </a:p>
           <a:p>
             <a:pPr lvl="1">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               <a:buChar char="•"/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="fr-CA" sz="1600" smtClean="0">
+              <a:rPr lang="fr-CA" sz="1600">
                 <a:hlinkClick r:id="rId7"/>
               </a:rPr>
               <a:t>www.newnorthsask.org</a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="fr-CA" sz="1600" smtClean="0"/>
+              <a:rPr lang="fr-CA" sz="1600"/>
               <a:t> </a:t>
             </a:r>
             <a:endParaRPr lang="fr-CA" sz="1600" dirty="0"/>
           </a:p>
           <a:p>
             <a:pPr marL="285750" indent="-285750">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
             </a:pPr>
             <a:r>
-              <a:rPr lang="fr-CA" sz="2400" b="1" dirty="0" smtClean="0"/>
-[...2 lines deleted...]
-            <a:r>
               <a:rPr lang="fr-CA" sz="2400" b="1" dirty="0"/>
-              <a:t>Administration </a:t>
+              <a:t>Municipal Administration </a:t>
             </a:r>
             <a:r>
               <a:rPr lang="fr-CA" sz="1600" dirty="0"/>
               <a:t>– </a:t>
             </a:r>
             <a:r>
               <a:rPr lang="fr-CA" sz="2000" dirty="0"/>
               <a:t>Government of Saskatchewan</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="1">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               <a:buChar char="•"/>
             </a:pPr>
             <a:r>
               <a:rPr lang="fr-CA" sz="1600" dirty="0">
                 <a:hlinkClick r:id="rId8"/>
               </a:rPr>
               <a:t>www.saskatchewan.ca/government/municipal-administration</a:t>
             </a:r>
             <a:r>
@@ -14327,54 +14144,53 @@
             <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
           <a:p>
             <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Title 1"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr>
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:r>
-              <a:rPr lang="en-US" sz="4000" b="1" dirty="0" smtClean="0"/>
+              <a:rPr lang="en-US" sz="4000" b="1" dirty="0"/>
               <a:t>LEVELS OF GOVERNMENT IN CANADA</a:t>
             </a:r>
-            <a:endParaRPr lang="en-US" sz="4000" b="1" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:graphicFrame>
         <p:nvGraphicFramePr>
           <p:cNvPr id="5" name="Table 4"/>
           <p:cNvGraphicFramePr>
             <a:graphicFrameLocks noGrp="1"/>
           </p:cNvGraphicFramePr>
           <p:nvPr>
             <p:extLst>
               <p:ext uri="{D42A27DB-BD31-4B8C-83A1-F6EECF244321}">
                 <p14:modId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1589405913"/>
               </p:ext>
             </p:extLst>
           </p:nvPr>
         </p:nvGraphicFramePr>
         <p:xfrm>
           <a:off x="533400" y="1371600"/>
           <a:ext cx="5943600" cy="4176889"/>
         </p:xfrm>
         <a:graphic>
           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/table">
             <a:tbl>
               <a:tblPr firstRow="1" bandRow="1">
@@ -14389,111 +14205,111 @@
                   </a:extLst>
                 </a:gridCol>
                 <a:gridCol w="1981200">
                   <a:extLst>
                     <a:ext uri="{9D8B030D-6E8A-4147-A177-3AD203B41FA5}">
                       <a16:colId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" val="50042664"/>
                     </a:ext>
                   </a:extLst>
                 </a:gridCol>
                 <a:gridCol w="1981200">
                   <a:extLst>
                     <a:ext uri="{9D8B030D-6E8A-4147-A177-3AD203B41FA5}">
                       <a16:colId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" val="1079562152"/>
                     </a:ext>
                   </a:extLst>
                 </a:gridCol>
               </a:tblGrid>
               <a:tr h="701564">
                 <a:tc>
                   <a:txBody>
                     <a:bodyPr/>
                     <a:lstStyle/>
                     <a:p>
                       <a:pPr algn="ctr"/>
                       <a:r>
-                        <a:rPr lang="fr-CA" sz="2400" dirty="0" smtClean="0"/>
+                        <a:rPr lang="fr-CA" sz="2400" dirty="0"/>
                         <a:t>FEDERAL</a:t>
                       </a:r>
                       <a:endParaRPr lang="en-US" sz="2400" dirty="0"/>
                     </a:p>
                   </a:txBody>
                   <a:tcPr/>
                 </a:tc>
                 <a:tc>
                   <a:txBody>
                     <a:bodyPr/>
                     <a:lstStyle/>
                     <a:p>
                       <a:pPr algn="ctr"/>
                       <a:r>
-                        <a:rPr lang="fr-CA" sz="2400" dirty="0" smtClean="0"/>
+                        <a:rPr lang="fr-CA" sz="2400" dirty="0"/>
                         <a:t>PROVINCIAL</a:t>
                       </a:r>
                       <a:endParaRPr lang="en-US" sz="2400" dirty="0"/>
                     </a:p>
                   </a:txBody>
                   <a:tcPr/>
                 </a:tc>
                 <a:tc>
                   <a:txBody>
                     <a:bodyPr/>
                     <a:lstStyle/>
                     <a:p>
                       <a:pPr algn="ctr"/>
                       <a:r>
-                        <a:rPr lang="fr-CA" sz="2400" dirty="0" smtClean="0"/>
+                        <a:rPr lang="fr-CA" sz="2400" dirty="0"/>
                         <a:t>MUNICIPAL</a:t>
                       </a:r>
                       <a:endParaRPr lang="en-US" sz="2400" dirty="0"/>
                     </a:p>
                   </a:txBody>
                   <a:tcPr/>
                 </a:tc>
                 <a:extLst>
                   <a:ext uri="{0D108BD9-81ED-4DB2-BD59-A6C34878D82A}">
                     <a16:rowId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" val="122939975"/>
                   </a:ext>
                 </a:extLst>
               </a:tr>
               <a:tr h="496475">
                 <a:tc>
                   <a:txBody>
                     <a:bodyPr/>
                     <a:lstStyle/>
                     <a:p>
                       <a:endParaRPr lang="en-US" dirty="0"/>
                     </a:p>
                   </a:txBody>
                   <a:tcPr/>
                 </a:tc>
                 <a:tc>
                   <a:txBody>
                     <a:bodyPr/>
                     <a:lstStyle/>
                     <a:p>
-                      <a:endParaRPr lang="fr-CA" dirty="0" smtClean="0"/>
+                      <a:endParaRPr lang="fr-CA" dirty="0"/>
                     </a:p>
                   </a:txBody>
                   <a:tcPr/>
                 </a:tc>
                 <a:tc>
                   <a:txBody>
                     <a:bodyPr/>
                     <a:lstStyle/>
                     <a:p>
                       <a:endParaRPr lang="en-US" dirty="0"/>
                     </a:p>
                   </a:txBody>
                   <a:tcPr/>
                 </a:tc>
                 <a:extLst>
                   <a:ext uri="{0D108BD9-81ED-4DB2-BD59-A6C34878D82A}">
                     <a16:rowId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" val="1446318110"/>
                   </a:ext>
                 </a:extLst>
               </a:tr>
               <a:tr h="496475">
                 <a:tc>
                   <a:txBody>
                     <a:bodyPr/>
                     <a:lstStyle/>
@@ -14718,156 +14534,155 @@
           </a:graphicData>
         </a:graphic>
       </p:graphicFrame>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="6" name="Rectangle 5"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6629400" y="1371600"/>
             <a:ext cx="2133600" cy="3416320"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:r>
-              <a:rPr lang="en-US" sz="1200" dirty="0" smtClean="0"/>
+              <a:rPr lang="en-US" sz="1200" dirty="0"/>
               <a:t>Sports Arenas</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:r>
-              <a:rPr lang="en-US" sz="1200" dirty="0" smtClean="0"/>
+              <a:rPr lang="en-US" sz="1200" dirty="0"/>
               <a:t>Car Insurance</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:r>
-              <a:rPr lang="en-US" sz="1200" dirty="0" smtClean="0"/>
+              <a:rPr lang="en-US" sz="1200" dirty="0"/>
               <a:t>Animal Control</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:r>
-              <a:rPr lang="en-US" sz="1200" dirty="0" smtClean="0"/>
+              <a:rPr lang="en-US" sz="1200" dirty="0"/>
               <a:t>Highway #1</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:r>
-              <a:rPr lang="en-US" sz="1200" dirty="0" smtClean="0"/>
+              <a:rPr lang="en-US" sz="1200" dirty="0"/>
               <a:t>PST</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:r>
-              <a:rPr lang="en-US" sz="1200" dirty="0" smtClean="0"/>
+              <a:rPr lang="en-US" sz="1200" dirty="0"/>
               <a:t>Citizenship</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:r>
-              <a:rPr lang="en-US" sz="1200" dirty="0" smtClean="0"/>
+              <a:rPr lang="en-US" sz="1200" dirty="0"/>
               <a:t>Currency</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:r>
-              <a:rPr lang="en-US" sz="1200" dirty="0" smtClean="0"/>
+              <a:rPr lang="en-US" sz="1200" dirty="0"/>
               <a:t>Fire Services</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:r>
-              <a:rPr lang="en-US" sz="1200" dirty="0" smtClean="0"/>
+              <a:rPr lang="en-US" sz="1200" dirty="0"/>
               <a:t>Health Cards</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:r>
-              <a:rPr lang="en-US" sz="1200" dirty="0" smtClean="0"/>
+              <a:rPr lang="en-US" sz="1200" dirty="0"/>
               <a:t>Garbage Pick-up</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:r>
-              <a:rPr lang="en-US" sz="1200" dirty="0" smtClean="0"/>
+              <a:rPr lang="en-US" sz="1200" dirty="0"/>
               <a:t>Environment</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:r>
-              <a:rPr lang="en-US" sz="1200" dirty="0" smtClean="0"/>
+              <a:rPr lang="en-US" sz="1200" dirty="0"/>
               <a:t>Foreign Trade</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:r>
-              <a:rPr lang="en-US" sz="1200" dirty="0" smtClean="0"/>
+              <a:rPr lang="en-US" sz="1200" dirty="0"/>
               <a:t>Army</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:r>
-              <a:rPr lang="en-US" sz="1200" dirty="0" smtClean="0"/>
+              <a:rPr lang="en-US" sz="1200" dirty="0"/>
               <a:t>Postal Services </a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:r>
-              <a:rPr lang="en-US" sz="1200" dirty="0" smtClean="0"/>
+              <a:rPr lang="en-US" sz="1200" dirty="0"/>
               <a:t>GST</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:r>
-              <a:rPr lang="en-US" sz="1200" dirty="0" smtClean="0"/>
+              <a:rPr lang="en-US" sz="1200" dirty="0"/>
               <a:t>Water/Wastewater</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:r>
-              <a:rPr lang="en-US" sz="1200" dirty="0" smtClean="0"/>
+              <a:rPr lang="en-US" sz="1200" dirty="0"/>
               <a:t>Child Welfare</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:r>
-              <a:rPr lang="en-US" sz="1200" dirty="0" smtClean="0"/>
+              <a:rPr lang="en-US" sz="1200" dirty="0"/>
               <a:t>Bylaw Enforcement</a:t>
             </a:r>
-            <a:endParaRPr lang="en-US" sz="1200" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
@@ -14875,59 +14690,51 @@
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Title 1"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr>
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:r>
               <a:rPr lang="en-US" b="1" dirty="0">
                 <a:solidFill>
                   <a:prstClr val="black"/>
                 </a:solidFill>
               </a:rPr>
-              <a:t>TYPES OF </a:t>
-[...7 lines deleted...]
-              <a:t>MUNICIPALITIES</a:t>
+              <a:t>TYPES OF MUNICIPALITIES</a:t>
             </a:r>
             <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:graphicFrame>
         <p:nvGraphicFramePr>
           <p:cNvPr id="4" name="Content Placeholder 3"/>
           <p:cNvGraphicFramePr>
             <a:graphicFrameLocks noGrp="1"/>
           </p:cNvGraphicFramePr>
           <p:nvPr>
             <p:ph idx="1"/>
             <p:extLst>
               <p:ext uri="{D42A27DB-BD31-4B8C-83A1-F6EECF244321}">
                 <p14:modId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="3058052618"/>
               </p:ext>
             </p:extLst>
           </p:nvPr>
         </p:nvGraphicFramePr>
         <p:xfrm>
           <a:off x="1540760" y="1434051"/>
           <a:ext cx="6062479" cy="4572002"/>
         </p:xfrm>
         <a:graphic>
@@ -14945,481 +14752,460 @@
                   </a:extLst>
                 </a:gridCol>
                 <a:gridCol w="2187641">
                   <a:extLst>
                     <a:ext uri="{9D8B030D-6E8A-4147-A177-3AD203B41FA5}">
                       <a16:colId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" val="896751080"/>
                     </a:ext>
                   </a:extLst>
                 </a:gridCol>
                 <a:gridCol w="2091831">
                   <a:extLst>
                     <a:ext uri="{9D8B030D-6E8A-4147-A177-3AD203B41FA5}">
                       <a16:colId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" val="512374705"/>
                     </a:ext>
                   </a:extLst>
                 </a:gridCol>
               </a:tblGrid>
               <a:tr h="487778">
                 <a:tc>
                   <a:txBody>
                     <a:bodyPr/>
                     <a:lstStyle/>
                     <a:p>
                       <a:pPr algn="ctr"/>
                       <a:r>
-                        <a:rPr lang="fr-CA" sz="1800" dirty="0" smtClean="0"/>
+                        <a:rPr lang="fr-CA" sz="1800" dirty="0"/>
                         <a:t>URBAN</a:t>
                       </a:r>
                       <a:endParaRPr lang="en-US" sz="1800" dirty="0"/>
                     </a:p>
                   </a:txBody>
                   <a:tcPr anchor="ctr"/>
                 </a:tc>
                 <a:tc>
                   <a:txBody>
                     <a:bodyPr/>
                     <a:lstStyle/>
                     <a:p>
                       <a:pPr algn="ctr"/>
                       <a:r>
-                        <a:rPr lang="fr-CA" sz="1800" dirty="0" smtClean="0"/>
+                        <a:rPr lang="fr-CA" sz="1800" dirty="0"/>
                         <a:t>RURAL</a:t>
                       </a:r>
                       <a:endParaRPr lang="en-US" sz="1800" dirty="0"/>
                     </a:p>
                   </a:txBody>
                   <a:tcPr anchor="ctr"/>
                 </a:tc>
                 <a:tc>
                   <a:txBody>
                     <a:bodyPr/>
                     <a:lstStyle/>
                     <a:p>
                       <a:pPr algn="ctr"/>
                       <a:r>
-                        <a:rPr lang="fr-CA" sz="1800" dirty="0" smtClean="0"/>
+                        <a:rPr lang="fr-CA" sz="1800" dirty="0"/>
                         <a:t>NORTHERN</a:t>
                       </a:r>
                       <a:endParaRPr lang="en-US" sz="1800" dirty="0"/>
                     </a:p>
                   </a:txBody>
                   <a:tcPr anchor="ctr"/>
                 </a:tc>
                 <a:extLst>
                   <a:ext uri="{0D108BD9-81ED-4DB2-BD59-A6C34878D82A}">
                     <a16:rowId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" val="2799630063"/>
                   </a:ext>
                 </a:extLst>
               </a:tr>
               <a:tr h="476493">
                 <a:tc>
                   <a:txBody>
                     <a:bodyPr/>
                     <a:lstStyle/>
                     <a:p>
                       <a:pPr algn="ctr"/>
                       <a:r>
-                        <a:rPr lang="fr-CA" sz="1200" dirty="0" smtClean="0"/>
+                        <a:rPr lang="fr-CA" sz="1200" dirty="0"/>
                         <a:t>CITIES</a:t>
                       </a:r>
                       <a:endParaRPr lang="en-US" sz="1200" dirty="0"/>
                     </a:p>
                   </a:txBody>
                   <a:tcPr anchor="ctr"/>
                 </a:tc>
                 <a:tc>
                   <a:txBody>
                     <a:bodyPr/>
                     <a:lstStyle/>
                     <a:p>
                       <a:pPr algn="ctr"/>
                       <a:r>
-                        <a:rPr lang="fr-CA" sz="1200" dirty="0" smtClean="0"/>
+                        <a:rPr lang="fr-CA" sz="1200" dirty="0"/>
                         <a:t>RURAL MUNICIPALITIES</a:t>
                       </a:r>
                       <a:endParaRPr lang="en-US" sz="1200" dirty="0"/>
                     </a:p>
                   </a:txBody>
                   <a:tcPr anchor="ctr"/>
                 </a:tc>
                 <a:tc>
                   <a:txBody>
                     <a:bodyPr/>
                     <a:lstStyle/>
                     <a:p>
                       <a:pPr algn="ctr"/>
                       <a:r>
-                        <a:rPr lang="fr-CA" sz="1200" dirty="0" smtClean="0"/>
+                        <a:rPr lang="fr-CA" sz="1200" dirty="0"/>
                         <a:t>NORTHERN TOWNS</a:t>
                       </a:r>
                       <a:endParaRPr lang="en-US" sz="1200" dirty="0"/>
                     </a:p>
                   </a:txBody>
                   <a:tcPr anchor="ctr"/>
                 </a:tc>
                 <a:extLst>
                   <a:ext uri="{0D108BD9-81ED-4DB2-BD59-A6C34878D82A}">
                     <a16:rowId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" val="1794907495"/>
                   </a:ext>
                 </a:extLst>
               </a:tr>
               <a:tr h="476493">
                 <a:tc>
                   <a:txBody>
                     <a:bodyPr/>
                     <a:lstStyle/>
                     <a:p>
                       <a:pPr algn="ctr"/>
                       <a:r>
-                        <a:rPr lang="fr-CA" sz="1200" dirty="0" smtClean="0"/>
+                        <a:rPr lang="fr-CA" sz="1200" dirty="0"/>
                         <a:t>TOWNS</a:t>
                       </a:r>
                     </a:p>
                   </a:txBody>
                   <a:tcPr anchor="ctr"/>
                 </a:tc>
                 <a:tc>
                   <a:txBody>
                     <a:bodyPr/>
                     <a:lstStyle/>
                     <a:p>
                       <a:pPr algn="ctr"/>
                       <a:endParaRPr lang="en-US" sz="1200" dirty="0"/>
                     </a:p>
                   </a:txBody>
                   <a:tcPr anchor="ctr"/>
                 </a:tc>
                 <a:tc>
                   <a:txBody>
                     <a:bodyPr/>
                     <a:lstStyle/>
                     <a:p>
                       <a:pPr algn="ctr"/>
                       <a:r>
-                        <a:rPr lang="fr-CA" sz="1200" dirty="0" smtClean="0"/>
+                        <a:rPr lang="fr-CA" sz="1200" dirty="0"/>
                         <a:t>NORTHERN VILLAGES</a:t>
                       </a:r>
                       <a:endParaRPr lang="en-US" sz="1200" dirty="0"/>
                     </a:p>
                   </a:txBody>
                   <a:tcPr anchor="ctr"/>
                 </a:tc>
                 <a:extLst>
                   <a:ext uri="{0D108BD9-81ED-4DB2-BD59-A6C34878D82A}">
                     <a16:rowId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" val="661590479"/>
                   </a:ext>
                 </a:extLst>
               </a:tr>
               <a:tr h="476493">
                 <a:tc>
                   <a:txBody>
                     <a:bodyPr/>
                     <a:lstStyle/>
                     <a:p>
                       <a:pPr algn="ctr"/>
                       <a:r>
-                        <a:rPr lang="fr-CA" sz="1200" dirty="0" smtClean="0"/>
+                        <a:rPr lang="fr-CA" sz="1200" dirty="0"/>
                         <a:t>VILLAGES</a:t>
                       </a:r>
                       <a:endParaRPr lang="en-US" sz="1200" dirty="0"/>
                     </a:p>
                   </a:txBody>
                   <a:tcPr anchor="ctr"/>
                 </a:tc>
                 <a:tc rowSpan="3">
                   <a:txBody>
                     <a:bodyPr/>
                     <a:lstStyle/>
                     <a:p>
                       <a:pPr algn="ctr"/>
                       <a:r>
-                        <a:rPr lang="en-US" sz="1200" dirty="0" smtClean="0"/>
+                        <a:rPr lang="en-US" sz="1200" dirty="0"/>
                         <a:t>Rural municipalities</a:t>
                       </a:r>
                       <a:r>
-                        <a:rPr lang="en-US" sz="1200" baseline="0" dirty="0" smtClean="0"/>
+                        <a:rPr lang="en-US" sz="1200" baseline="0" dirty="0"/>
                         <a:t> tend to have larger lot sizes, sparser population, farms, acreages, fewer shared services and are always numbered (for example, Rural Municipality of Big Stick No. 141).</a:t>
                       </a:r>
                     </a:p>
                   </a:txBody>
                   <a:tcPr anchor="ctr"/>
                 </a:tc>
                 <a:tc>
                   <a:txBody>
                     <a:bodyPr/>
                     <a:lstStyle/>
                     <a:p>
                       <a:pPr algn="ctr"/>
                       <a:r>
-                        <a:rPr lang="fr-CA" sz="1200" dirty="0" smtClean="0"/>
+                        <a:rPr lang="fr-CA" sz="1200" dirty="0"/>
                         <a:t>NORTHERN HAMLETS</a:t>
                       </a:r>
                       <a:endParaRPr lang="en-US" sz="1200" dirty="0"/>
                     </a:p>
                   </a:txBody>
                   <a:tcPr anchor="ctr"/>
                 </a:tc>
                 <a:extLst>
                   <a:ext uri="{0D108BD9-81ED-4DB2-BD59-A6C34878D82A}">
                     <a16:rowId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" val="3501429117"/>
                   </a:ext>
                 </a:extLst>
               </a:tr>
               <a:tr h="476493">
                 <a:tc>
                   <a:txBody>
                     <a:bodyPr/>
                     <a:lstStyle/>
                     <a:p>
                       <a:pPr algn="ctr"/>
                       <a:r>
-                        <a:rPr lang="fr-CA" sz="1200" dirty="0" smtClean="0"/>
+                        <a:rPr lang="fr-CA" sz="1200" dirty="0"/>
                         <a:t>RESORT</a:t>
                       </a:r>
                       <a:r>
-                        <a:rPr lang="fr-CA" sz="1200" baseline="0" dirty="0" smtClean="0"/>
+                        <a:rPr lang="fr-CA" sz="1200" baseline="0" dirty="0"/>
                         <a:t> VILLAGES</a:t>
                       </a:r>
                       <a:endParaRPr lang="en-US" sz="1200" dirty="0"/>
                     </a:p>
                   </a:txBody>
                   <a:tcPr anchor="ctr"/>
                 </a:tc>
                 <a:tc vMerge="1">
                   <a:txBody>
                     <a:bodyPr/>
                     <a:lstStyle/>
                     <a:p>
                       <a:pPr algn="ctr"/>
                       <a:endParaRPr lang="en-US" dirty="0"/>
                     </a:p>
                   </a:txBody>
                   <a:tcPr anchor="ctr"/>
                 </a:tc>
                 <a:tc>
                   <a:txBody>
                     <a:bodyPr/>
                     <a:lstStyle/>
                     <a:p>
                       <a:pPr algn="ctr"/>
                       <a:r>
-                        <a:rPr lang="en-US" sz="1200" dirty="0" smtClean="0"/>
+                        <a:rPr lang="en-US" sz="1200" dirty="0"/>
                         <a:t>THE</a:t>
                       </a:r>
                       <a:r>
-                        <a:rPr lang="en-US" sz="1200" baseline="0" dirty="0" smtClean="0"/>
+                        <a:rPr lang="en-US" sz="1200" baseline="0" dirty="0"/>
                         <a:t> DISTRICT</a:t>
                       </a:r>
                       <a:endParaRPr lang="en-US" sz="1200" dirty="0"/>
                     </a:p>
                   </a:txBody>
                   <a:tcPr anchor="ctr"/>
                 </a:tc>
                 <a:extLst>
                   <a:ext uri="{0D108BD9-81ED-4DB2-BD59-A6C34878D82A}">
                     <a16:rowId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" val="1351582845"/>
                   </a:ext>
                 </a:extLst>
               </a:tr>
               <a:tr h="2178252">
                 <a:tc>
                   <a:txBody>
                     <a:bodyPr/>
                     <a:lstStyle/>
                     <a:p>
                       <a:pPr algn="ctr"/>
                       <a:r>
-                        <a:rPr lang="en-US" sz="1200" noProof="0" dirty="0" smtClean="0"/>
+                        <a:rPr lang="en-US" sz="1200" noProof="0" dirty="0"/>
                         <a:t>Urban municipalities tend to have smaller</a:t>
                       </a:r>
                       <a:r>
-                        <a:rPr lang="en-US" sz="1200" baseline="0" noProof="0" dirty="0" smtClean="0"/>
+                        <a:rPr lang="en-US" sz="1200" baseline="0" noProof="0" dirty="0"/>
                         <a:t> lots, shared services, street addresses, possibly a Main Street.</a:t>
                       </a:r>
                       <a:endParaRPr lang="en-US" sz="1200" noProof="0" dirty="0"/>
                     </a:p>
                   </a:txBody>
                   <a:tcPr anchor="ctr"/>
                 </a:tc>
                 <a:tc vMerge="1">
                   <a:txBody>
                     <a:bodyPr/>
                     <a:lstStyle/>
                     <a:p>
                       <a:pPr algn="ctr"/>
                       <a:endParaRPr lang="en-US" dirty="0"/>
                     </a:p>
                   </a:txBody>
                   <a:tcPr anchor="ctr"/>
                 </a:tc>
                 <a:tc>
                   <a:txBody>
                     <a:bodyPr/>
                     <a:lstStyle/>
                     <a:p>
                       <a:pPr algn="ctr"/>
                       <a:r>
-                        <a:rPr lang="en-US" sz="1200" kern="1200" dirty="0" smtClean="0">
+                        <a:rPr lang="en-US" sz="1200" kern="1200" dirty="0">
                           <a:effectLst/>
                         </a:rPr>
                         <a:t>Northern municipalities are located in the Northern Saskatchewan Administration District (NSAD). Unincorporated</a:t>
                       </a:r>
                       <a:r>
-                        <a:rPr lang="en-US" sz="1200" kern="1200" baseline="0" dirty="0" smtClean="0">
+                        <a:rPr lang="en-US" sz="1200" kern="1200" baseline="0" dirty="0">
                           <a:effectLst/>
                         </a:rPr>
-                        <a:t> </a:t>
-[...11 lines deleted...]
-                        <a:t>NSAD are referred to as the “District”, which is one single municipality.</a:t>
+                        <a:t> areas of the NSAD are referred to as the “District”, which is one single municipality.</a:t>
                       </a:r>
                       <a:endParaRPr lang="en-US" sz="1200" dirty="0"/>
                     </a:p>
                   </a:txBody>
                   <a:tcPr anchor="ctr"/>
                 </a:tc>
                 <a:extLst>
                   <a:ext uri="{0D108BD9-81ED-4DB2-BD59-A6C34878D82A}">
                     <a16:rowId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" val="3434989307"/>
                   </a:ext>
                 </a:extLst>
               </a:tr>
             </a:tbl>
           </a:graphicData>
         </a:graphic>
       </p:graphicFrame>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="2007054032"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
-  <p:timing>
-[...5 lines deleted...]
-  </p:timing>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide4.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Title 1"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr>
             <a:normAutofit fontScale="90000"/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:r>
-              <a:rPr lang="en-US" b="1" dirty="0" smtClean="0"/>
+              <a:rPr lang="en-US" b="1" dirty="0"/>
               <a:t>OTHER JURISDICTIONS IN SASKATCHEWAN</a:t>
             </a:r>
-            <a:endParaRPr lang="en-US" b="1" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Content Placeholder 2"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:r>
-              <a:rPr lang="en-US" smtClean="0"/>
+              <a:rPr lang="en-US"/>
               <a:t>First Nations</a:t>
             </a:r>
-            <a:endParaRPr lang="en-US" dirty="0" smtClean="0"/>
-[...3 lines deleted...]
-              <a:rPr lang="en-US" dirty="0" smtClean="0"/>
+            <a:endParaRPr lang="en-US" dirty="0"/>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0"/>
               <a:t>Regional Parks</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:r>
-              <a:rPr lang="en-US" dirty="0" smtClean="0"/>
+              <a:rPr lang="en-US" dirty="0"/>
               <a:t>Provincial Parks</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:r>
-              <a:rPr lang="en-US" dirty="0" smtClean="0"/>
+              <a:rPr lang="en-US" dirty="0"/>
               <a:t>National Parks</a:t>
             </a:r>
-            <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="2225800463"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide5.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
@@ -15427,54 +15213,53 @@
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Title 1"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr>
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:r>
-              <a:rPr lang="en-US" sz="4000" b="1" dirty="0" smtClean="0"/>
+              <a:rPr lang="en-US" sz="4000" b="1" dirty="0"/>
               <a:t>EXAMPLES OF MUNICIPALITES</a:t>
             </a:r>
-            <a:endParaRPr lang="en-US" sz="4000" b="1" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:graphicFrame>
         <p:nvGraphicFramePr>
           <p:cNvPr id="5" name="Content Placeholder 4"/>
           <p:cNvGraphicFramePr>
             <a:graphicFrameLocks noGrp="1"/>
           </p:cNvGraphicFramePr>
           <p:nvPr>
             <p:ph idx="1"/>
             <p:extLst>
               <p:ext uri="{D42A27DB-BD31-4B8C-83A1-F6EECF244321}">
                 <p14:modId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1547817568"/>
               </p:ext>
             </p:extLst>
           </p:nvPr>
         </p:nvGraphicFramePr>
         <p:xfrm>
           <a:off x="1066800" y="1417638"/>
           <a:ext cx="7239001" cy="4754562"/>
         </p:xfrm>
         <a:graphic>
           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/table">
             <a:tbl>
@@ -15490,81 +15275,81 @@
                   </a:extLst>
                 </a:gridCol>
                 <a:gridCol w="2611585">
                   <a:extLst>
                     <a:ext uri="{9D8B030D-6E8A-4147-A177-3AD203B41FA5}">
                       <a16:colId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" val="896751080"/>
                     </a:ext>
                   </a:extLst>
                 </a:gridCol>
                 <a:gridCol w="1993052">
                   <a:extLst>
                     <a:ext uri="{9D8B030D-6E8A-4147-A177-3AD203B41FA5}">
                       <a16:colId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" val="512374705"/>
                     </a:ext>
                   </a:extLst>
                 </a:gridCol>
               </a:tblGrid>
               <a:tr h="554835">
                 <a:tc>
                   <a:txBody>
                     <a:bodyPr/>
                     <a:lstStyle/>
                     <a:p>
                       <a:pPr algn="ctr"/>
                       <a:r>
-                        <a:rPr lang="fr-CA" sz="2000" dirty="0" smtClean="0"/>
+                        <a:rPr lang="fr-CA" sz="2000" dirty="0"/>
                         <a:t>URBAN</a:t>
                       </a:r>
                       <a:endParaRPr lang="en-US" sz="2000" dirty="0"/>
                     </a:p>
                   </a:txBody>
                   <a:tcPr anchor="ctr"/>
                 </a:tc>
                 <a:tc>
                   <a:txBody>
                     <a:bodyPr/>
                     <a:lstStyle/>
                     <a:p>
                       <a:pPr algn="ctr"/>
                       <a:r>
-                        <a:rPr lang="fr-CA" sz="2000" dirty="0" smtClean="0"/>
+                        <a:rPr lang="fr-CA" sz="2000" dirty="0"/>
                         <a:t>RURAL</a:t>
                       </a:r>
                       <a:endParaRPr lang="en-US" sz="2000" dirty="0"/>
                     </a:p>
                   </a:txBody>
                   <a:tcPr anchor="ctr"/>
                 </a:tc>
                 <a:tc>
                   <a:txBody>
                     <a:bodyPr/>
                     <a:lstStyle/>
                     <a:p>
                       <a:pPr algn="ctr"/>
                       <a:r>
-                        <a:rPr lang="fr-CA" sz="2000" dirty="0" smtClean="0"/>
+                        <a:rPr lang="fr-CA" sz="2000" dirty="0"/>
                         <a:t>NORTHERN</a:t>
                       </a:r>
                       <a:endParaRPr lang="en-US" sz="2000" dirty="0"/>
                     </a:p>
                   </a:txBody>
                   <a:tcPr anchor="ctr"/>
                 </a:tc>
                 <a:extLst>
                   <a:ext uri="{0D108BD9-81ED-4DB2-BD59-A6C34878D82A}">
                     <a16:rowId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" val="2799630063"/>
                   </a:ext>
                 </a:extLst>
               </a:tr>
               <a:tr h="4199727">
                 <a:tc>
                   <a:txBody>
                     <a:bodyPr/>
                     <a:lstStyle/>
                     <a:p>
                       <a:pPr algn="ctr"/>
                       <a:endParaRPr lang="en-US" dirty="0"/>
                     </a:p>
                   </a:txBody>
                   <a:tcPr anchor="ctr"/>
                 </a:tc>
@@ -15588,575 +15373,558 @@
                       <a:endParaRPr lang="en-US" dirty="0"/>
                     </a:p>
                   </a:txBody>
                   <a:tcPr anchor="ctr"/>
                 </a:tc>
                 <a:extLst>
                   <a:ext uri="{0D108BD9-81ED-4DB2-BD59-A6C34878D82A}">
                     <a16:rowId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" val="1794907495"/>
                   </a:ext>
                 </a:extLst>
               </a:tr>
             </a:tbl>
           </a:graphicData>
         </a:graphic>
       </p:graphicFrame>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="3586351820"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
-  <p:timing>
-[...5 lines deleted...]
-  </p:timing>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide6.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Title 1"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:r>
               <a:rPr lang="en-US" b="1" dirty="0"/>
-              <a:t>WHO’S THE </a:t>
-[...3 lines deleted...]
-              <a:t>HEAD?</a:t>
+              <a:t>WHO’S THE HEAD?</a:t>
             </a:r>
             <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:graphicFrame>
         <p:nvGraphicFramePr>
           <p:cNvPr id="4" name="Content Placeholder 3"/>
           <p:cNvGraphicFramePr>
             <a:graphicFrameLocks noGrp="1"/>
           </p:cNvGraphicFramePr>
           <p:nvPr>
             <p:ph idx="1"/>
             <p:extLst>
               <p:ext uri="{D42A27DB-BD31-4B8C-83A1-F6EECF244321}">
-                <p14:modId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="3499473032"/>
+                <p14:modId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1817241184"/>
               </p:ext>
             </p:extLst>
           </p:nvPr>
         </p:nvGraphicFramePr>
         <p:xfrm>
           <a:off x="446955" y="1295400"/>
           <a:ext cx="8229599" cy="4054062"/>
         </p:xfrm>
         <a:graphic>
           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/table">
             <a:tbl>
               <a:tblPr firstRow="1" bandRow="1">
                 <a:tableStyleId>{073A0DAA-6AF3-43AB-8588-CEC1D06C72B9}</a:tableStyleId>
               </a:tblPr>
               <a:tblGrid>
                 <a:gridCol w="3260553">
                   <a:extLst>
                     <a:ext uri="{9D8B030D-6E8A-4147-A177-3AD203B41FA5}">
                       <a16:colId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" val="1974637502"/>
                     </a:ext>
                   </a:extLst>
                 </a:gridCol>
                 <a:gridCol w="1803580">
                   <a:extLst>
                     <a:ext uri="{9D8B030D-6E8A-4147-A177-3AD203B41FA5}">
                       <a16:colId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" val="1497384796"/>
                     </a:ext>
                   </a:extLst>
                 </a:gridCol>
                 <a:gridCol w="3165466">
                   <a:extLst>
                     <a:ext uri="{9D8B030D-6E8A-4147-A177-3AD203B41FA5}">
                       <a16:colId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" val="1341940156"/>
                     </a:ext>
                   </a:extLst>
                 </a:gridCol>
               </a:tblGrid>
               <a:tr h="856512">
                 <a:tc>
                   <a:txBody>
                     <a:bodyPr/>
                     <a:lstStyle/>
                     <a:p>
                       <a:pPr algn="ctr"/>
                       <a:r>
-                        <a:rPr lang="fr-CA" sz="2000" dirty="0" smtClean="0"/>
+                        <a:rPr lang="fr-CA" sz="2000" dirty="0"/>
                         <a:t>LOCAL</a:t>
                       </a:r>
                       <a:r>
-                        <a:rPr lang="fr-CA" sz="2000" baseline="0" dirty="0" smtClean="0"/>
+                        <a:rPr lang="fr-CA" sz="2000" baseline="0" dirty="0"/>
                         <a:t> GOVERNMENT </a:t>
                       </a:r>
                       <a:r>
-                        <a:rPr lang="fr-CA" sz="2000" dirty="0" smtClean="0"/>
+                        <a:rPr lang="fr-CA" sz="2000" dirty="0"/>
                         <a:t>TYPE</a:t>
                       </a:r>
                       <a:endParaRPr lang="en-US" sz="2000" dirty="0"/>
                     </a:p>
                   </a:txBody>
                   <a:tcPr anchor="ctr"/>
                 </a:tc>
                 <a:tc>
                   <a:txBody>
                     <a:bodyPr/>
                     <a:lstStyle/>
                     <a:p>
                       <a:pPr algn="ctr"/>
                       <a:r>
-                        <a:rPr lang="fr-CA" sz="2000" dirty="0" smtClean="0"/>
+                        <a:rPr lang="fr-CA" sz="2000" dirty="0"/>
                         <a:t>HOW MANY IN SK?</a:t>
                       </a:r>
                       <a:endParaRPr lang="en-US" sz="2000" dirty="0"/>
                     </a:p>
                   </a:txBody>
                   <a:tcPr anchor="ctr"/>
                 </a:tc>
                 <a:tc>
                   <a:txBody>
                     <a:bodyPr/>
                     <a:lstStyle/>
                     <a:p>
                       <a:pPr algn="ctr"/>
                       <a:r>
-                        <a:rPr lang="fr-CA" sz="2000" dirty="0" smtClean="0"/>
+                        <a:rPr lang="fr-CA" sz="2000" dirty="0"/>
                         <a:t>MAYOR, REEVE,</a:t>
                       </a:r>
                       <a:r>
-                        <a:rPr lang="fr-CA" sz="2000" baseline="0" dirty="0" smtClean="0"/>
+                        <a:rPr lang="fr-CA" sz="2000" baseline="0" dirty="0"/>
                         <a:t> </a:t>
                       </a:r>
                       <a:r>
-                        <a:rPr lang="fr-CA" sz="2000" dirty="0" smtClean="0"/>
+                        <a:rPr lang="fr-CA" sz="2000" dirty="0"/>
                         <a:t>OR CHIEF?</a:t>
                       </a:r>
                       <a:endParaRPr lang="en-US" sz="2000" dirty="0"/>
                     </a:p>
                   </a:txBody>
                   <a:tcPr anchor="ctr"/>
                 </a:tc>
                 <a:extLst>
                   <a:ext uri="{0D108BD9-81ED-4DB2-BD59-A6C34878D82A}">
                     <a16:rowId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" val="2052256947"/>
                   </a:ext>
                 </a:extLst>
               </a:tr>
               <a:tr h="453062">
                 <a:tc>
                   <a:txBody>
                     <a:bodyPr/>
                     <a:lstStyle/>
                     <a:p>
                       <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="ctr" defTabSz="914400" rtl="0" eaLnBrk="1" fontAlgn="auto" latinLnBrk="0" hangingPunct="1">
                         <a:lnSpc>
                           <a:spcPct val="100000"/>
                         </a:lnSpc>
                         <a:spcBef>
                           <a:spcPts val="0"/>
                         </a:spcBef>
                         <a:spcAft>
                           <a:spcPts val="0"/>
                         </a:spcAft>
                         <a:buClrTx/>
                         <a:buSzTx/>
                         <a:buFontTx/>
                         <a:buNone/>
                         <a:tabLst/>
                         <a:defRPr/>
                       </a:pPr>
-                      <a:endParaRPr lang="en-US" sz="1400" dirty="0" smtClean="0">
+                      <a:endParaRPr lang="en-US" sz="1400" dirty="0">
                         <a:solidFill>
                           <a:srgbClr val="FF0000"/>
                         </a:solidFill>
                       </a:endParaRPr>
                     </a:p>
                   </a:txBody>
                   <a:tcPr anchor="ctr"/>
                 </a:tc>
                 <a:tc>
                   <a:txBody>
                     <a:bodyPr/>
                     <a:lstStyle/>
                     <a:p>
                       <a:pPr algn="ctr"/>
                       <a:r>
-                        <a:rPr lang="fr-CA" sz="1400" dirty="0" smtClean="0"/>
+                        <a:rPr lang="fr-CA" sz="1400" dirty="0"/>
                         <a:t>296</a:t>
                       </a:r>
                       <a:endParaRPr lang="en-US" sz="1400" dirty="0"/>
                     </a:p>
                   </a:txBody>
                   <a:tcPr anchor="ctr"/>
                 </a:tc>
                 <a:tc>
                   <a:txBody>
                     <a:bodyPr/>
                     <a:lstStyle/>
                     <a:p>
                       <a:pPr algn="ctr"/>
                       <a:endParaRPr lang="en-US" sz="1400" dirty="0"/>
                     </a:p>
                   </a:txBody>
                   <a:tcPr anchor="ctr"/>
                 </a:tc>
                 <a:extLst>
                   <a:ext uri="{0D108BD9-81ED-4DB2-BD59-A6C34878D82A}">
                     <a16:rowId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" val="1060134758"/>
                   </a:ext>
                 </a:extLst>
               </a:tr>
               <a:tr h="426920">
                 <a:tc>
                   <a:txBody>
                     <a:bodyPr/>
                     <a:lstStyle/>
                     <a:p>
                       <a:pPr algn="ctr"/>
                       <a:endParaRPr lang="en-US" sz="1400" dirty="0">
                         <a:solidFill>
                           <a:srgbClr val="FF0000"/>
                         </a:solidFill>
                       </a:endParaRPr>
                     </a:p>
                   </a:txBody>
                   <a:tcPr anchor="ctr"/>
                 </a:tc>
                 <a:tc>
                   <a:txBody>
                     <a:bodyPr/>
                     <a:lstStyle/>
                     <a:p>
                       <a:pPr algn="ctr"/>
                       <a:r>
-                        <a:rPr lang="fr-CA" sz="1400" dirty="0" smtClean="0"/>
-                        <a:t>250</a:t>
+                        <a:rPr lang="fr-CA" sz="1400" dirty="0"/>
+                        <a:t>234</a:t>
                       </a:r>
                       <a:endParaRPr lang="en-US" sz="1400" dirty="0"/>
                     </a:p>
                   </a:txBody>
                   <a:tcPr anchor="ctr"/>
                 </a:tc>
                 <a:tc>
                   <a:txBody>
                     <a:bodyPr/>
                     <a:lstStyle/>
                     <a:p>
                       <a:pPr algn="ctr"/>
                       <a:endParaRPr lang="en-US" sz="1400" dirty="0"/>
                     </a:p>
                   </a:txBody>
                   <a:tcPr anchor="ctr"/>
                 </a:tc>
                 <a:extLst>
                   <a:ext uri="{0D108BD9-81ED-4DB2-BD59-A6C34878D82A}">
                     <a16:rowId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" val="112692072"/>
                   </a:ext>
                 </a:extLst>
               </a:tr>
               <a:tr h="472662">
                 <a:tc>
                   <a:txBody>
                     <a:bodyPr/>
                     <a:lstStyle/>
                     <a:p>
                       <a:pPr algn="ctr"/>
                       <a:endParaRPr lang="en-US" sz="1400" dirty="0">
                         <a:solidFill>
                           <a:srgbClr val="FF0000"/>
                         </a:solidFill>
                       </a:endParaRPr>
                     </a:p>
                   </a:txBody>
                   <a:tcPr anchor="ctr"/>
                 </a:tc>
                 <a:tc>
                   <a:txBody>
                     <a:bodyPr/>
                     <a:lstStyle/>
                     <a:p>
                       <a:pPr algn="ctr"/>
                       <a:r>
-                        <a:rPr lang="fr-CA" sz="1400" dirty="0" smtClean="0"/>
+                        <a:rPr lang="fr-CA" sz="1400" dirty="0"/>
                         <a:t>147</a:t>
                       </a:r>
                       <a:endParaRPr lang="en-US" sz="1400" dirty="0"/>
                     </a:p>
                   </a:txBody>
                   <a:tcPr anchor="ctr"/>
                 </a:tc>
                 <a:tc>
                   <a:txBody>
                     <a:bodyPr/>
                     <a:lstStyle/>
                     <a:p>
                       <a:pPr algn="ctr"/>
                       <a:endParaRPr lang="en-US" sz="1400" dirty="0"/>
                     </a:p>
                   </a:txBody>
                   <a:tcPr anchor="ctr"/>
                 </a:tc>
                 <a:extLst>
                   <a:ext uri="{0D108BD9-81ED-4DB2-BD59-A6C34878D82A}">
                     <a16:rowId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" val="3094364755"/>
                   </a:ext>
                 </a:extLst>
               </a:tr>
               <a:tr h="426920">
                 <a:tc>
                   <a:txBody>
                     <a:bodyPr/>
                     <a:lstStyle/>
                     <a:p>
                       <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="ctr" defTabSz="914400" rtl="0" eaLnBrk="1" fontAlgn="auto" latinLnBrk="0" hangingPunct="1">
                         <a:lnSpc>
                           <a:spcPct val="100000"/>
                         </a:lnSpc>
                         <a:spcBef>
                           <a:spcPts val="0"/>
                         </a:spcBef>
                         <a:spcAft>
                           <a:spcPts val="0"/>
                         </a:spcAft>
                         <a:buClrTx/>
                         <a:buSzTx/>
                         <a:buFontTx/>
                         <a:buNone/>
                         <a:tabLst/>
                         <a:defRPr/>
                       </a:pPr>
-                      <a:endParaRPr lang="en-US" sz="1400" dirty="0" smtClean="0">
+                      <a:endParaRPr lang="en-US" sz="1400" dirty="0">
                         <a:solidFill>
                           <a:srgbClr val="FF0000"/>
                         </a:solidFill>
                       </a:endParaRPr>
                     </a:p>
                   </a:txBody>
                   <a:tcPr anchor="ctr"/>
                 </a:tc>
                 <a:tc>
                   <a:txBody>
                     <a:bodyPr/>
                     <a:lstStyle/>
                     <a:p>
                       <a:pPr algn="ctr"/>
                       <a:r>
-                        <a:rPr lang="en-US" sz="1400" dirty="0" smtClean="0">
+                        <a:rPr lang="en-US" sz="1400" dirty="0">
                           <a:solidFill>
                             <a:schemeClr val="tx1"/>
                           </a:solidFill>
                         </a:rPr>
                         <a:t>25</a:t>
                       </a:r>
-                      <a:endParaRPr lang="en-US" sz="1400" dirty="0">
-[...3 lines deleted...]
-                      </a:endParaRPr>
                     </a:p>
                   </a:txBody>
                   <a:tcPr anchor="ctr"/>
                 </a:tc>
                 <a:tc>
                   <a:txBody>
                     <a:bodyPr/>
                     <a:lstStyle/>
                     <a:p>
                       <a:pPr algn="ctr"/>
                       <a:endParaRPr lang="en-US" sz="1400" dirty="0"/>
                     </a:p>
                   </a:txBody>
                   <a:tcPr anchor="ctr"/>
                 </a:tc>
                 <a:extLst>
                   <a:ext uri="{0D108BD9-81ED-4DB2-BD59-A6C34878D82A}">
                     <a16:rowId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" val="1181990022"/>
                   </a:ext>
                 </a:extLst>
               </a:tr>
               <a:tr h="472662">
                 <a:tc>
                   <a:txBody>
                     <a:bodyPr/>
                     <a:lstStyle/>
                     <a:p>
                       <a:pPr algn="ctr"/>
                       <a:endParaRPr lang="en-US" sz="1400" dirty="0">
                         <a:solidFill>
                           <a:srgbClr val="FF0000"/>
                         </a:solidFill>
                       </a:endParaRPr>
                     </a:p>
                   </a:txBody>
                   <a:tcPr anchor="ctr"/>
                 </a:tc>
                 <a:tc>
                   <a:txBody>
                     <a:bodyPr/>
                     <a:lstStyle/>
                     <a:p>
                       <a:pPr algn="ctr"/>
                       <a:r>
-                        <a:rPr lang="fr-CA" sz="1400" dirty="0" smtClean="0"/>
-                        <a:t>40</a:t>
+                        <a:rPr lang="fr-CA" sz="1400" dirty="0"/>
+                        <a:t>43</a:t>
                       </a:r>
                       <a:endParaRPr lang="en-US" sz="1400" dirty="0"/>
                     </a:p>
                   </a:txBody>
                   <a:tcPr anchor="ctr"/>
                 </a:tc>
                 <a:tc>
                   <a:txBody>
                     <a:bodyPr/>
                     <a:lstStyle/>
                     <a:p>
                       <a:pPr algn="ctr"/>
                       <a:endParaRPr lang="en-US" sz="1400" dirty="0"/>
                     </a:p>
                   </a:txBody>
                   <a:tcPr anchor="ctr"/>
                 </a:tc>
                 <a:extLst>
                   <a:ext uri="{0D108BD9-81ED-4DB2-BD59-A6C34878D82A}">
                     <a16:rowId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" val="1318233169"/>
                   </a:ext>
                 </a:extLst>
               </a:tr>
               <a:tr h="472662">
                 <a:tc>
                   <a:txBody>
                     <a:bodyPr/>
                     <a:lstStyle/>
                     <a:p>
                       <a:pPr algn="ctr"/>
                       <a:endParaRPr lang="en-US" sz="1400" dirty="0">
                         <a:solidFill>
                           <a:srgbClr val="FF0000"/>
                         </a:solidFill>
                       </a:endParaRPr>
                     </a:p>
                   </a:txBody>
                   <a:tcPr anchor="ctr"/>
                 </a:tc>
                 <a:tc>
                   <a:txBody>
                     <a:bodyPr/>
                     <a:lstStyle/>
                     <a:p>
                       <a:pPr algn="ctr"/>
                       <a:r>
-                        <a:rPr lang="fr-CA" sz="1400" dirty="0" smtClean="0"/>
+                        <a:rPr lang="fr-CA" sz="1400" dirty="0"/>
                         <a:t>16</a:t>
                       </a:r>
                       <a:endParaRPr lang="en-US" sz="1400" dirty="0"/>
                     </a:p>
                   </a:txBody>
                   <a:tcPr anchor="ctr"/>
                 </a:tc>
                 <a:tc>
                   <a:txBody>
                     <a:bodyPr/>
                     <a:lstStyle/>
                     <a:p>
                       <a:pPr algn="ctr"/>
                       <a:endParaRPr lang="en-US" sz="1400" dirty="0"/>
                     </a:p>
                   </a:txBody>
                   <a:tcPr anchor="ctr"/>
                 </a:tc>
                 <a:extLst>
                   <a:ext uri="{0D108BD9-81ED-4DB2-BD59-A6C34878D82A}">
                     <a16:rowId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" val="2031809077"/>
                   </a:ext>
                 </a:extLst>
               </a:tr>
               <a:tr h="472662">
                 <a:tc>
                   <a:txBody>
                     <a:bodyPr/>
                     <a:lstStyle/>
                     <a:p>
                       <a:pPr algn="ctr"/>
                       <a:endParaRPr lang="en-US" sz="1400" dirty="0">
                         <a:solidFill>
                           <a:srgbClr val="FF0000"/>
                         </a:solidFill>
                       </a:endParaRPr>
                     </a:p>
                   </a:txBody>
                   <a:tcPr anchor="ctr"/>
                 </a:tc>
                 <a:tc>
                   <a:txBody>
                     <a:bodyPr/>
                     <a:lstStyle/>
                     <a:p>
                       <a:pPr algn="ctr"/>
                       <a:r>
-                        <a:rPr lang="en-US" sz="1400" dirty="0" smtClean="0"/>
+                        <a:rPr lang="en-US" sz="1400" dirty="0"/>
                         <a:t>70</a:t>
                       </a:r>
-                      <a:endParaRPr lang="en-US" sz="1400" dirty="0"/>
                     </a:p>
                   </a:txBody>
                   <a:tcPr anchor="ctr"/>
                 </a:tc>
                 <a:tc>
                   <a:txBody>
                     <a:bodyPr/>
                     <a:lstStyle/>
                     <a:p>
                       <a:pPr algn="ctr"/>
                       <a:endParaRPr lang="en-US" sz="1400" dirty="0"/>
                     </a:p>
                   </a:txBody>
                   <a:tcPr anchor="ctr"/>
                 </a:tc>
                 <a:extLst>
                   <a:ext uri="{0D108BD9-81ED-4DB2-BD59-A6C34878D82A}">
                     <a16:rowId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" val="2615370"/>
                   </a:ext>
                 </a:extLst>
               </a:tr>
             </a:tbl>
           </a:graphicData>
         </a:graphic>
       </p:graphicFrame>
@@ -16166,114 +15934,102 @@
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="876300" y="5257800"/>
             <a:ext cx="7391400" cy="1015663"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" rtlCol="0">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr>
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
             </a:pPr>
             <a:r>
-              <a:rPr lang="fr-CA" sz="2000" dirty="0" err="1" smtClean="0"/>
+              <a:rPr lang="fr-CA" sz="2000" dirty="0" err="1"/>
               <a:t>Cities</a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="fr-CA" sz="2000" dirty="0" smtClean="0"/>
+              <a:rPr lang="fr-CA" sz="2000" dirty="0"/>
               <a:t>          Rural </a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="fr-CA" sz="2000" dirty="0" err="1" smtClean="0"/>
+              <a:rPr lang="fr-CA" sz="2000" dirty="0" err="1"/>
               <a:t>Municipalities</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="fr-CA" sz="2000" dirty="0"/>
-              <a:t> </a:t>
-[...3 lines deleted...]
-              <a:t>         Villages</a:t>
+              <a:t>          Villages            </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="fr-CA" sz="2000" dirty="0" err="1"/>
+              <a:t>Resort</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="fr-CA" sz="2000" dirty="0"/>
-              <a:t> </a:t>
-[...10 lines deleted...]
-              <a:rPr lang="fr-CA" sz="2000" dirty="0" smtClean="0"/>
               <a:t> Villages</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr>
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
             </a:pPr>
             <a:r>
-              <a:rPr lang="fr-CA" sz="2000" dirty="0" smtClean="0"/>
+              <a:rPr lang="fr-CA" sz="2000" dirty="0"/>
               <a:t>              </a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="fr-CA" sz="2000" dirty="0" err="1" smtClean="0"/>
+              <a:rPr lang="fr-CA" sz="2000" dirty="0" err="1"/>
               <a:t>Towns</a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="fr-CA" sz="2000" dirty="0" smtClean="0"/>
+              <a:rPr lang="fr-CA" sz="2000" dirty="0"/>
               <a:t>             First Nations               </a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="fr-CA" sz="2000" dirty="0" err="1" smtClean="0"/>
+              <a:rPr lang="fr-CA" sz="2000" dirty="0" err="1"/>
               <a:t>Northern</a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="fr-CA" sz="2000" dirty="0" smtClean="0"/>
+              <a:rPr lang="fr-CA" sz="2000" dirty="0"/>
               <a:t> </a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="fr-CA" sz="2000" dirty="0" err="1" smtClean="0"/>
+              <a:rPr lang="fr-CA" sz="2000" dirty="0" err="1"/>
               <a:t>Municipalities</a:t>
             </a:r>
             <a:endParaRPr lang="en-US" sz="2000" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="2970845892"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide7.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
@@ -16309,236 +16065,139 @@
             </a:r>
             <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Content Placeholder 2"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr>
             <a:normAutofit fontScale="47500" lnSpcReduction="20000"/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr marL="285750" indent="-285750"/>
             <a:r>
               <a:rPr lang="en-US" dirty="0"/>
-              <a:t>Municipal elected officials (or council members) include mayors, </a:t>
-[...6 lines deleted...]
-              <a:rPr lang="en-US" dirty="0" err="1" smtClean="0"/>
+              <a:t>Municipal elected officials (or council members) include mayors, reeves and </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0" err="1"/>
               <a:t>councillors</a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="en-US" dirty="0" smtClean="0"/>
-[...2 lines deleted...]
-            <a:r>
               <a:rPr lang="en-US" dirty="0"/>
-              <a:t>Mayors or reeves are referred to as the </a:t>
+              <a:t>. Mayors or reeves are referred to as the </a:t>
             </a:r>
             <a:r>
               <a:rPr lang="en-US" i="1" dirty="0"/>
               <a:t>_________</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="en-US" dirty="0"/>
               <a:t> of the council.</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
           <a:p>
             <a:pPr marL="285750" indent="-285750"/>
             <a:r>
               <a:rPr lang="en-US" dirty="0"/>
-              <a:t>Council members are </a:t>
-[...4 lines deleted...]
-            </a:r>
+              <a:t>Council members are chosen (elected) by the ________ and serve _______ year terms.</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:endParaRPr lang="en-US" dirty="0"/>
+          </a:p>
+          <a:p>
+            <a:pPr marL="285750" indent="-285750"/>
             <a:r>
               <a:rPr lang="en-US" dirty="0"/>
-              <a:t>________ and serve _______ year terms.</a:t>
+              <a:t>The minimum number of council members a municipality can have is _____.</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
           <a:p>
             <a:pPr marL="285750" indent="-285750"/>
             <a:r>
               <a:rPr lang="en-US" dirty="0"/>
-              <a:t>The minimum number of council members </a:t>
-[...41 lines deleted...]
-              <a:t>the well-being and interests of their municipality when making decisions.</a:t>
+              <a:t>Council members represent the _______ and consider the well-being and interests of their municipality when making decisions.</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
           <a:p>
             <a:pPr marL="285750" indent="-285750"/>
             <a:r>
               <a:rPr lang="en-US" dirty="0"/>
               <a:t>Councils approve the annual budget for a municipality and determine property tax rates.</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
           <a:p>
             <a:pPr marL="285750" indent="-285750"/>
             <a:r>
               <a:rPr lang="en-US" dirty="0"/>
-              <a:t>Councils </a:t>
-[...7 lines deleted...]
-              <a:t>and create _________ for the municipality.</a:t>
+              <a:t>Councils establish policies, determine services and create _________ for the municipality.</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
           <a:p>
             <a:pPr marL="285750" indent="-285750"/>
             <a:r>
               <a:rPr lang="en-US" dirty="0"/>
               <a:t>Councils also make decisions related to __________ ___________ and development.</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr marL="285750" indent="-285750"/>
-            <a:endParaRPr lang="en-US" dirty="0" smtClean="0"/>
+            <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
           <a:p>
             <a:pPr marL="285750" indent="-285750"/>
             <a:r>
-              <a:rPr lang="en-US" dirty="0" smtClean="0"/>
-[...2 lines deleted...]
-            <a:r>
               <a:rPr lang="en-US" dirty="0"/>
-              <a:t>larger communities, </a:t>
-[...37 lines deleted...]
-            <a:endParaRPr lang="en-US" dirty="0"/>
+              <a:t>In larger communities, usually cities, being a council member is a full-time job. In smaller communities, council members often have other jobs and get an ________ for their council duties.</a:t>
+            </a:r>
           </a:p>
           <a:p>
             <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="3489805237"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide8.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
@@ -16589,286 +16248,212 @@
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr>
             <a:normAutofit fontScale="92500"/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr marL="285750" indent="-285750"/>
             <a:r>
               <a:rPr lang="en-US" sz="1400" dirty="0"/>
               <a:t>There are two types of budgets that a council needs to approve every year:</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:endParaRPr lang="en-US" sz="800" dirty="0"/>
           </a:p>
           <a:p>
             <a:pPr lvl="1">
               <a:buFont typeface="Courier New" panose="02070309020205020404" pitchFamily="49" charset="0"/>
               <a:buChar char="o"/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" sz="1400" dirty="0"/>
-              <a:t>___________________: </a:t>
-[...7 lines deleted...]
-              <a:t>to keep the lights on in the arena, the roads clear of snow, etc.</a:t>
+              <a:t>___________________: the money needed to keep the lights on in the arena, the roads clear of snow, etc.</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="1">
               <a:buFont typeface="Courier New" panose="02070309020205020404" pitchFamily="49" charset="0"/>
               <a:buChar char="o"/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" sz="1400" dirty="0"/>
               <a:t>___________________: the money needed to pay for new infrastructure, etc.</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="1">
               <a:buFont typeface="Courier New" panose="02070309020205020404" pitchFamily="49" charset="0"/>
               <a:buChar char="o"/>
             </a:pPr>
             <a:endParaRPr lang="en-US" sz="1400" dirty="0"/>
           </a:p>
           <a:p>
             <a:pPr marL="285750" indent="-285750"/>
             <a:r>
               <a:rPr lang="en-US" sz="1400" dirty="0"/>
-              <a:t>The main source of revenue (money coming in) to the municipality is through _________________ ______________. </a:t>
-[...7 lines deleted...]
-              <a:t>is paid by home owners, business owners and other land owners.</a:t>
+              <a:t>The main source of revenue (money coming in) to the municipality is through _________________ ______________. This is paid by home owners, business owners and other land owners.</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:endParaRPr lang="en-US" sz="1400" dirty="0"/>
           </a:p>
           <a:p>
             <a:pPr marL="285750" indent="-285750"/>
             <a:r>
               <a:rPr lang="en-US" sz="1400" dirty="0"/>
               <a:t>The federal and provincial governments also provide money to municipalities through _________________.</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="1">
               <a:buFont typeface="Courier New" panose="02070309020205020404" pitchFamily="49" charset="0"/>
               <a:buChar char="o"/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" sz="1400" dirty="0"/>
-              <a:t>This </a:t>
-[...7 lines deleted...]
-              <a:t>for projects such as ______________ _______________ _______________ and ____________.</a:t>
+              <a:t>This money helps pay for projects such as ______________ _______________ _______________ and ____________.</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="1">
               <a:buFont typeface="Courier New" panose="02070309020205020404" pitchFamily="49" charset="0"/>
               <a:buChar char="o"/>
             </a:pPr>
             <a:endParaRPr lang="en-US" sz="1400" dirty="0"/>
           </a:p>
           <a:p>
             <a:pPr marL="285750" indent="-285750"/>
             <a:r>
-              <a:rPr lang="en-US" sz="1400" dirty="0" smtClean="0"/>
-[...2 lines deleted...]
-            <a:r>
               <a:rPr lang="en-US" sz="1400" dirty="0"/>
-              <a:t>the provincial government sets aside </a:t>
-[...7 lines deleted...]
-              <a:t>and divides it up among all the municipalities in Saskatchewan in a program called __________ __________ __________.  </a:t>
+              <a:t>Currently, the provincial government sets aside a portion of the Provincial Sales Tax (PST) and divides it up among all the municipalities in Saskatchewan in a program called __________ __________ __________.  </a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="1">
               <a:buFont typeface="Courier New" panose="02070309020205020404" pitchFamily="49" charset="0"/>
               <a:buChar char="o"/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" sz="1400" dirty="0"/>
               <a:t>In </a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="en-US" sz="1400" dirty="0" smtClean="0">
+              <a:rPr lang="en-US" sz="1400" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="FF0000"/>
                 </a:solidFill>
               </a:rPr>
               <a:t>20XX-XX</a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="en-US" sz="1400" dirty="0" smtClean="0"/>
+              <a:rPr lang="en-US" sz="1400" dirty="0"/>
               <a:t>, [</a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="en-US" sz="1400" dirty="0" smtClean="0">
+              <a:rPr lang="en-US" sz="1400" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="FF0000"/>
                 </a:solidFill>
               </a:rPr>
               <a:t>municipality name</a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="en-US" sz="1400" dirty="0" smtClean="0"/>
-[...2 lines deleted...]
-            <a:r>
               <a:rPr lang="en-US" sz="1400" dirty="0"/>
-              <a:t>a total of </a:t>
-[...6 lines deleted...]
-              <a:rPr lang="en-US" sz="1400" dirty="0" smtClean="0">
+              <a:t>] received a total of [</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1400" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="FF0000"/>
                 </a:solidFill>
               </a:rPr>
               <a:t>$</a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="en-US" sz="1400" dirty="0" smtClean="0"/>
+              <a:rPr lang="en-US" sz="1400" dirty="0"/>
               <a:t>] in grants from the province.  </a:t>
             </a:r>
+          </a:p>
+          <a:p>
             <a:endParaRPr lang="en-US" sz="1400" dirty="0"/>
           </a:p>
           <a:p>
-            <a:endParaRPr lang="en-US" sz="1400" dirty="0"/>
-[...1 lines deleted...]
-          <a:p>
             <a:pPr marL="285750" indent="-285750"/>
             <a:r>
-              <a:rPr lang="en-US" sz="1400" dirty="0" smtClean="0"/>
-[...2 lines deleted...]
-            <a:r>
               <a:rPr lang="en-US" sz="1400" dirty="0"/>
-              <a:t>the federal government distributes a portion of the tax money collected on gasoline sales and divides it up among </a:t>
-[...7 lines deleted...]
-              <a:t>municipalities across Canada in a program called the ________ ________ _________. </a:t>
+              <a:t>Currently, the federal government distributes a portion of the tax money collected on gasoline sales and divides it up among eligible municipalities across Canada in a program called the ________ ________ _________. </a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="1">
               <a:buFont typeface="Courier New" panose="02070309020205020404" pitchFamily="49" charset="0"/>
               <a:buChar char="o"/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" sz="1400" dirty="0"/>
               <a:t>In </a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="en-US" sz="1400" dirty="0" smtClean="0">
+              <a:rPr lang="en-US" sz="1400" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="FF0000"/>
                 </a:solidFill>
               </a:rPr>
               <a:t>20XX-XX</a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="en-US" sz="1400" dirty="0" smtClean="0"/>
-[...2 lines deleted...]
-            <a:r>
               <a:rPr lang="en-US" sz="1400" dirty="0"/>
-              <a:t>the </a:t>
-[...6 lines deleted...]
-              <a:rPr lang="en-US" sz="1400" dirty="0" smtClean="0">
+              <a:t>, the [</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1400" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="FF0000"/>
                 </a:solidFill>
               </a:rPr>
               <a:t>municipality name</a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="en-US" sz="1400" dirty="0" smtClean="0"/>
-[...2 lines deleted...]
-            <a:r>
               <a:rPr lang="en-US" sz="1400" dirty="0"/>
-              <a:t>a total of </a:t>
-[...6 lines deleted...]
-              <a:rPr lang="en-US" sz="1400" dirty="0" smtClean="0">
+              <a:t>] received a total of [</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1400" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="FF0000"/>
                 </a:solidFill>
               </a:rPr>
               <a:t>$</a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="en-US" sz="1400" dirty="0" smtClean="0"/>
+              <a:rPr lang="en-US" sz="1400" dirty="0"/>
               <a:t>] from this program.</a:t>
             </a:r>
-            <a:endParaRPr lang="en-US" sz="1400" dirty="0"/>
           </a:p>
           <a:p>
             <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="4101593419"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide9.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
@@ -18307,79 +17892,79 @@
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<?mso-contentType ?>
-[...7 lines deleted...]
-<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
   <documentManagement>
     <hermesDocumentDescription xmlns="1b467dc3-b523-4b12-9752-b658fbaf8fe7" xsi:nil="true"/>
     <c15676bccabc41a68bb0be00aef5e630 xmlns="1b467dc3-b523-4b12-9752-b658fbaf8fe7">
       <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
         <TermInfo xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
           <TermName xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">TemplatesGuidelines</TermName>
           <TermId xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">13f04f7a-d0e1-40ae-bd33-cc781f92e29a</TermId>
         </TermInfo>
       </Terms>
     </c15676bccabc41a68bb0be00aef5e630>
     <TaxCatchAll xmlns="1b467dc3-b523-4b12-9752-b658fbaf8fe7">
       <Value>26</Value>
     </TaxCatchAll>
     <hermesDocumentArea xmlns="1b467dc3-b523-4b12-9752-b658fbaf8fe7">Form</hermesDocumentArea>
     <PublishingExpirationDate xmlns="http://schemas.microsoft.com/sharepoint/v3" xsi:nil="true"/>
     <PublishingStartDate xmlns="http://schemas.microsoft.com/sharepoint/v3" xsi:nil="true"/>
     <hermesDocumentType xmlns="1b467dc3-b523-4b12-9752-b658fbaf8fe7">Template</hermesDocumentType>
   </documentManagement>
 </p:properties>
+</file>
+
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
 </file>
 
 <file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x0101006E7C08ABDAF779429A2B48962BDBEEB0" ma:contentTypeVersion="8" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="1db042ef93ddf05c0f434605532e40d4">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns1="http://schemas.microsoft.com/sharepoint/v3" xmlns:ns2="1b467dc3-b523-4b12-9752-b658fbaf8fe7" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="d2663de6afe8bb093d7ee7e4562f8aea" ns1:_="" ns2:_="">
     <xsd:import namespace="http://schemas.microsoft.com/sharepoint/v3"/>
     <xsd:import namespace="1b467dc3-b523-4b12-9752-b658fbaf8fe7"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns1:PublishingStartDate" minOccurs="0"/>
                 <xsd:element ref="ns1:PublishingExpirationDate" minOccurs="0"/>
                 <xsd:element ref="ns2:c15676bccabc41a68bb0be00aef5e630" minOccurs="0"/>
                 <xsd:element ref="ns2:TaxCatchAll" minOccurs="0"/>
                 <xsd:element ref="ns2:hermesDocumentType" minOccurs="0"/>
                 <xsd:element ref="ns2:hermesDocumentDescription" minOccurs="0"/>
                 <xsd:element ref="ns2:hermesDocumentArea" minOccurs="0"/>
               </xsd:all>
             </xsd:complexType>
           </xsd:element>
         </xsd:sequence>
       </xsd:complexType>
@@ -18541,100 +18126,106 @@
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{7F965C9B-E808-49D6-BC8C-D253C8DA9FBF}">
-[...6 lines deleted...]
-<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{558F0367-A037-45D0-846A-5322D9F35E18}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="1b467dc3-b523-4b12-9752-b658fbaf8fe7"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://www.w3.org/XML/1998/namespace"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/dcmitype/"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{7F965C9B-E808-49D6-BC8C-D253C8DA9FBF}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{FAE3912A-EC49-488F-B391-CE6EB07B6D13}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3"/>
     <ds:schemaRef ds:uri="1b467dc3-b523-4b12-9752-b658fbaf8fe7"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
+<file path=docMetadata/LabelInfo.xml><?xml version="1.0" encoding="utf-8"?>
+<clbl:labelList xmlns:clbl="http://schemas.microsoft.com/office/2020/mipLabelMetadata">
+  <clbl:label id="{9715e697-1c31-4156-8581-01c5d1e29c65}" enabled="1" method="Standard" siteId="{cf4e8a24-641b-40d2-905e-9a328b644fab}" contentBits="0" removed="0"/>
+</clbl:labelList>
+</file>
+
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <TotalTime></TotalTime>
-  <Words>2819</Words>
+  <Words>2930</Words>
   <Application>Microsoft Office PowerPoint</Application>
   <PresentationFormat>On-screen Show (4:3)</PresentationFormat>
-  <Paragraphs>371</Paragraphs>
+  <Paragraphs>375</Paragraphs>
   <Slides>17</Slides>
   <Notes>17</Notes>
   <HiddenSlides>0</HiddenSlides>
   <MMClips>0</MMClips>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="6" baseType="variant">
       <vt:variant>
         <vt:lpstr>Fonts Used</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>3</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Theme</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>3</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Slide Titles</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>17</vt:i4>
       </vt:variant>
@@ -18655,45 +18246,45 @@
       <vt:lpstr>EXAMPLES OF MUNICIPALITES</vt:lpstr>
       <vt:lpstr>WHO’S THE HEAD?</vt:lpstr>
       <vt:lpstr>WHAT DO ELECTED OFFICIALS DO?</vt:lpstr>
       <vt:lpstr>WHERE DOES THE MONEY COME FROM?</vt:lpstr>
       <vt:lpstr>MUNICIPAL ORGANIZATIONAL CHART</vt:lpstr>
       <vt:lpstr>WHAT DO ADMINISTRATORS DO?</vt:lpstr>
       <vt:lpstr>WHY BECOME AN ADMINISTRATOR?</vt:lpstr>
       <vt:lpstr>PowerPoint Presentation</vt:lpstr>
       <vt:lpstr>BECOMING AN URBAN ADMINISTRATOR</vt:lpstr>
       <vt:lpstr>BECOMING A NORTHERN ADMINISTRATOR</vt:lpstr>
       <vt:lpstr>BECOMING A RURAL ADMINISTRATOR</vt:lpstr>
       <vt:lpstr>MORE QUESTIONS?</vt:lpstr>
       <vt:lpstr>PowerPoint Presentation</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>Information Technology Office</Company>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
-  <dc:title>Powerpoint Template</dc:title>
+  <dc:title>App. E - Mock Council Meeting PowerPoint Presentation</dc:title>
   <dc:creator>earmer</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
     <vt:lpwstr>0x0101006E7C08ABDAF779429A2B48962BDBEEB0</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="hermesDocumentTag">
     <vt:lpwstr>26;#TemplatesGuidelines|13f04f7a-d0e1-40ae-bd33-cc781f92e29a</vt:lpwstr>
   </property>
 </Properties>
 </file>