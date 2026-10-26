--- v0 (2026-07-05)
+++ v1 (2026-10-26)
@@ -109,60 +109,60 @@
   <Override PartName="/xl/customProperty46.bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.customProperty"/>
   <Override PartName="/xl/customProperty47.bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.customProperty"/>
   <Override PartName="/xl/customProperty48.bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.customProperty"/>
   <Override PartName="/xl/customProperty49.bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.customProperty"/>
   <Override PartName="/xl/customProperty50.bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.customProperty"/>
   <Override PartName="/xl/customProperty51.bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.customProperty"/>
   <Override PartName="/xl/customProperty52.bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.customProperty"/>
   <Override PartName="/xl/customProperty53.bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.customProperty"/>
   <Override PartName="/xl/calcChain.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.calcChain+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29029"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30326"/>
   <workbookPr codeName="ThisWorkbook" defaultThemeVersion="124226"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="G:\GAFM\Common\FININFO\MFI\Financial Statements Related Files\PSAS changes Project\2025 Financial Statements Package\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\kgoldfin\Desktop\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{F24004C3-9F13-43D7-96BD-61DE9359DDAE}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="8_{CFD7AB03-0960-4C40-A8B2-962DA7245204}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="17520" tabRatio="715" firstSheet="1" activeTab="3" xr2:uid="{2DDCC187-C5B0-4586-96F4-6CD214A99936}"/>
+    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15720" tabRatio="715" firstSheet="1" activeTab="1" xr2:uid="{2DDCC187-C5B0-4586-96F4-6CD214A99936}"/>
   </bookViews>
   <sheets>
     <sheet name="Audit Report" sheetId="19" state="hidden" r:id="rId1"/>
     <sheet name="Disclaimer" sheetId="46" r:id="rId2"/>
     <sheet name="Management's Responsibility" sheetId="36" r:id="rId3"/>
     <sheet name="Financial Position - Stmt 1" sheetId="1" r:id="rId4"/>
     <sheet name=" Operations - Stmt 2" sheetId="2" r:id="rId5"/>
     <sheet name="Chg in Net Fin Assets - Stmt 3" sheetId="27" r:id="rId6"/>
     <sheet name="Chg in Fin Pos (CF) - Stmt 4" sheetId="8" r:id="rId7"/>
     <sheet name="Remeasurement G&amp;L - Stmt 5 " sheetId="48" r:id="rId8"/>
     <sheet name="Notes 1 a) - d)" sheetId="6" r:id="rId9"/>
     <sheet name="Notes 1 e) - i)" sheetId="73" r:id="rId10"/>
     <sheet name="Notes 1 j) - l) " sheetId="72" r:id="rId11"/>
     <sheet name="Notes 1 m)" sheetId="5" r:id="rId12"/>
     <sheet name="Notes 1 n) - q) " sheetId="74" r:id="rId13"/>
     <sheet name="Notes 1 r) " sheetId="37" r:id="rId14"/>
     <sheet name="Notes 1 s) - v) " sheetId="75" r:id="rId15"/>
     <sheet name="Note 1 w)- x)" sheetId="63" r:id="rId16"/>
     <sheet name="Note 1 y)" sheetId="68" r:id="rId17"/>
     <sheet name="Notes 2 - 3 " sheetId="40" r:id="rId18"/>
     <sheet name="Notes 4 - 5" sheetId="59" r:id="rId19"/>
     <sheet name="Notes 6 - 8" sheetId="4" r:id="rId20"/>
     <sheet name="Note 9" sheetId="61" r:id="rId21"/>
     <sheet name="Notes 10 - 11" sheetId="38" r:id="rId22"/>
     <sheet name="Note 12" sheetId="76" r:id="rId23"/>
@@ -183,223 +183,208 @@
     <sheet name="Schedule 3-2" sheetId="13" r:id="rId38"/>
     <sheet name="Schedule 3-3" sheetId="14" r:id="rId39"/>
     <sheet name="Schedule 4" sheetId="28" r:id="rId40"/>
     <sheet name="Schedule 5" sheetId="31" r:id="rId41"/>
     <sheet name="Schedule 6" sheetId="24" r:id="rId42"/>
     <sheet name="Schedule 7" sheetId="30" r:id="rId43"/>
     <sheet name="Expenditures by Type" sheetId="15" state="hidden" r:id="rId44"/>
     <sheet name="Capital Property" sheetId="16" state="hidden" r:id="rId45"/>
     <sheet name="Schedule 8" sheetId="71" r:id="rId46"/>
     <sheet name="Schedule 9" sheetId="69" r:id="rId47"/>
     <sheet name="Schedule 10" sheetId="17" r:id="rId48"/>
     <sheet name="PSAB Budget" sheetId="25" state="hidden" r:id="rId49"/>
     <sheet name="Schedule 11" sheetId="18" r:id="rId50"/>
     <sheet name="Schedule 12" sheetId="21" r:id="rId51"/>
     <sheet name="Schedule 13" sheetId="43" r:id="rId52"/>
     <sheet name="For Official Use" sheetId="45" state="hidden" r:id="rId53"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm.Print_Area" localSheetId="4">' Operations - Stmt 2'!$A$1:$G$39</definedName>
     <definedName name="_xlnm.Print_Area" localSheetId="6">'Chg in Fin Pos (CF) - Stmt 4'!$A$1:$J$66</definedName>
     <definedName name="_xlnm.Print_Area" localSheetId="5">'Chg in Net Fin Assets - Stmt 3'!$A$1:$G$34</definedName>
     <definedName name="_xlnm.Print_Area" localSheetId="1">Disclaimer!$A$1:$L$48</definedName>
     <definedName name="_xlnm.Print_Area" localSheetId="3">'Financial Position - Stmt 1'!$A$1:$I$55</definedName>
     <definedName name="_xlnm.Print_Area" localSheetId="2">'Management''s Responsibility'!$A$1:$I$25</definedName>
     <definedName name="_xlnm.Print_Area" localSheetId="15">'Note 1 w)- x)'!$A$1:$J$20</definedName>
-    <definedName name="_xlnm.Print_Area" localSheetId="16">'Note 1 y)'!$A$1:$J$37</definedName>
+    <definedName name="_xlnm.Print_Area" localSheetId="16">'Note 1 y)'!$A$1:$J$12</definedName>
     <definedName name="_xlnm.Print_Area" localSheetId="22">'Note 12'!$A$1:$H$18</definedName>
     <definedName name="_xlnm.Print_Area" localSheetId="28">'Note 26 '!$A$1:$I$35</definedName>
     <definedName name="_xlnm.Print_Area" localSheetId="20">'Note 9'!$A$1:$I$50</definedName>
     <definedName name="_xlnm.Print_Area" localSheetId="8">'Notes 1 a) - d)'!$A$1:$H$47</definedName>
     <definedName name="_xlnm.Print_Area" localSheetId="9">'Notes 1 e) - i)'!$A$1:$H$25</definedName>
     <definedName name="_xlnm.Print_Area" localSheetId="10">'Notes 1 j) - l) '!$A$1:$I$28</definedName>
     <definedName name="_xlnm.Print_Area" localSheetId="11">'Notes 1 m)'!$A$1:$J$45</definedName>
     <definedName name="_xlnm.Print_Area" localSheetId="12">'Notes 1 n) - q) '!$A$1:$J$24</definedName>
     <definedName name="_xlnm.Print_Area" localSheetId="13">'Notes 1 r) '!$A$1:$J$25</definedName>
     <definedName name="_xlnm.Print_Area" localSheetId="14">'Notes 1 s) - v) '!$A$1:$J$36</definedName>
     <definedName name="_xlnm.Print_Area" localSheetId="21">'Notes 10 - 11'!$A$1:$H$18</definedName>
     <definedName name="_xlnm.Print_Area" localSheetId="23">'Notes 13 - 14'!$A$1:$I$37</definedName>
     <definedName name="_xlnm.Print_Area" localSheetId="24">'Notes 15 - 17'!$A$1:$H$51</definedName>
     <definedName name="_xlnm.Print_Area" localSheetId="25">'Notes 18 - 20 '!$A$1:$H$27</definedName>
     <definedName name="_xlnm.Print_Area" localSheetId="17">'Notes 2 - 3 '!$A$1:$J$42</definedName>
     <definedName name="_xlnm.Print_Area" localSheetId="26">'Notes 21 - 23'!$A$1:$K$36</definedName>
     <definedName name="_xlnm.Print_Area" localSheetId="29">'Notes 26 Cont''d'!$A$1:$J$32</definedName>
     <definedName name="_xlnm.Print_Area" localSheetId="30">'Notes 27- 31 '!$A$1:$J$27</definedName>
     <definedName name="_xlnm.Print_Area" localSheetId="18">'Notes 4 - 5'!$A$1:$J$40</definedName>
     <definedName name="_xlnm.Print_Area" localSheetId="19">'Notes 6 - 8'!$A$1:$H$47</definedName>
     <definedName name="_xlnm.Print_Area" localSheetId="7">'Remeasurement G&amp;L - Stmt 5 '!$A$1:$J$27</definedName>
     <definedName name="_xlnm.Print_Area" localSheetId="31">'Schedule 1'!$A$1:$I$45</definedName>
     <definedName name="_xlnm.Print_Area" localSheetId="47">'Schedule 10'!$A$1:$H$33</definedName>
     <definedName name="_xlnm.Print_Area" localSheetId="49">'Schedule 11'!$A$1:$H$24</definedName>
     <definedName name="_xlnm.Print_Area" localSheetId="50">'Schedule 12'!$A$1:$H$22</definedName>
     <definedName name="_xlnm.Print_Area" localSheetId="51">'Schedule 13'!$A$1:$E$33</definedName>
-    <definedName name="_xlnm.Print_Area" localSheetId="32">'Schedule 2-1'!$A$1:$J$65</definedName>
-[...2 lines deleted...]
-    <definedName name="_xlnm.Print_Area" localSheetId="35">'Schedule 2-4'!$A$1:$J$50</definedName>
+    <definedName name="_xlnm.Print_Area" localSheetId="32">'Schedule 2-1'!$A$1:$J$63</definedName>
+    <definedName name="_xlnm.Print_Area" localSheetId="33">'Schedule 2-2'!$A$1:$J$66</definedName>
+    <definedName name="_xlnm.Print_Area" localSheetId="34">'Schedule 2-3'!$A$1:$J$61</definedName>
+    <definedName name="_xlnm.Print_Area" localSheetId="35">'Schedule 2-4'!$A$1:$J$49</definedName>
     <definedName name="_xlnm.Print_Area" localSheetId="36">'Schedule 3-1'!$A$1:$I$67</definedName>
     <definedName name="_xlnm.Print_Area" localSheetId="37">'Schedule 3-2'!$A$1:$I$55</definedName>
     <definedName name="_xlnm.Print_Area" localSheetId="38">'Schedule 3-3'!$A$1:$I$24</definedName>
     <definedName name="_xlnm.Print_Area" localSheetId="39">'Schedule 4'!$A$1:$L$39</definedName>
     <definedName name="_xlnm.Print_Area" localSheetId="40">'Schedule 5'!$A$1:$L$39</definedName>
     <definedName name="_xlnm.Print_Area" localSheetId="41">'Schedule 6'!$A$1:$O$45</definedName>
     <definedName name="_xlnm.Print_Area" localSheetId="42">'Schedule 7'!$A$1:$M$31</definedName>
     <definedName name="_xlnm.Print_Area" localSheetId="45">'Schedule 8'!$A$1:$N$45</definedName>
     <definedName name="_xlnm.Print_Area" localSheetId="46">'Schedule 9'!$A$1:$M$31</definedName>
     <definedName name="_xlnm.Print_Area">#REF!</definedName>
     <definedName name="PRINT_AREA_MI" localSheetId="17">#REF!</definedName>
     <definedName name="PRINT_AREA_MI" localSheetId="26">#REF!</definedName>
     <definedName name="PRINT_AREA_MI" localSheetId="29">#REF!</definedName>
     <definedName name="PRINT_AREA_MI" localSheetId="30">#REF!</definedName>
     <definedName name="PRINT_AREA_MI" localSheetId="18">#REF!</definedName>
     <definedName name="PRINT_AREA_MI">#REF!</definedName>
     <definedName name="_xlnm.Print_Titles" localSheetId="15">'Note 1 w)- x)'!$1:$3</definedName>
     <definedName name="_xlnm.Print_Titles" localSheetId="16">'Note 1 y)'!$1:$3</definedName>
     <definedName name="_xlnm.Print_Titles" localSheetId="11">'Notes 1 m)'!$1:$3</definedName>
     <definedName name="_xlnm.Print_Titles" localSheetId="12">'Notes 1 n) - q) '!$1:$3</definedName>
     <definedName name="_xlnm.Print_Titles" localSheetId="39">'Schedule 4'!$A:$A,'Schedule 4'!$3:$3</definedName>
   </definedNames>
   <calcPr calcId="191028"/>
   <extLst>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/calcChain.xml><?xml version="1.0" encoding="utf-8"?>
 <calcChain xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+  <c r="D20" i="9" l="1"/>
+  <c r="D21" i="9" s="1"/>
+  <c r="D22" i="9" s="1"/>
   <c r="F30" i="17" l="1"/>
-  <c r="J5" i="59"/>
   <c r="E5" i="43"/>
   <c r="E40" i="4"/>
   <c r="E41" i="4" s="1"/>
   <c r="E42" i="4" s="1"/>
   <c r="I5" i="59"/>
   <c r="A3" i="43"/>
   <c r="A3" i="31"/>
   <c r="A3" i="14"/>
   <c r="A3" i="33"/>
   <c r="A3" i="80"/>
   <c r="A3" i="67"/>
   <c r="A3" i="68"/>
   <c r="A3" i="63"/>
   <c r="I5" i="48"/>
   <c r="A3" i="48"/>
   <c r="A3" i="2"/>
   <c r="A3" i="27"/>
-  <c r="G33" i="2"/>
-[...4 lines deleted...]
-  <c r="E19" i="2"/>
   <c r="I8" i="1"/>
   <c r="H8" i="1"/>
-  <c r="J13" i="8"/>
-[...6 lines deleted...]
-  <c r="I29" i="1"/>
+  <c r="I29" i="1" l="1"/>
   <c r="H29" i="1"/>
   <c r="J59" i="8" l="1"/>
   <c r="J61" i="8" s="1"/>
   <c r="I59" i="8"/>
   <c r="J58" i="8"/>
   <c r="I39" i="8" l="1"/>
   <c r="I26" i="8"/>
   <c r="I24" i="8"/>
   <c r="I21" i="8"/>
   <c r="I17" i="8" l="1"/>
   <c r="I24" i="1" l="1"/>
   <c r="H24" i="1"/>
   <c r="H10" i="38"/>
   <c r="G16" i="38"/>
   <c r="F16" i="38"/>
   <c r="H16" i="38"/>
   <c r="E16" i="38"/>
   <c r="I19" i="67" l="1"/>
   <c r="I5" i="11"/>
   <c r="I5" i="33"/>
   <c r="H5" i="10"/>
   <c r="H5" i="33"/>
   <c r="G5" i="10"/>
   <c r="E32" i="43"/>
   <c r="I20" i="8"/>
   <c r="G14" i="27"/>
   <c r="F14" i="27"/>
-  <c r="L18" i="31"/>
-[...2 lines deleted...]
-  <c r="H20" i="11"/>
   <c r="E12" i="2"/>
-  <c r="G12" i="2"/>
-[...3 lines deleted...]
-  <c r="L10" i="31"/>
   <c r="K10" i="31"/>
   <c r="J10" i="31"/>
   <c r="I10" i="31"/>
   <c r="H10" i="31"/>
   <c r="G10" i="31"/>
   <c r="F10" i="31"/>
   <c r="E10" i="31"/>
-  <c r="L10" i="28"/>
   <c r="K10" i="28"/>
   <c r="J10" i="28"/>
   <c r="I10" i="28"/>
   <c r="H10" i="28"/>
   <c r="G10" i="28"/>
   <c r="F10" i="28"/>
   <c r="E10" i="28"/>
   <c r="G28" i="17"/>
   <c r="G27" i="17"/>
   <c r="H28" i="17"/>
   <c r="F28" i="17"/>
   <c r="I10" i="40"/>
   <c r="I58" i="8" s="1"/>
   <c r="I61" i="8" s="1"/>
   <c r="I49" i="8"/>
   <c r="J42" i="8"/>
   <c r="H41" i="1"/>
   <c r="I37" i="1"/>
   <c r="H37" i="1"/>
   <c r="I41" i="1"/>
-  <c r="H11" i="78" l="1"/>
+  <c r="L10" i="28" l="1"/>
+  <c r="I13" i="8" s="1"/>
+  <c r="L10" i="31"/>
+  <c r="J13" i="8" s="1"/>
+  <c r="G12" i="2"/>
+  <c r="G15" i="27" s="1"/>
+  <c r="H11" i="78"/>
   <c r="F5" i="61"/>
-  <c r="H38" i="61"/>
+  <c r="H38" i="61" s="1"/>
   <c r="H28" i="61"/>
   <c r="F14" i="61"/>
   <c r="G5" i="4"/>
   <c r="A3" i="78"/>
   <c r="I34" i="78"/>
   <c r="H34" i="78"/>
   <c r="G34" i="78"/>
   <c r="F34" i="78"/>
   <c r="E34" i="78"/>
   <c r="I24" i="78"/>
   <c r="H24" i="78"/>
   <c r="G24" i="78"/>
   <c r="F24" i="78"/>
   <c r="H15" i="78"/>
   <c r="A3" i="61"/>
   <c r="I46" i="61"/>
   <c r="H46" i="61"/>
   <c r="I19" i="61"/>
   <c r="H19" i="61"/>
   <c r="G19" i="61"/>
   <c r="F19" i="61"/>
   <c r="I12" i="61"/>
   <c r="H12" i="61"/>
   <c r="G12" i="61"/>
   <c r="F12" i="61"/>
@@ -427,51 +412,53 @@
   <c r="D14" i="39" s="1"/>
   <c r="H17" i="39"/>
   <c r="H21" i="39" s="1"/>
   <c r="G6" i="76"/>
   <c r="A3" i="76"/>
   <c r="C1" i="76"/>
   <c r="I34" i="59"/>
   <c r="I38" i="59" s="1"/>
   <c r="H10" i="1" s="1"/>
   <c r="J34" i="59"/>
   <c r="J38" i="59" s="1"/>
   <c r="I10" i="1" s="1"/>
   <c r="J40" i="40"/>
   <c r="I40" i="40"/>
   <c r="J27" i="40"/>
   <c r="I27" i="40"/>
   <c r="I41" i="8" s="1"/>
   <c r="A3" i="75"/>
   <c r="C1" i="75"/>
   <c r="A3" i="74"/>
   <c r="C1" i="74"/>
   <c r="A3" i="73"/>
   <c r="C1" i="73"/>
   <c r="A3" i="72"/>
   <c r="C1" i="72"/>
-  <c r="M14" i="24" l="1"/>
+  <c r="F12" i="2" l="1"/>
+  <c r="F15" i="27" s="1"/>
+  <c r="M14" i="24"/>
   <c r="K29" i="31" l="1"/>
   <c r="J29" i="31"/>
   <c r="I29" i="31"/>
   <c r="H29" i="31"/>
   <c r="G29" i="31"/>
   <c r="F29" i="31"/>
   <c r="E29" i="31"/>
   <c r="K27" i="31"/>
   <c r="J27" i="31"/>
   <c r="I27" i="31"/>
   <c r="H27" i="31"/>
   <c r="G27" i="31"/>
   <c r="F27" i="31"/>
   <c r="E27" i="31"/>
   <c r="E13" i="31"/>
   <c r="L13" i="31" s="1"/>
   <c r="K29" i="28"/>
   <c r="J29" i="28"/>
   <c r="I29" i="28"/>
   <c r="H29" i="28"/>
   <c r="G29" i="28"/>
   <c r="F29" i="28"/>
   <c r="E29" i="28"/>
   <c r="L29" i="28" s="1"/>
   <c r="G10" i="76" s="1"/>
@@ -602,145 +589,146 @@
   <c r="I9" i="59"/>
   <c r="I11" i="59" s="1"/>
   <c r="I20" i="59" s="1"/>
   <c r="A3" i="59"/>
   <c r="C1" i="59"/>
   <c r="I24" i="59" l="1"/>
   <c r="H9" i="1" s="1"/>
   <c r="J24" i="59"/>
   <c r="I9" i="1" s="1"/>
   <c r="A3" i="44" l="1"/>
   <c r="G20" i="4" l="1"/>
   <c r="I24" i="48"/>
   <c r="C1" i="12"/>
   <c r="G8" i="2"/>
   <c r="F8" i="2"/>
   <c r="E8" i="2"/>
   <c r="G45" i="12"/>
   <c r="H46" i="1" l="1"/>
   <c r="J5" i="48"/>
   <c r="I46" i="1" l="1"/>
   <c r="G5" i="2"/>
   <c r="C1" i="43"/>
   <c r="I23" i="12"/>
   <c r="H23" i="12"/>
   <c r="G23" i="12"/>
-  <c r="H33" i="33"/>
-[...1 lines deleted...]
-  <c r="H34" i="11"/>
+  <c r="H32" i="33"/>
+  <c r="I33" i="11"/>
+  <c r="H33" i="11"/>
   <c r="H31" i="1"/>
   <c r="J5" i="33" l="1"/>
   <c r="I5" i="10"/>
-  <c r="H66" i="32"/>
+  <c r="H64" i="32"/>
   <c r="F31" i="31" l="1"/>
   <c r="I13" i="11"/>
   <c r="F31" i="28"/>
   <c r="G22" i="13" l="1"/>
   <c r="G24" i="13" s="1"/>
-  <c r="I48" i="33"/>
-[...1 lines deleted...]
-  <c r="H48" i="33"/>
+  <c r="I47" i="33"/>
+  <c r="J47" i="33"/>
+  <c r="H47" i="33"/>
   <c r="H31" i="31" l="1"/>
   <c r="G9" i="4" l="1"/>
-  <c r="I60" i="34" l="1"/>
-[...16 lines deleted...]
-  <c r="H21" i="34"/>
+  <c r="I58" i="34" l="1"/>
+  <c r="J58" i="34"/>
+  <c r="H58" i="34"/>
+  <c r="I48" i="34"/>
+  <c r="J48" i="34"/>
+  <c r="H48" i="34"/>
+  <c r="I39" i="34"/>
+  <c r="I43" i="34" s="1"/>
+  <c r="J39" i="34"/>
+  <c r="J43" i="34" s="1"/>
+  <c r="H39" i="34"/>
+  <c r="H43" i="34" s="1"/>
+  <c r="H49" i="34" s="1"/>
+  <c r="H29" i="34"/>
+  <c r="I20" i="34"/>
+  <c r="J20" i="34"/>
+  <c r="H20" i="34"/>
   <c r="I12" i="34"/>
   <c r="I16" i="34" s="1"/>
   <c r="J12" i="34"/>
   <c r="J16" i="34" s="1"/>
   <c r="H12" i="34"/>
   <c r="H16" i="34" s="1"/>
-  <c r="I51" i="34" l="1"/>
-[...4 lines deleted...]
-  <c r="J22" i="34"/>
+  <c r="H60" i="34" l="1"/>
+  <c r="I49" i="34"/>
+  <c r="I60" i="34" s="1"/>
+  <c r="J49" i="34"/>
+  <c r="J60" i="34" s="1"/>
+  <c r="I21" i="34"/>
+  <c r="J21" i="34"/>
   <c r="F7" i="21"/>
   <c r="H8" i="18"/>
   <c r="K10" i="30"/>
   <c r="K12" i="30"/>
   <c r="K14" i="30"/>
   <c r="K15" i="30"/>
   <c r="E29" i="2" l="1"/>
   <c r="G29" i="2"/>
   <c r="F29" i="2"/>
   <c r="K31" i="31" l="1"/>
   <c r="J31" i="31"/>
   <c r="I31" i="31"/>
   <c r="G31" i="31"/>
   <c r="E31" i="31"/>
   <c r="K31" i="28"/>
   <c r="J31" i="28"/>
   <c r="I31" i="28"/>
   <c r="H31" i="28"/>
   <c r="G31" i="28"/>
   <c r="E32" i="28"/>
   <c r="E31" i="28"/>
   <c r="L31" i="28" s="1"/>
   <c r="L31" i="31" l="1"/>
   <c r="H20" i="10"/>
   <c r="H22" i="10" s="1"/>
   <c r="I30" i="8"/>
   <c r="E17" i="31" l="1"/>
   <c r="F17" i="31"/>
   <c r="G17" i="31"/>
   <c r="H17" i="31"/>
   <c r="I17" i="31"/>
   <c r="J17" i="31"/>
   <c r="K17" i="31"/>
   <c r="E17" i="28"/>
   <c r="F17" i="28"/>
   <c r="G17" i="28"/>
   <c r="H17" i="28"/>
   <c r="I17" i="28"/>
   <c r="J17" i="28"/>
   <c r="K17" i="28"/>
   <c r="G48" i="10"/>
   <c r="G50" i="10" s="1"/>
   <c r="G65" i="10"/>
   <c r="G67" i="10" s="1"/>
   <c r="G16" i="2"/>
   <c r="E16" i="2"/>
   <c r="F16" i="2"/>
   <c r="H13" i="11"/>
+  <c r="H20" i="11" s="1"/>
   <c r="L17" i="28" l="1"/>
   <c r="L17" i="31"/>
   <c r="K26" i="30"/>
   <c r="O31" i="24"/>
   <c r="O20" i="24"/>
   <c r="M29" i="24"/>
   <c r="M19" i="24"/>
   <c r="O34" i="24" l="1"/>
   <c r="C1" i="6" l="1"/>
   <c r="C1" i="5"/>
   <c r="C1" i="37"/>
   <c r="C1" i="40"/>
   <c r="C1" i="4"/>
   <c r="C1" i="38"/>
   <c r="C1" i="9"/>
   <c r="C1" i="39"/>
   <c r="C1" i="10"/>
   <c r="C1" i="13"/>
   <c r="C1" i="14"/>
   <c r="C1" i="31"/>
   <c r="C1" i="24"/>
   <c r="C1" i="30"/>
   <c r="C1" i="17"/>
   <c r="C1" i="21"/>
   <c r="C1" i="8"/>
@@ -1123,86 +1111,85 @@
   <c r="A28" i="45"/>
   <c r="A29" i="45"/>
   <c r="A30" i="45"/>
   <c r="A32" i="45"/>
   <c r="A8" i="45"/>
   <c r="A10" i="45"/>
   <c r="A11" i="45"/>
   <c r="A12" i="45"/>
   <c r="A13" i="45"/>
   <c r="A14" i="45"/>
   <c r="A15" i="45"/>
   <c r="A18" i="45"/>
   <c r="A19" i="45"/>
   <c r="B1" i="2"/>
   <c r="C28" i="30" l="1"/>
   <c r="E22" i="45" s="1"/>
   <c r="E20" i="24"/>
   <c r="D20" i="24"/>
   <c r="C20" i="24"/>
   <c r="B1" i="44" l="1"/>
   <c r="B20" i="45"/>
   <c r="G17" i="2"/>
   <c r="F17" i="2"/>
   <c r="B9" i="45" s="1"/>
   <c r="E43" i="4"/>
-  <c r="H22" i="34"/>
-  <c r="H32" i="34" s="1"/>
+  <c r="H21" i="34"/>
+  <c r="H31" i="34" s="1"/>
   <c r="E17" i="2"/>
   <c r="F11" i="21"/>
   <c r="F12" i="21"/>
   <c r="B1" i="18"/>
   <c r="B1" i="31"/>
   <c r="B1" i="28"/>
   <c r="D1" i="33"/>
   <c r="D1" i="34"/>
   <c r="D1" i="32"/>
   <c r="D1" i="11"/>
   <c r="B1" i="42"/>
   <c r="B1" i="27"/>
   <c r="D36" i="42"/>
   <c r="E36" i="42"/>
   <c r="F36" i="42"/>
   <c r="G36" i="42"/>
   <c r="H36" i="42"/>
   <c r="I36" i="42"/>
   <c r="K36" i="42"/>
   <c r="C36" i="42"/>
   <c r="J35" i="42"/>
   <c r="J34" i="42"/>
   <c r="J33" i="42"/>
   <c r="J32" i="42"/>
   <c r="J31" i="42"/>
   <c r="A3" i="42"/>
   <c r="J10" i="40"/>
   <c r="I7" i="1" s="1"/>
   <c r="H7" i="1"/>
   <c r="I5" i="40"/>
   <c r="A3" i="40"/>
   <c r="D31" i="9"/>
-  <c r="D20" i="9"/>
-  <c r="D32" i="9" s="1"/>
+  <c r="D32" i="9"/>
   <c r="C6" i="24"/>
   <c r="B44" i="24"/>
   <c r="A3" i="28"/>
   <c r="H25" i="4"/>
   <c r="I12" i="1" s="1"/>
   <c r="G25" i="4"/>
   <c r="H12" i="1" s="1"/>
   <c r="H10" i="18"/>
   <c r="J34" i="8"/>
   <c r="G9" i="27"/>
   <c r="J49" i="8"/>
   <c r="E17" i="27"/>
   <c r="H44" i="4"/>
   <c r="H43" i="4"/>
   <c r="H42" i="4"/>
   <c r="H41" i="4"/>
   <c r="H40" i="4"/>
   <c r="H39" i="4"/>
   <c r="G45" i="4"/>
   <c r="F45" i="4"/>
   <c r="F20" i="21"/>
   <c r="F19" i="21"/>
   <c r="F18" i="21"/>
   <c r="F17" i="21"/>
   <c r="F16" i="21"/>
@@ -1260,78 +1247,78 @@
   <c r="E34" i="24" s="1"/>
   <c r="D31" i="24"/>
   <c r="D34" i="24" s="1"/>
   <c r="C31" i="24"/>
   <c r="C34" i="24" s="1"/>
   <c r="I36" i="1"/>
   <c r="F27" i="17"/>
   <c r="F33" i="17" s="1"/>
   <c r="K20" i="24"/>
   <c r="I20" i="24"/>
   <c r="G20" i="24"/>
   <c r="F20" i="24"/>
   <c r="F34" i="24" s="1"/>
   <c r="H19" i="14"/>
   <c r="H21" i="14" s="1"/>
   <c r="H53" i="13"/>
   <c r="H55" i="13" s="1"/>
   <c r="H22" i="13"/>
   <c r="H24" i="13" s="1"/>
   <c r="H36" i="13"/>
   <c r="H38" i="13" s="1"/>
   <c r="H65" i="10"/>
   <c r="H67" i="10" s="1"/>
   <c r="H48" i="10"/>
   <c r="H50" i="10" s="1"/>
-  <c r="I33" i="33"/>
+  <c r="I32" i="33"/>
   <c r="K16" i="28" s="1"/>
-  <c r="I22" i="33"/>
+  <c r="I21" i="33"/>
   <c r="K15" i="28" s="1"/>
   <c r="I13" i="33"/>
   <c r="I17" i="33" s="1"/>
-  <c r="I23" i="33" s="1"/>
+  <c r="I22" i="33" s="1"/>
   <c r="J15" i="28"/>
   <c r="J8" i="28"/>
-  <c r="I30" i="34"/>
-[...5 lines deleted...]
-  <c r="I35" i="32"/>
+  <c r="I29" i="34"/>
+  <c r="I31" i="34" s="1"/>
+  <c r="I64" i="32"/>
+  <c r="I54" i="32"/>
+  <c r="I44" i="32"/>
+  <c r="I48" i="32" s="1"/>
+  <c r="I34" i="32"/>
   <c r="G16" i="28" s="1"/>
-  <c r="I25" i="32"/>
+  <c r="I24" i="32"/>
   <c r="G15" i="28" s="1"/>
   <c r="I15" i="32"/>
   <c r="I19" i="32" s="1"/>
-  <c r="I63" i="11"/>
+  <c r="I61" i="11"/>
   <c r="F16" i="28" s="1"/>
-  <c r="H63" i="11"/>
-  <c r="I53" i="11"/>
+  <c r="H61" i="11"/>
+  <c r="I51" i="11"/>
   <c r="F15" i="28" s="1"/>
-  <c r="I43" i="11"/>
-  <c r="I25" i="11"/>
+  <c r="I42" i="11"/>
+  <c r="I24" i="11"/>
   <c r="E15" i="28" s="1"/>
   <c r="I20" i="11"/>
   <c r="H43" i="12"/>
   <c r="H10" i="12"/>
   <c r="H16" i="12" s="1"/>
   <c r="G27" i="39"/>
   <c r="H25" i="9"/>
   <c r="F25" i="9"/>
   <c r="E25" i="9"/>
   <c r="G24" i="9"/>
   <c r="G23" i="9"/>
   <c r="G22" i="9"/>
   <c r="G21" i="9"/>
   <c r="G20" i="9"/>
   <c r="G19" i="9"/>
   <c r="H37" i="9"/>
   <c r="F37" i="9"/>
   <c r="E37" i="9"/>
   <c r="G36" i="9"/>
   <c r="G35" i="9"/>
   <c r="G34" i="9"/>
   <c r="G33" i="9"/>
   <c r="G32" i="9"/>
   <c r="G31" i="9"/>
   <c r="H32" i="4"/>
@@ -1421,119 +1408,120 @@
   <c r="K9" i="28"/>
   <c r="E11" i="28"/>
   <c r="L11" i="28" s="1"/>
   <c r="F13" i="2" s="1"/>
   <c r="B6" i="45" s="1"/>
   <c r="E12" i="28"/>
   <c r="L12" i="28" s="1"/>
   <c r="F14" i="2" s="1"/>
   <c r="B7" i="45" s="1"/>
   <c r="E14" i="28"/>
   <c r="F14" i="28"/>
   <c r="G14" i="28"/>
   <c r="H14" i="28"/>
   <c r="I14" i="28"/>
   <c r="J14" i="28"/>
   <c r="K14" i="28"/>
   <c r="E26" i="28"/>
   <c r="F26" i="28"/>
   <c r="G26" i="28"/>
   <c r="H26" i="28"/>
   <c r="I26" i="28"/>
   <c r="J26" i="28"/>
   <c r="K26" i="28"/>
   <c r="H5" i="17"/>
   <c r="I5" i="1"/>
+  <c r="J5" i="59" s="1"/>
   <c r="I5" i="8"/>
   <c r="H5" i="32"/>
   <c r="M12" i="24"/>
   <c r="M16" i="24"/>
   <c r="M18" i="24"/>
   <c r="M24" i="24"/>
   <c r="M26" i="24"/>
   <c r="M28" i="24"/>
   <c r="I10" i="12"/>
   <c r="I16" i="12" s="1"/>
   <c r="I43" i="12"/>
-  <c r="J43" i="11"/>
-  <c r="J47" i="11" s="1"/>
+  <c r="J42" i="11"/>
+  <c r="J46" i="11" s="1"/>
   <c r="J15" i="32"/>
   <c r="G8" i="31" s="1"/>
-  <c r="J45" i="32"/>
+  <c r="J44" i="32"/>
   <c r="H8" i="31" s="1"/>
   <c r="I8" i="31"/>
   <c r="J8" i="31"/>
-  <c r="J25" i="32"/>
+  <c r="J24" i="32"/>
   <c r="G15" i="31" s="1"/>
   <c r="J15" i="31"/>
   <c r="I20" i="10"/>
   <c r="I22" i="10" s="1"/>
   <c r="I48" i="10"/>
   <c r="I50" i="10" s="1"/>
   <c r="I65" i="10"/>
   <c r="I67" i="10" s="1"/>
   <c r="I22" i="13"/>
   <c r="I24" i="13" s="1"/>
   <c r="I36" i="13"/>
   <c r="I38" i="13" s="1"/>
   <c r="I53" i="13"/>
   <c r="I55" i="13" s="1"/>
   <c r="I19" i="14"/>
   <c r="I21" i="14" s="1"/>
-  <c r="J34" i="11"/>
+  <c r="J33" i="11"/>
   <c r="E16" i="31" s="1"/>
   <c r="I8" i="28"/>
   <c r="D38" i="45"/>
   <c r="G23" i="27"/>
   <c r="G10" i="12"/>
   <c r="G16" i="12" s="1"/>
   <c r="G43" i="12"/>
   <c r="H15" i="32"/>
   <c r="H19" i="32" s="1"/>
-  <c r="H43" i="11"/>
-[...3 lines deleted...]
-  <c r="H25" i="32"/>
+  <c r="H42" i="11"/>
+  <c r="H46" i="11" s="1"/>
+  <c r="H44" i="32"/>
+  <c r="H48" i="32" s="1"/>
+  <c r="H24" i="32"/>
   <c r="E11" i="2"/>
   <c r="E13" i="2"/>
   <c r="E14" i="2"/>
   <c r="G20" i="10"/>
   <c r="G22" i="10" s="1"/>
   <c r="E24" i="2"/>
   <c r="G36" i="13"/>
   <c r="G38" i="13" s="1"/>
   <c r="G53" i="13"/>
   <c r="G55" i="13" s="1"/>
   <c r="G19" i="14"/>
   <c r="G21" i="14" s="1"/>
   <c r="H29" i="17"/>
-  <c r="J35" i="32"/>
+  <c r="J34" i="32"/>
   <c r="G16" i="31" s="1"/>
-  <c r="J66" i="32"/>
+  <c r="J64" i="32"/>
   <c r="H16" i="31" s="1"/>
-  <c r="J56" i="32"/>
+  <c r="J54" i="32"/>
   <c r="E21" i="31"/>
   <c r="G21" i="31"/>
   <c r="F21" i="31"/>
   <c r="H21" i="31"/>
   <c r="I21" i="31"/>
   <c r="J21" i="31"/>
   <c r="K21" i="31"/>
   <c r="E22" i="31"/>
   <c r="F22" i="31"/>
   <c r="G22" i="31"/>
   <c r="H22" i="31"/>
   <c r="I22" i="31"/>
   <c r="J22" i="31"/>
   <c r="K22" i="31"/>
   <c r="E23" i="31"/>
   <c r="G23" i="31"/>
   <c r="F23" i="31"/>
   <c r="H23" i="31"/>
   <c r="J23" i="31"/>
   <c r="K23" i="31"/>
   <c r="E24" i="31"/>
   <c r="G24" i="31"/>
   <c r="H24" i="31"/>
   <c r="J24" i="31"/>
   <c r="K24" i="31"/>
@@ -1590,86 +1578,85 @@
   <c r="K25" i="28"/>
   <c r="E28" i="28"/>
   <c r="F28" i="28"/>
   <c r="G28" i="28"/>
   <c r="H28" i="28"/>
   <c r="I28" i="28"/>
   <c r="J28" i="28"/>
   <c r="K28" i="28"/>
   <c r="E30" i="28"/>
   <c r="J30" i="28"/>
   <c r="K30" i="28"/>
   <c r="F32" i="28"/>
   <c r="G32" i="28"/>
   <c r="H32" i="28"/>
   <c r="I32" i="28"/>
   <c r="J32" i="28"/>
   <c r="K32" i="28"/>
   <c r="E21" i="28"/>
   <c r="G21" i="28"/>
   <c r="F21" i="28"/>
   <c r="H21" i="28"/>
   <c r="I21" i="28"/>
   <c r="J21" i="28"/>
   <c r="K21" i="28"/>
   <c r="H16" i="28"/>
-  <c r="H56" i="32"/>
-[...1 lines deleted...]
-  <c r="J33" i="33"/>
+  <c r="H54" i="32"/>
+  <c r="H34" i="32"/>
+  <c r="J32" i="33"/>
   <c r="K16" i="31" s="1"/>
-  <c r="J22" i="33"/>
+  <c r="J21" i="33"/>
   <c r="K15" i="31" s="1"/>
   <c r="J13" i="33"/>
   <c r="K8" i="31" s="1"/>
   <c r="J16" i="28"/>
   <c r="J16" i="31"/>
-  <c r="J30" i="34"/>
-  <c r="J32" i="34" s="1"/>
+  <c r="J29" i="34"/>
+  <c r="J31" i="34" s="1"/>
   <c r="I15" i="31"/>
-  <c r="J63" i="11"/>
+  <c r="J61" i="11"/>
   <c r="F16" i="31" s="1"/>
-  <c r="J53" i="11"/>
-[...1 lines deleted...]
-  <c r="J26" i="11" s="1"/>
+  <c r="J51" i="11"/>
+  <c r="J24" i="11"/>
   <c r="F23" i="27"/>
   <c r="C15" i="45" s="1"/>
   <c r="E23" i="27"/>
   <c r="I34" i="8"/>
   <c r="K21" i="30"/>
   <c r="K23" i="30"/>
   <c r="F10" i="27" s="1"/>
   <c r="K25" i="30"/>
   <c r="H13" i="33"/>
   <c r="H17" i="33" s="1"/>
-  <c r="H25" i="11"/>
-[...2 lines deleted...]
-  <c r="H22" i="33"/>
+  <c r="H24" i="11"/>
+  <c r="H25" i="11" s="1"/>
+  <c r="H35" i="11" s="1"/>
+  <c r="H21" i="33"/>
   <c r="A2" i="33"/>
   <c r="A2" i="34"/>
   <c r="A2" i="32"/>
-  <c r="H53" i="11"/>
+  <c r="H51" i="11"/>
   <c r="H9" i="4"/>
   <c r="H13" i="4"/>
   <c r="G13" i="4"/>
   <c r="G17" i="4" s="1"/>
   <c r="H11" i="1" s="1"/>
   <c r="A2" i="13"/>
   <c r="A2" i="14" s="1"/>
   <c r="A3" i="25"/>
   <c r="A1" i="25"/>
   <c r="S8" i="25"/>
   <c r="S19" i="25" s="1"/>
   <c r="S39" i="25" s="1"/>
   <c r="S9" i="25"/>
   <c r="S10" i="25"/>
   <c r="S11" i="25"/>
   <c r="S12" i="25"/>
   <c r="S13" i="25"/>
   <c r="S14" i="25"/>
   <c r="S15" i="25"/>
   <c r="S16" i="25"/>
   <c r="S17" i="25"/>
   <c r="S18" i="25"/>
   <c r="G19" i="25"/>
   <c r="I19" i="25"/>
   <c r="I39" i="25" s="1"/>
@@ -1821,373 +1808,386 @@
   <c r="I5" i="32"/>
   <c r="G28" i="2"/>
   <c r="H5" i="12"/>
   <c r="I5" i="34"/>
   <c r="J22" i="16"/>
   <c r="G39" i="25"/>
   <c r="F22" i="16"/>
   <c r="D22" i="16"/>
   <c r="I22" i="16"/>
   <c r="G5" i="27"/>
   <c r="L12" i="16"/>
   <c r="F5" i="27"/>
   <c r="D19" i="45"/>
   <c r="G5" i="12"/>
   <c r="H5" i="34"/>
   <c r="H5" i="11"/>
   <c r="E5" i="27"/>
   <c r="G5" i="13"/>
   <c r="G5" i="14"/>
   <c r="J5" i="32"/>
   <c r="I5" i="13"/>
   <c r="I5" i="14"/>
   <c r="J5" i="11"/>
   <c r="I5" i="12"/>
   <c r="J5" i="34"/>
-  <c r="N6" i="71" l="1"/>
+  <c r="J25" i="11" l="1"/>
+  <c r="J35" i="11" s="1"/>
+  <c r="N6" i="71"/>
   <c r="E10" i="38"/>
   <c r="H6" i="76"/>
   <c r="H5" i="61"/>
   <c r="H17" i="4"/>
   <c r="I11" i="1" s="1"/>
   <c r="L30" i="28"/>
   <c r="H24" i="17"/>
   <c r="I14" i="40"/>
   <c r="I31" i="40"/>
   <c r="J36" i="42"/>
   <c r="G37" i="9"/>
   <c r="G25" i="9"/>
   <c r="A20" i="45" s="1"/>
   <c r="A16" i="45"/>
   <c r="A22" i="45"/>
   <c r="A2" i="45"/>
   <c r="H13" i="1"/>
   <c r="A7" i="45" s="1"/>
   <c r="A5" i="45"/>
   <c r="A4" i="45"/>
   <c r="B38" i="24"/>
   <c r="C6" i="69"/>
-  <c r="H23" i="33"/>
-[...1 lines deleted...]
-  <c r="H54" i="11"/>
+  <c r="H22" i="33"/>
+  <c r="H34" i="33" s="1"/>
+  <c r="H52" i="11"/>
+  <c r="H63" i="11" s="1"/>
   <c r="H5" i="4"/>
   <c r="H20" i="4"/>
   <c r="H45" i="4"/>
   <c r="J36" i="8"/>
   <c r="D14" i="45"/>
   <c r="E8" i="31"/>
   <c r="I16" i="28"/>
-  <c r="H26" i="32"/>
-[...2 lines deleted...]
-  <c r="J36" i="11"/>
+  <c r="H25" i="32"/>
+  <c r="H36" i="32"/>
   <c r="I31" i="1"/>
   <c r="I23" i="8"/>
   <c r="D13" i="45" s="1"/>
   <c r="O6" i="24"/>
   <c r="I16" i="31"/>
   <c r="I18" i="31" s="1"/>
-  <c r="J49" i="32"/>
-[...3 lines deleted...]
-  <c r="H46" i="33"/>
+  <c r="J48" i="32"/>
+  <c r="J55" i="32" s="1"/>
+  <c r="J66" i="32" s="1"/>
+  <c r="I34" i="33"/>
+  <c r="H45" i="33"/>
+  <c r="E18" i="2" s="1"/>
   <c r="K34" i="24"/>
   <c r="M31" i="30"/>
-  <c r="H44" i="33"/>
+  <c r="H43" i="33"/>
   <c r="E10" i="2" s="1"/>
   <c r="E8" i="28"/>
-  <c r="D21" i="9"/>
-  <c r="D33" i="9" s="1"/>
+  <c r="D33" i="9"/>
   <c r="J5" i="8"/>
   <c r="F5" i="17"/>
   <c r="B36" i="24"/>
   <c r="H27" i="39"/>
   <c r="C6" i="30"/>
   <c r="J5" i="40"/>
   <c r="H27" i="4"/>
   <c r="A3" i="45"/>
   <c r="H15" i="17"/>
   <c r="M20" i="24"/>
   <c r="E28" i="2"/>
   <c r="E27" i="2"/>
   <c r="G27" i="2"/>
   <c r="F27" i="2"/>
   <c r="B18" i="45" s="1"/>
   <c r="G26" i="2"/>
   <c r="F26" i="2"/>
   <c r="B17" i="45" s="1"/>
   <c r="E26" i="2"/>
   <c r="E25" i="2"/>
   <c r="F25" i="2"/>
   <c r="B16" i="45" s="1"/>
   <c r="G25" i="2"/>
   <c r="F24" i="2"/>
   <c r="B15" i="45" s="1"/>
   <c r="G24" i="2"/>
   <c r="I24" i="14"/>
   <c r="F23" i="2"/>
   <c r="B14" i="45" s="1"/>
   <c r="E22" i="2"/>
   <c r="H15" i="31"/>
   <c r="H18" i="31" s="1"/>
-  <c r="J44" i="33"/>
+  <c r="J43" i="33"/>
   <c r="H15" i="28"/>
-  <c r="I44" i="33"/>
+  <c r="I43" i="33"/>
   <c r="K8" i="28"/>
   <c r="K18" i="28" s="1"/>
   <c r="H8" i="28"/>
   <c r="F28" i="2"/>
   <c r="B19" i="45" s="1"/>
   <c r="L33" i="15"/>
   <c r="I33" i="28"/>
   <c r="H11" i="15"/>
   <c r="H33" i="15" s="1"/>
   <c r="G31" i="30"/>
   <c r="I25" i="45" s="1"/>
   <c r="D31" i="30"/>
   <c r="F25" i="45" s="1"/>
   <c r="G34" i="24"/>
   <c r="C5" i="45"/>
   <c r="A6" i="45"/>
   <c r="I42" i="8"/>
   <c r="D8" i="45"/>
   <c r="F31" i="30"/>
   <c r="H25" i="45" s="1"/>
   <c r="K28" i="30"/>
   <c r="I31" i="30"/>
   <c r="K25" i="45" s="1"/>
   <c r="D23" i="45"/>
   <c r="I36" i="8"/>
   <c r="D26" i="45" s="1"/>
   <c r="K17" i="30"/>
   <c r="F9" i="27"/>
   <c r="C4" i="45" s="1"/>
   <c r="H31" i="30"/>
   <c r="J25" i="45" s="1"/>
   <c r="E31" i="30"/>
   <c r="G25" i="45" s="1"/>
   <c r="C31" i="30"/>
   <c r="E25" i="45" s="1"/>
   <c r="I34" i="24"/>
   <c r="M31" i="24"/>
   <c r="I45" i="12"/>
   <c r="H45" i="12"/>
   <c r="B2" i="45" s="1"/>
   <c r="N25" i="15"/>
   <c r="F22" i="2"/>
   <c r="B13" i="45" s="1"/>
   <c r="E33" i="28"/>
   <c r="G22" i="2"/>
   <c r="F8" i="31"/>
   <c r="F8" i="28"/>
   <c r="F18" i="28" s="1"/>
-  <c r="I47" i="11"/>
-[...1 lines deleted...]
-  <c r="I65" i="11" s="1"/>
+  <c r="I46" i="11"/>
+  <c r="I52" i="11" s="1"/>
+  <c r="I63" i="11" s="1"/>
   <c r="H33" i="28"/>
   <c r="K33" i="28"/>
   <c r="K33" i="31"/>
   <c r="L26" i="28"/>
   <c r="N23" i="15"/>
   <c r="J33" i="28"/>
   <c r="J33" i="31"/>
   <c r="I33" i="31"/>
   <c r="H33" i="31"/>
   <c r="M33" i="15"/>
   <c r="N19" i="15"/>
   <c r="K33" i="15"/>
   <c r="J33" i="15"/>
   <c r="L30" i="31"/>
   <c r="E11" i="15"/>
   <c r="E33" i="15" s="1"/>
   <c r="N33" i="15" s="1"/>
   <c r="L24" i="31"/>
   <c r="L21" i="31"/>
   <c r="G23" i="2"/>
   <c r="L24" i="28"/>
   <c r="L22" i="28"/>
   <c r="L26" i="31"/>
   <c r="J10" i="8" s="1"/>
   <c r="L32" i="28"/>
   <c r="G11" i="15"/>
   <c r="G33" i="15" s="1"/>
   <c r="L23" i="31"/>
   <c r="L22" i="31"/>
   <c r="G33" i="31"/>
   <c r="F33" i="31"/>
   <c r="F11" i="15"/>
   <c r="F33" i="15" s="1"/>
   <c r="N10" i="15"/>
   <c r="L28" i="28"/>
   <c r="L25" i="28"/>
   <c r="L23" i="28"/>
   <c r="L25" i="31"/>
   <c r="L32" i="31"/>
   <c r="L28" i="31"/>
   <c r="E33" i="31"/>
   <c r="G33" i="28"/>
   <c r="N9" i="15"/>
   <c r="I11" i="15"/>
   <c r="I33" i="15" s="1"/>
   <c r="E23" i="2"/>
   <c r="F33" i="28"/>
   <c r="L21" i="28"/>
   <c r="J17" i="33"/>
-  <c r="J23" i="33" s="1"/>
-  <c r="J35" i="33" s="1"/>
+  <c r="J22" i="33" s="1"/>
+  <c r="J34" i="33" s="1"/>
   <c r="K18" i="31"/>
   <c r="L9" i="31"/>
+  <c r="J12" i="8" s="1"/>
   <c r="J18" i="31"/>
   <c r="J18" i="28"/>
   <c r="I15" i="28"/>
-  <c r="H42" i="33"/>
+  <c r="H41" i="33"/>
   <c r="G8" i="28"/>
   <c r="G18" i="28" s="1"/>
   <c r="L9" i="28"/>
-  <c r="I57" i="32"/>
-[...2 lines deleted...]
-  <c r="I37" i="32" s="1"/>
+  <c r="I12" i="8" s="1"/>
+  <c r="I55" i="32"/>
+  <c r="I66" i="32" s="1"/>
+  <c r="I25" i="32"/>
+  <c r="I36" i="32" s="1"/>
   <c r="G18" i="31"/>
   <c r="J19" i="32"/>
-  <c r="J26" i="32" s="1"/>
-[...2 lines deleted...]
-  <c r="H68" i="32" s="1"/>
+  <c r="J25" i="32" s="1"/>
+  <c r="J36" i="32" s="1"/>
+  <c r="H55" i="32"/>
+  <c r="H66" i="32" s="1"/>
   <c r="L14" i="28"/>
   <c r="L14" i="31"/>
-  <c r="J54" i="11"/>
-  <c r="J65" i="11" s="1"/>
+  <c r="J52" i="11"/>
+  <c r="J63" i="11" s="1"/>
   <c r="E9" i="2"/>
-  <c r="J46" i="33"/>
+  <c r="J45" i="33"/>
   <c r="F15" i="31"/>
-  <c r="I46" i="33"/>
+  <c r="I45" i="33"/>
   <c r="E16" i="28"/>
   <c r="E15" i="31"/>
-  <c r="I26" i="11"/>
-[...1 lines deleted...]
-  <c r="H14" i="61" l="1"/>
+  <c r="I25" i="11"/>
+  <c r="I35" i="11" s="1"/>
+  <c r="E18" i="28" l="1"/>
+  <c r="E19" i="2"/>
+  <c r="E33" i="2" s="1"/>
+  <c r="H14" i="61"/>
   <c r="I38" i="61"/>
   <c r="E30" i="2"/>
   <c r="H16" i="1"/>
   <c r="H33" i="1" s="1"/>
   <c r="H43" i="1" s="1"/>
   <c r="L8" i="31"/>
   <c r="G11" i="2"/>
   <c r="G13" i="27" s="1"/>
   <c r="G17" i="27" s="1"/>
   <c r="F11" i="2"/>
   <c r="F13" i="27" s="1"/>
   <c r="F17" i="27" s="1"/>
   <c r="C9" i="45" s="1"/>
   <c r="J14" i="40"/>
   <c r="J31" i="40"/>
-  <c r="D22" i="9"/>
-  <c r="D23" i="9" s="1"/>
+  <c r="D23" i="9"/>
   <c r="D35" i="9" s="1"/>
   <c r="I18" i="8"/>
   <c r="D9" i="45" s="1"/>
   <c r="M6" i="30"/>
   <c r="M6" i="69"/>
   <c r="L16" i="31"/>
-  <c r="J42" i="33"/>
+  <c r="G18" i="2" s="1"/>
+  <c r="J41" i="33"/>
   <c r="I18" i="28"/>
   <c r="I35" i="28" s="1"/>
   <c r="L16" i="28"/>
-  <c r="H37" i="33"/>
-[...3 lines deleted...]
-  <c r="J37" i="33"/>
+  <c r="F18" i="2" s="1"/>
+  <c r="H36" i="33"/>
+  <c r="I41" i="33"/>
+  <c r="I49" i="33" s="1"/>
+  <c r="H49" i="33"/>
+  <c r="J36" i="33"/>
   <c r="I10" i="8"/>
   <c r="D3" i="45" s="1"/>
   <c r="L33" i="28"/>
-  <c r="I37" i="33"/>
+  <c r="I36" i="33"/>
   <c r="H18" i="28"/>
   <c r="H35" i="28" s="1"/>
   <c r="L8" i="28"/>
-  <c r="F9" i="2" s="1"/>
   <c r="I16" i="8"/>
   <c r="D7" i="45" s="1"/>
   <c r="I16" i="1"/>
   <c r="M34" i="24"/>
   <c r="H27" i="17" s="1"/>
   <c r="H30" i="17" s="1"/>
   <c r="H33" i="17" s="1"/>
   <c r="G24" i="14"/>
   <c r="H24" i="14"/>
   <c r="G30" i="2"/>
   <c r="K35" i="31"/>
   <c r="G35" i="31"/>
   <c r="H35" i="31"/>
   <c r="D29" i="45"/>
   <c r="D31" i="45"/>
   <c r="K31" i="30"/>
   <c r="L37" i="28"/>
   <c r="L37" i="31"/>
   <c r="J35" i="28"/>
   <c r="I35" i="31"/>
   <c r="F30" i="2"/>
   <c r="B21" i="45" s="1"/>
   <c r="F18" i="31"/>
   <c r="F35" i="31" s="1"/>
-  <c r="J50" i="33"/>
+  <c r="J49" i="33"/>
   <c r="E35" i="28"/>
   <c r="L15" i="31"/>
   <c r="G10" i="2" s="1"/>
   <c r="K35" i="28"/>
   <c r="L15" i="28"/>
   <c r="F10" i="2" s="1"/>
   <c r="B4" i="45" s="1"/>
   <c r="F35" i="28"/>
   <c r="J35" i="31"/>
   <c r="L33" i="31"/>
   <c r="N11" i="15"/>
   <c r="G35" i="28"/>
   <c r="B8" i="45"/>
   <c r="E18" i="31"/>
   <c r="E35" i="31" s="1"/>
+  <c r="F9" i="2" l="1"/>
+  <c r="F19" i="2" s="1"/>
+  <c r="F33" i="2" s="1"/>
+  <c r="L18" i="28"/>
+  <c r="L35" i="28" s="1"/>
+  <c r="L39" i="28" s="1"/>
+  <c r="L18" i="31"/>
+  <c r="L35" i="31" s="1"/>
+  <c r="L39" i="31" s="1"/>
   <c r="G9" i="2"/>
-  <c r="D34" i="9" l="1"/>
+  <c r="G19" i="2" s="1"/>
+  <c r="G33" i="2" s="1"/>
+  <c r="D34" i="9"/>
   <c r="B5" i="45"/>
   <c r="C7" i="45"/>
-  <c r="B3" i="45"/>
   <c r="A9" i="45"/>
   <c r="D4" i="45"/>
   <c r="I33" i="1"/>
   <c r="I43" i="1" s="1"/>
   <c r="B27" i="45"/>
   <c r="A24" i="45"/>
   <c r="H36" i="1"/>
   <c r="G30" i="17"/>
   <c r="G33" i="17" s="1"/>
-  <c r="L35" i="28"/>
-[...3 lines deleted...]
-  <c r="A27" i="45" l="1"/>
+  <c r="B3" i="45" l="1"/>
+  <c r="A27" i="45"/>
   <c r="A31" i="45"/>
   <c r="A33" i="45" l="1"/>
   <c r="B29" i="45"/>
   <c r="B10" i="45" l="1"/>
   <c r="J9" i="8"/>
   <c r="J14" i="8" s="1"/>
   <c r="J31" i="8" s="1"/>
   <c r="J51" i="8" s="1"/>
   <c r="J55" i="8" s="1"/>
   <c r="I53" i="8" s="1"/>
   <c r="D42" i="45" s="1"/>
   <c r="G7" i="27"/>
   <c r="G27" i="27" s="1"/>
   <c r="G31" i="27" s="1"/>
   <c r="G37" i="2"/>
   <c r="E7" i="27"/>
   <c r="E27" i="27" s="1"/>
   <c r="F7" i="27" l="1"/>
   <c r="B23" i="45"/>
   <c r="I9" i="8"/>
   <c r="I45" i="1"/>
   <c r="E35" i="2"/>
   <c r="E37" i="2" s="1"/>
   <c r="F35" i="2"/>
   <c r="B33" i="45" s="1"/>
@@ -2195,51 +2195,51 @@
   <c r="C19" i="45" s="1"/>
   <c r="E29" i="27"/>
   <c r="E31" i="27" s="1"/>
   <c r="D2" i="45" l="1"/>
   <c r="I14" i="8"/>
   <c r="F37" i="2"/>
   <c r="C2" i="45"/>
   <c r="F27" i="27"/>
   <c r="F31" i="27" l="1"/>
   <c r="C21" i="45" s="1"/>
   <c r="C17" i="45"/>
   <c r="H45" i="1"/>
   <c r="A34" i="45" s="1"/>
   <c r="B35" i="45"/>
   <c r="I31" i="8"/>
   <c r="D5" i="45"/>
   <c r="D20" i="45" l="1"/>
   <c r="I51" i="8"/>
   <c r="I55" i="8" l="1"/>
   <c r="D44" i="45" s="1"/>
   <c r="D40" i="45"/>
 </calcChain>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1575" uniqueCount="955">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1561" uniqueCount="948">
   <si>
     <t>AUDITORS' REPORT</t>
   </si>
   <si>
     <t xml:space="preserve"> </t>
   </si>
   <si>
     <t xml:space="preserve">     We have audited the statement of financial position of the Municipality of ____________________</t>
   </si>
   <si>
     <t>as at December 31, 2007 and the statement of financial activities, changes in surplus and changes in</t>
   </si>
   <si>
     <t>financial position for the year then ended.  These financial statements are the responsibility of the</t>
   </si>
   <si>
     <t>municipality's management.  Our responsibility is to express an opinion on these financial statement</t>
   </si>
   <si>
     <t>based on our audit.</t>
   </si>
   <si>
     <t xml:space="preserve">     We conducted our audit in accordance with Canadian generally accepted auditing standards.  Those</t>
   </si>
   <si>
@@ -3195,63 +3195,57 @@
   <si>
     <t xml:space="preserve"> - Custom work</t>
   </si>
   <si>
     <t xml:space="preserve"> - Sales of supplies</t>
   </si>
   <si>
     <t>Total Fees and Charges</t>
   </si>
   <si>
     <t xml:space="preserve"> - Tangible capital asset sales - gain (loss)</t>
   </si>
   <si>
     <t xml:space="preserve"> - Land sales - gain</t>
   </si>
   <si>
     <t>Total Other Segmented Revenue</t>
   </si>
   <si>
     <t>Conditional Grants</t>
   </si>
   <si>
     <t xml:space="preserve"> - Student Employment</t>
   </si>
   <si>
-    <t xml:space="preserve"> - MEEP</t>
-[...1 lines deleted...]
-  <si>
     <t>Total Conditional Grants</t>
   </si>
   <si>
     <t>Total Operating</t>
   </si>
   <si>
     <t>Capital</t>
-  </si>
-[...1 lines deleted...]
-    <t xml:space="preserve"> - Canada Community-Building Fund (CCBF)</t>
   </si>
   <si>
     <t xml:space="preserve"> - ICIP</t>
   </si>
   <si>
     <t xml:space="preserve"> - Provincial Disaster Assistance</t>
   </si>
   <si>
     <t>Total Capital</t>
   </si>
   <si>
     <t>Total General Government Services</t>
   </si>
   <si>
     <t>PROTECTIVE SERVICES</t>
   </si>
   <si>
     <t xml:space="preserve"> - Local government</t>
   </si>
   <si>
     <t>Total Protective Services</t>
   </si>
   <si>
     <t>Schedule 2 - 2</t>
   </si>
@@ -4138,79 +4132,72 @@
   <si>
     <t xml:space="preserve">Total </t>
   </si>
   <si>
     <t>[Financial liability - e.g.: non-derivative]</t>
   </si>
   <si>
     <t>[Financial liability - e.g.: derivative]</t>
   </si>
   <si>
     <t>5.  Other Accounts Receivable</t>
   </si>
   <si>
     <t>8. Debt Charges Recoverable</t>
   </si>
   <si>
     <t>6.  Assets Held for Sale</t>
   </si>
   <si>
     <t>Decrease (increase) in restricted cash or cash equivalents</t>
   </si>
   <si>
     <t>Proceeds on disposal of investments</t>
   </si>
   <si>
-    <t>Partnership # 1 (consolidated %) (2021 – consolidated %) -(proportionate consolidation or  modified equity method).</t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve">   Leased capital assets</t>
   </si>
   <si>
     <t>Lease term</t>
   </si>
   <si>
     <t>Assets Held for Sale</t>
   </si>
   <si>
     <t>Total Assets Held for Sale</t>
   </si>
   <si>
     <t>Other (Describe)</t>
   </si>
   <si>
     <t>Use one of the following if applicable-</t>
   </si>
   <si>
     <t>[Disclose any other key components of the agreement such as renewal options, termination options, rights to receive assets, access obligations and rights granted to the partner].</t>
   </si>
   <si>
     <t xml:space="preserve">27. Public Private Partnerships: </t>
-  </si>
-[...2 lines deleted...]
-</t>
   </si>
   <si>
     <t xml:space="preserve">
 The liability associated with asset retirement obligations are measured with reference to the best estimate of the amount required to ultimately remediate the liability at the financial statement date, the discount rate and inflation. </t>
   </si>
   <si>
     <t>y)</t>
   </si>
   <si>
     <t>Government/government guaranteed bonds</t>
   </si>
   <si>
     <t xml:space="preserve">The following table outlines the maturity analysis of certain non-derivative and derivative financial liabilities as at December 31: 
 </t>
   </si>
   <si>
     <t>Sensitivity Analysis of Interest Rate Changes:</t>
   </si>
   <si>
     <t>TBD</t>
   </si>
   <si>
     <t>Asset Category TBD</t>
   </si>
   <si>
@@ -4222,111 +4209,102 @@
   <si>
     <t>30. Subsequent Events</t>
   </si>
   <si>
     <t>31. Loan Guarantees</t>
   </si>
   <si>
     <t xml:space="preserve">When a liability for an asset retirement obligation is initially recognized, a corresponding adjustment to the related tangible capital asset is also recognized.  Through the passage of time in subsequent reporting periods, the carrying value of the liability is adjusted to reflect accretion expenses incurred in the current period. This expense ensures that the time value of money is considered when recognizing outstanding liabilities at each reporting date. The capitalized asset retirement cost within tangible capital assets is also simultaneously depreciated on the same basis as the underlying asset to which it relates. </t>
   </si>
   <si>
     <t>Infrastructure Liability</t>
   </si>
   <si>
     <t>For each performance obligation, the municipality must ascertain whether the obligation is satisfied over a period of time, or at a point in time. In order to do this, the characteristics of the underlying goods and/or services must be considered in order to determine when the ultimate performance obligations will be satisfied. If any of the below criteria are met, the revenue must be recognized over a period of time; otherwise, corresponding amounts are to be recognized at a point in time.
 a) The payor simultaneously receives and consumes the benefits provided by the municipality's performance as they fulfil the performance obligation
 b) The municipality's performance creates or enhances an asset (for example, work in progress) that the payor controls or uses as the asset is created or enhanced
 c) The municipality's performance does not create an asset with an alternative use to itself, and the municipality has an enforceable right to payment for performance completed to date
 d) The municipality is expected to continually maintain or support the transferred good or service under the terms of the agreement
 e) The municipality provides the payor with access to a specific good or service under the terms of the agreement
 When determining the amounts of revenue to recognize at various stages along the point of time, determinants vary but often include percentage complete.</t>
   </si>
   <si>
     <t>Net settlement on derivative financial instruments</t>
   </si>
   <si>
-    <t>[The provisions provided below are to be inserted above as applicable. Any provisions that are not used can be removed for final presentation.]</t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve"> - Investment income</t>
   </si>
   <si>
     <t xml:space="preserve"> '-Commissions</t>
   </si>
   <si>
     <t xml:space="preserve"> - Intangible capital asset sales - gain (loss)</t>
   </si>
   <si>
     <t>Annual Surplus (Deficit) of Revenues over Expenses</t>
   </si>
   <si>
-    <t>(Or state that the effect of the new accounting policy is not reasonably determinable for individual prior periods)</t>
-[...1 lines deleted...]
-  <si>
     <t>Short-term investments - amortized cost</t>
   </si>
   <si>
     <t>-Current</t>
   </si>
   <si>
     <t>-Arrears</t>
   </si>
   <si>
     <t xml:space="preserve">7. Long-Term Receivable </t>
   </si>
   <si>
     <t xml:space="preserve">     Investment Income</t>
   </si>
   <si>
     <t xml:space="preserve">    Accretion of asset retirement obligation</t>
   </si>
   <si>
     <t>Schedule 12</t>
   </si>
   <si>
     <t>Schedule 13</t>
   </si>
   <si>
     <t>Surplus (Deficit) by Function</t>
   </si>
   <si>
     <t>Accumulated Surplus (Deficit) excluding remeasurement gains (losses), Beginning of Year</t>
   </si>
   <si>
     <t>Accumulated Surplus (Deficit) excluding remeasurement gains (losses), End of Year</t>
   </si>
   <si>
     <t xml:space="preserve">Cash and Cash Equivalents </t>
   </si>
   <si>
     <t>Change in Cash and Cash Equivalents</t>
   </si>
   <si>
     <t>Cash and Cash Equivalents - End of Year</t>
-  </si>
-[...1 lines deleted...]
-    <t>(Retroactive with restatement of prior periods, unless the necessary financial data are not reasonably determinable. The liability is measured as of the date it was incurred and the discount rate and assumptions used are those as of the date the legal obligation was incurred.)</t>
   </si>
   <si>
     <t>Total Cash and Cash Equivalents</t>
   </si>
   <si>
     <t>Cash and cash equivalents includes balances with banks and short-term deposits with maturities of three months or less.  [Cash subject to restrictions that prevent its use for current purposes is included in restricted cash.]</t>
   </si>
   <si>
     <t>Accumulated Surplus (Deficit) excluding remeasurement gains (losses)</t>
   </si>
   <si>
     <t>Amortization of intangible capital assets</t>
   </si>
   <si>
     <t>Public Private Partnerships</t>
   </si>
   <si>
     <t>Changes in estimated cash flows</t>
   </si>
   <si>
     <t>Decrease (increase) in investments</t>
   </si>
   <si>
     <t>26.  Risk Management continued</t>
   </si>
@@ -4420,162 +4398,50 @@
       <rPr>
         <sz val="10"/>
         <rFont val="Calibri"/>
         <family val="2"/>
         <scheme val="minor"/>
       </rPr>
       <t>(generated for each property class)</t>
     </r>
   </si>
   <si>
     <r>
       <t xml:space="preserve">Total Municipal Tax Levy </t>
     </r>
     <r>
       <rPr>
         <sz val="10"/>
         <rFont val="Calibri"/>
         <family val="2"/>
         <scheme val="minor"/>
       </rPr>
       <t>(include base and/or minimum tax and special levies)</t>
     </r>
   </si>
   <si>
     <r>
-      <t xml:space="preserve">Tangible capital assets </t>
-[...110 lines deleted...]
-    <r>
       <t>Other (</t>
     </r>
     <r>
       <rPr>
         <b/>
         <i/>
         <sz val="10"/>
         <rFont val="Calibri"/>
         <family val="2"/>
         <scheme val="minor"/>
       </rPr>
       <t>Specify</t>
     </r>
     <r>
       <rPr>
         <b/>
         <sz val="10"/>
         <rFont val="Calibri"/>
         <family val="2"/>
         <scheme val="minor"/>
       </rPr>
       <t>)</t>
     </r>
   </si>
   <si>
@@ -4616,74 +4482,50 @@
         <rFont val="Calibri"/>
         <family val="2"/>
         <scheme val="minor"/>
       </rPr>
       <t>)</t>
     </r>
   </si>
   <si>
     <r>
       <t>Restructuring Revenue  (</t>
     </r>
     <r>
       <rPr>
         <b/>
         <i/>
         <sz val="10"/>
         <rFont val="Calibri"/>
         <family val="2"/>
         <scheme val="minor"/>
       </rPr>
       <t>Specify, if any</t>
     </r>
     <r>
       <rPr>
         <b/>
-        <sz val="10"/>
-[...22 lines deleted...]
-      <rPr>
         <sz val="10"/>
         <rFont val="Calibri"/>
         <family val="2"/>
         <scheme val="minor"/>
       </rPr>
       <t>)</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <i/>
         <sz val="10"/>
         <rFont val="Calibri"/>
         <family val="2"/>
         <scheme val="minor"/>
       </rPr>
       <t>[Only applicable if the municipality has entered into a P3 Partnership]</t>
     </r>
     <r>
       <rPr>
         <sz val="10"/>
         <rFont val="Calibri"/>
         <family val="2"/>
         <scheme val="minor"/>
@@ -7275,74 +7117,50 @@
       </rPr>
       <t>] of [</t>
     </r>
     <r>
       <rPr>
         <i/>
         <sz val="10"/>
         <rFont val="Calibri"/>
         <family val="2"/>
         <scheme val="minor"/>
       </rPr>
       <t>$</t>
     </r>
     <r>
       <rPr>
         <sz val="10"/>
         <rFont val="Calibri"/>
         <family val="2"/>
         <scheme val="minor"/>
       </rPr>
       <t>]).</t>
     </r>
   </si>
   <si>
     <r>
-      <t>[</t>
-[...22 lines deleted...]
-    <r>
       <t>Other (</t>
     </r>
     <r>
       <rPr>
         <b/>
         <i/>
         <sz val="10"/>
         <rFont val="Calibri"/>
         <family val="2"/>
         <scheme val="minor"/>
       </rPr>
       <t>Specify)</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <b/>
         <sz val="10"/>
         <color rgb="FF000000"/>
         <rFont val="Calibri"/>
         <family val="2"/>
         <scheme val="minor"/>
       </rPr>
       <t>Total Long-Te</t>
@@ -7574,507 +7392,50 @@
       <t>].</t>
     </r>
   </si>
   <si>
     <r>
       <t>Unrealized gains on equity investments carried at fair value of</t>
     </r>
     <r>
       <rPr>
         <i/>
         <sz val="10"/>
         <rFont val="Calibri"/>
         <family val="2"/>
         <scheme val="minor"/>
       </rPr>
       <t xml:space="preserve"> [$$ (Prior - $$)]</t>
     </r>
     <r>
       <rPr>
         <sz val="10"/>
         <rFont val="Calibri"/>
         <family val="2"/>
         <scheme val="minor"/>
       </rPr>
       <t xml:space="preserve"> have been recognized in the statement of remeasurement gains and losses.</t>
-    </r>
-[...455 lines deleted...]
-      <t>). The municipality believes the new policy provides a fair presentation of the results and the financial position of the municipality.</t>
     </r>
   </si>
   <si>
     <r>
       <t xml:space="preserve">Loan Guarantees: </t>
     </r>
     <r>
       <rPr>
         <sz val="10"/>
         <rFont val="Calibri"/>
         <family val="2"/>
         <scheme val="minor"/>
       </rPr>
       <t xml:space="preserve">The municipality provides loan guarantees for various (describe) organizations, which are not consolidated as part of the municipality’s Statements. As the guarantees represent potential financial commitments for the municipality, these amounts are considered as contingent liabilities and not formally recognized as liabilities until the municipality considers it likely for the borrower to default on its obligation and the amount of the liability can be estimated. The municipality monitors the status of the organizations, loans, and lines of credit annually and in the event that payment by the municipality is likely to occur, a provision will be recognized in the Statements. </t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <i/>
         <sz val="10"/>
         <rFont val="Calibri"/>
         <family val="2"/>
         <scheme val="minor"/>
       </rPr>
@@ -9170,1036 +8531,397 @@
     </r>
     <r>
       <rPr>
         <i/>
         <sz val="10"/>
         <rFont val="Calibri"/>
         <family val="2"/>
         <scheme val="minor"/>
       </rPr>
       <t>[if applicable]</t>
     </r>
     <r>
       <rPr>
         <sz val="10"/>
         <color theme="9" tint="-0.249977111117893"/>
         <rFont val="Calibri"/>
         <family val="2"/>
         <scheme val="minor"/>
       </rPr>
       <t xml:space="preserve"> </t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
-        <sz val="10"/>
-[...96 lines deleted...]
-      <rPr>
         <i/>
         <sz val="10"/>
         <rFont val="Calibri"/>
         <family val="2"/>
         <scheme val="minor"/>
       </rPr>
-      <t>if applicable)</t>
-[...24 lines deleted...]
-      <t xml:space="preserve">(Note 28 </t>
+      <t>[Auditors firm name]</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="10"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t>, an independent firm of</t>
     </r>
     <r>
       <rPr>
         <i/>
         <sz val="10"/>
         <rFont val="Calibri"/>
         <family val="2"/>
         <scheme val="minor"/>
       </rPr>
-      <t>(if applicable)</t>
-[...353 lines deleted...]
-      <t xml:space="preserve">Infrastructure Liability </t>
+      <t xml:space="preserve"> [professional accounting designation]</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="10"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t>, is appointed by the Council to audit the consolidated financial statements and report directly to them; their report follows. The external auditors have full and free access to, and meet periodically and separately with, both the Council and management to discuss their audit findings.</t>
+    </r>
+  </si>
+  <si>
+    <t>Externally Restricted Inflows</t>
+  </si>
+  <si>
+    <t>Revenue Earned</t>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">The gross amount of leased tangible capital assets is </t>
     </r>
     <r>
       <rPr>
         <i/>
         <sz val="10"/>
         <rFont val="Calibri"/>
         <family val="2"/>
         <scheme val="minor"/>
       </rPr>
-      <t>[if applicable]</t>
-[...55 lines deleted...]
-      <t>Intangible Capital Assets [</t>
+      <t>[$_______]</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="10"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t xml:space="preserve"> and related accumulated amortization is </t>
     </r>
     <r>
       <rPr>
         <i/>
         <sz val="10"/>
         <rFont val="Calibri"/>
         <family val="2"/>
         <scheme val="minor"/>
       </rPr>
-      <t>if applicable</t>
-[...66 lines deleted...]
-  <si>
+      <t>[$_______]</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="10"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t>.</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">Amount of amortization included in determination of operating results is </t>
+    </r>
     <r>
       <rPr>
         <i/>
         <sz val="10"/>
         <rFont val="Calibri"/>
         <family val="2"/>
         <scheme val="minor"/>
       </rPr>
-      <t>[Auditors firm name]</t>
-[...8 lines deleted...]
-      <t>, an independent firm of</t>
+      <t>[$_______]</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="10"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t>.</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">The interest expense related to lease liabilities is </t>
     </r>
     <r>
       <rPr>
         <i/>
         <sz val="10"/>
         <rFont val="Calibri"/>
         <family val="2"/>
         <scheme val="minor"/>
       </rPr>
-      <t xml:space="preserve"> [professional accounting designation]</t>
-[...19 lines deleted...]
-      <t xml:space="preserve">The gross amount of leased tangible capital assets is </t>
+      <t>[$_______]</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="10"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t>.</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">The municipality has </t>
     </r>
     <r>
       <rPr>
         <i/>
         <sz val="10"/>
         <rFont val="Calibri"/>
         <family val="2"/>
         <scheme val="minor"/>
       </rPr>
+      <t>[describe event]</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="10"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t xml:space="preserve">. The outcome of these actions is likely to </t>
+    </r>
+    <r>
+      <rPr>
+        <i/>
+        <sz val="10"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t>[describe occurrence of the confirming future event]</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="10"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t xml:space="preserve">, but the possible amount claimed cannot be reasonably estimated and accordingly, no provision has been made in these consolidated financial statements for any liability that may result. The municipality's share of settlement, if any, will be charged to expenses in the year in which the amount can be reasonably estimated. </t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">The municipality has </t>
+    </r>
+    <r>
+      <rPr>
+        <i/>
+        <sz val="10"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t>[describe event]</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="10"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t>. The outcome of these actions is likely to</t>
+    </r>
+    <r>
+      <rPr>
+        <i/>
+        <sz val="10"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t xml:space="preserve"> [describe occurrence of the confirming future event]</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="10"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t xml:space="preserve">, and a provision of </t>
+    </r>
+    <r>
+      <rPr>
+        <i/>
+        <sz val="10"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
       <t>[$_______]</t>
     </r>
     <r>
       <rPr>
         <sz val="10"/>
         <rFont val="Calibri"/>
         <family val="2"/>
         <scheme val="minor"/>
       </rPr>
-      <t xml:space="preserve"> and related accumulated amortization is </t>
+      <t xml:space="preserve"> has been made, but an amount in excess of this provision may need to be recorded in the future. </t>
     </r>
     <r>
       <rPr>
         <i/>
         <sz val="10"/>
         <rFont val="Calibri"/>
         <family val="2"/>
         <scheme val="minor"/>
       </rPr>
-      <t>[$_______]</t>
+      <t>[Specify amount and range if applicable].</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">The municipality has </t>
+    </r>
+    <r>
+      <rPr>
+        <i/>
+        <sz val="10"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t>[describe event]</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="10"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t xml:space="preserve">. The outcome of these actions is not determinable as at the date of reporting and accordingly, no provision has been made in these consolidated financial statements for any liability that may result. If the outcome of these actions becomes likely to </t>
+    </r>
+    <r>
+      <rPr>
+        <i/>
+        <sz val="10"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t>[describe occurrence of the confirming future event], [and the amount can be reasonably estimated (if not already the case),]</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="10"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t xml:space="preserve"> the municipality's share of settlement, if any, will be charged to expenses in that year.</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">The amount in question can be reliably estimated as </t>
+    </r>
+    <r>
+      <rPr>
+        <i/>
+        <sz val="10"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t xml:space="preserve">[Specify amount and range]. </t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="10"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t>The basis for the estimate is</t>
+    </r>
+    <r>
+      <rPr>
+        <i/>
+        <sz val="10"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t xml:space="preserve"> [describe basis]</t>
     </r>
     <r>
       <rPr>
         <sz val="10"/>
         <rFont val="Calibri"/>
         <family val="2"/>
         <scheme val="minor"/>
       </rPr>
       <t>.</t>
     </r>
   </si>
   <si>
     <r>
-      <t xml:space="preserve">Amount of amortization included in determination of operating results is </t>
+      <t xml:space="preserve">The reason for non-disclosure of an estimate is </t>
     </r>
     <r>
       <rPr>
         <i/>
         <sz val="10"/>
         <rFont val="Calibri"/>
         <family val="2"/>
         <scheme val="minor"/>
       </rPr>
-      <t>[$_______]</t>
-[...247 lines deleted...]
-      </rPr>
       <t>[explain reason].</t>
     </r>
   </si>
   <si>
     <t>[Describe the nature of the event, and an estimate of the financial effect, or a statement that an estimate cannot be made.]</t>
   </si>
   <si>
     <t xml:space="preserve">           b) any eligibility criteria and stipulations have been met; and</t>
   </si>
   <si>
     <t>Unearned government transfer amounts received will be recorded as deferred revenue until eligibility criteria or stipulations are met.</t>
   </si>
   <si>
     <t>Government transfers to individuals and other entities are recognized as an expense when the transfers are authorized and all eligibility criteria have been met.</t>
   </si>
   <si>
     <r>
       <t xml:space="preserve">Employee Benefit Plans: </t>
     </r>
     <r>
       <rPr>
         <sz val="10"/>
         <rFont val="Calibri"/>
         <family val="2"/>
         <scheme val="minor"/>
@@ -10244,296 +8966,50 @@
     <t>17.  Contingent Liabilities</t>
   </si>
   <si>
     <t>18.  Pension Plan</t>
   </si>
   <si>
     <t>19.  Comparative Figures</t>
   </si>
   <si>
     <t>20.  Trusts Administered by the Municipality</t>
   </si>
   <si>
     <t>21. Related Parties</t>
   </si>
   <si>
     <t>22.  Contingent Assets</t>
   </si>
   <si>
     <t>23.  Contractual Rights</t>
   </si>
   <si>
     <t>24. Contractual Obligations and Commitments</t>
   </si>
   <si>
     <t>25. Restructuring Transactions</t>
-  </si>
-[...244 lines deleted...]
-    </r>
   </si>
   <si>
     <t>For further information of the amount of MEPP deficiency/surplus information see: https://mepp.plannera.ca/fund-information/plan-reporting</t>
   </si>
   <si>
     <t xml:space="preserve">      Reversal of net remeasurements of portfolio investments</t>
   </si>
   <si>
     <t>[For any internally restricted entities, provide a general description of the nature of the internal restriction.]</t>
   </si>
   <si>
     <r>
       <rPr>
         <b/>
         <sz val="10"/>
         <rFont val="Calibri"/>
         <family val="2"/>
         <scheme val="minor"/>
       </rPr>
       <t>Defined Contribution Plans:</t>
     </r>
     <r>
       <rPr>
         <sz val="10"/>
         <rFont val="Calibri"/>
@@ -10717,162 +9193,50 @@
       <rPr>
         <b/>
         <sz val="10"/>
         <rFont val="Calibri"/>
         <family val="2"/>
         <scheme val="minor"/>
       </rPr>
       <t xml:space="preserve">
 </t>
     </r>
   </si>
   <si>
     <t xml:space="preserve">Cash and cash equivalents is made up of: </t>
   </si>
   <si>
     <t>Cash and cash equivalents (Note 2)</t>
   </si>
   <si>
     <t xml:space="preserve">Less: restricted portion of cash and cash equivalents (Note 2) </t>
   </si>
   <si>
     <t>Temporary bank indebtedness</t>
   </si>
   <si>
     <r>
-      <rPr>
-[...110 lines deleted...]
-    <r>
       <t xml:space="preserve">Appropriated Reserves:  </t>
     </r>
     <r>
       <rPr>
         <sz val="10"/>
         <rFont val="Calibri"/>
         <family val="2"/>
         <scheme val="minor"/>
       </rPr>
       <t>Reserves are established at the discretion of Council to designate surplus for future operating and capital transactions. Amounts so designated are described on Schedule 10.</t>
     </r>
   </si>
   <si>
     <r>
       <t xml:space="preserve">Trust Funds: </t>
     </r>
     <r>
       <rPr>
         <sz val="10"/>
         <rFont val="Calibri"/>
         <family val="2"/>
         <scheme val="minor"/>
       </rPr>
       <t>Funds held in trust for others, under a trust agreement or statute, are not included in the consolidated financial statements as they are not controlled by the municipality. Trust fund activities administered by the municipality are disclosed in Note 20.</t>
     </r>
@@ -10881,214 +9245,677 @@
     <r>
       <rPr>
         <b/>
         <vertAlign val="superscript"/>
         <sz val="10"/>
         <color rgb="FF000000"/>
         <rFont val="Calibri"/>
         <family val="2"/>
         <scheme val="minor"/>
       </rPr>
       <t xml:space="preserve">1 </t>
     </r>
     <r>
       <rPr>
         <sz val="10"/>
         <color rgb="FF000000"/>
         <rFont val="Calibri"/>
         <family val="2"/>
         <scheme val="minor"/>
       </rPr>
       <t>See Note 15 for Capital Lease obligations.</t>
     </r>
   </si>
   <si>
     <r>
-      <rPr>
-[...51 lines deleted...]
-      <rPr>
+      <t xml:space="preserve">Asset Retirement Obligation:  </t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="10"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t xml:space="preserve">Asset Retirement Obligations represent the legal obligations associated with the retirement of a tangible capital asset that result from its acquisition, construction, development, or normal use. The tangible assets include but not limited to assets in productive use, assets no longer in productive use, leased tangible capital assets. </t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <b/>
         <i/>
         <sz val="10"/>
         <rFont val="Calibri"/>
         <family val="2"/>
         <scheme val="minor"/>
       </rPr>
+      <t>[Note: the below will need to be completed for significant ARO's that are not included above]</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="10"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t xml:space="preserve">
+On</t>
+    </r>
+    <r>
+      <rPr>
+        <i/>
+        <sz val="10"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t xml:space="preserve"> [date]</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="10"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t xml:space="preserve">, the municipality </t>
+    </r>
+    <r>
+      <rPr>
+        <i/>
+        <sz val="10"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t xml:space="preserve">[completed construction of /acquired] </t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="10"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t xml:space="preserve">an </t>
+    </r>
+    <r>
+      <rPr>
+        <i/>
+        <sz val="10"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t>[asset name</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="10"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t>] that has an estimated useful life of</t>
+    </r>
+    <r>
+      <rPr>
+        <i/>
+        <sz val="10"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t xml:space="preserve"> [number]</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="10"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t xml:space="preserve"> years. The municipality is legally required to [</t>
+    </r>
+    <r>
+      <rPr>
+        <i/>
+        <sz val="10"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t>description of the obligation]</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="10"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t xml:space="preserve"> at [</t>
+    </r>
+    <r>
+      <rPr>
+        <i/>
+        <sz val="10"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t>the end of its useful life/other applicable time</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="10"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t>]. The [</t>
+    </r>
+    <r>
+      <rPr>
+        <i/>
+        <sz val="10"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t>asset/asset category</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="10"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t>] is amortized over this period using the [</t>
+    </r>
+    <r>
+      <rPr>
+        <i/>
+        <sz val="10"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t>amortization method</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="10"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t>]. In accordance with PS 3280, Asset Retirement Obligations, the municipality recognized the an Asset Retirement Obligation in the amount of [</t>
+    </r>
+    <r>
+      <rPr>
+        <i/>
+        <sz val="10"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t>dollar value, initially discounted future value of the estimated remediation amount</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="10"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t>]. This balance was derived from an estimated undiscounted future remediation expenditure of [</t>
+    </r>
+    <r>
+      <rPr>
+        <i/>
+        <sz val="10"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t>amount</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="10"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t>], expected to be incurred in [</t>
+    </r>
+    <r>
+      <rPr>
+        <i/>
+        <sz val="10"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t>number</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="10"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t>] of years. The associated discount rate applied was [</t>
+    </r>
+    <r>
+      <rPr>
+        <i/>
+        <sz val="10"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t>number</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="10"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t>]%. [</t>
+    </r>
+    <r>
+      <rPr>
+        <i/>
+        <sz val="10"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t>If applicable, revisions to prior estimates associated with AROs should also be disclosed- including the nature, rationale and impact on net income</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="10"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t>]. The above table describes all changes to the aforementioned ARO liability. 
+[</t>
+    </r>
+    <r>
+      <rPr>
+        <i/>
+        <sz val="10"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t>In extenuating circumstances only, how any requirements for financial assurance and funding associated with asset retirement obligations, if legally required, are being met must also be disclosed</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="10"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t xml:space="preserve">]
+</t>
+    </r>
+    <r>
+      <rPr>
+        <i/>
+        <sz val="10"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t>[In some circumstances, recoveries may also be applicable. If this is the case, a disclosure of both the nature and amount should be made</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="10"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t>]
+[</t>
+    </r>
+    <r>
+      <rPr>
+        <i/>
+        <sz val="10"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t>In extenuating circumstances only</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="10"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t>: 
+As of 31 December 20XX, the municipality is not able to reasonably estimate the ARO for [</t>
+    </r>
+    <r>
+      <rPr>
+        <i/>
+        <sz val="10"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t>the tangible capital asset</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="10"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t>], because of [</t>
+    </r>
+    <r>
+      <rPr>
+        <i/>
+        <sz val="10"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t>reasons</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="10"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t>]. This obligation is [</t>
+    </r>
+    <r>
+      <rPr>
+        <i/>
+        <sz val="10"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t>either disclosed or accrued as liability</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="10"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t>] in accordance with PS 3200, Liabilities. [</t>
+    </r>
+    <r>
+      <rPr>
+        <i/>
+        <sz val="10"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t>Any other information related to the liability that would contribute to the user's overall understanding of the matter should also be included</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="10"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t>].]</t>
+    </r>
+  </si>
+  <si>
+    <t>Statement 1: Consolidated Statement of Financial Position</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Statement 2: Consolidated Statement of Operations </t>
+  </si>
+  <si>
+    <t>Statement 3: Consolidated Statement of Change in Net Financial Assets</t>
+  </si>
+  <si>
+    <t>Statement 4: Consolidated Statement of Cash Flow</t>
+  </si>
+  <si>
+    <t>Statement 5: Consolidated Statement of Remeasurement Gains and Losses</t>
+  </si>
+  <si>
+    <t>Schedule 1: Schedule of Taxes and Other Unconditional Revenue</t>
+  </si>
+  <si>
+    <t>Schedule 2: Schedule of Operating and Capital Revenue by Function</t>
+  </si>
+  <si>
+    <t>Schedule 3: Total Expenses by Function</t>
+  </si>
+  <si>
+    <t>Schedule 4: Consolidated Schedule of Segment Disclosure by Function</t>
+  </si>
+  <si>
+    <t>Schedule 6: Consolidated Schedule of Tangible Capital Assets by Object</t>
+  </si>
+  <si>
+    <t>Schedule 5: Consolidated Schedule of Segment Disclosure by Function</t>
+  </si>
+  <si>
+    <t>Schedule 7: Consolidated Schedule of Tangible Capital Assets by Function</t>
+  </si>
+  <si>
+    <t>Schedule 8: Consolidated Schedule of Intangible Capital Assets by Object</t>
+  </si>
+  <si>
+    <t>Schedule 9: Consolidated Schedule of Intangible Capital Assets by Function</t>
+  </si>
+  <si>
+    <t>Schedule 10: Consolidated Schedule of Accumulated Surplus</t>
+  </si>
+  <si>
+    <t>Schedule 11: Schedule of Mill Rates and Assessments</t>
+  </si>
+  <si>
+    <t>Schedule 12: Schedule of Council Remuneration</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Schedule 13: Schedule of Restructuring </t>
+  </si>
+  <si>
+    <t>template.</t>
+  </si>
+  <si>
+    <t>Post 2028</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Upcoming Accounting Changes:
+</t>
+  </si>
+  <si>
+    <t>The Public Sector Accounting Board has issued a new conceptual Framework and reporting model for fiscal years beginning on or after April 1, 2026. These new accounting requirements will be effective for the 2027 municipal reporting year. A conceptual framework is a coherent set of interrelated concepts underlying accounting and financial reporting standards. It prescribes the nature, function and limits of financial accounting and reporting. A reporting model establishes guidance on the presentation of information in the financial statements.</t>
+  </si>
+  <si>
+    <t>The municipality plans to adopt the conceptual framework and reporting model on their effective date and is currently analyzing the impact this will have on these financial statements</t>
+  </si>
+  <si>
+    <t>As at December 31, 2026</t>
+  </si>
+  <si>
+    <t>2026 Budget</t>
+  </si>
+  <si>
+    <t>Partnership # 1 (2026 consolidated %) (2025 – consolidated %) -(proportionate consolidation or  modified equity method).</t>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">The municipality is an employer member of the Municipal Employee Pension Plan (MEPP), which is a multiemployer defined benefit pension plan. The Commission of MEPP, representing plan member employers, is responsible for overseeing the management of the pension plan, including investment of assets and administration of benefits. The municipality's pension expense in 2026 was [$]. The benefits accrued to the municipality's employees from MEPP are calculated using the following: Pensionable Years of Service, Highest Average Salary, and the plan accrual rate. </t>
+    </r>
+    <r>
+      <rPr>
+        <i/>
+        <sz val="10"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t>[Description of contribution formulae.]</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">Total current service contributions by the municipality to the MEPP in 2026 were </t>
+    </r>
+    <r>
+      <rPr>
+        <i/>
+        <sz val="10"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
       <t>[$]</t>
     </r>
     <r>
       <rPr>
         <sz val="10"/>
         <rFont val="Calibri"/>
         <family val="2"/>
         <scheme val="minor"/>
       </rPr>
-      <t xml:space="preserve"> (2024 - </t>
+      <t xml:space="preserve"> (2025 - </t>
     </r>
     <r>
       <rPr>
         <i/>
         <sz val="10"/>
         <rFont val="Calibri"/>
         <family val="2"/>
         <scheme val="minor"/>
       </rPr>
       <t>[$]</t>
     </r>
     <r>
       <rPr>
         <sz val="10"/>
         <rFont val="Calibri"/>
         <family val="2"/>
         <scheme val="minor"/>
       </rPr>
-      <t xml:space="preserve">). Total current service contributions by the employees of the municipality to the MEPP in 2025 were </t>
+      <t xml:space="preserve">). Total current service contributions by the employees of the municipality to the MEPP in 2026 were </t>
     </r>
     <r>
       <rPr>
         <i/>
         <sz val="10"/>
         <rFont val="Calibri"/>
         <family val="2"/>
         <scheme val="minor"/>
       </rPr>
       <t>[$]</t>
     </r>
     <r>
       <rPr>
         <sz val="10"/>
         <rFont val="Calibri"/>
         <family val="2"/>
         <scheme val="minor"/>
       </rPr>
-      <t xml:space="preserve"> (2024 - </t>
+      <t xml:space="preserve"> (2025 - </t>
     </r>
     <r>
       <rPr>
         <i/>
         <sz val="10"/>
         <rFont val="Calibri"/>
         <family val="2"/>
         <scheme val="minor"/>
       </rPr>
       <t>[$]</t>
     </r>
     <r>
       <rPr>
         <sz val="10"/>
         <rFont val="Calibri"/>
         <family val="2"/>
         <scheme val="minor"/>
       </rPr>
       <t>).</t>
     </r>
   </si>
   <si>
     <r>
-      <t xml:space="preserve">At December 31, 2025, the MEPP disclosed an actuarial deficiency/surplus of </t>
+      <t xml:space="preserve">At December 31, 2026, the MEPP disclosed an actuarial deficiency/surplus of </t>
     </r>
     <r>
       <rPr>
         <i/>
         <sz val="10"/>
         <rFont val="Calibri"/>
         <family val="2"/>
         <scheme val="minor"/>
       </rPr>
       <t>[$]</t>
     </r>
     <r>
       <rPr>
         <sz val="10"/>
         <rFont val="Calibri"/>
         <family val="2"/>
         <scheme val="minor"/>
       </rPr>
       <t>.</t>
     </r>
   </si>
   <si>
     <t xml:space="preserve">On [insert restructuring date], the [Town/City/Village of XXX] received the transfer of [insert brief description of assets (and liabilities)] and the responsibility for the ongoing operation of the asset(s)] from [insert transferring organization’s name].  The transfer was due to [brief description of why the restructuring transaction occurred].
 The assets [and liabilities] have been recorded as [e.g., tangible capital assets, A/R etc.], at the [insert transferring organization’s name] carrying value at the time of the transfer, totaling $XX. This amount has been recorded as revenue [expense] during the year.  Under the transfer, the [Town/City/Village of XXX]  also assumed responsibility for [contingent liabilities (describe) and/or contractual obligations (describe) if applicable].
 The [Town/City/Village of XXX] also received compensation of $XX for [outline the purpose -what it is for – if applicable]. 
 The [Town/City/Village of XXX] incurred $XX in restructuring costs related to [brief description of the cause of the costs incurred if significant e.g., legal, accounting, professional services – if applicable].
-From the date of transfer to December 31, 2025, revenues and expenses related to the operation of the assets were as follows: revenue of $XX; salaries of $XX; goods and services of $XX; amortization of $XX; and debt service $XX.  
+From the date of transfer to December 31, 2026, revenues and expenses related to the operation of the assets were as follows: revenue of $XX; salaries of $XX; goods and services of $XX; amortization of $XX; and debt service $XX.  
 </t>
   </si>
   <si>
-    <t>Post 2027</t>
-[...1 lines deleted...]
-  <si>
     <r>
       <rPr>
         <i/>
         <sz val="10"/>
         <rFont val="Calibri"/>
         <family val="2"/>
         <scheme val="minor"/>
       </rPr>
       <t xml:space="preserve">[If applicable: </t>
     </r>
     <r>
       <rPr>
         <sz val="10"/>
         <rFont val="Calibri"/>
         <family val="2"/>
         <scheme val="minor"/>
       </rPr>
       <t xml:space="preserve">The municipality obtained a loan from </t>
     </r>
     <r>
       <rPr>
         <i/>
         <sz val="10"/>
         <rFont val="Calibri"/>
         <family val="2"/>
@@ -11157,618 +9984,584 @@
       <rPr>
         <sz val="10"/>
         <rFont val="Calibri"/>
         <family val="2"/>
         <scheme val="minor"/>
       </rPr>
       <t>This change has result in an increase on interest payable on</t>
     </r>
     <r>
       <rPr>
         <i/>
         <sz val="10"/>
         <rFont val="Calibri"/>
         <family val="2"/>
         <scheme val="minor"/>
       </rPr>
       <t xml:space="preserve"> [the loan] by [amount] </t>
     </r>
     <r>
       <rPr>
         <sz val="10"/>
         <rFont val="Calibri"/>
         <family val="2"/>
         <scheme val="minor"/>
       </rPr>
-      <t xml:space="preserve">from 31 December 2024 to 31 December 2025, which may also increase the deficiency.  </t>
-[...13 lines deleted...]
-      <t xml:space="preserve">The municipality is an employer member of the Municipal Employee Pension Plan (MEPP), which is a multiemployer defined benefit pension plan. The Commission of MEPP, representing plan member employers, is responsible for overseeing the management of the pension plan, including investment of assets and administration of benefits. The municipality's pension expense in 2025 was [$]. The benefits accrued to the municipality's employees from MEPP are calculated using the following: Pensionable Years of Service, Highest Average Salary, and the plan accrual rate. </t>
+      <t xml:space="preserve">from 31 December 2025 to 31 December 2026, which may also increase the deficiency.  </t>
+    </r>
+  </si>
+  <si>
+    <t>Subsequent to the year ended December 31, 2026, the municipality identified an error in (describe error). Due to this error, the municipality's (describe misstatements that resulted from the error). The prior period comparative amounts have been restated from those previously reported to correct for this error. The correction of this error has impacted the municipality’s consolidated financial statements as follows: (describe impact on current and prior period amounts).</t>
+  </si>
+  <si>
+    <t>The municipality currently guarantees (describe loan guarantee and policy). The municipality monitors the status of these lines of credit, loans, and the financial position of the organizations. As at December 31, 2026 all loans and lines of credit (are in good standing and no provision has been recorded (2025 – $nil) or provision of ($___) has been recorded (2025 – $). Organizations that have received a guarantee from the municipality also pledged (or not) various assets for security.</t>
+  </si>
+  <si>
+    <t>In 2026, the municipality provided capital loan guarantees to various organizations amounting to $_______ (2025 – $________). The municipality’s guarantees are set to expire between 2027 and 20XX (2025 – 2026 and 20XX).</t>
+  </si>
+  <si>
+    <t xml:space="preserve">In 2026, the municipality provided line of credit guarantees that have an aggregate value of $________ (2025 – $______). </t>
+  </si>
+  <si>
+    <t>Cash and Cash Equivalents (Note 2)</t>
+  </si>
+  <si>
+    <t>Investments (Note 3)</t>
+  </si>
+  <si>
+    <t>Taxes Receivable - Municipal (Note 4)</t>
+  </si>
+  <si>
+    <t>Other Accounts Receivable (Note 5)</t>
+  </si>
+  <si>
+    <t>Assets Held for Sale (Note 6)</t>
+  </si>
+  <si>
+    <t>Long-Term Receivable (Note 7)</t>
+  </si>
+  <si>
+    <t>Debt Charges Recoverable (Note 8)</t>
+  </si>
+  <si>
+    <r>
+      <t>Derivative Assets</t>
     </r>
     <r>
       <rPr>
         <i/>
         <sz val="10"/>
         <rFont val="Calibri"/>
         <family val="2"/>
         <scheme val="minor"/>
       </rPr>
-      <t>[Description of contribution formulae.]</t>
-[...16 lines deleted...]
-      <t xml:space="preserve">Asset Retirement Obligations represent the legal obligations associated with the retirement of a tangible capital asset that result from its acquisition, construction, development, or normal use. The tangible assets include but not limited to assets in productive use, assets no longer in productive use, leased tangible capital assets. </t>
+      <t xml:space="preserve"> [if applicable]</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="10"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t xml:space="preserve"> (Note 9)</t>
+    </r>
+  </si>
+  <si>
+    <t>Bank Indebtedness (Note 10)</t>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">Derivative Liabilities </t>
+    </r>
+    <r>
+      <rPr>
+        <i/>
+        <sz val="10"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t>[if applicable]</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="10"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t xml:space="preserve"> (Note 9)</t>
+    </r>
+  </si>
+  <si>
+    <t>Deferred Revenue (Note 11)</t>
+  </si>
+  <si>
+    <t>Asset Retirement Obligation (Note 12)</t>
+  </si>
+  <si>
+    <t>Liability for Contaminated Sites (Note 13)</t>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">Infrastructure Liability </t>
+    </r>
+    <r>
+      <rPr>
+        <i/>
+        <sz val="10"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t>[if applicable]</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="10"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t xml:space="preserve"> (Note 27)</t>
+    </r>
+  </si>
+  <si>
+    <t>Long-Term Debt (Note 14)</t>
+  </si>
+  <si>
+    <t>Lease Obligations (Note 15)</t>
+  </si>
+  <si>
+    <t>Tangible Capital Assets (Schedule 6, 7)</t>
+  </si>
+  <si>
+    <r>
+      <t>Intangible Capital Assets [</t>
+    </r>
+    <r>
+      <rPr>
+        <i/>
+        <sz val="10"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t>if applicable</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="10"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t>](Schedule 8, 9)</t>
+    </r>
+  </si>
+  <si>
+    <t>Other (Note 16)</t>
+  </si>
+  <si>
+    <t>Accumulated Surplus (Deficit) excluding remeasurement gains (losses) (Schedule 10)</t>
+  </si>
+  <si>
+    <t>Accumulated remeasurement gains (losses) (Statement 5)</t>
+  </si>
+  <si>
+    <t>Unrecognized Assets (Note 1 m)</t>
+  </si>
+  <si>
+    <t>Contingent Assets (Note 22)</t>
+  </si>
+  <si>
+    <t>Contractual Rights (Note 23)</t>
+  </si>
+  <si>
+    <t>Contingent Liabilities (Note 17)</t>
+  </si>
+  <si>
+    <t>Contractual Obligations and Commitments (Note 24)</t>
+  </si>
+  <si>
+    <t xml:space="preserve">     Tax Revenue (Schedule 1)</t>
+  </si>
+  <si>
+    <t xml:space="preserve">     Other Unconditional Revenue (Schedule 1)</t>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">     Fees and Charges (Note 28 (</t>
+    </r>
+    <r>
+      <rPr>
+        <i/>
+        <sz val="10"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t>if applicable)</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="10"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t>, Schedule 4, 5)</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">     Conditional Grants (Note 28 </t>
+    </r>
+    <r>
+      <rPr>
+        <i/>
+        <sz val="10"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t>(if applicable)</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="10"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t>, Schedule 4, 5)</t>
+    </r>
+  </si>
+  <si>
+    <t xml:space="preserve">     Tangible Capital Asset Sales - Gain (Schedule 4, 5)</t>
+  </si>
+  <si>
+    <t xml:space="preserve">     Intangible Capital Asset Sales - Gain (Schedule 4, 5)</t>
+  </si>
+  <si>
+    <t xml:space="preserve">     Land Sales - Gain (Schedule 4, 5)</t>
+  </si>
+  <si>
+    <t xml:space="preserve">     Investment Income (Note 3) (Schedule 4, 5)</t>
+  </si>
+  <si>
+    <t xml:space="preserve">     Commissions (Schedule 4, 5)</t>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">     Restructurings (Note 25 </t>
+    </r>
+    <r>
+      <rPr>
+        <i/>
+        <sz val="10"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t>(if applicable)</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="10"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t>, Schedule 4,5)</t>
+    </r>
+  </si>
+  <si>
+    <t xml:space="preserve">     Other Revenues (Schedule 4, 5)</t>
+  </si>
+  <si>
+    <t xml:space="preserve">     Provincial/Federal Capital Grants and Contributions (Schedule 4, 5)</t>
+  </si>
+  <si>
+    <t xml:space="preserve">     General Government Services (Schedule 3)</t>
+  </si>
+  <si>
+    <t xml:space="preserve">     Protective Services (Schedule 3)</t>
+  </si>
+  <si>
+    <t xml:space="preserve">     Transportation Services (Schedule 3)</t>
+  </si>
+  <si>
+    <t xml:space="preserve">     Environmental and Public Health Services (Schedule 3)</t>
+  </si>
+  <si>
+    <t xml:space="preserve">     Planning and Development Services (Schedule 3)</t>
+  </si>
+  <si>
+    <t xml:space="preserve">     Recreation and Cultural Services (Schedule 3)</t>
+  </si>
+  <si>
+    <t xml:space="preserve">     Utility Services (Schedule 3)</t>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">     Restructurings (Note 25 </t>
+    </r>
+    <r>
+      <rPr>
+        <i/>
+        <sz val="10"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t>(if applicable)</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="10"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t>, Schedule 3)</t>
+    </r>
+  </si>
+  <si>
+    <t>Revenues (Schedule 2)</t>
+  </si>
+  <si>
+    <t>Expenses (Schedule 3)</t>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">Taxes and other unconditional revenue </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="10"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t>(Schedule 1)</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">Tangible capital assets </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="10"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t>(Schedule 6, 7)</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">Intangible capital assets </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="10"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t>(Schedule 8, 9)</t>
     </r>
   </si>
   <si>
     <r>
       <t xml:space="preserve">Transfer of Intangible Capital Assets related to restructuring </t>
     </r>
     <r>
       <rPr>
         <b/>
         <sz val="10"/>
-        <color rgb="FFFF0000"/>
         <rFont val="Calibri"/>
         <family val="2"/>
         <scheme val="minor"/>
       </rPr>
       <t>(Schedule 13)</t>
     </r>
   </si>
   <si>
     <r>
       <t>Transfer of Intangible Capital Assets related to restructuring</t>
     </r>
     <r>
       <rPr>
         <b/>
         <sz val="10"/>
         <rFont val="Calibri"/>
         <family val="2"/>
         <scheme val="minor"/>
       </rPr>
-      <t xml:space="preserve"> </t>
+      <t xml:space="preserve"> (Schedule 13)</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">Transfer of Capital Assets related to restructuring </t>
     </r>
     <r>
       <rPr>
         <b/>
         <sz val="10"/>
-        <color rgb="FFFF0000"/>
         <rFont val="Calibri"/>
         <family val="2"/>
         <scheme val="minor"/>
       </rPr>
       <t>(Schedule 13)</t>
     </r>
   </si>
   <si>
     <r>
+      <t>Transfer of Capital Assets related to restructuring</t>
+    </r>
+    <r>
       <rPr>
         <b/>
+        <sz val="10"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t xml:space="preserve"> (Schedule 13)</t>
+    </r>
+  </si>
+  <si>
+    <t xml:space="preserve"> - BCSF Community stream (formerly CCBF)</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> - Canada Housing Infrastructure Fund (CHIF)</t>
+  </si>
+  <si>
+    <t>2026-Financial-Statement-Template</t>
+  </si>
+  <si>
+    <t>December 2026</t>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="10"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t>Notice:</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="10"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t xml:space="preserve">
+While the Ministry of Government Relations attempts to ensure the accuracy of the information contained within this document, a municipality may wish to obtain advice from a lawyer or auditor (an appropriately licensed CPA) in order to ensure the correct steps are taken throughout the financial reporting process. The Ministry of Government Relations and the Government of Saskatchewan do not warrant or make any other representations regarding the use, accuracy, applicability, or reliability of this template. 
+It is important to recognize that this template has been developed as a starting point for preparation of financial statements as required by </t>
+    </r>
+    <r>
+      <rPr>
         <i/>
         <sz val="10"/>
         <rFont val="Calibri"/>
         <family val="2"/>
         <scheme val="minor"/>
       </rPr>
-      <t>[Note: the below will need to be completed for significant ARO's that are not included above]</t>
-[...9 lines deleted...]
-On</t>
+      <t>The Municipalities Act,  The Northern Municipalities Act, 2010, The Cities Act and</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="10"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t xml:space="preserve"> in accordance with Canadian public sector accounting standards. This template cannot be used in place of consulting with a lawyer or auditor. This template cannot anticipate every aspect, circumstance or situation that municipalities may encounter while working through their specific financial reporting process.</t>
+    </r>
+  </si>
+  <si>
+    <t xml:space="preserve">Financial reporting requirements within Canadian public sector accounting standards may not be covered or fully covered within this </t>
+  </si>
+  <si>
+    <r>
+      <t>[</t>
     </r>
     <r>
       <rPr>
         <i/>
         <sz val="10"/>
         <rFont val="Calibri"/>
         <family val="2"/>
         <scheme val="minor"/>
       </rPr>
-      <t xml:space="preserve"> [date]</t>
-[...428 lines deleted...]
-    <t xml:space="preserve">Schedule 13: Schedule of Restructuring </t>
+      <t>Identify deferred revenue (example BCSF Community stream(fomerly CCBF), Revenue Sharing)</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="10"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t>]</t>
+    </r>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="13">
-    <numFmt numFmtId="42" formatCode="_(&quot;$&quot;* #,##0_);_(&quot;$&quot;* \(#,##0\);_(&quot;$&quot;* &quot;-&quot;_);_(@_)"/>
-[...11 lines deleted...]
-    <numFmt numFmtId="172" formatCode="_(* #,##0_);_(* \(#,##0\);_(* &quot;-&quot;??_);_(@_)"/>
+    <numFmt numFmtId="44" formatCode="_-&quot;$&quot;* #,##0.00_-;\-&quot;$&quot;* #,##0.00_-;_-&quot;$&quot;* &quot;-&quot;??_-;_-@_-"/>
+    <numFmt numFmtId="164" formatCode="_(&quot;$&quot;* #,##0_);_(&quot;$&quot;* \(#,##0\);_(&quot;$&quot;* &quot;-&quot;_);_(@_)"/>
+    <numFmt numFmtId="165" formatCode="_(* #,##0_);_(* \(#,##0\);_(* &quot;-&quot;_);_(@_)"/>
+    <numFmt numFmtId="166" formatCode="_(&quot;$&quot;* #,##0.00_);_(&quot;$&quot;* \(#,##0.00\);_(&quot;$&quot;* &quot;-&quot;??_);_(@_)"/>
+    <numFmt numFmtId="167" formatCode="_(* #,##0.00_);_(* \(#,##0.00\);_(* &quot;-&quot;??_);_(@_)"/>
+    <numFmt numFmtId="168" formatCode="0_);\(0\)"/>
+    <numFmt numFmtId="169" formatCode="_-* \(#,##0\);_-* #,##0_-;_-* &quot;-     &quot;_-;_-@_-"/>
+    <numFmt numFmtId="170" formatCode="_(* #,##0_);_(* \(#,##0\);_(* &quot;-     &quot;_);_(@_)"/>
+    <numFmt numFmtId="171" formatCode="_-&quot;$&quot;* \(#,##0\);_-&quot;$&quot;* #,##0_);_-&quot;$&quot;* &quot;-     &quot;_-;_-@_-"/>
+    <numFmt numFmtId="172" formatCode="_(&quot;$&quot;* #,##0_);_(&quot;$&quot;* \(#,##0\);_(&quot;$&quot;* &quot;-     &quot;_);_(@_)"/>
+    <numFmt numFmtId="173" formatCode="mmm"/>
+    <numFmt numFmtId="174" formatCode="_(* #,##0.0000_);_(* \(#,##0.0000\);_(* &quot;-&quot;????_);_(@_)"/>
+    <numFmt numFmtId="175" formatCode="_(* #,##0_);_(* \(#,##0\);_(* &quot;-&quot;??_);_(@_)"/>
   </numFmts>
-  <fonts count="47" x14ac:knownFonts="1">
+  <fonts count="44" x14ac:knownFonts="1">
     <font>
       <sz val="10"/>
       <name val="Arial"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="12"/>
       <name val="Times New Roman"/>
       <family val="1"/>
     </font>
     <font>
       <b/>
       <sz val="12"/>
       <name val="Times New Roman"/>
       <family val="1"/>
     </font>
     <font>
       <u/>
       <sz val="12"/>
       <name val="Times New Roman"/>
       <family val="1"/>
@@ -11837,83 +10630,67 @@
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <strike/>
       <sz val="10"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="12"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="12"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
-      <sz val="10"/>
-[...6 lines deleted...]
-      <b/>
       <i/>
       <sz val="10"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <i/>
       <u/>
       <sz val="10"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="8"/>
-      <name val="Calibri"/>
-[...6 lines deleted...]
-      <color rgb="FFFF0000"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="9"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <i/>
       <sz val="10"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="10"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
@@ -11929,57 +10706,50 @@
       <color rgb="FF000000"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <i/>
       <sz val="10"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <vertAlign val="superscript"/>
       <sz val="10"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="10"/>
       <color indexed="14"/>
-      <name val="Calibri"/>
-[...5 lines deleted...]
-      <color rgb="FFFF0000"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="10"/>
       <color theme="3" tint="-0.249977111117893"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="10"/>
       <color theme="4"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
@@ -12035,54 +10805,52 @@
     <font>
       <sz val="10"/>
       <color indexed="10"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <i/>
       <sz val="10"/>
       <color rgb="FFE26B0A"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <i/>
       <sz val="10"/>
       <color theme="9" tint="-0.249977111117893"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="10"/>
-      <color rgb="FF4472C4"/>
       <name val="Calibri"/>
       <family val="2"/>
-      <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
       <color theme="0"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
   </fonts>
   <fills count="8">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="lightVertical"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="0"/>
         <bgColor indexed="64"/>
       </patternFill>
@@ -12445,1079 +11213,1054 @@
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top style="medium">
         <color indexed="64"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color rgb="FF000000"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="14">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
-    <xf numFmtId="166" fontId="9" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyProtection="0"/>
-[...3 lines deleted...]
-    <xf numFmtId="168" fontId="9" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyProtection="0"/>
     <xf numFmtId="169" fontId="9" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyProtection="0"/>
-    <xf numFmtId="44" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="170" fontId="9" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyProtection="0"/>
+    <xf numFmtId="167" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="167" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="171" fontId="9" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyProtection="0"/>
+    <xf numFmtId="172" fontId="9" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyProtection="0"/>
+    <xf numFmtId="166" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
-    <xf numFmtId="43" fontId="10" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
-    <xf numFmtId="164" fontId="11" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="167" fontId="10" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="44" fontId="11" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="494">
+  <cellXfs count="481">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="centerContinuous"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="centerContinuous"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1"/>
-    <xf numFmtId="165" fontId="5" fillId="0" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
-[...2 lines deleted...]
-    <xf numFmtId="170" fontId="6" fillId="0" borderId="0" xfId="8" quotePrefix="1" applyNumberFormat="1" applyFont="1"/>
+    <xf numFmtId="168" fontId="5" fillId="0" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="168" fontId="5" fillId="0" borderId="10" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="164" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
+    <xf numFmtId="173" fontId="6" fillId="0" borderId="0" xfId="8" quotePrefix="1" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="8" applyFont="1"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="8" applyFont="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="4" xfId="8" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="8" quotePrefix="1" applyFont="1"/>
     <xf numFmtId="16" fontId="6" fillId="0" borderId="4" xfId="8" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="8" applyFont="1" applyAlignment="1">
       <alignment horizontal="centerContinuous"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="8" applyFont="1" applyAlignment="1">
       <alignment horizontal="centerContinuous"/>
     </xf>
-    <xf numFmtId="41" fontId="5" fillId="0" borderId="0" xfId="8" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+    <xf numFmtId="165" fontId="5" fillId="0" borderId="0" xfId="8" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="centerContinuous"/>
     </xf>
-    <xf numFmtId="42" fontId="5" fillId="0" borderId="0" xfId="7" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+    <xf numFmtId="164" fontId="5" fillId="0" borderId="0" xfId="7" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="42" fontId="5" fillId="0" borderId="0" xfId="6" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="164" fontId="5" fillId="0" borderId="0" xfId="6" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="42" fontId="5" fillId="0" borderId="0" xfId="7" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="164" fontId="5" fillId="0" borderId="0" xfId="7" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="41" fontId="5" fillId="0" borderId="0" xfId="3" applyNumberFormat="1" applyFont="1"/>
-    <xf numFmtId="42" fontId="5" fillId="0" borderId="0" xfId="7" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="165" fontId="5" fillId="0" borderId="0" xfId="3" applyNumberFormat="1" applyFont="1"/>
+    <xf numFmtId="164" fontId="5" fillId="0" borderId="0" xfId="7" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="41" fontId="5" fillId="0" borderId="0" xfId="7" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="165" fontId="5" fillId="0" borderId="0" xfId="7" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="41" fontId="5" fillId="0" borderId="0" xfId="6" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="165" fontId="5" fillId="0" borderId="0" xfId="6" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="41" fontId="5" fillId="0" borderId="0" xfId="7" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+    <xf numFmtId="165" fontId="5" fillId="0" borderId="0" xfId="7" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="41" fontId="5" fillId="0" borderId="0" xfId="3" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
-    <xf numFmtId="41" fontId="5" fillId="0" borderId="0" xfId="7" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="165" fontId="5" fillId="0" borderId="0" xfId="3" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="165" fontId="5" fillId="0" borderId="0" xfId="7" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="41" fontId="5" fillId="0" borderId="0" xfId="4" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="165" fontId="5" fillId="0" borderId="0" xfId="4" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="41" fontId="5" fillId="0" borderId="0" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="165" fontId="5" fillId="0" borderId="0" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="41" fontId="5" fillId="0" borderId="0" xfId="8" applyNumberFormat="1" applyFont="1"/>
-    <xf numFmtId="41" fontId="5" fillId="0" borderId="4" xfId="7" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="165" fontId="5" fillId="0" borderId="0" xfId="8" applyNumberFormat="1" applyFont="1"/>
+    <xf numFmtId="165" fontId="5" fillId="0" borderId="4" xfId="7" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="42" fontId="6" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
-    <xf numFmtId="41" fontId="6" fillId="0" borderId="0" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="164" fontId="6" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="165" fontId="6" fillId="0" borderId="0" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="42" fontId="5" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
-[...2 lines deleted...]
-    <xf numFmtId="41" fontId="5" fillId="0" borderId="0" xfId="8" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+    <xf numFmtId="164" fontId="5" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="164" fontId="6" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="165" fontId="6" fillId="0" borderId="0" xfId="8" applyNumberFormat="1" applyFont="1"/>
+    <xf numFmtId="165" fontId="5" fillId="0" borderId="0" xfId="8" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="41" fontId="6" fillId="0" borderId="0" xfId="8" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+    <xf numFmtId="165" fontId="6" fillId="0" borderId="0" xfId="8" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" quotePrefix="1" applyFont="1"/>
-    <xf numFmtId="42" fontId="6" fillId="0" borderId="4" xfId="7" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="164" fontId="6" fillId="0" borderId="4" xfId="7" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="8" applyFont="1"/>
-    <xf numFmtId="41" fontId="6" fillId="0" borderId="4" xfId="7" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="165" fontId="6" fillId="0" borderId="4" xfId="7" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="42" fontId="6" fillId="0" borderId="2" xfId="7" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="164" fontId="6" fillId="0" borderId="2" xfId="7" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="42" fontId="6" fillId="0" borderId="10" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="164" fontId="6" fillId="0" borderId="10" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1"/>
-    <xf numFmtId="41" fontId="0" fillId="0" borderId="6" xfId="0" applyNumberFormat="1" applyBorder="1"/>
+    <xf numFmtId="165" fontId="0" fillId="0" borderId="6" xfId="0" applyNumberFormat="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="41" fontId="13" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
-    <xf numFmtId="41" fontId="12" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+    <xf numFmtId="165" fontId="13" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
+    <xf numFmtId="165" fontId="12" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="14" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="13" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="13" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="13" fillId="0" borderId="0" xfId="13" applyFont="1"/>
     <xf numFmtId="0" fontId="13" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="13" fillId="0" borderId="0" xfId="0" applyFont="1" applyProtection="1">
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="14" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="17" fontId="12" fillId="0" borderId="0" xfId="0" quotePrefix="1" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="15" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="37" fontId="12" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="0" fontId="13" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="37" fontId="12" fillId="0" borderId="9" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="13" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="37" fontId="13" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
-    <xf numFmtId="172" fontId="13" fillId="0" borderId="0" xfId="11" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
-    <xf numFmtId="172" fontId="12" fillId="0" borderId="0" xfId="11" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="175" fontId="13" fillId="0" borderId="0" xfId="11" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="175" fontId="12" fillId="0" borderId="0" xfId="11" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="37" fontId="13" fillId="0" borderId="25" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
-    <xf numFmtId="172" fontId="13" fillId="0" borderId="25" xfId="11" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="175" fontId="13" fillId="0" borderId="25" xfId="11" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="13" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="13" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="13" fillId="0" borderId="16" xfId="0" applyFont="1" applyBorder="1" applyProtection="1">
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="41" fontId="12" fillId="0" borderId="16" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyProtection="1">
+    <xf numFmtId="165" fontId="12" fillId="0" borderId="16" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyProtection="1">
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="16" xfId="0" applyFont="1" applyBorder="1" applyProtection="1">
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="12" fillId="4" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
-    <xf numFmtId="41" fontId="13" fillId="4" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="165" fontId="13" fillId="4" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="centerContinuous"/>
     </xf>
     <xf numFmtId="0" fontId="17" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="13" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="centerContinuous"/>
     </xf>
     <xf numFmtId="0" fontId="12" fillId="4" borderId="15" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="13" fillId="4" borderId="15" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="13" fillId="4" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="13" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1"/>
-    <xf numFmtId="41" fontId="12" fillId="0" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyProtection="1">
+    <xf numFmtId="165" fontId="12" fillId="0" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyProtection="1">
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="41" fontId="12" fillId="0" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
-[...4 lines deleted...]
-    <xf numFmtId="171" fontId="12" fillId="0" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyProtection="1">
+    <xf numFmtId="165" fontId="12" fillId="0" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="165" fontId="12" fillId="2" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="165" fontId="12" fillId="0" borderId="15" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="165" fontId="12" fillId="2" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="165" fontId="12" fillId="0" borderId="20" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="174" fontId="12" fillId="0" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyProtection="1">
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="41" fontId="12" fillId="2" borderId="7" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="165" fontId="12" fillId="2" borderId="7" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="13" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="13" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1"/>
-    <xf numFmtId="43" fontId="12" fillId="0" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyProtection="1">
+    <xf numFmtId="167" fontId="12" fillId="0" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyProtection="1">
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="12" fillId="4" borderId="9" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="13" fillId="4" borderId="9" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="13" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="13" fillId="4" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="12" fillId="4" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
-    <xf numFmtId="41" fontId="13" fillId="4" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="165" fontId="13" fillId="4" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="right" wrapText="1"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="41" fontId="13" fillId="4" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="165" fontId="13" fillId="4" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="41" fontId="13" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+    <xf numFmtId="165" fontId="13" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="41" fontId="12" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
+    <xf numFmtId="165" fontId="12" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="13" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="17" xfId="0" applyFont="1" applyBorder="1"/>
-    <xf numFmtId="41" fontId="12" fillId="0" borderId="15" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyProtection="1">
+    <xf numFmtId="165" fontId="12" fillId="0" borderId="15" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyProtection="1">
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="12" xfId="0" applyFont="1" applyBorder="1"/>
-    <xf numFmtId="41" fontId="12" fillId="0" borderId="16" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="165" fontId="12" fillId="0" borderId="16" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="13" fillId="0" borderId="11" xfId="0" applyFont="1" applyBorder="1" applyProtection="1">
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1"/>
-    <xf numFmtId="41" fontId="12" fillId="0" borderId="7" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyProtection="1">
+    <xf numFmtId="165" fontId="12" fillId="0" borderId="7" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyProtection="1">
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="41" fontId="12" fillId="0" borderId="7" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="165" fontId="12" fillId="0" borderId="7" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="13" xfId="0" applyFont="1" applyBorder="1" applyProtection="1">
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyProtection="1">
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="13" fillId="4" borderId="14" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="13" fillId="4" borderId="17" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="11" xfId="0" applyFont="1" applyBorder="1"/>
-    <xf numFmtId="41" fontId="13" fillId="4" borderId="10" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="165" fontId="13" fillId="4" borderId="10" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="13" fillId="0" borderId="0" xfId="9" applyFont="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="0" xfId="9" applyFont="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="0" xfId="9" applyFont="1"/>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="0" xfId="9" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="13" fillId="0" borderId="0" xfId="9" applyFont="1" applyAlignment="1">
       <alignment horizontal="centerContinuous"/>
     </xf>
     <xf numFmtId="0" fontId="12" fillId="4" borderId="9" xfId="9" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="centerContinuous"/>
     </xf>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="0" xfId="9" applyFont="1" applyAlignment="1">
       <alignment horizontal="centerContinuous"/>
     </xf>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="0" xfId="9" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="13" fillId="4" borderId="16" xfId="9" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="13" fillId="4" borderId="16" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="13" fillId="4" borderId="7" xfId="9" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="13" fillId="0" borderId="0" xfId="9" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="12" fillId="4" borderId="7" xfId="9" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="13" fillId="0" borderId="13" xfId="9" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
-    <xf numFmtId="41" fontId="12" fillId="0" borderId="15" xfId="9" applyNumberFormat="1" applyFont="1" applyBorder="1" applyProtection="1">
+    <xf numFmtId="165" fontId="12" fillId="0" borderId="15" xfId="9" applyNumberFormat="1" applyFont="1" applyBorder="1" applyProtection="1">
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="41" fontId="12" fillId="0" borderId="16" xfId="9" applyNumberFormat="1" applyFont="1" applyBorder="1" applyProtection="1">
+    <xf numFmtId="165" fontId="12" fillId="0" borderId="16" xfId="9" applyNumberFormat="1" applyFont="1" applyBorder="1" applyProtection="1">
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="41" fontId="12" fillId="0" borderId="0" xfId="9" applyNumberFormat="1" applyFont="1"/>
-    <xf numFmtId="41" fontId="12" fillId="0" borderId="16" xfId="9" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="165" fontId="12" fillId="0" borderId="0" xfId="9" applyNumberFormat="1" applyFont="1"/>
+    <xf numFmtId="165" fontId="12" fillId="0" borderId="16" xfId="9" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="5" xfId="9" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
-    <xf numFmtId="41" fontId="12" fillId="0" borderId="16" xfId="10" applyNumberFormat="1" applyFont="1" applyBorder="1" applyProtection="1">
+    <xf numFmtId="165" fontId="12" fillId="0" borderId="16" xfId="10" applyNumberFormat="1" applyFont="1" applyBorder="1" applyProtection="1">
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="11" xfId="9" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
-    <xf numFmtId="41" fontId="12" fillId="0" borderId="7" xfId="9" applyNumberFormat="1" applyFont="1" applyBorder="1" applyProtection="1">
+    <xf numFmtId="165" fontId="12" fillId="0" borderId="7" xfId="9" applyNumberFormat="1" applyFont="1" applyBorder="1" applyProtection="1">
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="13" fillId="4" borderId="2" xfId="9" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
-    <xf numFmtId="41" fontId="13" fillId="4" borderId="6" xfId="9" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
-[...1 lines deleted...]
-    <xf numFmtId="41" fontId="12" fillId="0" borderId="15" xfId="9" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="165" fontId="13" fillId="4" borderId="6" xfId="9" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="165" fontId="13" fillId="0" borderId="16" xfId="9" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="165" fontId="12" fillId="0" borderId="15" xfId="9" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="13" fillId="4" borderId="18" xfId="9" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
-    <xf numFmtId="41" fontId="13" fillId="4" borderId="19" xfId="9" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
-    <xf numFmtId="0" fontId="21" fillId="4" borderId="15" xfId="9" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="165" fontId="13" fillId="4" borderId="19" xfId="9" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="20" fillId="4" borderId="15" xfId="9" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="13" fillId="0" borderId="14" xfId="9" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="21" fillId="4" borderId="6" xfId="9" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="20" fillId="4" borderId="6" xfId="9" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="13" fillId="4" borderId="6" xfId="9" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="12" fillId="4" borderId="6" xfId="9" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="41" fontId="12" fillId="0" borderId="0" xfId="9" applyNumberFormat="1" applyFont="1" applyProtection="1">
+    <xf numFmtId="165" fontId="12" fillId="0" borderId="0" xfId="9" applyNumberFormat="1" applyFont="1" applyProtection="1">
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="41" fontId="13" fillId="4" borderId="1" xfId="9" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
-[...3 lines deleted...]
-    <xf numFmtId="41" fontId="12" fillId="0" borderId="12" xfId="10" applyNumberFormat="1" applyFont="1" applyBorder="1" applyProtection="1">
+    <xf numFmtId="165" fontId="13" fillId="4" borderId="1" xfId="9" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="165" fontId="13" fillId="0" borderId="0" xfId="9" applyNumberFormat="1" applyFont="1"/>
+    <xf numFmtId="165" fontId="12" fillId="0" borderId="7" xfId="9" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="165" fontId="12" fillId="0" borderId="5" xfId="9" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="165" fontId="12" fillId="0" borderId="12" xfId="10" applyNumberFormat="1" applyFont="1" applyBorder="1" applyProtection="1">
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="41" fontId="12" fillId="0" borderId="0" xfId="10" applyNumberFormat="1" applyFont="1" applyProtection="1">
+    <xf numFmtId="165" fontId="12" fillId="0" borderId="0" xfId="10" applyNumberFormat="1" applyFont="1" applyProtection="1">
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="41" fontId="13" fillId="3" borderId="6" xfId="9" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="165" fontId="13" fillId="3" borderId="6" xfId="9" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="13" fillId="0" borderId="0" xfId="9" applyFont="1"/>
-    <xf numFmtId="41" fontId="13" fillId="3" borderId="19" xfId="9" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
-    <xf numFmtId="0" fontId="22" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="165" fontId="13" fillId="3" borderId="19" xfId="9" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1" applyProtection="1">
       <alignment wrapText="1"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="41" fontId="22" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
-    <xf numFmtId="42" fontId="22" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="165" fontId="21" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
+    <xf numFmtId="164" fontId="21" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="right"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="0" fontId="22" fillId="0" borderId="0" xfId="0" quotePrefix="1" applyFont="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0" xfId="0" quotePrefix="1" applyFont="1" applyAlignment="1" applyProtection="1">
       <alignment wrapText="1"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="42" fontId="22" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyProtection="1">
+    <xf numFmtId="164" fontId="21" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyProtection="1">
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="0" fontId="22" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="13" fillId="4" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" indent="1"/>
     </xf>
-    <xf numFmtId="41" fontId="12" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
-[...1 lines deleted...]
-    <xf numFmtId="41" fontId="13" fillId="4" borderId="18" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="165" fontId="12" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="165" fontId="13" fillId="4" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1"/>
+    <xf numFmtId="165" fontId="13" fillId="4" borderId="18" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="13" fillId="4" borderId="9" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="12" fillId="4" borderId="9" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="41" fontId="13" fillId="0" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="165" fontId="13" fillId="0" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="13" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyProtection="1">
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="13" fillId="4" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="14" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="165" fontId="13" fillId="4" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
-[...3 lines deleted...]
-    <xf numFmtId="0" fontId="24" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="168" fontId="13" fillId="4" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="168" fontId="12" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
+    <xf numFmtId="168" fontId="13" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
+    <xf numFmtId="165" fontId="12" fillId="0" borderId="14" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="0" xfId="0" quotePrefix="1" applyFont="1"/>
-    <xf numFmtId="0" fontId="12" fillId="0" borderId="0" xfId="0" applyFont="1" applyProtection="1">
-[...5 lines deleted...]
-    <xf numFmtId="41" fontId="13" fillId="4" borderId="7" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="165" fontId="13" fillId="4" borderId="7" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="13" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1"/>
-    <xf numFmtId="41" fontId="13" fillId="0" borderId="16" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="165" fontId="13" fillId="0" borderId="16" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="13" fillId="4" borderId="13" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1"/>
-    <xf numFmtId="41" fontId="13" fillId="4" borderId="9" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="165" fontId="13" fillId="4" borderId="9" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="15" fillId="0" borderId="0" xfId="13" applyFont="1"/>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="0" xfId="13" applyFont="1"/>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="0" xfId="13" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="25" fillId="0" borderId="0" xfId="13" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="0" xfId="13" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="0" xfId="13" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="25" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="26" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="24" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="25" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="25" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1" readingOrder="1"/>
     </xf>
-    <xf numFmtId="165" fontId="12" fillId="0" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="168" fontId="12" fillId="0" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="12" fillId="6" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="13" fillId="0" borderId="28" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="25" fillId="0" borderId="13" xfId="0" applyFont="1" applyBorder="1"/>
-[...4 lines deleted...]
-    <xf numFmtId="165" fontId="12" fillId="0" borderId="7" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="13" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="167" fontId="12" fillId="0" borderId="16" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="11" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="167" fontId="12" fillId="0" borderId="7" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="168" fontId="12" fillId="0" borderId="15" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="168" fontId="12" fillId="0" borderId="7" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="0" xfId="13" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="13" fillId="4" borderId="0" xfId="13" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="25" fillId="0" borderId="0" xfId="13" applyFont="1"/>
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="0" xfId="13" applyFont="1"/>
     <xf numFmtId="0" fontId="13" fillId="4" borderId="0" xfId="13" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="14" xfId="13" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="14" xfId="13" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="14" xfId="13" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="4" xfId="13" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="13" fillId="0" borderId="4" xfId="13" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="4" xfId="13" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="13" xfId="13" applyFont="1" applyBorder="1"/>
-    <xf numFmtId="0" fontId="25" fillId="0" borderId="14" xfId="13" applyFont="1" applyBorder="1"/>
-[...2 lines deleted...]
-    <xf numFmtId="43" fontId="12" fillId="0" borderId="0" xfId="13" applyNumberFormat="1" applyFont="1"/>
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="14" xfId="13" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="167" fontId="12" fillId="0" borderId="5" xfId="13" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="167" fontId="12" fillId="0" borderId="16" xfId="13" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="167" fontId="12" fillId="0" borderId="0" xfId="13" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="5" xfId="13" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="0" xfId="13" applyFont="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="11" xfId="13" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="4" xfId="13" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
-    <xf numFmtId="43" fontId="12" fillId="0" borderId="11" xfId="13" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
-[...1 lines deleted...]
-    <xf numFmtId="43" fontId="12" fillId="0" borderId="4" xfId="13" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="167" fontId="12" fillId="0" borderId="11" xfId="13" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="167" fontId="12" fillId="0" borderId="7" xfId="13" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="167" fontId="12" fillId="0" borderId="4" xfId="13" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="13" fillId="4" borderId="0" xfId="13" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="12" fillId="4" borderId="0" xfId="13" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
-    <xf numFmtId="43" fontId="12" fillId="4" borderId="11" xfId="13" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
-[...1 lines deleted...]
-    <xf numFmtId="43" fontId="12" fillId="4" borderId="8" xfId="13" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="167" fontId="12" fillId="4" borderId="11" xfId="13" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="167" fontId="12" fillId="4" borderId="7" xfId="13" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="167" fontId="12" fillId="4" borderId="8" xfId="13" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="14" xfId="13" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="1" xfId="13" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="2" xfId="13" applyFont="1" applyBorder="1"/>
-    <xf numFmtId="43" fontId="12" fillId="0" borderId="8" xfId="13" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="167" fontId="12" fillId="0" borderId="8" xfId="13" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="12" fillId="4" borderId="0" xfId="13" applyFont="1" applyFill="1"/>
-    <xf numFmtId="43" fontId="13" fillId="4" borderId="11" xfId="13" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="167" fontId="13" fillId="4" borderId="11" xfId="13" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="43" fontId="13" fillId="4" borderId="7" xfId="13" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="167" fontId="13" fillId="4" borderId="7" xfId="13" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="43" fontId="13" fillId="4" borderId="8" xfId="13" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="167" fontId="13" fillId="4" borderId="8" xfId="13" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="25" fillId="0" borderId="0" xfId="13" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="0" xfId="13" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="25" fillId="0" borderId="0" xfId="13" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="0" xfId="13" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1" readingOrder="1"/>
     </xf>
     <xf numFmtId="0" fontId="13" fillId="4" borderId="9" xfId="13" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="13" fillId="0" borderId="29" xfId="13" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="17" xfId="13" applyFont="1" applyBorder="1"/>
-    <xf numFmtId="43" fontId="12" fillId="0" borderId="15" xfId="13" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="167" fontId="12" fillId="0" borderId="15" xfId="13" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="8" xfId="13" applyFont="1" applyBorder="1"/>
-    <xf numFmtId="165" fontId="12" fillId="0" borderId="0" xfId="13" applyNumberFormat="1" applyFont="1"/>
+    <xf numFmtId="168" fontId="12" fillId="0" borderId="0" xfId="13" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="0" fontId="13" fillId="0" borderId="28" xfId="13" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="12" xfId="13" applyFont="1" applyBorder="1"/>
-    <xf numFmtId="41" fontId="13" fillId="4" borderId="11" xfId="13" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
-    <xf numFmtId="41" fontId="13" fillId="4" borderId="7" xfId="13" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="165" fontId="13" fillId="4" borderId="11" xfId="13" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="165" fontId="13" fillId="4" borderId="7" xfId="13" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="13" fillId="4" borderId="23" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="13" fillId="4" borderId="23" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="28" fillId="5" borderId="24" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="26" fillId="5" borderId="24" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="29" fillId="5" borderId="24" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="27" fillId="5" borderId="24" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="164" fontId="29" fillId="5" borderId="24" xfId="12" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="44" fontId="27" fillId="5" borderId="24" xfId="12" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="28" fillId="5" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="26" fillId="5" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="28" fillId="5" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="26" fillId="5" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="172" fontId="28" fillId="5" borderId="6" xfId="11" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="175" fontId="26" fillId="5" borderId="6" xfId="11" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="29" fillId="5" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="27" fillId="5" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="172" fontId="13" fillId="4" borderId="6" xfId="11" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="175" fontId="13" fillId="4" borderId="6" xfId="11" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="43" fontId="13" fillId="4" borderId="6" xfId="11" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="167" fontId="13" fillId="4" borderId="6" xfId="11" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="28" fillId="5" borderId="17" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="26" fillId="5" borderId="17" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="25" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="13" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="31" fillId="0" borderId="0" xfId="0" applyFont="1"/>
-    <xf numFmtId="0" fontId="29" fillId="5" borderId="24" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="29" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="27" fillId="5" borderId="24" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="172" fontId="29" fillId="5" borderId="24" xfId="11" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="175" fontId="27" fillId="5" borderId="24" xfId="11" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="165" fontId="13" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
-[...2 lines deleted...]
-    <xf numFmtId="0" fontId="25" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+    <xf numFmtId="168" fontId="13" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="168" fontId="12" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="165" fontId="12" fillId="4" borderId="18" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="13" fillId="4" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="13" fillId="4" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="13" fillId="4" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="16" xfId="0" applyFont="1" applyBorder="1"/>
-    <xf numFmtId="41" fontId="13" fillId="0" borderId="12" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="165" fontId="13" fillId="0" borderId="12" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="41" fontId="13" fillId="0" borderId="8" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="165" fontId="13" fillId="0" borderId="8" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="12" fillId="4" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
-    <xf numFmtId="41" fontId="13" fillId="4" borderId="12" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="165" fontId="13" fillId="4" borderId="12" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="12" fillId="4" borderId="22" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="13" fillId="4" borderId="9" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
-    <xf numFmtId="41" fontId="13" fillId="4" borderId="21" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
-    <xf numFmtId="0" fontId="25" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+    <xf numFmtId="165" fontId="13" fillId="4" borderId="21" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="13" fillId="4" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="13" fillId="4" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="165" fontId="12" fillId="0" borderId="16" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
-    <xf numFmtId="41" fontId="12" fillId="0" borderId="12" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="168" fontId="12" fillId="0" borderId="16" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="165" fontId="12" fillId="0" borderId="12" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="12" fillId="4" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="13" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
-    <xf numFmtId="164" fontId="12" fillId="0" borderId="0" xfId="12" applyFont="1" applyFill="1" applyAlignment="1">
+    <xf numFmtId="44" fontId="12" fillId="0" borderId="0" xfId="12" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="41" fontId="13" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+    <xf numFmtId="165" fontId="13" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="12" fillId="4" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
-    <xf numFmtId="41" fontId="13" fillId="4" borderId="18" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="165" fontId="13" fillId="4" borderId="18" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="13" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="33" fillId="0" borderId="0" xfId="0" applyFont="1"/>
-    <xf numFmtId="41" fontId="13" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="30" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="165" fontId="13" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="41" fontId="12" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+    <xf numFmtId="165" fontId="12" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="41" fontId="13" fillId="0" borderId="15" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
-[...2 lines deleted...]
-    <xf numFmtId="0" fontId="34" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="165" fontId="13" fillId="0" borderId="15" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="165" fontId="13" fillId="0" borderId="7" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="165" fontId="12" fillId="4" borderId="10" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="31" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="15" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="13" fillId="0" borderId="11" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="17" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="15" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
-    <xf numFmtId="165" fontId="13" fillId="0" borderId="15" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
-    <xf numFmtId="165" fontId="13" fillId="0" borderId="7" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="168" fontId="13" fillId="0" borderId="15" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="168" fontId="13" fillId="0" borderId="7" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="14" xfId="0" quotePrefix="1" applyFont="1" applyBorder="1"/>
-    <xf numFmtId="0" fontId="36" fillId="0" borderId="14" xfId="0" applyFont="1" applyBorder="1"/>
-[...1 lines deleted...]
-    <xf numFmtId="0" fontId="36" fillId="0" borderId="11" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="33" fillId="0" borderId="14" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="33" fillId="0" borderId="17" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="33" fillId="0" borderId="11" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="4" xfId="0" quotePrefix="1" applyFont="1" applyBorder="1"/>
-    <xf numFmtId="0" fontId="36" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1"/>
-[...6 lines deleted...]
-    <xf numFmtId="0" fontId="31" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="33" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="33" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="33" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="165" fontId="13" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="168" fontId="13" fillId="0" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="165" fontId="13" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="168" fontId="13" fillId="0" borderId="16" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="29" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
-    <xf numFmtId="41" fontId="12" fillId="4" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
-    <xf numFmtId="43" fontId="12" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+    <xf numFmtId="165" fontId="12" fillId="4" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="167" fontId="12" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top"/>
     </xf>
-    <xf numFmtId="0" fontId="34" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="31" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top"/>
-    </xf>
-[...10 lines deleted...]
-      <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="13" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="21" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="20" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" indent="3"/>
     </xf>
-    <xf numFmtId="0" fontId="20" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
-    <xf numFmtId="0" fontId="21" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="20" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" indent="3"/>
     </xf>
-    <xf numFmtId="0" fontId="21" fillId="0" borderId="0" xfId="13" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="20" fillId="0" borderId="0" xfId="13" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" indent="3"/>
     </xf>
-    <xf numFmtId="0" fontId="20" fillId="0" borderId="0" xfId="13" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="0" xfId="13" applyFont="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
-    <xf numFmtId="0" fontId="21" fillId="0" borderId="0" xfId="13" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="20" fillId="0" borderId="0" xfId="13" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="0" xfId="13" applyFont="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
-    <xf numFmtId="0" fontId="20" fillId="0" borderId="0" xfId="13" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="0" xfId="13" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" indent="3"/>
     </xf>
-    <xf numFmtId="0" fontId="25" fillId="0" borderId="0" xfId="13" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="0" xfId="13" applyFont="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="0" xfId="13" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="13" fillId="0" borderId="0" xfId="0" quotePrefix="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="0" xfId="0" quotePrefix="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1" indent="2"/>
     </xf>
-    <xf numFmtId="0" fontId="20" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" indent="3"/>
     </xf>
-    <xf numFmtId="0" fontId="25" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
-    <xf numFmtId="0" fontId="42" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="39" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top"/>
     </xf>
-    <xf numFmtId="0" fontId="26" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="24" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
-    <xf numFmtId="0" fontId="44" fillId="0" borderId="0" xfId="13" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="41" fillId="0" borderId="0" xfId="13" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="44" fillId="0" borderId="0" xfId="13" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="41" fillId="0" borderId="0" xfId="13" applyFont="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="12" fillId="7" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
-    <xf numFmtId="0" fontId="13" fillId="4" borderId="9" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
-[...7 lines deleted...]
-    <xf numFmtId="43" fontId="12" fillId="0" borderId="12" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="167" fontId="12" fillId="4" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1"/>
+    <xf numFmtId="167" fontId="12" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
+    <xf numFmtId="167" fontId="12" fillId="0" borderId="15" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="167" fontId="12" fillId="0" borderId="17" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="167" fontId="12" fillId="0" borderId="12" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="11" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
-    <xf numFmtId="43" fontId="12" fillId="0" borderId="8" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
-[...9 lines deleted...]
-    <xf numFmtId="41" fontId="12" fillId="0" borderId="9" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyProtection="1">
+    <xf numFmtId="167" fontId="12" fillId="0" borderId="8" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="167" fontId="12" fillId="4" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="167" fontId="12" fillId="4" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="167" fontId="12" fillId="4" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="167" fontId="12" fillId="4" borderId="26" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="165" fontId="12" fillId="0" borderId="17" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="165" fontId="12" fillId="0" borderId="8" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="39" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="38" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="165" fontId="12" fillId="0" borderId="9" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="165" fontId="12" fillId="0" borderId="9" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyProtection="1">
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="13" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="centerContinuous"/>
     </xf>
-    <xf numFmtId="0" fontId="38" fillId="0" borderId="0" xfId="0" applyFont="1"/>
-    <xf numFmtId="165" fontId="12" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="35" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="168" fontId="12" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="41" fontId="12" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="165" fontId="12" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="13" fillId="4" borderId="12" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
-    <xf numFmtId="41" fontId="12" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
-[...5 lines deleted...]
-    <xf numFmtId="41" fontId="12" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyProtection="1">
+    <xf numFmtId="165" fontId="12" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="168" fontId="12" fillId="0" borderId="17" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="168" fontId="12" fillId="0" borderId="12" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="168" fontId="13" fillId="4" borderId="17" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="165" fontId="13" fillId="4" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="168" fontId="13" fillId="4" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1"/>
+    <xf numFmtId="165" fontId="12" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyProtection="1">
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="27" xfId="0" applyFont="1" applyBorder="1"/>
-    <xf numFmtId="41" fontId="12" fillId="0" borderId="27" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
-[...14 lines deleted...]
-    <xf numFmtId="41" fontId="12" fillId="4" borderId="9" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="165" fontId="12" fillId="0" borderId="27" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="165" fontId="12" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="165" fontId="12" fillId="0" borderId="11" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="165" fontId="12" fillId="4" borderId="9" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="41" fontId="13" fillId="0" borderId="28" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="165" fontId="13" fillId="0" borderId="28" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="18" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="0" fontId="42" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="13" fillId="4" borderId="9" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="165" fontId="12" fillId="0" borderId="30" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0" xfId="0" quotePrefix="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0" xfId="0" applyFont="1" applyProtection="1">
+      <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="46" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="43" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="13" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="25" fillId="0" borderId="0" xfId="13" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="0" xfId="13" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="43" fillId="0" borderId="0" xfId="13" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="40" fillId="0" borderId="0" xfId="13" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="44" fillId="0" borderId="0" xfId="13" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="41" fillId="0" borderId="0" xfId="13" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="0" xfId="13" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="13" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
-    <xf numFmtId="0" fontId="40" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="37" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="41" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="38" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1" indent="3"/>
     </xf>
     <xf numFmtId="0" fontId="13" fillId="0" borderId="0" xfId="0" quotePrefix="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="39" fillId="0" borderId="0" xfId="13" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="36" fillId="0" borderId="0" xfId="13" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="20" fillId="0" borderId="0" xfId="13" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="0" xfId="13" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="0" xfId="0" quotePrefix="1" applyFont="1" applyAlignment="1">
-      <alignment horizontal="left" vertical="top" wrapText="1"/>
-[...4 lines deleted...]
-    <xf numFmtId="0" fontId="20" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="13" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="14" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="11" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="13" fillId="4" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="25" fillId="0" borderId="0" xfId="13" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="0" xfId="13" applyFont="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="0" xfId="13" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="20" fillId="0" borderId="0" xfId="13" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="0" xfId="13" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="13" fillId="4" borderId="9" xfId="13" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="13" fillId="4" borderId="0" xfId="13" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="11" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="25" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="25" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1" indent="2"/>
     </xf>
-    <xf numFmtId="0" fontId="25" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="1" fontId="13" fillId="4" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="13" fillId="4" borderId="9" xfId="9" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="20" fillId="0" borderId="0" xfId="9" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="0" xfId="9" applyFont="1" applyAlignment="1">
       <alignment vertical="center" textRotation="90"/>
     </xf>
-    <xf numFmtId="0" fontId="20" fillId="0" borderId="0" xfId="9" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="0" xfId="9" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="20" fillId="0" borderId="0" xfId="9" applyFont="1"/>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="0" xfId="9" applyFont="1"/>
     <xf numFmtId="0" fontId="13" fillId="4" borderId="13" xfId="9" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="13" fillId="4" borderId="14" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="13" fillId="4" borderId="17" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="13" fillId="4" borderId="1" xfId="9" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="13" fillId="4" borderId="3" xfId="9" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="13" fillId="4" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="12" fillId="4" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="12" fillId="4" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
@@ -14273,585 +13016,587 @@
         <v>19</v>
       </c>
       <c r="C37" s="6"/>
       <c r="D37" s="6"/>
       <c r="E37" s="6"/>
       <c r="F37" s="1"/>
       <c r="G37" s="6" t="s">
         <v>20</v>
       </c>
     </row>
   </sheetData>
   <phoneticPr fontId="0" type="noConversion"/>
   <pageMargins left="0.19685039370078741" right="0" top="0.39370078740157483" bottom="0" header="0" footer="0"/>
   <pageSetup orientation="portrait" useFirstPageNumber="1" r:id="rId1"/>
   <headerFooter alignWithMargins="0">
     <oddFooter>&amp;R&amp;P</oddFooter>
   </headerFooter>
   <customProperties>
     <customPr name="OrphanNamesChecked" r:id="rId2"/>
   </customProperties>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet10.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{0524F1FF-58B4-4929-8B49-FE228D8A025D}">
-  <sheetPr>
+  <sheetPr codeName="Sheet24">
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="A1:S25"/>
   <sheetViews>
-    <sheetView view="pageBreakPreview" topLeftCell="A7" zoomScaleNormal="100" zoomScaleSheetLayoutView="100" workbookViewId="0"/>
+    <sheetView view="pageBreakPreview" zoomScaleNormal="100" zoomScaleSheetLayoutView="100" workbookViewId="0">
+      <selection activeCell="B46" sqref="B46"/>
+    </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="8.85546875" defaultRowHeight="15" customHeight="1" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="4" width="8.85546875" style="59"/>
     <col min="5" max="5" width="27.5703125" style="59" customWidth="1"/>
     <col min="6" max="6" width="22.7109375" style="59" customWidth="1"/>
     <col min="7" max="8" width="16.5703125" style="59" customWidth="1"/>
     <col min="9" max="16384" width="8.85546875" style="59"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:19" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A1" s="69" t="s">
         <v>32</v>
       </c>
-      <c r="B1" s="361"/>
+      <c r="B1" s="359"/>
       <c r="C1" s="74" t="str">
         <f>'Financial Position - Stmt 1'!$C$1</f>
         <v>Please Fill in Municipality Name</v>
       </c>
-      <c r="D1" s="361"/>
-[...3 lines deleted...]
-      <c r="H1" s="361"/>
+      <c r="D1" s="359"/>
+      <c r="E1" s="359"/>
+      <c r="F1" s="359"/>
+      <c r="G1" s="359"/>
+      <c r="H1" s="359"/>
       <c r="J1" s="69"/>
-      <c r="K1" s="361"/>
+      <c r="K1" s="359"/>
       <c r="L1" s="74"/>
-      <c r="M1" s="361"/>
-[...5 lines deleted...]
-      <c r="S1" s="361"/>
+      <c r="M1" s="359"/>
+      <c r="N1" s="359"/>
+      <c r="O1" s="359"/>
+      <c r="P1" s="359"/>
+      <c r="Q1" s="359"/>
+      <c r="R1" s="359"/>
+      <c r="S1" s="359"/>
     </row>
     <row r="2" spans="1:19" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A2" s="69" t="s">
         <v>102</v>
       </c>
-      <c r="B2" s="361"/>
-[...5 lines deleted...]
-      <c r="H2" s="361"/>
+      <c r="B2" s="359"/>
+      <c r="C2" s="359"/>
+      <c r="D2" s="359"/>
+      <c r="E2" s="359"/>
+      <c r="F2" s="359"/>
+      <c r="G2" s="359"/>
+      <c r="H2" s="359"/>
       <c r="J2" s="69"/>
-      <c r="K2" s="361"/>
-[...7 lines deleted...]
-      <c r="S2" s="361"/>
+      <c r="K2" s="359"/>
+      <c r="L2" s="359"/>
+      <c r="M2" s="359"/>
+      <c r="N2" s="359"/>
+      <c r="O2" s="359"/>
+      <c r="P2" s="359"/>
+      <c r="Q2" s="359"/>
+      <c r="R2" s="359"/>
+      <c r="S2" s="359"/>
     </row>
     <row r="3" spans="1:19" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A3" s="69" t="str">
         <f>'Financial Position - Stmt 1'!A3</f>
-        <v>As at December 31, 2025</v>
-[...7 lines deleted...]
-      <c r="H3" s="362"/>
+        <v>As at December 31, 2026</v>
+      </c>
+      <c r="B3" s="359"/>
+      <c r="C3" s="359"/>
+      <c r="D3" s="359"/>
+      <c r="E3" s="359"/>
+      <c r="F3" s="359"/>
+      <c r="G3" s="359"/>
+      <c r="H3" s="360"/>
       <c r="J3" s="69"/>
-      <c r="K3" s="361"/>
-[...7 lines deleted...]
-      <c r="S3" s="362"/>
+      <c r="K3" s="359"/>
+      <c r="L3" s="359"/>
+      <c r="M3" s="359"/>
+      <c r="N3" s="359"/>
+      <c r="O3" s="359"/>
+      <c r="P3" s="359"/>
+      <c r="Q3" s="359"/>
+      <c r="R3" s="359"/>
+      <c r="S3" s="360"/>
     </row>
     <row r="4" spans="1:19" ht="15" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A4" s="361"/>
-[...16 lines deleted...]
-      <c r="S4" s="361"/>
+      <c r="A4" s="359"/>
+      <c r="B4" s="359"/>
+      <c r="C4" s="359"/>
+      <c r="D4" s="359"/>
+      <c r="E4" s="359"/>
+      <c r="F4" s="359"/>
+      <c r="G4" s="359"/>
+      <c r="H4" s="359"/>
+      <c r="J4" s="359"/>
+      <c r="K4" s="359"/>
+      <c r="L4" s="359"/>
+      <c r="M4" s="359"/>
+      <c r="N4" s="359"/>
+      <c r="O4" s="359"/>
+      <c r="P4" s="359"/>
+      <c r="Q4" s="359"/>
+      <c r="R4" s="359"/>
+      <c r="S4" s="359"/>
     </row>
     <row r="5" spans="1:19" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A5" s="69" t="s">
         <v>122</v>
       </c>
-      <c r="B5" s="361"/>
-[...5 lines deleted...]
-      <c r="H5" s="361"/>
+      <c r="B5" s="359"/>
+      <c r="C5" s="359"/>
+      <c r="D5" s="359"/>
+      <c r="E5" s="359"/>
+      <c r="F5" s="359"/>
+      <c r="G5" s="359"/>
+      <c r="H5" s="359"/>
       <c r="J5" s="69"/>
-      <c r="K5" s="361"/>
-[...7 lines deleted...]
-      <c r="S5" s="361"/>
+      <c r="K5" s="359"/>
+      <c r="L5" s="359"/>
+      <c r="M5" s="359"/>
+      <c r="N5" s="359"/>
+      <c r="O5" s="359"/>
+      <c r="P5" s="359"/>
+      <c r="Q5" s="359"/>
+      <c r="R5" s="359"/>
+      <c r="S5" s="359"/>
     </row>
     <row r="6" spans="1:19" ht="10.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A6" s="69"/>
-      <c r="B6" s="361"/>
-[...5 lines deleted...]
-      <c r="H6" s="361"/>
+      <c r="B6" s="359"/>
+      <c r="C6" s="359"/>
+      <c r="D6" s="359"/>
+      <c r="E6" s="359"/>
+      <c r="F6" s="359"/>
+      <c r="G6" s="359"/>
+      <c r="H6" s="359"/>
       <c r="J6" s="69"/>
-      <c r="K6" s="361"/>
-[...7 lines deleted...]
-      <c r="S6" s="361"/>
+      <c r="K6" s="359"/>
+      <c r="L6" s="359"/>
+      <c r="M6" s="359"/>
+      <c r="N6" s="359"/>
+      <c r="O6" s="359"/>
+      <c r="P6" s="359"/>
+      <c r="Q6" s="359"/>
+      <c r="R6" s="359"/>
+      <c r="S6" s="359"/>
     </row>
     <row r="7" spans="1:19" ht="232.15" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A7" s="381" t="s">
+      <c r="A7" s="375" t="s">
         <v>116</v>
       </c>
-      <c r="B7" s="447" t="s">
-[...14 lines deleted...]
-      <c r="O7" s="449"/>
+      <c r="B7" s="435" t="s">
+        <v>786</v>
+      </c>
+      <c r="C7" s="435"/>
+      <c r="D7" s="435"/>
+      <c r="E7" s="435"/>
+      <c r="F7" s="435"/>
+      <c r="G7" s="435"/>
+      <c r="H7" s="435"/>
+      <c r="I7" s="436"/>
+      <c r="J7" s="437"/>
+      <c r="K7" s="437"/>
+      <c r="L7" s="437"/>
+      <c r="M7" s="437"/>
+      <c r="N7" s="437"/>
+      <c r="O7" s="437"/>
       <c r="P7" s="60"/>
       <c r="Q7" s="60"/>
       <c r="R7" s="60"/>
       <c r="S7" s="60"/>
     </row>
     <row r="8" spans="1:19" ht="12.6" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A8" s="60"/>
-      <c r="B8" s="214"/>
-[...8 lines deleted...]
-      <c r="K8" s="330"/>
+      <c r="B8" s="212"/>
+      <c r="C8" s="212"/>
+      <c r="D8" s="212"/>
+      <c r="E8" s="212"/>
+      <c r="F8" s="212"/>
+      <c r="G8" s="212"/>
+      <c r="H8" s="212"/>
+      <c r="I8" s="384"/>
+      <c r="J8" s="375"/>
+      <c r="K8" s="328"/>
       <c r="L8" s="60"/>
       <c r="M8" s="60"/>
       <c r="N8" s="60"/>
       <c r="O8" s="60"/>
       <c r="P8" s="60"/>
       <c r="Q8" s="60"/>
       <c r="R8" s="60"/>
       <c r="S8" s="60"/>
     </row>
     <row r="9" spans="1:19" ht="202.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A9" s="60"/>
-      <c r="B9" s="450" t="s">
-[...10 lines deleted...]
-      <c r="K9" s="330"/>
+      <c r="B9" s="438" t="s">
+        <v>662</v>
+      </c>
+      <c r="C9" s="438"/>
+      <c r="D9" s="438"/>
+      <c r="E9" s="438"/>
+      <c r="F9" s="438"/>
+      <c r="G9" s="438"/>
+      <c r="H9" s="438"/>
+      <c r="I9" s="384"/>
+      <c r="J9" s="375"/>
+      <c r="K9" s="328"/>
       <c r="L9" s="60"/>
       <c r="M9" s="60"/>
       <c r="N9" s="60"/>
       <c r="O9" s="60"/>
       <c r="P9" s="60"/>
       <c r="Q9" s="60"/>
       <c r="R9" s="60"/>
       <c r="S9" s="60"/>
     </row>
     <row r="10" spans="1:19" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A10" s="60"/>
-      <c r="B10" s="389"/>
-[...8 lines deleted...]
-      <c r="K10" s="330"/>
+      <c r="B10" s="383"/>
+      <c r="C10" s="383"/>
+      <c r="D10" s="383"/>
+      <c r="E10" s="383"/>
+      <c r="F10" s="383"/>
+      <c r="G10" s="383"/>
+      <c r="H10" s="383"/>
+      <c r="I10" s="383"/>
+      <c r="J10" s="375"/>
+      <c r="K10" s="328"/>
       <c r="L10" s="60"/>
       <c r="M10" s="60"/>
       <c r="N10" s="60"/>
       <c r="O10" s="60"/>
       <c r="P10" s="60"/>
       <c r="Q10" s="60"/>
       <c r="R10" s="60"/>
       <c r="S10" s="60"/>
     </row>
     <row r="11" spans="1:19" ht="30" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A11" s="60"/>
-      <c r="B11" s="444" t="s">
-[...9 lines deleted...]
-      <c r="K11" s="330"/>
+      <c r="B11" s="432" t="s">
+        <v>787</v>
+      </c>
+      <c r="C11" s="430"/>
+      <c r="D11" s="430"/>
+      <c r="E11" s="430"/>
+      <c r="F11" s="430"/>
+      <c r="G11" s="430"/>
+      <c r="H11" s="430"/>
+      <c r="J11" s="375"/>
+      <c r="K11" s="328"/>
       <c r="L11" s="60"/>
       <c r="M11" s="60"/>
       <c r="N11" s="60"/>
       <c r="O11" s="60"/>
       <c r="P11" s="60"/>
       <c r="Q11" s="60"/>
       <c r="R11" s="60"/>
       <c r="S11" s="60"/>
     </row>
     <row r="12" spans="1:19" ht="10.5" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A12" s="361"/>
-[...16 lines deleted...]
-      <c r="S12" s="361"/>
+      <c r="A12" s="359"/>
+      <c r="B12" s="359"/>
+      <c r="C12" s="359"/>
+      <c r="D12" s="359"/>
+      <c r="E12" s="359"/>
+      <c r="F12" s="359"/>
+      <c r="G12" s="359"/>
+      <c r="H12" s="359"/>
+      <c r="J12" s="359"/>
+      <c r="K12" s="359"/>
+      <c r="L12" s="359"/>
+      <c r="M12" s="359"/>
+      <c r="N12" s="359"/>
+      <c r="O12" s="359"/>
+      <c r="P12" s="359"/>
+      <c r="Q12" s="359"/>
+      <c r="R12" s="359"/>
+      <c r="S12" s="359"/>
     </row>
     <row r="13" spans="1:19" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A13" s="445" t="s">
+      <c r="A13" s="433" t="s">
         <v>117</v>
       </c>
-      <c r="B13" s="444" t="s">
-[...17 lines deleted...]
-      <c r="S13" s="442"/>
+      <c r="B13" s="432" t="s">
+        <v>788</v>
+      </c>
+      <c r="C13" s="430"/>
+      <c r="D13" s="430"/>
+      <c r="E13" s="430"/>
+      <c r="F13" s="430"/>
+      <c r="G13" s="430"/>
+      <c r="H13" s="430"/>
+      <c r="J13" s="433"/>
+      <c r="K13" s="432"/>
+      <c r="L13" s="430"/>
+      <c r="M13" s="430"/>
+      <c r="N13" s="430"/>
+      <c r="O13" s="430"/>
+      <c r="P13" s="430"/>
+      <c r="Q13" s="430"/>
+      <c r="R13" s="430"/>
+      <c r="S13" s="430"/>
     </row>
     <row r="14" spans="1:19" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A14" s="445"/>
-[...16 lines deleted...]
-      <c r="S14" s="442"/>
+      <c r="A14" s="433"/>
+      <c r="B14" s="430"/>
+      <c r="C14" s="430"/>
+      <c r="D14" s="430"/>
+      <c r="E14" s="430"/>
+      <c r="F14" s="430"/>
+      <c r="G14" s="430"/>
+      <c r="H14" s="430"/>
+      <c r="J14" s="433"/>
+      <c r="K14" s="430"/>
+      <c r="L14" s="430"/>
+      <c r="M14" s="430"/>
+      <c r="N14" s="430"/>
+      <c r="O14" s="430"/>
+      <c r="P14" s="430"/>
+      <c r="Q14" s="430"/>
+      <c r="R14" s="430"/>
+      <c r="S14" s="430"/>
     </row>
     <row r="15" spans="1:19" ht="10.5" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A15" s="361"/>
-[...16 lines deleted...]
-      <c r="S15" s="361"/>
+      <c r="A15" s="359"/>
+      <c r="B15" s="359"/>
+      <c r="C15" s="359"/>
+      <c r="D15" s="359"/>
+      <c r="E15" s="359"/>
+      <c r="F15" s="359"/>
+      <c r="G15" s="359"/>
+      <c r="H15" s="359"/>
+      <c r="J15" s="359"/>
+      <c r="K15" s="359"/>
+      <c r="L15" s="359"/>
+      <c r="M15" s="359"/>
+      <c r="N15" s="359"/>
+      <c r="O15" s="359"/>
+      <c r="P15" s="359"/>
+      <c r="Q15" s="359"/>
+      <c r="R15" s="359"/>
+      <c r="S15" s="359"/>
     </row>
     <row r="16" spans="1:19" ht="14.1" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A16" s="445" t="s">
+      <c r="A16" s="433" t="s">
         <v>118</v>
       </c>
-      <c r="B16" s="444" t="s">
-[...17 lines deleted...]
-      <c r="S16" s="442"/>
+      <c r="B16" s="432" t="s">
+        <v>789</v>
+      </c>
+      <c r="C16" s="430"/>
+      <c r="D16" s="430"/>
+      <c r="E16" s="430"/>
+      <c r="F16" s="430"/>
+      <c r="G16" s="430"/>
+      <c r="H16" s="430"/>
+      <c r="J16" s="433"/>
+      <c r="K16" s="432"/>
+      <c r="L16" s="430"/>
+      <c r="M16" s="430"/>
+      <c r="N16" s="430"/>
+      <c r="O16" s="430"/>
+      <c r="P16" s="430"/>
+      <c r="Q16" s="430"/>
+      <c r="R16" s="430"/>
+      <c r="S16" s="430"/>
     </row>
     <row r="17" spans="1:19" ht="14.1" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A17" s="442"/>
-[...16 lines deleted...]
-      <c r="S17" s="442"/>
+      <c r="A17" s="430"/>
+      <c r="B17" s="430"/>
+      <c r="C17" s="430"/>
+      <c r="D17" s="430"/>
+      <c r="E17" s="430"/>
+      <c r="F17" s="430"/>
+      <c r="G17" s="430"/>
+      <c r="H17" s="430"/>
+      <c r="J17" s="430"/>
+      <c r="K17" s="430"/>
+      <c r="L17" s="430"/>
+      <c r="M17" s="430"/>
+      <c r="N17" s="430"/>
+      <c r="O17" s="430"/>
+      <c r="P17" s="430"/>
+      <c r="Q17" s="430"/>
+      <c r="R17" s="430"/>
+      <c r="S17" s="430"/>
     </row>
     <row r="18" spans="1:19" ht="14.1" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A18" s="442"/>
-[...16 lines deleted...]
-      <c r="S18" s="442"/>
+      <c r="A18" s="430"/>
+      <c r="B18" s="430"/>
+      <c r="C18" s="430"/>
+      <c r="D18" s="430"/>
+      <c r="E18" s="430"/>
+      <c r="F18" s="430"/>
+      <c r="G18" s="430"/>
+      <c r="H18" s="430"/>
+      <c r="J18" s="430"/>
+      <c r="K18" s="430"/>
+      <c r="L18" s="430"/>
+      <c r="M18" s="430"/>
+      <c r="N18" s="430"/>
+      <c r="O18" s="430"/>
+      <c r="P18" s="430"/>
+      <c r="Q18" s="430"/>
+      <c r="R18" s="430"/>
+      <c r="S18" s="430"/>
     </row>
     <row r="19" spans="1:19" ht="16.899999999999999" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A19" s="442"/>
-[...16 lines deleted...]
-      <c r="S19" s="442"/>
+      <c r="A19" s="430"/>
+      <c r="B19" s="430"/>
+      <c r="C19" s="430"/>
+      <c r="D19" s="430"/>
+      <c r="E19" s="430"/>
+      <c r="F19" s="430"/>
+      <c r="G19" s="430"/>
+      <c r="H19" s="430"/>
+      <c r="J19" s="430"/>
+      <c r="K19" s="430"/>
+      <c r="L19" s="430"/>
+      <c r="M19" s="430"/>
+      <c r="N19" s="430"/>
+      <c r="O19" s="430"/>
+      <c r="P19" s="430"/>
+      <c r="Q19" s="430"/>
+      <c r="R19" s="430"/>
+      <c r="S19" s="430"/>
     </row>
     <row r="20" spans="1:19" ht="10.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A20" s="60"/>
       <c r="B20" s="60"/>
       <c r="C20" s="60"/>
       <c r="D20" s="60"/>
       <c r="E20" s="60"/>
       <c r="F20" s="60"/>
       <c r="G20" s="60"/>
       <c r="H20" s="60"/>
       <c r="J20" s="60"/>
       <c r="K20" s="60"/>
       <c r="L20" s="60"/>
       <c r="M20" s="60"/>
       <c r="N20" s="60"/>
       <c r="O20" s="60"/>
       <c r="P20" s="60"/>
       <c r="Q20" s="60"/>
       <c r="R20" s="60"/>
       <c r="S20" s="60"/>
     </row>
     <row r="21" spans="1:19" ht="39.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A21" s="381" t="s">
+      <c r="A21" s="375" t="s">
         <v>119</v>
       </c>
-      <c r="B21" s="444" t="s">
-[...17 lines deleted...]
-      <c r="S21" s="442"/>
+      <c r="B21" s="432" t="s">
+        <v>790</v>
+      </c>
+      <c r="C21" s="430"/>
+      <c r="D21" s="430"/>
+      <c r="E21" s="430"/>
+      <c r="F21" s="430"/>
+      <c r="G21" s="430"/>
+      <c r="H21" s="430"/>
+      <c r="J21" s="375"/>
+      <c r="K21" s="432"/>
+      <c r="L21" s="430"/>
+      <c r="M21" s="430"/>
+      <c r="N21" s="430"/>
+      <c r="O21" s="430"/>
+      <c r="P21" s="430"/>
+      <c r="Q21" s="430"/>
+      <c r="R21" s="430"/>
+      <c r="S21" s="430"/>
     </row>
     <row r="22" spans="1:19" ht="10.5" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A22" s="361"/>
-[...16 lines deleted...]
-      <c r="S22" s="361"/>
+      <c r="A22" s="359"/>
+      <c r="B22" s="359"/>
+      <c r="C22" s="359"/>
+      <c r="D22" s="359"/>
+      <c r="E22" s="359"/>
+      <c r="F22" s="359"/>
+      <c r="G22" s="359"/>
+      <c r="H22" s="359"/>
+      <c r="J22" s="359"/>
+      <c r="K22" s="359"/>
+      <c r="L22" s="359"/>
+      <c r="M22" s="359"/>
+      <c r="N22" s="359"/>
+      <c r="O22" s="359"/>
+      <c r="P22" s="359"/>
+      <c r="Q22" s="359"/>
+      <c r="R22" s="359"/>
+      <c r="S22" s="359"/>
     </row>
     <row r="23" spans="1:19" ht="14.1" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A23" s="445" t="s">
+      <c r="A23" s="433" t="s">
         <v>120</v>
       </c>
-      <c r="B23" s="444" t="s">
-[...17 lines deleted...]
-      <c r="S23" s="442"/>
+      <c r="B23" s="432" t="s">
+        <v>846</v>
+      </c>
+      <c r="C23" s="430"/>
+      <c r="D23" s="430"/>
+      <c r="E23" s="430"/>
+      <c r="F23" s="430"/>
+      <c r="G23" s="430"/>
+      <c r="H23" s="430"/>
+      <c r="J23" s="433"/>
+      <c r="K23" s="432"/>
+      <c r="L23" s="430"/>
+      <c r="M23" s="430"/>
+      <c r="N23" s="430"/>
+      <c r="O23" s="430"/>
+      <c r="P23" s="430"/>
+      <c r="Q23" s="430"/>
+      <c r="R23" s="430"/>
+      <c r="S23" s="430"/>
     </row>
     <row r="24" spans="1:19" ht="14.1" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A24" s="442"/>
-[...16 lines deleted...]
-      <c r="S24" s="442"/>
+      <c r="A24" s="430"/>
+      <c r="B24" s="430"/>
+      <c r="C24" s="430"/>
+      <c r="D24" s="430"/>
+      <c r="E24" s="430"/>
+      <c r="F24" s="430"/>
+      <c r="G24" s="430"/>
+      <c r="H24" s="430"/>
+      <c r="J24" s="430"/>
+      <c r="K24" s="430"/>
+      <c r="L24" s="430"/>
+      <c r="M24" s="430"/>
+      <c r="N24" s="430"/>
+      <c r="O24" s="430"/>
+      <c r="P24" s="430"/>
+      <c r="Q24" s="430"/>
+      <c r="R24" s="430"/>
+      <c r="S24" s="430"/>
     </row>
     <row r="25" spans="1:19" ht="10.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A25" s="60"/>
       <c r="B25" s="60"/>
       <c r="C25" s="60"/>
       <c r="D25" s="60"/>
       <c r="E25" s="60"/>
       <c r="F25" s="60"/>
       <c r="G25" s="60"/>
       <c r="H25" s="60"/>
       <c r="J25" s="60"/>
       <c r="K25" s="60"/>
       <c r="L25" s="60"/>
       <c r="M25" s="60"/>
       <c r="N25" s="60"/>
       <c r="O25" s="60"/>
       <c r="P25" s="60"/>
       <c r="Q25" s="60"/>
       <c r="R25" s="60"/>
       <c r="S25" s="60"/>
     </row>
   </sheetData>
   <mergeCells count="18">
     <mergeCell ref="B7:H7"/>
     <mergeCell ref="I7:O7"/>
@@ -14863,8808 +13608,8520 @@
     <mergeCell ref="K13:S14"/>
     <mergeCell ref="A23:A24"/>
     <mergeCell ref="B23:H24"/>
     <mergeCell ref="J23:J24"/>
     <mergeCell ref="K23:S24"/>
     <mergeCell ref="A16:A19"/>
     <mergeCell ref="B16:H19"/>
     <mergeCell ref="J16:J19"/>
     <mergeCell ref="K16:S19"/>
     <mergeCell ref="B21:H21"/>
     <mergeCell ref="K21:S21"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup scale="77" orientation="portrait" r:id="rId1"/>
   <headerFooter>
     <oddFooter>&amp;R7</oddFooter>
   </headerFooter>
   <customProperties>
     <customPr name="OrphanNamesChecked" r:id="rId2"/>
   </customProperties>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet11.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{8BD0EC67-5D14-4ACE-961B-B89C416882D2}">
-  <sheetPr>
+  <sheetPr codeName="Sheet25">
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="A1:S28"/>
   <sheetViews>
-    <sheetView view="pageBreakPreview" topLeftCell="A7" zoomScaleNormal="100" zoomScaleSheetLayoutView="100" workbookViewId="0">
-      <selection activeCell="B25" sqref="B25:H27"/>
+    <sheetView view="pageBreakPreview" zoomScaleNormal="100" zoomScaleSheetLayoutView="100" workbookViewId="0">
+      <selection activeCell="B46" sqref="B46"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="8.85546875" defaultRowHeight="15" customHeight="1" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="4" width="8.85546875" style="59"/>
     <col min="5" max="5" width="27.5703125" style="59" customWidth="1"/>
     <col min="6" max="6" width="22.7109375" style="59" customWidth="1"/>
     <col min="7" max="8" width="16.5703125" style="59" customWidth="1"/>
     <col min="9" max="16384" width="8.85546875" style="59"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:19" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A1" s="69" t="s">
         <v>32</v>
       </c>
-      <c r="B1" s="361"/>
+      <c r="B1" s="359"/>
       <c r="C1" s="74" t="str">
         <f>'Financial Position - Stmt 1'!$C$1</f>
         <v>Please Fill in Municipality Name</v>
       </c>
-      <c r="D1" s="361"/>
-[...3 lines deleted...]
-      <c r="H1" s="361"/>
+      <c r="D1" s="359"/>
+      <c r="E1" s="359"/>
+      <c r="F1" s="359"/>
+      <c r="G1" s="359"/>
+      <c r="H1" s="359"/>
       <c r="J1" s="69"/>
-      <c r="K1" s="361"/>
+      <c r="K1" s="359"/>
       <c r="L1" s="74"/>
-      <c r="M1" s="361"/>
-[...5 lines deleted...]
-      <c r="S1" s="361"/>
+      <c r="M1" s="359"/>
+      <c r="N1" s="359"/>
+      <c r="O1" s="359"/>
+      <c r="P1" s="359"/>
+      <c r="Q1" s="359"/>
+      <c r="R1" s="359"/>
+      <c r="S1" s="359"/>
     </row>
     <row r="2" spans="1:19" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A2" s="69" t="s">
         <v>102</v>
       </c>
-      <c r="B2" s="361"/>
-[...5 lines deleted...]
-      <c r="H2" s="361"/>
+      <c r="B2" s="359"/>
+      <c r="C2" s="359"/>
+      <c r="D2" s="359"/>
+      <c r="E2" s="359"/>
+      <c r="F2" s="359"/>
+      <c r="G2" s="359"/>
+      <c r="H2" s="359"/>
       <c r="J2" s="69"/>
-      <c r="K2" s="361"/>
-[...7 lines deleted...]
-      <c r="S2" s="361"/>
+      <c r="K2" s="359"/>
+      <c r="L2" s="359"/>
+      <c r="M2" s="359"/>
+      <c r="N2" s="359"/>
+      <c r="O2" s="359"/>
+      <c r="P2" s="359"/>
+      <c r="Q2" s="359"/>
+      <c r="R2" s="359"/>
+      <c r="S2" s="359"/>
     </row>
     <row r="3" spans="1:19" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A3" s="69" t="str">
         <f>'Financial Position - Stmt 1'!A3</f>
-        <v>As at December 31, 2025</v>
-[...7 lines deleted...]
-      <c r="H3" s="362"/>
+        <v>As at December 31, 2026</v>
+      </c>
+      <c r="B3" s="359"/>
+      <c r="C3" s="359"/>
+      <c r="D3" s="359"/>
+      <c r="E3" s="359"/>
+      <c r="F3" s="359"/>
+      <c r="G3" s="359"/>
+      <c r="H3" s="360"/>
       <c r="J3" s="69"/>
-      <c r="K3" s="361"/>
-[...7 lines deleted...]
-      <c r="S3" s="362"/>
+      <c r="K3" s="359"/>
+      <c r="L3" s="359"/>
+      <c r="M3" s="359"/>
+      <c r="N3" s="359"/>
+      <c r="O3" s="359"/>
+      <c r="P3" s="359"/>
+      <c r="Q3" s="359"/>
+      <c r="R3" s="359"/>
+      <c r="S3" s="360"/>
     </row>
     <row r="4" spans="1:19" ht="15" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A4" s="361"/>
-[...16 lines deleted...]
-      <c r="S4" s="361"/>
+      <c r="A4" s="359"/>
+      <c r="B4" s="359"/>
+      <c r="C4" s="359"/>
+      <c r="D4" s="359"/>
+      <c r="E4" s="359"/>
+      <c r="F4" s="359"/>
+      <c r="G4" s="359"/>
+      <c r="H4" s="359"/>
+      <c r="J4" s="359"/>
+      <c r="K4" s="359"/>
+      <c r="L4" s="359"/>
+      <c r="M4" s="359"/>
+      <c r="N4" s="359"/>
+      <c r="O4" s="359"/>
+      <c r="P4" s="359"/>
+      <c r="Q4" s="359"/>
+      <c r="R4" s="359"/>
+      <c r="S4" s="359"/>
     </row>
     <row r="5" spans="1:19" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A5" s="69" t="s">
         <v>122</v>
       </c>
-      <c r="B5" s="361"/>
-[...5 lines deleted...]
-      <c r="H5" s="361"/>
+      <c r="B5" s="359"/>
+      <c r="C5" s="359"/>
+      <c r="D5" s="359"/>
+      <c r="E5" s="359"/>
+      <c r="F5" s="359"/>
+      <c r="G5" s="359"/>
+      <c r="H5" s="359"/>
       <c r="J5" s="69"/>
-      <c r="K5" s="361"/>
-[...7 lines deleted...]
-      <c r="S5" s="361"/>
+      <c r="K5" s="359"/>
+      <c r="L5" s="359"/>
+      <c r="M5" s="359"/>
+      <c r="N5" s="359"/>
+      <c r="O5" s="359"/>
+      <c r="P5" s="359"/>
+      <c r="Q5" s="359"/>
+      <c r="R5" s="359"/>
+      <c r="S5" s="359"/>
     </row>
     <row r="6" spans="1:19" ht="10.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A6" s="69"/>
-      <c r="B6" s="361"/>
-[...5 lines deleted...]
-      <c r="H6" s="361"/>
+      <c r="B6" s="359"/>
+      <c r="C6" s="359"/>
+      <c r="D6" s="359"/>
+      <c r="E6" s="359"/>
+      <c r="F6" s="359"/>
+      <c r="G6" s="359"/>
+      <c r="H6" s="359"/>
       <c r="J6" s="69"/>
-      <c r="K6" s="361"/>
-[...7 lines deleted...]
-      <c r="S6" s="361"/>
+      <c r="K6" s="359"/>
+      <c r="L6" s="359"/>
+      <c r="M6" s="359"/>
+      <c r="N6" s="359"/>
+      <c r="O6" s="359"/>
+      <c r="P6" s="359"/>
+      <c r="Q6" s="359"/>
+      <c r="R6" s="359"/>
+      <c r="S6" s="359"/>
     </row>
     <row r="7" spans="1:19" ht="58.9" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A7" s="363" t="s">
+      <c r="A7" s="361" t="s">
         <v>121</v>
       </c>
-      <c r="B7" s="444" t="s">
-[...17 lines deleted...]
-      <c r="R7" s="442"/>
+      <c r="B7" s="432" t="s">
+        <v>778</v>
+      </c>
+      <c r="C7" s="430"/>
+      <c r="D7" s="430"/>
+      <c r="E7" s="430"/>
+      <c r="F7" s="430"/>
+      <c r="G7" s="430"/>
+      <c r="H7" s="430"/>
+      <c r="I7" s="361"/>
+      <c r="J7" s="432"/>
+      <c r="K7" s="430"/>
+      <c r="L7" s="430"/>
+      <c r="M7" s="430"/>
+      <c r="N7" s="430"/>
+      <c r="O7" s="430"/>
+      <c r="P7" s="430"/>
+      <c r="Q7" s="430"/>
+      <c r="R7" s="430"/>
     </row>
     <row r="8" spans="1:19" ht="10.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A8" s="69"/>
-      <c r="B8" s="361"/>
-[...5 lines deleted...]
-      <c r="H8" s="361"/>
+      <c r="B8" s="359"/>
+      <c r="C8" s="359"/>
+      <c r="D8" s="359"/>
+      <c r="E8" s="359"/>
+      <c r="F8" s="359"/>
+      <c r="G8" s="359"/>
+      <c r="H8" s="359"/>
       <c r="J8" s="69"/>
-      <c r="K8" s="361"/>
-[...7 lines deleted...]
-      <c r="S8" s="361"/>
+      <c r="K8" s="359"/>
+      <c r="L8" s="359"/>
+      <c r="M8" s="359"/>
+      <c r="N8" s="359"/>
+      <c r="O8" s="359"/>
+      <c r="P8" s="359"/>
+      <c r="Q8" s="359"/>
+      <c r="R8" s="359"/>
+      <c r="S8" s="359"/>
     </row>
     <row r="9" spans="1:19" ht="343.15" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A9" s="452" t="s">
+      <c r="A9" s="440" t="s">
         <v>123</v>
       </c>
-      <c r="B9" s="444" t="s">
-[...17 lines deleted...]
-      <c r="S9" s="442"/>
+      <c r="B9" s="432" t="s">
+        <v>841</v>
+      </c>
+      <c r="C9" s="430"/>
+      <c r="D9" s="430"/>
+      <c r="E9" s="430"/>
+      <c r="F9" s="430"/>
+      <c r="G9" s="430"/>
+      <c r="H9" s="430"/>
+      <c r="J9" s="361"/>
+      <c r="K9" s="432"/>
+      <c r="L9" s="430"/>
+      <c r="M9" s="430"/>
+      <c r="N9" s="430"/>
+      <c r="O9" s="430"/>
+      <c r="P9" s="430"/>
+      <c r="Q9" s="430"/>
+      <c r="R9" s="430"/>
+      <c r="S9" s="430"/>
     </row>
     <row r="10" spans="1:19" ht="6.6" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A10" s="452"/>
+      <c r="A10" s="440"/>
       <c r="B10" s="65"/>
-      <c r="C10" s="361"/>
-[...4 lines deleted...]
-      <c r="H10" s="361"/>
+      <c r="C10" s="359"/>
+      <c r="D10" s="359"/>
+      <c r="E10" s="359"/>
+      <c r="F10" s="359"/>
+      <c r="G10" s="359"/>
+      <c r="H10" s="359"/>
     </row>
     <row r="11" spans="1:19" ht="15" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A11" s="452"/>
-      <c r="B11" s="388" t="s">
+      <c r="A11" s="440"/>
+      <c r="B11" s="382" t="s">
+        <v>592</v>
+      </c>
+      <c r="C11" s="359"/>
+      <c r="D11" s="359"/>
+      <c r="E11" s="359"/>
+      <c r="F11" s="359"/>
+      <c r="G11" s="359"/>
+      <c r="H11" s="359"/>
+    </row>
+    <row r="12" spans="1:19" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A12" s="440"/>
+      <c r="B12" s="359" t="s">
+        <v>593</v>
+      </c>
+      <c r="C12" s="359"/>
+      <c r="D12" s="359"/>
+      <c r="E12" s="359"/>
+      <c r="F12" s="359"/>
+      <c r="G12" s="359"/>
+      <c r="H12" s="359"/>
+    </row>
+    <row r="13" spans="1:19" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A13" s="440"/>
+      <c r="B13" s="359"/>
+      <c r="C13" s="382" t="s">
         <v>594</v>
       </c>
-      <c r="C11" s="361"/>
-[...8 lines deleted...]
-      <c r="B12" s="361" t="s">
+      <c r="D13" s="359"/>
+      <c r="E13" s="359"/>
+      <c r="F13" s="382" t="s">
         <v>595</v>
       </c>
-      <c r="C12" s="361"/>
-[...9 lines deleted...]
-      <c r="C13" s="388" t="s">
+      <c r="G13" s="359"/>
+      <c r="H13" s="359"/>
+    </row>
+    <row r="14" spans="1:19" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A14" s="440"/>
+      <c r="B14" s="359"/>
+      <c r="C14" s="359" t="s">
+        <v>615</v>
+      </c>
+      <c r="D14" s="359"/>
+      <c r="E14" s="359"/>
+      <c r="F14" s="359" t="s">
+        <v>779</v>
+      </c>
+      <c r="G14" s="359"/>
+      <c r="H14" s="359"/>
+    </row>
+    <row r="15" spans="1:19" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A15" s="440"/>
+      <c r="B15" s="359"/>
+      <c r="C15" s="359" t="s">
         <v>596</v>
       </c>
-      <c r="D13" s="361"/>
-[...1 lines deleted...]
-      <c r="F13" s="388" t="s">
+      <c r="D15" s="359"/>
+      <c r="E15" s="359"/>
+      <c r="F15" s="359" t="s">
+        <v>780</v>
+      </c>
+      <c r="G15" s="359"/>
+      <c r="H15" s="359"/>
+    </row>
+    <row r="16" spans="1:19" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A16" s="440"/>
+      <c r="B16" s="359"/>
+      <c r="C16" s="359" t="s">
+        <v>570</v>
+      </c>
+      <c r="D16" s="359"/>
+      <c r="E16" s="359"/>
+      <c r="F16" s="359" t="s">
+        <v>779</v>
+      </c>
+      <c r="G16" s="359"/>
+      <c r="H16" s="359"/>
+    </row>
+    <row r="17" spans="1:9" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A17" s="440"/>
+      <c r="B17" s="359"/>
+      <c r="C17" s="359" t="s">
+        <v>616</v>
+      </c>
+      <c r="D17" s="359"/>
+      <c r="E17" s="359"/>
+      <c r="F17" s="359" t="s">
+        <v>781</v>
+      </c>
+      <c r="G17" s="359"/>
+      <c r="H17" s="359"/>
+    </row>
+    <row r="18" spans="1:9" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A18" s="440"/>
+      <c r="B18" s="359"/>
+      <c r="C18" s="359" t="s">
+        <v>571</v>
+      </c>
+      <c r="D18" s="359"/>
+      <c r="E18" s="359"/>
+      <c r="F18" s="359" t="s">
+        <v>781</v>
+      </c>
+      <c r="G18" s="359"/>
+      <c r="H18" s="359"/>
+    </row>
+    <row r="19" spans="1:9" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A19" s="440"/>
+      <c r="B19" s="359"/>
+      <c r="C19" s="359" t="s">
+        <v>572</v>
+      </c>
+      <c r="D19" s="359"/>
+      <c r="E19" s="359"/>
+      <c r="F19" s="359" t="s">
+        <v>781</v>
+      </c>
+      <c r="G19" s="359"/>
+      <c r="H19" s="359"/>
+    </row>
+    <row r="20" spans="1:9" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A20" s="440"/>
+      <c r="B20" s="359"/>
+      <c r="C20" s="359" t="s">
         <v>597</v>
       </c>
-      <c r="G13" s="361"/>
-[...5 lines deleted...]
-      <c r="C14" s="361" t="s">
+      <c r="D20" s="359"/>
+      <c r="E20" s="359"/>
+      <c r="F20" s="359" t="s">
+        <v>782</v>
+      </c>
+      <c r="G20" s="359"/>
+      <c r="H20" s="359"/>
+    </row>
+    <row r="21" spans="1:9" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A21" s="440"/>
+      <c r="B21" s="359"/>
+      <c r="C21" s="359" t="s">
+        <v>598</v>
+      </c>
+      <c r="D21" s="359"/>
+      <c r="E21" s="359"/>
+      <c r="F21" s="359" t="s">
+        <v>783</v>
+      </c>
+      <c r="G21" s="359"/>
+      <c r="H21" s="359"/>
+    </row>
+    <row r="22" spans="1:9" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A22" s="440"/>
+      <c r="B22" s="359"/>
+      <c r="C22" s="359" t="s">
+        <v>574</v>
+      </c>
+      <c r="D22" s="359"/>
+      <c r="E22" s="359"/>
+      <c r="F22" s="359" t="s">
+        <v>784</v>
+      </c>
+      <c r="G22" s="359"/>
+      <c r="H22" s="359"/>
+    </row>
+    <row r="23" spans="1:9" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A23" s="440"/>
+      <c r="B23" s="359"/>
+      <c r="C23" s="359" t="s">
         <v>617</v>
       </c>
-      <c r="D14" s="361"/>
-[...38 lines deleted...]
-      <c r="C17" s="361" t="s">
+      <c r="D23" s="359"/>
+      <c r="E23" s="359"/>
+      <c r="F23" s="359" t="s">
         <v>618</v>
       </c>
-      <c r="D17" s="361"/>
-[...89 lines deleted...]
-      <c r="H23" s="361"/>
+      <c r="G23" s="359"/>
+      <c r="H23" s="359"/>
     </row>
     <row r="24" spans="1:9" ht="9" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A24" s="363"/>
-[...6 lines deleted...]
-      <c r="H24" s="361"/>
+      <c r="A24" s="361"/>
+      <c r="B24" s="359"/>
+      <c r="C24" s="359"/>
+      <c r="D24" s="359"/>
+      <c r="E24" s="359"/>
+      <c r="F24" s="359"/>
+      <c r="G24" s="359"/>
+      <c r="H24" s="359"/>
     </row>
     <row r="25" spans="1:9" ht="18.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A25" s="445" t="s">
+      <c r="A25" s="433" t="s">
         <v>124</v>
       </c>
-      <c r="B25" s="451" t="s">
-[...7 lines deleted...]
-      <c r="H25" s="451"/>
+      <c r="B25" s="439" t="s">
+        <v>785</v>
+      </c>
+      <c r="C25" s="439"/>
+      <c r="D25" s="439"/>
+      <c r="E25" s="439"/>
+      <c r="F25" s="439"/>
+      <c r="G25" s="439"/>
+      <c r="H25" s="439"/>
       <c r="I25" s="60"/>
     </row>
     <row r="26" spans="1:9" ht="9" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A26" s="445"/>
-[...6 lines deleted...]
-      <c r="H26" s="451"/>
+      <c r="A26" s="433"/>
+      <c r="B26" s="439"/>
+      <c r="C26" s="439"/>
+      <c r="D26" s="439"/>
+      <c r="E26" s="439"/>
+      <c r="F26" s="439"/>
+      <c r="G26" s="439"/>
+      <c r="H26" s="439"/>
       <c r="I26" s="60"/>
     </row>
     <row r="27" spans="1:9" ht="27" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A27" s="445"/>
-[...6 lines deleted...]
-      <c r="H27" s="451"/>
+      <c r="A27" s="433"/>
+      <c r="B27" s="439"/>
+      <c r="C27" s="439"/>
+      <c r="D27" s="439"/>
+      <c r="E27" s="439"/>
+      <c r="F27" s="439"/>
+      <c r="G27" s="439"/>
+      <c r="H27" s="439"/>
       <c r="I27" s="60"/>
     </row>
     <row r="28" spans="1:9" ht="9.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A28" s="381"/>
+      <c r="A28" s="375"/>
       <c r="B28" s="60"/>
       <c r="C28" s="60"/>
       <c r="D28" s="60"/>
       <c r="E28" s="60"/>
       <c r="F28" s="60"/>
       <c r="G28" s="60"/>
       <c r="H28" s="60"/>
       <c r="I28" s="60"/>
     </row>
   </sheetData>
   <mergeCells count="7">
     <mergeCell ref="A25:A27"/>
     <mergeCell ref="B25:H27"/>
     <mergeCell ref="B7:H7"/>
     <mergeCell ref="J7:R7"/>
     <mergeCell ref="A9:A23"/>
     <mergeCell ref="B9:H9"/>
     <mergeCell ref="K9:S9"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup scale="72" orientation="portrait" r:id="rId1"/>
   <headerFooter>
     <oddFooter>&amp;R8</oddFooter>
   </headerFooter>
   <customProperties>
     <customPr name="OrphanNamesChecked" r:id="rId2"/>
   </customProperties>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet12.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0800-000000000000}">
   <sheetPr codeName="Sheet6">
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="A1:J45"/>
   <sheetViews>
     <sheetView view="pageBreakPreview" zoomScaleNormal="100" zoomScaleSheetLayoutView="100" workbookViewId="0">
-      <selection activeCell="B7" sqref="B7:J12"/>
+      <selection activeCell="I18" sqref="I18"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.28515625" defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="9.28515625" style="59"/>
     <col min="2" max="2" width="10.42578125" style="59" customWidth="1"/>
     <col min="3" max="5" width="9.28515625" style="59"/>
     <col min="6" max="6" width="11.42578125" style="59" customWidth="1"/>
     <col min="7" max="7" width="9.28515625" style="59"/>
     <col min="8" max="8" width="6.42578125" style="59" customWidth="1"/>
     <col min="9" max="10" width="16.5703125" style="59" customWidth="1"/>
     <col min="11" max="16384" width="9.28515625" style="59"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A1" s="69" t="s">
         <v>32</v>
       </c>
-      <c r="B1" s="361"/>
+      <c r="B1" s="359"/>
       <c r="C1" s="74" t="str">
         <f>'Financial Position - Stmt 1'!$C$1</f>
         <v>Please Fill in Municipality Name</v>
       </c>
-      <c r="D1" s="361"/>
-[...5 lines deleted...]
-      <c r="J1" s="361"/>
+      <c r="D1" s="359"/>
+      <c r="E1" s="359"/>
+      <c r="F1" s="359"/>
+      <c r="G1" s="359"/>
+      <c r="H1" s="359"/>
+      <c r="I1" s="359"/>
+      <c r="J1" s="359"/>
     </row>
     <row r="2" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A2" s="69" t="s">
         <v>102</v>
       </c>
-      <c r="B2" s="361"/>
-[...7 lines deleted...]
-      <c r="J2" s="361"/>
+      <c r="B2" s="359"/>
+      <c r="C2" s="359"/>
+      <c r="D2" s="359"/>
+      <c r="E2" s="359"/>
+      <c r="F2" s="359"/>
+      <c r="G2" s="359"/>
+      <c r="H2" s="359"/>
+      <c r="I2" s="359"/>
+      <c r="J2" s="359"/>
     </row>
     <row r="3" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A3" s="69" t="str">
         <f>'Financial Position - Stmt 1'!A3</f>
-        <v>As at December 31, 2025</v>
-[...9 lines deleted...]
-      <c r="J3" s="362"/>
+        <v>As at December 31, 2026</v>
+      </c>
+      <c r="B3" s="359"/>
+      <c r="C3" s="359"/>
+      <c r="D3" s="359"/>
+      <c r="E3" s="359"/>
+      <c r="F3" s="359"/>
+      <c r="G3" s="359"/>
+      <c r="H3" s="359"/>
+      <c r="I3" s="359"/>
+      <c r="J3" s="360"/>
     </row>
     <row r="4" spans="1:10" ht="4.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A4" s="69"/>
-      <c r="B4" s="361"/>
-[...7 lines deleted...]
-      <c r="J4" s="362"/>
+      <c r="B4" s="359"/>
+      <c r="C4" s="359"/>
+      <c r="D4" s="359"/>
+      <c r="E4" s="359"/>
+      <c r="F4" s="359"/>
+      <c r="G4" s="359"/>
+      <c r="H4" s="359"/>
+      <c r="I4" s="359"/>
+      <c r="J4" s="360"/>
     </row>
     <row r="5" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A5" s="69" t="s">
         <v>122</v>
       </c>
-      <c r="B5" s="361"/>
-[...7 lines deleted...]
-      <c r="J5" s="362"/>
+      <c r="B5" s="359"/>
+      <c r="C5" s="359"/>
+      <c r="D5" s="359"/>
+      <c r="E5" s="359"/>
+      <c r="F5" s="359"/>
+      <c r="G5" s="359"/>
+      <c r="H5" s="359"/>
+      <c r="I5" s="359"/>
+      <c r="J5" s="360"/>
     </row>
     <row r="6" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A6" s="69"/>
-      <c r="B6" s="361"/>
-[...7 lines deleted...]
-      <c r="J6" s="362"/>
+      <c r="B6" s="359"/>
+      <c r="C6" s="359"/>
+      <c r="D6" s="359"/>
+      <c r="E6" s="359"/>
+      <c r="F6" s="359"/>
+      <c r="G6" s="359"/>
+      <c r="H6" s="359"/>
+      <c r="I6" s="359"/>
+      <c r="J6" s="360"/>
     </row>
     <row r="7" spans="1:10" ht="14.1" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A7" s="445" t="s">
+      <c r="A7" s="433" t="s">
         <v>144</v>
       </c>
-      <c r="B7" s="444" t="s">
-[...9 lines deleted...]
-      <c r="J7" s="442"/>
+      <c r="B7" s="432" t="s">
+        <v>772</v>
+      </c>
+      <c r="C7" s="430"/>
+      <c r="D7" s="430"/>
+      <c r="E7" s="430"/>
+      <c r="F7" s="430"/>
+      <c r="G7" s="430"/>
+      <c r="H7" s="430"/>
+      <c r="I7" s="430"/>
+      <c r="J7" s="430"/>
     </row>
     <row r="8" spans="1:10" ht="14.1" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A8" s="442"/>
-[...8 lines deleted...]
-      <c r="J8" s="442"/>
+      <c r="A8" s="430"/>
+      <c r="B8" s="430"/>
+      <c r="C8" s="430"/>
+      <c r="D8" s="430"/>
+      <c r="E8" s="430"/>
+      <c r="F8" s="430"/>
+      <c r="G8" s="430"/>
+      <c r="H8" s="430"/>
+      <c r="I8" s="430"/>
+      <c r="J8" s="430"/>
     </row>
     <row r="9" spans="1:10" ht="14.1" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A9" s="442"/>
-[...8 lines deleted...]
-      <c r="J9" s="442"/>
+      <c r="A9" s="430"/>
+      <c r="B9" s="430"/>
+      <c r="C9" s="430"/>
+      <c r="D9" s="430"/>
+      <c r="E9" s="430"/>
+      <c r="F9" s="430"/>
+      <c r="G9" s="430"/>
+      <c r="H9" s="430"/>
+      <c r="I9" s="430"/>
+      <c r="J9" s="430"/>
     </row>
     <row r="10" spans="1:10" ht="14.1" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A10" s="442"/>
-[...8 lines deleted...]
-      <c r="J10" s="442"/>
+      <c r="A10" s="430"/>
+      <c r="B10" s="430"/>
+      <c r="C10" s="430"/>
+      <c r="D10" s="430"/>
+      <c r="E10" s="430"/>
+      <c r="F10" s="430"/>
+      <c r="G10" s="430"/>
+      <c r="H10" s="430"/>
+      <c r="I10" s="430"/>
+      <c r="J10" s="430"/>
     </row>
     <row r="11" spans="1:10" ht="14.1" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A11" s="442"/>
-[...8 lines deleted...]
-      <c r="J11" s="442"/>
+      <c r="A11" s="430"/>
+      <c r="B11" s="430"/>
+      <c r="C11" s="430"/>
+      <c r="D11" s="430"/>
+      <c r="E11" s="430"/>
+      <c r="F11" s="430"/>
+      <c r="G11" s="430"/>
+      <c r="H11" s="430"/>
+      <c r="I11" s="430"/>
+      <c r="J11" s="430"/>
     </row>
     <row r="12" spans="1:10" ht="32.450000000000003" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A12" s="442"/>
-[...8 lines deleted...]
-      <c r="J12" s="442"/>
+      <c r="A12" s="430"/>
+      <c r="B12" s="430"/>
+      <c r="C12" s="430"/>
+      <c r="D12" s="430"/>
+      <c r="E12" s="430"/>
+      <c r="F12" s="430"/>
+      <c r="G12" s="430"/>
+      <c r="H12" s="430"/>
+      <c r="I12" s="430"/>
+      <c r="J12" s="430"/>
     </row>
     <row r="13" spans="1:10" ht="7.5" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A13" s="361"/>
-[...8 lines deleted...]
-      <c r="J13" s="442"/>
+      <c r="A13" s="359"/>
+      <c r="B13" s="430"/>
+      <c r="C13" s="430"/>
+      <c r="D13" s="430"/>
+      <c r="E13" s="430"/>
+      <c r="F13" s="430"/>
+      <c r="G13" s="430"/>
+      <c r="H13" s="430"/>
+      <c r="I13" s="430"/>
+      <c r="J13" s="430"/>
     </row>
     <row r="14" spans="1:10" x14ac:dyDescent="0.2">
-      <c r="A14" s="361"/>
-      <c r="B14" s="370" t="s">
+      <c r="A14" s="359"/>
+      <c r="B14" s="364" t="s">
         <v>125</v>
       </c>
-      <c r="C14" s="371"/>
-[...2 lines deleted...]
-      <c r="F14" s="372" t="s">
+      <c r="C14" s="365"/>
+      <c r="D14" s="365"/>
+      <c r="E14" s="365"/>
+      <c r="F14" s="366" t="s">
         <v>126</v>
       </c>
-      <c r="G14" s="361"/>
-[...2 lines deleted...]
-      <c r="J14" s="361"/>
+      <c r="G14" s="359"/>
+      <c r="H14" s="359"/>
+      <c r="I14" s="359"/>
+      <c r="J14" s="359"/>
     </row>
     <row r="15" spans="1:10" ht="9" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A15" s="361"/>
-[...8 lines deleted...]
-      <c r="J15" s="361"/>
+      <c r="A15" s="359"/>
+      <c r="B15" s="364"/>
+      <c r="C15" s="365"/>
+      <c r="D15" s="365"/>
+      <c r="E15" s="365"/>
+      <c r="F15" s="366"/>
+      <c r="G15" s="359"/>
+      <c r="H15" s="359"/>
+      <c r="I15" s="359"/>
+      <c r="J15" s="359"/>
     </row>
     <row r="16" spans="1:10" x14ac:dyDescent="0.2">
-      <c r="A16" s="361"/>
-      <c r="B16" s="385" t="s">
+      <c r="A16" s="359"/>
+      <c r="B16" s="379" t="s">
         <v>127</v>
       </c>
-      <c r="C16" s="371"/>
-[...6 lines deleted...]
-      <c r="J16" s="361"/>
+      <c r="C16" s="365"/>
+      <c r="D16" s="365"/>
+      <c r="E16" s="365"/>
+      <c r="F16" s="365"/>
+      <c r="G16" s="359"/>
+      <c r="H16" s="359"/>
+      <c r="I16" s="359"/>
+      <c r="J16" s="359"/>
     </row>
     <row r="17" spans="1:10" x14ac:dyDescent="0.2">
-      <c r="A17" s="361"/>
-      <c r="B17" s="373"/>
+      <c r="A17" s="359"/>
+      <c r="B17" s="367"/>
       <c r="C17" s="69" t="s">
         <v>128</v>
       </c>
-      <c r="D17" s="361"/>
-[...1 lines deleted...]
-      <c r="F17" s="363" t="s">
+      <c r="D17" s="359"/>
+      <c r="E17" s="359"/>
+      <c r="F17" s="361" t="s">
         <v>129</v>
       </c>
-      <c r="G17" s="361"/>
-[...2 lines deleted...]
-      <c r="J17" s="361"/>
+      <c r="G17" s="359"/>
+      <c r="H17" s="359"/>
+      <c r="I17" s="359"/>
+      <c r="J17" s="359"/>
     </row>
     <row r="18" spans="1:10" x14ac:dyDescent="0.2">
-      <c r="A18" s="361"/>
-      <c r="B18" s="373"/>
+      <c r="A18" s="359"/>
+      <c r="B18" s="367"/>
       <c r="C18" s="69" t="s">
         <v>130</v>
       </c>
-      <c r="D18" s="361"/>
-[...1 lines deleted...]
-      <c r="F18" s="363" t="s">
+      <c r="D18" s="359"/>
+      <c r="E18" s="359"/>
+      <c r="F18" s="361" t="s">
         <v>131</v>
       </c>
-      <c r="G18" s="361"/>
-[...2 lines deleted...]
-      <c r="J18" s="361"/>
+      <c r="G18" s="359"/>
+      <c r="H18" s="359"/>
+      <c r="I18" s="359"/>
+      <c r="J18" s="359"/>
     </row>
     <row r="19" spans="1:10" x14ac:dyDescent="0.2">
-      <c r="A19" s="361"/>
-      <c r="B19" s="373"/>
+      <c r="A19" s="359"/>
+      <c r="B19" s="367"/>
       <c r="C19" s="69" t="s">
         <v>132</v>
       </c>
-      <c r="D19" s="361"/>
-[...1 lines deleted...]
-      <c r="F19" s="363" t="s">
+      <c r="D19" s="359"/>
+      <c r="E19" s="359"/>
+      <c r="F19" s="361" t="s">
         <v>133</v>
       </c>
-      <c r="G19" s="361"/>
-[...2 lines deleted...]
-      <c r="J19" s="361"/>
+      <c r="G19" s="359"/>
+      <c r="H19" s="359"/>
+      <c r="I19" s="359"/>
+      <c r="J19" s="359"/>
     </row>
     <row r="20" spans="1:10" x14ac:dyDescent="0.2">
-      <c r="A20" s="361"/>
-      <c r="B20" s="373"/>
+      <c r="A20" s="359"/>
+      <c r="B20" s="367"/>
       <c r="C20" s="69" t="s">
         <v>134</v>
       </c>
-      <c r="D20" s="361"/>
-[...5 lines deleted...]
-      <c r="J20" s="361"/>
+      <c r="D20" s="359"/>
+      <c r="E20" s="359"/>
+      <c r="F20" s="359"/>
+      <c r="G20" s="359"/>
+      <c r="H20" s="359"/>
+      <c r="I20" s="359"/>
+      <c r="J20" s="359"/>
     </row>
     <row r="21" spans="1:10" x14ac:dyDescent="0.2">
-      <c r="A21" s="361"/>
-[...1 lines deleted...]
-      <c r="C21" s="361" t="s">
+      <c r="A21" s="359"/>
+      <c r="B21" s="367"/>
+      <c r="C21" s="359" t="s">
         <v>135</v>
       </c>
-      <c r="D21" s="361"/>
-[...1 lines deleted...]
-      <c r="F21" s="363" t="s">
+      <c r="D21" s="359"/>
+      <c r="E21" s="359"/>
+      <c r="F21" s="361" t="s">
         <v>136</v>
       </c>
-      <c r="G21" s="361"/>
-[...2 lines deleted...]
-      <c r="J21" s="361"/>
+      <c r="G21" s="359"/>
+      <c r="H21" s="359"/>
+      <c r="I21" s="359"/>
+      <c r="J21" s="359"/>
     </row>
     <row r="22" spans="1:10" x14ac:dyDescent="0.2">
-      <c r="A22" s="361"/>
-[...1 lines deleted...]
-      <c r="C22" s="361" t="s">
+      <c r="A22" s="359"/>
+      <c r="B22" s="367"/>
+      <c r="C22" s="359" t="s">
         <v>137</v>
       </c>
-      <c r="D22" s="361"/>
-[...1 lines deleted...]
-      <c r="F22" s="363" t="s">
+      <c r="D22" s="359"/>
+      <c r="E22" s="359"/>
+      <c r="F22" s="361" t="s">
         <v>136</v>
       </c>
-      <c r="G22" s="361"/>
-[...2 lines deleted...]
-      <c r="J22" s="361"/>
+      <c r="G22" s="359"/>
+      <c r="H22" s="359"/>
+      <c r="I22" s="359"/>
+      <c r="J22" s="359"/>
     </row>
     <row r="23" spans="1:10" x14ac:dyDescent="0.2">
-      <c r="A23" s="361"/>
-      <c r="B23" s="373"/>
+      <c r="A23" s="359"/>
+      <c r="B23" s="367"/>
       <c r="C23" s="69" t="s">
-        <v>644</v>
-[...9 lines deleted...]
-      <c r="J23" s="361"/>
+        <v>641</v>
+      </c>
+      <c r="D23" s="359"/>
+      <c r="E23" s="359"/>
+      <c r="F23" s="361" t="s">
+        <v>642</v>
+      </c>
+      <c r="G23" s="359"/>
+      <c r="H23" s="359"/>
+      <c r="I23" s="359"/>
+      <c r="J23" s="359"/>
     </row>
     <row r="24" spans="1:10" ht="9" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A24" s="361"/>
-[...8 lines deleted...]
-      <c r="J24" s="361"/>
+      <c r="A24" s="359"/>
+      <c r="B24" s="367"/>
+      <c r="C24" s="359"/>
+      <c r="D24" s="359"/>
+      <c r="E24" s="359"/>
+      <c r="F24" s="359"/>
+      <c r="G24" s="359"/>
+      <c r="H24" s="359"/>
+      <c r="I24" s="359"/>
+      <c r="J24" s="359"/>
     </row>
     <row r="25" spans="1:10" x14ac:dyDescent="0.2">
-      <c r="A25" s="361"/>
-      <c r="B25" s="385" t="s">
+      <c r="A25" s="359"/>
+      <c r="B25" s="379" t="s">
         <v>138</v>
       </c>
-      <c r="C25" s="361"/>
-[...6 lines deleted...]
-      <c r="J25" s="361"/>
+      <c r="C25" s="359"/>
+      <c r="D25" s="359"/>
+      <c r="E25" s="359"/>
+      <c r="F25" s="359"/>
+      <c r="G25" s="359"/>
+      <c r="H25" s="359"/>
+      <c r="I25" s="359"/>
+      <c r="J25" s="359"/>
     </row>
     <row r="26" spans="1:10" x14ac:dyDescent="0.2">
-      <c r="A26" s="361"/>
-      <c r="B26" s="373"/>
+      <c r="A26" s="359"/>
+      <c r="B26" s="367"/>
       <c r="C26" s="69" t="s">
         <v>138</v>
       </c>
-      <c r="D26" s="361"/>
-[...1 lines deleted...]
-      <c r="F26" s="363" t="s">
+      <c r="D26" s="359"/>
+      <c r="E26" s="359"/>
+      <c r="F26" s="361" t="s">
         <v>139</v>
       </c>
-      <c r="G26" s="361"/>
-[...2 lines deleted...]
-      <c r="J26" s="361"/>
+      <c r="G26" s="359"/>
+      <c r="H26" s="359"/>
+      <c r="I26" s="359"/>
+      <c r="J26" s="359"/>
     </row>
     <row r="27" spans="1:10" x14ac:dyDescent="0.2">
-      <c r="A27" s="361"/>
-      <c r="B27" s="373"/>
+      <c r="A27" s="359"/>
+      <c r="B27" s="367"/>
       <c r="C27" s="69" t="s">
         <v>140</v>
       </c>
-      <c r="E27" s="361"/>
-[...6 lines deleted...]
-      <c r="J27" s="361"/>
+      <c r="E27" s="359"/>
+      <c r="F27" s="361" t="s">
+        <v>773</v>
+      </c>
+      <c r="G27" s="359"/>
+      <c r="H27" s="359"/>
+      <c r="I27" s="359"/>
+      <c r="J27" s="359"/>
     </row>
     <row r="28" spans="1:10" ht="12" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A28" s="361"/>
-      <c r="B28" s="373"/>
+      <c r="A28" s="359"/>
+      <c r="B28" s="367"/>
       <c r="C28" s="69" t="s">
         <v>141</v>
       </c>
-      <c r="E28" s="361"/>
-[...6 lines deleted...]
-      <c r="J28" s="361"/>
+      <c r="E28" s="359"/>
+      <c r="F28" s="361" t="s">
+        <v>773</v>
+      </c>
+      <c r="G28" s="359"/>
+      <c r="H28" s="359"/>
+      <c r="I28" s="359"/>
+      <c r="J28" s="359"/>
     </row>
     <row r="29" spans="1:10" ht="11.25" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A29" s="361"/>
-      <c r="B29" s="373"/>
+      <c r="A29" s="359"/>
+      <c r="B29" s="367"/>
       <c r="C29" s="69"/>
       <c r="D29" s="69"/>
-      <c r="E29" s="361"/>
-[...4 lines deleted...]
-      <c r="J29" s="361"/>
+      <c r="E29" s="359"/>
+      <c r="F29" s="361"/>
+      <c r="G29" s="359"/>
+      <c r="H29" s="359"/>
+      <c r="I29" s="359"/>
+      <c r="J29" s="359"/>
     </row>
     <row r="30" spans="1:10" x14ac:dyDescent="0.2">
-      <c r="A30" s="361"/>
-      <c r="B30" s="386" t="s">
+      <c r="A30" s="359"/>
+      <c r="B30" s="380" t="s">
         <v>142</v>
       </c>
-      <c r="C30" s="361"/>
-[...6 lines deleted...]
-      <c r="J30" s="361"/>
+      <c r="C30" s="359"/>
+      <c r="D30" s="359"/>
+      <c r="E30" s="359"/>
+      <c r="F30" s="361"/>
+      <c r="G30" s="359"/>
+      <c r="H30" s="359"/>
+      <c r="I30" s="359"/>
+      <c r="J30" s="359"/>
     </row>
     <row r="31" spans="1:10" ht="6.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A31" s="361"/>
-[...8 lines deleted...]
-      <c r="J31" s="361"/>
+      <c r="A31" s="359"/>
+      <c r="B31" s="359"/>
+      <c r="C31" s="359"/>
+      <c r="D31" s="359"/>
+      <c r="E31" s="359"/>
+      <c r="F31" s="361"/>
+      <c r="G31" s="359"/>
+      <c r="H31" s="359"/>
+      <c r="I31" s="359"/>
+      <c r="J31" s="359"/>
     </row>
     <row r="32" spans="1:10" ht="27.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A32" s="361"/>
-[...10 lines deleted...]
-      <c r="J32" s="453"/>
+      <c r="A32" s="359"/>
+      <c r="B32" s="432" t="s">
+        <v>774</v>
+      </c>
+      <c r="C32" s="441"/>
+      <c r="D32" s="441"/>
+      <c r="E32" s="441"/>
+      <c r="F32" s="441"/>
+      <c r="G32" s="441"/>
+      <c r="H32" s="441"/>
+      <c r="I32" s="441"/>
+      <c r="J32" s="441"/>
     </row>
     <row r="33" spans="1:10" ht="9.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A33" s="361"/>
-[...8 lines deleted...]
-      <c r="J33" s="361"/>
+      <c r="A33" s="359"/>
+      <c r="B33" s="359"/>
+      <c r="C33" s="359"/>
+      <c r="D33" s="359"/>
+      <c r="E33" s="359"/>
+      <c r="F33" s="361"/>
+      <c r="G33" s="359"/>
+      <c r="H33" s="359"/>
+      <c r="I33" s="359"/>
+      <c r="J33" s="359"/>
     </row>
     <row r="34" spans="1:10" ht="14.1" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A34" s="361"/>
-[...10 lines deleted...]
-      <c r="J34" s="442"/>
+      <c r="A34" s="359"/>
+      <c r="B34" s="432" t="s">
+        <v>775</v>
+      </c>
+      <c r="C34" s="430"/>
+      <c r="D34" s="430"/>
+      <c r="E34" s="430"/>
+      <c r="F34" s="430"/>
+      <c r="G34" s="430"/>
+      <c r="H34" s="430"/>
+      <c r="I34" s="430"/>
+      <c r="J34" s="430"/>
     </row>
     <row r="35" spans="1:10" ht="14.1" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A35" s="361"/>
-[...8 lines deleted...]
-      <c r="J35" s="442"/>
+      <c r="A35" s="359"/>
+      <c r="B35" s="430"/>
+      <c r="C35" s="430"/>
+      <c r="D35" s="430"/>
+      <c r="E35" s="430"/>
+      <c r="F35" s="430"/>
+      <c r="G35" s="430"/>
+      <c r="H35" s="430"/>
+      <c r="I35" s="430"/>
+      <c r="J35" s="430"/>
     </row>
     <row r="36" spans="1:10" ht="14.1" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A36" s="361"/>
-[...8 lines deleted...]
-      <c r="J36" s="442"/>
+      <c r="A36" s="359"/>
+      <c r="B36" s="430"/>
+      <c r="C36" s="430"/>
+      <c r="D36" s="430"/>
+      <c r="E36" s="430"/>
+      <c r="F36" s="430"/>
+      <c r="G36" s="430"/>
+      <c r="H36" s="430"/>
+      <c r="I36" s="430"/>
+      <c r="J36" s="430"/>
     </row>
     <row r="37" spans="1:10" ht="14.1" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A37" s="361"/>
-      <c r="B37" s="292" t="s">
+      <c r="A37" s="359"/>
+      <c r="B37" s="290" t="s">
         <v>143</v>
       </c>
       <c r="C37" s="60"/>
       <c r="D37" s="60"/>
       <c r="E37" s="60"/>
       <c r="F37" s="60"/>
       <c r="G37" s="60"/>
       <c r="H37" s="60"/>
       <c r="I37" s="60"/>
       <c r="J37" s="60"/>
     </row>
     <row r="38" spans="1:10" ht="9" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A38" s="361"/>
-[...8 lines deleted...]
-      <c r="J38" s="361"/>
+      <c r="A38" s="359"/>
+      <c r="B38" s="359"/>
+      <c r="C38" s="359"/>
+      <c r="D38" s="359"/>
+      <c r="E38" s="359"/>
+      <c r="F38" s="361"/>
+      <c r="G38" s="359"/>
+      <c r="H38" s="359"/>
+      <c r="I38" s="359"/>
+      <c r="J38" s="359"/>
     </row>
     <row r="39" spans="1:10" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A39" s="361"/>
-[...10 lines deleted...]
-      <c r="J39" s="442"/>
+      <c r="A39" s="359"/>
+      <c r="B39" s="432" t="s">
+        <v>776</v>
+      </c>
+      <c r="C39" s="430"/>
+      <c r="D39" s="430"/>
+      <c r="E39" s="430"/>
+      <c r="F39" s="430"/>
+      <c r="G39" s="430"/>
+      <c r="H39" s="430"/>
+      <c r="I39" s="430"/>
+      <c r="J39" s="430"/>
     </row>
     <row r="40" spans="1:10" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A40" s="361"/>
-[...8 lines deleted...]
-      <c r="J40" s="442"/>
+      <c r="A40" s="359"/>
+      <c r="B40" s="430"/>
+      <c r="C40" s="430"/>
+      <c r="D40" s="430"/>
+      <c r="E40" s="430"/>
+      <c r="F40" s="430"/>
+      <c r="G40" s="430"/>
+      <c r="H40" s="430"/>
+      <c r="I40" s="430"/>
+      <c r="J40" s="430"/>
     </row>
     <row r="41" spans="1:10" ht="9.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A41" s="361"/>
-[...8 lines deleted...]
-      <c r="J41" s="361"/>
+      <c r="A41" s="359"/>
+      <c r="B41" s="359"/>
+      <c r="C41" s="359"/>
+      <c r="D41" s="359"/>
+      <c r="E41" s="359"/>
+      <c r="F41" s="359"/>
+      <c r="G41" s="359"/>
+      <c r="H41" s="359"/>
+      <c r="I41" s="359"/>
+      <c r="J41" s="359"/>
     </row>
     <row r="42" spans="1:10" ht="14.1" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A42" s="387"/>
-[...10 lines deleted...]
-      <c r="J42" s="442"/>
+      <c r="A42" s="381"/>
+      <c r="B42" s="432" t="s">
+        <v>777</v>
+      </c>
+      <c r="C42" s="430"/>
+      <c r="D42" s="430"/>
+      <c r="E42" s="430"/>
+      <c r="F42" s="430"/>
+      <c r="G42" s="430"/>
+      <c r="H42" s="430"/>
+      <c r="I42" s="430"/>
+      <c r="J42" s="430"/>
     </row>
     <row r="43" spans="1:10" ht="21.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A43" s="361"/>
-[...8 lines deleted...]
-      <c r="J43" s="442"/>
+      <c r="A43" s="359"/>
+      <c r="B43" s="430"/>
+      <c r="C43" s="430"/>
+      <c r="D43" s="430"/>
+      <c r="E43" s="430"/>
+      <c r="F43" s="430"/>
+      <c r="G43" s="430"/>
+      <c r="H43" s="430"/>
+      <c r="I43" s="430"/>
+      <c r="J43" s="430"/>
     </row>
     <row r="44" spans="1:10" ht="63" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A44" s="361"/>
-[...8 lines deleted...]
-      <c r="J44" s="442"/>
+      <c r="A44" s="359"/>
+      <c r="B44" s="430"/>
+      <c r="C44" s="430"/>
+      <c r="D44" s="430"/>
+      <c r="E44" s="430"/>
+      <c r="F44" s="430"/>
+      <c r="G44" s="430"/>
+      <c r="H44" s="430"/>
+      <c r="I44" s="430"/>
+      <c r="J44" s="430"/>
     </row>
     <row r="45" spans="1:10" ht="18" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A45" s="361"/>
+      <c r="A45" s="359"/>
       <c r="B45" s="60"/>
       <c r="C45" s="60"/>
       <c r="D45" s="60"/>
       <c r="E45" s="60"/>
       <c r="F45" s="60"/>
       <c r="G45" s="60"/>
       <c r="H45" s="60"/>
       <c r="I45" s="60"/>
       <c r="J45" s="60"/>
     </row>
   </sheetData>
   <mergeCells count="7">
     <mergeCell ref="B42:J44"/>
     <mergeCell ref="B13:J13"/>
     <mergeCell ref="B32:J32"/>
     <mergeCell ref="A7:A12"/>
     <mergeCell ref="B34:J36"/>
     <mergeCell ref="B39:J40"/>
     <mergeCell ref="B7:J12"/>
   </mergeCells>
   <phoneticPr fontId="0" type="noConversion"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup scale="85" orientation="portrait" r:id="rId1"/>
   <headerFooter>
     <oddFooter>&amp;R9</oddFooter>
   </headerFooter>
   <customProperties>
     <customPr name="OrphanNamesChecked" r:id="rId2"/>
   </customProperties>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet13.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{1EAED557-0425-435B-95F6-C09DED836AD5}">
-  <sheetPr>
+  <sheetPr codeName="Sheet26">
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="A1:S23"/>
   <sheetViews>
-    <sheetView view="pageBreakPreview" topLeftCell="A8" zoomScaleNormal="100" zoomScaleSheetLayoutView="100" workbookViewId="0"/>
+    <sheetView view="pageBreakPreview" topLeftCell="A8" zoomScaleNormal="100" zoomScaleSheetLayoutView="100" workbookViewId="0">
+      <selection activeCell="B46" sqref="B46"/>
+    </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.28515625" defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="9.28515625" style="59"/>
     <col min="2" max="2" width="10.42578125" style="59" customWidth="1"/>
     <col min="3" max="5" width="9.28515625" style="59"/>
     <col min="6" max="6" width="11.42578125" style="59" customWidth="1"/>
     <col min="7" max="7" width="9.28515625" style="59"/>
     <col min="8" max="8" width="6.42578125" style="59" customWidth="1"/>
     <col min="9" max="10" width="16.5703125" style="59" customWidth="1"/>
     <col min="11" max="16384" width="9.28515625" style="59"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:19" x14ac:dyDescent="0.2">
       <c r="A1" s="69" t="s">
         <v>32</v>
       </c>
-      <c r="B1" s="361"/>
+      <c r="B1" s="359"/>
       <c r="C1" s="74" t="str">
         <f>'Financial Position - Stmt 1'!$C$1</f>
         <v>Please Fill in Municipality Name</v>
       </c>
-      <c r="D1" s="361"/>
-[...5 lines deleted...]
-      <c r="J1" s="361"/>
+      <c r="D1" s="359"/>
+      <c r="E1" s="359"/>
+      <c r="F1" s="359"/>
+      <c r="G1" s="359"/>
+      <c r="H1" s="359"/>
+      <c r="I1" s="359"/>
+      <c r="J1" s="359"/>
     </row>
     <row r="2" spans="1:19" x14ac:dyDescent="0.2">
       <c r="A2" s="69" t="s">
         <v>102</v>
       </c>
-      <c r="B2" s="361"/>
-[...7 lines deleted...]
-      <c r="J2" s="361"/>
+      <c r="B2" s="359"/>
+      <c r="C2" s="359"/>
+      <c r="D2" s="359"/>
+      <c r="E2" s="359"/>
+      <c r="F2" s="359"/>
+      <c r="G2" s="359"/>
+      <c r="H2" s="359"/>
+      <c r="I2" s="359"/>
+      <c r="J2" s="359"/>
     </row>
     <row r="3" spans="1:19" x14ac:dyDescent="0.2">
       <c r="A3" s="69" t="str">
         <f>'Financial Position - Stmt 1'!A3</f>
-        <v>As at December 31, 2025</v>
-[...9 lines deleted...]
-      <c r="J3" s="362"/>
+        <v>As at December 31, 2026</v>
+      </c>
+      <c r="B3" s="359"/>
+      <c r="C3" s="359"/>
+      <c r="D3" s="359"/>
+      <c r="E3" s="359"/>
+      <c r="F3" s="359"/>
+      <c r="G3" s="359"/>
+      <c r="H3" s="359"/>
+      <c r="I3" s="359"/>
+      <c r="J3" s="360"/>
     </row>
     <row r="4" spans="1:19" ht="4.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A4" s="69"/>
-      <c r="B4" s="361"/>
-[...7 lines deleted...]
-      <c r="J4" s="362"/>
+      <c r="B4" s="359"/>
+      <c r="C4" s="359"/>
+      <c r="D4" s="359"/>
+      <c r="E4" s="359"/>
+      <c r="F4" s="359"/>
+      <c r="G4" s="359"/>
+      <c r="H4" s="359"/>
+      <c r="I4" s="359"/>
+      <c r="J4" s="360"/>
     </row>
     <row r="5" spans="1:19" x14ac:dyDescent="0.2">
       <c r="A5" s="69" t="s">
         <v>122</v>
       </c>
-      <c r="B5" s="361"/>
-[...7 lines deleted...]
-      <c r="J5" s="362"/>
+      <c r="B5" s="359"/>
+      <c r="C5" s="359"/>
+      <c r="D5" s="359"/>
+      <c r="E5" s="359"/>
+      <c r="F5" s="359"/>
+      <c r="G5" s="359"/>
+      <c r="H5" s="359"/>
+      <c r="I5" s="359"/>
+      <c r="J5" s="360"/>
     </row>
     <row r="6" spans="1:19" x14ac:dyDescent="0.2">
       <c r="A6" s="69"/>
-      <c r="B6" s="361"/>
-[...7 lines deleted...]
-      <c r="J6" s="362"/>
+      <c r="B6" s="359"/>
+      <c r="C6" s="359"/>
+      <c r="D6" s="359"/>
+      <c r="E6" s="359"/>
+      <c r="F6" s="359"/>
+      <c r="G6" s="359"/>
+      <c r="H6" s="359"/>
+      <c r="I6" s="359"/>
+      <c r="J6" s="360"/>
     </row>
     <row r="7" spans="1:19" ht="104.65" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A7" s="452" t="s">
+      <c r="A7" s="440" t="s">
         <v>146</v>
       </c>
-      <c r="B7" s="444" t="s">
-[...18 lines deleted...]
-      <c r="S7" s="455"/>
+      <c r="B7" s="432" t="s">
+        <v>770</v>
+      </c>
+      <c r="C7" s="430"/>
+      <c r="D7" s="430"/>
+      <c r="E7" s="430"/>
+      <c r="F7" s="430"/>
+      <c r="G7" s="430"/>
+      <c r="H7" s="430"/>
+      <c r="I7" s="430"/>
+      <c r="J7" s="430"/>
+      <c r="K7" s="442"/>
+      <c r="L7" s="443"/>
+      <c r="M7" s="443"/>
+      <c r="N7" s="443"/>
+      <c r="O7" s="443"/>
+      <c r="P7" s="443"/>
+      <c r="Q7" s="443"/>
+      <c r="R7" s="443"/>
+      <c r="S7" s="443"/>
     </row>
     <row r="8" spans="1:19" ht="339.6" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A8" s="452"/>
-[...17 lines deleted...]
-      <c r="S8" s="455"/>
+      <c r="A8" s="440"/>
+      <c r="B8" s="430"/>
+      <c r="C8" s="430"/>
+      <c r="D8" s="430"/>
+      <c r="E8" s="430"/>
+      <c r="F8" s="430"/>
+      <c r="G8" s="430"/>
+      <c r="H8" s="430"/>
+      <c r="I8" s="430"/>
+      <c r="J8" s="430"/>
+      <c r="K8" s="443"/>
+      <c r="L8" s="443"/>
+      <c r="M8" s="443"/>
+      <c r="N8" s="443"/>
+      <c r="O8" s="443"/>
+      <c r="P8" s="443"/>
+      <c r="Q8" s="443"/>
+      <c r="R8" s="443"/>
+      <c r="S8" s="443"/>
     </row>
     <row r="9" spans="1:19" ht="13.15" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A9" s="361"/>
-[...8 lines deleted...]
-      <c r="J9" s="361"/>
+      <c r="A9" s="359"/>
+      <c r="B9" s="359"/>
+      <c r="C9" s="359"/>
+      <c r="D9" s="359"/>
+      <c r="E9" s="359"/>
+      <c r="F9" s="359"/>
+      <c r="G9" s="359"/>
+      <c r="H9" s="359"/>
+      <c r="I9" s="359"/>
+      <c r="J9" s="359"/>
     </row>
     <row r="10" spans="1:19" ht="14.1" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A10" s="445" t="s">
+      <c r="A10" s="433" t="s">
         <v>147</v>
       </c>
-      <c r="B10" s="444" t="s">
-[...9 lines deleted...]
-      <c r="J10" s="442"/>
+      <c r="B10" s="432" t="s">
+        <v>847</v>
+      </c>
+      <c r="C10" s="430"/>
+      <c r="D10" s="430"/>
+      <c r="E10" s="430"/>
+      <c r="F10" s="430"/>
+      <c r="G10" s="430"/>
+      <c r="H10" s="430"/>
+      <c r="I10" s="430"/>
+      <c r="J10" s="430"/>
     </row>
     <row r="11" spans="1:19" ht="27" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A11" s="442"/>
-[...8 lines deleted...]
-      <c r="J11" s="442"/>
+      <c r="A11" s="430"/>
+      <c r="B11" s="430"/>
+      <c r="C11" s="430"/>
+      <c r="D11" s="430"/>
+      <c r="E11" s="430"/>
+      <c r="F11" s="430"/>
+      <c r="G11" s="430"/>
+      <c r="H11" s="430"/>
+      <c r="I11" s="430"/>
+      <c r="J11" s="430"/>
     </row>
     <row r="12" spans="1:19" ht="9.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A12" s="361"/>
-[...8 lines deleted...]
-      <c r="J12" s="361"/>
+      <c r="A12" s="359"/>
+      <c r="B12" s="359"/>
+      <c r="C12" s="359"/>
+      <c r="D12" s="359"/>
+      <c r="E12" s="359"/>
+      <c r="F12" s="359"/>
+      <c r="G12" s="359"/>
+      <c r="H12" s="359"/>
+      <c r="I12" s="359"/>
+      <c r="J12" s="359"/>
     </row>
     <row r="13" spans="1:19" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A13" s="445" t="s">
+      <c r="A13" s="433" t="s">
         <v>148</v>
       </c>
-      <c r="B13" s="444" t="s">
-[...9 lines deleted...]
-      <c r="J13" s="444"/>
+      <c r="B13" s="432" t="s">
+        <v>815</v>
+      </c>
+      <c r="C13" s="432"/>
+      <c r="D13" s="432"/>
+      <c r="E13" s="432"/>
+      <c r="F13" s="432"/>
+      <c r="G13" s="432"/>
+      <c r="H13" s="432"/>
+      <c r="I13" s="432"/>
+      <c r="J13" s="432"/>
     </row>
     <row r="14" spans="1:19" ht="21" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A14" s="442"/>
-[...8 lines deleted...]
-      <c r="J14" s="444"/>
+      <c r="A14" s="430"/>
+      <c r="B14" s="432"/>
+      <c r="C14" s="432"/>
+      <c r="D14" s="432"/>
+      <c r="E14" s="432"/>
+      <c r="F14" s="432"/>
+      <c r="G14" s="432"/>
+      <c r="H14" s="432"/>
+      <c r="I14" s="432"/>
+      <c r="J14" s="432"/>
     </row>
     <row r="15" spans="1:19" x14ac:dyDescent="0.2">
-      <c r="A15" s="361"/>
-[...8 lines deleted...]
-      <c r="J15" s="361"/>
+      <c r="A15" s="359"/>
+      <c r="B15" s="359"/>
+      <c r="C15" s="359"/>
+      <c r="D15" s="359"/>
+      <c r="E15" s="359"/>
+      <c r="F15" s="359"/>
+      <c r="G15" s="359"/>
+      <c r="H15" s="359"/>
+      <c r="I15" s="359"/>
+      <c r="J15" s="359"/>
     </row>
     <row r="16" spans="1:19" ht="56.45" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A16" s="445" t="s">
+      <c r="A16" s="433" t="s">
         <v>156</v>
       </c>
-      <c r="B16" s="442" t="s">
-[...9 lines deleted...]
-      <c r="J16" s="442"/>
+      <c r="B16" s="430" t="s">
+        <v>771</v>
+      </c>
+      <c r="C16" s="430"/>
+      <c r="D16" s="430"/>
+      <c r="E16" s="430"/>
+      <c r="F16" s="430"/>
+      <c r="G16" s="430"/>
+      <c r="H16" s="430"/>
+      <c r="I16" s="430"/>
+      <c r="J16" s="430"/>
     </row>
     <row r="17" spans="1:10" x14ac:dyDescent="0.2">
-      <c r="A17" s="442"/>
-      <c r="B17" s="361" t="s">
+      <c r="A17" s="430"/>
+      <c r="B17" s="359" t="s">
         <v>149</v>
       </c>
-      <c r="C17" s="361"/>
-[...6 lines deleted...]
-      <c r="J17" s="361"/>
+      <c r="C17" s="359"/>
+      <c r="D17" s="359"/>
+      <c r="E17" s="359"/>
+      <c r="F17" s="359"/>
+      <c r="G17" s="359"/>
+      <c r="H17" s="359"/>
+      <c r="I17" s="359"/>
+      <c r="J17" s="359"/>
     </row>
     <row r="18" spans="1:10" x14ac:dyDescent="0.2">
-      <c r="A18" s="361"/>
-      <c r="B18" s="361" t="s">
+      <c r="A18" s="359"/>
+      <c r="B18" s="359" t="s">
         <v>150</v>
       </c>
-      <c r="C18" s="361"/>
-[...6 lines deleted...]
-      <c r="J18" s="361"/>
+      <c r="C18" s="359"/>
+      <c r="D18" s="359"/>
+      <c r="E18" s="359"/>
+      <c r="F18" s="359"/>
+      <c r="G18" s="359"/>
+      <c r="H18" s="359"/>
+      <c r="I18" s="359"/>
+      <c r="J18" s="359"/>
     </row>
     <row r="19" spans="1:10" x14ac:dyDescent="0.2">
-      <c r="A19" s="361"/>
-      <c r="B19" s="361" t="s">
+      <c r="A19" s="359"/>
+      <c r="B19" s="359" t="s">
         <v>151</v>
       </c>
-      <c r="C19" s="361"/>
-[...6 lines deleted...]
-      <c r="J19" s="361"/>
+      <c r="C19" s="359"/>
+      <c r="D19" s="359"/>
+      <c r="E19" s="359"/>
+      <c r="F19" s="359"/>
+      <c r="G19" s="359"/>
+      <c r="H19" s="359"/>
+      <c r="I19" s="359"/>
+      <c r="J19" s="359"/>
     </row>
     <row r="20" spans="1:10" x14ac:dyDescent="0.2">
-      <c r="A20" s="361"/>
-      <c r="B20" s="361" t="s">
+      <c r="A20" s="359"/>
+      <c r="B20" s="359" t="s">
         <v>152</v>
       </c>
-      <c r="C20" s="361"/>
-[...6 lines deleted...]
-      <c r="J20" s="361"/>
+      <c r="C20" s="359"/>
+      <c r="D20" s="359"/>
+      <c r="E20" s="359"/>
+      <c r="F20" s="359"/>
+      <c r="G20" s="359"/>
+      <c r="H20" s="359"/>
+      <c r="I20" s="359"/>
+      <c r="J20" s="359"/>
     </row>
     <row r="21" spans="1:10" x14ac:dyDescent="0.2">
-      <c r="A21" s="361"/>
-      <c r="B21" s="361" t="s">
+      <c r="A21" s="359"/>
+      <c r="B21" s="359" t="s">
         <v>153</v>
       </c>
-      <c r="C21" s="361"/>
-[...6 lines deleted...]
-      <c r="J21" s="361"/>
+      <c r="C21" s="359"/>
+      <c r="D21" s="359"/>
+      <c r="E21" s="359"/>
+      <c r="F21" s="359"/>
+      <c r="G21" s="359"/>
+      <c r="H21" s="359"/>
+      <c r="I21" s="359"/>
+      <c r="J21" s="359"/>
     </row>
     <row r="22" spans="1:10" x14ac:dyDescent="0.2">
-      <c r="A22" s="361"/>
+      <c r="A22" s="359"/>
       <c r="B22" s="59" t="s">
         <v>154</v>
       </c>
-      <c r="C22" s="361"/>
-[...6 lines deleted...]
-      <c r="J22" s="361"/>
+      <c r="C22" s="359"/>
+      <c r="D22" s="359"/>
+      <c r="E22" s="359"/>
+      <c r="F22" s="359"/>
+      <c r="G22" s="359"/>
+      <c r="H22" s="359"/>
+      <c r="I22" s="359"/>
+      <c r="J22" s="359"/>
     </row>
     <row r="23" spans="1:10" x14ac:dyDescent="0.2">
-      <c r="B23" s="361" t="s">
+      <c r="B23" s="359" t="s">
         <v>155</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="9">
     <mergeCell ref="A16:A17"/>
     <mergeCell ref="B16:J16"/>
     <mergeCell ref="A7:A8"/>
     <mergeCell ref="B7:J8"/>
     <mergeCell ref="K7:S8"/>
     <mergeCell ref="A10:A11"/>
     <mergeCell ref="B10:J11"/>
     <mergeCell ref="A13:A14"/>
     <mergeCell ref="B13:J14"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup scale="85" orientation="portrait" r:id="rId1"/>
   <headerFooter>
     <oddFooter>&amp;R10</oddFooter>
   </headerFooter>
   <customProperties>
     <customPr name="OrphanNamesChecked" r:id="rId2"/>
   </customProperties>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet14.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0900-000000000000}">
-  <sheetPr>
+  <sheetPr codeName="Sheet27">
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="A1:L25"/>
   <sheetViews>
-    <sheetView view="pageBreakPreview" zoomScaleNormal="100" zoomScaleSheetLayoutView="100" workbookViewId="0"/>
+    <sheetView view="pageBreakPreview" topLeftCell="A19" zoomScaleNormal="100" zoomScaleSheetLayoutView="100" workbookViewId="0">
+      <selection activeCell="B46" sqref="B46"/>
+    </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.28515625" defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="9.28515625" style="59"/>
     <col min="2" max="2" width="10.42578125" style="59" customWidth="1"/>
     <col min="3" max="5" width="9.28515625" style="59"/>
     <col min="6" max="6" width="11.42578125" style="59" customWidth="1"/>
     <col min="7" max="7" width="9.28515625" style="59"/>
     <col min="8" max="8" width="6.42578125" style="59" customWidth="1"/>
     <col min="9" max="10" width="16.5703125" style="59" customWidth="1"/>
     <col min="11" max="11" width="9.28515625" style="59"/>
     <col min="12" max="12" width="94.42578125" style="61" customWidth="1"/>
     <col min="13" max="16384" width="9.28515625" style="59"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A1" s="67" t="s">
         <v>32</v>
       </c>
       <c r="C1" s="74" t="str">
         <f>'Financial Position - Stmt 1'!$C$1</f>
         <v>Please Fill in Municipality Name</v>
       </c>
     </row>
     <row r="2" spans="1:10" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A2" s="67" t="s">
         <v>102</v>
       </c>
     </row>
     <row r="3" spans="1:10" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A3" s="67" t="str">
         <f>'Financial Position - Stmt 1'!A3</f>
-        <v>As at December 31, 2025</v>
+        <v>As at December 31, 2026</v>
       </c>
       <c r="J3" s="93"/>
     </row>
     <row r="4" spans="1:10" ht="5.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A4" s="67"/>
       <c r="J4" s="93"/>
     </row>
     <row r="5" spans="1:10" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A5" s="67" t="s">
         <v>122</v>
       </c>
     </row>
     <row r="6" spans="1:10" ht="7.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A6" s="67"/>
     </row>
     <row r="7" spans="1:10" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A7" s="445" t="s">
+      <c r="A7" s="433" t="s">
         <v>161</v>
       </c>
-      <c r="B7" s="444" t="s">
-[...9 lines deleted...]
-      <c r="J7" s="444"/>
+      <c r="B7" s="432" t="s">
+        <v>767</v>
+      </c>
+      <c r="C7" s="432"/>
+      <c r="D7" s="432"/>
+      <c r="E7" s="432"/>
+      <c r="F7" s="432"/>
+      <c r="G7" s="432"/>
+      <c r="H7" s="432"/>
+      <c r="I7" s="432"/>
+      <c r="J7" s="432"/>
     </row>
     <row r="8" spans="1:10" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A8" s="445"/>
-[...8 lines deleted...]
-      <c r="J8" s="444"/>
+      <c r="A8" s="433"/>
+      <c r="B8" s="432"/>
+      <c r="C8" s="432"/>
+      <c r="D8" s="432"/>
+      <c r="E8" s="432"/>
+      <c r="F8" s="432"/>
+      <c r="G8" s="432"/>
+      <c r="H8" s="432"/>
+      <c r="I8" s="432"/>
+      <c r="J8" s="432"/>
     </row>
     <row r="9" spans="1:10" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A9" s="445"/>
-[...8 lines deleted...]
-      <c r="J9" s="444"/>
+      <c r="A9" s="433"/>
+      <c r="B9" s="432"/>
+      <c r="C9" s="432"/>
+      <c r="D9" s="432"/>
+      <c r="E9" s="432"/>
+      <c r="F9" s="432"/>
+      <c r="G9" s="432"/>
+      <c r="H9" s="432"/>
+      <c r="I9" s="432"/>
+      <c r="J9" s="432"/>
     </row>
     <row r="10" spans="1:10" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A10" s="445"/>
-[...8 lines deleted...]
-      <c r="J10" s="444"/>
+      <c r="A10" s="433"/>
+      <c r="B10" s="432"/>
+      <c r="C10" s="432"/>
+      <c r="D10" s="432"/>
+      <c r="E10" s="432"/>
+      <c r="F10" s="432"/>
+      <c r="G10" s="432"/>
+      <c r="H10" s="432"/>
+      <c r="I10" s="432"/>
+      <c r="J10" s="432"/>
     </row>
     <row r="11" spans="1:10" ht="1.1499999999999999" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A11" s="445"/>
-[...8 lines deleted...]
-      <c r="J11" s="444"/>
+      <c r="A11" s="433"/>
+      <c r="B11" s="432"/>
+      <c r="C11" s="432"/>
+      <c r="D11" s="432"/>
+      <c r="E11" s="432"/>
+      <c r="F11" s="432"/>
+      <c r="G11" s="432"/>
+      <c r="H11" s="432"/>
+      <c r="I11" s="432"/>
+      <c r="J11" s="432"/>
     </row>
     <row r="12" spans="1:10" ht="18" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A12" s="445"/>
+      <c r="A12" s="433"/>
       <c r="B12" s="61"/>
       <c r="C12" s="61"/>
       <c r="D12" s="61"/>
       <c r="E12" s="61"/>
       <c r="F12" s="61"/>
       <c r="G12" s="61"/>
       <c r="H12" s="61"/>
       <c r="I12" s="61"/>
       <c r="J12" s="61"/>
     </row>
     <row r="13" spans="1:10" ht="18" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A13" s="445"/>
-[...10 lines deleted...]
-      <c r="J13" s="456"/>
+      <c r="A13" s="433"/>
+      <c r="B13" s="444" t="s">
+        <v>612</v>
+      </c>
+      <c r="C13" s="444"/>
+      <c r="D13" s="444"/>
+      <c r="E13" s="444"/>
+      <c r="F13" s="444"/>
+      <c r="G13" s="444"/>
+      <c r="H13" s="444"/>
+      <c r="I13" s="444"/>
+      <c r="J13" s="444"/>
     </row>
     <row r="14" spans="1:10" ht="25.15" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A14" s="445"/>
-[...10 lines deleted...]
-      <c r="J14" s="441"/>
+      <c r="A14" s="433"/>
+      <c r="B14" s="429" t="s">
+        <v>619</v>
+      </c>
+      <c r="C14" s="429"/>
+      <c r="D14" s="429"/>
+      <c r="E14" s="429"/>
+      <c r="F14" s="429"/>
+      <c r="G14" s="429"/>
+      <c r="H14" s="429"/>
+      <c r="I14" s="429"/>
+      <c r="J14" s="429"/>
     </row>
     <row r="15" spans="1:10" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A15" s="445"/>
-      <c r="B15" s="441" t="s">
+      <c r="A15" s="433"/>
+      <c r="B15" s="429" t="s">
         <v>157</v>
       </c>
-      <c r="C15" s="441"/>
-[...6 lines deleted...]
-      <c r="J15" s="441"/>
+      <c r="C15" s="429"/>
+      <c r="D15" s="429"/>
+      <c r="E15" s="429"/>
+      <c r="F15" s="429"/>
+      <c r="G15" s="429"/>
+      <c r="H15" s="429"/>
+      <c r="I15" s="429"/>
+      <c r="J15" s="429"/>
     </row>
     <row r="16" spans="1:10" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A16" s="445"/>
-      <c r="B16" s="456" t="s">
+      <c r="A16" s="433"/>
+      <c r="B16" s="444" t="s">
         <v>158</v>
       </c>
-      <c r="C16" s="456"/>
-[...6 lines deleted...]
-      <c r="J16" s="456"/>
+      <c r="C16" s="444"/>
+      <c r="D16" s="444"/>
+      <c r="E16" s="444"/>
+      <c r="F16" s="444"/>
+      <c r="G16" s="444"/>
+      <c r="H16" s="444"/>
+      <c r="I16" s="444"/>
+      <c r="J16" s="444"/>
     </row>
     <row r="17" spans="1:10" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A17" s="445"/>
-[...10 lines deleted...]
-      <c r="J17" s="441"/>
+      <c r="A17" s="433"/>
+      <c r="B17" s="429" t="s">
+        <v>692</v>
+      </c>
+      <c r="C17" s="429"/>
+      <c r="D17" s="429"/>
+      <c r="E17" s="429"/>
+      <c r="F17" s="429"/>
+      <c r="G17" s="429"/>
+      <c r="H17" s="429"/>
+      <c r="I17" s="429"/>
+      <c r="J17" s="429"/>
     </row>
     <row r="18" spans="1:10" ht="27.6" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A18" s="445"/>
-[...10 lines deleted...]
-      <c r="J18" s="441"/>
+      <c r="A18" s="433"/>
+      <c r="B18" s="429" t="s">
+        <v>649</v>
+      </c>
+      <c r="C18" s="429"/>
+      <c r="D18" s="429"/>
+      <c r="E18" s="429"/>
+      <c r="F18" s="429"/>
+      <c r="G18" s="429"/>
+      <c r="H18" s="429"/>
+      <c r="I18" s="429"/>
+      <c r="J18" s="429"/>
     </row>
     <row r="19" spans="1:10" ht="28.15" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A19" s="445"/>
-      <c r="B19" s="441" t="s">
+      <c r="A19" s="433"/>
+      <c r="B19" s="429" t="s">
         <v>159</v>
       </c>
-      <c r="C19" s="441"/>
-[...6 lines deleted...]
-      <c r="J19" s="441"/>
+      <c r="C19" s="429"/>
+      <c r="D19" s="429"/>
+      <c r="E19" s="429"/>
+      <c r="F19" s="429"/>
+      <c r="G19" s="429"/>
+      <c r="H19" s="429"/>
+      <c r="I19" s="429"/>
+      <c r="J19" s="429"/>
     </row>
     <row r="20" spans="1:10" ht="82.5" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A20" s="445"/>
-[...10 lines deleted...]
-      <c r="J20" s="450"/>
+      <c r="A20" s="433"/>
+      <c r="B20" s="438" t="s">
+        <v>693</v>
+      </c>
+      <c r="C20" s="438"/>
+      <c r="D20" s="438"/>
+      <c r="E20" s="438"/>
+      <c r="F20" s="438"/>
+      <c r="G20" s="438"/>
+      <c r="H20" s="438"/>
+      <c r="I20" s="438"/>
+      <c r="J20" s="438"/>
     </row>
     <row r="21" spans="1:10" ht="133.15" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A21" s="445"/>
-[...10 lines deleted...]
-      <c r="J21" s="447"/>
+      <c r="A21" s="433"/>
+      <c r="B21" s="435" t="s">
+        <v>768</v>
+      </c>
+      <c r="C21" s="435"/>
+      <c r="D21" s="435"/>
+      <c r="E21" s="435"/>
+      <c r="F21" s="435"/>
+      <c r="G21" s="435"/>
+      <c r="H21" s="435"/>
+      <c r="I21" s="435"/>
+      <c r="J21" s="435"/>
     </row>
     <row r="22" spans="1:10" ht="127.9" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A22" s="445"/>
-[...10 lines deleted...]
-      <c r="J22" s="450"/>
+      <c r="A22" s="433"/>
+      <c r="B22" s="438" t="s">
+        <v>769</v>
+      </c>
+      <c r="C22" s="438"/>
+      <c r="D22" s="438"/>
+      <c r="E22" s="438"/>
+      <c r="F22" s="438"/>
+      <c r="G22" s="438"/>
+      <c r="H22" s="438"/>
+      <c r="I22" s="438"/>
+      <c r="J22" s="438"/>
     </row>
     <row r="23" spans="1:10" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A23" s="445"/>
-      <c r="B23" s="441" t="s">
+      <c r="A23" s="433"/>
+      <c r="B23" s="429" t="s">
         <v>160</v>
       </c>
-      <c r="C23" s="441"/>
-[...6 lines deleted...]
-      <c r="J23" s="441"/>
+      <c r="C23" s="429"/>
+      <c r="D23" s="429"/>
+      <c r="E23" s="429"/>
+      <c r="F23" s="429"/>
+      <c r="G23" s="429"/>
+      <c r="H23" s="429"/>
+      <c r="I23" s="429"/>
+      <c r="J23" s="429"/>
     </row>
     <row r="24" spans="1:10" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A24" s="445"/>
-[...8 lines deleted...]
-      <c r="J24" s="441"/>
+      <c r="A24" s="433"/>
+      <c r="B24" s="429"/>
+      <c r="C24" s="429"/>
+      <c r="D24" s="429"/>
+      <c r="E24" s="429"/>
+      <c r="F24" s="429"/>
+      <c r="G24" s="429"/>
+      <c r="H24" s="429"/>
+      <c r="I24" s="429"/>
+      <c r="J24" s="429"/>
     </row>
     <row r="25" spans="1:10" ht="9.4" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B25" s="61"/>
       <c r="C25" s="61"/>
       <c r="D25" s="61"/>
       <c r="E25" s="61"/>
       <c r="F25" s="61"/>
       <c r="G25" s="61"/>
       <c r="H25" s="61"/>
       <c r="I25" s="61"/>
       <c r="J25" s="61"/>
     </row>
   </sheetData>
   <mergeCells count="13">
     <mergeCell ref="A7:A24"/>
     <mergeCell ref="B23:J24"/>
     <mergeCell ref="B13:J13"/>
     <mergeCell ref="B14:J14"/>
     <mergeCell ref="B18:J18"/>
     <mergeCell ref="B19:J19"/>
     <mergeCell ref="B20:J20"/>
     <mergeCell ref="B21:J21"/>
     <mergeCell ref="B22:J22"/>
     <mergeCell ref="B7:J11"/>
     <mergeCell ref="B16:J16"/>
     <mergeCell ref="B15:J15"/>
     <mergeCell ref="B17:J17"/>
   </mergeCells>
   <phoneticPr fontId="7" type="noConversion"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup scale="85" orientation="portrait" r:id="rId1"/>
   <headerFooter>
     <oddFooter>&amp;R11</oddFooter>
   </headerFooter>
   <customProperties>
     <customPr name="OrphanNamesChecked" r:id="rId2"/>
   </customProperties>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet15.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{4670AD1F-B71F-4979-A366-4841D5E89262}">
-  <sheetPr>
+  <sheetPr codeName="Sheet28">
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="A1:L36"/>
   <sheetViews>
-    <sheetView view="pageBreakPreview" zoomScaleNormal="100" zoomScaleSheetLayoutView="100" workbookViewId="0">
-      <selection activeCell="B27" sqref="B27:J29"/>
+    <sheetView view="pageBreakPreview" topLeftCell="A12" zoomScaleNormal="100" zoomScaleSheetLayoutView="100" workbookViewId="0">
+      <selection activeCell="B46" sqref="B46"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.28515625" defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="9.28515625" style="59"/>
     <col min="2" max="2" width="10.42578125" style="59" customWidth="1"/>
     <col min="3" max="5" width="9.28515625" style="59"/>
     <col min="6" max="6" width="11.42578125" style="59" customWidth="1"/>
     <col min="7" max="7" width="9.28515625" style="59"/>
     <col min="8" max="8" width="6.42578125" style="59" customWidth="1"/>
     <col min="9" max="10" width="16.5703125" style="59" customWidth="1"/>
     <col min="11" max="11" width="9.28515625" style="59"/>
     <col min="12" max="12" width="94.42578125" style="61" customWidth="1"/>
     <col min="13" max="16384" width="9.28515625" style="59"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A1" s="67" t="s">
         <v>32</v>
       </c>
       <c r="C1" s="74" t="str">
         <f>'Financial Position - Stmt 1'!$C$1</f>
         <v>Please Fill in Municipality Name</v>
       </c>
     </row>
     <row r="2" spans="1:10" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A2" s="67" t="s">
         <v>102</v>
       </c>
     </row>
     <row r="3" spans="1:10" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A3" s="67" t="str">
         <f>'Financial Position - Stmt 1'!A3</f>
-        <v>As at December 31, 2025</v>
+        <v>As at December 31, 2026</v>
       </c>
       <c r="J3" s="93"/>
     </row>
     <row r="4" spans="1:10" ht="5.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A4" s="67"/>
       <c r="J4" s="93"/>
     </row>
     <row r="5" spans="1:10" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A5" s="67" t="s">
         <v>122</v>
       </c>
     </row>
     <row r="6" spans="1:10" ht="7.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A6" s="67"/>
     </row>
     <row r="7" spans="1:10" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A7" s="445" t="s">
+      <c r="A7" s="433" t="s">
         <v>170</v>
       </c>
-      <c r="B7" s="444" t="s">
-[...9 lines deleted...]
-      <c r="J7" s="444"/>
+      <c r="B7" s="432" t="s">
+        <v>764</v>
+      </c>
+      <c r="C7" s="432"/>
+      <c r="D7" s="432"/>
+      <c r="E7" s="432"/>
+      <c r="F7" s="432"/>
+      <c r="G7" s="432"/>
+      <c r="H7" s="432"/>
+      <c r="I7" s="432"/>
+      <c r="J7" s="432"/>
     </row>
     <row r="8" spans="1:10" x14ac:dyDescent="0.2">
-      <c r="A8" s="445"/>
-[...8 lines deleted...]
-      <c r="J8" s="444"/>
+      <c r="A8" s="433"/>
+      <c r="B8" s="432"/>
+      <c r="C8" s="432"/>
+      <c r="D8" s="432"/>
+      <c r="E8" s="432"/>
+      <c r="F8" s="432"/>
+      <c r="G8" s="432"/>
+      <c r="H8" s="432"/>
+      <c r="I8" s="432"/>
+      <c r="J8" s="432"/>
     </row>
     <row r="9" spans="1:10" x14ac:dyDescent="0.2">
-      <c r="A9" s="445"/>
-[...8 lines deleted...]
-      <c r="J9" s="444"/>
+      <c r="A9" s="433"/>
+      <c r="B9" s="432"/>
+      <c r="C9" s="432"/>
+      <c r="D9" s="432"/>
+      <c r="E9" s="432"/>
+      <c r="F9" s="432"/>
+      <c r="G9" s="432"/>
+      <c r="H9" s="432"/>
+      <c r="I9" s="432"/>
+      <c r="J9" s="432"/>
     </row>
     <row r="10" spans="1:10" ht="25.5" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A10" s="445"/>
-[...8 lines deleted...]
-      <c r="J10" s="444"/>
+      <c r="A10" s="433"/>
+      <c r="B10" s="432"/>
+      <c r="C10" s="432"/>
+      <c r="D10" s="432"/>
+      <c r="E10" s="432"/>
+      <c r="F10" s="432"/>
+      <c r="G10" s="432"/>
+      <c r="H10" s="432"/>
+      <c r="I10" s="432"/>
+      <c r="J10" s="432"/>
     </row>
     <row r="11" spans="1:10" ht="6" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="B11" s="296"/>
+      <c r="B11" s="294"/>
     </row>
     <row r="12" spans="1:10" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B12" s="59" t="s">
         <v>162</v>
       </c>
     </row>
     <row r="13" spans="1:10" ht="9" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="14" spans="1:10" ht="18" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="B14" s="457" t="s">
+      <c r="B14" s="445" t="s">
         <v>163</v>
       </c>
-      <c r="C14" s="457"/>
-[...6 lines deleted...]
-      <c r="J14" s="457"/>
+      <c r="C14" s="445"/>
+      <c r="D14" s="445"/>
+      <c r="E14" s="445"/>
+      <c r="F14" s="445"/>
+      <c r="G14" s="445"/>
+      <c r="H14" s="445"/>
+      <c r="I14" s="445"/>
+      <c r="J14" s="445"/>
     </row>
     <row r="15" spans="1:10" ht="18" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="B15" s="457" t="s">
+      <c r="B15" s="445" t="s">
         <v>164</v>
       </c>
-      <c r="C15" s="457"/>
-[...6 lines deleted...]
-      <c r="J15" s="457"/>
+      <c r="C15" s="445"/>
+      <c r="D15" s="445"/>
+      <c r="E15" s="445"/>
+      <c r="F15" s="445"/>
+      <c r="G15" s="445"/>
+      <c r="H15" s="445"/>
+      <c r="I15" s="445"/>
+      <c r="J15" s="445"/>
     </row>
     <row r="16" spans="1:10" ht="30" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="B16" s="457" t="s">
+      <c r="B16" s="445" t="s">
         <v>165</v>
       </c>
-      <c r="C16" s="457"/>
-[...6 lines deleted...]
-      <c r="J16" s="457"/>
+      <c r="C16" s="445"/>
+      <c r="D16" s="445"/>
+      <c r="E16" s="445"/>
+      <c r="F16" s="445"/>
+      <c r="G16" s="445"/>
+      <c r="H16" s="445"/>
+      <c r="I16" s="445"/>
+      <c r="J16" s="445"/>
     </row>
     <row r="17" spans="1:10" ht="32.25" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="B17" s="457" t="s">
+      <c r="B17" s="445" t="s">
         <v>166</v>
       </c>
-      <c r="C17" s="457"/>
-[...6 lines deleted...]
-      <c r="J17" s="457"/>
+      <c r="C17" s="445"/>
+      <c r="D17" s="445"/>
+      <c r="E17" s="445"/>
+      <c r="F17" s="445"/>
+      <c r="G17" s="445"/>
+      <c r="H17" s="445"/>
+      <c r="I17" s="445"/>
+      <c r="J17" s="445"/>
     </row>
     <row r="18" spans="1:10" ht="18" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="B18" s="457" t="s">
+      <c r="B18" s="445" t="s">
         <v>167</v>
       </c>
-      <c r="C18" s="457"/>
-[...6 lines deleted...]
-      <c r="J18" s="457"/>
+      <c r="C18" s="445"/>
+      <c r="D18" s="445"/>
+      <c r="E18" s="445"/>
+      <c r="F18" s="445"/>
+      <c r="G18" s="445"/>
+      <c r="H18" s="445"/>
+      <c r="I18" s="445"/>
+      <c r="J18" s="445"/>
     </row>
     <row r="19" spans="1:10" ht="27" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="B19" s="457" t="s">
+      <c r="B19" s="445" t="s">
         <v>168</v>
       </c>
-      <c r="C19" s="457"/>
-[...6 lines deleted...]
-      <c r="J19" s="457"/>
+      <c r="C19" s="445"/>
+      <c r="D19" s="445"/>
+      <c r="E19" s="445"/>
+      <c r="F19" s="445"/>
+      <c r="G19" s="445"/>
+      <c r="H19" s="445"/>
+      <c r="I19" s="445"/>
+      <c r="J19" s="445"/>
     </row>
     <row r="20" spans="1:10" ht="26.25" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="B20" s="457" t="s">
+      <c r="B20" s="445" t="s">
         <v>169</v>
       </c>
-      <c r="C20" s="457"/>
-[...6 lines deleted...]
-      <c r="J20" s="457"/>
+      <c r="C20" s="445"/>
+      <c r="D20" s="445"/>
+      <c r="E20" s="445"/>
+      <c r="F20" s="445"/>
+      <c r="G20" s="445"/>
+      <c r="H20" s="445"/>
+      <c r="I20" s="445"/>
+      <c r="J20" s="445"/>
     </row>
     <row r="21" spans="1:10" ht="6" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="B21" s="358"/>
+      <c r="B21" s="356"/>
       <c r="C21" s="61"/>
       <c r="D21" s="61"/>
       <c r="E21" s="61"/>
       <c r="F21" s="61"/>
       <c r="G21" s="61"/>
       <c r="H21" s="61"/>
       <c r="I21" s="61"/>
       <c r="J21" s="61"/>
     </row>
     <row r="22" spans="1:10" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A22" s="62" t="s">
         <v>171</v>
       </c>
-      <c r="B22" s="446" t="s">
-[...9 lines deleted...]
-      <c r="J22" s="446"/>
+      <c r="B22" s="434" t="s">
+        <v>765</v>
+      </c>
+      <c r="C22" s="434"/>
+      <c r="D22" s="434"/>
+      <c r="E22" s="434"/>
+      <c r="F22" s="434"/>
+      <c r="G22" s="434"/>
+      <c r="H22" s="434"/>
+      <c r="I22" s="434"/>
+      <c r="J22" s="434"/>
     </row>
     <row r="23" spans="1:10" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A23" s="67"/>
-      <c r="B23" s="446"/>
-[...7 lines deleted...]
-      <c r="J23" s="446"/>
+      <c r="B23" s="434"/>
+      <c r="C23" s="434"/>
+      <c r="D23" s="434"/>
+      <c r="E23" s="434"/>
+      <c r="F23" s="434"/>
+      <c r="G23" s="434"/>
+      <c r="H23" s="434"/>
+      <c r="I23" s="434"/>
+      <c r="J23" s="434"/>
     </row>
     <row r="24" spans="1:10" ht="9" customHeight="1" x14ac:dyDescent="0.2">
       <c r="I24" s="196"/>
       <c r="J24" s="196"/>
     </row>
     <row r="25" spans="1:10" ht="45" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A25" s="382" t="s">
+      <c r="A25" s="376" t="s">
         <v>172</v>
       </c>
-      <c r="B25" s="458" t="s">
-[...9 lines deleted...]
-      <c r="J25" s="458"/>
+      <c r="B25" s="446" t="s">
+        <v>766</v>
+      </c>
+      <c r="C25" s="446"/>
+      <c r="D25" s="446"/>
+      <c r="E25" s="446"/>
+      <c r="F25" s="446"/>
+      <c r="G25" s="446"/>
+      <c r="H25" s="446"/>
+      <c r="I25" s="446"/>
+      <c r="J25" s="446"/>
     </row>
     <row r="26" spans="1:10" ht="12.4" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A26" s="382"/>
-[...8 lines deleted...]
-      <c r="J26" s="383"/>
+      <c r="A26" s="376"/>
+      <c r="B26" s="377"/>
+      <c r="C26" s="377"/>
+      <c r="D26" s="377"/>
+      <c r="E26" s="377"/>
+      <c r="F26" s="377"/>
+      <c r="G26" s="377"/>
+      <c r="H26" s="377"/>
+      <c r="I26" s="377"/>
+      <c r="J26" s="377"/>
     </row>
     <row r="27" spans="1:10" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A27" s="382" t="s">
+      <c r="A27" s="376" t="s">
         <v>173</v>
       </c>
-      <c r="B27" s="451" t="s">
-[...9 lines deleted...]
-      <c r="J27" s="451"/>
+      <c r="B27" s="439" t="s">
+        <v>849</v>
+      </c>
+      <c r="C27" s="439"/>
+      <c r="D27" s="439"/>
+      <c r="E27" s="439"/>
+      <c r="F27" s="439"/>
+      <c r="G27" s="439"/>
+      <c r="H27" s="439"/>
+      <c r="I27" s="439"/>
+      <c r="J27" s="439"/>
     </row>
     <row r="28" spans="1:10" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="B28" s="451"/>
-[...7 lines deleted...]
-      <c r="J28" s="451"/>
+      <c r="B28" s="439"/>
+      <c r="C28" s="439"/>
+      <c r="D28" s="439"/>
+      <c r="E28" s="439"/>
+      <c r="F28" s="439"/>
+      <c r="G28" s="439"/>
+      <c r="H28" s="439"/>
+      <c r="I28" s="439"/>
+      <c r="J28" s="439"/>
     </row>
     <row r="29" spans="1:10" ht="22.5" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="B29" s="451"/>
-[...7 lines deleted...]
-      <c r="J29" s="451"/>
+      <c r="B29" s="439"/>
+      <c r="C29" s="439"/>
+      <c r="D29" s="439"/>
+      <c r="E29" s="439"/>
+      <c r="F29" s="439"/>
+      <c r="G29" s="439"/>
+      <c r="H29" s="439"/>
+      <c r="I29" s="439"/>
+      <c r="J29" s="439"/>
     </row>
     <row r="30" spans="1:10" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="B30" s="369"/>
-[...7 lines deleted...]
-      <c r="J30" s="369"/>
+      <c r="B30" s="363"/>
+      <c r="C30" s="363"/>
+      <c r="D30" s="363"/>
+      <c r="E30" s="363"/>
+      <c r="F30" s="363"/>
+      <c r="G30" s="363"/>
+      <c r="H30" s="363"/>
+      <c r="I30" s="363"/>
+      <c r="J30" s="363"/>
     </row>
     <row r="31" spans="1:10" ht="106.15" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="B31" s="446" t="s">
-[...9 lines deleted...]
-      <c r="J31" s="446"/>
+      <c r="B31" s="434" t="s">
+        <v>629</v>
+      </c>
+      <c r="C31" s="434"/>
+      <c r="D31" s="434"/>
+      <c r="E31" s="434"/>
+      <c r="F31" s="434"/>
+      <c r="G31" s="434"/>
+      <c r="H31" s="434"/>
+      <c r="I31" s="434"/>
+      <c r="J31" s="434"/>
     </row>
     <row r="32" spans="1:10" ht="13.5" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="33" spans="2:10" ht="81.400000000000006" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="B33" s="446" t="s">
-[...9 lines deleted...]
-      <c r="J33" s="446"/>
+      <c r="B33" s="434" t="s">
+        <v>660</v>
+      </c>
+      <c r="C33" s="434"/>
+      <c r="D33" s="434"/>
+      <c r="E33" s="434"/>
+      <c r="F33" s="434"/>
+      <c r="G33" s="434"/>
+      <c r="H33" s="434"/>
+      <c r="I33" s="434"/>
+      <c r="J33" s="434"/>
     </row>
     <row r="34" spans="2:10" ht="13.5" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="35" spans="2:10" ht="42" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="B35" s="446" t="s">
-[...9 lines deleted...]
-      <c r="J35" s="446"/>
+      <c r="B35" s="434" t="s">
+        <v>630</v>
+      </c>
+      <c r="C35" s="434"/>
+      <c r="D35" s="434"/>
+      <c r="E35" s="434"/>
+      <c r="F35" s="434"/>
+      <c r="G35" s="434"/>
+      <c r="H35" s="434"/>
+      <c r="I35" s="434"/>
+      <c r="J35" s="434"/>
     </row>
     <row r="36" spans="2:10" ht="177" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="B36" s="384"/>
-[...7 lines deleted...]
-      <c r="J36" s="384"/>
+      <c r="B36" s="378"/>
+      <c r="C36" s="378"/>
+      <c r="D36" s="378"/>
+      <c r="E36" s="378"/>
+      <c r="F36" s="378"/>
+      <c r="G36" s="378"/>
+      <c r="H36" s="378"/>
+      <c r="I36" s="378"/>
+      <c r="J36" s="378"/>
     </row>
   </sheetData>
   <mergeCells count="15">
     <mergeCell ref="A7:A10"/>
     <mergeCell ref="B7:J10"/>
     <mergeCell ref="B14:J14"/>
     <mergeCell ref="B35:J35"/>
     <mergeCell ref="B15:J15"/>
     <mergeCell ref="B16:J16"/>
     <mergeCell ref="B17:J17"/>
     <mergeCell ref="B18:J18"/>
     <mergeCell ref="B19:J19"/>
     <mergeCell ref="B20:J20"/>
     <mergeCell ref="B22:J23"/>
     <mergeCell ref="B25:J25"/>
     <mergeCell ref="B27:J29"/>
     <mergeCell ref="B31:J31"/>
     <mergeCell ref="B33:J33"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup scale="85" orientation="portrait" r:id="rId1"/>
   <headerFooter>
     <oddFooter>&amp;R12</oddFooter>
   </headerFooter>
   <rowBreaks count="1" manualBreakCount="1">
     <brk id="35" max="9" man="1"/>
   </rowBreaks>
   <customProperties>
     <customPr name="OrphanNamesChecked" r:id="rId2"/>
   </customProperties>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet16.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{B6DFED04-B0E3-4F64-945A-D94EA14FA54D}">
-  <sheetPr>
+  <sheetPr codeName="Sheet29">
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="A1:S20"/>
   <sheetViews>
-    <sheetView view="pageBreakPreview" zoomScaleNormal="100" zoomScaleSheetLayoutView="100" workbookViewId="0"/>
+    <sheetView view="pageBreakPreview" zoomScaleNormal="100" zoomScaleSheetLayoutView="100" workbookViewId="0">
+      <selection activeCell="B46" sqref="B46"/>
+    </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.28515625" defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="9.28515625" style="59"/>
     <col min="2" max="2" width="10.42578125" style="59" customWidth="1"/>
     <col min="3" max="5" width="9.28515625" style="59"/>
     <col min="6" max="6" width="11.42578125" style="59" customWidth="1"/>
     <col min="7" max="7" width="9.28515625" style="59"/>
     <col min="8" max="8" width="6.42578125" style="59" customWidth="1"/>
     <col min="9" max="10" width="16.5703125" style="59" customWidth="1"/>
-    <col min="11" max="11" width="11.5703125" style="331" customWidth="1"/>
+    <col min="11" max="11" width="11.5703125" style="329" customWidth="1"/>
     <col min="12" max="16384" width="9.28515625" style="59"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:19" x14ac:dyDescent="0.2">
       <c r="A1" s="69" t="s">
         <v>32</v>
       </c>
-      <c r="B1" s="361"/>
+      <c r="B1" s="359"/>
       <c r="C1" s="74" t="s">
         <v>33</v>
       </c>
-      <c r="D1" s="361"/>
-[...5 lines deleted...]
-      <c r="J1" s="361"/>
+      <c r="D1" s="359"/>
+      <c r="E1" s="359"/>
+      <c r="F1" s="359"/>
+      <c r="G1" s="359"/>
+      <c r="H1" s="359"/>
+      <c r="I1" s="359"/>
+      <c r="J1" s="359"/>
     </row>
     <row r="2" spans="1:19" x14ac:dyDescent="0.2">
       <c r="A2" s="69" t="s">
         <v>102</v>
       </c>
-      <c r="B2" s="361"/>
-[...7 lines deleted...]
-      <c r="J2" s="361"/>
+      <c r="B2" s="359"/>
+      <c r="C2" s="359"/>
+      <c r="D2" s="359"/>
+      <c r="E2" s="359"/>
+      <c r="F2" s="359"/>
+      <c r="G2" s="359"/>
+      <c r="H2" s="359"/>
+      <c r="I2" s="359"/>
+      <c r="J2" s="359"/>
     </row>
     <row r="3" spans="1:19" x14ac:dyDescent="0.2">
       <c r="A3" s="67" t="str">
         <f>'Financial Position - Stmt 1'!A3</f>
-        <v>As at December 31, 2025</v>
-[...9 lines deleted...]
-      <c r="J3" s="362"/>
+        <v>As at December 31, 2026</v>
+      </c>
+      <c r="B3" s="359"/>
+      <c r="C3" s="359"/>
+      <c r="D3" s="359"/>
+      <c r="E3" s="359"/>
+      <c r="F3" s="359"/>
+      <c r="G3" s="359"/>
+      <c r="H3" s="359"/>
+      <c r="I3" s="359"/>
+      <c r="J3" s="360"/>
     </row>
     <row r="4" spans="1:19" ht="9.6" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A4" s="69"/>
-      <c r="B4" s="361"/>
-[...7 lines deleted...]
-      <c r="J4" s="362"/>
+      <c r="B4" s="359"/>
+      <c r="C4" s="359"/>
+      <c r="D4" s="359"/>
+      <c r="E4" s="359"/>
+      <c r="F4" s="359"/>
+      <c r="G4" s="359"/>
+      <c r="H4" s="359"/>
+      <c r="I4" s="359"/>
+      <c r="J4" s="360"/>
     </row>
     <row r="5" spans="1:19" x14ac:dyDescent="0.2">
       <c r="A5" s="69" t="s">
         <v>122</v>
       </c>
-      <c r="B5" s="361"/>
-[...7 lines deleted...]
-      <c r="J5" s="362"/>
+      <c r="B5" s="359"/>
+      <c r="C5" s="359"/>
+      <c r="D5" s="359"/>
+      <c r="E5" s="359"/>
+      <c r="F5" s="359"/>
+      <c r="G5" s="359"/>
+      <c r="H5" s="359"/>
+      <c r="I5" s="359"/>
+      <c r="J5" s="360"/>
       <c r="K5" s="74"/>
     </row>
     <row r="6" spans="1:19" x14ac:dyDescent="0.2">
       <c r="A6" s="69"/>
-      <c r="B6" s="361"/>
-[...11 lines deleted...]
-      <c r="B7" s="373"/>
+      <c r="B6" s="359"/>
+      <c r="C6" s="359"/>
+      <c r="D6" s="359"/>
+      <c r="E6" s="359"/>
+      <c r="F6" s="359"/>
+      <c r="G6" s="359"/>
+      <c r="H6" s="359"/>
+      <c r="I6" s="359"/>
+      <c r="J6" s="360"/>
+    </row>
+    <row r="7" spans="1:19" s="329" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="A7" s="359"/>
+      <c r="B7" s="367"/>
       <c r="C7" s="69"/>
-      <c r="D7" s="361"/>
-[...8 lines deleted...]
-      <c r="A8" s="363" t="s">
+      <c r="D7" s="359"/>
+      <c r="E7" s="359"/>
+      <c r="F7" s="361"/>
+      <c r="G7" s="359"/>
+      <c r="H7" s="359"/>
+      <c r="I7" s="359"/>
+      <c r="J7" s="359"/>
+    </row>
+    <row r="8" spans="1:19" s="329" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="A8" s="361" t="s">
         <v>174</v>
       </c>
-      <c r="B8" s="444" t="s">
-[...73 lines deleted...]
-      <c r="B14" s="373"/>
+      <c r="B8" s="432" t="s">
+        <v>762</v>
+      </c>
+      <c r="C8" s="430"/>
+      <c r="D8" s="430"/>
+      <c r="E8" s="430"/>
+      <c r="F8" s="430"/>
+      <c r="G8" s="430"/>
+      <c r="H8" s="430"/>
+      <c r="I8" s="430"/>
+      <c r="J8" s="430"/>
+    </row>
+    <row r="9" spans="1:19" s="329" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="A9" s="359"/>
+      <c r="B9" s="430"/>
+      <c r="C9" s="430"/>
+      <c r="D9" s="430"/>
+      <c r="E9" s="430"/>
+      <c r="F9" s="430"/>
+      <c r="G9" s="430"/>
+      <c r="H9" s="430"/>
+      <c r="I9" s="430"/>
+      <c r="J9" s="430"/>
+    </row>
+    <row r="10" spans="1:19" s="329" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="A10" s="359"/>
+      <c r="B10" s="430"/>
+      <c r="C10" s="430"/>
+      <c r="D10" s="430"/>
+      <c r="E10" s="430"/>
+      <c r="F10" s="430"/>
+      <c r="G10" s="430"/>
+      <c r="H10" s="430"/>
+      <c r="I10" s="430"/>
+      <c r="J10" s="430"/>
+    </row>
+    <row r="11" spans="1:19" s="329" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="A11" s="359"/>
+      <c r="B11" s="430"/>
+      <c r="C11" s="430"/>
+      <c r="D11" s="430"/>
+      <c r="E11" s="430"/>
+      <c r="F11" s="430"/>
+      <c r="G11" s="430"/>
+      <c r="H11" s="430"/>
+      <c r="I11" s="430"/>
+      <c r="J11" s="430"/>
+    </row>
+    <row r="12" spans="1:19" s="329" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="A12" s="359"/>
+      <c r="B12" s="430"/>
+      <c r="C12" s="430"/>
+      <c r="D12" s="430"/>
+      <c r="E12" s="430"/>
+      <c r="F12" s="430"/>
+      <c r="G12" s="430"/>
+      <c r="H12" s="430"/>
+      <c r="I12" s="430"/>
+      <c r="J12" s="430"/>
+    </row>
+    <row r="13" spans="1:19" s="329" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="A13" s="359"/>
+      <c r="B13" s="430"/>
+      <c r="C13" s="430"/>
+      <c r="D13" s="430"/>
+      <c r="E13" s="430"/>
+      <c r="F13" s="430"/>
+      <c r="G13" s="430"/>
+      <c r="H13" s="430"/>
+      <c r="I13" s="430"/>
+      <c r="J13" s="430"/>
+    </row>
+    <row r="14" spans="1:19" s="329" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="A14" s="359"/>
+      <c r="B14" s="367"/>
       <c r="C14" s="69"/>
-      <c r="D14" s="361"/>
-[...5 lines deleted...]
-      <c r="J14" s="361"/>
+      <c r="D14" s="359"/>
+      <c r="E14" s="359"/>
+      <c r="F14" s="361"/>
+      <c r="G14" s="359"/>
+      <c r="H14" s="359"/>
+      <c r="I14" s="359"/>
+      <c r="J14" s="359"/>
     </row>
     <row r="15" spans="1:19" ht="105" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A15" s="363" t="s">
+      <c r="A15" s="361" t="s">
         <v>175</v>
       </c>
-      <c r="B15" s="460" t="s">
-[...22 lines deleted...]
-      <c r="B16" s="373"/>
+      <c r="B15" s="448" t="s">
+        <v>763</v>
+      </c>
+      <c r="C15" s="448"/>
+      <c r="D15" s="448"/>
+      <c r="E15" s="448"/>
+      <c r="F15" s="448"/>
+      <c r="G15" s="448"/>
+      <c r="H15" s="448"/>
+      <c r="I15" s="448"/>
+      <c r="J15" s="448"/>
+      <c r="K15" s="447"/>
+      <c r="L15" s="447"/>
+      <c r="M15" s="447"/>
+      <c r="N15" s="447"/>
+      <c r="O15" s="447"/>
+      <c r="P15" s="447"/>
+      <c r="Q15" s="447"/>
+      <c r="R15" s="447"/>
+      <c r="S15" s="447"/>
+    </row>
+    <row r="16" spans="1:19" s="329" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="A16" s="359"/>
+      <c r="B16" s="367"/>
       <c r="C16" s="69"/>
-      <c r="D16" s="361"/>
-[...5 lines deleted...]
-      <c r="J16" s="361"/>
+      <c r="D16" s="359"/>
+      <c r="E16" s="359"/>
+      <c r="F16" s="361"/>
+      <c r="G16" s="359"/>
+      <c r="H16" s="359"/>
+      <c r="I16" s="359"/>
+      <c r="J16" s="359"/>
     </row>
     <row r="17" spans="1:10" ht="21.4" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A17" s="361"/>
-      <c r="B17" s="374" t="s">
+      <c r="A17" s="359"/>
+      <c r="B17" s="368" t="s">
         <v>125</v>
       </c>
-      <c r="C17" s="375"/>
-[...2 lines deleted...]
-      <c r="F17" s="376" t="s">
+      <c r="C17" s="369"/>
+      <c r="D17" s="369"/>
+      <c r="E17" s="369"/>
+      <c r="F17" s="370" t="s">
         <v>126</v>
       </c>
-      <c r="G17" s="377"/>
-[...2 lines deleted...]
-      <c r="J17" s="377"/>
+      <c r="G17" s="371"/>
+      <c r="H17" s="371"/>
+      <c r="I17" s="371"/>
+      <c r="J17" s="371"/>
     </row>
     <row r="18" spans="1:10" ht="16.5" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A18" s="361"/>
-[...8 lines deleted...]
-      <c r="J18" s="377"/>
+      <c r="A18" s="359"/>
+      <c r="B18" s="368"/>
+      <c r="C18" s="369"/>
+      <c r="D18" s="369"/>
+      <c r="E18" s="369"/>
+      <c r="F18" s="370"/>
+      <c r="G18" s="371"/>
+      <c r="H18" s="371"/>
+      <c r="I18" s="371"/>
+      <c r="J18" s="371"/>
     </row>
     <row r="19" spans="1:10" ht="21" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A19" s="361"/>
-[...14 lines deleted...]
-      <c r="B20" s="373"/>
+      <c r="A19" s="359"/>
+      <c r="B19" s="372"/>
+      <c r="C19" s="373" t="s">
+        <v>694</v>
+      </c>
+      <c r="D19" s="369"/>
+      <c r="E19" s="369"/>
+      <c r="F19" s="374"/>
+      <c r="G19" s="371"/>
+      <c r="H19" s="371"/>
+      <c r="I19" s="371"/>
+      <c r="J19" s="371"/>
+    </row>
+    <row r="20" spans="1:10" s="329" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="A20" s="359"/>
+      <c r="B20" s="367"/>
       <c r="C20" s="69"/>
-      <c r="D20" s="361"/>
-[...5 lines deleted...]
-      <c r="J20" s="361"/>
+      <c r="D20" s="359"/>
+      <c r="E20" s="359"/>
+      <c r="F20" s="361"/>
+      <c r="G20" s="359"/>
+      <c r="H20" s="359"/>
+      <c r="I20" s="359"/>
+      <c r="J20" s="359"/>
     </row>
   </sheetData>
   <mergeCells count="3">
     <mergeCell ref="B8:J13"/>
     <mergeCell ref="K15:S15"/>
     <mergeCell ref="B15:J15"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup scale="85" orientation="portrait" r:id="rId1"/>
   <headerFooter>
     <oddFooter>&amp;R13</oddFooter>
   </headerFooter>
   <customProperties>
     <customPr name="OrphanNamesChecked" r:id="rId2"/>
   </customProperties>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet17.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{9AB23A86-7ED1-41DB-979E-2440E6E42677}">
-  <sheetPr>
+  <sheetPr codeName="Sheet30">
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
-  <dimension ref="A1:J37"/>
+  <dimension ref="A1:J12"/>
   <sheetViews>
-    <sheetView view="pageBreakPreview" topLeftCell="A9" zoomScaleNormal="100" zoomScaleSheetLayoutView="100" workbookViewId="0"/>
+    <sheetView view="pageBreakPreview" zoomScaleNormal="100" zoomScaleSheetLayoutView="100" workbookViewId="0">
+      <selection activeCell="F14" sqref="F14"/>
+    </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.28515625" defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="9.28515625" style="59"/>
     <col min="2" max="2" width="10.42578125" style="59" customWidth="1"/>
     <col min="3" max="5" width="9.28515625" style="59" bestFit="1"/>
     <col min="6" max="6" width="11.42578125" style="59" customWidth="1"/>
     <col min="7" max="7" width="9.28515625" style="59" bestFit="1"/>
     <col min="8" max="8" width="6.42578125" style="59" customWidth="1"/>
     <col min="9" max="9" width="22" style="59" customWidth="1"/>
     <col min="10" max="10" width="16.5703125" style="59" customWidth="1"/>
     <col min="11" max="16384" width="9.28515625" style="59"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A1" s="69" t="s">
         <v>32</v>
       </c>
-      <c r="B1" s="361"/>
+      <c r="B1" s="359"/>
       <c r="C1" s="74" t="s">
         <v>33</v>
       </c>
-      <c r="D1" s="361"/>
-[...5 lines deleted...]
-      <c r="J1" s="361"/>
+      <c r="D1" s="359"/>
+      <c r="E1" s="359"/>
+      <c r="F1" s="359"/>
+      <c r="G1" s="359"/>
+      <c r="H1" s="359"/>
+      <c r="I1" s="359"/>
+      <c r="J1" s="359"/>
     </row>
     <row r="2" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A2" s="69" t="s">
         <v>102</v>
       </c>
-      <c r="B2" s="361"/>
-[...7 lines deleted...]
-      <c r="J2" s="361"/>
+      <c r="B2" s="359"/>
+      <c r="C2" s="359"/>
+      <c r="D2" s="359"/>
+      <c r="E2" s="359"/>
+      <c r="F2" s="359"/>
+      <c r="G2" s="359"/>
+      <c r="H2" s="359"/>
+      <c r="I2" s="359"/>
+      <c r="J2" s="359"/>
     </row>
     <row r="3" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A3" s="67" t="str">
         <f>'Financial Position - Stmt 1'!A3</f>
-        <v>As at December 31, 2025</v>
-[...9 lines deleted...]
-      <c r="J3" s="362"/>
+        <v>As at December 31, 2026</v>
+      </c>
+      <c r="B3" s="359"/>
+      <c r="C3" s="359"/>
+      <c r="D3" s="359"/>
+      <c r="E3" s="359"/>
+      <c r="F3" s="359"/>
+      <c r="G3" s="359"/>
+      <c r="H3" s="359"/>
+      <c r="I3" s="359"/>
+      <c r="J3" s="360"/>
     </row>
     <row r="4" spans="1:10" ht="4.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A4" s="69"/>
-      <c r="B4" s="361"/>
-[...7 lines deleted...]
-      <c r="J4" s="362"/>
+      <c r="B4" s="359"/>
+      <c r="C4" s="359"/>
+      <c r="D4" s="359"/>
+      <c r="E4" s="359"/>
+      <c r="F4" s="359"/>
+      <c r="G4" s="359"/>
+      <c r="H4" s="359"/>
+      <c r="I4" s="359"/>
+      <c r="J4" s="360"/>
     </row>
     <row r="5" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A5" s="69" t="s">
         <v>122</v>
       </c>
-      <c r="B5" s="361"/>
-[...7 lines deleted...]
-      <c r="J5" s="362"/>
+      <c r="B5" s="359"/>
+      <c r="C5" s="359"/>
+      <c r="D5" s="359"/>
+      <c r="E5" s="359"/>
+      <c r="F5" s="359"/>
+      <c r="G5" s="359"/>
+      <c r="H5" s="359"/>
+      <c r="I5" s="359"/>
+      <c r="J5" s="360"/>
     </row>
     <row r="6" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A6" s="69"/>
-      <c r="B6" s="361"/>
-[...79 lines deleted...]
-      <c r="B12" s="330"/>
+      <c r="B6" s="359"/>
+      <c r="C6" s="359"/>
+      <c r="D6" s="359"/>
+      <c r="E6" s="359"/>
+      <c r="F6" s="359"/>
+      <c r="G6" s="359"/>
+      <c r="H6" s="359"/>
+      <c r="I6" s="359"/>
+      <c r="J6" s="360"/>
+    </row>
+    <row r="7" spans="1:10" s="329" customFormat="1" ht="20.65" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A7" s="361" t="s">
+        <v>650</v>
+      </c>
+      <c r="B7" s="432" t="s">
+        <v>871</v>
+      </c>
+      <c r="C7" s="441"/>
+      <c r="D7" s="441"/>
+      <c r="E7" s="441"/>
+      <c r="F7" s="441"/>
+      <c r="G7" s="441"/>
+      <c r="H7" s="441"/>
+      <c r="I7" s="441"/>
+      <c r="J7" s="441"/>
+    </row>
+    <row r="8" spans="1:10" s="329" customFormat="1" ht="10.15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A8" s="362"/>
+      <c r="B8" s="69"/>
+      <c r="C8" s="359"/>
+      <c r="D8" s="359"/>
+      <c r="E8" s="359"/>
+      <c r="F8" s="359"/>
+      <c r="G8" s="359"/>
+      <c r="H8" s="359"/>
+      <c r="I8" s="359"/>
+      <c r="J8" s="359"/>
+    </row>
+    <row r="9" spans="1:10" s="329" customFormat="1" ht="66.400000000000006" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A9" s="362"/>
+      <c r="B9" s="449" t="s">
+        <v>872</v>
+      </c>
+      <c r="C9" s="434"/>
+      <c r="D9" s="434"/>
+      <c r="E9" s="434"/>
+      <c r="F9" s="434"/>
+      <c r="G9" s="434"/>
+      <c r="H9" s="434"/>
+      <c r="I9" s="434"/>
+      <c r="J9" s="434"/>
+    </row>
+    <row r="10" spans="1:10" s="329" customFormat="1" ht="10.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A10" s="362"/>
+      <c r="B10" s="426"/>
+      <c r="C10" s="218"/>
+      <c r="D10" s="218"/>
+      <c r="E10" s="218"/>
+      <c r="F10" s="218"/>
+      <c r="G10" s="218"/>
+      <c r="H10" s="218"/>
+      <c r="I10" s="218"/>
+      <c r="J10" s="218"/>
+    </row>
+    <row r="11" spans="1:10" s="329" customFormat="1" ht="28.15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A11" s="362"/>
+      <c r="B11" s="434" t="s">
+        <v>873</v>
+      </c>
+      <c r="C11" s="434"/>
+      <c r="D11" s="434"/>
+      <c r="E11" s="434"/>
+      <c r="F11" s="434"/>
+      <c r="G11" s="434"/>
+      <c r="H11" s="434"/>
+      <c r="I11" s="434"/>
+      <c r="J11" s="434"/>
+    </row>
+    <row r="12" spans="1:10" s="329" customFormat="1" ht="11.65" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A12" s="362"/>
+      <c r="B12" s="328"/>
       <c r="C12" s="60"/>
       <c r="D12" s="60"/>
       <c r="E12" s="60"/>
       <c r="F12" s="60"/>
       <c r="G12" s="60"/>
       <c r="H12" s="60"/>
       <c r="I12" s="60"/>
       <c r="J12" s="60"/>
     </row>
-    <row r="13" spans="1:10" s="331" customFormat="1" ht="43.15" customHeight="1" x14ac:dyDescent="0.2">
-[...316 lines deleted...]
-    </row>
   </sheetData>
-  <mergeCells count="12">
-    <mergeCell ref="B36:J36"/>
+  <mergeCells count="3">
     <mergeCell ref="B7:J7"/>
     <mergeCell ref="B9:J9"/>
     <mergeCell ref="B11:J11"/>
-    <mergeCell ref="B13:J13"/>
-[...6 lines deleted...]
-    <mergeCell ref="B31:J35"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup scale="81" orientation="portrait" r:id="rId1"/>
   <headerFooter>
     <oddFooter>&amp;R14</oddFooter>
   </headerFooter>
   <customProperties>
     <customPr name="OrphanNamesChecked" r:id="rId2"/>
   </customProperties>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet18.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0A00-000000000000}">
-  <sheetPr>
+  <sheetPr codeName="Sheet31">
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="A1:J42"/>
   <sheetViews>
-    <sheetView view="pageBreakPreview" zoomScaleNormal="100" zoomScaleSheetLayoutView="100" workbookViewId="0"/>
+    <sheetView view="pageBreakPreview" zoomScaleNormal="100" zoomScaleSheetLayoutView="100" workbookViewId="0">
+      <selection activeCell="B46" sqref="B46"/>
+    </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.28515625" defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="9.28515625" style="59"/>
     <col min="2" max="2" width="10.42578125" style="59" customWidth="1"/>
     <col min="3" max="5" width="9.28515625" style="59"/>
     <col min="6" max="6" width="11.42578125" style="59" customWidth="1"/>
     <col min="7" max="7" width="9.28515625" style="59"/>
     <col min="8" max="8" width="6.42578125" style="59" customWidth="1"/>
     <col min="9" max="10" width="16.5703125" style="59" customWidth="1"/>
     <col min="11" max="11" width="34.5703125" style="59" customWidth="1"/>
     <col min="12" max="16384" width="9.28515625" style="59"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A1" s="67" t="s">
         <v>32</v>
       </c>
       <c r="C1" s="74" t="str">
         <f>'Financial Position - Stmt 1'!$C$1</f>
         <v>Please Fill in Municipality Name</v>
       </c>
     </row>
     <row r="2" spans="1:10" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A2" s="67" t="s">
         <v>102</v>
       </c>
     </row>
     <row r="3" spans="1:10" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A3" s="67" t="str">
         <f>'Financial Position - Stmt 1'!A3</f>
-        <v>As at December 31, 2025</v>
+        <v>As at December 31, 2026</v>
       </c>
       <c r="J3" s="93"/>
     </row>
     <row r="4" spans="1:10" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="B4" s="358"/>
+      <c r="B4" s="356"/>
       <c r="C4" s="61"/>
       <c r="D4" s="61"/>
       <c r="E4" s="61"/>
       <c r="F4" s="61"/>
       <c r="G4" s="61"/>
       <c r="H4" s="61"/>
       <c r="I4" s="61"/>
       <c r="J4" s="61"/>
     </row>
     <row r="5" spans="1:10" ht="15.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A5" s="67" t="s">
-        <v>775</v>
+        <v>759</v>
       </c>
       <c r="I5" s="189">
         <f>'Financial Position - Stmt 1'!H5</f>
-        <v>2025</v>
+        <v>2026</v>
       </c>
       <c r="J5" s="190">
         <f>'Financial Position - Stmt 1'!I5</f>
-        <v>2024</v>
+        <v>2025</v>
       </c>
     </row>
     <row r="6" spans="1:10" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A6" s="67"/>
       <c r="I6" s="76"/>
       <c r="J6" s="62"/>
     </row>
     <row r="7" spans="1:10" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B7" s="119" t="s">
         <v>176</v>
       </c>
       <c r="C7" s="71"/>
       <c r="D7" s="71"/>
       <c r="E7" s="71"/>
       <c r="F7" s="71"/>
       <c r="G7" s="71"/>
       <c r="H7" s="120"/>
-      <c r="I7" s="230"/>
-      <c r="J7" s="230"/>
+      <c r="I7" s="228"/>
+      <c r="J7" s="228"/>
     </row>
     <row r="8" spans="1:10" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B8" s="122" t="s">
-        <v>674</v>
-[...2 lines deleted...]
-      <c r="J8" s="320"/>
+        <v>668</v>
+      </c>
+      <c r="I8" s="318"/>
+      <c r="J8" s="318"/>
     </row>
     <row r="9" spans="1:10" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B9" s="133" t="s">
         <v>177</v>
       </c>
       <c r="C9" s="73"/>
       <c r="D9" s="73"/>
       <c r="E9" s="73"/>
       <c r="F9" s="73"/>
       <c r="G9" s="73"/>
       <c r="H9" s="126"/>
-      <c r="I9" s="231"/>
-      <c r="J9" s="231"/>
+      <c r="I9" s="229"/>
+      <c r="J9" s="229"/>
     </row>
     <row r="10" spans="1:10" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B10" s="113" t="s">
-        <v>689</v>
+        <v>682</v>
       </c>
       <c r="C10" s="114"/>
       <c r="D10" s="114"/>
       <c r="E10" s="114"/>
       <c r="F10" s="114"/>
       <c r="G10" s="114"/>
       <c r="H10" s="114"/>
       <c r="I10" s="90">
         <f>SUM(I7:I9)</f>
         <v>0</v>
       </c>
-      <c r="J10" s="359">
+      <c r="J10" s="357">
         <f>SUM(J7:J9)</f>
         <v>0</v>
       </c>
     </row>
     <row r="11" spans="1:10" ht="9" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B11" s="67"/>
       <c r="I11" s="196"/>
       <c r="J11" s="196"/>
     </row>
     <row r="12" spans="1:10" ht="29.45" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="B12" s="441" t="s">
-[...9 lines deleted...]
-      <c r="J12" s="441"/>
+      <c r="B12" s="429" t="s">
+        <v>683</v>
+      </c>
+      <c r="C12" s="429"/>
+      <c r="D12" s="429"/>
+      <c r="E12" s="429"/>
+      <c r="F12" s="429"/>
+      <c r="G12" s="429"/>
+      <c r="H12" s="429"/>
+      <c r="I12" s="429"/>
+      <c r="J12" s="429"/>
     </row>
     <row r="13" spans="1:10" ht="18" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B13" s="61"/>
       <c r="C13" s="61"/>
       <c r="D13" s="61"/>
       <c r="E13" s="61"/>
       <c r="F13" s="61"/>
       <c r="G13" s="61"/>
       <c r="H13" s="61"/>
       <c r="I13" s="61"/>
       <c r="J13" s="61"/>
     </row>
     <row r="14" spans="1:10" ht="15" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A14" s="67" t="s">
-        <v>630</v>
+        <v>628</v>
       </c>
       <c r="B14" s="67"/>
-      <c r="E14" s="218"/>
-      <c r="F14" s="218"/>
+      <c r="E14" s="216"/>
+      <c r="F14" s="216"/>
       <c r="G14" s="92"/>
       <c r="I14" s="189">
         <f>I5</f>
-        <v>2025</v>
+        <v>2026</v>
       </c>
       <c r="J14" s="190">
         <f>J5</f>
-        <v>2024</v>
+        <v>2025</v>
       </c>
     </row>
     <row r="16" spans="1:10" x14ac:dyDescent="0.2">
       <c r="B16" s="67" t="s">
-        <v>581</v>
+        <v>579</v>
       </c>
     </row>
     <row r="17" spans="1:10" x14ac:dyDescent="0.2">
-      <c r="B17" s="217" t="s">
-[...2 lines deleted...]
-      <c r="I17" s="338"/>
+      <c r="B17" s="215" t="s">
+        <v>605</v>
+      </c>
+      <c r="I17" s="336"/>
       <c r="J17" s="120"/>
     </row>
     <row r="18" spans="1:10" x14ac:dyDescent="0.2">
       <c r="B18" s="59" t="s">
-        <v>609</v>
-[...1 lines deleted...]
-      <c r="I18" s="306"/>
+        <v>607</v>
+      </c>
+      <c r="I18" s="304"/>
       <c r="J18" s="123"/>
     </row>
     <row r="19" spans="1:10" x14ac:dyDescent="0.2">
       <c r="B19" s="59" t="s">
-        <v>905</v>
-[...1 lines deleted...]
-      <c r="I19" s="306"/>
+        <v>840</v>
+      </c>
+      <c r="I19" s="304"/>
       <c r="J19" s="123"/>
     </row>
     <row r="20" spans="1:10" x14ac:dyDescent="0.2">
       <c r="B20" s="59" t="s">
-        <v>590</v>
-[...1 lines deleted...]
-      <c r="I20" s="306"/>
+        <v>588</v>
+      </c>
+      <c r="I20" s="304"/>
       <c r="J20" s="123"/>
     </row>
     <row r="21" spans="1:10" x14ac:dyDescent="0.2">
-      <c r="I21" s="306"/>
+      <c r="I21" s="304"/>
       <c r="J21" s="123"/>
     </row>
     <row r="22" spans="1:10" x14ac:dyDescent="0.2">
       <c r="B22" s="67" t="s">
-        <v>582</v>
-[...1 lines deleted...]
-      <c r="I22" s="306"/>
+        <v>580</v>
+      </c>
+      <c r="I22" s="304"/>
       <c r="J22" s="123"/>
     </row>
     <row r="23" spans="1:10" x14ac:dyDescent="0.2">
-      <c r="B23" s="217" t="s">
-[...2 lines deleted...]
-      <c r="I23" s="306"/>
+      <c r="B23" s="215" t="s">
+        <v>605</v>
+      </c>
+      <c r="I23" s="304"/>
       <c r="J23" s="123"/>
     </row>
     <row r="24" spans="1:10" x14ac:dyDescent="0.2">
       <c r="B24" s="59" t="s">
-        <v>585</v>
-[...1 lines deleted...]
-      <c r="I24" s="306"/>
+        <v>583</v>
+      </c>
+      <c r="I24" s="304"/>
       <c r="J24" s="123"/>
     </row>
     <row r="25" spans="1:10" x14ac:dyDescent="0.2">
       <c r="B25" s="59" t="s">
-        <v>655</v>
-[...1 lines deleted...]
-      <c r="I25" s="306"/>
+        <v>651</v>
+      </c>
+      <c r="I25" s="304"/>
       <c r="J25" s="123"/>
     </row>
     <row r="26" spans="1:10" x14ac:dyDescent="0.2">
       <c r="B26" s="73"/>
       <c r="C26" s="73"/>
       <c r="D26" s="73"/>
       <c r="E26" s="73"/>
       <c r="F26" s="73"/>
       <c r="G26" s="73"/>
       <c r="H26" s="126"/>
-      <c r="I26" s="323"/>
+      <c r="I26" s="321"/>
       <c r="J26" s="126"/>
     </row>
     <row r="27" spans="1:10" x14ac:dyDescent="0.2">
       <c r="B27" s="114" t="s">
         <v>261</v>
       </c>
       <c r="C27" s="114"/>
       <c r="D27" s="114"/>
       <c r="E27" s="114"/>
       <c r="F27" s="114"/>
       <c r="G27" s="114"/>
       <c r="H27" s="114"/>
       <c r="I27" s="90">
         <f>SUM(I17:I26)</f>
         <v>0</v>
       </c>
-      <c r="J27" s="359">
+      <c r="J27" s="357">
         <f>SUM(J17:J26)</f>
         <v>0</v>
       </c>
     </row>
     <row r="29" spans="1:10" ht="40.15" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A29" s="217"/>
-[...10 lines deleted...]
-      <c r="J29" s="456"/>
+      <c r="A29" s="215"/>
+      <c r="B29" s="444" t="s">
+        <v>760</v>
+      </c>
+      <c r="C29" s="444"/>
+      <c r="D29" s="444"/>
+      <c r="E29" s="444"/>
+      <c r="F29" s="444"/>
+      <c r="G29" s="444"/>
+      <c r="H29" s="444"/>
+      <c r="I29" s="444"/>
+      <c r="J29" s="444"/>
     </row>
     <row r="31" spans="1:10" ht="13.5" thickBot="1" x14ac:dyDescent="0.25">
       <c r="B31" s="67" t="s">
-        <v>583</v>
+        <v>581</v>
       </c>
       <c r="I31" s="189">
         <f>I5</f>
-        <v>2025</v>
+        <v>2026</v>
       </c>
       <c r="J31" s="190">
         <f>J5</f>
-        <v>2024</v>
+        <v>2025</v>
       </c>
     </row>
     <row r="33" spans="2:10" x14ac:dyDescent="0.2">
       <c r="B33" s="59" t="s">
-        <v>588</v>
-[...1 lines deleted...]
-      <c r="I33" s="338"/>
+        <v>586</v>
+      </c>
+      <c r="I33" s="336"/>
       <c r="J33" s="120"/>
     </row>
     <row r="34" spans="2:10" x14ac:dyDescent="0.2">
       <c r="B34" s="59" t="s">
-        <v>587</v>
-[...1 lines deleted...]
-      <c r="I34" s="306"/>
+        <v>585</v>
+      </c>
+      <c r="I34" s="304"/>
       <c r="J34" s="123"/>
     </row>
     <row r="35" spans="2:10" x14ac:dyDescent="0.2">
       <c r="B35" s="59" t="s">
-        <v>625</v>
-[...1 lines deleted...]
-      <c r="I35" s="306"/>
+        <v>623</v>
+      </c>
+      <c r="I35" s="304"/>
       <c r="J35" s="123"/>
     </row>
     <row r="36" spans="2:10" x14ac:dyDescent="0.2">
       <c r="B36" s="59" t="s">
-        <v>626</v>
-[...1 lines deleted...]
-      <c r="I36" s="306"/>
+        <v>624</v>
+      </c>
+      <c r="I36" s="304"/>
       <c r="J36" s="123"/>
     </row>
     <row r="37" spans="2:10" x14ac:dyDescent="0.2">
       <c r="B37" s="59" t="s">
-        <v>584</v>
-[...1 lines deleted...]
-      <c r="I37" s="306"/>
+        <v>582</v>
+      </c>
+      <c r="I37" s="304"/>
       <c r="J37" s="123"/>
     </row>
     <row r="38" spans="2:10" x14ac:dyDescent="0.2">
       <c r="B38" s="59" t="s">
-        <v>667</v>
-[...1 lines deleted...]
-      <c r="I38" s="306"/>
+        <v>663</v>
+      </c>
+      <c r="I38" s="304"/>
       <c r="J38" s="123"/>
     </row>
     <row r="39" spans="2:10" x14ac:dyDescent="0.2">
       <c r="B39" s="73"/>
       <c r="C39" s="73"/>
       <c r="D39" s="73"/>
       <c r="E39" s="73"/>
       <c r="F39" s="73"/>
       <c r="G39" s="73"/>
       <c r="H39" s="126"/>
-      <c r="I39" s="323"/>
+      <c r="I39" s="321"/>
       <c r="J39" s="126"/>
     </row>
     <row r="40" spans="2:10" x14ac:dyDescent="0.2">
       <c r="B40" s="114" t="s">
-        <v>586</v>
+        <v>584</v>
       </c>
       <c r="C40" s="114"/>
       <c r="D40" s="114"/>
       <c r="E40" s="114"/>
       <c r="F40" s="114"/>
       <c r="G40" s="114"/>
       <c r="H40" s="114"/>
       <c r="I40" s="90">
         <f>SUM(I33:I39)</f>
         <v>0</v>
       </c>
-      <c r="J40" s="359">
+      <c r="J40" s="357">
         <f>SUM(J33:J39)</f>
         <v>0</v>
       </c>
     </row>
     <row r="41" spans="2:10" x14ac:dyDescent="0.2">
-      <c r="G41" s="360"/>
-      <c r="H41" s="360"/>
+      <c r="G41" s="358"/>
+      <c r="H41" s="358"/>
     </row>
     <row r="42" spans="2:10" ht="28.15" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="B42" s="456" t="s">
-[...9 lines deleted...]
-      <c r="J42" s="456"/>
+      <c r="B42" s="444" t="s">
+        <v>761</v>
+      </c>
+      <c r="C42" s="444"/>
+      <c r="D42" s="444"/>
+      <c r="E42" s="444"/>
+      <c r="F42" s="444"/>
+      <c r="G42" s="444"/>
+      <c r="H42" s="444"/>
+      <c r="I42" s="444"/>
+      <c r="J42" s="444"/>
     </row>
   </sheetData>
   <mergeCells count="3">
     <mergeCell ref="B12:J12"/>
     <mergeCell ref="B29:J29"/>
     <mergeCell ref="B42:J42"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup scale="85" orientation="portrait" r:id="rId1"/>
   <headerFooter>
     <oddFooter>&amp;R15</oddFooter>
   </headerFooter>
   <customProperties>
     <customPr name="OrphanNamesChecked" r:id="rId2"/>
   </customProperties>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet19.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{782A7922-8CBA-4ACF-BEB4-AD5E5491AC70}">
-  <sheetPr>
+  <sheetPr codeName="Sheet32">
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="A1:J39"/>
   <sheetViews>
-    <sheetView view="pageBreakPreview" zoomScaleNormal="100" zoomScaleSheetLayoutView="100" workbookViewId="0"/>
+    <sheetView view="pageBreakPreview" topLeftCell="A27" zoomScaleNormal="100" zoomScaleSheetLayoutView="100" workbookViewId="0">
+      <selection activeCell="B46" sqref="B46"/>
+    </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.28515625" defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="9.28515625" style="59"/>
     <col min="2" max="2" width="10.42578125" style="59" customWidth="1"/>
     <col min="3" max="5" width="9.28515625" style="59"/>
     <col min="6" max="6" width="11.42578125" style="59" customWidth="1"/>
     <col min="7" max="7" width="9.28515625" style="59"/>
     <col min="8" max="8" width="6.42578125" style="59" customWidth="1"/>
     <col min="9" max="10" width="16.5703125" style="59" customWidth="1"/>
     <col min="11" max="11" width="34.5703125" style="59" customWidth="1"/>
     <col min="12" max="16384" width="9.28515625" style="59"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A1" s="67" t="s">
         <v>32</v>
       </c>
       <c r="C1" s="74" t="str">
         <f>'Financial Position - Stmt 1'!$C$1</f>
         <v>Please Fill in Municipality Name</v>
       </c>
     </row>
     <row r="2" spans="1:10" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A2" s="67" t="s">
         <v>102</v>
       </c>
     </row>
     <row r="3" spans="1:10" ht="15.4" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A3" s="67" t="str">
         <f>'Financial Position - Stmt 1'!A3</f>
-        <v>As at December 31, 2025</v>
+        <v>As at December 31, 2026</v>
       </c>
       <c r="J3" s="93"/>
     </row>
     <row r="4" spans="1:10" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="5" spans="1:10" ht="15.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A5" s="67" t="s">
-        <v>629</v>
+        <v>627</v>
       </c>
       <c r="I5" s="189">
         <f>'Financial Position - Stmt 1'!H5</f>
-        <v>2025</v>
+        <v>2026</v>
       </c>
       <c r="J5" s="190">
         <f>'Financial Position - Stmt 1'!I5</f>
-        <v>2024</v>
+        <v>2025</v>
       </c>
     </row>
     <row r="6" spans="1:10" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A6" s="67"/>
       <c r="I6" s="76"/>
       <c r="J6" s="62"/>
     </row>
     <row r="7" spans="1:10" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B7" s="119" t="s">
         <v>178</v>
       </c>
       <c r="C7" s="71" t="s">
         <v>179</v>
       </c>
       <c r="D7" s="71"/>
       <c r="E7" s="71"/>
       <c r="F7" s="71"/>
       <c r="G7" s="71"/>
       <c r="H7" s="120"/>
-      <c r="I7" s="344"/>
-      <c r="J7" s="230"/>
+      <c r="I7" s="342"/>
+      <c r="J7" s="228"/>
     </row>
     <row r="8" spans="1:10" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B8" s="122"/>
       <c r="C8" s="59" t="s">
         <v>180</v>
       </c>
       <c r="H8" s="123"/>
-      <c r="I8" s="345"/>
-      <c r="J8" s="231"/>
+      <c r="I8" s="343"/>
+      <c r="J8" s="229"/>
     </row>
     <row r="9" spans="1:10" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B9" s="122"/>
       <c r="H9" s="123"/>
-      <c r="I9" s="205">
+      <c r="I9" s="203">
         <f>SUM(I7:I8)</f>
         <v>0</v>
       </c>
-      <c r="J9" s="205">
+      <c r="J9" s="203">
         <f>SUM(J7:J8)</f>
         <v>0</v>
       </c>
     </row>
     <row r="10" spans="1:10" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B10" s="133"/>
       <c r="C10" s="73" t="s">
         <v>181</v>
       </c>
       <c r="D10" s="73"/>
       <c r="E10" s="73"/>
       <c r="F10" s="73"/>
       <c r="G10" s="73"/>
       <c r="H10" s="126"/>
-      <c r="I10" s="335"/>
+      <c r="I10" s="333"/>
       <c r="J10" s="128"/>
     </row>
     <row r="11" spans="1:10" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B11" s="59" t="s">
         <v>182</v>
       </c>
       <c r="I11" s="191">
         <f>I9+I10</f>
         <v>0</v>
       </c>
       <c r="J11" s="100">
         <f>J9+J10</f>
         <v>0</v>
       </c>
     </row>
     <row r="12" spans="1:10" ht="8.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="I12" s="67"/>
     </row>
     <row r="13" spans="1:10" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="I13" s="67"/>
     </row>
     <row r="14" spans="1:10" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B14" s="119" t="s">
         <v>183</v>
       </c>
-      <c r="C14" s="346" t="s">
-[...8 lines deleted...]
-      <c r="J14" s="230"/>
+      <c r="C14" s="344" t="s">
+        <v>669</v>
+      </c>
+      <c r="D14" s="345"/>
+      <c r="E14" s="345"/>
+      <c r="F14" s="345"/>
+      <c r="G14" s="345"/>
+      <c r="H14" s="346"/>
+      <c r="I14" s="342"/>
+      <c r="J14" s="228"/>
     </row>
     <row r="15" spans="1:10" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="B15" s="349"/>
-[...9 lines deleted...]
-      <c r="J15" s="231"/>
+      <c r="B15" s="347"/>
+      <c r="C15" s="348" t="s">
+        <v>670</v>
+      </c>
+      <c r="D15" s="349"/>
+      <c r="E15" s="349"/>
+      <c r="F15" s="349"/>
+      <c r="G15" s="349"/>
+      <c r="H15" s="350"/>
+      <c r="I15" s="343"/>
+      <c r="J15" s="229"/>
     </row>
     <row r="16" spans="1:10" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B16" s="59" t="s">
-        <v>868</v>
-[...6 lines deleted...]
-      <c r="H16" s="353"/>
+        <v>816</v>
+      </c>
+      <c r="C16" s="351"/>
+      <c r="D16" s="351"/>
+      <c r="E16" s="351"/>
+      <c r="F16" s="351"/>
+      <c r="G16" s="351"/>
+      <c r="H16" s="351"/>
       <c r="I16" s="191">
         <f>I14+I15</f>
         <v>0</v>
       </c>
-      <c r="J16" s="354">
+      <c r="J16" s="352">
         <f>J14+J15</f>
         <v>0</v>
       </c>
     </row>
     <row r="17" spans="1:10" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="I17" s="67"/>
     </row>
     <row r="18" spans="1:10" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="B18" s="207" t="s">
+      <c r="B18" s="205" t="s">
         <v>184</v>
       </c>
-      <c r="C18" s="208"/>
-[...6 lines deleted...]
-      <c r="J18" s="223"/>
+      <c r="C18" s="206"/>
+      <c r="D18" s="206"/>
+      <c r="E18" s="206"/>
+      <c r="F18" s="206"/>
+      <c r="G18" s="206"/>
+      <c r="H18" s="207"/>
+      <c r="I18" s="353"/>
+      <c r="J18" s="221"/>
     </row>
     <row r="19" spans="1:10" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="I19" s="67"/>
     </row>
     <row r="20" spans="1:10" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B20" s="59" t="s">
-        <v>869</v>
-[...1 lines deleted...]
-      <c r="I20" s="356">
+        <v>817</v>
+      </c>
+      <c r="I20" s="354">
         <f>I11+I16+I18</f>
         <v>0</v>
       </c>
       <c r="J20" s="186">
         <f>J11+J16+J18</f>
         <v>0</v>
       </c>
     </row>
     <row r="21" spans="1:10" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="I21" s="63"/>
       <c r="J21" s="118"/>
     </row>
     <row r="22" spans="1:10" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B22" s="59" t="s">
-        <v>870</v>
-[...7 lines deleted...]
-      <c r="I22" s="356">
+        <v>818</v>
+      </c>
+      <c r="C22" s="351"/>
+      <c r="D22" s="351"/>
+      <c r="E22" s="351"/>
+      <c r="F22" s="351"/>
+      <c r="G22" s="351"/>
+      <c r="H22" s="351"/>
+      <c r="I22" s="354">
         <f>-(I16+I18)</f>
         <v>0</v>
       </c>
-      <c r="J22" s="356">
+      <c r="J22" s="354">
         <f>-(J16+J18)</f>
         <v>0</v>
       </c>
     </row>
     <row r="23" spans="1:10" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="I23" s="63"/>
       <c r="J23" s="118"/>
     </row>
     <row r="24" spans="1:10" ht="15.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
       <c r="B24" s="113" t="s">
         <v>185</v>
       </c>
       <c r="C24" s="113"/>
       <c r="D24" s="113"/>
       <c r="E24" s="113"/>
       <c r="F24" s="113"/>
       <c r="G24" s="113"/>
       <c r="H24" s="113"/>
       <c r="I24" s="134">
         <f>I20+I22</f>
         <v>0</v>
       </c>
-      <c r="J24" s="336">
+      <c r="J24" s="334">
         <f>J20+J22</f>
         <v>0</v>
       </c>
     </row>
     <row r="25" spans="1:10" ht="15.75" customHeight="1" thickTop="1" x14ac:dyDescent="0.2">
       <c r="B25" s="67"/>
       <c r="C25" s="67"/>
       <c r="D25" s="67"/>
       <c r="E25" s="67"/>
       <c r="F25" s="67"/>
       <c r="G25" s="67"/>
       <c r="H25" s="67"/>
       <c r="I25" s="63"/>
       <c r="J25" s="118"/>
     </row>
     <row r="26" spans="1:10" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A26" s="67" t="s">
-        <v>638</v>
+        <v>636</v>
       </c>
       <c r="I26" s="74"/>
     </row>
     <row r="27" spans="1:10" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="I27" s="331"/>
+      <c r="I27" s="329"/>
     </row>
     <row r="28" spans="1:10" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B28" s="119" t="s">
         <v>186</v>
       </c>
       <c r="C28" s="71"/>
       <c r="D28" s="71"/>
       <c r="E28" s="71"/>
       <c r="F28" s="71"/>
       <c r="G28" s="71"/>
       <c r="H28" s="71"/>
-      <c r="I28" s="344"/>
-      <c r="J28" s="230"/>
+      <c r="I28" s="342"/>
+      <c r="J28" s="228"/>
     </row>
     <row r="29" spans="1:10" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B29" s="122" t="s">
         <v>187</v>
       </c>
-      <c r="I29" s="357"/>
-      <c r="J29" s="320"/>
+      <c r="I29" s="355"/>
+      <c r="J29" s="318"/>
     </row>
     <row r="30" spans="1:10" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B30" s="122" t="s">
         <v>188</v>
       </c>
-      <c r="I30" s="357"/>
-      <c r="J30" s="320"/>
+      <c r="I30" s="355"/>
+      <c r="J30" s="318"/>
     </row>
     <row r="31" spans="1:10" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B31" s="122" t="s">
         <v>189</v>
       </c>
-      <c r="I31" s="357"/>
-      <c r="J31" s="320"/>
+      <c r="I31" s="355"/>
+      <c r="J31" s="318"/>
     </row>
     <row r="32" spans="1:10" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B32" s="122" t="s">
         <v>190</v>
       </c>
-      <c r="I32" s="357"/>
-      <c r="J32" s="320"/>
+      <c r="I32" s="355"/>
+      <c r="J32" s="318"/>
     </row>
     <row r="33" spans="2:10" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B33" s="125" t="s">
         <v>37</v>
       </c>
       <c r="C33" s="73"/>
       <c r="D33" s="73"/>
       <c r="E33" s="73"/>
       <c r="F33" s="73"/>
       <c r="G33" s="73"/>
       <c r="H33" s="73"/>
-      <c r="I33" s="345"/>
-      <c r="J33" s="231"/>
+      <c r="I33" s="343"/>
+      <c r="J33" s="229"/>
     </row>
     <row r="34" spans="2:10" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B34" s="59" t="s">
         <v>191</v>
       </c>
       <c r="I34" s="191">
         <f>SUM(I28:I33)</f>
         <v>0</v>
       </c>
       <c r="J34" s="100">
         <f>SUM(J28:J33)</f>
         <v>0</v>
       </c>
     </row>
     <row r="35" spans="2:10" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="I35" s="63"/>
       <c r="J35" s="118"/>
     </row>
     <row r="36" spans="2:10" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B36" s="59" t="s">
         <v>192</v>
       </c>
-      <c r="I36" s="356"/>
+      <c r="I36" s="354"/>
       <c r="J36" s="186"/>
     </row>
     <row r="37" spans="2:10" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="I37" s="63"/>
       <c r="J37" s="118"/>
     </row>
     <row r="38" spans="2:10" ht="15.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
       <c r="B38" s="113" t="s">
         <v>193</v>
       </c>
       <c r="C38" s="114"/>
       <c r="D38" s="114"/>
       <c r="E38" s="114"/>
       <c r="F38" s="114"/>
       <c r="G38" s="114"/>
       <c r="H38" s="114"/>
       <c r="I38" s="134">
         <f>I34+I36</f>
         <v>0</v>
       </c>
-      <c r="J38" s="336">
+      <c r="J38" s="334">
         <f>J34+J36</f>
         <v>0</v>
       </c>
     </row>
     <row r="39" spans="2:10" ht="13.5" thickTop="1" x14ac:dyDescent="0.2"/>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup scale="85" orientation="portrait" r:id="rId1"/>
   <headerFooter>
     <oddFooter>&amp;R16</oddFooter>
   </headerFooter>
   <customProperties>
     <customPr name="OrphanNamesChecked" r:id="rId2"/>
   </customProperties>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0100-000000000000}">
-  <sheetPr>
+  <sheetPr codeName="Sheet10">
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="A8:L28"/>
   <sheetViews>
-    <sheetView view="pageBreakPreview" zoomScaleNormal="100" zoomScaleSheetLayoutView="100" workbookViewId="0">
-      <selection activeCell="Q35" sqref="Q35"/>
+    <sheetView tabSelected="1" view="pageBreakPreview" topLeftCell="A9" zoomScale="130" zoomScaleNormal="100" zoomScaleSheetLayoutView="130" workbookViewId="0">
+      <selection activeCell="C35" sqref="C35"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="8.85546875" defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="16384" width="8.85546875" style="59"/>
   </cols>
   <sheetData>
     <row r="8" spans="1:12" x14ac:dyDescent="0.2">
       <c r="A8" s="71"/>
       <c r="B8" s="71"/>
       <c r="C8" s="71"/>
       <c r="D8" s="71"/>
       <c r="E8" s="71"/>
       <c r="F8" s="71"/>
       <c r="G8" s="71"/>
       <c r="H8" s="71"/>
       <c r="I8" s="71"/>
       <c r="J8" s="71"/>
       <c r="K8" s="71"/>
       <c r="L8" s="71"/>
     </row>
     <row r="12" spans="1:12" x14ac:dyDescent="0.2">
       <c r="A12" s="59" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="14" spans="1:12" x14ac:dyDescent="0.2">
       <c r="A14" s="59" t="s">
-        <v>919</v>
+        <v>943</v>
       </c>
     </row>
     <row r="16" spans="1:12" x14ac:dyDescent="0.2">
       <c r="A16" s="72" t="s">
-        <v>920</v>
+        <v>944</v>
       </c>
     </row>
     <row r="19" spans="1:12" x14ac:dyDescent="0.2">
-      <c r="A19" s="440" t="s">
-[...12 lines deleted...]
-      <c r="L19" s="440"/>
+      <c r="A19" s="428" t="s">
+        <v>945</v>
+      </c>
+      <c r="B19" s="428"/>
+      <c r="C19" s="428"/>
+      <c r="D19" s="428"/>
+      <c r="E19" s="428"/>
+      <c r="F19" s="428"/>
+      <c r="G19" s="428"/>
+      <c r="H19" s="428"/>
+      <c r="I19" s="428"/>
+      <c r="J19" s="428"/>
+      <c r="K19" s="428"/>
+      <c r="L19" s="428"/>
     </row>
     <row r="20" spans="1:12" x14ac:dyDescent="0.2">
-      <c r="A20" s="440"/>
-[...10 lines deleted...]
-      <c r="L20" s="440"/>
+      <c r="A20" s="428"/>
+      <c r="B20" s="428"/>
+      <c r="C20" s="428"/>
+      <c r="D20" s="428"/>
+      <c r="E20" s="428"/>
+      <c r="F20" s="428"/>
+      <c r="G20" s="428"/>
+      <c r="H20" s="428"/>
+      <c r="I20" s="428"/>
+      <c r="J20" s="428"/>
+      <c r="K20" s="428"/>
+      <c r="L20" s="428"/>
     </row>
     <row r="21" spans="1:12" x14ac:dyDescent="0.2">
-      <c r="A21" s="440"/>
-[...10 lines deleted...]
-      <c r="L21" s="440"/>
+      <c r="A21" s="428"/>
+      <c r="B21" s="428"/>
+      <c r="C21" s="428"/>
+      <c r="D21" s="428"/>
+      <c r="E21" s="428"/>
+      <c r="F21" s="428"/>
+      <c r="G21" s="428"/>
+      <c r="H21" s="428"/>
+      <c r="I21" s="428"/>
+      <c r="J21" s="428"/>
+      <c r="K21" s="428"/>
+      <c r="L21" s="428"/>
     </row>
     <row r="22" spans="1:12" x14ac:dyDescent="0.2">
-      <c r="A22" s="440"/>
-[...10 lines deleted...]
-      <c r="L22" s="440"/>
+      <c r="A22" s="428"/>
+      <c r="B22" s="428"/>
+      <c r="C22" s="428"/>
+      <c r="D22" s="428"/>
+      <c r="E22" s="428"/>
+      <c r="F22" s="428"/>
+      <c r="G22" s="428"/>
+      <c r="H22" s="428"/>
+      <c r="I22" s="428"/>
+      <c r="J22" s="428"/>
+      <c r="K22" s="428"/>
+      <c r="L22" s="428"/>
     </row>
     <row r="23" spans="1:12" x14ac:dyDescent="0.2">
-      <c r="A23" s="440"/>
-[...10 lines deleted...]
-      <c r="L23" s="440"/>
+      <c r="A23" s="428"/>
+      <c r="B23" s="428"/>
+      <c r="C23" s="428"/>
+      <c r="D23" s="428"/>
+      <c r="E23" s="428"/>
+      <c r="F23" s="428"/>
+      <c r="G23" s="428"/>
+      <c r="H23" s="428"/>
+      <c r="I23" s="428"/>
+      <c r="J23" s="428"/>
+      <c r="K23" s="428"/>
+      <c r="L23" s="428"/>
     </row>
     <row r="24" spans="1:12" x14ac:dyDescent="0.2">
-      <c r="A24" s="440"/>
-[...24 lines deleted...]
-      <c r="L25" s="440"/>
+      <c r="A24" s="428"/>
+      <c r="B24" s="428"/>
+      <c r="C24" s="428"/>
+      <c r="D24" s="428"/>
+      <c r="E24" s="428"/>
+      <c r="F24" s="428"/>
+      <c r="G24" s="428"/>
+      <c r="H24" s="428"/>
+      <c r="I24" s="428"/>
+      <c r="J24" s="428"/>
+      <c r="K24" s="428"/>
+      <c r="L24" s="428"/>
+    </row>
+    <row r="25" spans="1:12" ht="72.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A25" s="428"/>
+      <c r="B25" s="428"/>
+      <c r="C25" s="428"/>
+      <c r="D25" s="428"/>
+      <c r="E25" s="428"/>
+      <c r="F25" s="428"/>
+      <c r="G25" s="428"/>
+      <c r="H25" s="428"/>
+      <c r="I25" s="428"/>
+      <c r="J25" s="428"/>
+      <c r="K25" s="428"/>
+      <c r="L25" s="428"/>
+    </row>
+    <row r="27" spans="1:12" x14ac:dyDescent="0.2">
+      <c r="A27" s="423" t="s">
+        <v>946</v>
+      </c>
     </row>
     <row r="28" spans="1:12" x14ac:dyDescent="0.2">
-      <c r="A28" s="73"/>
+      <c r="A28" s="73" t="s">
+        <v>869</v>
+      </c>
       <c r="B28" s="73"/>
       <c r="C28" s="73"/>
       <c r="D28" s="73"/>
       <c r="E28" s="73"/>
       <c r="F28" s="73"/>
       <c r="G28" s="73"/>
       <c r="H28" s="73"/>
       <c r="I28" s="73"/>
       <c r="J28" s="73"/>
       <c r="K28" s="73"/>
       <c r="L28" s="73"/>
     </row>
   </sheetData>
   <mergeCells count="1">
     <mergeCell ref="A19:L25"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup scale="87" orientation="portrait" r:id="rId1"/>
   <rowBreaks count="1" manualBreakCount="1">
     <brk id="51" max="16383" man="1"/>
   </rowBreaks>
   <colBreaks count="1" manualBreakCount="1">
     <brk id="19" max="1048575" man="1"/>
   </colBreaks>
   <customProperties>
     <customPr name="OrphanNamesChecked" r:id="rId2"/>
   </customProperties>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet20.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0B00-000000000000}">
   <sheetPr codeName="Sheet7">
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="A1:H46"/>
   <sheetViews>
-    <sheetView view="pageBreakPreview" topLeftCell="A9" zoomScaleNormal="100" zoomScaleSheetLayoutView="100" workbookViewId="0"/>
+    <sheetView view="pageBreakPreview" zoomScaleNormal="100" zoomScaleSheetLayoutView="100" workbookViewId="0">
+      <selection activeCell="B46" sqref="B46"/>
+    </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="8.85546875" defaultRowHeight="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="13.7109375" style="59" customWidth="1"/>
     <col min="2" max="2" width="7.7109375" style="59" customWidth="1"/>
     <col min="3" max="3" width="17.42578125" style="59" customWidth="1"/>
     <col min="4" max="4" width="8.7109375" style="59" customWidth="1"/>
     <col min="5" max="5" width="15" style="59" customWidth="1"/>
     <col min="6" max="8" width="16.5703125" style="59" customWidth="1"/>
     <col min="9" max="9" width="43" style="59" customWidth="1"/>
     <col min="10" max="16384" width="8.85546875" style="59"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A1" s="67" t="s">
         <v>32</v>
       </c>
       <c r="B1" s="67"/>
       <c r="C1" s="74" t="str">
         <f>'Financial Position - Stmt 1'!$C$1</f>
         <v>Please Fill in Municipality Name</v>
       </c>
     </row>
     <row r="2" spans="1:8" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A2" s="67" t="s">
         <v>102</v>
       </c>
     </row>
     <row r="3" spans="1:8" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A3" s="67" t="str">
         <f>'Financial Position - Stmt 1'!A3</f>
-        <v>As at December 31, 2025</v>
+        <v>As at December 31, 2026</v>
       </c>
       <c r="H3" s="93"/>
     </row>
     <row r="5" spans="1:8" ht="15.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A5" s="67" t="s">
-        <v>640</v>
+        <v>638</v>
       </c>
       <c r="G5" s="189">
         <f>'Financial Position - Stmt 1'!H5</f>
-        <v>2025</v>
+        <v>2026</v>
       </c>
       <c r="H5" s="190">
         <f>'Financial Position - Stmt 1'!I5</f>
-        <v>2024</v>
+        <v>2025</v>
       </c>
     </row>
     <row r="6" spans="1:8" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A6" s="67"/>
-      <c r="G6" s="332"/>
-      <c r="H6" s="333"/>
+      <c r="G6" s="330"/>
+      <c r="H6" s="331"/>
     </row>
     <row r="7" spans="1:8" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B7" s="119" t="s">
         <v>194</v>
       </c>
       <c r="C7" s="71"/>
       <c r="D7" s="71"/>
       <c r="E7" s="71"/>
       <c r="F7" s="71"/>
-      <c r="G7" s="334"/>
+      <c r="G7" s="332"/>
       <c r="H7" s="102"/>
     </row>
     <row r="8" spans="1:8" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B8" s="133" t="s">
         <v>195</v>
       </c>
       <c r="C8" s="73"/>
       <c r="D8" s="73"/>
       <c r="E8" s="73"/>
       <c r="F8" s="73"/>
-      <c r="G8" s="335"/>
+      <c r="G8" s="333"/>
       <c r="H8" s="128"/>
     </row>
     <row r="9" spans="1:8" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B9" s="59" t="s">
         <v>196</v>
       </c>
       <c r="G9" s="191">
         <f>SUM(G7:G8)</f>
         <v>0</v>
       </c>
       <c r="H9" s="100">
         <f>SUM(H7:H8)</f>
         <v>0</v>
       </c>
     </row>
     <row r="10" spans="1:8" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="G10" s="63"/>
       <c r="H10" s="118"/>
     </row>
     <row r="11" spans="1:8" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B11" s="119" t="s">
         <v>197</v>
       </c>
       <c r="C11" s="71"/>
       <c r="D11" s="71"/>
       <c r="E11" s="71"/>
       <c r="F11" s="71"/>
-      <c r="G11" s="334"/>
+      <c r="G11" s="332"/>
       <c r="H11" s="102"/>
     </row>
     <row r="12" spans="1:8" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B12" s="133" t="s">
         <v>195</v>
       </c>
       <c r="C12" s="73"/>
       <c r="D12" s="73"/>
       <c r="E12" s="73"/>
       <c r="F12" s="73"/>
-      <c r="G12" s="335"/>
+      <c r="G12" s="333"/>
       <c r="H12" s="128"/>
     </row>
     <row r="13" spans="1:8" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B13" s="59" t="s">
         <v>198</v>
       </c>
       <c r="G13" s="191">
         <f>G11+G12</f>
         <v>0</v>
       </c>
       <c r="H13" s="100">
         <f>H11+H12</f>
         <v>0</v>
       </c>
     </row>
     <row r="14" spans="1:8" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="G14" s="63"/>
       <c r="H14" s="118"/>
     </row>
     <row r="15" spans="1:8" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B15" s="59" t="s">
-        <v>648</v>
+        <v>645</v>
       </c>
       <c r="G15" s="63"/>
       <c r="H15" s="118"/>
     </row>
     <row r="16" spans="1:8" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="G16" s="63"/>
       <c r="H16" s="118"/>
     </row>
     <row r="17" spans="1:8" ht="15.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
       <c r="B17" s="113" t="s">
-        <v>647</v>
+        <v>644</v>
       </c>
       <c r="C17" s="114"/>
       <c r="D17" s="114"/>
       <c r="E17" s="114"/>
       <c r="F17" s="114"/>
       <c r="G17" s="134">
         <f>G9+G13</f>
         <v>0</v>
       </c>
-      <c r="H17" s="336">
+      <c r="H17" s="334">
         <f>H9+H13</f>
         <v>0</v>
       </c>
     </row>
     <row r="18" spans="1:8" ht="15.75" customHeight="1" thickTop="1" x14ac:dyDescent="0.2"/>
     <row r="19" spans="1:8" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A19" s="67" t="s">
-        <v>677</v>
+        <v>671</v>
       </c>
     </row>
     <row r="20" spans="1:8" ht="15.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A20" s="67"/>
-      <c r="B20" s="337"/>
+      <c r="B20" s="335"/>
       <c r="G20" s="189">
         <f>'Financial Position - Stmt 1'!H5</f>
-        <v>2025</v>
+        <v>2026</v>
       </c>
       <c r="H20" s="190">
         <f>'Financial Position - Stmt 1'!I5</f>
-        <v>2024</v>
+        <v>2025</v>
       </c>
     </row>
     <row r="21" spans="1:8" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B21" s="119" t="s">
         <v>199</v>
       </c>
       <c r="C21" s="71"/>
       <c r="D21" s="71"/>
       <c r="E21" s="71"/>
       <c r="F21" s="71"/>
       <c r="G21" s="119"/>
-      <c r="H21" s="338"/>
+      <c r="H21" s="336"/>
     </row>
     <row r="22" spans="1:8" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B22" s="122"/>
       <c r="G22" s="122"/>
-      <c r="H22" s="306"/>
+      <c r="H22" s="304"/>
     </row>
     <row r="23" spans="1:8" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="B23" s="339" t="s">
-        <v>772</v>
+      <c r="B23" s="337" t="s">
+        <v>756</v>
       </c>
       <c r="C23" s="73"/>
       <c r="D23" s="73"/>
       <c r="E23" s="73"/>
       <c r="F23" s="73"/>
       <c r="G23" s="133"/>
-      <c r="H23" s="323"/>
+      <c r="H23" s="321"/>
     </row>
     <row r="25" spans="1:8" ht="15.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
       <c r="B25" s="113" t="s">
-        <v>773</v>
+        <v>757</v>
       </c>
       <c r="C25" s="114"/>
       <c r="D25" s="114"/>
       <c r="E25" s="114"/>
       <c r="F25" s="114"/>
       <c r="G25" s="134">
         <f>SUM(G21:G23)</f>
         <v>0</v>
       </c>
       <c r="H25" s="134">
         <f>SUM(H21:H23)</f>
         <v>0</v>
       </c>
     </row>
     <row r="26" spans="1:8" ht="15.75" customHeight="1" thickTop="1" x14ac:dyDescent="0.2">
       <c r="B26" s="67"/>
     </row>
     <row r="27" spans="1:8" ht="15" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A27" s="67" t="s">
-        <v>639</v>
+        <v>637</v>
       </c>
       <c r="B27" s="61"/>
       <c r="C27" s="61"/>
       <c r="D27" s="61"/>
       <c r="E27" s="61"/>
       <c r="F27" s="61"/>
       <c r="G27" s="189">
         <f>'Financial Position - Stmt 1'!H5</f>
-        <v>2025</v>
+        <v>2026</v>
       </c>
       <c r="H27" s="190">
         <f>'Financial Position - Stmt 1'!I5</f>
-        <v>2024</v>
+        <v>2025</v>
       </c>
     </row>
     <row r="28" spans="1:8" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B28" s="61"/>
       <c r="C28" s="61"/>
       <c r="D28" s="61"/>
       <c r="E28" s="61"/>
       <c r="F28" s="61"/>
       <c r="G28" s="61"/>
       <c r="H28" s="61"/>
     </row>
     <row r="29" spans="1:8" ht="15" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="B29" s="464" t="s">
+      <c r="B29" s="450" t="s">
         <v>200</v>
       </c>
-      <c r="C29" s="465"/>
-[...4 lines deleted...]
-      <c r="H29" s="341"/>
+      <c r="C29" s="451"/>
+      <c r="D29" s="451"/>
+      <c r="E29" s="451"/>
+      <c r="F29" s="338"/>
+      <c r="G29" s="339"/>
+      <c r="H29" s="339"/>
     </row>
     <row r="30" spans="1:8" ht="15" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="B30" s="466" t="s">
+      <c r="B30" s="452" t="s">
         <v>201</v>
       </c>
-      <c r="C30" s="467"/>
-[...4 lines deleted...]
-      <c r="H30" s="343"/>
+      <c r="C30" s="453"/>
+      <c r="D30" s="453"/>
+      <c r="E30" s="453"/>
+      <c r="F30" s="340"/>
+      <c r="G30" s="341"/>
+      <c r="H30" s="341"/>
     </row>
     <row r="31" spans="1:8" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B31" s="61"/>
       <c r="C31" s="61"/>
       <c r="D31" s="61"/>
       <c r="E31" s="61"/>
       <c r="F31" s="61"/>
       <c r="G31" s="61"/>
       <c r="H31" s="61"/>
     </row>
     <row r="32" spans="1:8" ht="15" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
-      <c r="B32" s="468" t="s">
+      <c r="B32" s="454" t="s">
         <v>202</v>
       </c>
-      <c r="C32" s="468"/>
-[...2 lines deleted...]
-      <c r="F32" s="328"/>
+      <c r="C32" s="454"/>
+      <c r="D32" s="454"/>
+      <c r="E32" s="454"/>
+      <c r="F32" s="326"/>
       <c r="G32" s="134">
         <f>G29+G30</f>
         <v>0</v>
       </c>
       <c r="H32" s="134">
         <f>H29+H30</f>
         <v>0</v>
       </c>
     </row>
     <row r="33" spans="2:8" ht="15" customHeight="1" thickTop="1" x14ac:dyDescent="0.2">
       <c r="B33" s="61"/>
       <c r="C33" s="61"/>
       <c r="D33" s="61"/>
       <c r="E33" s="61"/>
       <c r="F33" s="61"/>
       <c r="G33" s="61"/>
       <c r="H33" s="61"/>
     </row>
     <row r="34" spans="2:8" ht="15" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="B34" s="442" t="s">
-[...7 lines deleted...]
-      <c r="H34" s="442"/>
+      <c r="B34" s="430" t="s">
+        <v>758</v>
+      </c>
+      <c r="C34" s="430"/>
+      <c r="D34" s="430"/>
+      <c r="E34" s="430"/>
+      <c r="F34" s="430"/>
+      <c r="G34" s="430"/>
+      <c r="H34" s="430"/>
     </row>
     <row r="35" spans="2:8" ht="15" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="B35" s="442"/>
-[...5 lines deleted...]
-      <c r="H35" s="442"/>
+      <c r="B35" s="430"/>
+      <c r="C35" s="430"/>
+      <c r="D35" s="430"/>
+      <c r="E35" s="430"/>
+      <c r="F35" s="430"/>
+      <c r="G35" s="430"/>
+      <c r="H35" s="430"/>
     </row>
     <row r="36" spans="2:8" ht="23.25" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="B36" s="442"/>
-[...5 lines deleted...]
-      <c r="H36" s="442"/>
+      <c r="B36" s="430"/>
+      <c r="C36" s="430"/>
+      <c r="D36" s="430"/>
+      <c r="E36" s="430"/>
+      <c r="F36" s="430"/>
+      <c r="G36" s="430"/>
+      <c r="H36" s="430"/>
     </row>
     <row r="37" spans="2:8" ht="15" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="B37" s="441" t="s">
+      <c r="B37" s="429" t="s">
         <v>203</v>
       </c>
-      <c r="C37" s="441"/>
-[...1 lines deleted...]
-      <c r="E37" s="441"/>
+      <c r="C37" s="429"/>
+      <c r="D37" s="429"/>
+      <c r="E37" s="429"/>
       <c r="F37" s="61"/>
       <c r="G37" s="61"/>
       <c r="H37" s="61"/>
     </row>
     <row r="38" spans="2:8" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B38" s="61"/>
       <c r="C38" s="61"/>
       <c r="D38" s="61"/>
-      <c r="E38" s="318" t="s">
+      <c r="E38" s="316" t="s">
         <v>204</v>
       </c>
-      <c r="F38" s="318" t="s">
+      <c r="F38" s="316" t="s">
         <v>205</v>
       </c>
-      <c r="G38" s="318" t="s">
+      <c r="G38" s="316" t="s">
         <v>206</v>
       </c>
-      <c r="H38" s="319" t="s">
+      <c r="H38" s="317" t="s">
         <v>207</v>
       </c>
     </row>
     <row r="39" spans="2:8" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B39" s="61"/>
       <c r="C39" s="61"/>
       <c r="D39" s="61"/>
-      <c r="E39" s="306">
+      <c r="E39" s="304">
         <v>2026</v>
       </c>
-      <c r="F39" s="320"/>
-[...1 lines deleted...]
-      <c r="H39" s="321">
+      <c r="F39" s="318"/>
+      <c r="G39" s="318"/>
+      <c r="H39" s="319">
         <f t="shared" ref="H39:H44" si="0">F39+G39</f>
         <v>0</v>
       </c>
     </row>
     <row r="40" spans="2:8" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B40" s="61"/>
       <c r="C40" s="61"/>
       <c r="D40" s="61"/>
-      <c r="E40" s="306">
+      <c r="E40" s="304">
         <f>+E39+1</f>
         <v>2027</v>
       </c>
-      <c r="F40" s="320"/>
-[...1 lines deleted...]
-      <c r="H40" s="321">
+      <c r="F40" s="318"/>
+      <c r="G40" s="318"/>
+      <c r="H40" s="319">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
     </row>
     <row r="41" spans="2:8" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B41" s="61"/>
       <c r="C41" s="61"/>
       <c r="D41" s="61"/>
-      <c r="E41" s="306">
+      <c r="E41" s="304">
         <f t="shared" ref="E41:E43" si="1">+E40+1</f>
         <v>2028</v>
       </c>
-      <c r="F41" s="320"/>
-[...1 lines deleted...]
-      <c r="H41" s="321">
+      <c r="F41" s="318"/>
+      <c r="G41" s="318"/>
+      <c r="H41" s="319">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
     </row>
     <row r="42" spans="2:8" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B42" s="61"/>
       <c r="C42" s="61"/>
       <c r="D42" s="61"/>
-      <c r="E42" s="306">
+      <c r="E42" s="304">
         <f t="shared" si="1"/>
         <v>2029</v>
       </c>
-      <c r="F42" s="320"/>
-[...1 lines deleted...]
-      <c r="H42" s="321">
+      <c r="F42" s="318"/>
+      <c r="G42" s="318"/>
+      <c r="H42" s="319">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
     </row>
     <row r="43" spans="2:8" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B43" s="61"/>
       <c r="C43" s="61"/>
       <c r="D43" s="61"/>
-      <c r="E43" s="306">
+      <c r="E43" s="304">
         <f t="shared" si="1"/>
         <v>2030</v>
       </c>
-      <c r="F43" s="320"/>
-[...1 lines deleted...]
-      <c r="H43" s="321">
+      <c r="F43" s="318"/>
+      <c r="G43" s="318"/>
+      <c r="H43" s="319">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
     </row>
     <row r="44" spans="2:8" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B44" s="61"/>
       <c r="C44" s="61"/>
       <c r="D44" s="61"/>
-      <c r="E44" s="308" t="s">
+      <c r="E44" s="306" t="s">
         <v>208</v>
       </c>
-      <c r="F44" s="231"/>
-      <c r="G44" s="231"/>
+      <c r="F44" s="229"/>
+      <c r="G44" s="229"/>
       <c r="H44" s="128">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
     </row>
     <row r="45" spans="2:8" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B45" s="61"/>
       <c r="C45" s="61"/>
       <c r="D45" s="61"/>
-      <c r="E45" s="322" t="s">
+      <c r="E45" s="320" t="s">
         <v>209</v>
       </c>
-      <c r="F45" s="203">
+      <c r="F45" s="201">
         <f>SUM(F39:F44)</f>
         <v>0</v>
       </c>
-      <c r="G45" s="203">
+      <c r="G45" s="201">
         <f>SUM(G39:G44)</f>
         <v>0</v>
       </c>
-      <c r="H45" s="203">
+      <c r="H45" s="201">
         <f>SUM(H39:H44)</f>
         <v>0</v>
       </c>
     </row>
     <row r="46" spans="2:8" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B46" s="61"/>
       <c r="C46" s="61"/>
       <c r="D46" s="61"/>
       <c r="E46" s="61"/>
       <c r="F46" s="61"/>
       <c r="G46" s="61"/>
       <c r="H46" s="61"/>
     </row>
   </sheetData>
   <mergeCells count="5">
     <mergeCell ref="B37:E37"/>
     <mergeCell ref="B34:H36"/>
     <mergeCell ref="B29:E29"/>
     <mergeCell ref="B30:E30"/>
     <mergeCell ref="B32:E32"/>
   </mergeCells>
   <phoneticPr fontId="0" type="noConversion"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup scale="82" orientation="portrait" r:id="rId1"/>
   <headerFooter>
     <oddFooter>&amp;R17</oddFooter>
   </headerFooter>
   <customProperties>
     <customPr name="OrphanNamesChecked" r:id="rId2"/>
   </customProperties>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet21.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{B066305F-709F-4890-8835-09233F3DFF5F}">
-  <sheetPr>
+  <sheetPr codeName="Sheet33">
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="A1:I50"/>
   <sheetViews>
-    <sheetView view="pageBreakPreview" topLeftCell="A19" zoomScaleNormal="100" zoomScaleSheetLayoutView="100" workbookViewId="0"/>
+    <sheetView view="pageBreakPreview" zoomScaleNormal="100" zoomScaleSheetLayoutView="100" workbookViewId="0">
+      <selection activeCell="O57" sqref="O57"/>
+    </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="8.7109375" defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <cols>
-    <col min="1" max="1" width="8.7109375" style="212"/>
-[...5 lines deleted...]
-    <col min="10" max="16384" width="8.7109375" style="212"/>
+    <col min="1" max="1" width="8.7109375" style="210"/>
+    <col min="2" max="2" width="10.5703125" style="210" customWidth="1"/>
+    <col min="3" max="3" width="11.7109375" style="210" customWidth="1"/>
+    <col min="4" max="5" width="18.28515625" style="210" customWidth="1"/>
+    <col min="6" max="6" width="14.28515625" style="210" customWidth="1"/>
+    <col min="7" max="9" width="14.28515625" style="230" customWidth="1"/>
+    <col min="10" max="16384" width="8.7109375" style="210"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:9" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A1" s="68" t="s">
         <v>32</v>
       </c>
       <c r="B1" s="68"/>
-      <c r="C1" s="211" t="s">
+      <c r="C1" s="209" t="s">
         <v>33</v>
       </c>
-      <c r="D1" s="211"/>
-      <c r="E1" s="211"/>
+      <c r="D1" s="209"/>
+      <c r="E1" s="209"/>
     </row>
     <row r="2" spans="1:9" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A2" s="68" t="s">
         <v>102</v>
       </c>
       <c r="B2" s="68"/>
     </row>
     <row r="3" spans="1:9" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A3" s="67" t="str">
         <f>'Financial Position - Stmt 1'!A3</f>
-        <v>As at December 31, 2025</v>
+        <v>As at December 31, 2026</v>
       </c>
       <c r="B3" s="68"/>
     </row>
     <row r="4" spans="1:9" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="5" spans="1:9" ht="15" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A5" s="68" t="s">
-        <v>871</v>
+        <v>819</v>
       </c>
       <c r="B5" s="68"/>
-      <c r="E5" s="473" t="s">
+      <c r="E5" s="459" t="s">
         <v>258</v>
       </c>
-      <c r="F5" s="472">
+      <c r="F5" s="458">
         <f>'Financial Position - Stmt 1'!H5</f>
+        <v>2026</v>
+      </c>
+      <c r="G5" s="458"/>
+      <c r="H5" s="458">
+        <f>'Financial Position - Stmt 1'!I5</f>
         <v>2025</v>
       </c>
-      <c r="G5" s="472"/>
-[...4 lines deleted...]
-      <c r="I5" s="472"/>
+      <c r="I5" s="458"/>
     </row>
     <row r="6" spans="1:9" x14ac:dyDescent="0.2">
       <c r="B6" s="68"/>
-      <c r="C6" s="234"/>
-[...1 lines deleted...]
-      <c r="F6" s="233" t="s">
+      <c r="C6" s="232"/>
+      <c r="E6" s="459"/>
+      <c r="F6" s="231" t="s">
         <v>259</v>
       </c>
-      <c r="G6" s="235" t="s">
-[...2 lines deleted...]
-      <c r="H6" s="233" t="s">
+      <c r="G6" s="233" t="s">
+        <v>599</v>
+      </c>
+      <c r="H6" s="231" t="s">
         <v>259</v>
       </c>
-      <c r="I6" s="233" t="s">
-        <v>601</v>
+      <c r="I6" s="231" t="s">
+        <v>599</v>
       </c>
     </row>
     <row r="7" spans="1:9" x14ac:dyDescent="0.2">
       <c r="B7" s="68" t="s">
-        <v>602</v>
-[...2 lines deleted...]
-      <c r="E7" s="213" t="s">
+        <v>600</v>
+      </c>
+      <c r="C7" s="232"/>
+      <c r="E7" s="211" t="s">
         <v>260</v>
       </c>
-      <c r="F7" s="236"/>
-[...2 lines deleted...]
-      <c r="I7" s="238"/>
+      <c r="F7" s="234"/>
+      <c r="G7" s="235"/>
+      <c r="H7" s="236"/>
+      <c r="I7" s="236"/>
     </row>
     <row r="8" spans="1:9" x14ac:dyDescent="0.2">
-      <c r="B8" s="234" t="s">
+      <c r="B8" s="232" t="s">
+        <v>605</v>
+      </c>
+      <c r="C8" s="232"/>
+      <c r="F8" s="237"/>
+      <c r="G8" s="238"/>
+      <c r="H8" s="239"/>
+      <c r="I8" s="239"/>
+    </row>
+    <row r="9" spans="1:9" x14ac:dyDescent="0.2">
+      <c r="B9" s="240" t="s">
         <v>607</v>
       </c>
-      <c r="C8" s="234"/>
-[...15 lines deleted...]
-      <c r="I9" s="245"/>
+      <c r="C9" s="241"/>
+      <c r="D9" s="234"/>
+      <c r="E9" s="234"/>
+      <c r="F9" s="242"/>
+      <c r="G9" s="243"/>
+      <c r="H9" s="244"/>
+      <c r="I9" s="243"/>
     </row>
     <row r="10" spans="1:9" ht="15" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="B10" s="247" t="s">
-[...8 lines deleted...]
-      <c r="I10" s="245"/>
+      <c r="B10" s="245" t="s">
+        <v>840</v>
+      </c>
+      <c r="C10" s="246"/>
+      <c r="D10" s="246"/>
+      <c r="E10" s="246"/>
+      <c r="F10" s="242"/>
+      <c r="G10" s="243"/>
+      <c r="H10" s="244"/>
+      <c r="I10" s="243"/>
     </row>
     <row r="11" spans="1:9" ht="16.149999999999999" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="B11" s="249" t="s">
-[...8 lines deleted...]
-      <c r="I11" s="252"/>
+      <c r="B11" s="247" t="s">
+        <v>625</v>
+      </c>
+      <c r="C11" s="248"/>
+      <c r="D11" s="248"/>
+      <c r="E11" s="248"/>
+      <c r="F11" s="249"/>
+      <c r="G11" s="250"/>
+      <c r="H11" s="251"/>
+      <c r="I11" s="250"/>
     </row>
     <row r="12" spans="1:9" ht="16.149999999999999" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="B12" s="254" t="s">
-[...5 lines deleted...]
-      <c r="F12" s="256">
+      <c r="B12" s="252" t="s">
+        <v>613</v>
+      </c>
+      <c r="C12" s="253"/>
+      <c r="D12" s="253"/>
+      <c r="E12" s="253"/>
+      <c r="F12" s="254">
         <f>SUM(F9:F11)</f>
         <v>0</v>
       </c>
-      <c r="G12" s="257">
+      <c r="G12" s="255">
         <f>SUM(G9:G11)</f>
         <v>0</v>
       </c>
-      <c r="H12" s="257">
+      <c r="H12" s="255">
         <f>SUM(H9:H11)</f>
         <v>0</v>
       </c>
-      <c r="I12" s="258">
+      <c r="I12" s="256">
         <f>SUM(I9:I11)</f>
         <v>0</v>
       </c>
     </row>
     <row r="13" spans="1:9" ht="14.1" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="B13" s="215"/>
-[...6 lines deleted...]
-      <c r="I13" s="246"/>
+      <c r="B13" s="213"/>
+      <c r="C13" s="213"/>
+      <c r="D13" s="213"/>
+      <c r="E13" s="213"/>
+      <c r="F13" s="213"/>
+      <c r="G13" s="244"/>
+      <c r="H13" s="244"/>
+      <c r="I13" s="244"/>
     </row>
     <row r="14" spans="1:9" ht="16.149999999999999" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
       <c r="B14" s="68"/>
-      <c r="C14" s="215"/>
-[...1 lines deleted...]
-      <c r="E14" s="473" t="s">
+      <c r="C14" s="213"/>
+      <c r="D14" s="213"/>
+      <c r="E14" s="459" t="s">
         <v>258</v>
       </c>
-      <c r="F14" s="472">
+      <c r="F14" s="458">
         <f>F5</f>
+        <v>2026</v>
+      </c>
+      <c r="G14" s="458"/>
+      <c r="H14" s="458">
+        <f>H5</f>
         <v>2025</v>
       </c>
-      <c r="G14" s="472"/>
-[...4 lines deleted...]
-      <c r="I14" s="472"/>
+      <c r="I14" s="458"/>
     </row>
     <row r="15" spans="1:9" ht="29.1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B15" s="68"/>
-      <c r="C15" s="215"/>
-[...2 lines deleted...]
-      <c r="F15" s="233" t="s">
+      <c r="C15" s="213"/>
+      <c r="D15" s="213"/>
+      <c r="E15" s="459"/>
+      <c r="F15" s="231" t="s">
         <v>259</v>
       </c>
-      <c r="G15" s="235" t="s">
-[...2 lines deleted...]
-      <c r="H15" s="233" t="s">
+      <c r="G15" s="233" t="s">
+        <v>599</v>
+      </c>
+      <c r="H15" s="231" t="s">
         <v>259</v>
       </c>
-      <c r="I15" s="233" t="s">
-        <v>601</v>
+      <c r="I15" s="231" t="s">
+        <v>599</v>
       </c>
     </row>
     <row r="16" spans="1:9" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B16" s="68" t="s">
+        <v>601</v>
+      </c>
+      <c r="C16" s="213"/>
+      <c r="D16" s="213"/>
+      <c r="E16" s="211" t="s">
+        <v>260</v>
+      </c>
+      <c r="F16" s="257"/>
+      <c r="G16" s="257"/>
+      <c r="H16" s="257"/>
+      <c r="I16" s="257"/>
+    </row>
+    <row r="17" spans="2:9" ht="19.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B17" s="232" t="s">
+        <v>605</v>
+      </c>
+      <c r="C17" s="232"/>
+      <c r="D17" s="232"/>
+      <c r="E17" s="211"/>
+      <c r="F17" s="251"/>
+      <c r="G17" s="251"/>
+      <c r="H17" s="251"/>
+      <c r="I17" s="251"/>
+    </row>
+    <row r="18" spans="2:9" x14ac:dyDescent="0.2">
+      <c r="B18" s="258" t="s">
+        <v>606</v>
+      </c>
+      <c r="C18" s="259"/>
+      <c r="D18" s="259"/>
+      <c r="E18" s="259"/>
+      <c r="F18" s="249"/>
+      <c r="G18" s="250"/>
+      <c r="H18" s="250"/>
+      <c r="I18" s="260"/>
+    </row>
+    <row r="19" spans="2:9" x14ac:dyDescent="0.2">
+      <c r="B19" s="252" t="s">
+        <v>602</v>
+      </c>
+      <c r="C19" s="261"/>
+      <c r="D19" s="261"/>
+      <c r="E19" s="261"/>
+      <c r="F19" s="262">
+        <f>SUM(F17:F18)</f>
+        <v>0</v>
+      </c>
+      <c r="G19" s="263">
+        <f>SUM(G17:G18)</f>
+        <v>0</v>
+      </c>
+      <c r="H19" s="263">
+        <f>SUM(H17:H18)</f>
+        <v>0</v>
+      </c>
+      <c r="I19" s="264">
+        <f>SUM(I17:I18)</f>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="20" spans="2:9" x14ac:dyDescent="0.2">
+      <c r="B20" s="232"/>
+      <c r="C20" s="232"/>
+    </row>
+    <row r="21" spans="2:9" x14ac:dyDescent="0.2">
+      <c r="B21" s="210" t="s">
         <v>603</v>
       </c>
-      <c r="C16" s="215"/>
-[...65 lines deleted...]
-      <c r="C21" s="234"/>
+      <c r="C21" s="232"/>
     </row>
     <row r="22" spans="2:9" x14ac:dyDescent="0.2">
-      <c r="B22" s="234"/>
-      <c r="C22" s="234"/>
+      <c r="B22" s="232"/>
+      <c r="C22" s="232"/>
     </row>
     <row r="23" spans="2:9" ht="140.65" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="B23" s="469" t="s">
-[...8 lines deleted...]
-      <c r="I23" s="469"/>
+      <c r="B23" s="455" t="s">
+        <v>728</v>
+      </c>
+      <c r="C23" s="455"/>
+      <c r="D23" s="455"/>
+      <c r="E23" s="455"/>
+      <c r="F23" s="455"/>
+      <c r="G23" s="455"/>
+      <c r="H23" s="455"/>
+      <c r="I23" s="455"/>
     </row>
     <row r="24" spans="2:9" ht="14.1" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="B24" s="267"/>
-[...6 lines deleted...]
-      <c r="I24" s="267"/>
+      <c r="B24" s="265"/>
+      <c r="C24" s="265"/>
+      <c r="D24" s="265"/>
+      <c r="E24" s="265"/>
+      <c r="F24" s="265"/>
+      <c r="G24" s="265"/>
+      <c r="H24" s="265"/>
+      <c r="I24" s="265"/>
     </row>
     <row r="25" spans="2:9" ht="58.5" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="B25" s="470" t="s">
-[...8 lines deleted...]
-      <c r="I25" s="470"/>
+      <c r="B25" s="456" t="s">
+        <v>729</v>
+      </c>
+      <c r="C25" s="456"/>
+      <c r="D25" s="456"/>
+      <c r="E25" s="456"/>
+      <c r="F25" s="456"/>
+      <c r="G25" s="456"/>
+      <c r="H25" s="456"/>
+      <c r="I25" s="456"/>
     </row>
     <row r="26" spans="2:9" ht="14.1" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="B26" s="267"/>
-[...6 lines deleted...]
-      <c r="I26" s="267"/>
+      <c r="B26" s="265"/>
+      <c r="C26" s="265"/>
+      <c r="D26" s="265"/>
+      <c r="E26" s="265"/>
+      <c r="F26" s="265"/>
+      <c r="G26" s="265"/>
+      <c r="H26" s="265"/>
+      <c r="I26" s="265"/>
     </row>
     <row r="27" spans="2:9" ht="14.1" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="B27" s="471" t="s">
-[...8 lines deleted...]
-      <c r="I27" s="471"/>
+      <c r="B27" s="457" t="s">
+        <v>730</v>
+      </c>
+      <c r="C27" s="457"/>
+      <c r="D27" s="457"/>
+      <c r="E27" s="457"/>
+      <c r="F27" s="457"/>
+      <c r="G27" s="457"/>
+      <c r="H27" s="457"/>
+      <c r="I27" s="457"/>
     </row>
     <row r="28" spans="2:9" ht="14.1" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
-      <c r="B28" s="212" t="s">
+      <c r="B28" s="210" t="s">
         <v>262</v>
       </c>
-      <c r="C28" s="268"/>
-[...4 lines deleted...]
-      <c r="H28" s="269">
+      <c r="C28" s="266"/>
+      <c r="D28" s="266"/>
+      <c r="E28" s="266"/>
+      <c r="F28" s="266"/>
+      <c r="G28" s="266"/>
+      <c r="H28" s="267">
         <f>F5</f>
+        <v>2026</v>
+      </c>
+      <c r="I28" s="266"/>
+    </row>
+    <row r="29" spans="2:9" ht="14.1" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="G29" s="210"/>
+      <c r="H29" s="268"/>
+      <c r="I29" s="265"/>
+    </row>
+    <row r="30" spans="2:9" ht="14.1" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B30" s="240" t="s">
+        <v>263</v>
+      </c>
+      <c r="C30" s="234"/>
+      <c r="D30" s="234"/>
+      <c r="E30" s="234"/>
+      <c r="F30" s="234"/>
+      <c r="G30" s="269"/>
+      <c r="H30" s="270">
+        <v>0</v>
+      </c>
+      <c r="I30" s="265"/>
+    </row>
+    <row r="31" spans="2:9" ht="14.1" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B31" s="247" t="s">
+        <v>264</v>
+      </c>
+      <c r="C31" s="237"/>
+      <c r="D31" s="237"/>
+      <c r="E31" s="237"/>
+      <c r="F31" s="237"/>
+      <c r="G31" s="271"/>
+      <c r="H31" s="250">
+        <v>0</v>
+      </c>
+      <c r="I31" s="265"/>
+    </row>
+    <row r="32" spans="2:9" ht="14.1" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="G32" s="272"/>
+      <c r="H32" s="265"/>
+      <c r="I32" s="265"/>
+    </row>
+    <row r="33" spans="2:9" ht="14.1" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B33" s="210" t="s">
+        <v>731</v>
+      </c>
+      <c r="G33" s="272"/>
+      <c r="H33" s="265"/>
+      <c r="I33" s="265"/>
+    </row>
+    <row r="34" spans="2:9" ht="14.1" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="G34" s="272"/>
+      <c r="H34" s="265"/>
+      <c r="I34" s="265"/>
+    </row>
+    <row r="35" spans="2:9" ht="14.1" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B35" s="210" t="s">
+        <v>732</v>
+      </c>
+      <c r="G35" s="272"/>
+      <c r="H35" s="265"/>
+      <c r="I35" s="265"/>
+    </row>
+    <row r="36" spans="2:9" x14ac:dyDescent="0.2">
+      <c r="B36" s="232"/>
+    </row>
+    <row r="37" spans="2:9" x14ac:dyDescent="0.2">
+      <c r="B37" s="232" t="s">
+        <v>733</v>
+      </c>
+    </row>
+    <row r="38" spans="2:9" ht="13.5" thickBot="1" x14ac:dyDescent="0.25">
+      <c r="B38" s="210" t="s">
+        <v>265</v>
+      </c>
+      <c r="C38" s="266"/>
+      <c r="D38" s="266"/>
+      <c r="E38" s="266"/>
+      <c r="F38" s="266"/>
+      <c r="G38" s="266"/>
+      <c r="H38" s="267">
+        <f>F5</f>
+        <v>2026</v>
+      </c>
+      <c r="I38" s="267">
+        <f>H5</f>
         <v>2025</v>
       </c>
-      <c r="I28" s="268"/>
-[...84 lines deleted...]
-      </c>
     </row>
     <row r="39" spans="2:9" x14ac:dyDescent="0.2">
-      <c r="G39" s="212"/>
-[...1 lines deleted...]
-      <c r="I39" s="275"/>
+      <c r="G39" s="210"/>
+      <c r="H39" s="273"/>
+      <c r="I39" s="273"/>
     </row>
     <row r="40" spans="2:9" x14ac:dyDescent="0.2">
-      <c r="B40" s="242" t="s">
+      <c r="B40" s="240" t="s">
         <v>266</v>
       </c>
-      <c r="C40" s="236"/>
-[...7 lines deleted...]
-      <c r="I40" s="272">
+      <c r="C40" s="234"/>
+      <c r="D40" s="234"/>
+      <c r="E40" s="234"/>
+      <c r="F40" s="234"/>
+      <c r="G40" s="269"/>
+      <c r="H40" s="244">
+        <v>0</v>
+      </c>
+      <c r="I40" s="270">
         <v>0</v>
       </c>
     </row>
     <row r="41" spans="2:9" x14ac:dyDescent="0.2">
-      <c r="B41" s="247" t="s">
+      <c r="B41" s="245" t="s">
         <v>267</v>
       </c>
-      <c r="G41" s="276"/>
-[...3 lines deleted...]
-      <c r="I41" s="245">
+      <c r="G41" s="274"/>
+      <c r="H41" s="244">
+        <v>0</v>
+      </c>
+      <c r="I41" s="243">
         <v>0</v>
       </c>
     </row>
     <row r="42" spans="2:9" x14ac:dyDescent="0.2">
-      <c r="B42" s="247" t="s">
+      <c r="B42" s="245" t="s">
         <v>268</v>
       </c>
-      <c r="G42" s="276"/>
-[...3 lines deleted...]
-      <c r="I42" s="245">
+      <c r="G42" s="274"/>
+      <c r="H42" s="244">
+        <v>0</v>
+      </c>
+      <c r="I42" s="243">
         <v>0</v>
       </c>
     </row>
     <row r="43" spans="2:9" x14ac:dyDescent="0.2">
-      <c r="B43" s="247" t="s">
+      <c r="B43" s="245" t="s">
         <v>269</v>
       </c>
-      <c r="G43" s="276"/>
-[...3 lines deleted...]
-      <c r="I43" s="245">
+      <c r="G43" s="274"/>
+      <c r="H43" s="244">
+        <v>0</v>
+      </c>
+      <c r="I43" s="243">
         <v>0</v>
       </c>
     </row>
     <row r="44" spans="2:9" x14ac:dyDescent="0.2">
-      <c r="B44" s="247" t="s">
-[...6 lines deleted...]
-      <c r="I44" s="245">
+      <c r="B44" s="245" t="s">
+        <v>734</v>
+      </c>
+      <c r="G44" s="274"/>
+      <c r="H44" s="244">
+        <v>0</v>
+      </c>
+      <c r="I44" s="243">
         <v>0</v>
       </c>
     </row>
     <row r="45" spans="2:9" x14ac:dyDescent="0.2">
-      <c r="B45" s="249" t="s">
-[...10 lines deleted...]
-      <c r="I45" s="252">
+      <c r="B45" s="247" t="s">
+        <v>735</v>
+      </c>
+      <c r="C45" s="237"/>
+      <c r="D45" s="237"/>
+      <c r="E45" s="237"/>
+      <c r="F45" s="237"/>
+      <c r="G45" s="237"/>
+      <c r="H45" s="249">
+        <v>0</v>
+      </c>
+      <c r="I45" s="250">
         <v>0</v>
       </c>
     </row>
     <row r="46" spans="2:9" x14ac:dyDescent="0.2">
-      <c r="B46" s="254" t="s">
+      <c r="B46" s="252" t="s">
         <v>270</v>
       </c>
-      <c r="C46" s="263"/>
-[...4 lines deleted...]
-      <c r="H46" s="277">
+      <c r="C46" s="261"/>
+      <c r="D46" s="261"/>
+      <c r="E46" s="261"/>
+      <c r="F46" s="261"/>
+      <c r="G46" s="261"/>
+      <c r="H46" s="275">
         <f>H40+H41+H42-H43+H44-H45</f>
         <v>0</v>
       </c>
-      <c r="I46" s="278">
+      <c r="I46" s="276">
         <f>I40+I41+I42-I43+I44-I45</f>
         <v>0</v>
       </c>
     </row>
     <row r="47" spans="2:9" x14ac:dyDescent="0.2">
-      <c r="B47" s="234"/>
+      <c r="B47" s="232"/>
     </row>
     <row r="48" spans="2:9" x14ac:dyDescent="0.2">
-      <c r="B48" s="212" t="s">
-        <v>751</v>
+      <c r="B48" s="210" t="s">
+        <v>736</v>
       </c>
     </row>
     <row r="50" spans="2:2" x14ac:dyDescent="0.2">
-      <c r="B50" s="212" t="s">
-        <v>752</v>
+      <c r="B50" s="210" t="s">
+        <v>737</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="9">
     <mergeCell ref="B23:I23"/>
     <mergeCell ref="B25:I25"/>
     <mergeCell ref="B27:I27"/>
     <mergeCell ref="H5:I5"/>
     <mergeCell ref="H14:I14"/>
     <mergeCell ref="E5:E6"/>
     <mergeCell ref="F5:G5"/>
     <mergeCell ref="E14:E15"/>
     <mergeCell ref="F14:G14"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup scale="74" orientation="portrait" r:id="rId1"/>
   <headerFooter>
     <oddFooter>&amp;R25</oddFooter>
   </headerFooter>
   <customProperties>
     <customPr name="OrphanNamesChecked" r:id="rId2"/>
   </customProperties>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet22.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0C00-000000000000}">
-  <sheetPr>
+  <sheetPr codeName="Sheet34">
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="A1:H18"/>
   <sheetViews>
-    <sheetView view="pageBreakPreview" zoomScaleNormal="100" zoomScaleSheetLayoutView="100" workbookViewId="0"/>
+    <sheetView view="pageBreakPreview" zoomScaleNormal="100" zoomScaleSheetLayoutView="100" workbookViewId="0">
+      <selection activeCell="H22" sqref="H22"/>
+    </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="8.85546875" defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="4" width="8.85546875" style="59"/>
     <col min="5" max="6" width="11.28515625" style="59" customWidth="1"/>
     <col min="7" max="8" width="16.5703125" style="59" customWidth="1"/>
     <col min="9" max="9" width="30.7109375" style="59" customWidth="1"/>
     <col min="10" max="10" width="8.85546875" style="59"/>
     <col min="11" max="11" width="14.5703125" style="59" customWidth="1"/>
     <col min="12" max="16384" width="8.85546875" style="59"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8" ht="16.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A1" s="67" t="s">
         <v>32</v>
       </c>
       <c r="C1" s="74" t="str">
         <f>'Financial Position - Stmt 1'!$C$1</f>
         <v>Please Fill in Municipality Name</v>
       </c>
     </row>
     <row r="2" spans="1:8" ht="18.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A2" s="67" t="s">
         <v>102</v>
       </c>
     </row>
     <row r="3" spans="1:8" ht="16.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A3" s="67" t="str">
         <f>'Financial Position - Stmt 1'!A3</f>
-        <v>As at December 31, 2025</v>
+        <v>As at December 31, 2026</v>
       </c>
     </row>
     <row r="4" spans="1:8" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="5" spans="1:8" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A5" s="69" t="s">
-        <v>872</v>
+        <v>820</v>
       </c>
       <c r="B5" s="61"/>
       <c r="C5" s="61"/>
       <c r="D5" s="61"/>
       <c r="E5" s="61"/>
       <c r="F5" s="61"/>
       <c r="G5" s="61"/>
       <c r="H5" s="61"/>
     </row>
     <row r="6" spans="1:8" ht="36.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="B6" s="442" t="s">
-[...7 lines deleted...]
-      <c r="H6" s="442"/>
+      <c r="B6" s="430" t="s">
+        <v>754</v>
+      </c>
+      <c r="C6" s="430"/>
+      <c r="D6" s="430"/>
+      <c r="E6" s="430"/>
+      <c r="F6" s="430"/>
+      <c r="G6" s="430"/>
+      <c r="H6" s="430"/>
     </row>
     <row r="7" spans="1:8" ht="96" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="B7" s="444" t="s">
-[...7 lines deleted...]
-      <c r="H7" s="442"/>
+      <c r="B7" s="432" t="s">
+        <v>755</v>
+      </c>
+      <c r="C7" s="430"/>
+      <c r="D7" s="430"/>
+      <c r="E7" s="430"/>
+      <c r="F7" s="430"/>
+      <c r="G7" s="430"/>
+      <c r="H7" s="430"/>
     </row>
     <row r="8" spans="1:8" ht="10.5" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="B8" s="325"/>
+      <c r="B8" s="323"/>
       <c r="C8" s="61"/>
       <c r="D8" s="61"/>
       <c r="E8" s="61"/>
       <c r="F8" s="61"/>
       <c r="G8" s="61"/>
       <c r="H8" s="61"/>
     </row>
     <row r="9" spans="1:8" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A9" s="67" t="s">
-        <v>873</v>
-[...1 lines deleted...]
-      <c r="B9" s="325"/>
+        <v>821</v>
+      </c>
+      <c r="B9" s="323"/>
       <c r="C9" s="61"/>
       <c r="D9" s="61"/>
       <c r="E9" s="61"/>
       <c r="F9" s="61"/>
       <c r="G9" s="61"/>
       <c r="H9" s="61"/>
     </row>
     <row r="10" spans="1:8" ht="30" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
-      <c r="B10" s="325"/>
+      <c r="B10" s="323"/>
       <c r="C10" s="61"/>
       <c r="D10" s="61"/>
       <c r="E10" s="190">
         <f>'Financial Position - Stmt 1'!I5</f>
-        <v>2024</v>
+        <v>2025</v>
       </c>
       <c r="F10" s="110" t="s">
-        <v>853</v>
+        <v>801</v>
       </c>
       <c r="G10" s="110" t="s">
-        <v>854</v>
+        <v>802</v>
       </c>
       <c r="H10" s="189">
         <f>'Financial Position - Stmt 1'!H5</f>
-        <v>2025</v>
-[...5 lines deleted...]
-      </c>
+        <v>2026</v>
+      </c>
+    </row>
+    <row r="11" spans="1:8" ht="47.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B11" s="444" t="s">
+        <v>947</v>
+      </c>
+      <c r="C11" s="444"/>
+      <c r="D11" s="444"/>
       <c r="E11" s="67"/>
       <c r="F11" s="67"/>
       <c r="G11" s="67"/>
     </row>
     <row r="12" spans="1:8" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="E12" s="67"/>
       <c r="F12" s="67"/>
       <c r="G12" s="67"/>
     </row>
     <row r="13" spans="1:8" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="E13" s="67"/>
       <c r="F13" s="67"/>
       <c r="G13" s="67"/>
     </row>
     <row r="14" spans="1:8" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="E14" s="67"/>
       <c r="F14" s="67"/>
       <c r="G14" s="67"/>
     </row>
     <row r="15" spans="1:8" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="G15" s="67"/>
     </row>
     <row r="16" spans="1:8" ht="15" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
       <c r="B16" s="113" t="s">
         <v>210</v>
       </c>
       <c r="C16" s="114"/>
       <c r="D16" s="114"/>
       <c r="E16" s="188">
         <f>SUM(E11:E15)</f>
         <v>0</v>
       </c>
       <c r="F16" s="188">
         <f>SUM(F11:F15)</f>
         <v>0</v>
       </c>
       <c r="G16" s="188">
         <f>SUM(G11:G15)</f>
         <v>0</v>
       </c>
       <c r="H16" s="188">
         <f>SUM(H11:H15)</f>
         <v>0</v>
       </c>
     </row>
     <row r="17" ht="15.75" customHeight="1" thickTop="1" x14ac:dyDescent="0.2"/>
     <row r="18" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
   </sheetData>
-  <mergeCells count="2">
+  <mergeCells count="3">
     <mergeCell ref="B7:H7"/>
     <mergeCell ref="B6:H6"/>
+    <mergeCell ref="B11:D11"/>
   </mergeCells>
   <phoneticPr fontId="7" type="noConversion"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup orientation="portrait" r:id="rId1"/>
   <headerFooter>
     <oddFooter>&amp;R18</oddFooter>
   </headerFooter>
   <customProperties>
     <customPr name="OrphanNamesChecked" r:id="rId2"/>
   </customProperties>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet23.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{F0241554-3014-48E0-BB24-974BCA142A2C}">
-  <sheetPr>
+  <sheetPr codeName="Sheet35">
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="A1:H18"/>
   <sheetViews>
     <sheetView view="pageBreakPreview" zoomScaleNormal="100" zoomScaleSheetLayoutView="100" workbookViewId="0">
-      <selection activeCell="H3" sqref="H3"/>
+      <selection activeCell="B46" sqref="B46"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="8.85546875" defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="4" width="8.85546875" style="59"/>
     <col min="5" max="5" width="21.28515625" style="59" customWidth="1"/>
     <col min="6" max="6" width="19.28515625" style="59" customWidth="1"/>
     <col min="7" max="8" width="16.5703125" style="59" customWidth="1"/>
     <col min="9" max="9" width="30.7109375" style="59" customWidth="1"/>
     <col min="10" max="10" width="8.85546875" style="59"/>
     <col min="11" max="11" width="14.5703125" style="59" customWidth="1"/>
     <col min="12" max="16384" width="8.85546875" style="59"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8" ht="16.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A1" s="67" t="s">
         <v>32</v>
       </c>
       <c r="C1" s="74" t="str">
         <f>'Financial Position - Stmt 1'!$C$1</f>
         <v>Please Fill in Municipality Name</v>
       </c>
     </row>
     <row r="2" spans="1:8" ht="18.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A2" s="67" t="s">
         <v>102</v>
       </c>
     </row>
     <row r="3" spans="1:8" ht="16.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A3" s="67" t="str">
         <f>'Financial Position - Stmt 1'!A3</f>
-        <v>As at December 31, 2025</v>
+        <v>As at December 31, 2026</v>
       </c>
     </row>
     <row r="4" spans="1:8" ht="13.15" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="5" spans="1:8" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A5" s="67" t="s">
-        <v>874</v>
-[...1 lines deleted...]
-      <c r="B5" s="325"/>
+        <v>822</v>
+      </c>
+      <c r="B5" s="323"/>
       <c r="C5" s="61"/>
       <c r="D5" s="61"/>
       <c r="E5" s="61"/>
       <c r="F5" s="61"/>
       <c r="G5" s="61"/>
       <c r="H5" s="61"/>
     </row>
     <row r="6" spans="1:8" ht="15.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A6" s="67"/>
-      <c r="B6" s="325"/>
+      <c r="B6" s="323"/>
       <c r="C6" s="61"/>
       <c r="D6" s="61"/>
       <c r="E6" s="61"/>
       <c r="F6" s="61"/>
       <c r="G6" s="189">
         <f>+'Financial Position - Stmt 1'!H5</f>
-        <v>2025</v>
+        <v>2026</v>
       </c>
       <c r="H6" s="190">
         <f>+'Financial Position - Stmt 1'!I5</f>
-        <v>2024</v>
+        <v>2025</v>
       </c>
     </row>
     <row r="7" spans="1:8" ht="15.6" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A7" s="67"/>
       <c r="B7" s="59" t="s">
         <v>211</v>
       </c>
       <c r="C7" s="61"/>
       <c r="D7" s="61"/>
       <c r="E7" s="61"/>
       <c r="F7" s="61"/>
-      <c r="G7" s="326">
-[...2 lines deleted...]
-      <c r="H7" s="326">
+      <c r="G7" s="324">
+        <v>0</v>
+      </c>
+      <c r="H7" s="324">
         <v>0</v>
       </c>
     </row>
     <row r="8" spans="1:8" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A8" s="67"/>
       <c r="B8" s="59" t="s">
         <v>212</v>
       </c>
       <c r="C8" s="61"/>
       <c r="D8" s="61"/>
       <c r="E8" s="61"/>
       <c r="F8" s="61"/>
-      <c r="G8" s="327"/>
+      <c r="G8" s="325"/>
       <c r="H8" s="64"/>
     </row>
     <row r="9" spans="1:8" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A9" s="67"/>
       <c r="B9" s="59" t="s">
         <v>213</v>
       </c>
       <c r="C9" s="61"/>
       <c r="D9" s="61"/>
       <c r="E9" s="61"/>
       <c r="F9" s="61"/>
-      <c r="G9" s="327"/>
+      <c r="G9" s="325"/>
       <c r="H9" s="64"/>
     </row>
     <row r="10" spans="1:8" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A10" s="67"/>
       <c r="B10" s="59" t="s">
         <v>214</v>
       </c>
       <c r="C10" s="61"/>
       <c r="D10" s="61"/>
       <c r="E10" s="61"/>
       <c r="F10" s="61"/>
-      <c r="G10" s="327">
+      <c r="G10" s="325">
         <f>'Schedule 4'!L29</f>
         <v>0</v>
       </c>
       <c r="H10" s="64">
         <f>'Schedule 5'!L29</f>
         <v>0</v>
       </c>
     </row>
     <row r="11" spans="1:8" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A11" s="67"/>
       <c r="B11" s="59" t="s">
-        <v>694</v>
+        <v>687</v>
       </c>
       <c r="C11" s="61"/>
       <c r="D11" s="61"/>
       <c r="E11" s="61"/>
       <c r="F11" s="61"/>
-      <c r="G11" s="327"/>
+      <c r="G11" s="325"/>
       <c r="H11" s="64"/>
     </row>
     <row r="12" spans="1:8" ht="15.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A12" s="67"/>
       <c r="B12" s="113" t="s">
         <v>215</v>
       </c>
-      <c r="C12" s="328"/>
-[...3 lines deleted...]
-      <c r="G12" s="329">
+      <c r="C12" s="326"/>
+      <c r="D12" s="326"/>
+      <c r="E12" s="326"/>
+      <c r="F12" s="326"/>
+      <c r="G12" s="327">
         <f>G7+G8-G9+G10+G11</f>
         <v>0</v>
       </c>
-      <c r="H12" s="329">
+      <c r="H12" s="327">
         <f>H7+H8-H9+H10+H11</f>
         <v>0</v>
       </c>
     </row>
     <row r="13" spans="1:8" ht="10.15" customHeight="1" thickTop="1" x14ac:dyDescent="0.2">
       <c r="A13" s="67"/>
       <c r="C13" s="61"/>
       <c r="D13" s="61"/>
       <c r="E13" s="61"/>
       <c r="F13" s="61"/>
-      <c r="G13" s="327"/>
+      <c r="G13" s="325"/>
       <c r="H13" s="64"/>
     </row>
     <row r="14" spans="1:8" ht="178.9" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A14" s="67"/>
-      <c r="B14" s="442" t="s">
-[...7 lines deleted...]
-      <c r="H14" s="442"/>
+      <c r="B14" s="430" t="s">
+        <v>752</v>
+      </c>
+      <c r="C14" s="430"/>
+      <c r="D14" s="430"/>
+      <c r="E14" s="430"/>
+      <c r="F14" s="430"/>
+      <c r="G14" s="430"/>
+      <c r="H14" s="430"/>
     </row>
     <row r="15" spans="1:8" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A15" s="67"/>
       <c r="C15" s="60"/>
       <c r="D15" s="60"/>
       <c r="E15" s="60"/>
       <c r="F15" s="60"/>
       <c r="G15" s="60"/>
       <c r="H15" s="60"/>
     </row>
     <row r="16" spans="1:8" ht="102.4" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A16" s="67"/>
-      <c r="B16" s="456" t="s">
-[...7 lines deleted...]
-      <c r="H16" s="456"/>
+      <c r="B16" s="444" t="s">
+        <v>753</v>
+      </c>
+      <c r="C16" s="444"/>
+      <c r="D16" s="444"/>
+      <c r="E16" s="444"/>
+      <c r="F16" s="444"/>
+      <c r="G16" s="444"/>
+      <c r="H16" s="444"/>
     </row>
     <row r="18" spans="2:8" ht="274.14999999999998" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="B18" s="440" t="s">
-[...7 lines deleted...]
-      <c r="H18" s="440"/>
+      <c r="B18" s="428" t="s">
+        <v>850</v>
+      </c>
+      <c r="C18" s="428"/>
+      <c r="D18" s="428"/>
+      <c r="E18" s="428"/>
+      <c r="F18" s="428"/>
+      <c r="G18" s="428"/>
+      <c r="H18" s="428"/>
     </row>
   </sheetData>
   <mergeCells count="3">
     <mergeCell ref="B14:H14"/>
     <mergeCell ref="B16:H16"/>
     <mergeCell ref="B18:H18"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup scale="84" orientation="portrait" r:id="rId1"/>
   <headerFooter>
     <oddFooter>&amp;R19</oddFooter>
   </headerFooter>
   <customProperties>
     <customPr name="OrphanNamesChecked" r:id="rId2"/>
   </customProperties>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet24.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0D00-000000000000}">
   <sheetPr codeName="Sheet8">
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="A1:I37"/>
   <sheetViews>
-    <sheetView view="pageBreakPreview" topLeftCell="A3" zoomScaleNormal="100" zoomScaleSheetLayoutView="100" workbookViewId="0"/>
+    <sheetView view="pageBreakPreview" zoomScaleNormal="100" zoomScaleSheetLayoutView="100" workbookViewId="0">
+      <selection activeCell="D19" sqref="D19"/>
+    </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="8.85546875" defaultRowHeight="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="4" width="8.85546875" style="59"/>
     <col min="5" max="5" width="11" style="59" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="11.28515625" style="59" customWidth="1"/>
     <col min="7" max="7" width="21.7109375" style="59" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="18.85546875" style="59" bestFit="1" customWidth="1"/>
     <col min="9" max="9" width="11.28515625" style="59" customWidth="1"/>
     <col min="10" max="16384" width="8.85546875" style="59"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:9" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A1" s="67" t="s">
         <v>32</v>
       </c>
       <c r="C1" s="74" t="str">
         <f>'Financial Position - Stmt 1'!$C$1</f>
         <v>Please Fill in Municipality Name</v>
       </c>
     </row>
     <row r="2" spans="1:9" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A2" s="67" t="s">
         <v>102</v>
       </c>
     </row>
     <row r="3" spans="1:9" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A3" s="67" t="str">
         <f>'Financial Position - Stmt 1'!A3</f>
-        <v>As at December 31, 2025</v>
+        <v>As at December 31, 2026</v>
       </c>
       <c r="I3" s="93"/>
     </row>
     <row r="4" spans="1:9" ht="9.75" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="5" spans="1:9" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A5" s="67" t="s">
-        <v>875</v>
+        <v>823</v>
       </c>
       <c r="I5" s="65"/>
     </row>
     <row r="6" spans="1:9" ht="70.150000000000006" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="B6" s="456" t="s">
-[...8 lines deleted...]
-      <c r="I6" s="456"/>
+      <c r="B6" s="444" t="s">
+        <v>747</v>
+      </c>
+      <c r="C6" s="444"/>
+      <c r="D6" s="444"/>
+      <c r="E6" s="444"/>
+      <c r="F6" s="444"/>
+      <c r="G6" s="444"/>
+      <c r="H6" s="444"/>
+      <c r="I6" s="444"/>
     </row>
     <row r="7" spans="1:9" ht="12.75" x14ac:dyDescent="0.2"/>
     <row r="8" spans="1:9" ht="25.9" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="B8" s="462" t="s">
+      <c r="B8" s="460" t="s">
         <v>216</v>
       </c>
-      <c r="C8" s="462"/>
-[...5 lines deleted...]
-      <c r="I8" s="462"/>
+      <c r="C8" s="460"/>
+      <c r="D8" s="460"/>
+      <c r="E8" s="460"/>
+      <c r="F8" s="460"/>
+      <c r="G8" s="460"/>
+      <c r="H8" s="460"/>
+      <c r="I8" s="460"/>
     </row>
     <row r="9" spans="1:9" ht="9.75" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="10" spans="1:9" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A10" s="67" t="s">
-        <v>876</v>
+        <v>824</v>
       </c>
     </row>
     <row r="11" spans="1:9" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A11" s="67"/>
-      <c r="B11" s="217" t="s">
+      <c r="B11" s="215" t="s">
         <v>217</v>
       </c>
     </row>
     <row r="12" spans="1:9" ht="31.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A12" s="67"/>
-      <c r="B12" s="456" t="s">
-[...8 lines deleted...]
-      <c r="I12" s="456"/>
+      <c r="B12" s="444" t="s">
+        <v>748</v>
+      </c>
+      <c r="C12" s="444"/>
+      <c r="D12" s="444"/>
+      <c r="E12" s="444"/>
+      <c r="F12" s="444"/>
+      <c r="G12" s="444"/>
+      <c r="H12" s="444"/>
+      <c r="I12" s="444"/>
     </row>
     <row r="13" spans="1:9" ht="16.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A13" s="67"/>
-      <c r="B13" s="317" t="s">
+      <c r="B13" s="315" t="s">
         <v>145</v>
       </c>
       <c r="C13" s="61"/>
       <c r="D13" s="61"/>
       <c r="E13" s="61"/>
       <c r="F13" s="61"/>
       <c r="G13" s="61"/>
       <c r="H13" s="61"/>
     </row>
     <row r="14" spans="1:9" ht="30.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A14" s="67"/>
-      <c r="B14" s="456" t="s">
-[...8 lines deleted...]
-      <c r="I14" s="456"/>
+      <c r="B14" s="444" t="s">
+        <v>749</v>
+      </c>
+      <c r="C14" s="444"/>
+      <c r="D14" s="444"/>
+      <c r="E14" s="444"/>
+      <c r="F14" s="444"/>
+      <c r="G14" s="444"/>
+      <c r="H14" s="444"/>
+      <c r="I14" s="444"/>
     </row>
     <row r="15" spans="1:9" ht="34.5" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="B15" s="456" t="s">
-[...8 lines deleted...]
-      <c r="I15" s="456"/>
+      <c r="B15" s="444" t="s">
+        <v>750</v>
+      </c>
+      <c r="C15" s="444"/>
+      <c r="D15" s="444"/>
+      <c r="E15" s="444"/>
+      <c r="F15" s="444"/>
+      <c r="G15" s="444"/>
+      <c r="H15" s="444"/>
+      <c r="I15" s="444"/>
     </row>
     <row r="16" spans="1:9" ht="10.9" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="17" spans="1:8" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B17" s="59" t="s">
         <v>218</v>
       </c>
     </row>
     <row r="18" spans="1:8" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="D18" s="318" t="s">
+      <c r="D18" s="316" t="s">
         <v>204</v>
       </c>
-      <c r="E18" s="318" t="s">
+      <c r="E18" s="316" t="s">
         <v>205</v>
       </c>
-      <c r="F18" s="318" t="s">
+      <c r="F18" s="316" t="s">
         <v>206</v>
       </c>
-      <c r="G18" s="319" t="s">
+      <c r="G18" s="317" t="s">
         <v>219</v>
       </c>
-      <c r="H18" s="318" t="s">
+      <c r="H18" s="316" t="s">
         <v>220</v>
       </c>
     </row>
     <row r="19" spans="1:8" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="D19" s="306">
-[...4 lines deleted...]
-      <c r="G19" s="321">
+      <c r="D19" s="304">
+        <v>2027</v>
+      </c>
+      <c r="E19" s="318"/>
+      <c r="F19" s="318"/>
+      <c r="G19" s="319">
         <f t="shared" ref="G19:G24" si="0">E19+F19</f>
         <v>0</v>
       </c>
-      <c r="H19" s="320"/>
+      <c r="H19" s="318"/>
     </row>
     <row r="20" spans="1:8" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="D20" s="306">
+      <c r="D20" s="304">
         <f>+D19+1</f>
-        <v>2027</v>
-[...3 lines deleted...]
-      <c r="G20" s="321">
+        <v>2028</v>
+      </c>
+      <c r="E20" s="318"/>
+      <c r="F20" s="318"/>
+      <c r="G20" s="319">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
-      <c r="H20" s="320"/>
+      <c r="H20" s="318"/>
     </row>
     <row r="21" spans="1:8" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="D21" s="306">
+      <c r="D21" s="304">
         <f t="shared" ref="D21:D23" si="1">+D20+1</f>
-        <v>2028</v>
-[...3 lines deleted...]
-      <c r="G21" s="321">
+        <v>2029</v>
+      </c>
+      <c r="E21" s="318"/>
+      <c r="F21" s="318"/>
+      <c r="G21" s="319">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
-      <c r="H21" s="320"/>
+      <c r="H21" s="318"/>
     </row>
     <row r="22" spans="1:8" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="D22" s="306">
-[...12 lines deleted...]
-      <c r="D23" s="306">
+      <c r="D22" s="304">
         <f t="shared" si="1"/>
         <v>2030</v>
       </c>
-      <c r="E23" s="320"/>
-[...1 lines deleted...]
-      <c r="G23" s="321">
+      <c r="E22" s="318"/>
+      <c r="F22" s="318"/>
+      <c r="G22" s="319">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
-      <c r="H23" s="320"/>
+      <c r="H22" s="318"/>
+    </row>
+    <row r="23" spans="1:8" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="D23" s="304">
+        <f t="shared" si="1"/>
+        <v>2031</v>
+      </c>
+      <c r="E23" s="318"/>
+      <c r="F23" s="318"/>
+      <c r="G23" s="319">
+        <f t="shared" si="0"/>
+        <v>0</v>
+      </c>
+      <c r="H23" s="318"/>
     </row>
     <row r="24" spans="1:8" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="D24" s="308" t="s">
+      <c r="D24" s="306" t="s">
         <v>208</v>
       </c>
-      <c r="E24" s="231"/>
-      <c r="F24" s="231"/>
+      <c r="E24" s="229"/>
+      <c r="F24" s="229"/>
       <c r="G24" s="128">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
-      <c r="H24" s="231"/>
+      <c r="H24" s="229"/>
     </row>
     <row r="25" spans="1:8" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="D25" s="322" t="s">
+      <c r="D25" s="320" t="s">
         <v>209</v>
       </c>
-      <c r="E25" s="203">
+      <c r="E25" s="201">
         <f>SUM(E19:E24)</f>
         <v>0</v>
       </c>
-      <c r="F25" s="203">
+      <c r="F25" s="201">
         <f>SUM(F19:F24)</f>
         <v>0</v>
       </c>
-      <c r="G25" s="203">
+      <c r="G25" s="201">
         <f>SUM(G19:G24)</f>
         <v>0</v>
       </c>
-      <c r="H25" s="203">
+      <c r="H25" s="201">
         <f>SUM(H19:H24)</f>
         <v>0</v>
       </c>
     </row>
     <row r="26" spans="1:8" ht="9.4" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A26" s="67"/>
     </row>
     <row r="27" spans="1:8" ht="41.45" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="B27" s="441" t="s">
-[...7 lines deleted...]
-      <c r="H27" s="441"/>
+      <c r="B27" s="429" t="s">
+        <v>751</v>
+      </c>
+      <c r="C27" s="429"/>
+      <c r="D27" s="429"/>
+      <c r="E27" s="429"/>
+      <c r="F27" s="429"/>
+      <c r="G27" s="429"/>
+      <c r="H27" s="429"/>
     </row>
     <row r="28" spans="1:8" ht="10.9" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="29" spans="1:8" ht="12.75" x14ac:dyDescent="0.2">
       <c r="B29" s="59" t="s">
         <v>221</v>
       </c>
     </row>
     <row r="30" spans="1:8" ht="12" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="D30" s="318" t="s">
+      <c r="D30" s="316" t="s">
         <v>204</v>
       </c>
-      <c r="E30" s="318" t="s">
+      <c r="E30" s="316" t="s">
         <v>205</v>
       </c>
-      <c r="F30" s="318" t="s">
+      <c r="F30" s="316" t="s">
         <v>206</v>
       </c>
-      <c r="G30" s="318" t="s">
+      <c r="G30" s="316" t="s">
         <v>219</v>
       </c>
-      <c r="H30" s="318" t="s">
+      <c r="H30" s="316" t="s">
         <v>220</v>
       </c>
     </row>
     <row r="31" spans="1:8" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="D31" s="306">
+      <c r="D31" s="304">
         <f>+D19</f>
-        <v>2026</v>
-[...2 lines deleted...]
-      <c r="F31" s="306"/>
+        <v>2027</v>
+      </c>
+      <c r="E31" s="304"/>
+      <c r="F31" s="304"/>
       <c r="G31" s="124">
         <f t="shared" ref="G31:G36" si="2">E31+F31</f>
         <v>0</v>
       </c>
-      <c r="H31" s="306"/>
+      <c r="H31" s="304"/>
     </row>
     <row r="32" spans="1:8" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="D32" s="306">
+      <c r="D32" s="304">
         <f t="shared" ref="D32:D35" si="3">+D20</f>
-        <v>2027</v>
-[...2 lines deleted...]
-      <c r="F32" s="306"/>
+        <v>2028</v>
+      </c>
+      <c r="E32" s="304"/>
+      <c r="F32" s="304"/>
       <c r="G32" s="124">
         <f t="shared" si="2"/>
         <v>0</v>
       </c>
-      <c r="H32" s="306"/>
+      <c r="H32" s="304"/>
     </row>
     <row r="33" spans="4:8" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="D33" s="306">
+      <c r="D33" s="304">
         <f t="shared" si="3"/>
-        <v>2028</v>
-[...2 lines deleted...]
-      <c r="F33" s="306"/>
+        <v>2029</v>
+      </c>
+      <c r="E33" s="304"/>
+      <c r="F33" s="304"/>
       <c r="G33" s="124">
         <f t="shared" si="2"/>
         <v>0</v>
       </c>
-      <c r="H33" s="306"/>
+      <c r="H33" s="304"/>
     </row>
     <row r="34" spans="4:8" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="D34" s="306">
+      <c r="D34" s="304">
         <f t="shared" si="3"/>
-        <v>2029</v>
-[...2 lines deleted...]
-      <c r="F34" s="306"/>
+        <v>2030</v>
+      </c>
+      <c r="E34" s="304"/>
+      <c r="F34" s="304"/>
       <c r="G34" s="124">
         <f t="shared" si="2"/>
         <v>0</v>
       </c>
-      <c r="H34" s="306"/>
+      <c r="H34" s="304"/>
     </row>
     <row r="35" spans="4:8" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="D35" s="306">
+      <c r="D35" s="304">
         <f t="shared" si="3"/>
-        <v>2030</v>
-[...2 lines deleted...]
-      <c r="F35" s="306"/>
+        <v>2031</v>
+      </c>
+      <c r="E35" s="304"/>
+      <c r="F35" s="304"/>
       <c r="G35" s="124">
         <f t="shared" si="2"/>
         <v>0</v>
       </c>
-      <c r="H35" s="306"/>
+      <c r="H35" s="304"/>
     </row>
     <row r="36" spans="4:8" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="D36" s="308" t="s">
+      <c r="D36" s="306" t="s">
         <v>208</v>
       </c>
-      <c r="E36" s="323"/>
-      <c r="F36" s="323"/>
+      <c r="E36" s="321"/>
+      <c r="F36" s="321"/>
       <c r="G36" s="128">
         <f t="shared" si="2"/>
         <v>0</v>
       </c>
-      <c r="H36" s="323"/>
+      <c r="H36" s="321"/>
     </row>
     <row r="37" spans="4:8" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="D37" s="324" t="s">
+      <c r="D37" s="322" t="s">
         <v>209</v>
       </c>
-      <c r="E37" s="203">
+      <c r="E37" s="201">
         <f>SUM(E31:E36)</f>
         <v>0</v>
       </c>
-      <c r="F37" s="203">
+      <c r="F37" s="201">
         <f>SUM(F31:F36)</f>
         <v>0</v>
       </c>
-      <c r="G37" s="203">
+      <c r="G37" s="201">
         <f>SUM(G31:G36)</f>
         <v>0</v>
       </c>
-      <c r="H37" s="203">
+      <c r="H37" s="201">
         <f>SUM(H31:H36)</f>
         <v>0</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="6">
     <mergeCell ref="B6:I6"/>
     <mergeCell ref="B8:I8"/>
     <mergeCell ref="B12:I12"/>
     <mergeCell ref="B27:H27"/>
     <mergeCell ref="B14:I14"/>
     <mergeCell ref="B15:I15"/>
   </mergeCells>
   <phoneticPr fontId="0" type="noConversion"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup scale="84" orientation="portrait" r:id="rId1"/>
   <headerFooter>
     <oddFooter>&amp;R20</oddFooter>
   </headerFooter>
   <customProperties>
     <customPr name="OrphanNamesChecked" r:id="rId2"/>
   </customProperties>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet25.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0E00-000000000000}">
-  <sheetPr>
+  <sheetPr codeName="Sheet36">
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="A1:H51"/>
   <sheetViews>
-    <sheetView view="pageBreakPreview" topLeftCell="A10" zoomScaleNormal="100" zoomScaleSheetLayoutView="100" workbookViewId="0"/>
+    <sheetView view="pageBreakPreview" topLeftCell="A13" zoomScaleNormal="100" zoomScaleSheetLayoutView="100" workbookViewId="0">
+      <selection activeCell="D10" sqref="D10"/>
+    </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="8.85546875" defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="3" width="8.85546875" style="59"/>
     <col min="4" max="4" width="10.5703125" style="59" customWidth="1"/>
     <col min="5" max="5" width="14.140625" style="59" customWidth="1"/>
     <col min="6" max="6" width="13.28515625" style="59" customWidth="1"/>
     <col min="7" max="7" width="20.5703125" style="59" customWidth="1"/>
     <col min="8" max="8" width="25.42578125" style="59" customWidth="1"/>
     <col min="9" max="16384" width="8.85546875" style="59"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A1" s="67" t="s">
         <v>32</v>
       </c>
       <c r="C1" s="74" t="str">
         <f>'Financial Position - Stmt 1'!$C$1</f>
         <v>Please Fill in Municipality Name</v>
       </c>
     </row>
     <row r="2" spans="1:8" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A2" s="67" t="s">
         <v>102</v>
       </c>
     </row>
     <row r="3" spans="1:8" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A3" s="67" t="str">
         <f>'Financial Position - Stmt 1'!A3</f>
-        <v>As at December 31, 2025</v>
+        <v>As at December 31, 2026</v>
       </c>
     </row>
     <row r="4" spans="1:8" ht="9.75" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="5" spans="1:8" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A5" s="67" t="s">
-        <v>877</v>
+        <v>825</v>
       </c>
       <c r="D5" s="93"/>
       <c r="E5" s="67"/>
       <c r="F5" s="67"/>
       <c r="G5" s="67"/>
       <c r="H5" s="67"/>
     </row>
     <row r="6" spans="1:8" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A6" s="67"/>
-      <c r="B6" s="302" t="s">
+      <c r="B6" s="300" t="s">
         <v>222</v>
       </c>
       <c r="D6" s="93"/>
       <c r="E6" s="67"/>
       <c r="F6" s="67"/>
       <c r="G6" s="67"/>
       <c r="H6" s="67"/>
     </row>
     <row r="7" spans="1:8" ht="29.25" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="B7" s="441" t="s">
+      <c r="B7" s="429" t="s">
         <v>223</v>
       </c>
-      <c r="C7" s="441"/>
-[...4 lines deleted...]
-      <c r="H7" s="441"/>
+      <c r="C7" s="429"/>
+      <c r="D7" s="429"/>
+      <c r="E7" s="429"/>
+      <c r="F7" s="429"/>
+      <c r="G7" s="429"/>
+      <c r="H7" s="429"/>
     </row>
     <row r="8" spans="1:8" ht="5.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="D8" s="93"/>
       <c r="E8" s="67"/>
       <c r="F8" s="67"/>
       <c r="G8" s="67"/>
       <c r="H8" s="67"/>
     </row>
     <row r="9" spans="1:8" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="D9" s="303" t="s">
+      <c r="D9" s="301" t="s">
         <v>204</v>
       </c>
-      <c r="E9" s="304"/>
-[...2 lines deleted...]
-      <c r="H9" s="305" t="s">
+      <c r="E9" s="302"/>
+      <c r="F9" s="302"/>
+      <c r="G9" s="302"/>
+      <c r="H9" s="303" t="s">
         <v>224</v>
       </c>
     </row>
     <row r="10" spans="1:8" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="D10" s="306">
-        <v>2026</v>
+      <c r="D10" s="304">
+        <v>2027</v>
       </c>
       <c r="E10" s="67"/>
       <c r="F10" s="67"/>
       <c r="G10" s="67"/>
-      <c r="H10" s="307">
+      <c r="H10" s="305">
         <v>0</v>
       </c>
     </row>
     <row r="11" spans="1:8" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="D11" s="306">
+      <c r="D11" s="304">
         <f>+D10+1</f>
-        <v>2027</v>
+        <v>2028</v>
       </c>
       <c r="E11" s="67"/>
       <c r="F11" s="67"/>
       <c r="G11" s="67"/>
-      <c r="H11" s="307">
+      <c r="H11" s="305">
         <v>0</v>
       </c>
     </row>
     <row r="12" spans="1:8" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="D12" s="306">
+      <c r="D12" s="304">
         <f t="shared" ref="D12:D14" si="0">+D11+1</f>
-        <v>2028</v>
+        <v>2029</v>
       </c>
       <c r="E12" s="67"/>
       <c r="F12" s="67"/>
       <c r="G12" s="67"/>
-      <c r="H12" s="307">
+      <c r="H12" s="305">
         <v>0</v>
       </c>
     </row>
     <row r="13" spans="1:8" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="D13" s="306">
+      <c r="D13" s="304">
         <f t="shared" si="0"/>
-        <v>2029</v>
+        <v>2030</v>
       </c>
       <c r="E13" s="67"/>
       <c r="F13" s="67"/>
       <c r="G13" s="67"/>
-      <c r="H13" s="307">
+      <c r="H13" s="305">
         <v>0</v>
       </c>
     </row>
     <row r="14" spans="1:8" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="D14" s="306">
+      <c r="D14" s="304">
         <f t="shared" si="0"/>
-        <v>2030</v>
+        <v>2031</v>
       </c>
       <c r="E14" s="67"/>
       <c r="F14" s="67"/>
       <c r="G14" s="67"/>
-      <c r="H14" s="307">
+      <c r="H14" s="305">
         <v>0</v>
       </c>
     </row>
     <row r="15" spans="1:8" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="D15" s="308" t="s">
+      <c r="D15" s="306" t="s">
         <v>208</v>
       </c>
       <c r="E15" s="108"/>
       <c r="F15" s="108"/>
       <c r="G15" s="108"/>
-      <c r="H15" s="309">
+      <c r="H15" s="307">
         <v>0</v>
       </c>
     </row>
     <row r="16" spans="1:8" ht="7.5" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="D16" s="310"/>
+      <c r="D16" s="308"/>
       <c r="E16" s="67"/>
       <c r="F16" s="67"/>
       <c r="G16" s="67"/>
-      <c r="H16" s="307"/>
+      <c r="H16" s="305"/>
     </row>
     <row r="17" spans="1:8" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="D17" s="311" t="s">
+      <c r="D17" s="309" t="s">
         <v>225</v>
       </c>
       <c r="E17" s="67"/>
       <c r="F17" s="67"/>
       <c r="G17" s="67"/>
-      <c r="H17" s="307">
+      <c r="H17" s="305">
         <f>SUM(H10:H15)</f>
         <v>0</v>
       </c>
     </row>
     <row r="18" spans="1:8" ht="9.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="D18" s="311"/>
+      <c r="D18" s="309"/>
       <c r="E18" s="67"/>
       <c r="F18" s="67"/>
       <c r="G18" s="67"/>
-      <c r="H18" s="307"/>
+      <c r="H18" s="305"/>
     </row>
     <row r="19" spans="1:8" ht="26.25" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="D19" s="474" t="s">
+      <c r="D19" s="461" t="s">
         <v>226</v>
       </c>
-      <c r="E19" s="467"/>
-      <c r="F19" s="467"/>
+      <c r="E19" s="453"/>
+      <c r="F19" s="453"/>
       <c r="G19" s="108"/>
-      <c r="H19" s="309">
+      <c r="H19" s="307">
         <v>0</v>
       </c>
     </row>
     <row r="20" spans="1:8" ht="8.25" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="D20" s="312"/>
+      <c r="D20" s="310"/>
       <c r="E20" s="113"/>
       <c r="F20" s="113"/>
       <c r="G20" s="113"/>
-      <c r="H20" s="313"/>
+      <c r="H20" s="311"/>
     </row>
     <row r="21" spans="1:8" ht="15.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
-      <c r="D21" s="314" t="s">
+      <c r="D21" s="312" t="s">
         <v>227</v>
       </c>
-      <c r="E21" s="315"/>
-[...2 lines deleted...]
-      <c r="H21" s="316">
+      <c r="E21" s="313"/>
+      <c r="F21" s="313"/>
+      <c r="G21" s="313"/>
+      <c r="H21" s="314">
         <f>SUM(H17:H19)</f>
         <v>0</v>
       </c>
     </row>
     <row r="22" spans="1:8" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="23" spans="1:8" ht="15" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="B23" s="294" t="s">
-        <v>855</v>
+      <c r="B23" s="292" t="s">
+        <v>803</v>
       </c>
     </row>
     <row r="24" spans="1:8" ht="15" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="B24" s="294" t="s">
-        <v>856</v>
+      <c r="B24" s="292" t="s">
+        <v>804</v>
       </c>
     </row>
     <row r="25" spans="1:8" ht="15" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="B25" s="294" t="s">
-        <v>857</v>
+      <c r="B25" s="292" t="s">
+        <v>805</v>
       </c>
     </row>
     <row r="26" spans="1:8" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="27" spans="1:8" ht="15" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A27" s="67" t="s">
-        <v>878</v>
+        <v>826</v>
       </c>
       <c r="G27" s="189">
         <f>'Financial Position - Stmt 1'!H5</f>
-        <v>2025</v>
+        <v>2026</v>
       </c>
       <c r="H27" s="190">
         <f>'Financial Position - Stmt 1'!I5</f>
-        <v>2024</v>
+        <v>2025</v>
       </c>
     </row>
     <row r="28" spans="1:8" ht="11.65" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A28" s="67"/>
       <c r="G28" s="76"/>
       <c r="H28" s="62"/>
     </row>
     <row r="29" spans="1:8" ht="15" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="B29" s="217" t="s">
+      <c r="B29" s="215" t="s">
         <v>228</v>
       </c>
       <c r="G29" s="73"/>
       <c r="H29" s="73"/>
     </row>
     <row r="30" spans="1:8" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="31" spans="1:8" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A31" s="67" t="s">
-        <v>879</v>
+        <v>827</v>
       </c>
     </row>
     <row r="32" spans="1:8" ht="12" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="33" spans="2:8" ht="26.65" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="B33" s="441" t="s">
+      <c r="B33" s="429" t="s">
         <v>229</v>
       </c>
-      <c r="C33" s="441"/>
-[...4 lines deleted...]
-      <c r="H33" s="441"/>
+      <c r="C33" s="429"/>
+      <c r="D33" s="429"/>
+      <c r="E33" s="429"/>
+      <c r="F33" s="429"/>
+      <c r="G33" s="429"/>
+      <c r="H33" s="429"/>
     </row>
     <row r="34" spans="2:8" ht="12.4" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B34" s="61"/>
       <c r="C34" s="61"/>
       <c r="D34" s="61"/>
       <c r="E34" s="61"/>
       <c r="F34" s="61"/>
       <c r="G34" s="61"/>
       <c r="H34" s="61"/>
     </row>
     <row r="35" spans="2:8" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B35" s="59" t="s">
         <v>230</v>
       </c>
     </row>
     <row r="36" spans="2:8" ht="10.9" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="37" spans="2:8" ht="15" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="B37" s="217" t="s">
+      <c r="B37" s="215" t="s">
         <v>228</v>
       </c>
     </row>
     <row r="38" spans="2:8" ht="12.4" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="B38" s="217"/>
+      <c r="B38" s="215"/>
     </row>
     <row r="39" spans="2:8" ht="15" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="B39" s="217" t="s">
-        <v>649</v>
+      <c r="B39" s="215" t="s">
+        <v>646</v>
       </c>
     </row>
     <row r="40" spans="2:8" ht="12" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="B40" s="217"/>
+      <c r="B40" s="215"/>
     </row>
     <row r="41" spans="2:8" ht="52.5" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="B41" s="441" t="s">
-[...7 lines deleted...]
-      <c r="H41" s="441"/>
+      <c r="B41" s="429" t="s">
+        <v>806</v>
+      </c>
+      <c r="C41" s="429"/>
+      <c r="D41" s="429"/>
+      <c r="E41" s="429"/>
+      <c r="F41" s="429"/>
+      <c r="G41" s="429"/>
+      <c r="H41" s="429"/>
     </row>
     <row r="42" spans="2:8" ht="15" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="B42" s="217" t="s">
+      <c r="B42" s="215" t="s">
         <v>145</v>
       </c>
     </row>
     <row r="43" spans="2:8" ht="43.5" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="B43" s="441" t="s">
-[...7 lines deleted...]
-      <c r="H43" s="441"/>
+      <c r="B43" s="429" t="s">
+        <v>807</v>
+      </c>
+      <c r="C43" s="429"/>
+      <c r="D43" s="429"/>
+      <c r="E43" s="429"/>
+      <c r="F43" s="429"/>
+      <c r="G43" s="429"/>
+      <c r="H43" s="429"/>
     </row>
     <row r="44" spans="2:8" ht="15" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="B44" s="217" t="s">
+      <c r="B44" s="215" t="s">
         <v>145</v>
       </c>
     </row>
     <row r="45" spans="2:8" ht="53.25" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="B45" s="441" t="s">
-[...7 lines deleted...]
-      <c r="H45" s="441"/>
+      <c r="B45" s="429" t="s">
+        <v>808</v>
+      </c>
+      <c r="C45" s="429"/>
+      <c r="D45" s="429"/>
+      <c r="E45" s="429"/>
+      <c r="F45" s="429"/>
+      <c r="G45" s="429"/>
+      <c r="H45" s="429"/>
     </row>
     <row r="47" spans="2:8" x14ac:dyDescent="0.2">
-      <c r="B47" s="217" t="s">
-        <v>649</v>
+      <c r="B47" s="215" t="s">
+        <v>646</v>
       </c>
     </row>
     <row r="49" spans="2:8" x14ac:dyDescent="0.2">
-      <c r="B49" s="441" t="s">
-[...7 lines deleted...]
-      <c r="H49" s="441"/>
+      <c r="B49" s="429" t="s">
+        <v>809</v>
+      </c>
+      <c r="C49" s="429"/>
+      <c r="D49" s="429"/>
+      <c r="E49" s="429"/>
+      <c r="F49" s="429"/>
+      <c r="G49" s="429"/>
+      <c r="H49" s="429"/>
     </row>
     <row r="50" spans="2:8" x14ac:dyDescent="0.2">
-      <c r="B50" s="217" t="s">
+      <c r="B50" s="215" t="s">
         <v>145</v>
       </c>
     </row>
     <row r="51" spans="2:8" x14ac:dyDescent="0.2">
-      <c r="B51" s="441" t="s">
-[...7 lines deleted...]
-      <c r="H51" s="441"/>
+      <c r="B51" s="429" t="s">
+        <v>810</v>
+      </c>
+      <c r="C51" s="429"/>
+      <c r="D51" s="429"/>
+      <c r="E51" s="429"/>
+      <c r="F51" s="429"/>
+      <c r="G51" s="429"/>
+      <c r="H51" s="429"/>
     </row>
   </sheetData>
   <mergeCells count="8">
     <mergeCell ref="B45:H45"/>
     <mergeCell ref="B49:H49"/>
     <mergeCell ref="B51:H51"/>
     <mergeCell ref="B7:H7"/>
     <mergeCell ref="D19:F19"/>
     <mergeCell ref="B33:H33"/>
     <mergeCell ref="B41:H41"/>
     <mergeCell ref="B43:H43"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup scale="83" orientation="portrait" r:id="rId1"/>
   <headerFooter>
     <oddFooter>&amp;R21</oddFooter>
   </headerFooter>
   <customProperties>
     <customPr name="OrphanNamesChecked" r:id="rId2"/>
   </customProperties>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet26.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{A9D02F59-8F73-44ED-B4D8-93F322F1DE2D}">
-  <sheetPr>
+  <sheetPr codeName="Sheet37">
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="A1:H27"/>
   <sheetViews>
-    <sheetView view="pageBreakPreview" zoomScaleNormal="100" zoomScaleSheetLayoutView="100" workbookViewId="0"/>
+    <sheetView view="pageBreakPreview" zoomScaleNormal="100" zoomScaleSheetLayoutView="100" workbookViewId="0">
+      <selection activeCell="B9" sqref="B9:H9"/>
+    </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="8.85546875" defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="4" width="8.85546875" style="59"/>
     <col min="5" max="5" width="14.140625" style="59" customWidth="1"/>
     <col min="6" max="6" width="13.28515625" style="59" customWidth="1"/>
     <col min="7" max="8" width="16" style="59" customWidth="1"/>
     <col min="9" max="16384" width="8.85546875" style="59"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A1" s="67" t="s">
         <v>32</v>
       </c>
       <c r="C1" s="74" t="str">
         <f>'Financial Position - Stmt 1'!$C$1</f>
         <v>Please Fill in Municipality Name</v>
       </c>
     </row>
     <row r="2" spans="1:8" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A2" s="67" t="s">
         <v>102</v>
       </c>
     </row>
     <row r="3" spans="1:8" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A3" s="67" t="str">
         <f>'Financial Position - Stmt 1'!A3</f>
-        <v>As at December 31, 2025</v>
+        <v>As at December 31, 2026</v>
       </c>
     </row>
     <row r="4" spans="1:8" ht="9.75" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="5" spans="1:8" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A5" s="67" t="s">
-        <v>880</v>
-[...1 lines deleted...]
-      <c r="E5" s="296"/>
+        <v>828</v>
+      </c>
+      <c r="E5" s="294"/>
     </row>
     <row r="6" spans="1:8" ht="78.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A6" s="67"/>
-      <c r="B6" s="456" t="s">
-[...7 lines deleted...]
-      <c r="H6" s="456"/>
+      <c r="B6" s="444" t="s">
+        <v>877</v>
+      </c>
+      <c r="C6" s="444"/>
+      <c r="D6" s="444"/>
+      <c r="E6" s="444"/>
+      <c r="F6" s="444"/>
+      <c r="G6" s="444"/>
+      <c r="H6" s="444"/>
     </row>
     <row r="7" spans="1:8" ht="28.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A7" s="67"/>
-      <c r="B7" s="456" t="s">
-[...7 lines deleted...]
-      <c r="H7" s="456"/>
+      <c r="B7" s="444" t="s">
+        <v>878</v>
+      </c>
+      <c r="C7" s="444"/>
+      <c r="D7" s="444"/>
+      <c r="E7" s="444"/>
+      <c r="F7" s="444"/>
+      <c r="G7" s="444"/>
+      <c r="H7" s="444"/>
     </row>
     <row r="8" spans="1:8" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A8" s="67"/>
       <c r="B8" s="59" t="s">
-        <v>924</v>
-[...1 lines deleted...]
-      <c r="E8" s="296"/>
+        <v>879</v>
+      </c>
     </row>
     <row r="9" spans="1:8" ht="34.15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A9" s="67"/>
-      <c r="B9" s="456" t="s">
-[...7 lines deleted...]
-      <c r="H9" s="456"/>
+      <c r="B9" s="444" t="s">
+        <v>836</v>
+      </c>
+      <c r="C9" s="444"/>
+      <c r="D9" s="444"/>
+      <c r="E9" s="444"/>
+      <c r="F9" s="444"/>
+      <c r="G9" s="444"/>
+      <c r="H9" s="444"/>
     </row>
     <row r="10" spans="1:8" ht="51" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A10" s="67"/>
-      <c r="B10" s="456" t="s">
-[...7 lines deleted...]
-      <c r="H10" s="456"/>
+      <c r="B10" s="444" t="s">
+        <v>839</v>
+      </c>
+      <c r="C10" s="444"/>
+      <c r="D10" s="444"/>
+      <c r="E10" s="444"/>
+      <c r="F10" s="444"/>
+      <c r="G10" s="444"/>
+      <c r="H10" s="444"/>
     </row>
     <row r="11" spans="1:8" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="12" spans="1:8" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A12" s="67" t="s">
-        <v>881</v>
+        <v>829</v>
       </c>
     </row>
     <row r="13" spans="1:8" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="14" spans="1:8" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B14" s="59" t="s">
         <v>231</v>
       </c>
     </row>
     <row r="15" spans="1:8" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="16" spans="1:8" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A16" s="67" t="s">
-        <v>882</v>
+        <v>830</v>
       </c>
     </row>
     <row r="17" spans="2:8" ht="8.25" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="18" spans="2:8" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B18" s="59" t="s">
         <v>232</v>
       </c>
     </row>
     <row r="19" spans="2:8" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="B19" s="217" t="s">
+      <c r="B19" s="215" t="s">
         <v>233</v>
       </c>
     </row>
     <row r="20" spans="2:8" ht="15.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
       <c r="G20" s="189" t="s">
         <v>219</v>
       </c>
       <c r="H20" s="190" t="s">
         <v>220</v>
       </c>
     </row>
     <row r="21" spans="2:8" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B21" s="59" t="s">
         <v>234</v>
       </c>
       <c r="G21" s="197"/>
       <c r="H21" s="196"/>
     </row>
     <row r="22" spans="2:8" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B22" s="59" t="s">
-        <v>760</v>
+        <v>745</v>
       </c>
       <c r="G22" s="197"/>
       <c r="H22" s="196"/>
     </row>
     <row r="23" spans="2:8" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B23" s="59" t="s">
         <v>235</v>
       </c>
       <c r="G23" s="197"/>
       <c r="H23" s="196"/>
     </row>
     <row r="24" spans="2:8" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B24" s="59" t="s">
-        <v>761</v>
-[...2 lines deleted...]
-      <c r="H24" s="300"/>
+        <v>746</v>
+      </c>
+      <c r="G24" s="297"/>
+      <c r="H24" s="298"/>
     </row>
     <row r="25" spans="2:8" ht="15.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
       <c r="B25" s="113" t="s">
         <v>236</v>
       </c>
       <c r="C25" s="113"/>
       <c r="D25" s="113"/>
       <c r="E25" s="113"/>
       <c r="F25" s="113"/>
       <c r="G25" s="188">
         <f>SUM(G21:G24)</f>
         <v>0</v>
       </c>
-      <c r="H25" s="301">
+      <c r="H25" s="299">
         <f>SUM(H21:H24)</f>
         <v>0</v>
       </c>
     </row>
     <row r="26" spans="2:8" ht="15.75" customHeight="1" thickTop="1" x14ac:dyDescent="0.2"/>
     <row r="27" spans="2:8" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
   </sheetData>
   <mergeCells count="4">
     <mergeCell ref="B7:H7"/>
     <mergeCell ref="B9:H9"/>
     <mergeCell ref="B10:H10"/>
     <mergeCell ref="B6:H6"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup scale="97" orientation="portrait" r:id="rId1"/>
   <headerFooter>
     <oddFooter>&amp;R22</oddFooter>
   </headerFooter>
   <customProperties>
     <customPr name="OrphanNamesChecked" r:id="rId2"/>
   </customProperties>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet27.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0F00-000000000000}">
-  <sheetPr>
+  <sheetPr codeName="Sheet38">
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="A1:K36"/>
   <sheetViews>
-    <sheetView view="pageBreakPreview" topLeftCell="A5" zoomScaleNormal="100" zoomScaleSheetLayoutView="100" workbookViewId="0">
-      <selection activeCell="A6" sqref="A6"/>
+    <sheetView view="pageBreakPreview" topLeftCell="A13" zoomScaleNormal="100" zoomScaleSheetLayoutView="100" workbookViewId="0">
+      <selection activeCell="D30" sqref="D30"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.28515625" defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="16.5703125" style="59" customWidth="1"/>
     <col min="2" max="2" width="22" style="59" customWidth="1"/>
     <col min="3" max="6" width="9.28515625" style="59"/>
     <col min="7" max="7" width="12.5703125" style="59" customWidth="1"/>
     <col min="8" max="8" width="10.42578125" style="59" customWidth="1"/>
     <col min="9" max="16384" width="9.28515625" style="59"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:11" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A1" s="67" t="s">
         <v>32</v>
       </c>
       <c r="B1" s="74" t="str">
         <f>'Financial Position - Stmt 1'!$C$1</f>
         <v>Please Fill in Municipality Name</v>
       </c>
     </row>
     <row r="2" spans="1:11" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A2" s="67" t="s">
         <v>102</v>
       </c>
     </row>
     <row r="3" spans="1:11" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A3" s="67" t="str">
         <f>'Financial Position - Stmt 1'!A3</f>
-        <v>As at December 31, 2025</v>
+        <v>As at December 31, 2026</v>
       </c>
     </row>
     <row r="4" spans="1:11" ht="9.75" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="5" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A5" s="67" t="s">
-        <v>883</v>
+        <v>831</v>
       </c>
     </row>
     <row r="6" spans="1:11" ht="9" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A6" s="67"/>
       <c r="G6" s="76"/>
       <c r="H6" s="62"/>
     </row>
     <row r="7" spans="1:11" ht="24.4" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A7" s="446" t="s">
-[...11 lines deleted...]
-      <c r="K7" s="446"/>
+      <c r="A7" s="434" t="s">
+        <v>742</v>
+      </c>
+      <c r="B7" s="434"/>
+      <c r="C7" s="434"/>
+      <c r="D7" s="434"/>
+      <c r="E7" s="434"/>
+      <c r="F7" s="434"/>
+      <c r="G7" s="434"/>
+      <c r="H7" s="434"/>
+      <c r="I7" s="434"/>
+      <c r="J7" s="434"/>
+      <c r="K7" s="434"/>
     </row>
     <row r="8" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A8" s="292" t="s">
+      <c r="A8" s="290" t="s">
         <v>217</v>
       </c>
-      <c r="B8" s="217"/>
+      <c r="B8" s="215"/>
     </row>
     <row r="9" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A9" s="293" t="s">
+      <c r="A9" s="291" t="s">
         <v>237</v>
       </c>
     </row>
     <row r="10" spans="1:11" ht="12.4" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A10" s="67"/>
-      <c r="D10" s="217" t="s">
+      <c r="D10" s="215" t="s">
         <v>145</v>
       </c>
     </row>
     <row r="11" spans="1:11" ht="19.149999999999999" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A11" s="476" t="s">
+      <c r="A11" s="463" t="s">
         <v>238</v>
       </c>
-      <c r="B11" s="476"/>
-[...8 lines deleted...]
-      <c r="K11" s="476"/>
+      <c r="B11" s="463"/>
+      <c r="C11" s="463"/>
+      <c r="D11" s="463"/>
+      <c r="E11" s="463"/>
+      <c r="F11" s="463"/>
+      <c r="G11" s="463"/>
+      <c r="H11" s="463"/>
+      <c r="I11" s="463"/>
+      <c r="J11" s="463"/>
+      <c r="K11" s="463"/>
     </row>
     <row r="12" spans="1:11" ht="19.899999999999999" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A12" s="477" t="s">
+      <c r="A12" s="464" t="s">
         <v>239</v>
       </c>
-      <c r="B12" s="477"/>
-[...8 lines deleted...]
-      <c r="K12" s="477"/>
+      <c r="B12" s="464"/>
+      <c r="C12" s="464"/>
+      <c r="D12" s="464"/>
+      <c r="E12" s="464"/>
+      <c r="F12" s="464"/>
+      <c r="G12" s="464"/>
+      <c r="H12" s="464"/>
+      <c r="I12" s="464"/>
+      <c r="J12" s="464"/>
+      <c r="K12" s="464"/>
     </row>
     <row r="13" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A13" s="462" t="s">
+      <c r="A13" s="460" t="s">
         <v>240</v>
       </c>
-      <c r="B13" s="462"/>
-[...8 lines deleted...]
-      <c r="K13" s="462"/>
+      <c r="B13" s="460"/>
+      <c r="C13" s="460"/>
+      <c r="D13" s="460"/>
+      <c r="E13" s="460"/>
+      <c r="F13" s="460"/>
+      <c r="G13" s="460"/>
+      <c r="H13" s="460"/>
+      <c r="I13" s="460"/>
+      <c r="J13" s="460"/>
+      <c r="K13" s="460"/>
     </row>
     <row r="14" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A14" s="462"/>
-[...9 lines deleted...]
-      <c r="K14" s="462"/>
+      <c r="A14" s="460"/>
+      <c r="B14" s="460"/>
+      <c r="C14" s="460"/>
+      <c r="D14" s="460"/>
+      <c r="E14" s="460"/>
+      <c r="F14" s="460"/>
+      <c r="G14" s="460"/>
+      <c r="H14" s="460"/>
+      <c r="I14" s="460"/>
+      <c r="J14" s="460"/>
+      <c r="K14" s="460"/>
     </row>
     <row r="15" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A15" s="462"/>
-[...9 lines deleted...]
-      <c r="K15" s="462"/>
+      <c r="A15" s="460"/>
+      <c r="B15" s="460"/>
+      <c r="C15" s="460"/>
+      <c r="D15" s="460"/>
+      <c r="E15" s="460"/>
+      <c r="F15" s="460"/>
+      <c r="G15" s="460"/>
+      <c r="H15" s="460"/>
+      <c r="I15" s="460"/>
+      <c r="J15" s="460"/>
+      <c r="K15" s="460"/>
     </row>
     <row r="16" spans="1:11" ht="23.65" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A16" s="462"/>
-[...9 lines deleted...]
-      <c r="K16" s="462"/>
+      <c r="A16" s="460"/>
+      <c r="B16" s="460"/>
+      <c r="C16" s="460"/>
+      <c r="D16" s="460"/>
+      <c r="E16" s="460"/>
+      <c r="F16" s="460"/>
+      <c r="G16" s="460"/>
+      <c r="H16" s="460"/>
+      <c r="I16" s="460"/>
+      <c r="J16" s="460"/>
+      <c r="K16" s="460"/>
     </row>
     <row r="17" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A17" s="462"/>
-[...9 lines deleted...]
-      <c r="K17" s="462"/>
+      <c r="A17" s="460"/>
+      <c r="B17" s="460"/>
+      <c r="C17" s="460"/>
+      <c r="D17" s="460"/>
+      <c r="E17" s="460"/>
+      <c r="F17" s="460"/>
+      <c r="G17" s="460"/>
+      <c r="H17" s="460"/>
+      <c r="I17" s="460"/>
+      <c r="J17" s="460"/>
+      <c r="K17" s="460"/>
     </row>
     <row r="18" spans="1:11" ht="36.4" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A18" s="462"/>
-[...9 lines deleted...]
-      <c r="K18" s="462"/>
+      <c r="A18" s="460"/>
+      <c r="B18" s="460"/>
+      <c r="C18" s="460"/>
+      <c r="D18" s="460"/>
+      <c r="E18" s="460"/>
+      <c r="F18" s="460"/>
+      <c r="G18" s="460"/>
+      <c r="H18" s="460"/>
+      <c r="I18" s="460"/>
+      <c r="J18" s="460"/>
+      <c r="K18" s="460"/>
     </row>
     <row r="19" spans="1:11" ht="9" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A19" s="221"/>
-[...8 lines deleted...]
-      <c r="J19" s="221"/>
+      <c r="A19" s="219"/>
+      <c r="B19" s="219"/>
+      <c r="C19" s="219"/>
+      <c r="D19" s="219"/>
+      <c r="E19" s="219"/>
+      <c r="F19" s="219"/>
+      <c r="G19" s="219"/>
+      <c r="H19" s="219"/>
+      <c r="I19" s="219"/>
+      <c r="J19" s="219"/>
     </row>
     <row r="20" spans="1:11" ht="18.399999999999999" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A20" s="295" t="s">
-[...10 lines deleted...]
-      <c r="J20" s="221"/>
+      <c r="A20" s="293" t="s">
+        <v>832</v>
+      </c>
+      <c r="B20" s="219"/>
+      <c r="C20" s="219"/>
+      <c r="D20" s="219"/>
+      <c r="E20" s="219"/>
+      <c r="F20" s="219"/>
+      <c r="G20" s="219"/>
+      <c r="H20" s="219"/>
+      <c r="I20" s="219"/>
+      <c r="J20" s="219"/>
     </row>
     <row r="21" spans="1:11" ht="47.25" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A21" s="440" t="s">
-[...11 lines deleted...]
-      <c r="K21" s="440"/>
+      <c r="A21" s="428" t="s">
+        <v>743</v>
+      </c>
+      <c r="B21" s="428"/>
+      <c r="C21" s="428"/>
+      <c r="D21" s="428"/>
+      <c r="E21" s="428"/>
+      <c r="F21" s="428"/>
+      <c r="G21" s="428"/>
+      <c r="H21" s="428"/>
+      <c r="I21" s="428"/>
+      <c r="J21" s="428"/>
+      <c r="K21" s="428"/>
     </row>
     <row r="22" spans="1:11" ht="19.149999999999999" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A22" s="446" t="s">
+      <c r="A22" s="434" t="s">
         <v>241</v>
       </c>
-      <c r="B22" s="446"/>
-[...8 lines deleted...]
-      <c r="K22" s="446"/>
+      <c r="B22" s="434"/>
+      <c r="C22" s="434"/>
+      <c r="D22" s="434"/>
+      <c r="E22" s="434"/>
+      <c r="F22" s="434"/>
+      <c r="G22" s="434"/>
+      <c r="H22" s="434"/>
+      <c r="I22" s="434"/>
+      <c r="J22" s="434"/>
+      <c r="K22" s="434"/>
     </row>
     <row r="23" spans="1:11" ht="16.899999999999999" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A23" s="478" t="s">
+      <c r="A23" s="465" t="s">
         <v>242</v>
       </c>
-      <c r="B23" s="478"/>
-[...8 lines deleted...]
-      <c r="K23" s="478"/>
+      <c r="B23" s="465"/>
+      <c r="C23" s="465"/>
+      <c r="D23" s="465"/>
+      <c r="E23" s="465"/>
+      <c r="F23" s="465"/>
+      <c r="G23" s="465"/>
+      <c r="H23" s="465"/>
+      <c r="I23" s="465"/>
+      <c r="J23" s="465"/>
+      <c r="K23" s="465"/>
     </row>
     <row r="24" spans="1:11" ht="42.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A24" s="475" t="s">
-[...11 lines deleted...]
-      <c r="K24" s="475"/>
+      <c r="A24" s="462" t="s">
+        <v>744</v>
+      </c>
+      <c r="B24" s="462"/>
+      <c r="C24" s="462"/>
+      <c r="D24" s="462"/>
+      <c r="E24" s="462"/>
+      <c r="F24" s="462"/>
+      <c r="G24" s="462"/>
+      <c r="H24" s="462"/>
+      <c r="I24" s="462"/>
+      <c r="J24" s="462"/>
+      <c r="K24" s="462"/>
     </row>
     <row r="25" spans="1:11" ht="16.149999999999999" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A25" s="456" t="s">
+      <c r="A25" s="444" t="s">
         <v>241</v>
       </c>
-      <c r="B25" s="456"/>
-[...8 lines deleted...]
-      <c r="K25" s="456"/>
+      <c r="B25" s="444"/>
+      <c r="C25" s="444"/>
+      <c r="D25" s="444"/>
+      <c r="E25" s="444"/>
+      <c r="F25" s="444"/>
+      <c r="G25" s="444"/>
+      <c r="H25" s="444"/>
+      <c r="I25" s="444"/>
+      <c r="J25" s="444"/>
+      <c r="K25" s="444"/>
     </row>
     <row r="26" spans="1:11" ht="10.5" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A26" s="221"/>
-[...8 lines deleted...]
-      <c r="J26" s="221"/>
+      <c r="A26" s="219"/>
+      <c r="B26" s="219"/>
+      <c r="C26" s="219"/>
+      <c r="D26" s="219"/>
+      <c r="E26" s="219"/>
+      <c r="F26" s="219"/>
+      <c r="G26" s="219"/>
+      <c r="H26" s="219"/>
+      <c r="I26" s="219"/>
+      <c r="J26" s="219"/>
     </row>
     <row r="27" spans="1:11" ht="19.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A27" s="67" t="s">
-        <v>885</v>
-[...1 lines deleted...]
-      <c r="E27" s="296"/>
+        <v>833</v>
+      </c>
+      <c r="E27" s="294"/>
     </row>
     <row r="28" spans="1:11" ht="27.4" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A28" s="475" t="s">
+      <c r="A28" s="462" t="s">
         <v>243</v>
       </c>
-      <c r="B28" s="475"/>
-[...8 lines deleted...]
-      <c r="K28" s="475"/>
+      <c r="B28" s="462"/>
+      <c r="C28" s="462"/>
+      <c r="D28" s="462"/>
+      <c r="E28" s="462"/>
+      <c r="F28" s="462"/>
+      <c r="G28" s="462"/>
+      <c r="H28" s="462"/>
+      <c r="I28" s="462"/>
+      <c r="J28" s="462"/>
+      <c r="K28" s="462"/>
     </row>
     <row r="29" spans="1:11" ht="9" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A29" s="67"/>
     </row>
     <row r="30" spans="1:11" ht="50.65" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
-      <c r="A30" s="280" t="s">
+      <c r="A30" s="278" t="s">
         <v>244</v>
       </c>
-      <c r="B30" s="281" t="s">
+      <c r="B30" s="279" t="s">
         <v>245</v>
       </c>
-      <c r="C30" s="281">
-[...2 lines deleted...]
-      <c r="D30" s="281">
+      <c r="C30" s="279">
         <v>2026</v>
       </c>
-      <c r="E30" s="281">
+      <c r="D30" s="279">
         <v>2027</v>
       </c>
-      <c r="F30" s="281">
+      <c r="E30" s="279">
         <v>2028</v>
       </c>
-      <c r="G30" s="281">
+      <c r="F30" s="279">
         <v>2029</v>
       </c>
-      <c r="H30" s="281" t="s">
+      <c r="G30" s="279">
+        <v>2030</v>
+      </c>
+      <c r="H30" s="279" t="s">
         <v>208</v>
       </c>
-      <c r="I30" s="281" t="s">
+      <c r="I30" s="279" t="s">
         <v>246</v>
       </c>
-      <c r="J30" s="281" t="s">
+      <c r="J30" s="279" t="s">
         <v>219</v>
       </c>
-      <c r="K30" s="281" t="s">
+      <c r="K30" s="279" t="s">
         <v>220</v>
       </c>
     </row>
     <row r="31" spans="1:11" ht="24" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A31" s="297" t="s">
+      <c r="A31" s="295" t="s">
         <v>247</v>
       </c>
-      <c r="B31" s="282"/>
-      <c r="C31" s="283" t="s">
+      <c r="B31" s="280"/>
+      <c r="C31" s="281" t="s">
         <v>248</v>
       </c>
-      <c r="D31" s="283" t="s">
+      <c r="D31" s="281" t="s">
         <v>248</v>
       </c>
-      <c r="E31" s="283" t="s">
+      <c r="E31" s="281" t="s">
         <v>248</v>
       </c>
-      <c r="F31" s="283" t="s">
+      <c r="F31" s="281" t="s">
         <v>248</v>
       </c>
-      <c r="G31" s="283" t="s">
+      <c r="G31" s="281" t="s">
         <v>248</v>
       </c>
-      <c r="H31" s="283" t="s">
+      <c r="H31" s="281" t="s">
         <v>248</v>
       </c>
-      <c r="I31" s="283" t="s">
+      <c r="I31" s="281" t="s">
         <v>248</v>
       </c>
-      <c r="J31" s="298">
+      <c r="J31" s="296">
         <f>SUM(C31:I31)</f>
         <v>0</v>
       </c>
-      <c r="K31" s="283" t="s">
+      <c r="K31" s="281" t="s">
         <v>248</v>
       </c>
     </row>
     <row r="32" spans="1:11" ht="24" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A32" s="285" t="s">
+      <c r="A32" s="283" t="s">
         <v>249</v>
       </c>
-      <c r="B32" s="285"/>
-[...7 lines deleted...]
-      <c r="J32" s="287">
+      <c r="B32" s="283"/>
+      <c r="C32" s="284"/>
+      <c r="D32" s="284"/>
+      <c r="E32" s="284"/>
+      <c r="F32" s="284"/>
+      <c r="G32" s="284"/>
+      <c r="H32" s="284"/>
+      <c r="I32" s="284"/>
+      <c r="J32" s="285">
         <f>SUM(C32:I32)</f>
         <v>0</v>
       </c>
-      <c r="K32" s="286"/>
+      <c r="K32" s="284"/>
     </row>
     <row r="33" spans="1:11" ht="24" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A33" s="285" t="s">
+      <c r="A33" s="283" t="s">
         <v>250</v>
       </c>
-      <c r="B33" s="285"/>
-[...7 lines deleted...]
-      <c r="J33" s="287">
+      <c r="B33" s="283"/>
+      <c r="C33" s="284"/>
+      <c r="D33" s="284"/>
+      <c r="E33" s="284"/>
+      <c r="F33" s="284"/>
+      <c r="G33" s="284"/>
+      <c r="H33" s="284"/>
+      <c r="I33" s="284"/>
+      <c r="J33" s="285">
         <f>SUM(C33:I33)</f>
         <v>0</v>
       </c>
-      <c r="K33" s="286"/>
+      <c r="K33" s="284"/>
     </row>
     <row r="34" spans="1:11" ht="24" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A34" s="285" t="s">
+      <c r="A34" s="283" t="s">
         <v>251</v>
       </c>
-      <c r="B34" s="285"/>
-[...7 lines deleted...]
-      <c r="J34" s="287">
+      <c r="B34" s="283"/>
+      <c r="C34" s="284"/>
+      <c r="D34" s="284"/>
+      <c r="E34" s="284"/>
+      <c r="F34" s="284"/>
+      <c r="G34" s="284"/>
+      <c r="H34" s="284"/>
+      <c r="I34" s="284"/>
+      <c r="J34" s="285">
         <f>SUM(C34:I34)</f>
         <v>0</v>
       </c>
-      <c r="K34" s="286"/>
+      <c r="K34" s="284"/>
     </row>
     <row r="35" spans="1:11" ht="24" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A35" s="288" t="s">
+      <c r="A35" s="286" t="s">
         <v>252</v>
       </c>
-      <c r="B35" s="285"/>
-[...7 lines deleted...]
-      <c r="J35" s="287">
+      <c r="B35" s="283"/>
+      <c r="C35" s="284"/>
+      <c r="D35" s="284"/>
+      <c r="E35" s="284"/>
+      <c r="F35" s="284"/>
+      <c r="G35" s="284"/>
+      <c r="H35" s="284"/>
+      <c r="I35" s="284"/>
+      <c r="J35" s="285">
         <f>SUM(C35:I35)</f>
         <v>0</v>
       </c>
-      <c r="K35" s="286"/>
+      <c r="K35" s="284"/>
     </row>
     <row r="36" spans="1:11" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A36" s="184" t="s">
         <v>207</v>
       </c>
       <c r="B36" s="184"/>
-      <c r="C36" s="289">
+      <c r="C36" s="287">
         <f t="shared" ref="C36:K36" si="0">SUM(C31:C35)</f>
         <v>0</v>
       </c>
-      <c r="D36" s="289">
+      <c r="D36" s="287">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
-      <c r="E36" s="289">
+      <c r="E36" s="287">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
-      <c r="F36" s="289">
+      <c r="F36" s="287">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
-      <c r="G36" s="289">
+      <c r="G36" s="287">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
-      <c r="H36" s="289">
+      <c r="H36" s="287">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
-      <c r="I36" s="289">
+      <c r="I36" s="287">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
-      <c r="J36" s="289">
+      <c r="J36" s="287">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
-      <c r="K36" s="290">
+      <c r="K36" s="288">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="10">
     <mergeCell ref="A28:K28"/>
     <mergeCell ref="A13:K18"/>
     <mergeCell ref="A11:K11"/>
     <mergeCell ref="A12:K12"/>
     <mergeCell ref="A7:K7"/>
     <mergeCell ref="A21:K21"/>
     <mergeCell ref="A22:K22"/>
     <mergeCell ref="A23:K23"/>
     <mergeCell ref="A24:K24"/>
     <mergeCell ref="A25:K25"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup scale="73" orientation="portrait" r:id="rId1"/>
   <headerFooter>
     <oddFooter>&amp;R23</oddFooter>
   </headerFooter>
   <rowBreaks count="1" manualBreakCount="1">
     <brk id="36" max="10" man="1"/>
   </rowBreaks>
   <customProperties>
     <customPr name="OrphanNamesChecked" r:id="rId2"/>
   </customProperties>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet28.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-1000-000000000000}">
-  <sheetPr>
+  <sheetPr codeName="Sheet39">
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="A1:K21"/>
   <sheetViews>
-    <sheetView view="pageBreakPreview" topLeftCell="A7" zoomScaleNormal="100" zoomScaleSheetLayoutView="100" workbookViewId="0"/>
+    <sheetView view="pageBreakPreview" topLeftCell="A9" zoomScaleNormal="100" zoomScaleSheetLayoutView="100" workbookViewId="0">
+      <selection activeCell="D8" sqref="D8"/>
+    </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="8.85546875" defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="16.5703125" style="59" customWidth="1"/>
     <col min="2" max="2" width="22" style="59" customWidth="1"/>
     <col min="3" max="7" width="8.85546875" style="59"/>
     <col min="8" max="8" width="9.28515625" style="59" customWidth="1"/>
     <col min="9" max="16384" width="8.85546875" style="59"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:11" x14ac:dyDescent="0.2">
       <c r="A1" s="67" t="s">
         <v>32</v>
       </c>
       <c r="B1" s="74" t="str">
         <f>'Financial Position - Stmt 1'!$C$1</f>
         <v>Please Fill in Municipality Name</v>
       </c>
     </row>
     <row r="2" spans="1:11" x14ac:dyDescent="0.2">
       <c r="A2" s="67" t="s">
         <v>102</v>
       </c>
     </row>
     <row r="3" spans="1:11" x14ac:dyDescent="0.2">
       <c r="A3" s="67" t="str">
         <f>'Financial Position - Stmt 1'!A3</f>
-        <v>As at December 31, 2025</v>
+        <v>As at December 31, 2026</v>
       </c>
     </row>
     <row r="5" spans="1:11" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A5" s="67" t="s">
-        <v>886</v>
+        <v>834</v>
       </c>
       <c r="G5" s="197"/>
       <c r="H5" s="196"/>
     </row>
     <row r="6" spans="1:11" ht="37.9" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A6" s="475" t="s">
-[...11 lines deleted...]
-      <c r="K6" s="475"/>
+      <c r="A6" s="462" t="s">
+        <v>738</v>
+      </c>
+      <c r="B6" s="462"/>
+      <c r="C6" s="462"/>
+      <c r="D6" s="462"/>
+      <c r="E6" s="462"/>
+      <c r="F6" s="462"/>
+      <c r="G6" s="462"/>
+      <c r="H6" s="462"/>
+      <c r="I6" s="462"/>
+      <c r="J6" s="462"/>
+      <c r="K6" s="462"/>
     </row>
     <row r="7" spans="1:11" ht="10.5" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A7" s="279"/>
-[...9 lines deleted...]
-      <c r="K7" s="279"/>
+      <c r="A7" s="277"/>
+      <c r="B7" s="277"/>
+      <c r="C7" s="277"/>
+      <c r="D7" s="277"/>
+      <c r="E7" s="277"/>
+      <c r="F7" s="277"/>
+      <c r="G7" s="277"/>
+      <c r="H7" s="277"/>
+      <c r="I7" s="277"/>
+      <c r="J7" s="277"/>
+      <c r="K7" s="277"/>
     </row>
     <row r="8" spans="1:11" s="61" customFormat="1" ht="54" thickBot="1" x14ac:dyDescent="0.25">
-      <c r="A8" s="280" t="s">
-[...2 lines deleted...]
-      <c r="B8" s="281" t="s">
+      <c r="A8" s="278" t="s">
+        <v>739</v>
+      </c>
+      <c r="B8" s="279" t="s">
         <v>245</v>
       </c>
-      <c r="C8" s="281">
-[...2 lines deleted...]
-      <c r="D8" s="281">
+      <c r="C8" s="279">
         <v>2026</v>
       </c>
-      <c r="E8" s="281">
+      <c r="D8" s="279">
         <v>2027</v>
       </c>
-      <c r="F8" s="281">
+      <c r="E8" s="279">
         <v>2028</v>
       </c>
-      <c r="G8" s="281">
+      <c r="F8" s="279">
         <v>2029</v>
       </c>
-      <c r="H8" s="281" t="s">
+      <c r="G8" s="279">
+        <v>2030</v>
+      </c>
+      <c r="H8" s="279" t="s">
         <v>208</v>
       </c>
-      <c r="I8" s="281" t="s">
+      <c r="I8" s="279" t="s">
         <v>246</v>
       </c>
-      <c r="J8" s="281" t="s">
+      <c r="J8" s="279" t="s">
         <v>219</v>
       </c>
-      <c r="K8" s="281" t="s">
+      <c r="K8" s="279" t="s">
         <v>220</v>
       </c>
     </row>
     <row r="9" spans="1:11" ht="26.25" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A9" s="282" t="s">
-[...3 lines deleted...]
-      <c r="C9" s="283" t="s">
+      <c r="A9" s="280" t="s">
+        <v>740</v>
+      </c>
+      <c r="B9" s="280"/>
+      <c r="C9" s="281" t="s">
         <v>248</v>
       </c>
-      <c r="D9" s="283" t="s">
+      <c r="D9" s="281" t="s">
         <v>248</v>
       </c>
-      <c r="E9" s="283" t="s">
+      <c r="E9" s="281" t="s">
         <v>248</v>
       </c>
-      <c r="F9" s="283" t="s">
+      <c r="F9" s="281" t="s">
         <v>248</v>
       </c>
-      <c r="G9" s="283" t="s">
+      <c r="G9" s="281" t="s">
         <v>248</v>
       </c>
-      <c r="H9" s="283" t="s">
+      <c r="H9" s="281" t="s">
         <v>248</v>
       </c>
-      <c r="I9" s="283" t="s">
+      <c r="I9" s="281" t="s">
         <v>248</v>
       </c>
-      <c r="J9" s="284">
+      <c r="J9" s="282">
         <f>SUM(C9:I9)</f>
         <v>0</v>
       </c>
-      <c r="K9" s="283" t="s">
+      <c r="K9" s="281" t="s">
         <v>248</v>
       </c>
     </row>
     <row r="10" spans="1:11" ht="26.25" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A10" s="285" t="s">
+      <c r="A10" s="283" t="s">
         <v>249</v>
       </c>
-      <c r="B10" s="285"/>
-[...7 lines deleted...]
-      <c r="J10" s="287">
+      <c r="B10" s="283"/>
+      <c r="C10" s="284"/>
+      <c r="D10" s="284"/>
+      <c r="E10" s="284"/>
+      <c r="F10" s="284"/>
+      <c r="G10" s="284"/>
+      <c r="H10" s="284"/>
+      <c r="I10" s="284"/>
+      <c r="J10" s="285">
         <f>SUM(C10:I10)</f>
         <v>0</v>
       </c>
-      <c r="K10" s="286"/>
+      <c r="K10" s="284"/>
     </row>
     <row r="11" spans="1:11" ht="26.25" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A11" s="285" t="s">
+      <c r="A11" s="283" t="s">
         <v>250</v>
       </c>
-      <c r="B11" s="285"/>
-[...7 lines deleted...]
-      <c r="J11" s="287">
+      <c r="B11" s="283"/>
+      <c r="C11" s="284"/>
+      <c r="D11" s="284"/>
+      <c r="E11" s="284"/>
+      <c r="F11" s="284"/>
+      <c r="G11" s="284"/>
+      <c r="H11" s="284"/>
+      <c r="I11" s="284"/>
+      <c r="J11" s="285">
         <f>SUM(C11:I11)</f>
         <v>0</v>
       </c>
-      <c r="K11" s="286"/>
+      <c r="K11" s="284"/>
     </row>
     <row r="12" spans="1:11" ht="26.25" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A12" s="285" t="s">
+      <c r="A12" s="283" t="s">
         <v>251</v>
       </c>
-      <c r="B12" s="285"/>
-[...7 lines deleted...]
-      <c r="J12" s="287">
+      <c r="B12" s="283"/>
+      <c r="C12" s="284"/>
+      <c r="D12" s="284"/>
+      <c r="E12" s="284"/>
+      <c r="F12" s="284"/>
+      <c r="G12" s="284"/>
+      <c r="H12" s="284"/>
+      <c r="I12" s="284"/>
+      <c r="J12" s="285">
         <f>SUM(C12:I12)</f>
         <v>0</v>
       </c>
-      <c r="K12" s="286"/>
+      <c r="K12" s="284"/>
     </row>
     <row r="13" spans="1:11" ht="26.25" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A13" s="288" t="s">
+      <c r="A13" s="286" t="s">
         <v>252</v>
       </c>
-      <c r="B13" s="285"/>
-[...7 lines deleted...]
-      <c r="J13" s="287">
+      <c r="B13" s="283"/>
+      <c r="C13" s="284"/>
+      <c r="D13" s="284"/>
+      <c r="E13" s="284"/>
+      <c r="F13" s="284"/>
+      <c r="G13" s="284"/>
+      <c r="H13" s="284"/>
+      <c r="I13" s="284"/>
+      <c r="J13" s="285">
         <f>SUM(C13:I13)</f>
         <v>0</v>
       </c>
-      <c r="K13" s="286"/>
+      <c r="K13" s="284"/>
     </row>
     <row r="14" spans="1:11" x14ac:dyDescent="0.2">
       <c r="A14" s="184" t="s">
         <v>207</v>
       </c>
       <c r="B14" s="184"/>
-      <c r="C14" s="289">
+      <c r="C14" s="287">
         <f t="shared" ref="C14:K14" si="0">SUM(C9:C13)</f>
         <v>0</v>
       </c>
-      <c r="D14" s="289">
+      <c r="D14" s="287">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
-      <c r="E14" s="289">
+      <c r="E14" s="287">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
-      <c r="F14" s="289">
+      <c r="F14" s="287">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
-      <c r="G14" s="289">
+      <c r="G14" s="287">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
-      <c r="H14" s="289">
+      <c r="H14" s="287">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
-      <c r="I14" s="289">
+      <c r="I14" s="287">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
-      <c r="J14" s="289">
+      <c r="J14" s="287">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
-      <c r="K14" s="290">
+      <c r="K14" s="288">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
     </row>
     <row r="15" spans="1:11" ht="27" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A15" s="291" t="s">
-        <v>916</v>
+      <c r="A15" s="289" t="s">
+        <v>848</v>
       </c>
     </row>
     <row r="17" spans="1:11" x14ac:dyDescent="0.2">
       <c r="A17" s="67" t="s">
-        <v>887</v>
+        <v>835</v>
       </c>
     </row>
     <row r="18" spans="1:11" x14ac:dyDescent="0.2">
-      <c r="A18" s="292" t="s">
+      <c r="A18" s="290" t="s">
         <v>253</v>
       </c>
     </row>
     <row r="19" spans="1:11" ht="213.6" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A19" s="475" t="s">
-[...11 lines deleted...]
-      <c r="K19" s="475"/>
+      <c r="A19" s="462" t="s">
+        <v>880</v>
+      </c>
+      <c r="B19" s="462"/>
+      <c r="C19" s="462"/>
+      <c r="D19" s="462"/>
+      <c r="E19" s="462"/>
+      <c r="F19" s="462"/>
+      <c r="G19" s="462"/>
+      <c r="H19" s="462"/>
+      <c r="I19" s="462"/>
+      <c r="J19" s="462"/>
+      <c r="K19" s="462"/>
     </row>
     <row r="20" spans="1:11" x14ac:dyDescent="0.2">
-      <c r="D20" s="217" t="s">
+      <c r="D20" s="215" t="s">
         <v>145</v>
       </c>
     </row>
     <row r="21" spans="1:11" ht="182.25" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A21" s="475" t="s">
-[...11 lines deleted...]
-      <c r="K21" s="475"/>
+      <c r="A21" s="462" t="s">
+        <v>741</v>
+      </c>
+      <c r="B21" s="462"/>
+      <c r="C21" s="462"/>
+      <c r="D21" s="462"/>
+      <c r="E21" s="462"/>
+      <c r="F21" s="462"/>
+      <c r="G21" s="462"/>
+      <c r="H21" s="462"/>
+      <c r="I21" s="462"/>
+      <c r="J21" s="462"/>
+      <c r="K21" s="462"/>
     </row>
   </sheetData>
   <mergeCells count="3">
     <mergeCell ref="A19:K19"/>
     <mergeCell ref="A21:K21"/>
     <mergeCell ref="A6:K6"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup scale="77" orientation="portrait" r:id="rId1"/>
   <headerFooter>
     <oddFooter>&amp;R24</oddFooter>
   </headerFooter>
   <customProperties>
     <customPr name="OrphanNamesChecked" r:id="rId2"/>
   </customProperties>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet29.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{7A70DD94-1251-405A-9A8A-5CDBDAAB790F}">
-  <sheetPr>
+  <sheetPr codeName="Sheet40">
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="A1:I35"/>
   <sheetViews>
-    <sheetView view="pageBreakPreview" topLeftCell="A5" zoomScaleNormal="100" zoomScaleSheetLayoutView="100" workbookViewId="0">
-      <selection activeCell="B11" sqref="B11"/>
+    <sheetView view="pageBreakPreview" topLeftCell="A11" zoomScaleNormal="100" zoomScaleSheetLayoutView="100" workbookViewId="0">
+      <selection activeCell="G31" sqref="G31"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="8.7109375" defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="4.5703125" style="59" customWidth="1"/>
     <col min="2" max="2" width="10.5703125" style="59" customWidth="1"/>
     <col min="3" max="3" width="11.7109375" style="59" customWidth="1"/>
     <col min="4" max="5" width="18.28515625" style="59" customWidth="1"/>
     <col min="6" max="6" width="14.28515625" style="59" customWidth="1"/>
-    <col min="7" max="9" width="14.28515625" style="218" customWidth="1"/>
+    <col min="7" max="9" width="14.28515625" style="216" customWidth="1"/>
     <col min="10" max="16384" width="8.7109375" style="59"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:9" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A1" s="67" t="s">
         <v>32</v>
       </c>
       <c r="B1" s="67"/>
       <c r="C1" s="74" t="s">
         <v>33</v>
       </c>
       <c r="D1" s="74"/>
       <c r="E1" s="74"/>
     </row>
     <row r="2" spans="1:9" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A2" s="67" t="s">
         <v>102</v>
       </c>
       <c r="B2" s="67"/>
     </row>
     <row r="3" spans="1:9" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A3" s="67" t="str">
         <f>'Financial Position - Stmt 1'!A3</f>
-        <v>As at December 31, 2025</v>
+        <v>As at December 31, 2026</v>
       </c>
       <c r="B3" s="67"/>
     </row>
     <row r="4" spans="1:9" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="5" spans="1:9" x14ac:dyDescent="0.2">
       <c r="A5" s="67" t="s">
-        <v>606</v>
-[...1 lines deleted...]
-      <c r="B5" s="217"/>
+        <v>604</v>
+      </c>
+      <c r="B5" s="215"/>
     </row>
     <row r="6" spans="1:9" ht="58.15" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="B6" s="479" t="s">
-[...8 lines deleted...]
-      <c r="I6" s="479"/>
+      <c r="B6" s="466" t="s">
+        <v>723</v>
+      </c>
+      <c r="C6" s="466"/>
+      <c r="D6" s="466"/>
+      <c r="E6" s="466"/>
+      <c r="F6" s="466"/>
+      <c r="G6" s="466"/>
+      <c r="H6" s="466"/>
+      <c r="I6" s="466"/>
     </row>
     <row r="8" spans="1:9" x14ac:dyDescent="0.2">
-      <c r="B8" s="219" t="s">
+      <c r="B8" s="217" t="s">
         <v>255</v>
       </c>
       <c r="G8" s="59"/>
       <c r="H8" s="59"/>
       <c r="I8" s="59"/>
     </row>
     <row r="9" spans="1:9" ht="49.5" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="B9" s="446" t="s">
-[...8 lines deleted...]
-      <c r="I9" s="446"/>
+      <c r="B9" s="434" t="s">
+        <v>724</v>
+      </c>
+      <c r="C9" s="434"/>
+      <c r="D9" s="434"/>
+      <c r="E9" s="434"/>
+      <c r="F9" s="434"/>
+      <c r="G9" s="434"/>
+      <c r="H9" s="434"/>
+      <c r="I9" s="434"/>
     </row>
     <row r="10" spans="1:9" ht="14.65" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="B10" s="220"/>
-[...6 lines deleted...]
-      <c r="I10" s="220"/>
+      <c r="B10" s="218"/>
+      <c r="C10" s="218"/>
+      <c r="D10" s="218"/>
+      <c r="E10" s="218"/>
+      <c r="F10" s="218"/>
+      <c r="G10" s="218"/>
+      <c r="H10" s="218"/>
+      <c r="I10" s="218"/>
     </row>
     <row r="11" spans="1:9" ht="20.65" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
       <c r="B11" s="59" t="s">
         <v>271</v>
       </c>
-      <c r="C11" s="222"/>
-[...3 lines deleted...]
-      <c r="G11" s="222"/>
+      <c r="C11" s="220"/>
+      <c r="D11" s="220"/>
+      <c r="E11" s="220"/>
+      <c r="F11" s="220"/>
+      <c r="G11" s="220"/>
       <c r="H11" s="193">
         <f>'Financial Position - Stmt 1'!H5</f>
-        <v>2025</v>
-[...1 lines deleted...]
-      <c r="I11" s="220"/>
+        <v>2026</v>
+      </c>
+      <c r="I11" s="218"/>
     </row>
     <row r="12" spans="1:9" ht="7.15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="G12" s="59"/>
-      <c r="H12" s="225"/>
-      <c r="I12" s="220"/>
+      <c r="H12" s="223"/>
+      <c r="I12" s="218"/>
     </row>
     <row r="13" spans="1:9" ht="20.65" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="B13" s="226" t="s">
+      <c r="B13" s="224" t="s">
         <v>272</v>
       </c>
       <c r="C13" s="71"/>
       <c r="D13" s="71"/>
       <c r="E13" s="71"/>
       <c r="F13" s="71"/>
       <c r="G13" s="120"/>
-      <c r="H13" s="227"/>
-      <c r="I13" s="220"/>
+      <c r="H13" s="225"/>
+      <c r="I13" s="218"/>
     </row>
     <row r="14" spans="1:9" ht="20.65" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="B14" s="228" t="s">
+      <c r="B14" s="226" t="s">
         <v>273</v>
       </c>
       <c r="C14" s="73"/>
       <c r="D14" s="73"/>
       <c r="E14" s="73"/>
       <c r="F14" s="73"/>
       <c r="G14" s="73"/>
-      <c r="H14" s="229"/>
-      <c r="I14" s="220"/>
+      <c r="H14" s="227"/>
+      <c r="I14" s="218"/>
     </row>
     <row r="15" spans="1:9" ht="20.65" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B15" s="113" t="s">
         <v>274</v>
       </c>
       <c r="C15" s="114"/>
       <c r="D15" s="114"/>
       <c r="E15" s="114"/>
       <c r="F15" s="114"/>
       <c r="G15" s="114"/>
-      <c r="H15" s="203">
+      <c r="H15" s="201">
         <f>H14+H13</f>
         <v>0</v>
       </c>
-      <c r="I15" s="220"/>
+      <c r="I15" s="218"/>
     </row>
     <row r="16" spans="1:9" ht="9.4" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="B16" s="220"/>
-[...6 lines deleted...]
-      <c r="I16" s="220"/>
+      <c r="B16" s="218"/>
+      <c r="C16" s="218"/>
+      <c r="D16" s="218"/>
+      <c r="E16" s="218"/>
+      <c r="F16" s="218"/>
+      <c r="G16" s="218"/>
+      <c r="H16" s="218"/>
+      <c r="I16" s="218"/>
     </row>
     <row r="17" spans="2:9" ht="47.65" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="B17" s="446" t="s">
-[...8 lines deleted...]
-      <c r="I17" s="446"/>
+      <c r="B17" s="434" t="s">
+        <v>725</v>
+      </c>
+      <c r="C17" s="434"/>
+      <c r="D17" s="434"/>
+      <c r="E17" s="434"/>
+      <c r="F17" s="434"/>
+      <c r="G17" s="434"/>
+      <c r="H17" s="434"/>
+      <c r="I17" s="434"/>
     </row>
     <row r="18" spans="2:9" ht="10.5" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="B18" s="220"/>
-[...6 lines deleted...]
-      <c r="I18" s="220"/>
+      <c r="B18" s="218"/>
+      <c r="C18" s="218"/>
+      <c r="D18" s="218"/>
+      <c r="E18" s="218"/>
+      <c r="F18" s="218"/>
+      <c r="G18" s="218"/>
+      <c r="H18" s="218"/>
+      <c r="I18" s="218"/>
     </row>
     <row r="19" spans="2:9" ht="16.149999999999999" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B19" s="59" t="s">
-        <v>741</v>
-[...7 lines deleted...]
-      <c r="I19" s="220"/>
+        <v>726</v>
+      </c>
+      <c r="C19" s="218"/>
+      <c r="D19" s="218"/>
+      <c r="E19" s="218"/>
+      <c r="F19" s="218"/>
+      <c r="G19" s="218"/>
+      <c r="H19" s="218"/>
+      <c r="I19" s="218"/>
     </row>
     <row r="20" spans="2:9" ht="6.4" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="C20" s="220"/>
-[...5 lines deleted...]
-      <c r="I20" s="220"/>
+      <c r="C20" s="218"/>
+      <c r="D20" s="218"/>
+      <c r="E20" s="218"/>
+      <c r="F20" s="218"/>
+      <c r="G20" s="218"/>
+      <c r="H20" s="218"/>
+      <c r="I20" s="218"/>
     </row>
     <row r="21" spans="2:9" ht="16.899999999999999" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
-      <c r="C21" s="222"/>
-[...1 lines deleted...]
-      <c r="E21" s="222"/>
+      <c r="C21" s="220"/>
+      <c r="D21" s="220"/>
+      <c r="E21" s="220"/>
       <c r="F21" s="189" t="s">
         <v>275</v>
       </c>
       <c r="G21" s="189" t="s">
         <v>276</v>
       </c>
       <c r="H21" s="189" t="s">
         <v>277</v>
       </c>
       <c r="I21" s="189" t="s">
         <v>278</v>
       </c>
     </row>
     <row r="22" spans="2:9" ht="21.6" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="B22" s="226" t="s">
+      <c r="B22" s="224" t="s">
         <v>272</v>
       </c>
       <c r="C22" s="71"/>
       <c r="D22" s="71"/>
       <c r="E22" s="71"/>
-      <c r="F22" s="227"/>
-[...2 lines deleted...]
-      <c r="I22" s="227"/>
+      <c r="F22" s="225"/>
+      <c r="G22" s="225"/>
+      <c r="H22" s="225"/>
+      <c r="I22" s="225"/>
     </row>
     <row r="23" spans="2:9" ht="21.6" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="B23" s="228" t="s">
+      <c r="B23" s="226" t="s">
         <v>273</v>
       </c>
       <c r="C23" s="73"/>
       <c r="D23" s="73"/>
       <c r="E23" s="73"/>
-      <c r="F23" s="229"/>
-[...2 lines deleted...]
-      <c r="I23" s="229"/>
+      <c r="F23" s="227"/>
+      <c r="G23" s="227"/>
+      <c r="H23" s="227"/>
+      <c r="I23" s="227"/>
     </row>
     <row r="24" spans="2:9" ht="19.899999999999999" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B24" s="113" t="s">
-        <v>613</v>
+        <v>611</v>
       </c>
       <c r="C24" s="114"/>
       <c r="D24" s="114"/>
       <c r="E24" s="114"/>
-      <c r="F24" s="203">
+      <c r="F24" s="201">
         <f>F22+F23</f>
         <v>0</v>
       </c>
-      <c r="G24" s="203">
+      <c r="G24" s="201">
         <f t="shared" ref="G24:I24" si="0">G22+G23</f>
         <v>0</v>
       </c>
-      <c r="H24" s="203">
+      <c r="H24" s="201">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
-      <c r="I24" s="203">
+      <c r="I24" s="201">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
     </row>
     <row r="26" spans="2:9" x14ac:dyDescent="0.2">
-      <c r="B26" s="219" t="s">
+      <c r="B26" s="217" t="s">
         <v>257</v>
       </c>
       <c r="G26" s="59"/>
       <c r="H26" s="59"/>
       <c r="I26" s="59"/>
     </row>
     <row r="27" spans="2:9" ht="51" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="B27" s="446" t="s">
-[...8 lines deleted...]
-      <c r="I27" s="446"/>
+      <c r="B27" s="434" t="s">
+        <v>727</v>
+      </c>
+      <c r="C27" s="434"/>
+      <c r="D27" s="434"/>
+      <c r="E27" s="434"/>
+      <c r="F27" s="434"/>
+      <c r="G27" s="434"/>
+      <c r="H27" s="434"/>
+      <c r="I27" s="434"/>
     </row>
     <row r="28" spans="2:9" ht="8.65" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="B28" s="216"/>
-[...6 lines deleted...]
-      <c r="I28" s="216"/>
+      <c r="B28" s="214"/>
+      <c r="C28" s="214"/>
+      <c r="D28" s="214"/>
+      <c r="E28" s="214"/>
+      <c r="F28" s="214"/>
+      <c r="G28" s="214"/>
+      <c r="H28" s="214"/>
+      <c r="I28" s="214"/>
     </row>
     <row r="29" spans="2:9" ht="18.600000000000001" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="B29" s="446" t="s">
-[...8 lines deleted...]
-      <c r="I29" s="446"/>
+      <c r="B29" s="434" t="s">
+        <v>652</v>
+      </c>
+      <c r="C29" s="434"/>
+      <c r="D29" s="434"/>
+      <c r="E29" s="434"/>
+      <c r="F29" s="434"/>
+      <c r="G29" s="434"/>
+      <c r="H29" s="434"/>
+      <c r="I29" s="434"/>
     </row>
     <row r="30" spans="2:9" ht="8.65" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="C30" s="220"/>
-[...5 lines deleted...]
-      <c r="I30" s="220"/>
+      <c r="C30" s="218"/>
+      <c r="D30" s="218"/>
+      <c r="E30" s="218"/>
+      <c r="F30" s="218"/>
+      <c r="G30" s="218"/>
+      <c r="H30" s="218"/>
+      <c r="I30" s="218"/>
     </row>
     <row r="31" spans="2:9" ht="19.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
-      <c r="C31" s="222"/>
-      <c r="D31" s="222"/>
+      <c r="C31" s="220"/>
+      <c r="D31" s="220"/>
       <c r="E31" s="189" t="s">
-        <v>635</v>
+        <v>633</v>
       </c>
       <c r="F31" s="189">
-        <v>2025</v>
+        <v>2026</v>
       </c>
       <c r="G31" s="189">
-        <v>2026</v>
+        <v>2027</v>
       </c>
       <c r="H31" s="189">
-        <v>2027</v>
+        <v>2028</v>
       </c>
       <c r="I31" s="189" t="s">
-        <v>926</v>
+        <v>870</v>
       </c>
     </row>
     <row r="32" spans="2:9" ht="20.65" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="B32" s="226" t="s">
-        <v>636</v>
+      <c r="B32" s="224" t="s">
+        <v>634</v>
       </c>
       <c r="C32" s="71"/>
       <c r="D32" s="71"/>
       <c r="E32" s="71"/>
-      <c r="F32" s="230"/>
-[...2 lines deleted...]
-      <c r="I32" s="230"/>
+      <c r="F32" s="228"/>
+      <c r="G32" s="228"/>
+      <c r="H32" s="228"/>
+      <c r="I32" s="228"/>
     </row>
     <row r="33" spans="1:9" ht="21.4" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="B33" s="228" t="s">
-        <v>637</v>
+      <c r="B33" s="226" t="s">
+        <v>635</v>
       </c>
       <c r="C33" s="73"/>
       <c r="D33" s="73"/>
       <c r="E33" s="73"/>
-      <c r="F33" s="231"/>
-[...2 lines deleted...]
-      <c r="I33" s="231"/>
+      <c r="F33" s="229"/>
+      <c r="G33" s="229"/>
+      <c r="H33" s="229"/>
+      <c r="I33" s="229"/>
     </row>
     <row r="34" spans="1:9" ht="20.65" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B34" s="67"/>
-      <c r="E34" s="203">
+      <c r="E34" s="201">
         <f>E32+E33</f>
         <v>0</v>
       </c>
-      <c r="F34" s="203">
+      <c r="F34" s="201">
         <f>F32+F33</f>
         <v>0</v>
       </c>
-      <c r="G34" s="203">
+      <c r="G34" s="201">
         <f t="shared" ref="G34:I34" si="1">G32+G33</f>
         <v>0</v>
       </c>
-      <c r="H34" s="203">
+      <c r="H34" s="201">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
-      <c r="I34" s="203">
+      <c r="I34" s="201">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
     </row>
     <row r="35" spans="1:9" ht="14.65" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A35" s="216"/>
-[...7 lines deleted...]
-      <c r="I35" s="216"/>
+      <c r="A35" s="214"/>
+      <c r="B35" s="214"/>
+      <c r="C35" s="214"/>
+      <c r="D35" s="214"/>
+      <c r="E35" s="214"/>
+      <c r="F35" s="214"/>
+      <c r="G35" s="214"/>
+      <c r="H35" s="214"/>
+      <c r="I35" s="214"/>
     </row>
   </sheetData>
   <mergeCells count="5">
     <mergeCell ref="B9:I9"/>
     <mergeCell ref="B17:I17"/>
     <mergeCell ref="B27:I27"/>
     <mergeCell ref="B29:I29"/>
     <mergeCell ref="B6:I6"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup scale="76" orientation="portrait" r:id="rId1"/>
   <headerFooter>
     <oddFooter>&amp;R26</oddFooter>
   </headerFooter>
   <customProperties>
     <customPr name="OrphanNamesChecked" r:id="rId2"/>
   </customProperties>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0200-000000000000}">
-  <sheetPr>
+  <sheetPr codeName="Sheet19">
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="A3:I24"/>
   <sheetViews>
     <sheetView view="pageBreakPreview" zoomScaleNormal="100" zoomScaleSheetLayoutView="100" workbookViewId="0">
-      <selection activeCell="A10" sqref="A10:I10"/>
+      <selection activeCell="B46" sqref="B46"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.28515625" defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="16384" width="9.28515625" style="59"/>
   </cols>
   <sheetData>
     <row r="3" spans="1:9" ht="16.5" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="A3" s="438"/>
-[...7 lines deleted...]
-      <c r="I3" s="439" t="s">
+      <c r="A3" s="421"/>
+      <c r="B3" s="421"/>
+      <c r="C3" s="421"/>
+      <c r="D3" s="421"/>
+      <c r="E3" s="421"/>
+      <c r="F3" s="421"/>
+      <c r="G3" s="421"/>
+      <c r="H3" s="421"/>
+      <c r="I3" s="422" t="s">
         <v>22</v>
       </c>
     </row>
     <row r="8" spans="1:9" ht="67.150000000000006" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A8" s="441" t="s">
+      <c r="A8" s="429" t="s">
         <v>23</v>
       </c>
-      <c r="B8" s="441"/>
-[...6 lines deleted...]
-      <c r="I8" s="441"/>
+      <c r="B8" s="429"/>
+      <c r="C8" s="429"/>
+      <c r="D8" s="429"/>
+      <c r="E8" s="429"/>
+      <c r="F8" s="429"/>
+      <c r="G8" s="429"/>
+      <c r="H8" s="429"/>
+      <c r="I8" s="429"/>
     </row>
     <row r="9" spans="1:9" ht="12" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="10" spans="1:9" ht="80.25" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A10" s="442" t="s">
+      <c r="A10" s="430" t="s">
         <v>24</v>
       </c>
-      <c r="B10" s="442"/>
-[...6 lines deleted...]
-      <c r="I10" s="442"/>
+      <c r="B10" s="430"/>
+      <c r="C10" s="430"/>
+      <c r="D10" s="430"/>
+      <c r="E10" s="430"/>
+      <c r="F10" s="430"/>
+      <c r="G10" s="430"/>
+      <c r="H10" s="430"/>
+      <c r="I10" s="430"/>
     </row>
     <row r="12" spans="1:9" ht="71.650000000000006" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A12" s="442" t="s">
+      <c r="A12" s="430" t="s">
         <v>25</v>
       </c>
-      <c r="B12" s="442"/>
-[...6 lines deleted...]
-      <c r="I12" s="442"/>
+      <c r="B12" s="430"/>
+      <c r="C12" s="430"/>
+      <c r="D12" s="430"/>
+      <c r="E12" s="430"/>
+      <c r="F12" s="430"/>
+      <c r="G12" s="430"/>
+      <c r="H12" s="430"/>
+      <c r="I12" s="430"/>
     </row>
     <row r="14" spans="1:9" ht="53.25" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A14" s="442" t="s">
-[...9 lines deleted...]
-      <c r="I14" s="442"/>
+      <c r="A14" s="430" t="s">
+        <v>800</v>
+      </c>
+      <c r="B14" s="430"/>
+      <c r="C14" s="430"/>
+      <c r="D14" s="430"/>
+      <c r="E14" s="430"/>
+      <c r="F14" s="430"/>
+      <c r="G14" s="430"/>
+      <c r="H14" s="430"/>
+      <c r="I14" s="430"/>
     </row>
     <row r="20" spans="1:5" x14ac:dyDescent="0.2">
-      <c r="A20" s="217" t="s">
+      <c r="A20" s="215" t="s">
         <v>26</v>
       </c>
-      <c r="E20" s="217" t="s">
+      <c r="E20" s="215" t="s">
         <v>27</v>
       </c>
     </row>
     <row r="21" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A21" s="59" t="s">
         <v>28</v>
       </c>
       <c r="E21" s="59" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="22" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A22" s="59" t="s">
         <v>29</v>
       </c>
       <c r="E22" s="59" t="s">
         <v>30</v>
       </c>
     </row>
     <row r="24" spans="1:5" x14ac:dyDescent="0.2">
-      <c r="A24" s="217" t="s">
+      <c r="A24" s="215" t="s">
         <v>31</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="4">
     <mergeCell ref="A8:I8"/>
     <mergeCell ref="A10:I10"/>
     <mergeCell ref="A12:I12"/>
     <mergeCell ref="A14:I14"/>
   </mergeCells>
   <phoneticPr fontId="7" type="noConversion"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup orientation="portrait" r:id="rId1"/>
   <customProperties>
     <customPr name="OrphanNamesChecked" r:id="rId2"/>
   </customProperties>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet30.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{57097ED6-2D66-4D8A-BD53-2A7F68DC4DAF}">
-  <sheetPr>
+  <sheetPr codeName="Sheet41">
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="A1:Q32"/>
   <sheetViews>
-    <sheetView view="pageBreakPreview" topLeftCell="A2" zoomScaleNormal="100" zoomScaleSheetLayoutView="100" workbookViewId="0"/>
+    <sheetView view="pageBreakPreview" topLeftCell="A13" zoomScaleNormal="100" zoomScaleSheetLayoutView="100" workbookViewId="0">
+      <selection activeCell="B13" sqref="B13:J13"/>
+    </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="8.85546875" defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <cols>
-    <col min="1" max="1" width="13.140625" style="212" customWidth="1"/>
-[...7 lines deleted...]
-    <col min="11" max="16384" width="8.85546875" style="212"/>
+    <col min="1" max="1" width="13.140625" style="210" customWidth="1"/>
+    <col min="2" max="2" width="6" style="210" customWidth="1"/>
+    <col min="3" max="3" width="10.85546875" style="210" customWidth="1"/>
+    <col min="4" max="5" width="15" style="210" customWidth="1"/>
+    <col min="6" max="6" width="8.7109375" style="210" customWidth="1"/>
+    <col min="7" max="7" width="7.42578125" style="210" customWidth="1"/>
+    <col min="8" max="8" width="8.85546875" style="210" customWidth="1"/>
+    <col min="9" max="10" width="12.42578125" style="210" customWidth="1"/>
+    <col min="11" max="16384" width="8.85546875" style="210"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:17" x14ac:dyDescent="0.2">
       <c r="A1" s="68" t="s">
         <v>32</v>
       </c>
-      <c r="B1" s="211" t="s">
+      <c r="B1" s="209" t="s">
         <v>33</v>
       </c>
     </row>
     <row r="2" spans="1:17" x14ac:dyDescent="0.2">
       <c r="A2" s="68" t="s">
         <v>102</v>
       </c>
     </row>
     <row r="3" spans="1:17" ht="24" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A3" s="67" t="str">
         <f>'Financial Position - Stmt 1'!A3</f>
-        <v>As at December 31, 2025</v>
+        <v>As at December 31, 2026</v>
       </c>
     </row>
     <row r="4" spans="1:17" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A4" s="68"/>
     </row>
     <row r="5" spans="1:17" s="59" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A5" s="67" t="s">
-        <v>696</v>
-[...4 lines deleted...]
-      <c r="I5" s="218"/>
+        <v>689</v>
+      </c>
+      <c r="B5" s="215"/>
+      <c r="G5" s="216"/>
+      <c r="H5" s="216"/>
+      <c r="I5" s="216"/>
     </row>
     <row r="6" spans="1:17" s="59" customFormat="1" ht="14.65" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A6" s="216"/>
-[...7 lines deleted...]
-      <c r="I6" s="216"/>
+      <c r="A6" s="214"/>
+      <c r="B6" s="214"/>
+      <c r="C6" s="214"/>
+      <c r="D6" s="214"/>
+      <c r="E6" s="214"/>
+      <c r="F6" s="214"/>
+      <c r="G6" s="214"/>
+      <c r="H6" s="214"/>
+      <c r="I6" s="214"/>
     </row>
     <row r="7" spans="1:17" s="59" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A7" s="216"/>
-[...1 lines deleted...]
-        <v>610</v>
+      <c r="A7" s="214"/>
+      <c r="B7" s="217" t="s">
+        <v>608</v>
       </c>
     </row>
     <row r="8" spans="1:17" s="59" customFormat="1" ht="31.5" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A8" s="216"/>
-[...10 lines deleted...]
-      <c r="J8" s="446"/>
+      <c r="A8" s="214"/>
+      <c r="B8" s="434" t="s">
+        <v>626</v>
+      </c>
+      <c r="C8" s="434"/>
+      <c r="D8" s="434"/>
+      <c r="E8" s="434"/>
+      <c r="F8" s="434"/>
+      <c r="G8" s="434"/>
+      <c r="H8" s="434"/>
+      <c r="I8" s="434"/>
+      <c r="J8" s="434"/>
     </row>
     <row r="9" spans="1:17" s="59" customFormat="1" ht="14.65" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A9" s="216"/>
-[...7 lines deleted...]
-      <c r="I9" s="220"/>
+      <c r="A9" s="214"/>
+      <c r="B9" s="218"/>
+      <c r="C9" s="218"/>
+      <c r="D9" s="218"/>
+      <c r="E9" s="218"/>
+      <c r="F9" s="218"/>
+      <c r="G9" s="218"/>
+      <c r="H9" s="218"/>
+      <c r="I9" s="218"/>
     </row>
     <row r="10" spans="1:17" s="59" customFormat="1" x14ac:dyDescent="0.2">
       <c r="B10" s="59" t="s">
         <v>256</v>
       </c>
     </row>
     <row r="11" spans="1:17" s="59" customFormat="1" ht="38.65" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="B11" s="456" t="s">
-[...9 lines deleted...]
-      <c r="J11" s="456"/>
+      <c r="B11" s="444" t="s">
+        <v>719</v>
+      </c>
+      <c r="C11" s="444"/>
+      <c r="D11" s="444"/>
+      <c r="E11" s="444"/>
+      <c r="F11" s="444"/>
+      <c r="G11" s="444"/>
+      <c r="H11" s="444"/>
+      <c r="I11" s="444"/>
+      <c r="J11" s="444"/>
     </row>
     <row r="12" spans="1:17" s="59" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="B12" s="216"/>
-[...6 lines deleted...]
-      <c r="I12" s="216"/>
+      <c r="B12" s="214"/>
+      <c r="C12" s="214"/>
+      <c r="D12" s="214"/>
+      <c r="E12" s="214"/>
+      <c r="F12" s="214"/>
+      <c r="G12" s="214"/>
+      <c r="H12" s="214"/>
+      <c r="I12" s="214"/>
     </row>
     <row r="13" spans="1:17" s="59" customFormat="1" ht="55.15" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="B13" s="446" t="s">
-[...9 lines deleted...]
-      <c r="J13" s="446"/>
+      <c r="B13" s="434" t="s">
+        <v>881</v>
+      </c>
+      <c r="C13" s="434"/>
+      <c r="D13" s="434"/>
+      <c r="E13" s="434"/>
+      <c r="F13" s="434"/>
+      <c r="G13" s="434"/>
+      <c r="H13" s="434"/>
+      <c r="I13" s="434"/>
+      <c r="J13" s="434"/>
     </row>
     <row r="14" spans="1:17" s="59" customFormat="1" ht="13.15" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="B14" s="220"/>
-[...6 lines deleted...]
-      <c r="I14" s="220"/>
+      <c r="B14" s="218"/>
+      <c r="C14" s="218"/>
+      <c r="D14" s="218"/>
+      <c r="E14" s="218"/>
+      <c r="F14" s="218"/>
+      <c r="G14" s="218"/>
+      <c r="H14" s="218"/>
+      <c r="I14" s="218"/>
     </row>
     <row r="15" spans="1:17" s="59" customFormat="1" ht="44.45" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="B15" s="446" t="s">
-[...16 lines deleted...]
-      <c r="Q15" s="456"/>
+      <c r="B15" s="434" t="s">
+        <v>720</v>
+      </c>
+      <c r="C15" s="434"/>
+      <c r="D15" s="434"/>
+      <c r="E15" s="434"/>
+      <c r="F15" s="434"/>
+      <c r="G15" s="434"/>
+      <c r="H15" s="434"/>
+      <c r="I15" s="434"/>
+      <c r="J15" s="434"/>
+      <c r="K15" s="444"/>
+      <c r="L15" s="444"/>
+      <c r="M15" s="444"/>
+      <c r="N15" s="444"/>
+      <c r="O15" s="444"/>
+      <c r="P15" s="444"/>
+      <c r="Q15" s="444"/>
     </row>
     <row r="16" spans="1:17" s="59" customFormat="1" ht="11.65" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="B16" s="220"/>
-[...13 lines deleted...]
-      <c r="Q16" s="216"/>
+      <c r="B16" s="218"/>
+      <c r="C16" s="218"/>
+      <c r="D16" s="218"/>
+      <c r="E16" s="218"/>
+      <c r="F16" s="218"/>
+      <c r="G16" s="218"/>
+      <c r="H16" s="218"/>
+      <c r="I16" s="218"/>
+      <c r="K16" s="214"/>
+      <c r="L16" s="214"/>
+      <c r="M16" s="214"/>
+      <c r="N16" s="214"/>
+      <c r="O16" s="214"/>
+      <c r="P16" s="214"/>
+      <c r="Q16" s="214"/>
     </row>
     <row r="17" spans="1:10" s="59" customFormat="1" ht="26.65" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="B17" s="479" t="s">
-[...9 lines deleted...]
-      <c r="J17" s="479"/>
+      <c r="B17" s="466" t="s">
+        <v>631</v>
+      </c>
+      <c r="C17" s="466"/>
+      <c r="D17" s="466"/>
+      <c r="E17" s="466"/>
+      <c r="F17" s="466"/>
+      <c r="G17" s="466"/>
+      <c r="H17" s="466"/>
+      <c r="I17" s="466"/>
+      <c r="J17" s="466"/>
     </row>
     <row r="18" spans="1:10" s="59" customFormat="1" x14ac:dyDescent="0.2">
-      <c r="G18" s="218"/>
-[...1 lines deleted...]
-      <c r="I18" s="218"/>
+      <c r="G18" s="216"/>
+      <c r="H18" s="216"/>
+      <c r="I18" s="216"/>
     </row>
     <row r="19" spans="1:10" s="59" customFormat="1" x14ac:dyDescent="0.2">
       <c r="B19" s="59" t="s">
-        <v>657</v>
-[...1 lines deleted...]
-      <c r="I19" s="480">
+        <v>653</v>
+      </c>
+      <c r="I19" s="467">
         <f>' Operations - Stmt 2'!F5</f>
-        <v>2025</v>
-[...1 lines deleted...]
-      <c r="J19" s="480"/>
+        <v>2026</v>
+      </c>
+      <c r="J19" s="467"/>
     </row>
     <row r="20" spans="1:10" s="59" customFormat="1" ht="39" thickBot="1" x14ac:dyDescent="0.25">
-      <c r="C20" s="222"/>
-[...4 lines deleted...]
-      <c r="H20" s="222"/>
+      <c r="C20" s="220"/>
+      <c r="D20" s="220"/>
+      <c r="E20" s="220"/>
+      <c r="F20" s="220"/>
+      <c r="G20" s="220"/>
+      <c r="H20" s="220"/>
       <c r="I20" s="111" t="s">
         <v>279</v>
       </c>
       <c r="J20" s="111" t="s">
         <v>280</v>
       </c>
     </row>
     <row r="21" spans="1:10" s="59" customFormat="1" x14ac:dyDescent="0.2">
       <c r="I21" s="76"/>
       <c r="J21" s="76"/>
     </row>
     <row r="22" spans="1:10" s="59" customFormat="1" x14ac:dyDescent="0.2">
-      <c r="B22" s="207" t="s">
+      <c r="B22" s="205" t="s">
         <v>281</v>
       </c>
-      <c r="C22" s="208"/>
-[...6 lines deleted...]
-      <c r="J22" s="223"/>
+      <c r="C22" s="206"/>
+      <c r="D22" s="206"/>
+      <c r="E22" s="206"/>
+      <c r="F22" s="206"/>
+      <c r="G22" s="206"/>
+      <c r="H22" s="207"/>
+      <c r="I22" s="221"/>
+      <c r="J22" s="221"/>
     </row>
     <row r="23" spans="1:10" s="59" customFormat="1" x14ac:dyDescent="0.2">
       <c r="B23" s="122"/>
       <c r="H23" s="123"/>
       <c r="J23" s="123"/>
     </row>
     <row r="24" spans="1:10" s="59" customFormat="1" x14ac:dyDescent="0.2">
-      <c r="B24" s="207" t="s">
+      <c r="B24" s="205" t="s">
         <v>282</v>
       </c>
-      <c r="C24" s="208"/>
-[...6 lines deleted...]
-      <c r="J24" s="223"/>
+      <c r="C24" s="206"/>
+      <c r="D24" s="206"/>
+      <c r="E24" s="206"/>
+      <c r="F24" s="206"/>
+      <c r="G24" s="206"/>
+      <c r="H24" s="207"/>
+      <c r="I24" s="221"/>
+      <c r="J24" s="221"/>
     </row>
     <row r="25" spans="1:10" s="59" customFormat="1" ht="16.149999999999999" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A25" s="216"/>
-[...7 lines deleted...]
-      <c r="I25" s="220"/>
+      <c r="A25" s="214"/>
+      <c r="B25" s="218"/>
+      <c r="C25" s="218"/>
+      <c r="D25" s="218"/>
+      <c r="E25" s="218"/>
+      <c r="F25" s="218"/>
+      <c r="G25" s="218"/>
+      <c r="H25" s="218"/>
+      <c r="I25" s="218"/>
     </row>
     <row r="26" spans="1:10" s="59" customFormat="1" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A26" s="216"/>
+      <c r="A26" s="214"/>
       <c r="B26" s="59" t="s">
-        <v>611</v>
+        <v>609</v>
       </c>
     </row>
     <row r="27" spans="1:10" s="61" customFormat="1" ht="43.9" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A27" s="216"/>
-[...10 lines deleted...]
-      <c r="J27" s="456"/>
+      <c r="A27" s="214"/>
+      <c r="B27" s="444" t="s">
+        <v>721</v>
+      </c>
+      <c r="C27" s="444"/>
+      <c r="D27" s="444"/>
+      <c r="E27" s="444"/>
+      <c r="F27" s="444"/>
+      <c r="G27" s="444"/>
+      <c r="H27" s="444"/>
+      <c r="I27" s="444"/>
+      <c r="J27" s="444"/>
     </row>
     <row r="28" spans="1:10" s="59" customFormat="1" ht="15.4" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A28" s="216"/>
-[...7 lines deleted...]
-      <c r="I28" s="216"/>
+      <c r="A28" s="214"/>
+      <c r="B28" s="214"/>
+      <c r="C28" s="214"/>
+      <c r="D28" s="214"/>
+      <c r="E28" s="214"/>
+      <c r="F28" s="214"/>
+      <c r="G28" s="214"/>
+      <c r="H28" s="214"/>
+      <c r="I28" s="214"/>
     </row>
     <row r="29" spans="1:10" s="59" customFormat="1" ht="22.5" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A29" s="216"/>
-[...10 lines deleted...]
-      <c r="J29" s="479"/>
+      <c r="A29" s="214"/>
+      <c r="B29" s="466" t="s">
+        <v>632</v>
+      </c>
+      <c r="C29" s="466"/>
+      <c r="D29" s="466"/>
+      <c r="E29" s="466"/>
+      <c r="F29" s="466"/>
+      <c r="G29" s="466"/>
+      <c r="H29" s="466"/>
+      <c r="I29" s="466"/>
+      <c r="J29" s="466"/>
     </row>
     <row r="30" spans="1:10" s="59" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A30" s="216"/>
-[...7 lines deleted...]
-      <c r="I30" s="216"/>
+      <c r="A30" s="214"/>
+      <c r="B30" s="214"/>
+      <c r="C30" s="214"/>
+      <c r="D30" s="214"/>
+      <c r="E30" s="214"/>
+      <c r="F30" s="214"/>
+      <c r="G30" s="214"/>
+      <c r="H30" s="214"/>
+      <c r="I30" s="214"/>
     </row>
     <row r="31" spans="1:10" s="59" customFormat="1" ht="20.65" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B31" s="59" t="s">
-        <v>612</v>
-[...14 lines deleted...]
-      <c r="J32" s="446"/>
+        <v>610</v>
+      </c>
+    </row>
+    <row r="32" spans="1:10" s="222" customFormat="1" ht="58.15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A32" s="214"/>
+      <c r="B32" s="434" t="s">
+        <v>722</v>
+      </c>
+      <c r="C32" s="434"/>
+      <c r="D32" s="434"/>
+      <c r="E32" s="434"/>
+      <c r="F32" s="434"/>
+      <c r="G32" s="434"/>
+      <c r="H32" s="434"/>
+      <c r="I32" s="434"/>
+      <c r="J32" s="434"/>
     </row>
   </sheetData>
   <mergeCells count="10">
     <mergeCell ref="K15:Q15"/>
     <mergeCell ref="B8:J8"/>
     <mergeCell ref="B11:J11"/>
     <mergeCell ref="B13:J13"/>
     <mergeCell ref="B15:J15"/>
     <mergeCell ref="I19:J19"/>
     <mergeCell ref="B17:J17"/>
     <mergeCell ref="B32:J32"/>
     <mergeCell ref="B29:J29"/>
     <mergeCell ref="B27:J27"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup scale="84" orientation="portrait" r:id="rId1"/>
   <headerFooter>
     <oddFooter>&amp;R27</oddFooter>
   </headerFooter>
   <customProperties>
     <customPr name="OrphanNamesChecked" r:id="rId2"/>
   </customProperties>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet31.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{2A7FA279-7AAF-4EBD-890E-3CEE1BE1A002}">
-  <sheetPr>
+  <sheetPr codeName="Sheet42">
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="A1:R26"/>
   <sheetViews>
-    <sheetView view="pageBreakPreview" topLeftCell="A4" zoomScaleNormal="100" zoomScaleSheetLayoutView="100" workbookViewId="0"/>
+    <sheetView view="pageBreakPreview" topLeftCell="A7" zoomScaleNormal="100" zoomScaleSheetLayoutView="100" workbookViewId="0">
+      <selection activeCell="B7" sqref="B7:J7"/>
+    </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="8.85546875" defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <cols>
-    <col min="1" max="1" width="13.7109375" style="212" customWidth="1"/>
-[...6 lines deleted...]
-    <col min="11" max="16384" width="8.85546875" style="212"/>
+    <col min="1" max="1" width="13.7109375" style="210" customWidth="1"/>
+    <col min="2" max="2" width="6" style="210" customWidth="1"/>
+    <col min="3" max="3" width="10.85546875" style="210" customWidth="1"/>
+    <col min="4" max="7" width="15" style="210" customWidth="1"/>
+    <col min="8" max="8" width="8.85546875" style="210" customWidth="1"/>
+    <col min="9" max="9" width="8.85546875" style="210"/>
+    <col min="10" max="10" width="8.42578125" style="210" customWidth="1"/>
+    <col min="11" max="16384" width="8.85546875" style="210"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:18" x14ac:dyDescent="0.2">
       <c r="A1" s="68" t="s">
         <v>32</v>
       </c>
-      <c r="B1" s="211" t="s">
+      <c r="B1" s="209" t="s">
         <v>33</v>
       </c>
     </row>
     <row r="2" spans="1:18" x14ac:dyDescent="0.2">
       <c r="A2" s="68" t="s">
         <v>102</v>
       </c>
     </row>
     <row r="3" spans="1:18" ht="23.65" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A3" s="67" t="str">
         <f>'Financial Position - Stmt 1'!A3</f>
-        <v>As at December 31, 2025</v>
+        <v>As at December 31, 2026</v>
       </c>
     </row>
     <row r="4" spans="1:18" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A4" s="68"/>
     </row>
     <row r="5" spans="1:18" x14ac:dyDescent="0.2">
       <c r="A5" s="68" t="s">
-        <v>651</v>
+        <v>648</v>
       </c>
     </row>
     <row r="6" spans="1:18" x14ac:dyDescent="0.2">
-      <c r="A6" s="211"/>
+      <c r="A6" s="209"/>
     </row>
     <row r="7" spans="1:18" ht="178.15" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A7" s="211"/>
-[...10 lines deleted...]
-      <c r="J7" s="450"/>
+      <c r="A7" s="209"/>
+      <c r="B7" s="438" t="s">
+        <v>716</v>
+      </c>
+      <c r="C7" s="438"/>
+      <c r="D7" s="438"/>
+      <c r="E7" s="438"/>
+      <c r="F7" s="438"/>
+      <c r="G7" s="438"/>
+      <c r="H7" s="438"/>
+      <c r="I7" s="438"/>
+      <c r="J7" s="438"/>
     </row>
     <row r="8" spans="1:18" ht="27.6" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A8" s="211"/>
-[...18 lines deleted...]
-      <c r="R8" s="450"/>
+      <c r="A8" s="209"/>
+      <c r="B8" s="435" t="s">
+        <v>647</v>
+      </c>
+      <c r="C8" s="435"/>
+      <c r="D8" s="435"/>
+      <c r="E8" s="435"/>
+      <c r="F8" s="435"/>
+      <c r="G8" s="435"/>
+      <c r="H8" s="435"/>
+      <c r="I8" s="435"/>
+      <c r="J8" s="435"/>
+      <c r="K8" s="438"/>
+      <c r="L8" s="438"/>
+      <c r="M8" s="438"/>
+      <c r="N8" s="438"/>
+      <c r="O8" s="438"/>
+      <c r="P8" s="438"/>
+      <c r="Q8" s="438"/>
+      <c r="R8" s="438"/>
     </row>
     <row r="9" spans="1:18" x14ac:dyDescent="0.2">
-      <c r="A9" s="211"/>
+      <c r="A9" s="209"/>
     </row>
     <row r="10" spans="1:18" x14ac:dyDescent="0.2">
       <c r="A10" s="68" t="s">
-        <v>660</v>
+        <v>656</v>
       </c>
     </row>
     <row r="11" spans="1:18" ht="45" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A11" s="211"/>
-[...10 lines deleted...]
-      <c r="J11" s="470"/>
+      <c r="A11" s="209"/>
+      <c r="B11" s="456" t="s">
+        <v>717</v>
+      </c>
+      <c r="C11" s="456"/>
+      <c r="D11" s="456"/>
+      <c r="E11" s="456"/>
+      <c r="F11" s="456"/>
+      <c r="G11" s="456"/>
+      <c r="H11" s="456"/>
+      <c r="I11" s="456"/>
+      <c r="J11" s="456"/>
     </row>
     <row r="12" spans="1:18" x14ac:dyDescent="0.2">
-      <c r="A12" s="211"/>
-[...6 lines deleted...]
-      <c r="H12" s="215"/>
+      <c r="A12" s="209"/>
+      <c r="B12" s="213"/>
+      <c r="C12" s="213"/>
+      <c r="D12" s="213"/>
+      <c r="E12" s="213"/>
+      <c r="F12" s="213"/>
+      <c r="G12" s="213"/>
+      <c r="H12" s="213"/>
     </row>
     <row r="13" spans="1:18" ht="52.5" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A13" s="211"/>
-[...10 lines deleted...]
-      <c r="J13" s="470"/>
+      <c r="A13" s="209"/>
+      <c r="B13" s="456" t="s">
+        <v>718</v>
+      </c>
+      <c r="C13" s="456"/>
+      <c r="D13" s="456"/>
+      <c r="E13" s="456"/>
+      <c r="F13" s="456"/>
+      <c r="G13" s="456"/>
+      <c r="H13" s="456"/>
+      <c r="I13" s="456"/>
+      <c r="J13" s="456"/>
     </row>
     <row r="15" spans="1:18" s="59" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A15" s="67" t="s">
-        <v>661</v>
+        <v>657</v>
       </c>
     </row>
     <row r="16" spans="1:18" s="59" customFormat="1" ht="55.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A16" s="61"/>
-      <c r="B16" s="456" t="s">
-[...9 lines deleted...]
-      <c r="J16" s="456"/>
+      <c r="B16" s="444" t="s">
+        <v>882</v>
+      </c>
+      <c r="C16" s="444"/>
+      <c r="D16" s="444"/>
+      <c r="E16" s="444"/>
+      <c r="F16" s="444"/>
+      <c r="G16" s="444"/>
+      <c r="H16" s="444"/>
+      <c r="I16" s="444"/>
+      <c r="J16" s="444"/>
       <c r="K16" s="61"/>
     </row>
     <row r="17" spans="1:10" s="59" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A17" s="67"/>
     </row>
     <row r="18" spans="1:10" s="59" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A18" s="67" t="s">
-        <v>662</v>
+        <v>658</v>
       </c>
     </row>
     <row r="19" spans="1:10" s="59" customFormat="1" x14ac:dyDescent="0.2">
-      <c r="B19" s="217" t="s">
-        <v>863</v>
+      <c r="B19" s="215" t="s">
+        <v>811</v>
       </c>
     </row>
     <row r="20" spans="1:10" s="59" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A20" s="67"/>
     </row>
     <row r="21" spans="1:10" s="59" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A21" s="67" t="s">
-        <v>663</v>
+        <v>659</v>
       </c>
     </row>
     <row r="22" spans="1:10" s="59" customFormat="1" ht="55.9" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A22" s="61"/>
-      <c r="B22" s="456" t="s">
-[...9 lines deleted...]
-      <c r="J22" s="456"/>
+      <c r="B22" s="444" t="s">
+        <v>883</v>
+      </c>
+      <c r="C22" s="444"/>
+      <c r="D22" s="444"/>
+      <c r="E22" s="444"/>
+      <c r="F22" s="444"/>
+      <c r="G22" s="444"/>
+      <c r="H22" s="444"/>
+      <c r="I22" s="444"/>
+      <c r="J22" s="444"/>
     </row>
     <row r="23" spans="1:10" s="59" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A23" s="67"/>
     </row>
     <row r="24" spans="1:10" s="59" customFormat="1" ht="27" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A24" s="61"/>
-      <c r="B24" s="456" t="s">
-[...9 lines deleted...]
-      <c r="J24" s="456"/>
+      <c r="B24" s="444" t="s">
+        <v>884</v>
+      </c>
+      <c r="C24" s="444"/>
+      <c r="D24" s="444"/>
+      <c r="E24" s="444"/>
+      <c r="F24" s="444"/>
+      <c r="G24" s="444"/>
+      <c r="H24" s="444"/>
+      <c r="I24" s="444"/>
+      <c r="J24" s="444"/>
     </row>
     <row r="25" spans="1:10" s="59" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A25" s="67"/>
     </row>
     <row r="26" spans="1:10" s="59" customFormat="1" x14ac:dyDescent="0.2">
       <c r="B26" s="59" t="s">
-        <v>930</v>
+        <v>885</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="8">
     <mergeCell ref="B24:J24"/>
     <mergeCell ref="B7:J7"/>
     <mergeCell ref="B8:J8"/>
     <mergeCell ref="K8:R8"/>
     <mergeCell ref="B11:J11"/>
     <mergeCell ref="B13:J13"/>
     <mergeCell ref="B16:J16"/>
     <mergeCell ref="B22:J22"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup scale="79" orientation="portrait" r:id="rId1"/>
   <headerFooter>
     <oddFooter>&amp;R28</oddFooter>
   </headerFooter>
   <customProperties>
     <customPr name="OrphanNamesChecked" r:id="rId2"/>
   </customProperties>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet32.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-1100-000000000000}">
   <sheetPr codeName="Sheet11">
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="A1:I45"/>
   <sheetViews>
-    <sheetView view="pageBreakPreview" zoomScaleNormal="100" zoomScaleSheetLayoutView="100" workbookViewId="0">
-      <selection activeCell="A3" sqref="A3"/>
+    <sheetView view="pageBreakPreview" topLeftCell="A10" zoomScaleNormal="100" zoomScaleSheetLayoutView="100" workbookViewId="0">
+      <selection activeCell="B46" sqref="B46"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="8.85546875" defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="5" width="8.85546875" style="59"/>
     <col min="6" max="6" width="6.42578125" style="59" customWidth="1"/>
     <col min="7" max="9" width="16.5703125" style="59" customWidth="1"/>
     <col min="10" max="16384" width="8.85546875" style="59"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:9" ht="16.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A1" s="67" t="s">
         <v>32</v>
       </c>
       <c r="C1" s="74" t="str">
         <f>'Financial Position - Stmt 1'!$C$1</f>
         <v>Please Fill in Municipality Name</v>
       </c>
     </row>
     <row r="2" spans="1:9" ht="16.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A2" s="67" t="s">
-        <v>942</v>
+        <v>856</v>
       </c>
     </row>
     <row r="3" spans="1:9" ht="16.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A3" s="67" t="str">
         <f>'Financial Position - Stmt 1'!A3</f>
-        <v>As at December 31, 2025</v>
+        <v>As at December 31, 2026</v>
       </c>
       <c r="I3" s="93" t="s">
         <v>283</v>
       </c>
     </row>
     <row r="4" spans="1:9" ht="16.5" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="5" spans="1:9" ht="16.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A5" s="67"/>
       <c r="G5" s="189" t="str">
         <f>' Operations - Stmt 2'!E5</f>
-        <v>2025 Budget</v>
+        <v>2026 Budget</v>
       </c>
       <c r="H5" s="189">
         <f>' Operations - Stmt 2'!F5</f>
-        <v>2025</v>
+        <v>2026</v>
       </c>
       <c r="I5" s="190">
         <f>' Operations - Stmt 2'!G5</f>
-        <v>2024</v>
+        <v>2025</v>
       </c>
     </row>
     <row r="6" spans="1:9" ht="16.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A6" s="67" t="s">
         <v>284</v>
       </c>
     </row>
     <row r="7" spans="1:9" ht="16.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B7" s="119" t="s">
         <v>285</v>
       </c>
       <c r="C7" s="71"/>
       <c r="D7" s="71"/>
       <c r="E7" s="71"/>
       <c r="F7" s="120"/>
       <c r="G7" s="121"/>
       <c r="H7" s="121"/>
       <c r="I7" s="121"/>
     </row>
     <row r="8" spans="1:9" ht="16.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B8" s="122" t="s">
         <v>286</v>
       </c>
       <c r="F8" s="123"/>
       <c r="G8" s="87"/>
       <c r="H8" s="87"/>
       <c r="I8" s="87"/>
     </row>
     <row r="9" spans="1:9" ht="16.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B9" s="122" t="s">
         <v>287</v>
       </c>
       <c r="F9" s="123"/>
       <c r="G9" s="127"/>
       <c r="H9" s="127"/>
       <c r="I9" s="127"/>
     </row>
     <row r="10" spans="1:9" ht="16.5" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="B10" s="204" t="s">
+      <c r="B10" s="202" t="s">
         <v>288</v>
       </c>
       <c r="F10" s="123"/>
-      <c r="G10" s="205">
+      <c r="G10" s="203">
         <f>SUM(G7:G9)</f>
         <v>0</v>
       </c>
-      <c r="H10" s="205">
+      <c r="H10" s="203">
         <f>SUM(H7:H9)</f>
         <v>0</v>
       </c>
-      <c r="I10" s="205">
+      <c r="I10" s="203">
         <f>SUM(I7:I9)</f>
         <v>0</v>
       </c>
     </row>
     <row r="11" spans="1:9" ht="16.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B11" s="122" t="s">
         <v>289</v>
       </c>
       <c r="F11" s="123"/>
       <c r="G11" s="87"/>
       <c r="H11" s="87"/>
       <c r="I11" s="87"/>
     </row>
     <row r="12" spans="1:9" ht="16.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B12" s="122" t="s">
         <v>290</v>
       </c>
       <c r="F12" s="123"/>
       <c r="G12" s="87"/>
       <c r="H12" s="87"/>
       <c r="I12" s="87"/>
     </row>
     <row r="13" spans="1:9" ht="16.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B13" s="122" t="s">
         <v>291</v>
       </c>
       <c r="F13" s="123"/>
       <c r="G13" s="87"/>
       <c r="H13" s="87"/>
       <c r="I13" s="87"/>
     </row>
     <row r="14" spans="1:9" ht="16.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B14" s="122" t="s">
         <v>292</v>
       </c>
       <c r="F14" s="123"/>
       <c r="G14" s="87"/>
       <c r="H14" s="87"/>
       <c r="I14" s="87"/>
     </row>
     <row r="15" spans="1:9" ht="16.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B15" s="125" t="s">
-        <v>726</v>
+        <v>712</v>
       </c>
       <c r="C15" s="73"/>
       <c r="D15" s="73"/>
       <c r="E15" s="73"/>
       <c r="F15" s="126"/>
       <c r="G15" s="127"/>
       <c r="H15" s="127"/>
       <c r="I15" s="127"/>
     </row>
     <row r="16" spans="1:9" ht="16.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A16" s="113" t="s">
         <v>293</v>
       </c>
       <c r="B16" s="113"/>
       <c r="C16" s="113"/>
       <c r="D16" s="113"/>
       <c r="E16" s="113"/>
       <c r="F16" s="113"/>
       <c r="G16" s="90">
         <f>SUM(G10:G15)</f>
         <v>0</v>
       </c>
       <c r="H16" s="90">
         <f>SUM(H10:H15)</f>
         <v>0</v>
@@ -23697,62 +22154,62 @@
       <c r="F19" s="120"/>
       <c r="G19" s="121"/>
       <c r="H19" s="121"/>
       <c r="I19" s="121"/>
     </row>
     <row r="20" spans="1:9" ht="16.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B20" s="122" t="s">
         <v>296</v>
       </c>
       <c r="F20" s="123"/>
       <c r="G20" s="87"/>
       <c r="H20" s="87"/>
       <c r="I20" s="87"/>
     </row>
     <row r="21" spans="1:9" ht="16.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B21" s="122" t="s">
         <v>297</v>
       </c>
       <c r="F21" s="123"/>
       <c r="G21" s="87"/>
       <c r="H21" s="87"/>
       <c r="I21" s="87"/>
     </row>
     <row r="22" spans="1:9" ht="16.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B22" s="125" t="s">
-        <v>726</v>
+        <v>712</v>
       </c>
       <c r="F22" s="123"/>
       <c r="G22" s="87"/>
       <c r="H22" s="87"/>
       <c r="I22" s="87"/>
     </row>
     <row r="23" spans="1:9" ht="16.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A23" s="113" t="s">
         <v>298</v>
       </c>
-      <c r="B23" s="206"/>
+      <c r="B23" s="204"/>
       <c r="C23" s="131"/>
       <c r="D23" s="131"/>
       <c r="E23" s="131"/>
       <c r="F23" s="132"/>
       <c r="G23" s="90">
         <f>SUM(G19:G22)</f>
         <v>0</v>
       </c>
       <c r="H23" s="90">
         <f>SUM(H19:H22)</f>
         <v>0</v>
       </c>
       <c r="I23" s="90">
         <f>SUM(I19:I22)</f>
         <v>0</v>
       </c>
     </row>
     <row r="24" spans="1:9" ht="16.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="G24" s="118"/>
       <c r="H24" s="118"/>
       <c r="I24" s="118"/>
     </row>
     <row r="25" spans="1:9" ht="14.65" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A25" s="67" t="s">
         <v>299</v>
@@ -23809,51 +22266,51 @@
       <c r="F30" s="123"/>
       <c r="G30" s="87"/>
       <c r="H30" s="87"/>
       <c r="I30" s="87"/>
     </row>
     <row r="31" spans="1:9" ht="14.65" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B31" s="122" t="s">
         <v>305</v>
       </c>
       <c r="F31" s="123"/>
       <c r="G31" s="87"/>
       <c r="H31" s="87"/>
       <c r="I31" s="87"/>
     </row>
     <row r="32" spans="1:9" ht="14.65" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B32" s="122" t="s">
         <v>306</v>
       </c>
       <c r="F32" s="123"/>
       <c r="G32" s="87"/>
       <c r="H32" s="87"/>
       <c r="I32" s="87"/>
     </row>
     <row r="33" spans="1:9" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B33" s="125" t="s">
-        <v>726</v>
+        <v>712</v>
       </c>
       <c r="C33" s="73"/>
       <c r="D33" s="73"/>
       <c r="E33" s="73"/>
       <c r="F33" s="126"/>
       <c r="G33" s="127"/>
       <c r="H33" s="127"/>
       <c r="I33" s="127"/>
     </row>
     <row r="34" spans="1:9" ht="14.65" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A34" s="59" t="s">
         <v>307</v>
       </c>
       <c r="C34" s="59" t="s">
         <v>1</v>
       </c>
       <c r="G34" s="118"/>
       <c r="H34" s="118"/>
       <c r="I34" s="118"/>
     </row>
     <row r="35" spans="1:9" ht="14.65" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B35" s="119" t="s">
         <v>308</v>
       </c>
       <c r="C35" s="71"/>
@@ -23862,222 +22319,222 @@
       <c r="F35" s="120"/>
       <c r="G35" s="121"/>
       <c r="H35" s="121"/>
       <c r="I35" s="121"/>
     </row>
     <row r="36" spans="1:9" ht="14.65" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B36" s="122" t="s">
         <v>309</v>
       </c>
       <c r="F36" s="123"/>
       <c r="G36" s="87"/>
       <c r="H36" s="87"/>
       <c r="I36" s="87"/>
     </row>
     <row r="37" spans="1:9" ht="14.65" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B37" s="122" t="s">
         <v>310</v>
       </c>
       <c r="F37" s="123"/>
       <c r="G37" s="87"/>
       <c r="H37" s="87"/>
       <c r="I37" s="87"/>
     </row>
     <row r="38" spans="1:9" ht="14.65" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B38" s="125" t="s">
-        <v>726</v>
+        <v>712</v>
       </c>
       <c r="C38" s="73"/>
       <c r="D38" s="73"/>
       <c r="E38" s="73"/>
       <c r="F38" s="126"/>
       <c r="G38" s="127"/>
       <c r="H38" s="127"/>
       <c r="I38" s="127"/>
     </row>
     <row r="39" spans="1:9" ht="14.65" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A39" s="59" t="s">
         <v>311</v>
       </c>
       <c r="G39" s="118"/>
       <c r="H39" s="118"/>
       <c r="I39" s="118"/>
     </row>
     <row r="40" spans="1:9" ht="14.65" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="B40" s="207" t="s">
+      <c r="B40" s="205" t="s">
         <v>312</v>
       </c>
-      <c r="C40" s="208"/>
-[...2 lines deleted...]
-      <c r="F40" s="209"/>
+      <c r="C40" s="206"/>
+      <c r="D40" s="206"/>
+      <c r="E40" s="206"/>
+      <c r="F40" s="207"/>
       <c r="G40" s="99"/>
       <c r="H40" s="99"/>
       <c r="I40" s="99"/>
     </row>
     <row r="41" spans="1:9" ht="14.65" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="B41" s="207" t="s">
+      <c r="B41" s="205" t="s">
         <v>313</v>
       </c>
-      <c r="C41" s="208"/>
-[...2 lines deleted...]
-      <c r="F41" s="209"/>
+      <c r="C41" s="206"/>
+      <c r="D41" s="206"/>
+      <c r="E41" s="206"/>
+      <c r="F41" s="207"/>
       <c r="G41" s="99"/>
       <c r="H41" s="99"/>
       <c r="I41" s="99"/>
     </row>
     <row r="42" spans="1:9" ht="14.65" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B42" s="125" t="s">
-        <v>726</v>
-[...4 lines deleted...]
-      <c r="F42" s="209"/>
+        <v>712</v>
+      </c>
+      <c r="C42" s="206"/>
+      <c r="D42" s="206"/>
+      <c r="E42" s="206"/>
+      <c r="F42" s="207"/>
       <c r="G42" s="99"/>
       <c r="H42" s="99"/>
       <c r="I42" s="99"/>
     </row>
     <row r="43" spans="1:9" ht="14.65" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A43" s="113" t="s">
         <v>314</v>
       </c>
       <c r="B43" s="113"/>
       <c r="C43" s="113"/>
       <c r="D43" s="113"/>
       <c r="E43" s="113"/>
       <c r="F43" s="113"/>
       <c r="G43" s="90">
         <f>SUM(G26:G42)</f>
         <v>0</v>
       </c>
       <c r="H43" s="90">
         <f>SUM(H26:H42)</f>
         <v>0</v>
       </c>
       <c r="I43" s="90">
         <f>SUM(I26:I42)</f>
         <v>0</v>
       </c>
     </row>
     <row r="44" spans="1:9" ht="14.65" customHeight="1" x14ac:dyDescent="0.2">
       <c r="G44" s="118"/>
       <c r="H44" s="118"/>
       <c r="I44" s="118"/>
     </row>
     <row r="45" spans="1:9" ht="14.65" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A45" s="113" t="s">
         <v>315</v>
       </c>
       <c r="B45" s="113"/>
       <c r="C45" s="113"/>
       <c r="D45" s="113"/>
       <c r="E45" s="113"/>
       <c r="F45" s="113"/>
-      <c r="G45" s="210">
+      <c r="G45" s="208">
         <f>+G16+G23+G43</f>
         <v>0</v>
       </c>
-      <c r="H45" s="210">
+      <c r="H45" s="208">
         <f>+H16+H23+H43</f>
         <v>0</v>
       </c>
-      <c r="I45" s="210">
+      <c r="I45" s="208">
         <f>+I16+I23+I43</f>
         <v>0</v>
       </c>
     </row>
   </sheetData>
   <phoneticPr fontId="0" type="noConversion"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup scale="92" orientation="portrait" r:id="rId1"/>
   <headerFooter>
     <oddFooter>&amp;R29</oddFooter>
   </headerFooter>
   <customProperties>
     <customPr name="OrphanNamesChecked" r:id="rId2"/>
   </customProperties>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet33.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-1200-000000000000}">
   <sheetPr codeName="Sheet12">
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
-  <dimension ref="A1:J65"/>
+  <dimension ref="A1:J63"/>
   <sheetViews>
-    <sheetView view="pageBreakPreview" zoomScaleNormal="100" zoomScaleSheetLayoutView="100" workbookViewId="0">
-      <selection activeCell="A3" sqref="A3"/>
+    <sheetView view="pageBreakPreview" topLeftCell="A19" zoomScaleNormal="100" zoomScaleSheetLayoutView="100" workbookViewId="0">
+      <selection activeCell="N53" sqref="N53"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.28515625" defaultRowHeight="14.25" customHeight="1" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="2" width="4.5703125" style="59" customWidth="1"/>
     <col min="3" max="3" width="5.28515625" style="59" customWidth="1"/>
     <col min="4" max="5" width="9.28515625" style="59"/>
     <col min="6" max="7" width="10.5703125" style="59" customWidth="1"/>
     <col min="8" max="10" width="14.5703125" style="59" customWidth="1"/>
     <col min="11" max="16384" width="9.28515625" style="59"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A1" s="67" t="s">
         <v>32</v>
       </c>
       <c r="D1" s="74" t="str">
         <f>'Financial Position - Stmt 1'!$C$1</f>
         <v>Please Fill in Municipality Name</v>
       </c>
     </row>
     <row r="2" spans="1:10" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A2" s="67" t="s">
-        <v>943</v>
+        <v>857</v>
       </c>
     </row>
     <row r="3" spans="1:10" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A3" s="67" t="str">
         <f>'Financial Position - Stmt 1'!A3</f>
-        <v>As at December 31, 2025</v>
+        <v>As at December 31, 2026</v>
       </c>
       <c r="J3" s="93" t="s">
         <v>316</v>
       </c>
     </row>
     <row r="5" spans="1:10" ht="14.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
       <c r="H5" s="189" t="str">
         <f>' Operations - Stmt 2'!E5</f>
-        <v>2025 Budget</v>
+        <v>2026 Budget</v>
       </c>
       <c r="I5" s="189">
         <f>' Operations - Stmt 2'!F5</f>
-        <v>2025</v>
+        <v>2026</v>
       </c>
       <c r="J5" s="190">
         <f>' Operations - Stmt 2'!G5</f>
-        <v>2024</v>
+        <v>2025</v>
       </c>
     </row>
     <row r="6" spans="1:10" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A6" s="67" t="s">
         <v>317</v>
       </c>
     </row>
     <row r="7" spans="1:10" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A7" s="67" t="s">
         <v>318</v>
       </c>
     </row>
     <row r="8" spans="1:10" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B8" s="119" t="s">
         <v>319</v>
       </c>
       <c r="C8" s="71"/>
       <c r="D8" s="71"/>
       <c r="E8" s="71"/>
       <c r="F8" s="71"/>
       <c r="G8" s="120"/>
       <c r="H8" s="121"/>
       <c r="I8" s="121"/>
       <c r="J8" s="121"/>
     </row>
@@ -24092,803 +22549,785 @@
       <c r="J9" s="87"/>
     </row>
     <row r="10" spans="1:10" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B10" s="122"/>
       <c r="D10" s="59" t="s">
         <v>321</v>
       </c>
       <c r="G10" s="123"/>
       <c r="H10" s="87"/>
       <c r="I10" s="87"/>
       <c r="J10" s="87"/>
     </row>
     <row r="11" spans="1:10" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B11" s="122"/>
       <c r="D11" s="59" t="s">
         <v>322</v>
       </c>
       <c r="G11" s="123"/>
       <c r="H11" s="87"/>
       <c r="I11" s="87"/>
       <c r="J11" s="87"/>
     </row>
     <row r="12" spans="1:10" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B12" s="133"/>
       <c r="D12" s="192" t="s">
-        <v>728</v>
+        <v>714</v>
       </c>
       <c r="G12" s="123"/>
       <c r="H12" s="87"/>
       <c r="I12" s="87"/>
       <c r="J12" s="87"/>
     </row>
     <row r="13" spans="1:10" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B13" s="119"/>
       <c r="C13" s="71" t="s">
         <v>323</v>
       </c>
       <c r="D13" s="71"/>
       <c r="E13" s="71"/>
       <c r="F13" s="71"/>
       <c r="G13" s="120"/>
       <c r="H13" s="102">
         <f>SUM(H10:H12)</f>
         <v>0</v>
       </c>
       <c r="I13" s="102">
         <f>SUM(I10:I12)</f>
         <v>0</v>
       </c>
       <c r="J13" s="102">
         <f>SUM(J10:J12)</f>
         <v>0</v>
       </c>
     </row>
     <row r="14" spans="1:10" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B14" s="122"/>
       <c r="D14" s="59" t="s">
         <v>324</v>
       </c>
       <c r="G14" s="123"/>
       <c r="H14" s="87"/>
       <c r="I14" s="87"/>
       <c r="J14" s="87"/>
     </row>
     <row r="15" spans="1:10" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B15" s="122"/>
       <c r="D15" s="59" t="s">
-        <v>671</v>
+        <v>666</v>
       </c>
       <c r="G15" s="123"/>
       <c r="H15" s="87"/>
       <c r="I15" s="87"/>
       <c r="J15" s="87"/>
     </row>
     <row r="16" spans="1:10" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B16" s="122"/>
       <c r="D16" s="59" t="s">
         <v>325</v>
       </c>
       <c r="G16" s="123"/>
       <c r="H16" s="87"/>
       <c r="I16" s="87"/>
       <c r="J16" s="87"/>
     </row>
     <row r="17" spans="1:10" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B17" s="122"/>
       <c r="D17" s="59" t="s">
-        <v>669</v>
+        <v>664</v>
       </c>
       <c r="G17" s="123"/>
       <c r="H17" s="87"/>
       <c r="I17" s="87"/>
       <c r="J17" s="87"/>
     </row>
     <row r="18" spans="1:10" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B18" s="122"/>
       <c r="D18" s="200" t="s">
-        <v>670</v>
+        <v>665</v>
       </c>
       <c r="G18" s="123"/>
       <c r="H18" s="87"/>
       <c r="I18" s="87"/>
       <c r="J18" s="87"/>
     </row>
     <row r="19" spans="1:10" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B19" s="133"/>
       <c r="C19" s="73"/>
       <c r="D19" s="192" t="s">
-        <v>728</v>
+        <v>714</v>
       </c>
       <c r="E19" s="73"/>
       <c r="F19" s="73"/>
       <c r="G19" s="126"/>
       <c r="H19" s="127"/>
       <c r="I19" s="127"/>
       <c r="J19" s="127"/>
     </row>
     <row r="20" spans="1:10" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B20" s="59" t="s">
         <v>326</v>
       </c>
       <c r="H20" s="128">
         <f>SUM(H13:H19)</f>
         <v>0</v>
       </c>
       <c r="I20" s="128">
         <f>SUM(I13:I19)</f>
         <v>0</v>
       </c>
       <c r="J20" s="128">
         <f>SUM(J13:J19)</f>
         <v>0</v>
       </c>
     </row>
     <row r="21" spans="1:10" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B21" s="119" t="s">
         <v>327</v>
       </c>
       <c r="C21" s="71"/>
       <c r="D21" s="71"/>
       <c r="E21" s="71"/>
       <c r="F21" s="71"/>
       <c r="G21" s="120"/>
       <c r="H21" s="121"/>
       <c r="I21" s="121"/>
       <c r="J21" s="121"/>
     </row>
     <row r="22" spans="1:10" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B22" s="122"/>
       <c r="D22" s="59" t="s">
         <v>328</v>
       </c>
       <c r="G22" s="123"/>
       <c r="H22" s="87"/>
       <c r="I22" s="87"/>
       <c r="J22" s="87"/>
     </row>
     <row r="23" spans="1:10" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="B23" s="122"/>
-      <c r="D23" s="201" t="s">
+      <c r="B23" s="133"/>
+      <c r="C23" s="73"/>
+      <c r="D23" s="192" t="s">
+        <v>714</v>
+      </c>
+      <c r="E23" s="73"/>
+      <c r="F23" s="73"/>
+      <c r="G23" s="126"/>
+      <c r="H23" s="127"/>
+      <c r="I23" s="127"/>
+      <c r="J23" s="127"/>
+    </row>
+    <row r="24" spans="1:10" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B24" s="71" t="s">
         <v>329</v>
       </c>
-      <c r="G23" s="123"/>
-[...15 lines deleted...]
-      <c r="J24" s="127"/>
+      <c r="G24" s="123"/>
+      <c r="H24" s="100">
+        <f>SUM(H21:H23)</f>
+        <v>0</v>
+      </c>
+      <c r="I24" s="100">
+        <f>SUM(I21:I23)</f>
+        <v>0</v>
+      </c>
+      <c r="J24" s="100">
+        <f>SUM(J21:J23)</f>
+        <v>0</v>
+      </c>
     </row>
     <row r="25" spans="1:10" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="B25" s="71" t="s">
+      <c r="A25" s="67" t="s">
         <v>330</v>
       </c>
-      <c r="G25" s="123"/>
       <c r="H25" s="100">
-        <f>SUM(H21:H24)</f>
+        <f>+H24+H20</f>
         <v>0</v>
       </c>
       <c r="I25" s="100">
-        <f>SUM(I21:I24)</f>
+        <f>+I24+I20</f>
         <v>0</v>
       </c>
       <c r="J25" s="100">
-        <f>SUM(J21:J24)</f>
+        <f>+J24+J20</f>
         <v>0</v>
       </c>
     </row>
     <row r="26" spans="1:10" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A26" s="67" t="s">
         <v>331</v>
       </c>
-      <c r="H26" s="100">
-[...10 lines deleted...]
-      </c>
+      <c r="H26" s="198"/>
+      <c r="I26" s="198"/>
+      <c r="J26" s="198"/>
     </row>
     <row r="27" spans="1:10" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A27" s="67" t="s">
-[...4 lines deleted...]
-      <c r="J27" s="198"/>
+      <c r="B27" s="119" t="s">
+        <v>327</v>
+      </c>
+      <c r="C27" s="71"/>
+      <c r="D27" s="71"/>
+      <c r="E27" s="71"/>
+      <c r="F27" s="71"/>
+      <c r="G27" s="120"/>
+      <c r="H27" s="102"/>
+      <c r="I27" s="102"/>
+      <c r="J27" s="102"/>
     </row>
     <row r="28" spans="1:10" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="B28" s="119" t="s">
-[...9 lines deleted...]
-      <c r="J28" s="102"/>
+      <c r="B28" s="122"/>
+      <c r="D28" s="199" t="s">
+        <v>941</v>
+      </c>
+      <c r="G28" s="123"/>
+      <c r="H28" s="87"/>
+      <c r="I28" s="87"/>
+      <c r="J28" s="87"/>
     </row>
     <row r="29" spans="1:10" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B29" s="122"/>
       <c r="D29" s="59" t="s">
-        <v>333</v>
+        <v>332</v>
       </c>
       <c r="G29" s="123"/>
       <c r="H29" s="87"/>
       <c r="I29" s="87"/>
       <c r="J29" s="87"/>
     </row>
     <row r="30" spans="1:10" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B30" s="122"/>
       <c r="D30" s="59" t="s">
-        <v>334</v>
+        <v>333</v>
       </c>
       <c r="G30" s="123"/>
       <c r="H30" s="87"/>
       <c r="I30" s="87"/>
       <c r="J30" s="87"/>
     </row>
     <row r="31" spans="1:10" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B31" s="122"/>
-      <c r="D31" s="59" t="s">
-        <v>335</v>
+      <c r="D31" s="427" t="s">
+        <v>942</v>
       </c>
       <c r="G31" s="123"/>
       <c r="H31" s="87"/>
       <c r="I31" s="87"/>
       <c r="J31" s="87"/>
     </row>
     <row r="32" spans="1:10" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="B32" s="122"/>
-[...6 lines deleted...]
-      <c r="J32" s="87"/>
+      <c r="B32" s="133"/>
+      <c r="C32" s="73"/>
+      <c r="D32" s="192" t="s">
+        <v>714</v>
+      </c>
+      <c r="E32" s="73"/>
+      <c r="F32" s="73"/>
+      <c r="G32" s="126"/>
+      <c r="H32" s="127"/>
+      <c r="I32" s="127"/>
+      <c r="J32" s="127"/>
     </row>
     <row r="33" spans="1:10" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="B33" s="133"/>
-[...11 lines deleted...]
-    <row r="34" spans="1:10" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A33" s="67" t="s">
+        <v>334</v>
+      </c>
+      <c r="H33" s="128">
+        <f>SUM(H27:H32)</f>
+        <v>0</v>
+      </c>
+      <c r="I33" s="128">
+        <f>SUM(I27:I32)</f>
+        <v>0</v>
+      </c>
+      <c r="J33" s="128">
+        <f>SUM(J27:J32)</f>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="34" spans="1:10" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A34" s="67" t="s">
+        <v>715</v>
+      </c>
+      <c r="B34" s="67"/>
+      <c r="F34" s="62"/>
+      <c r="G34" s="62"/>
+      <c r="H34" s="100"/>
+      <c r="I34" s="100"/>
+      <c r="J34" s="100"/>
+    </row>
+    <row r="35" spans="1:10" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A35" s="113" t="s">
+        <v>335</v>
+      </c>
+      <c r="B35" s="113"/>
+      <c r="C35" s="113"/>
+      <c r="D35" s="113"/>
+      <c r="E35" s="113"/>
+      <c r="F35" s="113"/>
+      <c r="G35" s="113"/>
+      <c r="H35" s="90">
+        <f>+H25+H33+H34</f>
+        <v>0</v>
+      </c>
+      <c r="I35" s="90">
+        <f>+I25+I33+I34</f>
+        <v>0</v>
+      </c>
+      <c r="J35" s="90">
+        <f>+J25+J33+J34</f>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="36" spans="1:10" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A36" s="67"/>
+      <c r="B36" s="67"/>
+      <c r="C36" s="67"/>
+      <c r="D36" s="67"/>
+      <c r="E36" s="67"/>
+      <c r="F36" s="67"/>
+      <c r="G36" s="67"/>
+      <c r="H36" s="63"/>
+      <c r="I36" s="63"/>
+      <c r="J36" s="63"/>
+    </row>
+    <row r="37" spans="1:10" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A37" s="67" t="s">
         <v>336</v>
       </c>
-      <c r="H34" s="128">
-[...56 lines deleted...]
-      <c r="J37" s="63"/>
+      <c r="H37" s="118"/>
+      <c r="I37" s="118"/>
+      <c r="J37" s="118"/>
     </row>
     <row r="38" spans="1:10" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A38" s="67" t="s">
-        <v>338</v>
+        <v>318</v>
       </c>
       <c r="H38" s="118"/>
       <c r="I38" s="118"/>
       <c r="J38" s="118"/>
     </row>
     <row r="39" spans="1:10" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A39" s="67" t="s">
-[...4 lines deleted...]
-      <c r="J39" s="118"/>
+      <c r="B39" s="119" t="s">
+        <v>319</v>
+      </c>
+      <c r="C39" s="71"/>
+      <c r="D39" s="71"/>
+      <c r="E39" s="71"/>
+      <c r="F39" s="71"/>
+      <c r="G39" s="120"/>
+      <c r="H39" s="121"/>
+      <c r="I39" s="121"/>
+      <c r="J39" s="121"/>
     </row>
     <row r="40" spans="1:10" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="B40" s="119" t="s">
-[...9 lines deleted...]
-      <c r="J40" s="121"/>
+      <c r="B40" s="122"/>
+      <c r="C40" s="59" t="s">
+        <v>320</v>
+      </c>
+      <c r="G40" s="123"/>
+      <c r="H40" s="87"/>
+      <c r="I40" s="87"/>
+      <c r="J40" s="87"/>
     </row>
     <row r="41" spans="1:10" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="B41" s="122"/>
-[...6 lines deleted...]
-      <c r="J41" s="87"/>
+      <c r="B41" s="133"/>
+      <c r="C41" s="73"/>
+      <c r="D41" s="192" t="s">
+        <v>714</v>
+      </c>
+      <c r="E41" s="73"/>
+      <c r="F41" s="73"/>
+      <c r="G41" s="126"/>
+      <c r="H41" s="127"/>
+      <c r="I41" s="127"/>
+      <c r="J41" s="127"/>
     </row>
     <row r="42" spans="1:10" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="B42" s="133"/>
-[...9 lines deleted...]
-      <c r="J42" s="127"/>
+      <c r="B42" s="122"/>
+      <c r="C42" s="59" t="s">
+        <v>323</v>
+      </c>
+      <c r="G42" s="123"/>
+      <c r="H42" s="124">
+        <f>SUM(H41)</f>
+        <v>0</v>
+      </c>
+      <c r="I42" s="124">
+        <f>SUM(I41)</f>
+        <v>0</v>
+      </c>
+      <c r="J42" s="124">
+        <f>SUM(J41)</f>
+        <v>0</v>
+      </c>
     </row>
     <row r="43" spans="1:10" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B43" s="122"/>
-      <c r="C43" s="59" t="s">
-        <v>323</v>
+      <c r="D43" s="59" t="s">
+        <v>324</v>
       </c>
       <c r="G43" s="123"/>
-      <c r="H43" s="124">
-[...10 lines deleted...]
-      </c>
+      <c r="H43" s="87"/>
+      <c r="I43" s="87"/>
+      <c r="J43" s="87"/>
     </row>
     <row r="44" spans="1:10" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B44" s="122"/>
       <c r="D44" s="59" t="s">
-        <v>324</v>
+        <v>666</v>
       </c>
       <c r="G44" s="123"/>
       <c r="H44" s="87"/>
       <c r="I44" s="87"/>
       <c r="J44" s="87"/>
     </row>
     <row r="45" spans="1:10" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="B45" s="122"/>
-[...6 lines deleted...]
-      <c r="J45" s="87"/>
+      <c r="B45" s="133"/>
+      <c r="D45" s="192" t="s">
+        <v>714</v>
+      </c>
+      <c r="E45" s="73"/>
+      <c r="F45" s="73"/>
+      <c r="G45" s="126"/>
+      <c r="H45" s="127"/>
+      <c r="I45" s="127"/>
+      <c r="J45" s="127"/>
     </row>
     <row r="46" spans="1:10" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="B46" s="133"/>
-[...8 lines deleted...]
-      <c r="J46" s="127"/>
+      <c r="B46" s="71" t="s">
+        <v>326</v>
+      </c>
+      <c r="C46" s="71"/>
+      <c r="D46" s="71"/>
+      <c r="E46" s="71"/>
+      <c r="F46" s="71"/>
+      <c r="G46" s="120"/>
+      <c r="H46" s="124">
+        <f>SUM(H42:H45)</f>
+        <v>0</v>
+      </c>
+      <c r="I46" s="124">
+        <f>SUM(I42:I45)</f>
+        <v>0</v>
+      </c>
+      <c r="J46" s="124">
+        <f>SUM(J42:J45)</f>
+        <v>0</v>
+      </c>
     </row>
     <row r="47" spans="1:10" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="B47" s="71" t="s">
-        <v>326</v>
+      <c r="B47" s="119" t="s">
+        <v>327</v>
       </c>
       <c r="C47" s="71"/>
       <c r="D47" s="71"/>
       <c r="E47" s="71"/>
       <c r="F47" s="71"/>
       <c r="G47" s="120"/>
-      <c r="H47" s="124">
-[...10 lines deleted...]
-      </c>
+      <c r="H47" s="121"/>
+      <c r="I47" s="121"/>
+      <c r="J47" s="121"/>
     </row>
     <row r="48" spans="1:10" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="B48" s="119" t="s">
-[...9 lines deleted...]
-      <c r="J48" s="121"/>
+      <c r="B48" s="122"/>
+      <c r="D48" s="59" t="s">
+        <v>328</v>
+      </c>
+      <c r="G48" s="123"/>
+      <c r="H48" s="87"/>
+      <c r="I48" s="87"/>
+      <c r="J48" s="87"/>
     </row>
     <row r="49" spans="1:10" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B49" s="122"/>
       <c r="D49" s="59" t="s">
-        <v>328</v>
+        <v>337</v>
       </c>
       <c r="G49" s="123"/>
       <c r="H49" s="87"/>
       <c r="I49" s="87"/>
       <c r="J49" s="87"/>
     </row>
     <row r="50" spans="1:10" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="B50" s="122"/>
-[...6 lines deleted...]
-      <c r="J50" s="87"/>
+      <c r="B50" s="133"/>
+      <c r="C50" s="73"/>
+      <c r="D50" s="192" t="s">
+        <v>714</v>
+      </c>
+      <c r="E50" s="73"/>
+      <c r="F50" s="73"/>
+      <c r="G50" s="126"/>
+      <c r="H50" s="127"/>
+      <c r="I50" s="127"/>
+      <c r="J50" s="127"/>
     </row>
     <row r="51" spans="1:10" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="B51" s="122"/>
-      <c r="D51" s="59" t="s">
+      <c r="B51" s="59" t="s">
         <v>329</v>
       </c>
       <c r="G51" s="123"/>
-      <c r="H51" s="87"/>
-[...1 lines deleted...]
-      <c r="J51" s="87"/>
+      <c r="H51" s="100">
+        <f>SUM(H47:H50)</f>
+        <v>0</v>
+      </c>
+      <c r="I51" s="100">
+        <f>SUM(I47:I50)</f>
+        <v>0</v>
+      </c>
+      <c r="J51" s="100">
+        <f>SUM(J47:J50)</f>
+        <v>0</v>
+      </c>
     </row>
     <row r="52" spans="1:10" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="B52" s="133"/>
-[...9 lines deleted...]
-      <c r="J52" s="127"/>
+      <c r="A52" s="67" t="s">
+        <v>330</v>
+      </c>
+      <c r="G52" s="123"/>
+      <c r="H52" s="100">
+        <f>+H51+H46</f>
+        <v>0</v>
+      </c>
+      <c r="I52" s="100">
+        <f>+I51+I46</f>
+        <v>0</v>
+      </c>
+      <c r="J52" s="100">
+        <f>+J51+J46</f>
+        <v>0</v>
+      </c>
     </row>
     <row r="53" spans="1:10" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="B53" s="59" t="s">
-[...14 lines deleted...]
-      </c>
+      <c r="A53" s="67" t="s">
+        <v>331</v>
+      </c>
+      <c r="H53" s="198"/>
+      <c r="I53" s="198"/>
+      <c r="J53" s="198"/>
     </row>
     <row r="54" spans="1:10" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A54" s="67" t="s">
-[...14 lines deleted...]
-      </c>
+      <c r="B54" s="119" t="s">
+        <v>327</v>
+      </c>
+      <c r="C54" s="71"/>
+      <c r="D54" s="71"/>
+      <c r="E54" s="71"/>
+      <c r="F54" s="71"/>
+      <c r="G54" s="120"/>
+      <c r="H54" s="121"/>
+      <c r="I54" s="121"/>
+      <c r="J54" s="121"/>
     </row>
     <row r="55" spans="1:10" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A55" s="67" t="s">
+      <c r="B55" s="122"/>
+      <c r="D55" s="59" t="s">
+        <v>941</v>
+      </c>
+      <c r="G55" s="123"/>
+      <c r="H55" s="87"/>
+      <c r="I55" s="87"/>
+      <c r="J55" s="87"/>
+    </row>
+    <row r="56" spans="1:10" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B56" s="122"/>
+      <c r="D56" s="59" t="s">
         <v>332</v>
       </c>
-      <c r="H55" s="198"/>
-[...14 lines deleted...]
-      <c r="J56" s="121"/>
+      <c r="G56" s="123"/>
+      <c r="H56" s="87"/>
+      <c r="I56" s="87"/>
+      <c r="J56" s="87"/>
     </row>
     <row r="57" spans="1:10" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B57" s="122"/>
       <c r="D57" s="59" t="s">
         <v>333</v>
       </c>
       <c r="G57" s="123"/>
       <c r="H57" s="87"/>
       <c r="I57" s="87"/>
       <c r="J57" s="87"/>
     </row>
     <row r="58" spans="1:10" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B58" s="122"/>
       <c r="D58" s="59" t="s">
-        <v>334</v>
+        <v>337</v>
       </c>
       <c r="G58" s="123"/>
       <c r="H58" s="87"/>
       <c r="I58" s="87"/>
       <c r="J58" s="87"/>
     </row>
     <row r="59" spans="1:10" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B59" s="122"/>
       <c r="D59" s="59" t="s">
-        <v>335</v>
+        <v>942</v>
       </c>
       <c r="G59" s="123"/>
       <c r="H59" s="87"/>
       <c r="I59" s="87"/>
       <c r="J59" s="87"/>
     </row>
     <row r="60" spans="1:10" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="B60" s="122"/>
-[...6 lines deleted...]
-      <c r="J60" s="87"/>
+      <c r="B60" s="133"/>
+      <c r="C60" s="73"/>
+      <c r="D60" s="192" t="s">
+        <v>714</v>
+      </c>
+      <c r="E60" s="73"/>
+      <c r="F60" s="73"/>
+      <c r="G60" s="126"/>
+      <c r="H60" s="127"/>
+      <c r="I60" s="127"/>
+      <c r="J60" s="127"/>
     </row>
     <row r="61" spans="1:10" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="B61" s="122"/>
-[...1 lines deleted...]
-        <v>329</v>
+      <c r="A61" s="67" t="s">
+        <v>334</v>
       </c>
       <c r="G61" s="123"/>
-      <c r="H61" s="87"/>
-[...14 lines deleted...]
-      <c r="J62" s="127"/>
+      <c r="H61" s="100">
+        <f>SUM(H54:H60)</f>
+        <v>0</v>
+      </c>
+      <c r="I61" s="100">
+        <f>SUM(I54:I60)</f>
+        <v>0</v>
+      </c>
+      <c r="J61" s="100">
+        <f>SUM(J54:J60)</f>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="62" spans="1:10" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A62" s="67" t="s">
+        <v>715</v>
+      </c>
+      <c r="B62" s="67"/>
+      <c r="F62" s="62"/>
+      <c r="G62" s="62"/>
+      <c r="H62" s="100"/>
+      <c r="I62" s="100"/>
+      <c r="J62" s="100"/>
     </row>
     <row r="63" spans="1:10" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A63" s="67" t="s">
-[...46 lines deleted...]
-        <f>+J54+J63+J64</f>
+      <c r="A63" s="113" t="s">
+        <v>338</v>
+      </c>
+      <c r="B63" s="113"/>
+      <c r="C63" s="113"/>
+      <c r="D63" s="113"/>
+      <c r="E63" s="113"/>
+      <c r="F63" s="113"/>
+      <c r="G63" s="113"/>
+      <c r="H63" s="201">
+        <f>+H52+H61+H62</f>
+        <v>0</v>
+      </c>
+      <c r="I63" s="201">
+        <f>+I52+I61+I62</f>
+        <v>0</v>
+      </c>
+      <c r="J63" s="201">
+        <f>+J52+J61+J62</f>
         <v>0</v>
       </c>
     </row>
   </sheetData>
   <phoneticPr fontId="0" type="noConversion"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
-  <pageSetup scale="76" orientation="portrait" r:id="rId1"/>
+  <pageSetup scale="78" orientation="portrait" r:id="rId1"/>
   <headerFooter>
     <oddFooter>&amp;R30</oddFooter>
   </headerFooter>
   <customProperties>
     <customPr name="OrphanNamesChecked" r:id="rId2"/>
   </customProperties>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet34.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-1300-000000000000}">
-  <sheetPr>
+  <sheetPr codeName="Sheet43">
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
-  <dimension ref="A1:J68"/>
+  <dimension ref="A1:J66"/>
   <sheetViews>
-    <sheetView view="pageBreakPreview" zoomScaleNormal="100" zoomScaleSheetLayoutView="100" workbookViewId="0"/>
+    <sheetView view="pageBreakPreview" topLeftCell="A19" zoomScaleNormal="100" zoomScaleSheetLayoutView="100" workbookViewId="0">
+      <selection activeCell="P55" sqref="P55"/>
+    </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="7.5703125" defaultRowHeight="14.25" customHeight="1" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="2" width="4.5703125" style="59" customWidth="1"/>
     <col min="3" max="3" width="5.28515625" style="59" customWidth="1"/>
     <col min="4" max="5" width="9.28515625" style="59" customWidth="1"/>
     <col min="6" max="7" width="10.5703125" style="59" customWidth="1"/>
     <col min="8" max="10" width="14.5703125" style="59" customWidth="1"/>
     <col min="11" max="16384" width="7.5703125" style="59"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A1" s="67" t="s">
         <v>32</v>
       </c>
       <c r="D1" s="74" t="str">
         <f>'Financial Position - Stmt 1'!$C$1</f>
         <v>Please Fill in Municipality Name</v>
       </c>
     </row>
     <row r="2" spans="1:10" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A2" s="67" t="str">
         <f>'Schedule 2-1'!A2</f>
         <v>Schedule 2: Schedule of Operating and Capital Revenue by Function</v>
       </c>
     </row>
     <row r="3" spans="1:10" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A3" s="67" t="str">
         <f>'Financial Position - Stmt 1'!A3</f>
-        <v>As at December 31, 2025</v>
+        <v>As at December 31, 2026</v>
       </c>
       <c r="J3" s="93" t="s">
-        <v>341</v>
+        <v>339</v>
       </c>
     </row>
     <row r="5" spans="1:10" ht="14.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
       <c r="H5" s="189" t="str">
         <f>' Operations - Stmt 2'!E5</f>
-        <v>2025 Budget</v>
+        <v>2026 Budget</v>
       </c>
       <c r="I5" s="189">
         <f>' Operations - Stmt 2'!F5</f>
-        <v>2025</v>
+        <v>2026</v>
       </c>
       <c r="J5" s="190">
         <f>' Operations - Stmt 2'!G5</f>
-        <v>2024</v>
+        <v>2025</v>
       </c>
     </row>
     <row r="6" spans="1:10" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A6" s="67" t="s">
-        <v>342</v>
+        <v>340</v>
       </c>
       <c r="H6" s="196"/>
       <c r="I6" s="196"/>
       <c r="J6" s="196"/>
     </row>
     <row r="7" spans="1:10" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A7" s="67" t="s">
         <v>318</v>
       </c>
     </row>
     <row r="8" spans="1:10" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B8" s="119" t="s">
         <v>319</v>
       </c>
       <c r="C8" s="71"/>
       <c r="D8" s="71"/>
       <c r="E8" s="71"/>
       <c r="F8" s="71"/>
       <c r="G8" s="120"/>
       <c r="H8" s="121"/>
       <c r="I8" s="121"/>
       <c r="J8" s="121"/>
     </row>
     <row r="9" spans="1:10" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B9" s="122"/>
@@ -24901,4706 +23340,4658 @@
       <c r="J9" s="87"/>
     </row>
     <row r="10" spans="1:10" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B10" s="122"/>
       <c r="D10" s="59" t="s">
         <v>321</v>
       </c>
       <c r="G10" s="123"/>
       <c r="H10" s="87"/>
       <c r="I10" s="87"/>
       <c r="J10" s="87"/>
     </row>
     <row r="11" spans="1:10" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B11" s="122"/>
       <c r="D11" s="59" t="s">
         <v>322</v>
       </c>
       <c r="G11" s="123"/>
       <c r="H11" s="87"/>
       <c r="I11" s="87"/>
       <c r="J11" s="87"/>
     </row>
     <row r="12" spans="1:10" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B12" s="122"/>
       <c r="D12" s="59" t="s">
-        <v>343</v>
+        <v>341</v>
       </c>
       <c r="G12" s="123"/>
       <c r="H12" s="87"/>
       <c r="I12" s="87"/>
       <c r="J12" s="87"/>
     </row>
     <row r="13" spans="1:10" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B13" s="122"/>
       <c r="D13" s="59" t="s">
-        <v>344</v>
+        <v>342</v>
       </c>
       <c r="G13" s="123"/>
       <c r="H13" s="87"/>
       <c r="I13" s="87"/>
       <c r="J13" s="87"/>
     </row>
     <row r="14" spans="1:10" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B14" s="133"/>
       <c r="C14" s="73"/>
       <c r="D14" s="192" t="s">
-        <v>728</v>
+        <v>714</v>
       </c>
       <c r="E14" s="73"/>
       <c r="F14" s="73"/>
       <c r="G14" s="126"/>
       <c r="H14" s="127"/>
       <c r="I14" s="127"/>
       <c r="J14" s="127"/>
     </row>
     <row r="15" spans="1:10" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B15" s="122"/>
       <c r="C15" s="59" t="s">
         <v>323</v>
       </c>
       <c r="G15" s="123"/>
       <c r="H15" s="124">
         <f>SUM(H10:H14)</f>
         <v>0</v>
       </c>
       <c r="I15" s="124">
         <f>SUM(I10:I14)</f>
         <v>0</v>
       </c>
       <c r="J15" s="124">
         <f>SUM(J10:J14)</f>
         <v>0</v>
       </c>
     </row>
     <row r="16" spans="1:10" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B16" s="122"/>
       <c r="D16" s="59" t="s">
         <v>324</v>
       </c>
       <c r="G16" s="123"/>
       <c r="H16" s="87"/>
       <c r="I16" s="87"/>
       <c r="J16" s="87"/>
     </row>
     <row r="17" spans="1:10" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B17" s="122"/>
       <c r="D17" s="59" t="s">
-        <v>671</v>
+        <v>666</v>
       </c>
       <c r="G17" s="123"/>
       <c r="H17" s="87"/>
       <c r="I17" s="87"/>
       <c r="J17" s="87"/>
     </row>
     <row r="18" spans="1:10" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B18" s="133"/>
       <c r="C18" s="73"/>
       <c r="D18" s="192" t="s">
-        <v>728</v>
+        <v>714</v>
       </c>
       <c r="E18" s="73"/>
       <c r="F18" s="73"/>
       <c r="G18" s="126"/>
       <c r="H18" s="127"/>
       <c r="I18" s="127"/>
       <c r="J18" s="127"/>
     </row>
     <row r="19" spans="1:10" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B19" s="59" t="s">
         <v>326</v>
       </c>
       <c r="H19" s="128">
         <f>SUM(H15:H18)</f>
         <v>0</v>
       </c>
       <c r="I19" s="128">
         <f>SUM(I15:I18)</f>
         <v>0</v>
       </c>
       <c r="J19" s="128">
         <f>SUM(J15:J18)</f>
         <v>0</v>
       </c>
     </row>
     <row r="20" spans="1:10" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B20" s="119" t="s">
         <v>327</v>
       </c>
       <c r="C20" s="71"/>
       <c r="D20" s="71"/>
       <c r="E20" s="71"/>
       <c r="F20" s="71"/>
       <c r="G20" s="120"/>
       <c r="H20" s="121"/>
       <c r="I20" s="121"/>
       <c r="J20" s="121"/>
     </row>
     <row r="21" spans="1:10" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B21" s="122"/>
       <c r="D21" s="59" t="s">
-        <v>345</v>
+        <v>343</v>
       </c>
       <c r="G21" s="123"/>
       <c r="H21" s="87"/>
       <c r="I21" s="87"/>
       <c r="J21" s="87"/>
     </row>
     <row r="22" spans="1:10" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B22" s="122"/>
       <c r="D22" s="59" t="s">
         <v>328</v>
       </c>
       <c r="G22" s="123"/>
       <c r="H22" s="87"/>
       <c r="I22" s="87"/>
       <c r="J22" s="87"/>
     </row>
     <row r="23" spans="1:10" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="B23" s="122"/>
-      <c r="D23" s="59" t="s">
+      <c r="B23" s="133"/>
+      <c r="C23" s="73"/>
+      <c r="D23" s="192" t="s">
+        <v>714</v>
+      </c>
+      <c r="E23" s="73"/>
+      <c r="F23" s="73"/>
+      <c r="G23" s="126"/>
+      <c r="H23" s="127"/>
+      <c r="I23" s="127"/>
+      <c r="J23" s="127"/>
+    </row>
+    <row r="24" spans="1:10" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B24" s="71" t="s">
         <v>329</v>
       </c>
-      <c r="G23" s="123"/>
-[...15 lines deleted...]
-      <c r="J24" s="127"/>
+      <c r="C24" s="71"/>
+      <c r="D24" s="71"/>
+      <c r="E24" s="71"/>
+      <c r="F24" s="71"/>
+      <c r="G24" s="120"/>
+      <c r="H24" s="128">
+        <f>SUM(H20:H23)</f>
+        <v>0</v>
+      </c>
+      <c r="I24" s="128">
+        <f>SUM(I20:I23)</f>
+        <v>0</v>
+      </c>
+      <c r="J24" s="128">
+        <f>SUM(J20:J23)</f>
+        <v>0</v>
+      </c>
     </row>
     <row r="25" spans="1:10" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="B25" s="71" t="s">
+      <c r="A25" s="67" t="s">
         <v>330</v>
       </c>
-      <c r="C25" s="71"/>
-[...13 lines deleted...]
-        <f>SUM(J20:J24)</f>
+      <c r="H25" s="100">
+        <f>+H24+H19</f>
+        <v>0</v>
+      </c>
+      <c r="I25" s="100">
+        <f>+I24+I19</f>
+        <v>0</v>
+      </c>
+      <c r="J25" s="100">
+        <f>+J24+J19</f>
         <v>0</v>
       </c>
     </row>
     <row r="26" spans="1:10" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A26" s="67" t="s">
         <v>331</v>
       </c>
-      <c r="H26" s="100">
-[...10 lines deleted...]
-      </c>
+      <c r="H26" s="198"/>
+      <c r="I26" s="198"/>
+      <c r="J26" s="198"/>
     </row>
     <row r="27" spans="1:10" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A27" s="67" t="s">
-[...4 lines deleted...]
-      <c r="J27" s="198"/>
+      <c r="B27" s="119" t="s">
+        <v>327</v>
+      </c>
+      <c r="C27" s="71"/>
+      <c r="D27" s="71"/>
+      <c r="E27" s="71"/>
+      <c r="F27" s="71"/>
+      <c r="G27" s="120"/>
+      <c r="H27" s="121"/>
+      <c r="I27" s="121"/>
+      <c r="J27" s="121"/>
     </row>
     <row r="28" spans="1:10" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="B28" s="119" t="s">
-[...9 lines deleted...]
-      <c r="J28" s="121"/>
+      <c r="B28" s="122"/>
+      <c r="D28" s="59" t="s">
+        <v>941</v>
+      </c>
+      <c r="G28" s="123"/>
+      <c r="H28" s="87"/>
+      <c r="I28" s="87"/>
+      <c r="J28" s="87"/>
     </row>
     <row r="29" spans="1:10" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B29" s="122"/>
       <c r="D29" s="59" t="s">
-        <v>333</v>
+        <v>332</v>
       </c>
       <c r="G29" s="123"/>
       <c r="H29" s="87"/>
       <c r="I29" s="87"/>
       <c r="J29" s="87"/>
     </row>
     <row r="30" spans="1:10" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B30" s="122"/>
-      <c r="D30" s="59" t="s">
-        <v>334</v>
+      <c r="D30" s="199" t="s">
+        <v>344</v>
       </c>
       <c r="G30" s="123"/>
       <c r="H30" s="87"/>
       <c r="I30" s="87"/>
       <c r="J30" s="87"/>
     </row>
-    <row r="31" spans="1:10" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="31" spans="1:10" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B31" s="122"/>
-      <c r="D31" s="199" t="s">
-        <v>346</v>
+      <c r="D31" s="59" t="s">
+        <v>333</v>
       </c>
       <c r="G31" s="123"/>
       <c r="H31" s="87"/>
       <c r="I31" s="87"/>
       <c r="J31" s="87"/>
     </row>
     <row r="32" spans="1:10" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B32" s="122"/>
       <c r="D32" s="59" t="s">
-        <v>335</v>
+        <v>942</v>
       </c>
       <c r="G32" s="123"/>
       <c r="H32" s="87"/>
       <c r="I32" s="87"/>
       <c r="J32" s="87"/>
     </row>
-    <row r="33" spans="1:10" ht="12" customHeight="1" x14ac:dyDescent="0.2">
-[...7 lines deleted...]
-      <c r="J33" s="87"/>
+    <row r="33" spans="1:10" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B33" s="133"/>
+      <c r="C33" s="73"/>
+      <c r="D33" s="192" t="s">
+        <v>714</v>
+      </c>
+      <c r="E33" s="73"/>
+      <c r="F33" s="73"/>
+      <c r="G33" s="126"/>
+      <c r="H33" s="127"/>
+      <c r="I33" s="127"/>
+      <c r="J33" s="127"/>
     </row>
     <row r="34" spans="1:10" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="B34" s="133"/>
-[...9 lines deleted...]
-      <c r="J34" s="127"/>
+      <c r="A34" s="67" t="s">
+        <v>334</v>
+      </c>
+      <c r="H34" s="128">
+        <f>SUM(H27:H33)</f>
+        <v>0</v>
+      </c>
+      <c r="I34" s="128">
+        <f>SUM(I27:I33)</f>
+        <v>0</v>
+      </c>
+      <c r="J34" s="128">
+        <f>SUM(J27:J33)</f>
+        <v>0</v>
+      </c>
     </row>
     <row r="35" spans="1:10" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A35" s="67" t="s">
-        <v>336</v>
-[...12 lines deleted...]
-      </c>
+        <v>715</v>
+      </c>
+      <c r="B35" s="67"/>
+      <c r="F35" s="62"/>
+      <c r="G35" s="62"/>
+      <c r="H35" s="100"/>
+      <c r="I35" s="100"/>
+      <c r="J35" s="100"/>
     </row>
     <row r="36" spans="1:10" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A36" s="67" t="s">
-[...7 lines deleted...]
-      <c r="J36" s="100"/>
+      <c r="A36" s="113" t="s">
+        <v>345</v>
+      </c>
+      <c r="B36" s="113"/>
+      <c r="C36" s="113"/>
+      <c r="D36" s="113"/>
+      <c r="E36" s="113"/>
+      <c r="F36" s="113"/>
+      <c r="G36" s="113"/>
+      <c r="H36" s="90">
+        <f>+H25+H34+H35</f>
+        <v>0</v>
+      </c>
+      <c r="I36" s="90">
+        <f>+I25+I34+I35</f>
+        <v>0</v>
+      </c>
+      <c r="J36" s="90">
+        <f>+J25+J34+J35</f>
+        <v>0</v>
+      </c>
     </row>
     <row r="37" spans="1:10" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A37" s="113" t="s">
-[...19 lines deleted...]
-      </c>
+      <c r="H37" s="118"/>
+      <c r="I37" s="118"/>
+      <c r="J37" s="118"/>
     </row>
     <row r="38" spans="1:10" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A38" s="67" t="s">
+        <v>346</v>
+      </c>
       <c r="H38" s="118"/>
       <c r="I38" s="118"/>
       <c r="J38" s="118"/>
     </row>
     <row r="39" spans="1:10" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A39" s="67" t="s">
-        <v>348</v>
+        <v>318</v>
       </c>
       <c r="H39" s="118"/>
       <c r="I39" s="118"/>
       <c r="J39" s="118"/>
     </row>
     <row r="40" spans="1:10" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A40" s="67" t="s">
-[...4 lines deleted...]
-      <c r="J40" s="118"/>
+      <c r="B40" s="119" t="s">
+        <v>319</v>
+      </c>
+      <c r="C40" s="71"/>
+      <c r="D40" s="71"/>
+      <c r="E40" s="71"/>
+      <c r="F40" s="71"/>
+      <c r="G40" s="120"/>
+      <c r="H40" s="121"/>
+      <c r="I40" s="121"/>
+      <c r="J40" s="121"/>
     </row>
     <row r="41" spans="1:10" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="B41" s="119" t="s">
-[...9 lines deleted...]
-      <c r="J41" s="121"/>
+      <c r="B41" s="122"/>
+      <c r="C41" s="59" t="s">
+        <v>320</v>
+      </c>
+      <c r="G41" s="123"/>
+      <c r="H41" s="87"/>
+      <c r="I41" s="87"/>
+      <c r="J41" s="87"/>
     </row>
     <row r="42" spans="1:10" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B42" s="122"/>
-      <c r="C42" s="59" t="s">
-        <v>320</v>
+      <c r="D42" s="59" t="s">
+        <v>347</v>
       </c>
       <c r="G42" s="123"/>
       <c r="H42" s="87"/>
       <c r="I42" s="87"/>
       <c r="J42" s="87"/>
     </row>
     <row r="43" spans="1:10" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="B43" s="122"/>
-[...6 lines deleted...]
-      <c r="J43" s="87"/>
+      <c r="B43" s="133"/>
+      <c r="C43" s="73"/>
+      <c r="D43" s="192" t="s">
+        <v>714</v>
+      </c>
+      <c r="E43" s="73"/>
+      <c r="F43" s="73"/>
+      <c r="G43" s="126"/>
+      <c r="H43" s="127"/>
+      <c r="I43" s="127"/>
+      <c r="J43" s="127"/>
     </row>
     <row r="44" spans="1:10" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="B44" s="133"/>
-[...9 lines deleted...]
-      <c r="J44" s="127"/>
+      <c r="B44" s="122"/>
+      <c r="C44" s="59" t="s">
+        <v>323</v>
+      </c>
+      <c r="G44" s="123"/>
+      <c r="H44" s="124">
+        <f>SUM(H42:H43)</f>
+        <v>0</v>
+      </c>
+      <c r="I44" s="124">
+        <f>SUM(I42:I43)</f>
+        <v>0</v>
+      </c>
+      <c r="J44" s="124">
+        <f>SUM(J42:J43)</f>
+        <v>0</v>
+      </c>
     </row>
     <row r="45" spans="1:10" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B45" s="122"/>
-      <c r="C45" s="59" t="s">
-        <v>323</v>
+      <c r="D45" s="59" t="s">
+        <v>324</v>
       </c>
       <c r="G45" s="123"/>
-      <c r="H45" s="124">
-[...10 lines deleted...]
-      </c>
+      <c r="H45" s="87"/>
+      <c r="I45" s="87"/>
+      <c r="J45" s="87"/>
     </row>
     <row r="46" spans="1:10" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B46" s="122"/>
       <c r="D46" s="59" t="s">
-        <v>324</v>
+        <v>666</v>
       </c>
       <c r="G46" s="123"/>
       <c r="H46" s="87"/>
       <c r="I46" s="87"/>
       <c r="J46" s="87"/>
     </row>
     <row r="47" spans="1:10" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="B47" s="122"/>
-[...6 lines deleted...]
-      <c r="J47" s="87"/>
+      <c r="B47" s="133"/>
+      <c r="C47" s="73"/>
+      <c r="D47" s="192" t="s">
+        <v>714</v>
+      </c>
+      <c r="E47" s="73"/>
+      <c r="F47" s="73"/>
+      <c r="G47" s="126"/>
+      <c r="H47" s="127"/>
+      <c r="I47" s="127"/>
+      <c r="J47" s="127"/>
     </row>
     <row r="48" spans="1:10" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="B48" s="133"/>
-[...9 lines deleted...]
-      <c r="J48" s="127"/>
+      <c r="B48" s="59" t="s">
+        <v>326</v>
+      </c>
+      <c r="H48" s="128">
+        <f>SUM(H44:H47)</f>
+        <v>0</v>
+      </c>
+      <c r="I48" s="128">
+        <f>SUM(I44:I47)</f>
+        <v>0</v>
+      </c>
+      <c r="J48" s="128">
+        <f>SUM(J44:J47)</f>
+        <v>0</v>
+      </c>
     </row>
     <row r="49" spans="1:10" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="B49" s="59" t="s">
-[...13 lines deleted...]
-      </c>
+      <c r="B49" s="119" t="s">
+        <v>327</v>
+      </c>
+      <c r="C49" s="71"/>
+      <c r="D49" s="71"/>
+      <c r="E49" s="71"/>
+      <c r="F49" s="71"/>
+      <c r="G49" s="120"/>
+      <c r="H49" s="121"/>
+      <c r="I49" s="121"/>
+      <c r="J49" s="121"/>
     </row>
     <row r="50" spans="1:10" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="B50" s="119" t="s">
-[...9 lines deleted...]
-      <c r="J50" s="121"/>
+      <c r="B50" s="122"/>
+      <c r="D50" s="59" t="s">
+        <v>328</v>
+      </c>
+      <c r="G50" s="123"/>
+      <c r="H50" s="87"/>
+      <c r="I50" s="87"/>
+      <c r="J50" s="87"/>
     </row>
     <row r="51" spans="1:10" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B51" s="122"/>
       <c r="D51" s="59" t="s">
-        <v>328</v>
+        <v>348</v>
       </c>
       <c r="G51" s="123"/>
       <c r="H51" s="87"/>
       <c r="I51" s="87"/>
       <c r="J51" s="87"/>
     </row>
     <row r="52" spans="1:10" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B52" s="122"/>
       <c r="D52" s="59" t="s">
-        <v>350</v>
+        <v>337</v>
       </c>
       <c r="G52" s="123"/>
       <c r="H52" s="87"/>
       <c r="I52" s="87"/>
       <c r="J52" s="87"/>
     </row>
     <row r="53" spans="1:10" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B53" s="122"/>
-      <c r="D53" s="59" t="s">
-        <v>339</v>
+      <c r="D53" s="192" t="s">
+        <v>714</v>
       </c>
       <c r="G53" s="123"/>
       <c r="H53" s="87"/>
       <c r="I53" s="87"/>
       <c r="J53" s="87"/>
     </row>
     <row r="54" spans="1:10" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="B54" s="122"/>
-      <c r="D54" s="59" t="s">
+      <c r="B54" s="71" t="s">
         <v>329</v>
       </c>
-      <c r="G54" s="123"/>
-[...2 lines deleted...]
-      <c r="J54" s="87"/>
+      <c r="C54" s="71"/>
+      <c r="D54" s="71"/>
+      <c r="E54" s="71"/>
+      <c r="F54" s="71"/>
+      <c r="G54" s="120"/>
+      <c r="H54" s="100">
+        <f>SUM(H49:H53)</f>
+        <v>0</v>
+      </c>
+      <c r="I54" s="100">
+        <f>SUM(I49:I53)</f>
+        <v>0</v>
+      </c>
+      <c r="J54" s="100">
+        <f>SUM(J49:J53)</f>
+        <v>0</v>
+      </c>
     </row>
     <row r="55" spans="1:10" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="B55" s="122"/>
-[...6 lines deleted...]
-      <c r="J55" s="87"/>
+      <c r="A55" s="67" t="s">
+        <v>330</v>
+      </c>
+      <c r="H55" s="100">
+        <f>+H54+H48</f>
+        <v>0</v>
+      </c>
+      <c r="I55" s="100">
+        <f>+I54+I48</f>
+        <v>0</v>
+      </c>
+      <c r="J55" s="100">
+        <f>+J54+J48</f>
+        <v>0</v>
+      </c>
     </row>
     <row r="56" spans="1:10" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="B56" s="71" t="s">
-[...18 lines deleted...]
-      </c>
+      <c r="A56" s="67" t="s">
+        <v>331</v>
+      </c>
+      <c r="H56" s="118"/>
+      <c r="I56" s="118"/>
+      <c r="J56" s="118"/>
     </row>
     <row r="57" spans="1:10" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A57" s="67" t="s">
-[...13 lines deleted...]
-      </c>
+      <c r="B57" s="119" t="s">
+        <v>327</v>
+      </c>
+      <c r="C57" s="71"/>
+      <c r="D57" s="71"/>
+      <c r="E57" s="71"/>
+      <c r="F57" s="71"/>
+      <c r="G57" s="120"/>
+      <c r="H57" s="121"/>
+      <c r="I57" s="121"/>
+      <c r="J57" s="121"/>
     </row>
     <row r="58" spans="1:10" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A58" s="67" t="s">
-[...4 lines deleted...]
-      <c r="J58" s="118"/>
+      <c r="B58" s="122"/>
+      <c r="D58" s="59" t="s">
+        <v>941</v>
+      </c>
+      <c r="G58" s="123"/>
+      <c r="H58" s="87"/>
+      <c r="I58" s="87"/>
+      <c r="J58" s="87"/>
     </row>
     <row r="59" spans="1:10" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="B59" s="119" t="s">
-[...9 lines deleted...]
-      <c r="J59" s="121"/>
+      <c r="B59" s="122"/>
+      <c r="D59" s="59" t="s">
+        <v>349</v>
+      </c>
+      <c r="G59" s="123"/>
+      <c r="H59" s="87"/>
+      <c r="I59" s="87"/>
+      <c r="J59" s="87"/>
     </row>
     <row r="60" spans="1:10" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B60" s="122"/>
       <c r="D60" s="59" t="s">
-        <v>333</v>
+        <v>348</v>
       </c>
       <c r="G60" s="123"/>
       <c r="H60" s="87"/>
       <c r="I60" s="87"/>
       <c r="J60" s="87"/>
     </row>
     <row r="61" spans="1:10" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B61" s="122"/>
       <c r="D61" s="59" t="s">
-        <v>351</v>
+        <v>333</v>
       </c>
       <c r="G61" s="123"/>
       <c r="H61" s="87"/>
       <c r="I61" s="87"/>
       <c r="J61" s="87"/>
     </row>
     <row r="62" spans="1:10" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B62" s="122"/>
       <c r="D62" s="59" t="s">
-        <v>350</v>
+        <v>942</v>
       </c>
       <c r="G62" s="123"/>
       <c r="H62" s="87"/>
       <c r="I62" s="87"/>
       <c r="J62" s="87"/>
     </row>
     <row r="63" spans="1:10" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="B63" s="122"/>
-[...6 lines deleted...]
-      <c r="J63" s="87"/>
+      <c r="B63" s="133"/>
+      <c r="C63" s="73"/>
+      <c r="D63" s="192" t="s">
+        <v>714</v>
+      </c>
+      <c r="E63" s="73"/>
+      <c r="F63" s="73"/>
+      <c r="G63" s="126"/>
+      <c r="H63" s="127"/>
+      <c r="I63" s="127"/>
+      <c r="J63" s="127"/>
     </row>
     <row r="64" spans="1:10" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="B64" s="122"/>
-[...6 lines deleted...]
-      <c r="J64" s="87"/>
+      <c r="A64" s="67" t="s">
+        <v>334</v>
+      </c>
+      <c r="H64" s="100">
+        <f>SUM(H57:H63)</f>
+        <v>0</v>
+      </c>
+      <c r="I64" s="100">
+        <f>SUM(I57:I63)</f>
+        <v>0</v>
+      </c>
+      <c r="J64" s="100">
+        <f>SUM(J57:J63)</f>
+        <v>0</v>
+      </c>
     </row>
     <row r="65" spans="1:10" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="B65" s="133"/>
-[...9 lines deleted...]
-      <c r="J65" s="127"/>
+      <c r="A65" s="67" t="s">
+        <v>715</v>
+      </c>
+      <c r="B65" s="67"/>
+      <c r="F65" s="62"/>
+      <c r="G65" s="62"/>
+      <c r="H65" s="100"/>
+      <c r="I65" s="100"/>
+      <c r="J65" s="100"/>
     </row>
     <row r="66" spans="1:10" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A66" s="67" t="s">
-[...45 lines deleted...]
-        <f>+J57+J66+J67</f>
+      <c r="A66" s="113" t="s">
+        <v>350</v>
+      </c>
+      <c r="B66" s="113"/>
+      <c r="C66" s="113"/>
+      <c r="D66" s="113"/>
+      <c r="E66" s="113"/>
+      <c r="F66" s="113"/>
+      <c r="G66" s="113"/>
+      <c r="H66" s="90">
+        <f>+H55+H64+H65</f>
+        <v>0</v>
+      </c>
+      <c r="I66" s="90">
+        <f>+I55+I64+I65</f>
+        <v>0</v>
+      </c>
+      <c r="J66" s="90">
+        <f>+J55+J64+J65</f>
         <v>0</v>
       </c>
     </row>
   </sheetData>
   <phoneticPr fontId="7" type="noConversion"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
-  <pageSetup scale="73" orientation="portrait" r:id="rId1"/>
+  <pageSetup scale="75" orientation="portrait" r:id="rId1"/>
   <headerFooter>
     <oddFooter>&amp;R31</oddFooter>
   </headerFooter>
   <customProperties>
     <customPr name="OrphanNamesChecked" r:id="rId2"/>
   </customProperties>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet35.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-1400-000000000000}">
-  <sheetPr>
+  <sheetPr codeName="Sheet44">
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
-  <dimension ref="A1:J63"/>
+  <dimension ref="A1:J61"/>
   <sheetViews>
-    <sheetView view="pageBreakPreview" zoomScaleNormal="100" zoomScaleSheetLayoutView="100" workbookViewId="0"/>
+    <sheetView view="pageBreakPreview" topLeftCell="A16" zoomScaleNormal="100" zoomScaleSheetLayoutView="100" workbookViewId="0">
+      <selection activeCell="P39" sqref="P39"/>
+    </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="7.5703125" defaultRowHeight="14.25" customHeight="1" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="2" width="4.5703125" style="59" customWidth="1"/>
     <col min="3" max="3" width="5.28515625" style="59" customWidth="1"/>
     <col min="4" max="5" width="9.28515625" style="59" customWidth="1"/>
     <col min="6" max="7" width="10.5703125" style="59" customWidth="1"/>
     <col min="8" max="10" width="14.5703125" style="59" customWidth="1"/>
     <col min="11" max="16384" width="7.5703125" style="59"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A1" s="67" t="s">
         <v>32</v>
       </c>
       <c r="D1" s="74" t="str">
         <f>'Financial Position - Stmt 1'!$C$1</f>
         <v>Please Fill in Municipality Name</v>
       </c>
     </row>
     <row r="2" spans="1:10" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A2" s="67" t="str">
         <f>'Schedule 2-1'!A2</f>
         <v>Schedule 2: Schedule of Operating and Capital Revenue by Function</v>
       </c>
     </row>
     <row r="3" spans="1:10" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A3" s="67" t="str">
         <f>'Financial Position - Stmt 1'!A3</f>
-        <v>As at December 31, 2025</v>
+        <v>As at December 31, 2026</v>
       </c>
       <c r="J3" s="93" t="s">
-        <v>353</v>
+        <v>351</v>
       </c>
     </row>
     <row r="5" spans="1:10" ht="14.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
       <c r="H5" s="189" t="str">
         <f>' Operations - Stmt 2'!E5</f>
-        <v>2025 Budget</v>
+        <v>2026 Budget</v>
       </c>
       <c r="I5" s="189">
         <f>' Operations - Stmt 2'!F5</f>
-        <v>2025</v>
+        <v>2026</v>
       </c>
       <c r="J5" s="190">
         <f>' Operations - Stmt 2'!G5</f>
-        <v>2024</v>
+        <v>2025</v>
       </c>
     </row>
     <row r="6" spans="1:10" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A6" s="67" t="s">
-        <v>354</v>
+        <v>352</v>
       </c>
     </row>
     <row r="7" spans="1:10" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A7" s="67" t="s">
         <v>318</v>
       </c>
     </row>
     <row r="8" spans="1:10" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B8" s="119" t="s">
         <v>319</v>
       </c>
       <c r="C8" s="71"/>
       <c r="D8" s="71"/>
       <c r="E8" s="71"/>
       <c r="F8" s="71"/>
       <c r="G8" s="120"/>
       <c r="H8" s="121"/>
       <c r="I8" s="121"/>
       <c r="J8" s="121"/>
     </row>
     <row r="9" spans="1:10" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B9" s="122"/>
       <c r="C9" s="59" t="s">
         <v>320</v>
       </c>
       <c r="H9" s="87"/>
       <c r="I9" s="87"/>
       <c r="J9" s="87"/>
     </row>
     <row r="10" spans="1:10" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B10" s="122"/>
       <c r="D10" s="59" t="s">
-        <v>355</v>
+        <v>353</v>
       </c>
       <c r="H10" s="87"/>
       <c r="I10" s="87"/>
       <c r="J10" s="87"/>
     </row>
     <row r="11" spans="1:10" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B11" s="133"/>
       <c r="C11" s="73"/>
       <c r="D11" s="192" t="s">
-        <v>728</v>
+        <v>714</v>
       </c>
       <c r="E11" s="73"/>
       <c r="F11" s="73"/>
       <c r="G11" s="73"/>
       <c r="H11" s="127"/>
       <c r="I11" s="127"/>
       <c r="J11" s="127"/>
     </row>
     <row r="12" spans="1:10" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B12" s="122"/>
       <c r="C12" s="59" t="s">
         <v>323</v>
       </c>
       <c r="H12" s="124">
         <f>SUM(H8:H11)</f>
         <v>0</v>
       </c>
       <c r="I12" s="124">
         <f t="shared" ref="I12:J12" si="0">SUM(I8:I11)</f>
         <v>0</v>
       </c>
       <c r="J12" s="124">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
     </row>
     <row r="13" spans="1:10" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B13" s="122"/>
       <c r="D13" s="59" t="s">
         <v>324</v>
       </c>
       <c r="H13" s="87"/>
       <c r="I13" s="87"/>
       <c r="J13" s="87"/>
     </row>
     <row r="14" spans="1:10" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B14" s="122"/>
       <c r="D14" s="59" t="s">
-        <v>671</v>
+        <v>666</v>
       </c>
       <c r="H14" s="87"/>
       <c r="I14" s="87"/>
       <c r="J14" s="87"/>
     </row>
     <row r="15" spans="1:10" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B15" s="133"/>
       <c r="C15" s="73"/>
       <c r="D15" s="192" t="s">
-        <v>728</v>
+        <v>714</v>
       </c>
       <c r="E15" s="73"/>
       <c r="F15" s="73"/>
       <c r="G15" s="73"/>
       <c r="H15" s="127"/>
       <c r="I15" s="127"/>
       <c r="J15" s="127"/>
     </row>
     <row r="16" spans="1:10" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B16" s="59" t="s">
         <v>326</v>
       </c>
       <c r="H16" s="128">
         <f>SUM(H12:H15)</f>
         <v>0</v>
       </c>
       <c r="I16" s="128">
         <f>SUM(I12:I15)</f>
         <v>0</v>
       </c>
       <c r="J16" s="128">
         <f>SUM(J12:J15)</f>
         <v>0</v>
       </c>
     </row>
     <row r="17" spans="1:10" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B17" s="119" t="s">
         <v>327</v>
       </c>
       <c r="C17" s="71"/>
       <c r="D17" s="71"/>
       <c r="E17" s="71"/>
       <c r="F17" s="71"/>
       <c r="G17" s="120"/>
       <c r="H17" s="121"/>
       <c r="I17" s="121"/>
       <c r="J17" s="121"/>
     </row>
     <row r="18" spans="1:10" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B18" s="122"/>
       <c r="D18" s="59" t="s">
         <v>328</v>
       </c>
       <c r="G18" s="123"/>
       <c r="H18" s="87"/>
       <c r="I18" s="87"/>
       <c r="J18" s="87"/>
     </row>
     <row r="19" spans="1:10" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B19" s="122"/>
-      <c r="D19" s="59" t="s">
-        <v>329</v>
+      <c r="D19" s="192" t="s">
+        <v>714</v>
       </c>
       <c r="G19" s="123"/>
       <c r="H19" s="87"/>
       <c r="I19" s="87"/>
       <c r="J19" s="87"/>
     </row>
     <row r="20" spans="1:10" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="B20" s="122"/>
-[...6 lines deleted...]
-      <c r="J20" s="87"/>
+      <c r="B20" s="71" t="s">
+        <v>329</v>
+      </c>
+      <c r="C20" s="71"/>
+      <c r="D20" s="71"/>
+      <c r="E20" s="71"/>
+      <c r="F20" s="71"/>
+      <c r="G20" s="120"/>
+      <c r="H20" s="100">
+        <f>SUM(H17:H19)</f>
+        <v>0</v>
+      </c>
+      <c r="I20" s="100">
+        <f>SUM(I17:I19)</f>
+        <v>0</v>
+      </c>
+      <c r="J20" s="100">
+        <f>SUM(J17:J19)</f>
+        <v>0</v>
+      </c>
     </row>
     <row r="21" spans="1:10" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="B21" s="71" t="s">
+      <c r="A21" s="67" t="s">
         <v>330</v>
       </c>
-      <c r="C21" s="71"/>
-[...3 lines deleted...]
-      <c r="G21" s="120"/>
       <c r="H21" s="100">
-        <f>SUM(H17:H20)</f>
+        <f>+H20+H16</f>
         <v>0</v>
       </c>
       <c r="I21" s="100">
-        <f t="shared" ref="I21:J21" si="1">SUM(I17:I20)</f>
+        <f>+I20+I16</f>
         <v>0</v>
       </c>
       <c r="J21" s="100">
-        <f t="shared" si="1"/>
+        <f>+J20+J16</f>
         <v>0</v>
       </c>
     </row>
     <row r="22" spans="1:10" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A22" s="67" t="s">
         <v>331</v>
       </c>
-      <c r="H22" s="100">
-[...10 lines deleted...]
-      </c>
+      <c r="H22" s="118"/>
+      <c r="I22" s="118"/>
+      <c r="J22" s="118"/>
     </row>
     <row r="23" spans="1:10" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A23" s="67" t="s">
-[...4 lines deleted...]
-      <c r="J23" s="118"/>
+      <c r="B23" s="119" t="s">
+        <v>327</v>
+      </c>
+      <c r="C23" s="71"/>
+      <c r="D23" s="71"/>
+      <c r="E23" s="71"/>
+      <c r="F23" s="71"/>
+      <c r="G23" s="120"/>
+      <c r="H23" s="121"/>
+      <c r="I23" s="121"/>
+      <c r="J23" s="121"/>
     </row>
     <row r="24" spans="1:10" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="B24" s="119" t="s">
-[...9 lines deleted...]
-      <c r="J24" s="121"/>
+      <c r="B24" s="122"/>
+      <c r="D24" s="59" t="s">
+        <v>941</v>
+      </c>
+      <c r="H24" s="87"/>
+      <c r="I24" s="87"/>
+      <c r="J24" s="87"/>
     </row>
     <row r="25" spans="1:10" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B25" s="122"/>
       <c r="D25" s="59" t="s">
-        <v>333</v>
+        <v>332</v>
       </c>
       <c r="H25" s="87"/>
       <c r="I25" s="87"/>
       <c r="J25" s="87"/>
     </row>
     <row r="26" spans="1:10" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B26" s="122"/>
       <c r="D26" s="59" t="s">
-        <v>334</v>
+        <v>333</v>
       </c>
       <c r="H26" s="87"/>
       <c r="I26" s="87"/>
       <c r="J26" s="87"/>
     </row>
     <row r="27" spans="1:10" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B27" s="122"/>
       <c r="D27" s="59" t="s">
-        <v>335</v>
+        <v>942</v>
       </c>
       <c r="H27" s="87"/>
       <c r="I27" s="87"/>
       <c r="J27" s="87"/>
     </row>
     <row r="28" spans="1:10" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="B28" s="122"/>
-[...5 lines deleted...]
-      <c r="J28" s="87"/>
+      <c r="B28" s="133"/>
+      <c r="C28" s="73"/>
+      <c r="D28" s="192" t="s">
+        <v>714</v>
+      </c>
+      <c r="E28" s="73"/>
+      <c r="F28" s="73"/>
+      <c r="G28" s="73"/>
+      <c r="H28" s="127"/>
+      <c r="I28" s="127"/>
+      <c r="J28" s="127"/>
     </row>
     <row r="29" spans="1:10" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="B29" s="133"/>
-[...9 lines deleted...]
-      <c r="J29" s="127"/>
+      <c r="A29" s="67" t="s">
+        <v>334</v>
+      </c>
+      <c r="H29" s="128">
+        <f>SUM(H23:H28)</f>
+        <v>0</v>
+      </c>
+      <c r="I29" s="128">
+        <f>SUM(I23:I28)</f>
+        <v>0</v>
+      </c>
+      <c r="J29" s="128">
+        <f>SUM(J23:J28)</f>
+        <v>0</v>
+      </c>
     </row>
     <row r="30" spans="1:10" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A30" s="67" t="s">
-        <v>336</v>
-[...12 lines deleted...]
-      </c>
+        <v>715</v>
+      </c>
+      <c r="B30" s="67"/>
+      <c r="F30" s="62"/>
+      <c r="G30" s="62"/>
+      <c r="H30" s="100"/>
+      <c r="I30" s="100"/>
+      <c r="J30" s="100"/>
     </row>
     <row r="31" spans="1:10" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A31" s="67" t="s">
-[...7 lines deleted...]
-      <c r="J31" s="100"/>
+      <c r="A31" s="113" t="s">
+        <v>354</v>
+      </c>
+      <c r="B31" s="113"/>
+      <c r="C31" s="113"/>
+      <c r="D31" s="113"/>
+      <c r="E31" s="113"/>
+      <c r="F31" s="113"/>
+      <c r="G31" s="113"/>
+      <c r="H31" s="90">
+        <f>+H21+H29+H30</f>
+        <v>0</v>
+      </c>
+      <c r="I31" s="90">
+        <f>+I21+I29+I30</f>
+        <v>0</v>
+      </c>
+      <c r="J31" s="90">
+        <f>+J21+J29+J30</f>
+        <v>0</v>
+      </c>
     </row>
     <row r="32" spans="1:10" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A32" s="113" t="s">
-[...19 lines deleted...]
-      </c>
+      <c r="H32" s="118"/>
+      <c r="I32" s="118"/>
+      <c r="J32" s="118"/>
     </row>
     <row r="33" spans="1:10" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="H33" s="118"/>
       <c r="I33" s="118"/>
       <c r="J33" s="118"/>
     </row>
-    <row r="34" spans="1:10" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="34" spans="1:10" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A34" s="67" t="s">
+        <v>355</v>
+      </c>
       <c r="H34" s="118"/>
       <c r="I34" s="118"/>
       <c r="J34" s="118"/>
     </row>
-    <row r="35" spans="1:10" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="35" spans="1:10" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A35" s="67" t="s">
-        <v>357</v>
+        <v>318</v>
       </c>
       <c r="H35" s="118"/>
       <c r="I35" s="118"/>
       <c r="J35" s="118"/>
     </row>
     <row r="36" spans="1:10" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A36" s="67" t="s">
-[...4 lines deleted...]
-      <c r="J36" s="118"/>
+      <c r="B36" s="119" t="s">
+        <v>319</v>
+      </c>
+      <c r="C36" s="71"/>
+      <c r="D36" s="71"/>
+      <c r="E36" s="71"/>
+      <c r="F36" s="71"/>
+      <c r="G36" s="120"/>
+      <c r="H36" s="121"/>
+      <c r="I36" s="121"/>
+      <c r="J36" s="121"/>
     </row>
     <row r="37" spans="1:10" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="B37" s="119" t="s">
-[...9 lines deleted...]
-      <c r="J37" s="121"/>
+      <c r="B37" s="122"/>
+      <c r="C37" s="59" t="s">
+        <v>320</v>
+      </c>
+      <c r="H37" s="87"/>
+      <c r="I37" s="87"/>
+      <c r="J37" s="87"/>
     </row>
     <row r="38" spans="1:10" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="B38" s="122"/>
-[...5 lines deleted...]
-      <c r="J38" s="87"/>
+      <c r="B38" s="133"/>
+      <c r="C38" s="73"/>
+      <c r="D38" s="192" t="s">
+        <v>714</v>
+      </c>
+      <c r="E38" s="73"/>
+      <c r="F38" s="73"/>
+      <c r="G38" s="73"/>
+      <c r="H38" s="127"/>
+      <c r="I38" s="127"/>
+      <c r="J38" s="127"/>
     </row>
     <row r="39" spans="1:10" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="B39" s="133"/>
-[...9 lines deleted...]
-      <c r="J39" s="127"/>
+      <c r="B39" s="122"/>
+      <c r="C39" s="59" t="s">
+        <v>323</v>
+      </c>
+      <c r="H39" s="124">
+        <f>SUM(H36:H38)</f>
+        <v>0</v>
+      </c>
+      <c r="I39" s="124">
+        <f t="shared" ref="I39:J39" si="1">SUM(I36:I38)</f>
+        <v>0</v>
+      </c>
+      <c r="J39" s="124">
+        <f t="shared" si="1"/>
+        <v>0</v>
+      </c>
     </row>
     <row r="40" spans="1:10" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B40" s="122"/>
-      <c r="C40" s="59" t="s">
-[...13 lines deleted...]
-      </c>
+      <c r="D40" s="59" t="s">
+        <v>324</v>
+      </c>
+      <c r="H40" s="87"/>
+      <c r="I40" s="87"/>
+      <c r="J40" s="87"/>
     </row>
     <row r="41" spans="1:10" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B41" s="122"/>
       <c r="D41" s="59" t="s">
-        <v>324</v>
+        <v>666</v>
       </c>
       <c r="H41" s="87"/>
       <c r="I41" s="87"/>
       <c r="J41" s="87"/>
     </row>
     <row r="42" spans="1:10" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="B42" s="122"/>
-[...5 lines deleted...]
-      <c r="J42" s="87"/>
+      <c r="B42" s="133"/>
+      <c r="C42" s="73"/>
+      <c r="D42" s="192" t="s">
+        <v>714</v>
+      </c>
+      <c r="E42" s="73"/>
+      <c r="F42" s="73"/>
+      <c r="G42" s="73"/>
+      <c r="H42" s="127"/>
+      <c r="I42" s="127"/>
+      <c r="J42" s="127"/>
     </row>
     <row r="43" spans="1:10" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="B43" s="133"/>
-[...9 lines deleted...]
-      <c r="J43" s="127"/>
+      <c r="B43" s="59" t="s">
+        <v>326</v>
+      </c>
+      <c r="H43" s="128">
+        <f>SUM(H39:H42)</f>
+        <v>0</v>
+      </c>
+      <c r="I43" s="128">
+        <f>SUM(I39:I42)</f>
+        <v>0</v>
+      </c>
+      <c r="J43" s="128">
+        <f>SUM(J39:J42)</f>
+        <v>0</v>
+      </c>
     </row>
     <row r="44" spans="1:10" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="B44" s="59" t="s">
-[...13 lines deleted...]
-      </c>
+      <c r="B44" s="119" t="s">
+        <v>327</v>
+      </c>
+      <c r="C44" s="71"/>
+      <c r="D44" s="71"/>
+      <c r="E44" s="71"/>
+      <c r="F44" s="71"/>
+      <c r="G44" s="120"/>
+      <c r="H44" s="121"/>
+      <c r="I44" s="121"/>
+      <c r="J44" s="121"/>
     </row>
     <row r="45" spans="1:10" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="B45" s="119" t="s">
-[...9 lines deleted...]
-      <c r="J45" s="121"/>
+      <c r="B45" s="122"/>
+      <c r="D45" s="59" t="s">
+        <v>328</v>
+      </c>
+      <c r="G45" s="123"/>
+      <c r="H45" s="87"/>
+      <c r="I45" s="87"/>
+      <c r="J45" s="87"/>
     </row>
     <row r="46" spans="1:10" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B46" s="122"/>
       <c r="D46" s="59" t="s">
-        <v>328</v>
+        <v>337</v>
       </c>
       <c r="G46" s="123"/>
       <c r="H46" s="87"/>
       <c r="I46" s="87"/>
       <c r="J46" s="87"/>
     </row>
     <row r="47" spans="1:10" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B47" s="122"/>
-      <c r="D47" s="59" t="s">
-        <v>339</v>
+      <c r="D47" s="192" t="s">
+        <v>714</v>
       </c>
       <c r="G47" s="123"/>
       <c r="H47" s="87"/>
       <c r="I47" s="87"/>
       <c r="J47" s="87"/>
     </row>
     <row r="48" spans="1:10" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="B48" s="122"/>
-      <c r="D48" s="59" t="s">
+      <c r="B48" s="71" t="s">
         <v>329</v>
       </c>
-      <c r="G48" s="123"/>
-[...2 lines deleted...]
-      <c r="J48" s="87"/>
+      <c r="C48" s="71"/>
+      <c r="D48" s="71"/>
+      <c r="E48" s="71"/>
+      <c r="F48" s="71"/>
+      <c r="G48" s="120"/>
+      <c r="H48" s="100">
+        <f>SUM(H44:H47)</f>
+        <v>0</v>
+      </c>
+      <c r="I48" s="100">
+        <f>SUM(I44:I47)</f>
+        <v>0</v>
+      </c>
+      <c r="J48" s="100">
+        <f>SUM(J44:J47)</f>
+        <v>0</v>
+      </c>
     </row>
     <row r="49" spans="1:10" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="B49" s="122"/>
-[...6 lines deleted...]
-      <c r="J49" s="87"/>
+      <c r="A49" s="67" t="s">
+        <v>330</v>
+      </c>
+      <c r="H49" s="100">
+        <f>+H48+H43</f>
+        <v>0</v>
+      </c>
+      <c r="I49" s="100">
+        <f>+I48+I43</f>
+        <v>0</v>
+      </c>
+      <c r="J49" s="100">
+        <f>+J48+J43</f>
+        <v>0</v>
+      </c>
     </row>
     <row r="50" spans="1:10" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="B50" s="71" t="s">
-[...18 lines deleted...]
-      </c>
+      <c r="A50" s="67" t="s">
+        <v>331</v>
+      </c>
+      <c r="H50" s="118"/>
+      <c r="I50" s="118"/>
+      <c r="J50" s="118"/>
     </row>
     <row r="51" spans="1:10" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A51" s="67" t="s">
-[...13 lines deleted...]
-      </c>
+      <c r="B51" s="119" t="s">
+        <v>327</v>
+      </c>
+      <c r="C51" s="71"/>
+      <c r="D51" s="71"/>
+      <c r="E51" s="71"/>
+      <c r="F51" s="71"/>
+      <c r="G51" s="120"/>
+      <c r="H51" s="121"/>
+      <c r="I51" s="121"/>
+      <c r="J51" s="121"/>
     </row>
     <row r="52" spans="1:10" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A52" s="67" t="s">
+      <c r="B52" s="122"/>
+      <c r="D52" s="59" t="s">
+        <v>941</v>
+      </c>
+      <c r="H52" s="87"/>
+      <c r="I52" s="87"/>
+      <c r="J52" s="87"/>
+    </row>
+    <row r="53" spans="1:10" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B53" s="122"/>
+      <c r="D53" s="59" t="s">
         <v>332</v>
       </c>
-      <c r="H52" s="118"/>
-[...14 lines deleted...]
-      <c r="J53" s="121"/>
+      <c r="H53" s="87"/>
+      <c r="I53" s="87"/>
+      <c r="J53" s="87"/>
     </row>
     <row r="54" spans="1:10" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B54" s="122"/>
       <c r="D54" s="59" t="s">
-        <v>333</v>
+        <v>337</v>
       </c>
       <c r="H54" s="87"/>
       <c r="I54" s="87"/>
       <c r="J54" s="87"/>
     </row>
     <row r="55" spans="1:10" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B55" s="122"/>
       <c r="D55" s="59" t="s">
-        <v>334</v>
+        <v>333</v>
       </c>
       <c r="H55" s="87"/>
       <c r="I55" s="87"/>
       <c r="J55" s="87"/>
     </row>
     <row r="56" spans="1:10" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B56" s="122"/>
       <c r="D56" s="59" t="s">
-        <v>339</v>
+        <v>942</v>
       </c>
       <c r="H56" s="87"/>
       <c r="I56" s="87"/>
       <c r="J56" s="87"/>
     </row>
     <row r="57" spans="1:10" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="B57" s="122"/>
-[...5 lines deleted...]
-      <c r="J57" s="87"/>
+      <c r="B57" s="133"/>
+      <c r="C57" s="73"/>
+      <c r="D57" s="192" t="s">
+        <v>714</v>
+      </c>
+      <c r="E57" s="73"/>
+      <c r="F57" s="73"/>
+      <c r="G57" s="73"/>
+      <c r="H57" s="127"/>
+      <c r="I57" s="127"/>
+      <c r="J57" s="127"/>
     </row>
     <row r="58" spans="1:10" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="B58" s="122"/>
-[...5 lines deleted...]
-      <c r="J58" s="87"/>
+      <c r="A58" s="67" t="s">
+        <v>334</v>
+      </c>
+      <c r="H58" s="128">
+        <f>SUM(H51:H57)</f>
+        <v>0</v>
+      </c>
+      <c r="I58" s="128">
+        <f t="shared" ref="I58:J58" si="2">SUM(I51:I57)</f>
+        <v>0</v>
+      </c>
+      <c r="J58" s="128">
+        <f t="shared" si="2"/>
+        <v>0</v>
+      </c>
     </row>
     <row r="59" spans="1:10" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="B59" s="133"/>
-[...9 lines deleted...]
-      <c r="J59" s="127"/>
+      <c r="A59" s="67" t="s">
+        <v>715</v>
+      </c>
+      <c r="B59" s="67"/>
+      <c r="F59" s="62"/>
+      <c r="G59" s="62"/>
+      <c r="H59" s="100"/>
+      <c r="I59" s="100"/>
+      <c r="J59" s="100"/>
     </row>
     <row r="60" spans="1:10" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A60" s="67" t="s">
-[...11 lines deleted...]
-        <f t="shared" si="6"/>
+      <c r="A60" s="113" t="s">
+        <v>356</v>
+      </c>
+      <c r="B60" s="113"/>
+      <c r="C60" s="113"/>
+      <c r="D60" s="113"/>
+      <c r="E60" s="113"/>
+      <c r="F60" s="113"/>
+      <c r="G60" s="113"/>
+      <c r="H60" s="90">
+        <f>+H49+H58+H59</f>
+        <v>0</v>
+      </c>
+      <c r="I60" s="90">
+        <f>+I49+I58+I59</f>
+        <v>0</v>
+      </c>
+      <c r="J60" s="90">
+        <f>+J49+J58+J59</f>
         <v>0</v>
       </c>
     </row>
     <row r="61" spans="1:10" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A61" s="67" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="A61" s="67"/>
       <c r="B61" s="67"/>
-      <c r="F61" s="62"/>
-[...38 lines deleted...]
-      <c r="J63" s="197"/>
+      <c r="C61" s="67"/>
+      <c r="D61" s="67"/>
+      <c r="E61" s="67"/>
+      <c r="F61" s="67"/>
+      <c r="G61" s="67"/>
+      <c r="H61" s="197"/>
+      <c r="I61" s="197"/>
+      <c r="J61" s="197"/>
     </row>
   </sheetData>
   <phoneticPr fontId="7" type="noConversion"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
-  <pageSetup scale="78" orientation="portrait" r:id="rId1"/>
+  <pageSetup scale="81" orientation="portrait" r:id="rId1"/>
   <headerFooter>
     <oddFooter>&amp;R32</oddFooter>
   </headerFooter>
   <customProperties>
     <customPr name="OrphanNamesChecked" r:id="rId2"/>
   </customProperties>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet36.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-1500-000000000000}">
-  <sheetPr>
+  <sheetPr codeName="Sheet45">
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
-  <dimension ref="A1:J50"/>
+  <dimension ref="A1:J49"/>
   <sheetViews>
-    <sheetView view="pageBreakPreview" zoomScaleNormal="100" zoomScaleSheetLayoutView="100" workbookViewId="0"/>
+    <sheetView view="pageBreakPreview" topLeftCell="A10" zoomScaleNormal="100" zoomScaleSheetLayoutView="100" workbookViewId="0">
+      <selection activeCell="N37" sqref="N37"/>
+    </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="7.5703125" defaultRowHeight="14.25" customHeight="1" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="2" width="4.5703125" style="59" customWidth="1"/>
     <col min="3" max="3" width="5.28515625" style="59" customWidth="1"/>
     <col min="4" max="5" width="9.28515625" style="59" customWidth="1"/>
     <col min="6" max="7" width="10.5703125" style="59" customWidth="1"/>
     <col min="8" max="10" width="14.5703125" style="59" customWidth="1"/>
     <col min="11" max="16384" width="7.5703125" style="59"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A1" s="67" t="s">
         <v>32</v>
       </c>
       <c r="D1" s="74" t="str">
         <f>'Financial Position - Stmt 1'!$C$1</f>
         <v>Please Fill in Municipality Name</v>
       </c>
     </row>
     <row r="2" spans="1:10" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A2" s="67" t="str">
         <f>'Schedule 2-1'!A2</f>
         <v>Schedule 2: Schedule of Operating and Capital Revenue by Function</v>
       </c>
     </row>
     <row r="3" spans="1:10" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A3" s="67" t="str">
         <f>'Financial Position - Stmt 1'!A3</f>
-        <v>As at December 31, 2025</v>
+        <v>As at December 31, 2026</v>
       </c>
       <c r="J3" s="93" t="s">
-        <v>359</v>
+        <v>357</v>
       </c>
     </row>
     <row r="5" spans="1:10" ht="14.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
       <c r="H5" s="189" t="str">
         <f>' Operations - Stmt 2'!E5</f>
-        <v>2025 Budget</v>
+        <v>2026 Budget</v>
       </c>
       <c r="I5" s="189">
         <f>' Operations - Stmt 2'!F5</f>
-        <v>2025</v>
+        <v>2026</v>
       </c>
       <c r="J5" s="190">
         <f>' Operations - Stmt 2'!G5</f>
-        <v>2024</v>
+        <v>2025</v>
       </c>
     </row>
     <row r="6" spans="1:10" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A6" s="67" t="s">
-        <v>360</v>
+        <v>358</v>
       </c>
     </row>
     <row r="7" spans="1:10" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A7" s="67" t="s">
         <v>318</v>
       </c>
     </row>
     <row r="8" spans="1:10" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B8" s="119" t="s">
         <v>319</v>
       </c>
       <c r="C8" s="71"/>
       <c r="D8" s="71"/>
       <c r="E8" s="71"/>
       <c r="F8" s="71"/>
       <c r="G8" s="120"/>
       <c r="H8" s="121"/>
       <c r="I8" s="121"/>
       <c r="J8" s="121"/>
     </row>
     <row r="9" spans="1:10" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B9" s="122"/>
       <c r="C9" s="59" t="s">
         <v>320</v>
       </c>
       <c r="G9" s="123"/>
       <c r="H9" s="87"/>
       <c r="I9" s="87"/>
       <c r="J9" s="87"/>
     </row>
     <row r="10" spans="1:10" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B10" s="122"/>
       <c r="D10" s="59" t="s">
-        <v>361</v>
+        <v>359</v>
       </c>
       <c r="G10" s="123"/>
       <c r="H10" s="87"/>
       <c r="I10" s="87"/>
       <c r="J10" s="87"/>
     </row>
     <row r="11" spans="1:10" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B11" s="122"/>
       <c r="D11" s="59" t="s">
-        <v>362</v>
+        <v>360</v>
       </c>
       <c r="G11" s="123"/>
       <c r="H11" s="87"/>
       <c r="I11" s="87"/>
       <c r="J11" s="87"/>
     </row>
     <row r="12" spans="1:10" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B12" s="133"/>
       <c r="C12" s="73"/>
       <c r="D12" s="192" t="s">
-        <v>728</v>
+        <v>714</v>
       </c>
       <c r="E12" s="73"/>
       <c r="F12" s="73"/>
       <c r="G12" s="126"/>
       <c r="H12" s="127"/>
       <c r="I12" s="127"/>
       <c r="J12" s="127"/>
     </row>
     <row r="13" spans="1:10" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B13" s="122"/>
       <c r="C13" s="59" t="s">
         <v>323</v>
       </c>
       <c r="G13" s="123"/>
       <c r="H13" s="124">
         <f>SUM(H10:H12)</f>
         <v>0</v>
       </c>
       <c r="I13" s="124">
         <f>SUM(I10:I12)</f>
         <v>0</v>
       </c>
       <c r="J13" s="124">
         <f>SUM(J10:J12)</f>
         <v>0</v>
       </c>
     </row>
     <row r="14" spans="1:10" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B14" s="122"/>
       <c r="D14" s="59" t="s">
         <v>324</v>
       </c>
       <c r="G14" s="123"/>
       <c r="H14" s="87"/>
       <c r="I14" s="87"/>
       <c r="J14" s="87"/>
     </row>
     <row r="15" spans="1:10" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B15" s="122"/>
       <c r="D15" s="59" t="s">
-        <v>671</v>
+        <v>666</v>
       </c>
       <c r="G15" s="123"/>
       <c r="H15" s="87"/>
       <c r="I15" s="87"/>
       <c r="J15" s="87"/>
     </row>
     <row r="16" spans="1:10" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B16" s="133"/>
       <c r="C16" s="73"/>
       <c r="D16" s="192" t="s">
-        <v>728</v>
+        <v>714</v>
       </c>
       <c r="E16" s="73"/>
       <c r="F16" s="73"/>
       <c r="G16" s="126"/>
       <c r="H16" s="127"/>
       <c r="I16" s="127"/>
       <c r="J16" s="127"/>
     </row>
     <row r="17" spans="1:10" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B17" s="59" t="s">
         <v>326</v>
       </c>
       <c r="H17" s="128">
         <f>SUM(H13:H16)</f>
         <v>0</v>
       </c>
       <c r="I17" s="128">
         <f>SUM(I13:I16)</f>
         <v>0</v>
       </c>
       <c r="J17" s="128">
         <f>SUM(J13:J16)</f>
         <v>0</v>
       </c>
     </row>
     <row r="18" spans="1:10" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B18" s="119" t="s">
         <v>327</v>
       </c>
       <c r="C18" s="71"/>
       <c r="D18" s="71"/>
       <c r="E18" s="71"/>
       <c r="F18" s="71"/>
       <c r="G18" s="120"/>
       <c r="H18" s="121"/>
       <c r="I18" s="121"/>
       <c r="J18" s="121"/>
     </row>
     <row r="19" spans="1:10" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B19" s="122"/>
       <c r="D19" s="59" t="s">
         <v>328</v>
       </c>
       <c r="G19" s="123"/>
       <c r="H19" s="87"/>
       <c r="I19" s="87"/>
       <c r="J19" s="87"/>
     </row>
     <row r="20" spans="1:10" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B20" s="122"/>
-      <c r="D20" s="59" t="s">
-        <v>329</v>
+      <c r="D20" s="192" t="s">
+        <v>714</v>
       </c>
       <c r="G20" s="123"/>
       <c r="H20" s="87"/>
       <c r="I20" s="87"/>
       <c r="J20" s="87"/>
     </row>
     <row r="21" spans="1:10" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="B21" s="122"/>
-[...6 lines deleted...]
-      <c r="J21" s="87"/>
+      <c r="B21" s="71" t="s">
+        <v>329</v>
+      </c>
+      <c r="C21" s="71"/>
+      <c r="D21" s="71"/>
+      <c r="E21" s="71"/>
+      <c r="F21" s="71"/>
+      <c r="G21" s="120"/>
+      <c r="H21" s="100">
+        <f>SUM(H18:H20)</f>
+        <v>0</v>
+      </c>
+      <c r="I21" s="100">
+        <f>SUM(I18:I20)</f>
+        <v>0</v>
+      </c>
+      <c r="J21" s="100">
+        <f>SUM(J18:J20)</f>
+        <v>0</v>
+      </c>
     </row>
     <row r="22" spans="1:10" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="B22" s="71" t="s">
+      <c r="A22" s="67" t="s">
         <v>330</v>
       </c>
-      <c r="C22" s="71"/>
-[...3 lines deleted...]
-      <c r="G22" s="120"/>
       <c r="H22" s="100">
-        <f>SUM(H18:H21)</f>
+        <f>+H21+H17</f>
         <v>0</v>
       </c>
       <c r="I22" s="100">
-        <f>SUM(I18:I21)</f>
+        <f>+I21+I17</f>
         <v>0</v>
       </c>
       <c r="J22" s="100">
-        <f>SUM(J18:J21)</f>
+        <f>+J21+J17</f>
         <v>0</v>
       </c>
     </row>
     <row r="23" spans="1:10" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A23" s="67" t="s">
         <v>331</v>
       </c>
-      <c r="H23" s="100">
-[...10 lines deleted...]
-      </c>
+      <c r="H23" s="118"/>
+      <c r="I23" s="118"/>
+      <c r="J23" s="118"/>
     </row>
     <row r="24" spans="1:10" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A24" s="67" t="s">
-[...4 lines deleted...]
-      <c r="J24" s="118"/>
+      <c r="B24" s="119" t="s">
+        <v>327</v>
+      </c>
+      <c r="C24" s="71"/>
+      <c r="D24" s="71"/>
+      <c r="E24" s="71"/>
+      <c r="F24" s="71"/>
+      <c r="G24" s="120"/>
+      <c r="H24" s="121"/>
+      <c r="I24" s="121"/>
+      <c r="J24" s="121"/>
     </row>
     <row r="25" spans="1:10" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="B25" s="119" t="s">
-[...9 lines deleted...]
-      <c r="J25" s="121"/>
+      <c r="B25" s="122"/>
+      <c r="D25" s="59" t="s">
+        <v>941</v>
+      </c>
+      <c r="H25" s="87"/>
+      <c r="I25" s="87"/>
+      <c r="J25" s="87"/>
     </row>
     <row r="26" spans="1:10" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B26" s="122"/>
       <c r="D26" s="59" t="s">
-        <v>333</v>
+        <v>332</v>
       </c>
       <c r="H26" s="87"/>
       <c r="I26" s="87"/>
       <c r="J26" s="87"/>
     </row>
     <row r="27" spans="1:10" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B27" s="122"/>
       <c r="D27" s="59" t="s">
-        <v>334</v>
+        <v>361</v>
       </c>
       <c r="H27" s="87"/>
       <c r="I27" s="87"/>
       <c r="J27" s="87"/>
     </row>
     <row r="28" spans="1:10" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B28" s="122"/>
       <c r="D28" s="59" t="s">
-        <v>363</v>
+        <v>362</v>
       </c>
       <c r="H28" s="87"/>
       <c r="I28" s="87"/>
       <c r="J28" s="87"/>
     </row>
     <row r="29" spans="1:10" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B29" s="122"/>
       <c r="D29" s="59" t="s">
-        <v>364</v>
+        <v>333</v>
       </c>
       <c r="H29" s="87"/>
       <c r="I29" s="87"/>
       <c r="J29" s="87"/>
     </row>
     <row r="30" spans="1:10" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B30" s="122"/>
       <c r="D30" s="59" t="s">
-        <v>335</v>
+        <v>942</v>
       </c>
       <c r="H30" s="87"/>
       <c r="I30" s="87"/>
       <c r="J30" s="87"/>
     </row>
     <row r="31" spans="1:10" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="B31" s="122"/>
-[...5 lines deleted...]
-      <c r="J31" s="87"/>
+      <c r="B31" s="133"/>
+      <c r="C31" s="73"/>
+      <c r="D31" s="192" t="s">
+        <v>714</v>
+      </c>
+      <c r="E31" s="73"/>
+      <c r="F31" s="73"/>
+      <c r="G31" s="73"/>
+      <c r="H31" s="127"/>
+      <c r="I31" s="127"/>
+      <c r="J31" s="127"/>
     </row>
     <row r="32" spans="1:10" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="B32" s="133"/>
-[...9 lines deleted...]
-      <c r="J32" s="127"/>
+      <c r="A32" s="67" t="s">
+        <v>334</v>
+      </c>
+      <c r="H32" s="128">
+        <f>SUM(H24:H31)</f>
+        <v>0</v>
+      </c>
+      <c r="I32" s="128">
+        <f>SUM(I24:I31)</f>
+        <v>0</v>
+      </c>
+      <c r="J32" s="128">
+        <f>SUM(J24:J31)</f>
+        <v>0</v>
+      </c>
     </row>
     <row r="33" spans="1:10" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A33" s="67" t="s">
-        <v>336</v>
-[...12 lines deleted...]
-      </c>
+        <v>715</v>
+      </c>
+      <c r="B33" s="67"/>
+      <c r="F33" s="62"/>
+      <c r="G33" s="62"/>
+      <c r="H33" s="100"/>
+      <c r="I33" s="100"/>
+      <c r="J33" s="100"/>
     </row>
     <row r="34" spans="1:10" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A34" s="67" t="s">
-[...62 lines deleted...]
-    <row r="38" spans="1:10" ht="14.25" customHeight="1" thickTop="1" x14ac:dyDescent="0.2">
+      <c r="A34" s="113" t="s">
+        <v>363</v>
+      </c>
+      <c r="B34" s="113"/>
+      <c r="C34" s="113"/>
+      <c r="D34" s="113"/>
+      <c r="E34" s="113"/>
+      <c r="F34" s="113"/>
+      <c r="G34" s="113"/>
+      <c r="H34" s="90">
+        <f>+H22+H32+H33</f>
+        <v>0</v>
+      </c>
+      <c r="I34" s="90">
+        <f>+I22+I32+I33</f>
+        <v>0</v>
+      </c>
+      <c r="J34" s="90">
+        <f>+J22+J32+J33</f>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="35" spans="1:10" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="F35" s="62"/>
+      <c r="G35" s="62"/>
+      <c r="H35" s="118"/>
+      <c r="I35" s="118"/>
+      <c r="J35" s="118"/>
+    </row>
+    <row r="36" spans="1:10" ht="14.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
+      <c r="A36" s="113" t="s">
+        <v>364</v>
+      </c>
+      <c r="B36" s="113"/>
+      <c r="C36" s="113"/>
+      <c r="D36" s="113"/>
+      <c r="E36" s="113"/>
+      <c r="F36" s="193"/>
+      <c r="G36" s="193"/>
+      <c r="H36" s="134">
+        <f>H34+'Schedule 2-3'!H60+'Schedule 2-3'!H31+'Schedule 2-2'!H66+'Schedule 2-2'!H36+'Schedule 2-1'!H63+'Schedule 2-1'!H35</f>
+        <v>0</v>
+      </c>
+      <c r="I36" s="134">
+        <f>I34+'Schedule 2-3'!I60+'Schedule 2-3'!I31+'Schedule 2-2'!I66+'Schedule 2-2'!I36+'Schedule 2-1'!I63+'Schedule 2-1'!I35</f>
+        <v>0</v>
+      </c>
+      <c r="J36" s="134">
+        <f>J34+'Schedule 2-3'!J60+'Schedule 2-3'!J31+'Schedule 2-2'!J66+'Schedule 2-2'!J36+'Schedule 2-1'!J63+'Schedule 2-1'!J35</f>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="37" spans="1:10" ht="14.25" customHeight="1" thickTop="1" x14ac:dyDescent="0.2">
+      <c r="F37" s="62"/>
+      <c r="G37" s="62"/>
+      <c r="H37" s="118"/>
+      <c r="I37" s="118"/>
+      <c r="J37" s="118"/>
+    </row>
+    <row r="38" spans="1:10" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="F38" s="62"/>
       <c r="G38" s="62"/>
       <c r="H38" s="118"/>
       <c r="I38" s="118"/>
       <c r="J38" s="118"/>
     </row>
     <row r="39" spans="1:10" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="F39" s="62"/>
       <c r="G39" s="62"/>
       <c r="H39" s="118"/>
       <c r="I39" s="118"/>
       <c r="J39" s="118"/>
     </row>
     <row r="40" spans="1:10" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A40" s="67" t="s">
+        <v>365</v>
+      </c>
       <c r="F40" s="62"/>
       <c r="G40" s="62"/>
       <c r="H40" s="118"/>
       <c r="I40" s="118"/>
       <c r="J40" s="118"/>
     </row>
     <row r="41" spans="1:10" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A41" s="67" t="s">
-[...6 lines deleted...]
-      <c r="J41" s="118"/>
+      <c r="A41" s="119" t="s">
+        <v>326</v>
+      </c>
+      <c r="B41" s="71"/>
+      <c r="C41" s="71"/>
+      <c r="D41" s="71"/>
+      <c r="E41" s="71"/>
+      <c r="F41" s="194"/>
+      <c r="G41" s="194"/>
+      <c r="H41" s="102">
+        <f>'Schedule 2-1'!H20+'Schedule 2-1'!H46+'Schedule 2-2'!H19+'Schedule 2-2'!H48+'Schedule 2-3'!H16+'Schedule 2-3'!H43+'Schedule 2-4'!H17</f>
+        <v>0</v>
+      </c>
+      <c r="I41" s="102">
+        <f>'Schedule 2-1'!I20+'Schedule 2-1'!I46+'Schedule 2-2'!I19+'Schedule 2-2'!I48+'Schedule 2-3'!I16+'Schedule 2-3'!I43+'Schedule 2-4'!I17</f>
+        <v>0</v>
+      </c>
+      <c r="J41" s="102">
+        <f>'Schedule 2-1'!J20+'Schedule 2-1'!J46+'Schedule 2-2'!J19+'Schedule 2-2'!J48+'Schedule 2-3'!J16+'Schedule 2-3'!J43+'Schedule 2-4'!J17</f>
+        <v>0</v>
+      </c>
     </row>
     <row r="42" spans="1:10" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A42" s="119" t="s">
-[...19 lines deleted...]
-      </c>
+      <c r="A42" s="122"/>
+      <c r="F42" s="62"/>
+      <c r="G42" s="62"/>
+      <c r="H42" s="124"/>
+      <c r="I42" s="124"/>
+      <c r="J42" s="124"/>
     </row>
     <row r="43" spans="1:10" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A43" s="122"/>
+      <c r="A43" s="122" t="s">
+        <v>329</v>
+      </c>
       <c r="F43" s="62"/>
       <c r="G43" s="62"/>
-      <c r="H43" s="124"/>
-[...1 lines deleted...]
-      <c r="J43" s="124"/>
+      <c r="H43" s="124">
+        <f>'Schedule 2-1'!H24+'Schedule 2-1'!H51+'Schedule 2-2'!H24+'Schedule 2-2'!H54+'Schedule 2-3'!H20+'Schedule 2-3'!H48+'Schedule 2-4'!H21</f>
+        <v>0</v>
+      </c>
+      <c r="I43" s="124">
+        <f>'Schedule 2-1'!I24+'Schedule 2-1'!I51+'Schedule 2-2'!I24+'Schedule 2-2'!I54+'Schedule 2-3'!I20+'Schedule 2-3'!I48+'Schedule 2-4'!I21</f>
+        <v>0</v>
+      </c>
+      <c r="J43" s="124">
+        <f>'Schedule 2-1'!J24+'Schedule 2-1'!J51+'Schedule 2-2'!J24+'Schedule 2-2'!J54+'Schedule 2-3'!J20+'Schedule 2-3'!J48+'Schedule 2-4'!J21</f>
+        <v>0</v>
+      </c>
     </row>
     <row r="44" spans="1:10" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A44" s="122" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="A44" s="122"/>
       <c r="F44" s="62"/>
       <c r="G44" s="62"/>
-      <c r="H44" s="124">
-[...10 lines deleted...]
-      </c>
+      <c r="H44" s="124"/>
+      <c r="I44" s="124"/>
+      <c r="J44" s="124"/>
     </row>
     <row r="45" spans="1:10" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A45" s="122"/>
+      <c r="A45" s="122" t="s">
+        <v>366</v>
+      </c>
       <c r="F45" s="62"/>
       <c r="G45" s="62"/>
-      <c r="H45" s="124"/>
-[...1 lines deleted...]
-      <c r="J45" s="124"/>
+      <c r="H45" s="124">
+        <f>+'Schedule 2-1'!H33+'Schedule 2-1'!H61+'Schedule 2-2'!H34+'Schedule 2-2'!H64+'Schedule 2-3'!H29+'Schedule 2-3'!H58+'Schedule 2-4'!H32</f>
+        <v>0</v>
+      </c>
+      <c r="I45" s="124">
+        <f>+'Schedule 2-1'!I33+'Schedule 2-1'!I61+'Schedule 2-2'!I34+'Schedule 2-2'!I64+'Schedule 2-3'!I29+'Schedule 2-3'!I58+'Schedule 2-4'!I32</f>
+        <v>0</v>
+      </c>
+      <c r="J45" s="124">
+        <f>+'Schedule 2-1'!J33+'Schedule 2-1'!J61+'Schedule 2-2'!J34+'Schedule 2-2'!J64+'Schedule 2-3'!J29+'Schedule 2-3'!J58+'Schedule 2-4'!J32</f>
+        <v>0</v>
+      </c>
     </row>
     <row r="46" spans="1:10" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A46" s="122" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="A46" s="122"/>
       <c r="F46" s="62"/>
       <c r="G46" s="62"/>
-      <c r="H46" s="124">
-[...10 lines deleted...]
-      </c>
+      <c r="H46" s="124"/>
+      <c r="I46" s="124"/>
+      <c r="J46" s="124"/>
     </row>
     <row r="47" spans="1:10" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A47" s="122"/>
+      <c r="A47" s="122" t="s">
+        <v>367</v>
+      </c>
       <c r="F47" s="62"/>
       <c r="G47" s="62"/>
-      <c r="H47" s="124"/>
-[...1 lines deleted...]
-      <c r="J47" s="124"/>
+      <c r="H47" s="124">
+        <f>H33+'Schedule 2-3'!H59+'Schedule 2-3'!H30+'Schedule 2-2'!H65+'Schedule 2-2'!H35+'Schedule 2-1'!H62+'Schedule 2-1'!H34</f>
+        <v>0</v>
+      </c>
+      <c r="I47" s="124">
+        <f>I33+'Schedule 2-3'!I59+'Schedule 2-3'!I30+'Schedule 2-2'!I65+'Schedule 2-2'!I35+'Schedule 2-1'!I62+'Schedule 2-1'!I34</f>
+        <v>0</v>
+      </c>
+      <c r="J47" s="124">
+        <f>J33+'Schedule 2-3'!J59+'Schedule 2-3'!J30+'Schedule 2-2'!J65+'Schedule 2-2'!J35+'Schedule 2-1'!J62+'Schedule 2-1'!J34</f>
+        <v>0</v>
+      </c>
     </row>
     <row r="48" spans="1:10" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A48" s="122" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="A48" s="122"/>
       <c r="F48" s="62"/>
       <c r="G48" s="62"/>
-      <c r="H48" s="124">
-[...10 lines deleted...]
-      </c>
+      <c r="H48" s="124"/>
+      <c r="I48" s="124"/>
+      <c r="J48" s="124"/>
     </row>
     <row r="49" spans="1:10" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A49" s="122"/>
-[...24 lines deleted...]
-      <c r="J50" s="90">
+      <c r="A49" s="195" t="s">
+        <v>368</v>
+      </c>
+      <c r="B49" s="195"/>
+      <c r="C49" s="195"/>
+      <c r="D49" s="195"/>
+      <c r="E49" s="195"/>
+      <c r="F49" s="195"/>
+      <c r="G49" s="195"/>
+      <c r="H49" s="90">
+        <f>SUM(H41:H47)</f>
+        <v>0</v>
+      </c>
+      <c r="I49" s="90">
+        <f t="shared" ref="I49:J49" si="0">SUM(I41:I47)</f>
+        <v>0</v>
+      </c>
+      <c r="J49" s="90">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
     </row>
   </sheetData>
   <phoneticPr fontId="7" type="noConversion"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup scale="94" orientation="portrait" r:id="rId1"/>
   <headerFooter>
     <oddFooter>&amp;R33</oddFooter>
   </headerFooter>
   <customProperties>
     <customPr name="OrphanNamesChecked" r:id="rId2"/>
   </customProperties>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet37.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-1600-000000000000}">
   <sheetPr codeName="Sheet13">
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="A1:I67"/>
   <sheetViews>
-    <sheetView view="pageBreakPreview" zoomScaleNormal="100" zoomScaleSheetLayoutView="100" workbookViewId="0">
-      <selection activeCell="A3" sqref="A3"/>
+    <sheetView view="pageBreakPreview" topLeftCell="A36" zoomScaleNormal="100" zoomScaleSheetLayoutView="100" workbookViewId="0">
+      <selection activeCell="B46" sqref="B46"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.28515625" defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="8.7109375" style="59" customWidth="1"/>
     <col min="2" max="2" width="14.5703125" style="59" customWidth="1"/>
     <col min="3" max="5" width="8.7109375" style="59" customWidth="1"/>
     <col min="6" max="6" width="6.42578125" style="59" customWidth="1"/>
     <col min="7" max="9" width="16.5703125" style="59" customWidth="1"/>
     <col min="10" max="10" width="66.5703125" style="59" customWidth="1"/>
     <col min="11" max="16384" width="9.28515625" style="59"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:9" ht="16.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A1" s="67" t="s">
         <v>32</v>
       </c>
       <c r="C1" s="74" t="str">
         <f>'Financial Position - Stmt 1'!$C$1</f>
         <v>Please Fill in Municipality Name</v>
       </c>
     </row>
     <row r="2" spans="1:9" ht="16.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A2" s="67" t="s">
-        <v>944</v>
+        <v>858</v>
       </c>
     </row>
     <row r="3" spans="1:9" ht="16.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A3" s="67" t="str">
         <f>'Financial Position - Stmt 1'!A3</f>
-        <v>As at December 31, 2025</v>
+        <v>As at December 31, 2026</v>
       </c>
       <c r="I3" s="93" t="s">
-        <v>371</v>
+        <v>369</v>
       </c>
     </row>
     <row r="4" spans="1:9" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="5" spans="1:9" ht="16.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
       <c r="G5" s="189" t="str">
         <f>' Operations - Stmt 2'!E5</f>
-        <v>2025 Budget</v>
+        <v>2026 Budget</v>
       </c>
       <c r="H5" s="189">
         <f>' Operations - Stmt 2'!F5</f>
-        <v>2025</v>
+        <v>2026</v>
       </c>
       <c r="I5" s="190">
         <f>' Operations - Stmt 2'!G5</f>
-        <v>2024</v>
+        <v>2025</v>
       </c>
     </row>
     <row r="6" spans="1:9" ht="16.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A6" s="67" t="s">
         <v>317</v>
       </c>
     </row>
     <row r="7" spans="1:9" ht="16.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B7" s="119" t="s">
-        <v>372</v>
+        <v>370</v>
       </c>
       <c r="C7" s="71"/>
       <c r="D7" s="71"/>
       <c r="E7" s="71"/>
       <c r="F7" s="120"/>
       <c r="G7" s="121"/>
       <c r="H7" s="121"/>
       <c r="I7" s="121"/>
     </row>
     <row r="8" spans="1:9" ht="16.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B8" s="122" t="s">
-        <v>373</v>
+        <v>371</v>
       </c>
       <c r="F8" s="123"/>
       <c r="G8" s="87"/>
       <c r="H8" s="87"/>
       <c r="I8" s="87"/>
     </row>
     <row r="9" spans="1:9" ht="16.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B9" s="122" t="s">
-        <v>374</v>
+        <v>372</v>
       </c>
       <c r="F9" s="123"/>
       <c r="G9" s="87"/>
       <c r="H9" s="87"/>
       <c r="I9" s="87"/>
     </row>
     <row r="10" spans="1:9" ht="16.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B10" s="122" t="s">
-        <v>375</v>
+        <v>373</v>
       </c>
       <c r="F10" s="123"/>
       <c r="G10" s="87"/>
       <c r="H10" s="87"/>
       <c r="I10" s="87"/>
     </row>
     <row r="11" spans="1:9" ht="16.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B11" s="122" t="s">
-        <v>376</v>
+        <v>374</v>
       </c>
       <c r="F11" s="123"/>
       <c r="G11" s="87"/>
       <c r="H11" s="87"/>
       <c r="I11" s="87"/>
     </row>
     <row r="12" spans="1:9" ht="16.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B12" s="122" t="s">
-        <v>377</v>
+        <v>375</v>
       </c>
       <c r="F12" s="123"/>
       <c r="G12" s="87"/>
       <c r="H12" s="87"/>
       <c r="I12" s="87"/>
     </row>
     <row r="13" spans="1:9" ht="16.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B13" s="122"/>
       <c r="D13" s="59" t="s">
-        <v>378</v>
+        <v>376</v>
       </c>
       <c r="F13" s="123"/>
       <c r="G13" s="87"/>
       <c r="H13" s="87"/>
       <c r="I13" s="87"/>
     </row>
     <row r="14" spans="1:9" ht="16.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B14" s="122" t="s">
-        <v>698</v>
+        <v>691</v>
       </c>
       <c r="F14" s="123"/>
       <c r="G14" s="87"/>
       <c r="H14" s="87"/>
       <c r="I14" s="87"/>
     </row>
     <row r="15" spans="1:9" ht="16.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B15" s="122" t="s">
-        <v>702</v>
+        <v>695</v>
       </c>
       <c r="F15" s="123"/>
       <c r="G15" s="87"/>
       <c r="H15" s="87"/>
       <c r="I15" s="87"/>
     </row>
     <row r="16" spans="1:9" ht="13.15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B16" s="122" t="s">
-        <v>592</v>
+        <v>590</v>
       </c>
       <c r="F16" s="123"/>
       <c r="G16" s="87"/>
       <c r="H16" s="87"/>
       <c r="I16" s="87"/>
     </row>
     <row r="17" spans="1:9" ht="16.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B17" s="122" t="s">
         <v>206</v>
       </c>
       <c r="F17" s="123"/>
       <c r="G17" s="87"/>
       <c r="H17" s="87"/>
       <c r="I17" s="87"/>
     </row>
     <row r="18" spans="1:9" ht="16.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B18" s="122" t="s">
-        <v>379</v>
+        <v>377</v>
       </c>
       <c r="F18" s="123"/>
       <c r="G18" s="87"/>
       <c r="H18" s="87"/>
       <c r="I18" s="87"/>
     </row>
     <row r="19" spans="1:9" ht="16.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B19" s="125" t="s">
-        <v>726</v>
+        <v>712</v>
       </c>
       <c r="C19" s="73"/>
       <c r="D19" s="73"/>
       <c r="E19" s="73"/>
       <c r="F19" s="126"/>
       <c r="G19" s="127"/>
       <c r="H19" s="127"/>
       <c r="I19" s="127"/>
     </row>
     <row r="20" spans="1:9" s="67" customFormat="1" ht="16.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A20" s="67" t="s">
-        <v>380</v>
+        <v>378</v>
       </c>
       <c r="G20" s="191">
         <f>SUM(G7:G19)</f>
         <v>0</v>
       </c>
       <c r="H20" s="191">
         <f>SUM(H7:H19)</f>
         <v>0</v>
       </c>
       <c r="I20" s="191">
         <f>SUM(I7:I19)</f>
         <v>0</v>
       </c>
     </row>
     <row r="21" spans="1:9" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A21" s="67" t="s">
-        <v>727</v>
+        <v>713</v>
       </c>
       <c r="G21" s="100"/>
       <c r="H21" s="100"/>
       <c r="I21" s="100"/>
     </row>
     <row r="22" spans="1:9" s="67" customFormat="1" ht="16.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A22" s="113" t="s">
-        <v>381</v>
+        <v>379</v>
       </c>
       <c r="B22" s="113"/>
       <c r="C22" s="113"/>
       <c r="D22" s="113"/>
       <c r="E22" s="113"/>
       <c r="F22" s="113"/>
       <c r="G22" s="90">
         <f>SUM(G20:G21)</f>
         <v>0</v>
       </c>
       <c r="H22" s="90">
         <f>SUM(H20:H21)</f>
         <v>0</v>
       </c>
       <c r="I22" s="90">
         <f>SUM(I20:I21)</f>
         <v>0</v>
       </c>
     </row>
     <row r="23" spans="1:9" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="G23" s="118"/>
       <c r="H23" s="118"/>
       <c r="I23" s="118"/>
     </row>
     <row r="24" spans="1:9" ht="16.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A24" s="67" t="s">
-        <v>338</v>
+        <v>336</v>
       </c>
       <c r="G24" s="118"/>
       <c r="H24" s="118"/>
       <c r="I24" s="118"/>
     </row>
     <row r="25" spans="1:9" ht="16.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B25" s="67" t="s">
-        <v>382</v>
+        <v>380</v>
       </c>
       <c r="G25" s="118"/>
       <c r="H25" s="118"/>
       <c r="I25" s="118"/>
     </row>
     <row r="26" spans="1:9" ht="16.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B26" s="119" t="s">
-        <v>373</v>
+        <v>371</v>
       </c>
       <c r="C26" s="71"/>
       <c r="D26" s="71"/>
       <c r="E26" s="71"/>
       <c r="F26" s="120"/>
       <c r="G26" s="121"/>
       <c r="H26" s="121"/>
       <c r="I26" s="121"/>
     </row>
     <row r="27" spans="1:9" ht="16.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B27" s="122" t="s">
-        <v>374</v>
+        <v>372</v>
       </c>
       <c r="F27" s="123"/>
       <c r="G27" s="87"/>
       <c r="H27" s="87"/>
       <c r="I27" s="87"/>
     </row>
     <row r="28" spans="1:9" ht="16.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B28" s="122" t="s">
-        <v>375</v>
+        <v>373</v>
       </c>
       <c r="F28" s="123"/>
       <c r="G28" s="87"/>
       <c r="H28" s="87"/>
       <c r="I28" s="87"/>
     </row>
     <row r="29" spans="1:9" ht="16.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B29" s="122" t="s">
-        <v>383</v>
+        <v>381</v>
       </c>
       <c r="F29" s="123"/>
       <c r="G29" s="87"/>
       <c r="H29" s="87"/>
       <c r="I29" s="87"/>
     </row>
     <row r="30" spans="1:9" ht="16.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B30" s="122" t="s">
-        <v>698</v>
+        <v>691</v>
       </c>
       <c r="F30" s="123"/>
       <c r="G30" s="87"/>
       <c r="H30" s="87"/>
       <c r="I30" s="87"/>
     </row>
     <row r="31" spans="1:9" ht="16.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B31" s="122" t="s">
-        <v>702</v>
+        <v>695</v>
       </c>
       <c r="F31" s="123"/>
       <c r="G31" s="87"/>
       <c r="H31" s="87"/>
       <c r="I31" s="87"/>
     </row>
     <row r="32" spans="1:9" ht="16.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B32" s="122" t="s">
-        <v>592</v>
+        <v>590</v>
       </c>
       <c r="F32" s="123"/>
       <c r="G32" s="87"/>
       <c r="H32" s="87"/>
       <c r="I32" s="87"/>
     </row>
     <row r="33" spans="1:9" ht="16.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B33" s="122" t="s">
-        <v>377</v>
+        <v>375</v>
       </c>
       <c r="F33" s="123"/>
       <c r="G33" s="87"/>
       <c r="H33" s="87"/>
       <c r="I33" s="87"/>
     </row>
     <row r="34" spans="1:9" ht="16.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B34" s="122"/>
       <c r="D34" s="59" t="s">
-        <v>378</v>
+        <v>376</v>
       </c>
       <c r="F34" s="123"/>
       <c r="G34" s="87"/>
       <c r="H34" s="87"/>
       <c r="I34" s="87"/>
     </row>
     <row r="35" spans="1:9" ht="16.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B35" s="125" t="s">
-        <v>726</v>
+        <v>712</v>
       </c>
       <c r="C35" s="73"/>
       <c r="D35" s="73"/>
       <c r="E35" s="73"/>
       <c r="F35" s="126"/>
       <c r="G35" s="127"/>
       <c r="H35" s="127"/>
       <c r="I35" s="127"/>
     </row>
     <row r="36" spans="1:9" ht="16.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B36" s="67" t="s">
-        <v>384</v>
+        <v>382</v>
       </c>
       <c r="G36" s="118"/>
       <c r="H36" s="118"/>
       <c r="I36" s="118"/>
     </row>
     <row r="37" spans="1:9" ht="16.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B37" s="119" t="s">
-        <v>373</v>
+        <v>371</v>
       </c>
       <c r="C37" s="71"/>
       <c r="D37" s="71"/>
       <c r="E37" s="71"/>
       <c r="F37" s="120"/>
       <c r="G37" s="121"/>
       <c r="H37" s="121"/>
       <c r="I37" s="121"/>
     </row>
     <row r="38" spans="1:9" ht="16.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B38" s="122" t="s">
-        <v>374</v>
+        <v>372</v>
       </c>
       <c r="F38" s="123"/>
       <c r="G38" s="87"/>
       <c r="H38" s="87"/>
       <c r="I38" s="87"/>
     </row>
     <row r="39" spans="1:9" ht="16.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B39" s="122" t="s">
-        <v>375</v>
+        <v>373</v>
       </c>
       <c r="F39" s="123"/>
       <c r="G39" s="87"/>
       <c r="H39" s="87"/>
       <c r="I39" s="87"/>
     </row>
     <row r="40" spans="1:9" ht="16.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B40" s="122" t="s">
-        <v>383</v>
+        <v>381</v>
       </c>
       <c r="F40" s="123"/>
       <c r="G40" s="87"/>
       <c r="H40" s="87"/>
       <c r="I40" s="87"/>
     </row>
     <row r="41" spans="1:9" ht="16.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B41" s="122" t="s">
-        <v>377</v>
+        <v>375</v>
       </c>
       <c r="F41" s="123"/>
       <c r="G41" s="87"/>
       <c r="H41" s="87"/>
       <c r="I41" s="87"/>
     </row>
     <row r="42" spans="1:9" ht="16.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B42" s="122"/>
       <c r="D42" s="59" t="s">
-        <v>378</v>
+        <v>376</v>
       </c>
       <c r="F42" s="123"/>
       <c r="G42" s="87"/>
       <c r="H42" s="87"/>
       <c r="I42" s="87"/>
     </row>
     <row r="43" spans="1:9" ht="16.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B43" s="122" t="s">
-        <v>698</v>
+        <v>691</v>
       </c>
       <c r="F43" s="123"/>
       <c r="G43" s="87"/>
       <c r="H43" s="87"/>
       <c r="I43" s="87"/>
     </row>
     <row r="44" spans="1:9" ht="16.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B44" s="122" t="s">
-        <v>702</v>
+        <v>695</v>
       </c>
       <c r="F44" s="123"/>
       <c r="G44" s="87"/>
       <c r="H44" s="87"/>
       <c r="I44" s="87"/>
     </row>
     <row r="45" spans="1:9" ht="16.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B45" s="122" t="s">
         <v>206</v>
       </c>
       <c r="F45" s="123"/>
       <c r="G45" s="87"/>
       <c r="H45" s="87"/>
       <c r="I45" s="87"/>
     </row>
     <row r="46" spans="1:9" ht="16.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B46" s="122" t="s">
-        <v>592</v>
+        <v>590</v>
       </c>
       <c r="F46" s="123"/>
       <c r="G46" s="87"/>
       <c r="H46" s="87"/>
       <c r="I46" s="87"/>
     </row>
     <row r="47" spans="1:9" ht="16.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B47" s="125" t="s">
-        <v>726</v>
+        <v>712</v>
       </c>
       <c r="C47" s="73"/>
       <c r="D47" s="73"/>
       <c r="E47" s="73"/>
       <c r="F47" s="126"/>
       <c r="G47" s="127"/>
       <c r="H47" s="127"/>
       <c r="I47" s="127"/>
     </row>
     <row r="48" spans="1:9" s="67" customFormat="1" ht="16.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A48" s="67" t="s">
-        <v>385</v>
+        <v>383</v>
       </c>
       <c r="G48" s="191">
         <f>SUM(G26:G47)</f>
         <v>0</v>
       </c>
       <c r="H48" s="191">
         <f>SUM(H26:H47)</f>
         <v>0</v>
       </c>
       <c r="I48" s="191">
         <f>SUM(I26:I47)</f>
         <v>0</v>
       </c>
     </row>
     <row r="49" spans="1:9" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A49" s="67" t="s">
-        <v>727</v>
+        <v>713</v>
       </c>
       <c r="G49" s="100"/>
       <c r="H49" s="100"/>
       <c r="I49" s="100"/>
     </row>
     <row r="50" spans="1:9" s="67" customFormat="1" ht="16.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A50" s="113" t="s">
-        <v>340</v>
+        <v>338</v>
       </c>
       <c r="B50" s="113"/>
       <c r="C50" s="113"/>
       <c r="D50" s="113"/>
       <c r="E50" s="113"/>
       <c r="F50" s="113"/>
       <c r="G50" s="90">
         <f>SUM(G48:G49)</f>
         <v>0</v>
       </c>
       <c r="H50" s="90">
         <f>SUM(H48:H49)</f>
         <v>0</v>
       </c>
       <c r="I50" s="90">
         <f>SUM(I48:I49)</f>
         <v>0</v>
       </c>
     </row>
     <row r="51" spans="1:9" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="G51" s="118"/>
       <c r="H51" s="118"/>
       <c r="I51" s="118"/>
     </row>
     <row r="52" spans="1:9" ht="16.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A52" s="67" t="s">
-        <v>342</v>
+        <v>340</v>
       </c>
       <c r="G52" s="118"/>
       <c r="H52" s="118"/>
       <c r="I52" s="118"/>
     </row>
     <row r="53" spans="1:9" ht="16.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B53" s="119" t="s">
-        <v>373</v>
+        <v>371</v>
       </c>
       <c r="C53" s="71"/>
       <c r="D53" s="71"/>
       <c r="E53" s="71"/>
       <c r="F53" s="120"/>
       <c r="G53" s="121"/>
       <c r="H53" s="121"/>
       <c r="I53" s="121"/>
     </row>
     <row r="54" spans="1:9" ht="16.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B54" s="122" t="s">
-        <v>386</v>
+        <v>384</v>
       </c>
       <c r="F54" s="123"/>
       <c r="G54" s="87"/>
       <c r="H54" s="87"/>
       <c r="I54" s="87"/>
     </row>
     <row r="55" spans="1:9" ht="16.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B55" s="122" t="s">
-        <v>375</v>
+        <v>373</v>
       </c>
       <c r="F55" s="123"/>
       <c r="G55" s="87"/>
       <c r="H55" s="87"/>
       <c r="I55" s="87"/>
     </row>
     <row r="56" spans="1:9" ht="16.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B56" s="122" t="s">
-        <v>387</v>
+        <v>385</v>
       </c>
       <c r="F56" s="123"/>
       <c r="G56" s="87"/>
       <c r="H56" s="87"/>
       <c r="I56" s="87"/>
     </row>
     <row r="57" spans="1:9" ht="16.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B57" s="122" t="s">
-        <v>388</v>
+        <v>386</v>
       </c>
       <c r="F57" s="123"/>
       <c r="G57" s="87"/>
       <c r="H57" s="87"/>
       <c r="I57" s="87"/>
     </row>
     <row r="58" spans="1:9" ht="16.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B58" s="122" t="s">
-        <v>377</v>
+        <v>375</v>
       </c>
       <c r="F58" s="123"/>
       <c r="G58" s="87"/>
       <c r="H58" s="87"/>
       <c r="I58" s="87"/>
     </row>
     <row r="59" spans="1:9" ht="16.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B59" s="122"/>
       <c r="D59" s="59" t="s">
-        <v>378</v>
+        <v>376</v>
       </c>
       <c r="F59" s="123"/>
       <c r="G59" s="87"/>
       <c r="H59" s="87"/>
       <c r="I59" s="87"/>
     </row>
     <row r="60" spans="1:9" ht="16.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B60" s="122" t="s">
-        <v>698</v>
+        <v>691</v>
       </c>
       <c r="F60" s="123"/>
       <c r="G60" s="87"/>
       <c r="H60" s="87"/>
       <c r="I60" s="87"/>
     </row>
     <row r="61" spans="1:9" ht="16.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B61" s="122" t="s">
-        <v>702</v>
+        <v>695</v>
       </c>
       <c r="F61" s="123"/>
       <c r="G61" s="87"/>
       <c r="H61" s="87"/>
       <c r="I61" s="87"/>
     </row>
     <row r="62" spans="1:9" ht="16.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B62" s="122" t="s">
         <v>206</v>
       </c>
       <c r="F62" s="123"/>
       <c r="G62" s="87"/>
       <c r="H62" s="87"/>
       <c r="I62" s="87"/>
     </row>
     <row r="63" spans="1:9" ht="16.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B63" s="122" t="s">
-        <v>592</v>
+        <v>590</v>
       </c>
       <c r="F63" s="123"/>
       <c r="G63" s="87"/>
       <c r="H63" s="87"/>
       <c r="I63" s="87"/>
     </row>
     <row r="64" spans="1:9" ht="16.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B64" s="125" t="s">
-        <v>726</v>
+        <v>712</v>
       </c>
       <c r="C64" s="73"/>
       <c r="D64" s="73"/>
       <c r="E64" s="73"/>
       <c r="F64" s="126"/>
       <c r="G64" s="127"/>
       <c r="H64" s="127"/>
       <c r="I64" s="127"/>
     </row>
     <row r="65" spans="1:9" s="67" customFormat="1" ht="16.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A65" s="113" t="s">
-        <v>389</v>
+        <v>387</v>
       </c>
       <c r="B65" s="113"/>
       <c r="C65" s="113"/>
       <c r="D65" s="113"/>
       <c r="E65" s="113"/>
       <c r="F65" s="113"/>
       <c r="G65" s="90">
         <f>SUM(G53:G64)</f>
         <v>0</v>
       </c>
       <c r="H65" s="90">
         <f>SUM(H53:H64)</f>
         <v>0</v>
       </c>
       <c r="I65" s="90">
         <f>SUM(I53:I64)</f>
         <v>0</v>
       </c>
     </row>
     <row r="66" spans="1:9" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A66" s="67" t="s">
-        <v>727</v>
+        <v>713</v>
       </c>
       <c r="G66" s="100"/>
       <c r="H66" s="100"/>
       <c r="I66" s="100"/>
     </row>
     <row r="67" spans="1:9" s="67" customFormat="1" ht="16.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A67" s="113" t="s">
-        <v>347</v>
+        <v>345</v>
       </c>
       <c r="B67" s="113"/>
       <c r="C67" s="113"/>
       <c r="D67" s="113"/>
       <c r="E67" s="113"/>
       <c r="F67" s="113"/>
       <c r="G67" s="90">
         <f>SUM(G65:G66)</f>
         <v>0</v>
       </c>
       <c r="H67" s="90">
         <f>SUM(H65:H66)</f>
         <v>0</v>
       </c>
       <c r="I67" s="90">
         <f>SUM(I65:I66)</f>
         <v>0</v>
       </c>
     </row>
   </sheetData>
   <phoneticPr fontId="0" type="noConversion"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup scale="64" orientation="portrait" r:id="rId1"/>
   <headerFooter>
     <oddFooter>&amp;R34</oddFooter>
   </headerFooter>
   <customProperties>
     <customPr name="OrphanNamesChecked" r:id="rId2"/>
   </customProperties>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet38.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-1700-000000000000}">
   <sheetPr codeName="Sheet14">
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="A1:I55"/>
   <sheetViews>
-    <sheetView view="pageBreakPreview" zoomScaleNormal="100" zoomScaleSheetLayoutView="100" workbookViewId="0"/>
+    <sheetView view="pageBreakPreview" topLeftCell="A24" zoomScaleNormal="100" zoomScaleSheetLayoutView="100" workbookViewId="0">
+      <selection activeCell="B46" sqref="B46"/>
+    </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.28515625" defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="5" width="8.7109375" style="59" customWidth="1"/>
     <col min="6" max="6" width="6.42578125" style="59" customWidth="1"/>
     <col min="7" max="9" width="16.5703125" style="59" customWidth="1"/>
     <col min="10" max="16384" width="9.28515625" style="59"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:9" ht="16.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A1" s="67" t="s">
         <v>32</v>
       </c>
       <c r="C1" s="74" t="str">
         <f>'Financial Position - Stmt 1'!$C$1</f>
         <v>Please Fill in Municipality Name</v>
       </c>
     </row>
     <row r="2" spans="1:9" ht="16.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A2" s="67" t="str">
         <f>+'Schedule 3-1'!A2</f>
         <v>Schedule 3: Total Expenses by Function</v>
       </c>
     </row>
     <row r="3" spans="1:9" ht="16.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A3" s="67" t="str">
         <f>'Financial Position - Stmt 1'!A3</f>
-        <v>As at December 31, 2025</v>
+        <v>As at December 31, 2026</v>
       </c>
       <c r="I3" s="93" t="s">
-        <v>390</v>
+        <v>388</v>
       </c>
     </row>
     <row r="4" spans="1:9" ht="16.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A4" s="59" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="5" spans="1:9" ht="16.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
       <c r="G5" s="189" t="str">
         <f>' Operations - Stmt 2'!E5</f>
-        <v>2025 Budget</v>
+        <v>2026 Budget</v>
       </c>
       <c r="H5" s="189">
         <f>' Operations - Stmt 2'!F5</f>
-        <v>2025</v>
+        <v>2026</v>
       </c>
       <c r="I5" s="190">
         <f>' Operations - Stmt 2'!G5</f>
-        <v>2024</v>
+        <v>2025</v>
       </c>
     </row>
     <row r="6" spans="1:9" ht="16.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A6" s="67" t="s">
-        <v>348</v>
+        <v>346</v>
       </c>
     </row>
     <row r="7" spans="1:9" ht="16.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B7" s="119" t="s">
-        <v>373</v>
+        <v>371</v>
       </c>
       <c r="C7" s="71"/>
       <c r="D7" s="71"/>
       <c r="E7" s="71"/>
       <c r="F7" s="120"/>
       <c r="G7" s="121"/>
       <c r="H7" s="121"/>
       <c r="I7" s="121"/>
     </row>
     <row r="8" spans="1:9" ht="16.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B8" s="122" t="s">
-        <v>374</v>
+        <v>372</v>
       </c>
       <c r="F8" s="123"/>
       <c r="G8" s="87"/>
       <c r="H8" s="87"/>
       <c r="I8" s="87"/>
     </row>
     <row r="9" spans="1:9" ht="16.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B9" s="122" t="s">
-        <v>375</v>
+        <v>373</v>
       </c>
       <c r="F9" s="123"/>
       <c r="G9" s="87"/>
       <c r="H9" s="87"/>
       <c r="I9" s="87"/>
     </row>
     <row r="10" spans="1:9" ht="16.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B10" s="122" t="s">
-        <v>376</v>
+        <v>374</v>
       </c>
       <c r="F10" s="123"/>
       <c r="G10" s="87"/>
       <c r="H10" s="87"/>
       <c r="I10" s="87"/>
     </row>
     <row r="11" spans="1:9" ht="16.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B11" s="122" t="s">
-        <v>377</v>
+        <v>375</v>
       </c>
       <c r="F11" s="123"/>
       <c r="G11" s="87"/>
       <c r="H11" s="87"/>
       <c r="I11" s="87"/>
     </row>
     <row r="12" spans="1:9" ht="16.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B12" s="122"/>
       <c r="D12" s="59" t="s">
-        <v>391</v>
+        <v>389</v>
       </c>
       <c r="F12" s="123"/>
       <c r="G12" s="87"/>
       <c r="H12" s="87"/>
       <c r="I12" s="87"/>
     </row>
     <row r="13" spans="1:9" ht="16.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B13" s="122"/>
       <c r="D13" s="59" t="s">
-        <v>392</v>
+        <v>390</v>
       </c>
       <c r="F13" s="123"/>
       <c r="G13" s="87"/>
       <c r="H13" s="87"/>
       <c r="I13" s="87"/>
     </row>
     <row r="14" spans="1:9" ht="16.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B14" s="122"/>
       <c r="D14" s="59" t="s">
-        <v>378</v>
+        <v>376</v>
       </c>
       <c r="F14" s="123"/>
       <c r="G14" s="87"/>
       <c r="H14" s="87"/>
       <c r="I14" s="87"/>
     </row>
     <row r="15" spans="1:9" ht="16.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B15" s="122"/>
       <c r="D15" s="59" t="s">
-        <v>391</v>
+        <v>389</v>
       </c>
       <c r="F15" s="123"/>
       <c r="G15" s="87"/>
       <c r="H15" s="87"/>
       <c r="I15" s="87"/>
     </row>
     <row r="16" spans="1:9" ht="16.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B16" s="122"/>
       <c r="D16" s="59" t="s">
-        <v>392</v>
+        <v>390</v>
       </c>
       <c r="F16" s="123"/>
       <c r="G16" s="87"/>
       <c r="H16" s="87"/>
       <c r="I16" s="87"/>
     </row>
     <row r="17" spans="1:9" ht="16.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B17" s="122" t="s">
-        <v>698</v>
+        <v>691</v>
       </c>
       <c r="F17" s="123"/>
       <c r="G17" s="87"/>
       <c r="H17" s="87"/>
       <c r="I17" s="87"/>
     </row>
     <row r="18" spans="1:9" ht="16.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B18" s="122" t="s">
-        <v>702</v>
+        <v>695</v>
       </c>
       <c r="F18" s="123"/>
       <c r="G18" s="87"/>
       <c r="H18" s="87"/>
       <c r="I18" s="87"/>
     </row>
     <row r="19" spans="1:9" ht="16.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B19" s="122" t="s">
         <v>206</v>
       </c>
       <c r="F19" s="123"/>
       <c r="G19" s="87"/>
       <c r="H19" s="87"/>
       <c r="I19" s="87"/>
     </row>
     <row r="20" spans="1:9" ht="16.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B20" s="122" t="s">
-        <v>592</v>
+        <v>590</v>
       </c>
       <c r="F20" s="123"/>
       <c r="G20" s="87"/>
       <c r="H20" s="87"/>
       <c r="I20" s="87"/>
     </row>
     <row r="21" spans="1:9" ht="16.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B21" s="125" t="s">
-        <v>726</v>
+        <v>712</v>
       </c>
       <c r="C21" s="73"/>
       <c r="D21" s="73"/>
       <c r="E21" s="73"/>
       <c r="F21" s="126"/>
       <c r="G21" s="127"/>
       <c r="H21" s="127"/>
       <c r="I21" s="127"/>
     </row>
     <row r="22" spans="1:9" s="67" customFormat="1" ht="16.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A22" s="67" t="s">
-        <v>393</v>
+        <v>391</v>
       </c>
       <c r="G22" s="191">
         <f>SUM(G7:G21)</f>
         <v>0</v>
       </c>
       <c r="H22" s="191">
         <f>SUM(H7:H21)</f>
         <v>0</v>
       </c>
       <c r="I22" s="191">
         <f>SUM(I7:I21)</f>
         <v>0</v>
       </c>
     </row>
     <row r="23" spans="1:9" ht="16.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A23" s="67" t="s">
-        <v>394</v>
+        <v>392</v>
       </c>
       <c r="G23" s="100"/>
       <c r="H23" s="100"/>
       <c r="I23" s="100"/>
     </row>
     <row r="24" spans="1:9" s="67" customFormat="1" ht="16.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A24" s="113" t="s">
-        <v>352</v>
+        <v>350</v>
       </c>
       <c r="B24" s="113"/>
       <c r="C24" s="113"/>
       <c r="D24" s="113"/>
       <c r="E24" s="113"/>
       <c r="F24" s="113"/>
       <c r="G24" s="90">
         <f>SUM(G22:G23)</f>
         <v>0</v>
       </c>
       <c r="H24" s="90">
         <f>SUM(H22:H23)</f>
         <v>0</v>
       </c>
       <c r="I24" s="90">
         <f>SUM(I22:I23)</f>
         <v>0</v>
       </c>
     </row>
     <row r="25" spans="1:9" ht="16.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="G25" s="118"/>
       <c r="H25" s="118"/>
       <c r="I25" s="118"/>
     </row>
     <row r="26" spans="1:9" ht="16.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A26" s="67" t="s">
-        <v>354</v>
+        <v>352</v>
       </c>
       <c r="G26" s="118"/>
       <c r="H26" s="118"/>
       <c r="I26" s="118"/>
     </row>
     <row r="27" spans="1:9" ht="16.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B27" s="119" t="s">
-        <v>373</v>
+        <v>371</v>
       </c>
       <c r="C27" s="71"/>
       <c r="D27" s="71"/>
       <c r="E27" s="71"/>
       <c r="F27" s="120"/>
       <c r="G27" s="121"/>
       <c r="H27" s="121"/>
       <c r="I27" s="121"/>
     </row>
     <row r="28" spans="1:9" ht="16.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B28" s="122" t="s">
-        <v>386</v>
+        <v>384</v>
       </c>
       <c r="F28" s="123"/>
       <c r="G28" s="87"/>
       <c r="H28" s="87"/>
       <c r="I28" s="87"/>
     </row>
     <row r="29" spans="1:9" ht="16.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B29" s="122" t="s">
-        <v>377</v>
+        <v>375</v>
       </c>
       <c r="F29" s="123"/>
       <c r="G29" s="87"/>
       <c r="H29" s="87"/>
       <c r="I29" s="87"/>
     </row>
     <row r="30" spans="1:9" ht="16.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B30" s="122"/>
       <c r="D30" s="59" t="s">
-        <v>378</v>
+        <v>376</v>
       </c>
       <c r="F30" s="123"/>
       <c r="G30" s="87"/>
       <c r="H30" s="87"/>
       <c r="I30" s="87"/>
     </row>
     <row r="31" spans="1:9" ht="16.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B31" s="122" t="s">
-        <v>698</v>
+        <v>691</v>
       </c>
       <c r="F31" s="123"/>
       <c r="G31" s="87"/>
       <c r="H31" s="87"/>
       <c r="I31" s="87"/>
     </row>
     <row r="32" spans="1:9" ht="16.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B32" s="122" t="s">
-        <v>702</v>
+        <v>695</v>
       </c>
       <c r="F32" s="123"/>
       <c r="G32" s="87"/>
       <c r="H32" s="87"/>
       <c r="I32" s="87"/>
     </row>
     <row r="33" spans="1:9" ht="16.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B33" s="122" t="s">
         <v>206</v>
       </c>
       <c r="F33" s="123"/>
       <c r="G33" s="87"/>
       <c r="H33" s="87"/>
       <c r="I33" s="87"/>
     </row>
     <row r="34" spans="1:9" ht="16.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B34" s="122" t="s">
-        <v>592</v>
+        <v>590</v>
       </c>
       <c r="F34" s="123"/>
       <c r="G34" s="87"/>
       <c r="H34" s="87"/>
       <c r="I34" s="87"/>
     </row>
     <row r="35" spans="1:9" ht="16.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B35" s="125" t="s">
-        <v>726</v>
+        <v>712</v>
       </c>
       <c r="C35" s="73"/>
       <c r="D35" s="73"/>
       <c r="E35" s="73"/>
       <c r="F35" s="126"/>
       <c r="G35" s="127"/>
       <c r="H35" s="127"/>
       <c r="I35" s="127"/>
     </row>
     <row r="36" spans="1:9" s="67" customFormat="1" ht="16.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A36" s="67" t="s">
-        <v>395</v>
+        <v>393</v>
       </c>
       <c r="G36" s="191">
         <f>SUM(G27:G35)</f>
         <v>0</v>
       </c>
       <c r="H36" s="191">
         <f>SUM(H27:H35)</f>
         <v>0</v>
       </c>
       <c r="I36" s="191">
         <f>SUM(I27:I35)</f>
         <v>0</v>
       </c>
     </row>
     <row r="37" spans="1:9" ht="16.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A37" s="67" t="s">
-        <v>394</v>
+        <v>392</v>
       </c>
       <c r="G37" s="100"/>
       <c r="H37" s="100"/>
       <c r="I37" s="100"/>
     </row>
     <row r="38" spans="1:9" s="67" customFormat="1" ht="16.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A38" s="113" t="s">
-        <v>356</v>
+        <v>354</v>
       </c>
       <c r="B38" s="113"/>
       <c r="C38" s="113"/>
       <c r="D38" s="113"/>
       <c r="E38" s="113"/>
       <c r="F38" s="113"/>
       <c r="G38" s="90">
         <f>SUM(G36:G37)</f>
         <v>0</v>
       </c>
       <c r="H38" s="90">
         <f>SUM(H36:H37)</f>
         <v>0</v>
       </c>
       <c r="I38" s="90">
         <f>SUM(I36:I37)</f>
         <v>0</v>
       </c>
     </row>
     <row r="39" spans="1:9" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="G39" s="118"/>
       <c r="H39" s="118"/>
       <c r="I39" s="118"/>
     </row>
     <row r="40" spans="1:9" ht="16.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A40" s="67" t="s">
-        <v>357</v>
+        <v>355</v>
       </c>
       <c r="G40" s="118"/>
       <c r="H40" s="118"/>
       <c r="I40" s="118"/>
     </row>
     <row r="41" spans="1:9" ht="16.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B41" s="119" t="s">
-        <v>373</v>
+        <v>371</v>
       </c>
       <c r="C41" s="71"/>
       <c r="D41" s="71"/>
       <c r="E41" s="71"/>
       <c r="F41" s="120"/>
       <c r="G41" s="121"/>
       <c r="H41" s="121"/>
       <c r="I41" s="121"/>
     </row>
     <row r="42" spans="1:9" ht="16.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B42" s="122" t="s">
-        <v>374</v>
+        <v>372</v>
       </c>
       <c r="F42" s="123"/>
       <c r="G42" s="87"/>
       <c r="H42" s="87"/>
       <c r="I42" s="87"/>
     </row>
     <row r="43" spans="1:9" ht="16.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B43" s="122" t="s">
-        <v>375</v>
+        <v>373</v>
       </c>
       <c r="F43" s="123"/>
       <c r="G43" s="87"/>
       <c r="H43" s="87"/>
       <c r="I43" s="87"/>
     </row>
     <row r="44" spans="1:9" ht="16.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B44" s="122" t="s">
-        <v>376</v>
+        <v>374</v>
       </c>
       <c r="F44" s="123"/>
       <c r="G44" s="87"/>
       <c r="H44" s="87"/>
       <c r="I44" s="87"/>
     </row>
     <row r="45" spans="1:9" ht="16.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B45" s="122" t="s">
-        <v>377</v>
+        <v>375</v>
       </c>
       <c r="F45" s="123"/>
       <c r="G45" s="87"/>
       <c r="H45" s="87"/>
       <c r="I45" s="87"/>
     </row>
     <row r="46" spans="1:9" ht="16.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B46" s="122"/>
       <c r="D46" s="59" t="s">
-        <v>378</v>
+        <v>376</v>
       </c>
       <c r="F46" s="123"/>
       <c r="G46" s="87"/>
       <c r="H46" s="87"/>
       <c r="I46" s="87"/>
     </row>
     <row r="47" spans="1:9" ht="16.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B47" s="122" t="s">
-        <v>698</v>
+        <v>691</v>
       </c>
       <c r="F47" s="123"/>
       <c r="G47" s="87"/>
       <c r="H47" s="87"/>
       <c r="I47" s="87"/>
     </row>
     <row r="48" spans="1:9" ht="16.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B48" s="122" t="s">
-        <v>702</v>
+        <v>695</v>
       </c>
       <c r="F48" s="123"/>
       <c r="G48" s="87"/>
       <c r="H48" s="87"/>
       <c r="I48" s="87"/>
     </row>
     <row r="49" spans="1:9" ht="16.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B49" s="122" t="s">
         <v>206</v>
       </c>
       <c r="F49" s="123"/>
       <c r="G49" s="87"/>
       <c r="H49" s="87"/>
       <c r="I49" s="87"/>
     </row>
     <row r="50" spans="1:9" ht="16.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B50" s="122" t="s">
-        <v>592</v>
+        <v>590</v>
       </c>
       <c r="F50" s="123"/>
       <c r="G50" s="87"/>
       <c r="H50" s="87"/>
       <c r="I50" s="87"/>
     </row>
     <row r="51" spans="1:9" ht="16.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B51" s="122" t="s">
-        <v>379</v>
+        <v>377</v>
       </c>
       <c r="F51" s="123"/>
       <c r="G51" s="87"/>
       <c r="H51" s="87"/>
       <c r="I51" s="87"/>
     </row>
     <row r="52" spans="1:9" ht="16.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B52" s="125" t="s">
-        <v>726</v>
+        <v>712</v>
       </c>
       <c r="C52" s="73"/>
       <c r="D52" s="73"/>
       <c r="E52" s="73"/>
       <c r="F52" s="126"/>
       <c r="G52" s="127"/>
       <c r="H52" s="127"/>
       <c r="I52" s="127"/>
     </row>
     <row r="53" spans="1:9" s="67" customFormat="1" ht="16.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A53" s="67" t="s">
-        <v>396</v>
+        <v>394</v>
       </c>
       <c r="G53" s="191">
         <f>SUM(G41:G52)</f>
         <v>0</v>
       </c>
       <c r="H53" s="191">
         <f>SUM(H41:H52)</f>
         <v>0</v>
       </c>
       <c r="I53" s="191">
         <f>SUM(I41:I52)</f>
         <v>0</v>
       </c>
     </row>
     <row r="54" spans="1:9" ht="16.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A54" s="67" t="s">
-        <v>394</v>
+        <v>392</v>
       </c>
       <c r="G54" s="100"/>
       <c r="H54" s="100"/>
       <c r="I54" s="100"/>
     </row>
     <row r="55" spans="1:9" s="67" customFormat="1" ht="16.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A55" s="113" t="s">
-        <v>358</v>
+        <v>356</v>
       </c>
       <c r="B55" s="113"/>
       <c r="C55" s="113"/>
       <c r="D55" s="113"/>
       <c r="E55" s="113"/>
       <c r="F55" s="113"/>
       <c r="G55" s="90">
         <f>SUM(G53:G54)</f>
         <v>0</v>
       </c>
       <c r="H55" s="90">
         <f>SUM(H53:H54)</f>
         <v>0</v>
       </c>
       <c r="I55" s="90">
         <f>SUM(I53:I54)</f>
         <v>0</v>
       </c>
     </row>
   </sheetData>
   <phoneticPr fontId="0" type="noConversion"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup scale="77" orientation="portrait" r:id="rId1"/>
   <headerFooter>
     <oddFooter>&amp;R35</oddFooter>
   </headerFooter>
   <customProperties>
     <customPr name="OrphanNamesChecked" r:id="rId2"/>
   </customProperties>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet39.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-1800-000000000000}">
   <sheetPr codeName="Sheet15">
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="A1:I24"/>
   <sheetViews>
-    <sheetView view="pageBreakPreview" zoomScaleNormal="100" zoomScaleSheetLayoutView="100" workbookViewId="0"/>
+    <sheetView view="pageBreakPreview" zoomScaleNormal="100" zoomScaleSheetLayoutView="100" workbookViewId="0">
+      <selection activeCell="B46" sqref="B46"/>
+    </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.28515625" defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="5" width="8.7109375" style="59" customWidth="1"/>
     <col min="6" max="6" width="6.42578125" style="59" customWidth="1"/>
     <col min="7" max="9" width="16.5703125" style="59" customWidth="1"/>
     <col min="10" max="16384" width="9.28515625" style="59"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:9" ht="16.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A1" s="67" t="s">
         <v>32</v>
       </c>
       <c r="C1" s="74" t="str">
         <f>'Financial Position - Stmt 1'!$C$1</f>
         <v>Please Fill in Municipality Name</v>
       </c>
     </row>
     <row r="2" spans="1:9" ht="16.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A2" s="67" t="str">
         <f>+'Schedule 3-2'!A2</f>
         <v>Schedule 3: Total Expenses by Function</v>
       </c>
     </row>
     <row r="3" spans="1:9" ht="16.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A3" s="67" t="str">
         <f>'Financial Position - Stmt 1'!A3</f>
-        <v>As at December 31, 2025</v>
+        <v>As at December 31, 2026</v>
       </c>
       <c r="I3" s="93" t="s">
-        <v>397</v>
+        <v>395</v>
       </c>
     </row>
     <row r="4" spans="1:9" ht="16.5" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="5" spans="1:9" ht="16.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
       <c r="G5" s="189" t="str">
         <f>' Operations - Stmt 2'!E5</f>
-        <v>2025 Budget</v>
+        <v>2026 Budget</v>
       </c>
       <c r="H5" s="189">
         <f>' Operations - Stmt 2'!F5</f>
-        <v>2025</v>
+        <v>2026</v>
       </c>
       <c r="I5" s="190">
         <f>' Operations - Stmt 2'!G5</f>
-        <v>2024</v>
+        <v>2025</v>
       </c>
     </row>
     <row r="6" spans="1:9" ht="16.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A6" s="67" t="s">
-        <v>360</v>
+        <v>358</v>
       </c>
     </row>
     <row r="7" spans="1:9" ht="16.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B7" s="119" t="s">
-        <v>373</v>
+        <v>371</v>
       </c>
       <c r="C7" s="71"/>
       <c r="D7" s="71"/>
       <c r="E7" s="71"/>
       <c r="F7" s="120"/>
       <c r="G7" s="121"/>
       <c r="H7" s="121"/>
       <c r="I7" s="121"/>
     </row>
     <row r="8" spans="1:9" ht="16.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B8" s="122" t="s">
-        <v>374</v>
+        <v>372</v>
       </c>
       <c r="F8" s="123"/>
       <c r="G8" s="87"/>
       <c r="H8" s="87"/>
       <c r="I8" s="87"/>
     </row>
     <row r="9" spans="1:9" ht="16.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B9" s="122" t="s">
-        <v>375</v>
+        <v>373</v>
       </c>
       <c r="F9" s="123"/>
       <c r="G9" s="87"/>
       <c r="H9" s="87"/>
       <c r="I9" s="87"/>
     </row>
     <row r="10" spans="1:9" ht="16.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B10" s="122" t="s">
-        <v>376</v>
+        <v>374</v>
       </c>
       <c r="F10" s="123"/>
       <c r="G10" s="87"/>
       <c r="H10" s="87"/>
       <c r="I10" s="87"/>
     </row>
     <row r="11" spans="1:9" ht="16.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B11" s="122" t="s">
-        <v>377</v>
+        <v>375</v>
       </c>
       <c r="F11" s="123"/>
       <c r="G11" s="87"/>
       <c r="H11" s="87"/>
       <c r="I11" s="87"/>
     </row>
     <row r="12" spans="1:9" ht="16.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B12" s="122"/>
       <c r="D12" s="59" t="s">
-        <v>398</v>
+        <v>396</v>
       </c>
       <c r="F12" s="123"/>
       <c r="G12" s="87"/>
       <c r="H12" s="87"/>
       <c r="I12" s="87"/>
     </row>
     <row r="13" spans="1:9" ht="16.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B13" s="122" t="s">
-        <v>698</v>
+        <v>691</v>
       </c>
       <c r="F13" s="123"/>
       <c r="G13" s="87"/>
       <c r="H13" s="87"/>
       <c r="I13" s="87"/>
     </row>
     <row r="14" spans="1:9" ht="16.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B14" s="122" t="s">
-        <v>702</v>
+        <v>695</v>
       </c>
       <c r="F14" s="123"/>
       <c r="G14" s="87"/>
       <c r="H14" s="87"/>
       <c r="I14" s="87"/>
     </row>
     <row r="15" spans="1:9" ht="16.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B15" s="122" t="s">
         <v>206</v>
       </c>
       <c r="F15" s="123"/>
       <c r="G15" s="87"/>
       <c r="H15" s="87"/>
       <c r="I15" s="87"/>
     </row>
     <row r="16" spans="1:9" ht="16.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B16" s="122" t="s">
-        <v>592</v>
+        <v>590</v>
       </c>
       <c r="F16" s="123"/>
       <c r="G16" s="87"/>
       <c r="H16" s="87"/>
       <c r="I16" s="87"/>
     </row>
     <row r="17" spans="1:9" ht="16.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B17" s="122" t="s">
-        <v>399</v>
+        <v>397</v>
       </c>
       <c r="F17" s="123"/>
       <c r="G17" s="87"/>
       <c r="H17" s="87"/>
       <c r="I17" s="87"/>
     </row>
     <row r="18" spans="1:9" ht="16.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B18" s="125" t="s">
-        <v>726</v>
+        <v>712</v>
       </c>
       <c r="C18" s="73"/>
       <c r="D18" s="73"/>
       <c r="E18" s="73"/>
       <c r="F18" s="126"/>
       <c r="G18" s="127"/>
       <c r="H18" s="127"/>
       <c r="I18" s="127"/>
     </row>
     <row r="19" spans="1:9" s="67" customFormat="1" ht="16.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A19" s="67" t="s">
-        <v>400</v>
+        <v>398</v>
       </c>
       <c r="G19" s="191">
         <f>SUM(G7:G18)</f>
         <v>0</v>
       </c>
       <c r="H19" s="191">
         <f>SUM(H7:H18)</f>
         <v>0</v>
       </c>
       <c r="I19" s="191">
         <f>SUM(I7:I18)</f>
         <v>0</v>
       </c>
     </row>
     <row r="20" spans="1:9" ht="16.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A20" s="67" t="s">
-        <v>394</v>
+        <v>392</v>
       </c>
       <c r="G20" s="100"/>
       <c r="H20" s="100"/>
       <c r="I20" s="100"/>
     </row>
     <row r="21" spans="1:9" s="67" customFormat="1" ht="16.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A21" s="113" t="s">
-        <v>365</v>
+        <v>363</v>
       </c>
       <c r="B21" s="113"/>
       <c r="C21" s="113"/>
       <c r="D21" s="113"/>
       <c r="E21" s="113"/>
       <c r="F21" s="113"/>
       <c r="G21" s="90">
         <f>SUM(G19:G20)</f>
         <v>0</v>
       </c>
       <c r="H21" s="90">
         <f t="shared" ref="H21:I21" si="0">SUM(H19:H20)</f>
         <v>0</v>
       </c>
       <c r="I21" s="90">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
     </row>
     <row r="22" spans="1:9" ht="16.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="G22" s="118"/>
       <c r="H22" s="118"/>
       <c r="I22" s="118"/>
     </row>
     <row r="23" spans="1:9" ht="16.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="G23" s="118"/>
       <c r="H23" s="118"/>
       <c r="I23" s="118"/>
     </row>
     <row r="24" spans="1:9" ht="16.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A24" s="113" t="s">
-        <v>401</v>
+        <v>399</v>
       </c>
       <c r="B24" s="113"/>
       <c r="C24" s="113"/>
       <c r="D24" s="113"/>
       <c r="E24" s="113"/>
       <c r="F24" s="113"/>
       <c r="G24" s="134">
         <f>G21+'Schedule 3-2'!G55+'Schedule 3-2'!G38+'Schedule 3-2'!G24+'Schedule 3-1'!G67+'Schedule 3-1'!G50+'Schedule 3-1'!G22</f>
         <v>0</v>
       </c>
       <c r="H24" s="134">
         <f>H21+'Schedule 3-2'!H55+'Schedule 3-2'!H38+'Schedule 3-2'!H24+'Schedule 3-1'!H67+'Schedule 3-1'!H50+'Schedule 3-1'!H22</f>
         <v>0</v>
       </c>
       <c r="I24" s="134">
         <f>I21+'Schedule 3-2'!I55+'Schedule 3-2'!I38+'Schedule 3-2'!I24+'Schedule 3-1'!I67+'Schedule 3-1'!I50+'Schedule 3-1'!I22</f>
         <v>0</v>
       </c>
     </row>
   </sheetData>
   <phoneticPr fontId="0" type="noConversion"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup scale="92" orientation="portrait" r:id="rId1"/>
   <headerFooter>
     <oddFooter>&amp;R36</oddFooter>
   </headerFooter>
   <customProperties>
     <customPr name="OrphanNamesChecked" r:id="rId2"/>
   </customProperties>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0300-000000000000}">
   <sheetPr codeName="Sheet3">
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="A1:I55"/>
   <sheetViews>
-    <sheetView tabSelected="1" view="pageBreakPreview" zoomScaleNormal="100" zoomScaleSheetLayoutView="100" workbookViewId="0">
-      <selection activeCell="M20" sqref="M20"/>
+    <sheetView view="pageBreakPreview" zoomScaleNormal="100" zoomScaleSheetLayoutView="100" workbookViewId="0">
+      <selection activeCell="F4" sqref="F4"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.28515625" defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="6" width="8.7109375" style="59" customWidth="1"/>
     <col min="7" max="7" width="19.28515625" style="59" customWidth="1"/>
     <col min="8" max="9" width="16.5703125" style="59" customWidth="1"/>
     <col min="10" max="16384" width="9.28515625" style="59"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:9" ht="27.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A1" s="70" t="s">
         <v>32</v>
       </c>
       <c r="C1" s="74" t="s">
         <v>33</v>
       </c>
-      <c r="F1" s="443" t="s">
+      <c r="F1" s="431" t="s">
         <v>34</v>
       </c>
-      <c r="G1" s="443"/>
-[...1 lines deleted...]
-      <c r="I1" s="443"/>
+      <c r="G1" s="431"/>
+      <c r="H1" s="431"/>
+      <c r="I1" s="431"/>
     </row>
     <row r="2" spans="1:9" x14ac:dyDescent="0.2">
       <c r="A2" s="67" t="s">
-        <v>937</v>
+        <v>851</v>
       </c>
     </row>
     <row r="3" spans="1:9" x14ac:dyDescent="0.2">
       <c r="A3" s="70" t="s">
-        <v>921</v>
+        <v>874</v>
       </c>
       <c r="I3" s="93" t="s">
         <v>35</v>
       </c>
     </row>
     <row r="5" spans="1:9" ht="13.5" thickBot="1" x14ac:dyDescent="0.25">
-      <c r="H5" s="392">
-        <v>2025</v>
+      <c r="H5" s="424">
+        <v>2026</v>
       </c>
       <c r="I5" s="190">
         <f>H5-1</f>
-        <v>2024</v>
+        <v>2025</v>
       </c>
     </row>
     <row r="6" spans="1:9" x14ac:dyDescent="0.2">
       <c r="A6" s="67" t="s">
         <v>36</v>
       </c>
     </row>
     <row r="7" spans="1:9" ht="48" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="B7" s="429" t="s">
-[...3 lines deleted...]
-      <c r="D7" s="430"/>
+      <c r="B7" s="119" t="s">
+        <v>886</v>
+      </c>
+      <c r="C7" s="71"/>
+      <c r="D7" s="71"/>
       <c r="E7" s="71"/>
       <c r="F7" s="71"/>
       <c r="G7" s="120"/>
       <c r="H7" s="102">
         <f>'Notes 2 - 3 '!I10</f>
         <v>0</v>
       </c>
       <c r="I7" s="102">
         <f>'Notes 2 - 3 '!J10</f>
         <v>0</v>
       </c>
     </row>
-    <row r="8" spans="1:9" s="431" customFormat="1" ht="17.25" customHeight="1" x14ac:dyDescent="0.2">
-[...5 lines deleted...]
-      <c r="G8" s="433"/>
+    <row r="8" spans="1:9" ht="17.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B8" s="122" t="s">
+        <v>887</v>
+      </c>
+      <c r="G8" s="123"/>
       <c r="H8" s="124">
         <f>'Notes 2 - 3 '!I27</f>
         <v>0</v>
       </c>
       <c r="I8" s="124">
         <f>'Notes 2 - 3 '!J27</f>
         <v>0</v>
       </c>
     </row>
     <row r="9" spans="1:9" ht="35.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B9" s="122" t="s">
-        <v>841</v>
+        <v>888</v>
       </c>
       <c r="G9" s="123"/>
       <c r="H9" s="124">
         <f>'Notes 4 - 5'!I24</f>
         <v>0</v>
       </c>
       <c r="I9" s="124">
         <f>'Notes 4 - 5'!J24</f>
         <v>0</v>
       </c>
     </row>
     <row r="10" spans="1:9" ht="18" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B10" s="122" t="s">
-        <v>842</v>
+        <v>889</v>
       </c>
       <c r="G10" s="123"/>
       <c r="H10" s="124">
         <f>'Notes 4 - 5'!I38</f>
         <v>0</v>
       </c>
       <c r="I10" s="124">
         <f>'Notes 4 - 5'!J38</f>
         <v>0</v>
       </c>
     </row>
     <row r="11" spans="1:9" ht="22.9" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="B11" s="406" t="s">
-        <v>843</v>
+      <c r="B11" s="122" t="s">
+        <v>890</v>
       </c>
       <c r="G11" s="123"/>
       <c r="H11" s="124">
         <f>'Notes 6 - 8'!G17</f>
         <v>0</v>
       </c>
       <c r="I11" s="124">
         <f>'Notes 6 - 8'!H17</f>
         <v>0</v>
       </c>
     </row>
     <row r="12" spans="1:9" ht="25.15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B12" s="122" t="s">
-        <v>844</v>
+        <v>891</v>
       </c>
       <c r="G12" s="123"/>
       <c r="H12" s="124">
         <f>'Notes 6 - 8'!G25</f>
         <v>0</v>
       </c>
       <c r="I12" s="124">
         <f>'Notes 6 - 8'!H25</f>
         <v>0</v>
       </c>
     </row>
     <row r="13" spans="1:9" ht="18" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B13" s="122" t="s">
-        <v>845</v>
+        <v>892</v>
       </c>
       <c r="G13" s="123"/>
       <c r="H13" s="124">
         <f>'Notes 6 - 8'!G32</f>
         <v>0</v>
       </c>
       <c r="I13" s="124">
         <f>'Notes 6 - 8'!H32</f>
         <v>0</v>
       </c>
     </row>
-    <row r="14" spans="1:9" s="431" customFormat="1" ht="18" customHeight="1" x14ac:dyDescent="0.2">
-[...4 lines deleted...]
-      <c r="H14" s="434">
+    <row r="14" spans="1:9" ht="18" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B14" s="122" t="s">
+        <v>893</v>
+      </c>
+      <c r="G14" s="123"/>
+      <c r="H14" s="124">
         <f>'Note 9'!G11</f>
         <v>0</v>
       </c>
-      <c r="I14" s="434">
+      <c r="I14" s="124">
         <f>'Note 9'!I11</f>
         <v>0</v>
       </c>
     </row>
     <row r="15" spans="1:9" ht="16.899999999999999" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B15" s="125" t="s">
         <v>37</v>
       </c>
       <c r="C15" s="73"/>
       <c r="D15" s="73"/>
       <c r="E15" s="73"/>
       <c r="F15" s="73"/>
       <c r="G15" s="126"/>
       <c r="H15" s="127"/>
       <c r="I15" s="127"/>
     </row>
     <row r="16" spans="1:9" ht="18" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A16" s="113" t="s">
         <v>38</v>
       </c>
       <c r="B16" s="114"/>
       <c r="C16" s="114"/>
       <c r="D16" s="114"/>
       <c r="E16" s="114"/>
       <c r="F16" s="114"/>
       <c r="G16" s="114"/>
-      <c r="H16" s="359">
+      <c r="H16" s="357">
         <f>SUM(H7:H15)</f>
         <v>0</v>
       </c>
-      <c r="I16" s="359">
+      <c r="I16" s="357">
         <f>SUM(I7:I15)</f>
         <v>0</v>
       </c>
     </row>
     <row r="17" spans="1:9" x14ac:dyDescent="0.2">
       <c r="H17" s="118"/>
       <c r="I17" s="118"/>
     </row>
     <row r="18" spans="1:9" x14ac:dyDescent="0.2">
       <c r="A18" s="67" t="s">
         <v>39</v>
       </c>
       <c r="H18" s="118"/>
       <c r="I18" s="118"/>
     </row>
     <row r="19" spans="1:9" ht="18" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B19" s="119" t="s">
-        <v>890</v>
+        <v>894</v>
       </c>
       <c r="C19" s="71"/>
       <c r="D19" s="71"/>
       <c r="E19" s="71"/>
       <c r="F19" s="71"/>
       <c r="G19" s="120"/>
       <c r="H19" s="121"/>
       <c r="I19" s="121"/>
     </row>
     <row r="20" spans="1:9" ht="18" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B20" s="122" t="s">
         <v>40</v>
       </c>
       <c r="G20" s="123"/>
       <c r="H20" s="87"/>
       <c r="I20" s="87"/>
     </row>
     <row r="21" spans="1:9" ht="18" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B21" s="122" t="s">
         <v>41</v>
       </c>
       <c r="G21" s="123"/>
       <c r="H21" s="87"/>
       <c r="I21" s="87"/>
     </row>
     <row r="22" spans="1:9" ht="18" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="B22" s="424" t="s">
-[...7 lines deleted...]
-      <c r="H22" s="435">
+      <c r="B22" s="122" t="s">
+        <v>895</v>
+      </c>
+      <c r="G22" s="123"/>
+      <c r="H22" s="87">
         <f>'Note 9'!G18</f>
         <v>0</v>
       </c>
-      <c r="I22" s="435">
+      <c r="I22" s="87">
         <f>'Note 9'!I18</f>
         <v>0</v>
       </c>
     </row>
     <row r="23" spans="1:9" ht="18" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B23" s="122" t="s">
         <v>42</v>
       </c>
       <c r="G23" s="123"/>
       <c r="H23" s="87"/>
       <c r="I23" s="87"/>
     </row>
     <row r="24" spans="1:9" ht="18" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B24" s="122" t="s">
-        <v>891</v>
+        <v>896</v>
       </c>
       <c r="G24" s="123"/>
       <c r="H24" s="87">
         <f>'Notes 10 - 11'!H16</f>
         <v>0</v>
       </c>
       <c r="I24" s="87">
         <f>'Notes 10 - 11'!E16</f>
         <v>0</v>
       </c>
     </row>
     <row r="25" spans="1:9" ht="18" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B25" s="122" t="s">
-        <v>892</v>
+        <v>897</v>
       </c>
       <c r="G25" s="123"/>
       <c r="H25" s="87">
         <f>'Note 12'!G12</f>
         <v>0</v>
       </c>
       <c r="I25" s="87">
         <f>'Note 12'!H12</f>
         <v>0</v>
       </c>
     </row>
     <row r="26" spans="1:9" ht="18" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B26" s="122" t="s">
-        <v>893</v>
+        <v>898</v>
       </c>
       <c r="G26" s="123"/>
       <c r="H26" s="87"/>
       <c r="I26" s="87"/>
     </row>
     <row r="27" spans="1:9" ht="18" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="B27" s="407" t="s">
-        <v>846</v>
+      <c r="B27" s="122" t="s">
+        <v>899</v>
       </c>
       <c r="G27" s="123"/>
       <c r="H27" s="87"/>
       <c r="I27" s="87"/>
     </row>
     <row r="28" spans="1:9" ht="18" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B28" s="122" t="s">
         <v>43</v>
       </c>
       <c r="G28" s="123"/>
       <c r="H28" s="87"/>
       <c r="I28" s="87"/>
     </row>
     <row r="29" spans="1:9" ht="18" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B29" s="122" t="s">
-        <v>894</v>
+        <v>900</v>
       </c>
       <c r="G29" s="123"/>
       <c r="H29" s="87">
         <f>'Notes 13 - 14'!E25+'Notes 13 - 14'!E37</f>
         <v>0</v>
       </c>
       <c r="I29" s="87">
         <f>'Notes 13 - 14'!H25+'Notes 13 - 14'!H37</f>
         <v>0</v>
       </c>
     </row>
     <row r="30" spans="1:9" ht="16.149999999999999" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B30" s="133" t="s">
-        <v>895</v>
+        <v>901</v>
       </c>
       <c r="C30" s="73"/>
       <c r="D30" s="73"/>
       <c r="E30" s="73"/>
       <c r="F30" s="73"/>
       <c r="G30" s="126"/>
       <c r="H30" s="127"/>
       <c r="I30" s="127"/>
     </row>
     <row r="31" spans="1:9" ht="18" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A31" s="113" t="s">
         <v>44</v>
       </c>
       <c r="B31" s="114"/>
       <c r="C31" s="114"/>
       <c r="D31" s="114"/>
       <c r="E31" s="114"/>
       <c r="F31" s="114"/>
       <c r="G31" s="114"/>
-      <c r="H31" s="359">
+      <c r="H31" s="357">
         <f>SUM(H19:H30)</f>
         <v>0</v>
       </c>
-      <c r="I31" s="359">
+      <c r="I31" s="357">
         <f>SUM(I19:I30)</f>
         <v>0</v>
       </c>
     </row>
     <row r="32" spans="1:9" x14ac:dyDescent="0.2">
       <c r="H32" s="118"/>
       <c r="I32" s="118"/>
     </row>
     <row r="33" spans="1:9" ht="18" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A33" s="113" t="s">
         <v>45</v>
       </c>
       <c r="B33" s="114"/>
       <c r="C33" s="114"/>
       <c r="D33" s="114"/>
       <c r="E33" s="114"/>
       <c r="F33" s="114"/>
       <c r="G33" s="114"/>
-      <c r="H33" s="436">
+      <c r="H33" s="419">
         <f>+H16-H31</f>
         <v>0</v>
       </c>
-      <c r="I33" s="436">
+      <c r="I33" s="419">
         <f>+I16-I31</f>
         <v>0</v>
       </c>
     </row>
     <row r="34" spans="1:9" x14ac:dyDescent="0.2">
       <c r="H34" s="118"/>
       <c r="I34" s="118"/>
     </row>
     <row r="35" spans="1:9" x14ac:dyDescent="0.2">
       <c r="A35" s="67" t="s">
         <v>46</v>
       </c>
       <c r="H35" s="118"/>
       <c r="I35" s="118"/>
     </row>
     <row r="36" spans="1:9" ht="59.65" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B36" s="119" t="s">
-        <v>847</v>
+        <v>902</v>
       </c>
       <c r="C36" s="71"/>
       <c r="D36" s="71"/>
       <c r="E36" s="71"/>
       <c r="F36" s="71"/>
       <c r="G36" s="120"/>
       <c r="H36" s="102">
         <f>'Schedule 6'!M34</f>
         <v>0</v>
       </c>
       <c r="I36" s="102">
         <f>'Schedule 6'!O34</f>
         <v>0</v>
       </c>
     </row>
     <row r="37" spans="1:9" ht="17.649999999999999" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="B37" s="407" t="s">
-        <v>848</v>
+      <c r="B37" s="122" t="s">
+        <v>903</v>
       </c>
       <c r="G37" s="123"/>
       <c r="H37" s="124">
         <f>'Schedule 8'!L34</f>
         <v>0</v>
       </c>
       <c r="I37" s="124">
         <f>'Schedule 8'!N34</f>
         <v>0</v>
       </c>
     </row>
     <row r="38" spans="1:9" ht="18" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B38" s="122" t="s">
         <v>47</v>
       </c>
       <c r="G38" s="123"/>
       <c r="H38" s="87"/>
       <c r="I38" s="87"/>
     </row>
     <row r="39" spans="1:9" ht="18" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B39" s="122" t="s">
         <v>48</v>
       </c>
       <c r="G39" s="123"/>
       <c r="H39" s="87"/>
       <c r="I39" s="87"/>
     </row>
     <row r="40" spans="1:9" ht="18" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B40" s="133" t="s">
-        <v>896</v>
+        <v>904</v>
       </c>
       <c r="C40" s="73"/>
       <c r="D40" s="73"/>
       <c r="E40" s="73"/>
       <c r="F40" s="73"/>
       <c r="G40" s="126"/>
       <c r="H40" s="124"/>
       <c r="I40" s="124"/>
     </row>
     <row r="41" spans="1:9" ht="18" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A41" s="113" t="s">
         <v>49</v>
       </c>
       <c r="B41" s="114"/>
       <c r="C41" s="114"/>
       <c r="D41" s="114"/>
       <c r="E41" s="114"/>
       <c r="F41" s="114"/>
       <c r="G41" s="114"/>
-      <c r="H41" s="359">
+      <c r="H41" s="357">
         <f>SUM(H36:H40)</f>
         <v>0</v>
       </c>
-      <c r="I41" s="359">
+      <c r="I41" s="357">
         <f>SUM(I36:I40)</f>
         <v>0</v>
       </c>
     </row>
     <row r="42" spans="1:9" x14ac:dyDescent="0.2">
       <c r="H42" s="118"/>
       <c r="I42" s="118"/>
     </row>
     <row r="43" spans="1:9" ht="13.5" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A43" s="113" t="s">
-        <v>622</v>
+        <v>620</v>
       </c>
       <c r="B43" s="114"/>
       <c r="C43" s="114"/>
       <c r="D43" s="114"/>
       <c r="E43" s="114"/>
       <c r="F43" s="114"/>
       <c r="G43" s="114"/>
-      <c r="H43" s="210">
+      <c r="H43" s="208">
         <f>H33+H41</f>
         <v>0</v>
       </c>
-      <c r="I43" s="210">
+      <c r="I43" s="208">
         <f>I33+I41</f>
         <v>0</v>
       </c>
     </row>
     <row r="44" spans="1:9" x14ac:dyDescent="0.2">
       <c r="A44" s="67"/>
       <c r="B44" s="59" t="s">
-        <v>593</v>
-[...2 lines deleted...]
-      <c r="I44" s="437"/>
+        <v>591</v>
+      </c>
+      <c r="H44" s="420"/>
+      <c r="I44" s="420"/>
     </row>
     <row r="45" spans="1:9" ht="18.399999999999999" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B45" s="59" t="s">
-        <v>849</v>
+        <v>905</v>
       </c>
       <c r="H45" s="118">
         <f>' Operations - Stmt 2'!F37</f>
         <v>0</v>
       </c>
       <c r="I45" s="118">
         <f>' Operations - Stmt 2'!G37</f>
         <v>0</v>
       </c>
     </row>
     <row r="46" spans="1:9" x14ac:dyDescent="0.2">
       <c r="B46" s="59" t="s">
-        <v>850</v>
+        <v>906</v>
       </c>
       <c r="H46" s="186">
         <f>'Remeasurement G&amp;L - Stmt 5 '!I24</f>
         <v>0</v>
       </c>
       <c r="I46" s="186">
         <f>'Remeasurement G&amp;L - Stmt 5 '!J24</f>
         <v>0</v>
       </c>
     </row>
     <row r="49" spans="1:9" x14ac:dyDescent="0.2">
       <c r="A49" s="59" t="s">
-        <v>851</v>
+        <v>907</v>
       </c>
     </row>
     <row r="50" spans="1:9" x14ac:dyDescent="0.2">
       <c r="A50" s="59" t="s">
-        <v>898</v>
+        <v>908</v>
       </c>
     </row>
     <row r="51" spans="1:9" x14ac:dyDescent="0.2">
       <c r="A51" s="59" t="s">
-        <v>899</v>
+        <v>909</v>
       </c>
     </row>
     <row r="52" spans="1:9" x14ac:dyDescent="0.2">
       <c r="A52" s="59" t="s">
-        <v>897</v>
+        <v>910</v>
       </c>
     </row>
     <row r="53" spans="1:9" x14ac:dyDescent="0.2">
       <c r="A53" s="59" t="s">
-        <v>900</v>
+        <v>911</v>
       </c>
     </row>
     <row r="55" spans="1:9" ht="18" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A55" s="217" t="s">
+      <c r="A55" s="215" t="s">
         <v>50</v>
       </c>
       <c r="H55" s="196"/>
       <c r="I55" s="196"/>
     </row>
   </sheetData>
   <mergeCells count="1">
     <mergeCell ref="F1:I1"/>
   </mergeCells>
   <phoneticPr fontId="0" type="noConversion"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup scale="71" orientation="portrait" r:id="rId1"/>
   <headerFooter>
     <oddFooter>&amp;R1</oddFooter>
   </headerFooter>
   <customProperties>
     <customPr name="OrphanNamesChecked" r:id="rId2"/>
   </customProperties>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet40.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-1900-000000000000}">
-  <sheetPr>
+  <sheetPr codeName="Sheet46">
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="A1:L39"/>
   <sheetViews>
     <sheetView view="pageBreakPreview" zoomScaleNormal="100" zoomScaleSheetLayoutView="100" workbookViewId="0">
-      <selection activeCell="B2" sqref="A2:B2"/>
+      <selection activeCell="N31" sqref="N31"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.28515625" defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="19.7109375" style="59" customWidth="1"/>
     <col min="2" max="2" width="20.42578125" style="59" customWidth="1"/>
     <col min="3" max="4" width="4.28515625" style="59" hidden="1" customWidth="1"/>
     <col min="5" max="5" width="15.28515625" style="59" customWidth="1"/>
     <col min="6" max="6" width="13.5703125" style="59" customWidth="1"/>
     <col min="7" max="7" width="16.5703125" style="59" customWidth="1"/>
     <col min="8" max="8" width="17.42578125" style="59" customWidth="1"/>
     <col min="9" max="11" width="13.5703125" style="59" customWidth="1"/>
     <col min="12" max="12" width="13.7109375" style="59" customWidth="1"/>
     <col min="13" max="16384" width="9.28515625" style="59"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:12" x14ac:dyDescent="0.2">
       <c r="A1" s="67" t="s">
         <v>32</v>
       </c>
       <c r="B1" s="74" t="str">
         <f>'Financial Position - Stmt 1'!$C$1</f>
         <v>Please Fill in Municipality Name</v>
       </c>
       <c r="C1" s="59" t="s">
-        <v>402</v>
+        <v>400</v>
       </c>
     </row>
     <row r="2" spans="1:12" x14ac:dyDescent="0.2">
       <c r="A2" s="67" t="s">
-        <v>945</v>
+        <v>859</v>
       </c>
     </row>
     <row r="3" spans="1:12" x14ac:dyDescent="0.2">
       <c r="A3" s="67" t="str">
         <f>'Financial Position - Stmt 1'!A3</f>
-        <v>As at December 31, 2025</v>
+        <v>As at December 31, 2026</v>
       </c>
       <c r="L3" s="93" t="s">
-        <v>403</v>
+        <v>401</v>
       </c>
     </row>
     <row r="4" spans="1:12" x14ac:dyDescent="0.2">
       <c r="L4" s="93"/>
     </row>
     <row r="6" spans="1:12" s="67" customFormat="1" ht="29.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A6" s="113"/>
       <c r="B6" s="113"/>
       <c r="C6" s="113"/>
       <c r="D6" s="113"/>
       <c r="E6" s="184" t="s">
+        <v>402</v>
+      </c>
+      <c r="F6" s="184" t="s">
+        <v>383</v>
+      </c>
+      <c r="G6" s="184" t="s">
+        <v>387</v>
+      </c>
+      <c r="H6" s="184" t="s">
+        <v>403</v>
+      </c>
+      <c r="I6" s="184" t="s">
         <v>404</v>
       </c>
-      <c r="F6" s="184" t="s">
-[...5 lines deleted...]
-      <c r="H6" s="184" t="s">
+      <c r="J6" s="184" t="s">
         <v>405</v>
       </c>
-      <c r="I6" s="184" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="K6" s="184" t="s">
-        <v>400</v>
+        <v>398</v>
       </c>
       <c r="L6" s="184" t="s">
         <v>207</v>
       </c>
     </row>
     <row r="7" spans="1:12" ht="16.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A7" s="67" t="s">
-        <v>723</v>
+        <v>932</v>
       </c>
       <c r="E7" s="124"/>
       <c r="F7" s="124"/>
       <c r="G7" s="124"/>
       <c r="H7" s="124"/>
       <c r="I7" s="124"/>
       <c r="J7" s="124"/>
       <c r="K7" s="124"/>
       <c r="L7" s="124"/>
     </row>
     <row r="8" spans="1:12" ht="16.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A8" s="59" t="s">
-        <v>408</v>
+        <v>406</v>
       </c>
       <c r="E8" s="124">
         <f>'Schedule 2-1'!I13</f>
         <v>0</v>
       </c>
       <c r="F8" s="124">
-        <f>'Schedule 2-1'!I43</f>
+        <f>'Schedule 2-1'!I42</f>
         <v>0</v>
       </c>
       <c r="G8" s="124">
         <f>'Schedule 2-2'!I15</f>
         <v>0</v>
       </c>
       <c r="H8" s="124">
-        <f>'Schedule 2-2'!I45</f>
+        <f>'Schedule 2-2'!I44</f>
         <v>0</v>
       </c>
       <c r="I8" s="124">
         <f>'Schedule 2-3'!I12</f>
         <v>0</v>
       </c>
       <c r="J8" s="124">
-        <f>'Schedule 2-3'!I40</f>
+        <f>'Schedule 2-3'!I39</f>
         <v>0</v>
       </c>
       <c r="K8" s="124">
         <f>'Schedule 2-4'!I13</f>
         <v>0</v>
       </c>
       <c r="L8" s="124">
         <f t="shared" ref="L8:L16" si="0">SUM(E8:K8)</f>
         <v>0</v>
       </c>
     </row>
     <row r="9" spans="1:12" ht="16.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A9" s="59" t="s">
-        <v>409</v>
+        <v>407</v>
       </c>
       <c r="E9" s="124">
         <f>'Schedule 2-1'!I14</f>
         <v>0</v>
       </c>
       <c r="F9" s="124">
-        <f>'Schedule 2-1'!I44</f>
+        <f>'Schedule 2-1'!I43</f>
         <v>0</v>
       </c>
       <c r="G9" s="124">
         <f>'Schedule 2-2'!I16</f>
         <v>0</v>
       </c>
       <c r="H9" s="124">
-        <f>'Schedule 2-2'!I46</f>
+        <f>'Schedule 2-2'!I45</f>
         <v>0</v>
       </c>
       <c r="I9" s="124">
         <f>'Schedule 2-3'!I13</f>
         <v>0</v>
       </c>
       <c r="J9" s="124">
-        <f>'Schedule 2-3'!I41</f>
+        <f>'Schedule 2-3'!I40</f>
         <v>0</v>
       </c>
       <c r="K9" s="124">
         <f>'Schedule 2-4'!I14</f>
         <v>0</v>
       </c>
       <c r="L9" s="124">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
     </row>
     <row r="10" spans="1:12" ht="16.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A10" s="59" t="s">
-        <v>708</v>
+        <v>701</v>
       </c>
       <c r="E10" s="124">
         <f>'Schedule 2-1'!I15</f>
         <v>0</v>
       </c>
       <c r="F10" s="124">
-        <f>'Schedule 2-1'!I45</f>
+        <f>'Schedule 2-1'!I44</f>
         <v>0</v>
       </c>
       <c r="G10" s="124">
         <f>'Schedule 2-2'!I17</f>
         <v>0</v>
       </c>
       <c r="H10" s="124">
-        <f>'Schedule 2-2'!I47</f>
+        <f>'Schedule 2-2'!I46</f>
         <v>0</v>
       </c>
       <c r="I10" s="124">
         <f>'Schedule 2-3'!I14</f>
         <v>0</v>
       </c>
       <c r="J10" s="124">
-        <f>'Schedule 2-3'!I42</f>
+        <f>'Schedule 2-3'!I41</f>
         <v>0</v>
       </c>
       <c r="K10" s="124">
         <f>'Schedule 2-4'!I15</f>
         <v>0</v>
       </c>
       <c r="L10" s="124">
         <f>SUM(E10:K10)</f>
         <v>0</v>
       </c>
     </row>
     <row r="11" spans="1:12" ht="16.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A11" s="59" t="s">
-        <v>410</v>
+        <v>408</v>
       </c>
       <c r="E11" s="124">
         <f>'Schedule 2-1'!I16</f>
         <v>0</v>
       </c>
       <c r="F11" s="124"/>
       <c r="G11" s="124"/>
       <c r="H11" s="124"/>
       <c r="I11" s="124"/>
       <c r="J11" s="124"/>
       <c r="K11" s="124"/>
       <c r="L11" s="124">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
     </row>
     <row r="12" spans="1:12" ht="16.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A12" s="59" t="s">
-        <v>678</v>
+        <v>672</v>
       </c>
       <c r="E12" s="124">
         <f>'Schedule 2-1'!I17</f>
         <v>0</v>
       </c>
       <c r="F12" s="124"/>
       <c r="G12" s="124"/>
       <c r="H12" s="124"/>
       <c r="I12" s="124"/>
       <c r="J12" s="124"/>
       <c r="K12" s="124"/>
       <c r="L12" s="124">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
     </row>
     <row r="13" spans="1:12" ht="16.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A13" s="59" t="s">
-        <v>589</v>
+        <v>587</v>
       </c>
       <c r="E13" s="124">
         <f>'Schedule 2-1'!I18</f>
         <v>0</v>
       </c>
       <c r="F13" s="124"/>
       <c r="G13" s="124"/>
       <c r="H13" s="124"/>
       <c r="I13" s="124"/>
       <c r="J13" s="124"/>
       <c r="K13" s="124"/>
       <c r="L13" s="124">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
     </row>
     <row r="14" spans="1:12" ht="16.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A14" s="59" t="s">
-        <v>411</v>
+        <v>409</v>
       </c>
       <c r="E14" s="124">
         <f>'Schedule 2-1'!I19</f>
         <v>0</v>
       </c>
       <c r="F14" s="124">
-        <f>'Schedule 2-1'!I46</f>
+        <f>'Schedule 2-1'!I45</f>
         <v>0</v>
       </c>
       <c r="G14" s="124">
         <f>'Schedule 2-2'!I18</f>
         <v>0</v>
       </c>
       <c r="H14" s="124">
-        <f>'Schedule 2-2'!I48</f>
+        <f>'Schedule 2-2'!I47</f>
         <v>0</v>
       </c>
       <c r="I14" s="124">
         <f>'Schedule 2-3'!I15</f>
         <v>0</v>
       </c>
       <c r="J14" s="124">
-        <f>'Schedule 2-3'!I43</f>
+        <f>'Schedule 2-3'!I42</f>
         <v>0</v>
       </c>
       <c r="K14" s="124">
         <f>'Schedule 2-4'!I16</f>
         <v>0</v>
       </c>
       <c r="L14" s="124">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
     </row>
     <row r="15" spans="1:12" ht="16.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A15" s="59" t="s">
-        <v>412</v>
+        <v>410</v>
       </c>
       <c r="E15" s="124">
-        <f>'Schedule 2-1'!I25</f>
+        <f>'Schedule 2-1'!I24</f>
         <v>0</v>
       </c>
       <c r="F15" s="124">
-        <f>'Schedule 2-1'!I53</f>
+        <f>'Schedule 2-1'!I51</f>
         <v>0</v>
       </c>
       <c r="G15" s="124">
-        <f>'Schedule 2-2'!I25</f>
+        <f>'Schedule 2-2'!I24</f>
         <v>0</v>
       </c>
       <c r="H15" s="124">
-        <f>'Schedule 2-2'!I56</f>
+        <f>'Schedule 2-2'!I54</f>
         <v>0</v>
       </c>
       <c r="I15" s="124">
-        <f>'Schedule 2-3'!I21</f>
+        <f>'Schedule 2-3'!I20</f>
         <v>0</v>
       </c>
       <c r="J15" s="124">
-        <f>'Schedule 2-3'!I50</f>
+        <f>'Schedule 2-3'!I48</f>
         <v>0</v>
       </c>
       <c r="K15" s="124">
-        <f>'Schedule 2-4'!I22</f>
+        <f>'Schedule 2-4'!I21</f>
         <v>0</v>
       </c>
       <c r="L15" s="124">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
     </row>
     <row r="16" spans="1:12" ht="16.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A16" s="59" t="s">
-        <v>413</v>
+        <v>411</v>
       </c>
       <c r="E16" s="124">
-        <f>'Schedule 2-1'!I34</f>
+        <f>'Schedule 2-1'!I33</f>
         <v>0</v>
       </c>
       <c r="F16" s="124">
-        <f>'Schedule 2-1'!I63</f>
+        <f>'Schedule 2-1'!I61</f>
         <v>0</v>
       </c>
       <c r="G16" s="124">
-        <f>'Schedule 2-2'!I35</f>
+        <f>'Schedule 2-2'!I34</f>
         <v>0</v>
       </c>
       <c r="H16" s="124">
-        <f>'Schedule 2-2'!I66</f>
+        <f>'Schedule 2-2'!I64</f>
         <v>0</v>
       </c>
       <c r="I16" s="124">
-        <f>'Schedule 2-3'!I30</f>
+        <f>'Schedule 2-3'!I29</f>
         <v>0</v>
       </c>
       <c r="J16" s="124">
-        <f>'Schedule 2-3'!I60</f>
+        <f>'Schedule 2-3'!I58</f>
         <v>0</v>
       </c>
       <c r="K16" s="124">
-        <f>'Schedule 2-4'!I33</f>
+        <f>'Schedule 2-4'!I32</f>
         <v>0</v>
       </c>
       <c r="L16" s="124">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
     </row>
     <row r="17" spans="1:12" ht="16.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A17" s="59" t="s">
-        <v>414</v>
+        <v>412</v>
       </c>
       <c r="E17" s="124">
-        <f>'Schedule 2-1'!I35</f>
+        <f>'Schedule 2-1'!I34</f>
         <v>0</v>
       </c>
       <c r="F17" s="124">
-        <f>'Schedule 2-1'!I64</f>
+        <f>'Schedule 2-1'!I62</f>
         <v>0</v>
       </c>
       <c r="G17" s="124">
-        <f>'Schedule 2-2'!I36</f>
+        <f>'Schedule 2-2'!I35</f>
         <v>0</v>
       </c>
       <c r="H17" s="124">
-        <f>'Schedule 2-2'!I67</f>
+        <f>'Schedule 2-2'!I65</f>
         <v>0</v>
       </c>
       <c r="I17" s="124">
-        <f>'Schedule 2-3'!I31</f>
+        <f>'Schedule 2-3'!I30</f>
         <v>0</v>
       </c>
       <c r="J17" s="124">
-        <f>'Schedule 2-3'!I61</f>
+        <f>'Schedule 2-3'!I59</f>
         <v>0</v>
       </c>
       <c r="K17" s="124">
-        <f>'Schedule 2-4'!I34</f>
+        <f>'Schedule 2-4'!I33</f>
         <v>0</v>
       </c>
       <c r="L17" s="124">
         <f t="shared" ref="L17" si="1">SUM(E17:K17)</f>
         <v>0</v>
       </c>
     </row>
     <row r="18" spans="1:12" s="67" customFormat="1" ht="16.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A18" s="113" t="s">
         <v>53</v>
       </c>
       <c r="B18" s="113"/>
       <c r="C18" s="113"/>
       <c r="D18" s="113"/>
       <c r="E18" s="90">
         <f>SUM(E8:E17)</f>
         <v>0</v>
       </c>
       <c r="F18" s="90">
         <f t="shared" ref="F18:K18" si="2">SUM(F8:F17)</f>
         <v>0</v>
       </c>
       <c r="G18" s="90">
         <f t="shared" si="2"/>
         <v>0</v>
@@ -29616,1060 +28007,1060 @@
       <c r="J18" s="90">
         <f t="shared" si="2"/>
         <v>0</v>
       </c>
       <c r="K18" s="90">
         <f t="shared" si="2"/>
         <v>0</v>
       </c>
       <c r="L18" s="90">
         <f>SUM(L8:L17)</f>
         <v>0</v>
       </c>
     </row>
     <row r="19" spans="1:12" ht="16.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="E19" s="124"/>
       <c r="F19" s="124"/>
       <c r="G19" s="124"/>
       <c r="H19" s="124"/>
       <c r="I19" s="124"/>
       <c r="J19" s="124"/>
       <c r="K19" s="124"/>
       <c r="L19" s="124"/>
     </row>
     <row r="20" spans="1:12" ht="16.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A20" s="67" t="s">
-        <v>724</v>
+        <v>933</v>
       </c>
       <c r="E20" s="124"/>
       <c r="F20" s="124"/>
       <c r="G20" s="124"/>
       <c r="H20" s="124"/>
       <c r="I20" s="124"/>
       <c r="J20" s="124"/>
       <c r="K20" s="124"/>
       <c r="L20" s="124"/>
     </row>
     <row r="21" spans="1:12" ht="16.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A21" s="59" t="s">
-        <v>415</v>
+        <v>413</v>
       </c>
       <c r="E21" s="124">
         <f>SUM('Schedule 3-1'!H7,'Schedule 3-1'!H8)</f>
         <v>0</v>
       </c>
       <c r="F21" s="124">
         <f>SUM('Schedule 3-1'!H26,'Schedule 3-1'!H37)</f>
         <v>0</v>
       </c>
       <c r="G21" s="124">
         <f>'Schedule 3-1'!H53</f>
         <v>0</v>
       </c>
       <c r="H21" s="124">
         <f>'Schedule 3-2'!H7</f>
         <v>0</v>
       </c>
       <c r="I21" s="124">
         <f>'Schedule 3-2'!H27</f>
         <v>0</v>
       </c>
       <c r="J21" s="124">
         <f>'Schedule 3-2'!H41</f>
         <v>0</v>
       </c>
       <c r="K21" s="124">
         <f>'Schedule 3-3'!H7</f>
         <v>0</v>
       </c>
       <c r="L21" s="124">
         <f t="shared" ref="L21:L32" si="3">SUM(E21:K21)</f>
         <v>0</v>
       </c>
     </row>
     <row r="22" spans="1:12" ht="16.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A22" s="59" t="s">
-        <v>416</v>
+        <v>414</v>
       </c>
       <c r="E22" s="124">
         <f>'Schedule 3-1'!H9</f>
         <v>0</v>
       </c>
       <c r="F22" s="124">
         <f>SUM('Schedule 3-1'!H27,'Schedule 3-1'!H38)</f>
         <v>0</v>
       </c>
       <c r="G22" s="124">
         <f>'Schedule 3-1'!H54</f>
         <v>0</v>
       </c>
       <c r="H22" s="124">
         <f>'Schedule 3-2'!H8</f>
         <v>0</v>
       </c>
       <c r="I22" s="124">
         <f>'Schedule 3-2'!H28</f>
         <v>0</v>
       </c>
       <c r="J22" s="124">
         <f>'Schedule 3-2'!H42</f>
         <v>0</v>
       </c>
       <c r="K22" s="124">
         <f>'Schedule 3-3'!H8</f>
         <v>0</v>
       </c>
       <c r="L22" s="124">
         <f t="shared" si="3"/>
         <v>0</v>
       </c>
     </row>
     <row r="23" spans="1:12" ht="16.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A23" s="59" t="s">
-        <v>417</v>
+        <v>415</v>
       </c>
       <c r="E23" s="124">
         <f>'Schedule 3-1'!H10</f>
         <v>0</v>
       </c>
       <c r="F23" s="124">
         <f>SUM('Schedule 3-1'!H28,'Schedule 3-1'!H39)</f>
         <v>0</v>
       </c>
       <c r="G23" s="124">
         <f>'Schedule 3-1'!H55</f>
         <v>0</v>
       </c>
       <c r="H23" s="124">
         <f>'Schedule 3-2'!H9</f>
         <v>0</v>
       </c>
       <c r="I23" s="124"/>
       <c r="J23" s="124">
         <f>'Schedule 3-2'!H43</f>
         <v>0</v>
       </c>
       <c r="K23" s="124">
         <f>'Schedule 3-3'!H9</f>
         <v>0</v>
       </c>
       <c r="L23" s="124">
         <f t="shared" si="3"/>
         <v>0</v>
       </c>
     </row>
     <row r="24" spans="1:12" ht="16.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A24" s="59" t="s">
-        <v>418</v>
+        <v>416</v>
       </c>
       <c r="E24" s="124">
         <f>'Schedule 3-1'!H11</f>
         <v>0</v>
       </c>
       <c r="F24" s="124">
         <f>SUM('Schedule 3-1'!H29,'Schedule 3-1'!H40)</f>
         <v>0</v>
       </c>
       <c r="G24" s="124">
         <f>SUM('Schedule 3-1'!H56:H57)</f>
         <v>0</v>
       </c>
       <c r="H24" s="124">
         <f>'Schedule 3-2'!H10</f>
         <v>0</v>
       </c>
       <c r="I24" s="124"/>
       <c r="J24" s="124">
         <f>'Schedule 3-2'!H44</f>
         <v>0</v>
       </c>
       <c r="K24" s="124">
         <f>'Schedule 3-3'!H10</f>
         <v>0</v>
       </c>
       <c r="L24" s="124">
         <f t="shared" si="3"/>
         <v>0</v>
       </c>
     </row>
     <row r="25" spans="1:12" ht="16.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A25" s="59" t="s">
-        <v>419</v>
+        <v>417</v>
       </c>
       <c r="E25" s="124">
         <f>SUM('Schedule 3-1'!H12:H13)</f>
         <v>0</v>
       </c>
       <c r="F25" s="124">
         <f>SUM('Schedule 3-1'!H33:H34,'Schedule 3-1'!H41:H42)</f>
         <v>0</v>
       </c>
       <c r="G25" s="124">
         <f>SUM('Schedule 3-1'!H58:H59)</f>
         <v>0</v>
       </c>
       <c r="H25" s="124">
         <f>SUM('Schedule 3-2'!H11:H16)</f>
         <v>0</v>
       </c>
       <c r="I25" s="124">
         <f>SUM('Schedule 3-2'!H29:H30)</f>
         <v>0</v>
       </c>
       <c r="J25" s="124">
         <f>SUM('Schedule 3-2'!H45:H46)</f>
         <v>0</v>
       </c>
       <c r="K25" s="124">
         <f>SUM('Schedule 3-3'!H11:H12)</f>
         <v>0</v>
       </c>
       <c r="L25" s="124">
         <f t="shared" si="3"/>
         <v>0</v>
       </c>
     </row>
     <row r="26" spans="1:12" ht="16.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A26" s="59" t="s">
-        <v>697</v>
+        <v>690</v>
       </c>
       <c r="E26" s="124">
         <f>'Schedule 3-1'!H14</f>
         <v>0</v>
       </c>
       <c r="F26" s="124">
         <f>'Schedule 3-1'!H43</f>
         <v>0</v>
       </c>
       <c r="G26" s="124">
         <f>'Schedule 3-1'!H60</f>
         <v>0</v>
       </c>
       <c r="H26" s="124">
         <f>'Schedule 3-2'!H17</f>
         <v>0</v>
       </c>
       <c r="I26" s="124">
         <f>'Schedule 3-2'!H31</f>
         <v>0</v>
       </c>
       <c r="J26" s="124">
         <f>'Schedule 3-2'!H47</f>
         <v>0</v>
       </c>
       <c r="K26" s="124">
         <f>'Schedule 3-3'!H13</f>
         <v>0</v>
       </c>
       <c r="L26" s="124">
         <f t="shared" si="3"/>
         <v>0</v>
       </c>
     </row>
     <row r="27" spans="1:12" ht="16.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A27" s="59" t="s">
-        <v>703</v>
+        <v>696</v>
       </c>
       <c r="E27" s="124">
         <f>'Schedule 3-1'!H15</f>
         <v>0</v>
       </c>
       <c r="F27" s="124">
         <f>'Schedule 3-1'!H44</f>
         <v>0</v>
       </c>
       <c r="G27" s="124">
         <f>'Schedule 3-1'!H61</f>
         <v>0</v>
       </c>
       <c r="H27" s="124">
         <f>'Schedule 3-2'!H18</f>
         <v>0</v>
       </c>
       <c r="I27" s="124">
         <f>'Schedule 3-2'!H32</f>
         <v>0</v>
       </c>
       <c r="J27" s="124">
         <f>'Schedule 3-2'!H48</f>
         <v>0</v>
       </c>
       <c r="K27" s="124">
         <f>'Schedule 3-3'!H14</f>
         <v>0</v>
       </c>
       <c r="L27" s="124">
         <f t="shared" si="3"/>
         <v>0</v>
       </c>
     </row>
     <row r="28" spans="1:12" ht="16.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A28" s="59" t="s">
-        <v>420</v>
+        <v>418</v>
       </c>
       <c r="E28" s="124">
         <f>'Schedule 3-1'!H17</f>
         <v>0</v>
       </c>
       <c r="F28" s="124">
         <f>'Schedule 3-1'!H45</f>
         <v>0</v>
       </c>
       <c r="G28" s="124">
         <f>'Schedule 3-1'!H62</f>
         <v>0</v>
       </c>
       <c r="H28" s="124">
         <f>'Schedule 3-2'!H19</f>
         <v>0</v>
       </c>
       <c r="I28" s="124">
         <f>'Schedule 3-2'!H33</f>
         <v>0</v>
       </c>
       <c r="J28" s="124">
         <f>'Schedule 3-2'!H49</f>
         <v>0</v>
       </c>
       <c r="K28" s="124">
         <f>'Schedule 3-3'!H15</f>
         <v>0</v>
       </c>
       <c r="L28" s="124">
         <f t="shared" si="3"/>
         <v>0</v>
       </c>
     </row>
     <row r="29" spans="1:12" ht="16.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A29" s="59" t="s">
-        <v>679</v>
+        <v>673</v>
       </c>
       <c r="E29" s="124">
         <f>'Schedule 3-1'!H16</f>
         <v>0</v>
       </c>
       <c r="F29" s="124">
         <f>'Schedule 3-1'!H32</f>
         <v>0</v>
       </c>
       <c r="G29" s="124">
         <f>'Schedule 3-1'!H63</f>
         <v>0</v>
       </c>
       <c r="H29" s="124">
         <f>'Schedule 3-2'!H20</f>
         <v>0</v>
       </c>
       <c r="I29" s="124">
         <f>'Schedule 3-2'!H34</f>
         <v>0</v>
       </c>
       <c r="J29" s="124">
         <f>'Schedule 3-2'!H50</f>
         <v>0</v>
       </c>
       <c r="K29" s="124">
         <f>'Schedule 3-3'!H16</f>
         <v>0</v>
       </c>
       <c r="L29" s="124">
         <f t="shared" si="3"/>
         <v>0</v>
       </c>
     </row>
     <row r="30" spans="1:12" ht="16.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A30" s="59" t="s">
-        <v>421</v>
+        <v>419</v>
       </c>
       <c r="E30" s="124">
         <f>'Schedule 3-1'!H18</f>
         <v>0</v>
       </c>
       <c r="F30" s="124"/>
       <c r="G30" s="124"/>
       <c r="H30" s="124"/>
       <c r="I30" s="124"/>
       <c r="J30" s="124">
         <f>'Schedule 3-2'!H51</f>
         <v>0</v>
       </c>
       <c r="K30" s="124">
         <f>'Schedule 3-3'!H17</f>
         <v>0</v>
       </c>
       <c r="L30" s="124">
         <f>SUM(E30:K30)</f>
         <v>0</v>
       </c>
     </row>
     <row r="31" spans="1:12" ht="16.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A31" s="59" t="s">
-        <v>414</v>
+        <v>412</v>
       </c>
       <c r="E31" s="124">
         <f>'Schedule 3-1'!H21</f>
         <v>0</v>
       </c>
       <c r="F31" s="124">
         <f>'Schedule 3-1'!H49</f>
         <v>0</v>
       </c>
       <c r="G31" s="124">
         <f>'Schedule 3-1'!H66</f>
         <v>0</v>
       </c>
       <c r="H31" s="124">
         <f>'Schedule 3-2'!H23</f>
         <v>0</v>
       </c>
       <c r="I31" s="124">
         <f>'Schedule 3-2'!H37</f>
         <v>0</v>
       </c>
       <c r="J31" s="124">
         <f>'Schedule 3-2'!H54</f>
         <v>0</v>
       </c>
       <c r="K31" s="124">
         <f>'Schedule 3-3'!H20</f>
         <v>0</v>
       </c>
       <c r="L31" s="124">
         <f>SUM(E31:K31)</f>
         <v>0</v>
       </c>
     </row>
     <row r="32" spans="1:12" ht="16.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A32" s="59" t="s">
-        <v>422</v>
+        <v>420</v>
       </c>
       <c r="E32" s="124">
         <f>'Schedule 3-1'!H19</f>
         <v>0</v>
       </c>
       <c r="F32" s="124">
         <f>SUM('Schedule 3-1'!H35,'Schedule 3-1'!H47)</f>
         <v>0</v>
       </c>
       <c r="G32" s="124">
         <f>'Schedule 3-1'!H64</f>
         <v>0</v>
       </c>
       <c r="H32" s="124">
         <f>'Schedule 3-2'!H21</f>
         <v>0</v>
       </c>
       <c r="I32" s="124">
         <f>'Schedule 3-2'!H35</f>
         <v>0</v>
       </c>
       <c r="J32" s="124">
         <f>'Schedule 3-2'!H52</f>
         <v>0</v>
       </c>
       <c r="K32" s="124">
         <f>'Schedule 3-3'!H18</f>
         <v>0</v>
       </c>
       <c r="L32" s="124">
         <f t="shared" si="3"/>
         <v>0</v>
       </c>
     </row>
     <row r="33" spans="1:12" s="67" customFormat="1" ht="16.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A33" s="113" t="s">
-        <v>423</v>
+        <v>421</v>
       </c>
       <c r="B33" s="113"/>
       <c r="C33" s="113"/>
       <c r="D33" s="113"/>
       <c r="E33" s="90">
         <f t="shared" ref="E33:K33" si="4">SUM(E21:E32)</f>
         <v>0</v>
       </c>
       <c r="F33" s="90">
         <f t="shared" si="4"/>
         <v>0</v>
       </c>
       <c r="G33" s="90">
         <f t="shared" si="4"/>
         <v>0</v>
       </c>
       <c r="H33" s="90">
         <f t="shared" si="4"/>
         <v>0</v>
       </c>
       <c r="I33" s="90">
         <f t="shared" si="4"/>
         <v>0</v>
       </c>
       <c r="J33" s="90">
         <f t="shared" si="4"/>
         <v>0</v>
       </c>
       <c r="K33" s="90">
         <f t="shared" si="4"/>
         <v>0</v>
       </c>
       <c r="L33" s="90">
         <f>SUM(L21:L32)</f>
         <v>0</v>
       </c>
     </row>
     <row r="34" spans="1:12" ht="16.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="E34" s="124"/>
       <c r="F34" s="124"/>
       <c r="G34" s="124"/>
       <c r="H34" s="124"/>
       <c r="I34" s="124"/>
       <c r="J34" s="124"/>
       <c r="K34" s="124"/>
       <c r="L34" s="124"/>
     </row>
     <row r="35" spans="1:12" s="67" customFormat="1" ht="16.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A35" s="113" t="s">
-        <v>682</v>
+        <v>676</v>
       </c>
       <c r="B35" s="113"/>
       <c r="C35" s="113"/>
       <c r="D35" s="113"/>
       <c r="E35" s="90">
         <f t="shared" ref="E35:L35" si="5">+E18-E33</f>
         <v>0</v>
       </c>
       <c r="F35" s="90">
         <f t="shared" si="5"/>
         <v>0</v>
       </c>
       <c r="G35" s="90">
         <f t="shared" si="5"/>
         <v>0</v>
       </c>
       <c r="H35" s="90">
         <f t="shared" si="5"/>
         <v>0</v>
       </c>
       <c r="I35" s="90">
         <f t="shared" si="5"/>
         <v>0</v>
       </c>
       <c r="J35" s="90">
         <f t="shared" si="5"/>
         <v>0</v>
       </c>
       <c r="K35" s="90">
         <f t="shared" si="5"/>
         <v>0</v>
       </c>
       <c r="L35" s="90">
         <f t="shared" si="5"/>
         <v>0</v>
       </c>
     </row>
     <row r="36" spans="1:12" ht="16.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A36" s="67"/>
       <c r="E36" s="118"/>
       <c r="F36" s="118"/>
       <c r="G36" s="118"/>
       <c r="H36" s="118"/>
       <c r="I36" s="118"/>
       <c r="J36" s="118"/>
       <c r="K36" s="118"/>
       <c r="L36" s="118"/>
     </row>
     <row r="37" spans="1:12" ht="16.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A37" s="59" t="s">
-        <v>725</v>
+        <v>934</v>
       </c>
       <c r="E37" s="118"/>
       <c r="F37" s="118"/>
       <c r="G37" s="118"/>
       <c r="H37" s="118"/>
       <c r="I37" s="118"/>
       <c r="J37" s="118"/>
       <c r="K37" s="118"/>
       <c r="L37" s="186">
         <f>'Schedule 1'!H45</f>
         <v>0</v>
       </c>
     </row>
     <row r="38" spans="1:12" ht="16.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="E38" s="118"/>
       <c r="F38" s="118"/>
       <c r="G38" s="118"/>
       <c r="H38" s="118"/>
       <c r="I38" s="118"/>
       <c r="J38" s="118"/>
       <c r="K38" s="118"/>
       <c r="L38" s="118"/>
     </row>
     <row r="39" spans="1:12" s="67" customFormat="1" ht="16.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A39" s="113" t="s">
-        <v>424</v>
+        <v>422</v>
       </c>
       <c r="B39" s="113"/>
       <c r="C39" s="113"/>
       <c r="D39" s="113"/>
       <c r="E39" s="187"/>
       <c r="F39" s="187"/>
       <c r="G39" s="187"/>
       <c r="H39" s="187"/>
       <c r="I39" s="187"/>
       <c r="J39" s="187"/>
       <c r="K39" s="187"/>
       <c r="L39" s="188">
         <f>L35+L37</f>
         <v>0</v>
       </c>
     </row>
   </sheetData>
   <phoneticPr fontId="0" type="noConversion"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup scale="70" orientation="landscape" r:id="rId1"/>
   <headerFooter>
     <oddFooter>&amp;R37</oddFooter>
   </headerFooter>
   <rowBreaks count="1" manualBreakCount="1">
     <brk id="40" max="11" man="1"/>
   </rowBreaks>
   <colBreaks count="1" manualBreakCount="1">
     <brk id="12" max="34" man="1"/>
   </colBreaks>
   <customProperties>
     <customPr name="OrphanNamesChecked" r:id="rId2"/>
   </customProperties>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet41.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-1A00-000000000000}">
-  <sheetPr>
+  <sheetPr codeName="Sheet47">
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="A1:L39"/>
   <sheetViews>
     <sheetView view="pageBreakPreview" zoomScaleNormal="100" zoomScaleSheetLayoutView="100" workbookViewId="0">
-      <selection activeCell="A4" sqref="A4"/>
+      <selection activeCell="N25" sqref="N25"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.28515625" defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="19.7109375" style="59" customWidth="1"/>
     <col min="2" max="2" width="17.42578125" style="59" customWidth="1"/>
     <col min="3" max="3" width="20" style="59" hidden="1" customWidth="1"/>
     <col min="4" max="4" width="22.5703125" style="59" hidden="1" customWidth="1"/>
     <col min="5" max="6" width="13.5703125" style="59" customWidth="1"/>
     <col min="7" max="7" width="14.42578125" style="59" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="17.5703125" style="59" bestFit="1" customWidth="1"/>
     <col min="9" max="9" width="15.140625" style="59" bestFit="1" customWidth="1"/>
     <col min="10" max="11" width="13.5703125" style="59" customWidth="1"/>
     <col min="12" max="12" width="13.7109375" style="59" customWidth="1"/>
     <col min="13" max="16384" width="9.28515625" style="59"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:12" x14ac:dyDescent="0.2">
       <c r="A1" s="67" t="s">
         <v>32</v>
       </c>
       <c r="B1" s="74" t="str">
         <f>'Financial Position - Stmt 1'!$C$1</f>
         <v>Please Fill in Municipality Name</v>
       </c>
       <c r="C1" s="59" t="str">
         <f>'Financial Position - Stmt 1'!$C$1</f>
         <v>Please Fill in Municipality Name</v>
       </c>
     </row>
     <row r="2" spans="1:12" x14ac:dyDescent="0.2">
       <c r="A2" s="67" t="s">
-        <v>947</v>
+        <v>861</v>
       </c>
     </row>
     <row r="3" spans="1:12" x14ac:dyDescent="0.2">
       <c r="A3" s="67" t="str">
         <f>+"As at December 31, "&amp;'Financial Position - Stmt 1'!H5-1</f>
-        <v>As at December 31, 2024</v>
+        <v>As at December 31, 2025</v>
       </c>
       <c r="L3" s="93" t="s">
-        <v>425</v>
+        <v>423</v>
       </c>
     </row>
     <row r="4" spans="1:12" x14ac:dyDescent="0.2">
       <c r="L4" s="93"/>
     </row>
     <row r="6" spans="1:12" s="67" customFormat="1" ht="29.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A6" s="113"/>
       <c r="B6" s="113"/>
       <c r="C6" s="113"/>
       <c r="D6" s="113"/>
       <c r="E6" s="184" t="s">
+        <v>402</v>
+      </c>
+      <c r="F6" s="184" t="s">
+        <v>383</v>
+      </c>
+      <c r="G6" s="184" t="s">
+        <v>387</v>
+      </c>
+      <c r="H6" s="184" t="s">
+        <v>403</v>
+      </c>
+      <c r="I6" s="184" t="s">
         <v>404</v>
       </c>
-      <c r="F6" s="184" t="s">
-[...5 lines deleted...]
-      <c r="H6" s="184" t="s">
+      <c r="J6" s="184" t="s">
         <v>405</v>
       </c>
-      <c r="I6" s="184" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="K6" s="184" t="s">
-        <v>400</v>
+        <v>398</v>
       </c>
       <c r="L6" s="184" t="s">
         <v>207</v>
       </c>
     </row>
     <row r="7" spans="1:12" ht="16.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A7" s="67" t="s">
-        <v>723</v>
+        <v>932</v>
       </c>
       <c r="E7" s="124"/>
       <c r="F7" s="124"/>
       <c r="G7" s="124"/>
       <c r="H7" s="124"/>
       <c r="I7" s="124"/>
       <c r="J7" s="124"/>
       <c r="K7" s="124"/>
       <c r="L7" s="124"/>
     </row>
     <row r="8" spans="1:12" ht="16.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A8" s="59" t="s">
-        <v>408</v>
+        <v>406</v>
       </c>
       <c r="E8" s="124">
         <f>'Schedule 2-1'!J13</f>
         <v>0</v>
       </c>
       <c r="F8" s="124">
-        <f>'Schedule 2-1'!J43</f>
+        <f>'Schedule 2-1'!J42</f>
         <v>0</v>
       </c>
       <c r="G8" s="124">
         <f>'Schedule 2-2'!J15</f>
         <v>0</v>
       </c>
       <c r="H8" s="124">
-        <f>'Schedule 2-2'!J45</f>
+        <f>'Schedule 2-2'!J44</f>
         <v>0</v>
       </c>
       <c r="I8" s="124">
         <f>'Schedule 2-3'!J12</f>
         <v>0</v>
       </c>
       <c r="J8" s="124">
-        <f>'Schedule 2-3'!J40</f>
+        <f>'Schedule 2-3'!J39</f>
         <v>0</v>
       </c>
       <c r="K8" s="124">
         <f>'Schedule 2-4'!J13</f>
         <v>0</v>
       </c>
       <c r="L8" s="124">
         <f>SUM(E8:K8)</f>
         <v>0</v>
       </c>
     </row>
     <row r="9" spans="1:12" ht="16.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A9" s="59" t="s">
-        <v>409</v>
+        <v>407</v>
       </c>
       <c r="E9" s="124">
         <f>'Schedule 2-1'!J14</f>
         <v>0</v>
       </c>
       <c r="F9" s="124">
-        <f>'Schedule 2-1'!J44</f>
+        <f>'Schedule 2-1'!J43</f>
         <v>0</v>
       </c>
       <c r="G9" s="124">
         <f>'Schedule 2-2'!J16</f>
         <v>0</v>
       </c>
       <c r="H9" s="124">
-        <f>'Schedule 2-2'!J46</f>
+        <f>'Schedule 2-2'!J45</f>
         <v>0</v>
       </c>
       <c r="I9" s="124">
         <f>'Schedule 2-3'!J13</f>
         <v>0</v>
       </c>
       <c r="J9" s="124">
-        <f>'Schedule 2-3'!J41</f>
+        <f>'Schedule 2-3'!J40</f>
         <v>0</v>
       </c>
       <c r="K9" s="124">
         <f>'Schedule 2-4'!J14</f>
         <v>0</v>
       </c>
       <c r="L9" s="124">
         <f t="shared" ref="L9:L16" si="0">SUM(E9:K9)</f>
         <v>0</v>
       </c>
     </row>
     <row r="10" spans="1:12" ht="16.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A10" s="59" t="s">
-        <v>708</v>
+        <v>701</v>
       </c>
       <c r="E10" s="124">
         <f>'Schedule 2-1'!J15</f>
         <v>0</v>
       </c>
       <c r="F10" s="124">
-        <f>'Schedule 2-1'!J45</f>
+        <f>'Schedule 2-1'!J44</f>
         <v>0</v>
       </c>
       <c r="G10" s="124">
         <f>'Schedule 2-2'!J17</f>
         <v>0</v>
       </c>
       <c r="H10" s="124">
-        <f>'Schedule 2-2'!J47</f>
+        <f>'Schedule 2-2'!J46</f>
         <v>0</v>
       </c>
       <c r="I10" s="124">
         <f>'Schedule 2-3'!J14</f>
         <v>0</v>
       </c>
       <c r="J10" s="124">
-        <f>'Schedule 2-3'!J42</f>
+        <f>'Schedule 2-3'!J41</f>
         <v>0</v>
       </c>
       <c r="K10" s="124">
         <f>'Schedule 2-4'!J15</f>
         <v>0</v>
       </c>
       <c r="L10" s="124">
         <f>SUM(E10:K10)</f>
         <v>0</v>
       </c>
     </row>
     <row r="11" spans="1:12" ht="16.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A11" s="59" t="s">
-        <v>410</v>
+        <v>408</v>
       </c>
       <c r="E11" s="124">
         <f>'Schedule 2-1'!J16</f>
         <v>0</v>
       </c>
       <c r="F11" s="124"/>
       <c r="G11" s="124"/>
       <c r="H11" s="124"/>
       <c r="I11" s="124"/>
       <c r="J11" s="124"/>
       <c r="K11" s="124"/>
       <c r="L11" s="124">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
     </row>
     <row r="12" spans="1:12" ht="16.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A12" s="59" t="s">
-        <v>678</v>
+        <v>672</v>
       </c>
       <c r="E12" s="124">
         <f>'Schedule 2-1'!J17</f>
         <v>0</v>
       </c>
       <c r="F12" s="124"/>
       <c r="G12" s="124"/>
       <c r="H12" s="124"/>
       <c r="I12" s="124"/>
       <c r="J12" s="124"/>
       <c r="K12" s="124"/>
       <c r="L12" s="124">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
     </row>
     <row r="13" spans="1:12" ht="16.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A13" s="59" t="s">
-        <v>589</v>
+        <v>587</v>
       </c>
       <c r="E13" s="124">
         <f>'Schedule 2-1'!J18</f>
         <v>0</v>
       </c>
       <c r="F13" s="124"/>
       <c r="G13" s="124"/>
       <c r="H13" s="124"/>
       <c r="I13" s="124"/>
       <c r="J13" s="124"/>
       <c r="K13" s="124"/>
       <c r="L13" s="124">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
     </row>
     <row r="14" spans="1:12" ht="16.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A14" s="59" t="s">
-        <v>411</v>
+        <v>409</v>
       </c>
       <c r="E14" s="124">
         <f>'Schedule 2-1'!J19</f>
         <v>0</v>
       </c>
       <c r="F14" s="124">
-        <f>'Schedule 2-1'!J46</f>
+        <f>'Schedule 2-1'!J45</f>
         <v>0</v>
       </c>
       <c r="G14" s="124">
         <f>'Schedule 2-2'!J18</f>
         <v>0</v>
       </c>
       <c r="H14" s="124">
-        <f>'Schedule 2-2'!J48</f>
+        <f>'Schedule 2-2'!J47</f>
         <v>0</v>
       </c>
       <c r="I14" s="124">
         <f>'Schedule 2-3'!J15</f>
         <v>0</v>
       </c>
       <c r="J14" s="124">
-        <f>'Schedule 2-3'!J43</f>
+        <f>'Schedule 2-3'!J42</f>
         <v>0</v>
       </c>
       <c r="K14" s="124">
         <f>'Schedule 2-4'!J16</f>
         <v>0</v>
       </c>
       <c r="L14" s="124">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
     </row>
     <row r="15" spans="1:12" ht="16.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A15" s="59" t="s">
-        <v>412</v>
+        <v>410</v>
       </c>
       <c r="E15" s="124">
-        <f>'Schedule 2-1'!J25</f>
+        <f>'Schedule 2-1'!J24</f>
         <v>0</v>
       </c>
       <c r="F15" s="124">
-        <f>'Schedule 2-1'!J53</f>
+        <f>'Schedule 2-1'!J51</f>
         <v>0</v>
       </c>
       <c r="G15" s="124">
-        <f>'Schedule 2-2'!J25</f>
+        <f>'Schedule 2-2'!J24</f>
         <v>0</v>
       </c>
       <c r="H15" s="124">
-        <f>'Schedule 2-2'!J56</f>
+        <f>'Schedule 2-2'!J54</f>
         <v>0</v>
       </c>
       <c r="I15" s="124">
-        <f>'Schedule 2-3'!J21</f>
+        <f>'Schedule 2-3'!J20</f>
         <v>0</v>
       </c>
       <c r="J15" s="124">
-        <f>'Schedule 2-3'!J50</f>
+        <f>'Schedule 2-3'!J48</f>
         <v>0</v>
       </c>
       <c r="K15" s="124">
-        <f>'Schedule 2-4'!J22</f>
+        <f>'Schedule 2-4'!J21</f>
         <v>0</v>
       </c>
       <c r="L15" s="124">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
     </row>
     <row r="16" spans="1:12" ht="16.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A16" s="59" t="s">
-        <v>413</v>
+        <v>411</v>
       </c>
       <c r="E16" s="124">
-        <f>'Schedule 2-1'!J34</f>
+        <f>'Schedule 2-1'!J33</f>
         <v>0</v>
       </c>
       <c r="F16" s="124">
-        <f>'Schedule 2-1'!J63</f>
+        <f>'Schedule 2-1'!J61</f>
         <v>0</v>
       </c>
       <c r="G16" s="124">
-        <f>'Schedule 2-2'!J35</f>
+        <f>'Schedule 2-2'!J34</f>
         <v>0</v>
       </c>
       <c r="H16" s="124">
-        <f>'Schedule 2-2'!J66</f>
+        <f>'Schedule 2-2'!J64</f>
         <v>0</v>
       </c>
       <c r="I16" s="124">
-        <f>'Schedule 2-3'!J30</f>
+        <f>'Schedule 2-3'!J29</f>
         <v>0</v>
       </c>
       <c r="J16" s="124">
-        <f>'Schedule 2-3'!J60</f>
+        <f>'Schedule 2-3'!J58</f>
         <v>0</v>
       </c>
       <c r="K16" s="124">
-        <f>'Schedule 2-4'!J33</f>
+        <f>'Schedule 2-4'!J32</f>
         <v>0</v>
       </c>
       <c r="L16" s="124">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
     </row>
     <row r="17" spans="1:12" ht="16.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A17" s="59" t="s">
-        <v>414</v>
+        <v>412</v>
       </c>
       <c r="E17" s="124">
-        <f>'Schedule 2-1'!J35</f>
+        <f>'Schedule 2-1'!J34</f>
         <v>0</v>
       </c>
       <c r="F17" s="124">
-        <f>'Schedule 2-1'!J64</f>
+        <f>'Schedule 2-1'!J62</f>
         <v>0</v>
       </c>
       <c r="G17" s="124">
-        <f>'Schedule 2-2'!J36</f>
+        <f>'Schedule 2-2'!J35</f>
         <v>0</v>
       </c>
       <c r="H17" s="124">
-        <f>'Schedule 2-2'!J67</f>
+        <f>'Schedule 2-2'!J65</f>
         <v>0</v>
       </c>
       <c r="I17" s="124">
-        <f>'Schedule 2-3'!J31</f>
+        <f>'Schedule 2-3'!J30</f>
         <v>0</v>
       </c>
       <c r="J17" s="124">
-        <f>'Schedule 2-3'!J61</f>
+        <f>'Schedule 2-3'!J59</f>
         <v>0</v>
       </c>
       <c r="K17" s="124">
-        <f>'Schedule 2-4'!J34</f>
+        <f>'Schedule 2-4'!J33</f>
         <v>0</v>
       </c>
       <c r="L17" s="124">
         <f t="shared" ref="L17" si="1">SUM(E17:K17)</f>
         <v>0</v>
       </c>
     </row>
     <row r="18" spans="1:12" s="67" customFormat="1" ht="16.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A18" s="113" t="s">
         <v>53</v>
       </c>
       <c r="B18" s="113"/>
       <c r="C18" s="113"/>
       <c r="D18" s="113"/>
       <c r="E18" s="90">
         <f t="shared" ref="E18:K18" si="2">SUM(E8:E17)</f>
         <v>0</v>
       </c>
       <c r="F18" s="90">
         <f t="shared" si="2"/>
         <v>0</v>
       </c>
       <c r="G18" s="90">
         <f t="shared" si="2"/>
         <v>0</v>
@@ -30685,1063 +29076,1063 @@
       <c r="J18" s="90">
         <f t="shared" si="2"/>
         <v>0</v>
       </c>
       <c r="K18" s="90">
         <f t="shared" si="2"/>
         <v>0</v>
       </c>
       <c r="L18" s="90">
         <f>SUM(L8:L17)</f>
         <v>0</v>
       </c>
     </row>
     <row r="19" spans="1:12" ht="16.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="E19" s="124"/>
       <c r="F19" s="124"/>
       <c r="G19" s="124"/>
       <c r="H19" s="124"/>
       <c r="I19" s="124"/>
       <c r="J19" s="124"/>
       <c r="K19" s="124"/>
       <c r="L19" s="124"/>
     </row>
     <row r="20" spans="1:12" ht="16.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A20" s="67" t="s">
-        <v>724</v>
+        <v>933</v>
       </c>
       <c r="E20" s="124"/>
       <c r="F20" s="124"/>
       <c r="G20" s="124"/>
       <c r="H20" s="124"/>
       <c r="I20" s="124"/>
       <c r="J20" s="124"/>
       <c r="K20" s="124"/>
       <c r="L20" s="124"/>
     </row>
     <row r="21" spans="1:12" ht="16.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A21" s="59" t="s">
-        <v>415</v>
+        <v>413</v>
       </c>
       <c r="E21" s="124">
         <f>SUM('Schedule 3-1'!I7,'Schedule 3-1'!I8)</f>
         <v>0</v>
       </c>
       <c r="F21" s="124">
         <f>SUM('Schedule 3-1'!I26,'Schedule 3-1'!I37)</f>
         <v>0</v>
       </c>
       <c r="G21" s="124">
         <f>'Schedule 3-1'!I53</f>
         <v>0</v>
       </c>
       <c r="H21" s="124">
         <f>'Schedule 3-2'!I7</f>
         <v>0</v>
       </c>
       <c r="I21" s="124">
         <f>'Schedule 3-2'!I27</f>
         <v>0</v>
       </c>
       <c r="J21" s="124">
         <f>'Schedule 3-2'!I41</f>
         <v>0</v>
       </c>
       <c r="K21" s="124">
         <f>'Schedule 3-3'!I7</f>
         <v>0</v>
       </c>
       <c r="L21" s="124">
         <f>SUM(E21:K21)</f>
         <v>0</v>
       </c>
     </row>
     <row r="22" spans="1:12" ht="16.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A22" s="59" t="s">
-        <v>416</v>
+        <v>414</v>
       </c>
       <c r="E22" s="124">
         <f>'Schedule 3-1'!I9</f>
         <v>0</v>
       </c>
       <c r="F22" s="124">
         <f>SUM('Schedule 3-1'!I27,'Schedule 3-1'!I38)</f>
         <v>0</v>
       </c>
       <c r="G22" s="124">
         <f>'Schedule 3-1'!I54</f>
         <v>0</v>
       </c>
       <c r="H22" s="124">
         <f>'Schedule 3-2'!I8</f>
         <v>0</v>
       </c>
       <c r="I22" s="124">
         <f>'Schedule 3-2'!I28</f>
         <v>0</v>
       </c>
       <c r="J22" s="124">
         <f>'Schedule 3-2'!I42</f>
         <v>0</v>
       </c>
       <c r="K22" s="124">
         <f>'Schedule 3-3'!I8</f>
         <v>0</v>
       </c>
       <c r="L22" s="124">
         <f t="shared" ref="L22:L32" si="3">SUM(E22:K22)</f>
         <v>0</v>
       </c>
     </row>
     <row r="23" spans="1:12" ht="16.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A23" s="59" t="s">
-        <v>417</v>
+        <v>415</v>
       </c>
       <c r="E23" s="124">
         <f>'Schedule 3-1'!I10</f>
         <v>0</v>
       </c>
       <c r="F23" s="124">
         <f>SUM('Schedule 3-1'!I28,'Schedule 3-1'!I39)</f>
         <v>0</v>
       </c>
       <c r="G23" s="124">
         <f>'Schedule 3-1'!I55</f>
         <v>0</v>
       </c>
       <c r="H23" s="124">
         <f>'Schedule 3-2'!I9</f>
         <v>0</v>
       </c>
       <c r="I23" s="124"/>
       <c r="J23" s="124">
         <f>'Schedule 3-2'!I43</f>
         <v>0</v>
       </c>
       <c r="K23" s="124">
         <f>'Schedule 3-3'!I9</f>
         <v>0</v>
       </c>
       <c r="L23" s="124">
         <f t="shared" si="3"/>
         <v>0</v>
       </c>
     </row>
     <row r="24" spans="1:12" ht="16.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A24" s="59" t="s">
-        <v>418</v>
+        <v>416</v>
       </c>
       <c r="E24" s="124">
         <f>'Schedule 3-1'!I11</f>
         <v>0</v>
       </c>
       <c r="F24" s="124">
         <f>SUM('Schedule 3-1'!I29,'Schedule 3-1'!I40)</f>
         <v>0</v>
       </c>
       <c r="G24" s="124">
         <f>SUM('Schedule 3-1'!I56:I57)</f>
         <v>0</v>
       </c>
       <c r="H24" s="124">
         <f>'Schedule 3-2'!I10</f>
         <v>0</v>
       </c>
       <c r="I24" s="124"/>
       <c r="J24" s="124">
         <f>'Schedule 3-2'!I44</f>
         <v>0</v>
       </c>
       <c r="K24" s="124">
         <f>'Schedule 3-3'!I10</f>
         <v>0</v>
       </c>
       <c r="L24" s="124">
         <f t="shared" si="3"/>
         <v>0</v>
       </c>
     </row>
     <row r="25" spans="1:12" ht="16.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A25" s="59" t="s">
-        <v>419</v>
+        <v>417</v>
       </c>
       <c r="E25" s="124">
         <f>SUM('Schedule 3-1'!I12:I13)</f>
         <v>0</v>
       </c>
       <c r="F25" s="124">
         <f>SUM('Schedule 3-1'!I33:I34,'Schedule 3-1'!I41:I42)</f>
         <v>0</v>
       </c>
       <c r="G25" s="124">
         <f>SUM('Schedule 3-1'!I58:I59)</f>
         <v>0</v>
       </c>
       <c r="H25" s="124">
         <f>SUM('Schedule 3-2'!I11:I16)</f>
         <v>0</v>
       </c>
       <c r="I25" s="124">
         <f>SUM('Schedule 3-2'!I29:I30)</f>
         <v>0</v>
       </c>
       <c r="J25" s="124">
         <f>SUM('Schedule 3-2'!I45:I46)</f>
         <v>0</v>
       </c>
       <c r="K25" s="124">
         <f>SUM('Schedule 3-3'!I11:I12)</f>
         <v>0</v>
       </c>
       <c r="L25" s="124">
         <f t="shared" si="3"/>
         <v>0</v>
       </c>
     </row>
     <row r="26" spans="1:12" ht="16.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A26" s="59" t="s">
-        <v>697</v>
+        <v>690</v>
       </c>
       <c r="E26" s="124">
         <f>'Schedule 3-1'!I14</f>
         <v>0</v>
       </c>
       <c r="F26" s="124">
         <f>'Schedule 3-1'!I43</f>
         <v>0</v>
       </c>
       <c r="G26" s="124">
         <f>'Schedule 3-1'!I60</f>
         <v>0</v>
       </c>
       <c r="H26" s="124">
         <f>'Schedule 3-2'!I17</f>
         <v>0</v>
       </c>
       <c r="I26" s="124">
         <f>'Schedule 3-2'!I31</f>
         <v>0</v>
       </c>
       <c r="J26" s="124">
         <f>'Schedule 3-2'!I47</f>
         <v>0</v>
       </c>
       <c r="K26" s="124">
         <f>'Schedule 3-3'!I13</f>
         <v>0</v>
       </c>
       <c r="L26" s="124">
         <f t="shared" si="3"/>
         <v>0</v>
       </c>
     </row>
     <row r="27" spans="1:12" ht="16.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A27" s="59" t="s">
-        <v>703</v>
+        <v>696</v>
       </c>
       <c r="E27" s="124">
         <f>'Schedule 3-1'!I15</f>
         <v>0</v>
       </c>
       <c r="F27" s="124">
         <f>'Schedule 3-1'!I44</f>
         <v>0</v>
       </c>
       <c r="G27" s="124">
         <f>'Schedule 3-1'!I61</f>
         <v>0</v>
       </c>
       <c r="H27" s="124">
         <f>'Schedule 3-2'!I18</f>
         <v>0</v>
       </c>
       <c r="I27" s="124">
         <f>'Schedule 3-2'!I32</f>
         <v>0</v>
       </c>
       <c r="J27" s="124">
         <f>'Schedule 3-2'!I48</f>
         <v>0</v>
       </c>
       <c r="K27" s="124">
         <f>'Schedule 3-3'!I14</f>
         <v>0</v>
       </c>
       <c r="L27" s="124">
         <f t="shared" si="3"/>
         <v>0</v>
       </c>
     </row>
     <row r="28" spans="1:12" ht="16.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A28" s="59" t="s">
-        <v>420</v>
+        <v>418</v>
       </c>
       <c r="E28" s="124">
         <f>'Schedule 3-1'!I17</f>
         <v>0</v>
       </c>
       <c r="F28" s="124">
         <f>'Schedule 3-1'!I45</f>
         <v>0</v>
       </c>
       <c r="G28" s="124">
         <f>'Schedule 3-1'!I62</f>
         <v>0</v>
       </c>
       <c r="H28" s="124">
         <f>'Schedule 3-2'!I19</f>
         <v>0</v>
       </c>
       <c r="I28" s="124">
         <f>'Schedule 3-2'!I33</f>
         <v>0</v>
       </c>
       <c r="J28" s="124">
         <f>'Schedule 3-2'!I49</f>
         <v>0</v>
       </c>
       <c r="K28" s="124">
         <f>'Schedule 3-3'!I15</f>
         <v>0</v>
       </c>
       <c r="L28" s="124">
         <f t="shared" si="3"/>
         <v>0</v>
       </c>
     </row>
     <row r="29" spans="1:12" ht="16.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A29" s="185" t="s">
-        <v>592</v>
+        <v>590</v>
       </c>
       <c r="E29" s="124">
         <f>'Schedule 3-1'!I16</f>
         <v>0</v>
       </c>
       <c r="F29" s="124">
         <f>'Schedule 3-1'!I32</f>
         <v>0</v>
       </c>
       <c r="G29" s="124">
         <f>'Schedule 3-1'!I63</f>
         <v>0</v>
       </c>
       <c r="H29" s="124">
         <f>'Schedule 3-2'!I20</f>
         <v>0</v>
       </c>
       <c r="I29" s="124">
         <f>'Schedule 3-2'!I34</f>
         <v>0</v>
       </c>
       <c r="J29" s="124">
         <f>'Schedule 3-2'!I50</f>
         <v>0</v>
       </c>
       <c r="K29" s="124">
         <f>'Schedule 3-3'!I16</f>
         <v>0</v>
       </c>
       <c r="L29" s="124">
         <f t="shared" si="3"/>
         <v>0</v>
       </c>
     </row>
     <row r="30" spans="1:12" ht="16.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A30" s="59" t="s">
-        <v>421</v>
+        <v>419</v>
       </c>
       <c r="E30" s="124">
         <f>'Schedule 3-1'!I18</f>
         <v>0</v>
       </c>
       <c r="F30" s="124"/>
       <c r="G30" s="124"/>
       <c r="H30" s="124"/>
       <c r="I30" s="124"/>
       <c r="J30" s="124">
         <f>'Schedule 3-2'!I51</f>
         <v>0</v>
       </c>
       <c r="K30" s="124">
         <f>'Schedule 3-3'!I17</f>
         <v>0</v>
       </c>
       <c r="L30" s="124">
         <f t="shared" si="3"/>
         <v>0</v>
       </c>
     </row>
     <row r="31" spans="1:12" ht="16.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A31" s="59" t="s">
-        <v>414</v>
+        <v>412</v>
       </c>
       <c r="E31" s="124">
         <f>'Schedule 3-1'!I21</f>
         <v>0</v>
       </c>
       <c r="F31" s="124">
         <f>'Schedule 3-1'!I49</f>
         <v>0</v>
       </c>
       <c r="G31" s="124">
         <f>'Schedule 3-1'!I66</f>
         <v>0</v>
       </c>
       <c r="H31" s="124">
         <f>'Schedule 3-2'!I23</f>
         <v>0</v>
       </c>
       <c r="I31" s="124">
         <f>'Schedule 3-2'!I37</f>
         <v>0</v>
       </c>
       <c r="J31" s="124">
         <f>'Schedule 3-2'!I54</f>
         <v>0</v>
       </c>
       <c r="K31" s="124">
         <f>'Schedule 3-3'!I20</f>
         <v>0</v>
       </c>
       <c r="L31" s="124">
         <f>SUM(E31:K31)</f>
         <v>0</v>
       </c>
     </row>
     <row r="32" spans="1:12" ht="16.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A32" s="59" t="s">
-        <v>422</v>
+        <v>420</v>
       </c>
       <c r="E32" s="124">
         <f>'Schedule 3-1'!I19</f>
         <v>0</v>
       </c>
       <c r="F32" s="124">
         <f>SUM('Schedule 3-1'!I35,'Schedule 3-1'!I47)</f>
         <v>0</v>
       </c>
       <c r="G32" s="124">
         <f>'Schedule 3-1'!I64</f>
         <v>0</v>
       </c>
       <c r="H32" s="124">
         <f>'Schedule 3-2'!I21</f>
         <v>0</v>
       </c>
       <c r="I32" s="124">
         <f>'Schedule 3-2'!I35</f>
         <v>0</v>
       </c>
       <c r="J32" s="124">
         <f>'Schedule 3-2'!I52</f>
         <v>0</v>
       </c>
       <c r="K32" s="124">
         <f>'Schedule 3-3'!I18</f>
         <v>0</v>
       </c>
       <c r="L32" s="124">
         <f t="shared" si="3"/>
         <v>0</v>
       </c>
     </row>
     <row r="33" spans="1:12" s="67" customFormat="1" ht="16.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A33" s="113" t="s">
-        <v>423</v>
+        <v>421</v>
       </c>
       <c r="B33" s="113"/>
       <c r="C33" s="113"/>
       <c r="D33" s="113"/>
       <c r="E33" s="90">
         <f t="shared" ref="E33:L33" si="4">SUM(E21:E32)</f>
         <v>0</v>
       </c>
       <c r="F33" s="90">
         <f t="shared" si="4"/>
         <v>0</v>
       </c>
       <c r="G33" s="90">
         <f t="shared" si="4"/>
         <v>0</v>
       </c>
       <c r="H33" s="90">
         <f t="shared" si="4"/>
         <v>0</v>
       </c>
       <c r="I33" s="90">
         <f t="shared" si="4"/>
         <v>0</v>
       </c>
       <c r="J33" s="90">
         <f t="shared" si="4"/>
         <v>0</v>
       </c>
       <c r="K33" s="90">
         <f t="shared" si="4"/>
         <v>0</v>
       </c>
       <c r="L33" s="90">
         <f t="shared" si="4"/>
         <v>0</v>
       </c>
     </row>
     <row r="34" spans="1:12" ht="16.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="E34" s="124"/>
       <c r="F34" s="124"/>
       <c r="G34" s="124"/>
       <c r="H34" s="124"/>
       <c r="I34" s="124"/>
       <c r="J34" s="124"/>
       <c r="K34" s="124"/>
       <c r="L34" s="124"/>
     </row>
     <row r="35" spans="1:12" s="67" customFormat="1" ht="16.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A35" s="113" t="s">
-        <v>682</v>
+        <v>676</v>
       </c>
       <c r="B35" s="113"/>
       <c r="C35" s="113"/>
       <c r="D35" s="113"/>
       <c r="E35" s="90">
         <f t="shared" ref="E35:L35" si="5">+E18-E33</f>
         <v>0</v>
       </c>
       <c r="F35" s="90">
         <f t="shared" si="5"/>
         <v>0</v>
       </c>
       <c r="G35" s="90">
         <f t="shared" si="5"/>
         <v>0</v>
       </c>
       <c r="H35" s="90">
         <f t="shared" si="5"/>
         <v>0</v>
       </c>
       <c r="I35" s="90">
         <f t="shared" si="5"/>
         <v>0</v>
       </c>
       <c r="J35" s="90">
         <f t="shared" si="5"/>
         <v>0</v>
       </c>
       <c r="K35" s="90">
         <f t="shared" si="5"/>
         <v>0</v>
       </c>
       <c r="L35" s="90">
         <f t="shared" si="5"/>
         <v>0</v>
       </c>
     </row>
     <row r="36" spans="1:12" ht="16.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A36" s="67"/>
       <c r="E36" s="118"/>
       <c r="F36" s="118"/>
       <c r="G36" s="118"/>
       <c r="H36" s="118"/>
       <c r="I36" s="118"/>
       <c r="J36" s="118"/>
       <c r="K36" s="118"/>
       <c r="L36" s="118"/>
     </row>
     <row r="37" spans="1:12" ht="16.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A37" s="59" t="s">
-        <v>725</v>
+        <v>934</v>
       </c>
       <c r="E37" s="118"/>
       <c r="F37" s="118"/>
       <c r="G37" s="118"/>
       <c r="H37" s="118"/>
       <c r="I37" s="118"/>
       <c r="J37" s="118"/>
       <c r="K37" s="118"/>
       <c r="L37" s="186">
         <f>'Schedule 1'!I45</f>
         <v>0</v>
       </c>
     </row>
     <row r="38" spans="1:12" ht="16.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="E38" s="118"/>
       <c r="F38" s="118"/>
       <c r="G38" s="118"/>
       <c r="H38" s="118"/>
       <c r="I38" s="118"/>
       <c r="J38" s="118"/>
       <c r="K38" s="118"/>
       <c r="L38" s="118"/>
     </row>
     <row r="39" spans="1:12" s="67" customFormat="1" ht="16.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A39" s="113" t="s">
-        <v>424</v>
+        <v>422</v>
       </c>
       <c r="B39" s="113"/>
       <c r="C39" s="113"/>
       <c r="D39" s="113"/>
       <c r="E39" s="187"/>
       <c r="F39" s="187"/>
       <c r="G39" s="187"/>
       <c r="H39" s="187"/>
       <c r="I39" s="187"/>
       <c r="J39" s="187"/>
       <c r="K39" s="187"/>
       <c r="L39" s="188">
         <f>+L35+L37</f>
         <v>0</v>
       </c>
     </row>
   </sheetData>
   <phoneticPr fontId="7" type="noConversion"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup scale="81" orientation="landscape" r:id="rId1"/>
   <headerFooter>
     <oddFooter>&amp;R38</oddFooter>
   </headerFooter>
   <customProperties>
     <customPr name="OrphanNamesChecked" r:id="rId2"/>
   </customProperties>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet42.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-1B00-000000000000}">
   <sheetPr codeName="Sheet9">
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="A1:O44"/>
   <sheetViews>
     <sheetView view="pageBreakPreview" zoomScaleNormal="100" zoomScaleSheetLayoutView="100" workbookViewId="0">
-      <selection activeCell="A3" sqref="A3"/>
+      <selection activeCell="M28" sqref="M28"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.28515625" defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="2.5703125" style="59" customWidth="1"/>
     <col min="2" max="2" width="27.5703125" style="61" customWidth="1"/>
     <col min="3" max="3" width="12" style="59" customWidth="1"/>
     <col min="4" max="4" width="16.28515625" style="59" bestFit="1" customWidth="1"/>
     <col min="5" max="6" width="12" style="59" customWidth="1"/>
     <col min="7" max="7" width="14.42578125" style="59" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="12" style="59" customWidth="1"/>
     <col min="9" max="9" width="16.42578125" style="59" bestFit="1" customWidth="1"/>
     <col min="10" max="10" width="2.5703125" style="59" customWidth="1"/>
     <col min="11" max="11" width="16.28515625" style="59" bestFit="1" customWidth="1"/>
     <col min="12" max="12" width="2.5703125" style="59" customWidth="1"/>
     <col min="13" max="13" width="12" style="59" customWidth="1"/>
     <col min="14" max="14" width="2.42578125" style="59" customWidth="1"/>
     <col min="15" max="15" width="12" style="59" customWidth="1"/>
     <col min="16" max="16384" width="9.28515625" style="59"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:15" x14ac:dyDescent="0.2">
       <c r="A1" s="67" t="s">
         <v>32</v>
       </c>
       <c r="C1" s="74" t="str">
         <f>'Financial Position - Stmt 1'!$C$1</f>
         <v>Please Fill in Municipality Name</v>
       </c>
     </row>
     <row r="2" spans="1:15" x14ac:dyDescent="0.2">
       <c r="A2" s="135" t="s">
-        <v>946</v>
+        <v>860</v>
       </c>
       <c r="B2" s="136"/>
       <c r="C2" s="137"/>
       <c r="D2" s="137"/>
       <c r="E2" s="137"/>
       <c r="F2" s="137"/>
       <c r="G2" s="137"/>
       <c r="H2" s="137"/>
       <c r="I2" s="137"/>
       <c r="J2" s="137"/>
       <c r="K2" s="137"/>
       <c r="L2" s="137"/>
       <c r="M2" s="137"/>
       <c r="N2" s="137"/>
       <c r="O2" s="137"/>
     </row>
     <row r="3" spans="1:15" x14ac:dyDescent="0.2">
       <c r="A3" s="67" t="str">
         <f>'Financial Position - Stmt 1'!A3</f>
-        <v>As at December 31, 2025</v>
+        <v>As at December 31, 2026</v>
       </c>
       <c r="B3" s="136"/>
       <c r="C3" s="137"/>
       <c r="D3" s="137"/>
       <c r="E3" s="137"/>
       <c r="F3" s="137"/>
       <c r="G3" s="137"/>
       <c r="H3" s="137"/>
       <c r="I3" s="137"/>
       <c r="J3" s="137"/>
       <c r="K3" s="137"/>
       <c r="L3" s="137"/>
       <c r="M3" s="137"/>
       <c r="N3" s="137"/>
       <c r="O3" s="138" t="s">
-        <v>426</v>
+        <v>424</v>
       </c>
     </row>
     <row r="4" spans="1:15" x14ac:dyDescent="0.2">
       <c r="A4" s="137"/>
       <c r="B4" s="136"/>
       <c r="C4" s="137"/>
       <c r="D4" s="137"/>
       <c r="E4" s="137"/>
       <c r="F4" s="137"/>
       <c r="G4" s="137"/>
       <c r="H4" s="137"/>
       <c r="I4" s="137"/>
       <c r="J4" s="137"/>
       <c r="K4" s="137"/>
       <c r="L4" s="137"/>
       <c r="M4" s="137"/>
       <c r="N4" s="137"/>
       <c r="O4" s="137"/>
     </row>
     <row r="5" spans="1:15" x14ac:dyDescent="0.2">
       <c r="A5" s="137"/>
       <c r="B5" s="136"/>
       <c r="C5" s="137"/>
       <c r="D5" s="137"/>
       <c r="E5" s="137"/>
       <c r="F5" s="137"/>
       <c r="G5" s="137"/>
       <c r="H5" s="137"/>
       <c r="I5" s="137"/>
       <c r="J5" s="137"/>
       <c r="K5" s="137"/>
       <c r="L5" s="137"/>
       <c r="M5" s="137"/>
       <c r="N5" s="137"/>
       <c r="O5" s="137"/>
     </row>
     <row r="6" spans="1:15" ht="13.5" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A6" s="137"/>
       <c r="B6" s="136"/>
-      <c r="C6" s="481">
+      <c r="C6" s="468">
         <f>'Financial Position - Stmt 1'!H5</f>
-        <v>2025</v>
-[...10 lines deleted...]
-      <c r="M6" s="481"/>
+        <v>2026</v>
+      </c>
+      <c r="D6" s="468"/>
+      <c r="E6" s="468"/>
+      <c r="F6" s="468"/>
+      <c r="G6" s="468"/>
+      <c r="H6" s="468"/>
+      <c r="I6" s="468"/>
+      <c r="J6" s="468"/>
+      <c r="K6" s="468"/>
+      <c r="L6" s="468"/>
+      <c r="M6" s="468"/>
       <c r="N6" s="141"/>
       <c r="O6" s="140">
         <f>'Financial Position - Stmt 1'!I5</f>
-        <v>2024</v>
+        <v>2025</v>
       </c>
     </row>
     <row r="7" spans="1:15" x14ac:dyDescent="0.2">
       <c r="A7" s="137"/>
       <c r="B7" s="136"/>
       <c r="C7" s="137"/>
       <c r="D7" s="139"/>
       <c r="E7" s="139"/>
       <c r="F7" s="139"/>
       <c r="G7" s="139"/>
       <c r="H7" s="139"/>
       <c r="I7" s="139"/>
       <c r="J7" s="139"/>
       <c r="K7" s="139"/>
       <c r="L7" s="139"/>
       <c r="M7" s="141"/>
       <c r="N7" s="141"/>
       <c r="O7" s="139"/>
     </row>
     <row r="8" spans="1:15" ht="31.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A8" s="137"/>
       <c r="B8" s="136"/>
-      <c r="C8" s="485" t="s">
+      <c r="C8" s="472" t="s">
         <v>127</v>
       </c>
-      <c r="D8" s="486"/>
-[...3 lines deleted...]
-      <c r="H8" s="488" t="s">
+      <c r="D8" s="473"/>
+      <c r="E8" s="473"/>
+      <c r="F8" s="473"/>
+      <c r="G8" s="474"/>
+      <c r="H8" s="475" t="s">
         <v>138</v>
       </c>
-      <c r="I8" s="489"/>
+      <c r="I8" s="476"/>
       <c r="J8" s="164"/>
       <c r="K8" s="184" t="s">
-        <v>427</v>
+        <v>425</v>
       </c>
       <c r="L8" s="62"/>
       <c r="M8" s="62"/>
       <c r="N8" s="141"/>
       <c r="O8" s="139"/>
     </row>
     <row r="9" spans="1:15" ht="25.5" x14ac:dyDescent="0.2">
       <c r="A9" s="142"/>
       <c r="B9" s="142"/>
       <c r="C9" s="166" t="s">
-        <v>428</v>
+        <v>426</v>
       </c>
       <c r="D9" s="166" t="s">
         <v>130</v>
       </c>
       <c r="E9" s="166" t="s">
         <v>132</v>
       </c>
       <c r="F9" s="166" t="s">
+        <v>427</v>
+      </c>
+      <c r="G9" s="166" t="s">
+        <v>428</v>
+      </c>
+      <c r="H9" s="166" t="s">
         <v>429</v>
       </c>
-      <c r="G9" s="166" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="I9" s="166" t="s">
-        <v>693</v>
+        <v>686</v>
       </c>
       <c r="J9" s="146"/>
       <c r="K9" s="166" t="s">
-        <v>432</v>
+        <v>430</v>
       </c>
       <c r="L9" s="146"/>
       <c r="M9" s="166" t="s">
         <v>207</v>
       </c>
       <c r="N9" s="146"/>
       <c r="O9" s="167" t="s">
         <v>207</v>
       </c>
     </row>
     <row r="10" spans="1:15" x14ac:dyDescent="0.2">
-      <c r="A10" s="482" t="s">
-        <v>433</v>
+      <c r="A10" s="469" t="s">
+        <v>431</v>
       </c>
       <c r="B10" s="148" t="s">
-        <v>434</v>
+        <v>432</v>
       </c>
       <c r="C10" s="150"/>
       <c r="D10" s="150"/>
       <c r="E10" s="150"/>
       <c r="F10" s="150"/>
       <c r="G10" s="150"/>
       <c r="H10" s="150"/>
       <c r="I10" s="150"/>
       <c r="J10" s="150"/>
       <c r="K10" s="150"/>
       <c r="L10" s="151"/>
       <c r="M10" s="152"/>
       <c r="N10" s="151"/>
       <c r="O10" s="150"/>
     </row>
     <row r="11" spans="1:15" x14ac:dyDescent="0.2">
-      <c r="A11" s="483"/>
+      <c r="A11" s="470"/>
       <c r="B11" s="153"/>
       <c r="C11" s="150"/>
       <c r="D11" s="150"/>
       <c r="E11" s="150"/>
       <c r="F11" s="150"/>
       <c r="G11" s="150"/>
       <c r="H11" s="150"/>
       <c r="I11" s="150"/>
       <c r="J11" s="150"/>
       <c r="K11" s="150"/>
       <c r="L11" s="151"/>
       <c r="M11" s="152"/>
       <c r="N11" s="151"/>
       <c r="O11" s="150"/>
     </row>
     <row r="12" spans="1:15" x14ac:dyDescent="0.2">
-      <c r="A12" s="483"/>
+      <c r="A12" s="470"/>
       <c r="B12" s="153" t="s">
-        <v>435</v>
+        <v>433</v>
       </c>
       <c r="C12" s="150"/>
       <c r="D12" s="154"/>
       <c r="E12" s="154"/>
       <c r="F12" s="154"/>
       <c r="G12" s="154"/>
       <c r="H12" s="154"/>
       <c r="I12" s="154"/>
       <c r="J12" s="154"/>
       <c r="K12" s="150"/>
       <c r="L12" s="151"/>
       <c r="M12" s="152">
         <f>SUM(C12:K12)</f>
         <v>0</v>
       </c>
       <c r="N12" s="151"/>
       <c r="O12" s="150"/>
     </row>
     <row r="13" spans="1:15" x14ac:dyDescent="0.2">
-      <c r="A13" s="483"/>
+      <c r="A13" s="470"/>
       <c r="B13" s="153"/>
       <c r="C13" s="150"/>
       <c r="D13" s="150"/>
       <c r="E13" s="150"/>
       <c r="F13" s="150"/>
       <c r="G13" s="150"/>
       <c r="H13" s="150"/>
       <c r="I13" s="150"/>
       <c r="J13" s="150"/>
       <c r="K13" s="150"/>
       <c r="L13" s="151"/>
       <c r="M13" s="152"/>
       <c r="N13" s="151"/>
       <c r="O13" s="150"/>
     </row>
     <row r="14" spans="1:15" x14ac:dyDescent="0.2">
-      <c r="A14" s="483"/>
+      <c r="A14" s="470"/>
       <c r="B14" s="153" t="s">
-        <v>436</v>
+        <v>434</v>
       </c>
       <c r="C14" s="150"/>
       <c r="D14" s="150"/>
       <c r="E14" s="150"/>
       <c r="F14" s="150"/>
       <c r="G14" s="150"/>
       <c r="H14" s="150"/>
       <c r="I14" s="150"/>
       <c r="J14" s="150"/>
       <c r="K14" s="150"/>
       <c r="L14" s="151"/>
       <c r="M14" s="152">
         <f>SUM(C14:K14)</f>
         <v>0</v>
       </c>
       <c r="N14" s="151"/>
       <c r="O14" s="150"/>
     </row>
     <row r="15" spans="1:15" x14ac:dyDescent="0.2">
-      <c r="A15" s="483"/>
+      <c r="A15" s="470"/>
       <c r="B15" s="153"/>
       <c r="C15" s="150"/>
       <c r="D15" s="150"/>
       <c r="E15" s="150"/>
       <c r="F15" s="150"/>
       <c r="G15" s="150"/>
       <c r="H15" s="150"/>
       <c r="I15" s="150"/>
       <c r="J15" s="150"/>
       <c r="K15" s="150"/>
       <c r="L15" s="151"/>
       <c r="M15" s="152"/>
       <c r="N15" s="151"/>
       <c r="O15" s="150"/>
     </row>
     <row r="16" spans="1:15" ht="25.5" x14ac:dyDescent="0.2">
-      <c r="A16" s="483"/>
+      <c r="A16" s="470"/>
       <c r="B16" s="153" t="s">
-        <v>437</v>
+        <v>435</v>
       </c>
       <c r="C16" s="150"/>
       <c r="D16" s="150"/>
       <c r="E16" s="150"/>
       <c r="F16" s="150"/>
       <c r="G16" s="150"/>
       <c r="H16" s="150"/>
       <c r="I16" s="150"/>
       <c r="J16" s="150"/>
       <c r="K16" s="150"/>
       <c r="L16" s="151"/>
       <c r="M16" s="152">
         <f>SUM(C16:K16)</f>
         <v>0</v>
       </c>
       <c r="N16" s="151"/>
       <c r="O16" s="150"/>
     </row>
     <row r="17" spans="1:15" x14ac:dyDescent="0.2">
-      <c r="A17" s="483"/>
+      <c r="A17" s="470"/>
       <c r="B17" s="153"/>
       <c r="C17" s="150"/>
       <c r="D17" s="150"/>
       <c r="E17" s="150"/>
       <c r="F17" s="150"/>
       <c r="G17" s="150"/>
       <c r="H17" s="150"/>
       <c r="I17" s="150"/>
       <c r="J17" s="150"/>
       <c r="K17" s="150"/>
       <c r="L17" s="151"/>
       <c r="M17" s="152"/>
       <c r="N17" s="151"/>
       <c r="O17" s="150"/>
     </row>
     <row r="18" spans="1:15" ht="25.5" x14ac:dyDescent="0.2">
-      <c r="A18" s="483"/>
+      <c r="A18" s="470"/>
       <c r="B18" s="153" t="s">
-        <v>438</v>
+        <v>436</v>
       </c>
       <c r="C18" s="150"/>
       <c r="D18" s="150"/>
       <c r="E18" s="150"/>
       <c r="F18" s="150"/>
       <c r="G18" s="150"/>
       <c r="H18" s="150"/>
       <c r="I18" s="150"/>
       <c r="J18" s="150"/>
       <c r="K18" s="150"/>
       <c r="L18" s="151"/>
       <c r="M18" s="152">
         <f>SUM(C18:K18)</f>
         <v>0</v>
       </c>
       <c r="N18" s="151"/>
       <c r="O18" s="150"/>
     </row>
     <row r="19" spans="1:15" ht="38.25" x14ac:dyDescent="0.2">
-      <c r="A19" s="483"/>
+      <c r="A19" s="470"/>
       <c r="B19" s="155" t="s">
-        <v>721</v>
+        <v>939</v>
       </c>
       <c r="C19" s="150"/>
       <c r="D19" s="150"/>
       <c r="E19" s="150"/>
       <c r="F19" s="150"/>
       <c r="G19" s="150"/>
       <c r="H19" s="150"/>
       <c r="I19" s="150"/>
       <c r="J19" s="168"/>
       <c r="K19" s="150"/>
       <c r="L19" s="151"/>
       <c r="M19" s="152">
         <f>SUM(C19:K19)</f>
         <v>0</v>
       </c>
       <c r="N19" s="151"/>
       <c r="O19" s="150"/>
     </row>
     <row r="20" spans="1:15" s="67" customFormat="1" x14ac:dyDescent="0.2">
-      <c r="A20" s="483"/>
+      <c r="A20" s="470"/>
       <c r="B20" s="157" t="s">
-        <v>439</v>
+        <v>437</v>
       </c>
       <c r="C20" s="158">
         <f>SUM(C12:C19)</f>
         <v>0</v>
       </c>
       <c r="D20" s="158">
         <f>SUM(D12:D19)</f>
         <v>0</v>
       </c>
       <c r="E20" s="158">
         <f>SUM(E12:E19)</f>
         <v>0</v>
       </c>
       <c r="F20" s="158">
         <f t="shared" ref="F20:I20" si="0">SUM(F12:F19)</f>
         <v>0</v>
       </c>
       <c r="G20" s="169">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="H20" s="169"/>
       <c r="I20" s="158">
         <f t="shared" si="0"/>
         <v>0</v>
@@ -31758,230 +30149,230 @@
       </c>
       <c r="N20" s="159"/>
       <c r="O20" s="158">
         <f>SUM(O12:O19)</f>
         <v>0</v>
       </c>
     </row>
     <row r="21" spans="1:15" x14ac:dyDescent="0.2">
       <c r="A21" s="137"/>
       <c r="B21" s="136"/>
       <c r="C21" s="151"/>
       <c r="D21" s="151"/>
       <c r="E21" s="151"/>
       <c r="F21" s="151"/>
       <c r="G21" s="151"/>
       <c r="H21" s="151"/>
       <c r="I21" s="171"/>
       <c r="J21" s="151"/>
       <c r="K21" s="172"/>
       <c r="L21" s="151"/>
       <c r="M21" s="151"/>
       <c r="N21" s="151"/>
       <c r="O21" s="151"/>
     </row>
     <row r="22" spans="1:15" x14ac:dyDescent="0.2">
-      <c r="A22" s="482" t="s">
+      <c r="A22" s="469" t="s">
         <v>75</v>
       </c>
       <c r="B22" s="148" t="s">
-        <v>440</v>
+        <v>438</v>
       </c>
       <c r="C22" s="149"/>
       <c r="D22" s="149"/>
       <c r="E22" s="149"/>
       <c r="F22" s="149"/>
       <c r="G22" s="149"/>
       <c r="H22" s="149"/>
       <c r="I22" s="149"/>
       <c r="J22" s="168"/>
       <c r="K22" s="149"/>
       <c r="L22" s="151"/>
       <c r="M22" s="160"/>
       <c r="N22" s="151"/>
       <c r="O22" s="149"/>
     </row>
     <row r="23" spans="1:15" x14ac:dyDescent="0.2">
-      <c r="A23" s="484"/>
+      <c r="A23" s="471"/>
       <c r="B23" s="153"/>
       <c r="C23" s="150"/>
       <c r="D23" s="150"/>
       <c r="E23" s="150"/>
       <c r="F23" s="150"/>
       <c r="G23" s="150"/>
       <c r="H23" s="150"/>
       <c r="I23" s="150"/>
       <c r="J23" s="168"/>
       <c r="K23" s="150"/>
       <c r="L23" s="151"/>
       <c r="M23" s="152"/>
       <c r="N23" s="151"/>
       <c r="O23" s="150"/>
     </row>
     <row r="24" spans="1:15" ht="25.5" x14ac:dyDescent="0.2">
-      <c r="A24" s="484"/>
+      <c r="A24" s="471"/>
       <c r="B24" s="153" t="s">
-        <v>441</v>
+        <v>439</v>
       </c>
       <c r="C24" s="150"/>
       <c r="D24" s="154"/>
       <c r="E24" s="154"/>
       <c r="F24" s="154"/>
       <c r="G24" s="173"/>
       <c r="H24" s="173"/>
       <c r="I24" s="154"/>
       <c r="J24" s="174"/>
       <c r="K24" s="150"/>
       <c r="L24" s="151"/>
       <c r="M24" s="152">
         <f>SUM(C24:K24)</f>
         <v>0</v>
       </c>
       <c r="N24" s="151"/>
       <c r="O24" s="150"/>
     </row>
     <row r="25" spans="1:15" x14ac:dyDescent="0.2">
-      <c r="A25" s="484"/>
+      <c r="A25" s="471"/>
       <c r="B25" s="153"/>
       <c r="C25" s="150"/>
       <c r="D25" s="150"/>
       <c r="E25" s="150"/>
       <c r="F25" s="150"/>
       <c r="G25" s="150"/>
       <c r="H25" s="150"/>
       <c r="I25" s="150"/>
       <c r="J25" s="168"/>
       <c r="K25" s="150"/>
       <c r="L25" s="151"/>
       <c r="M25" s="152"/>
       <c r="N25" s="151"/>
       <c r="O25" s="150"/>
     </row>
     <row r="26" spans="1:15" x14ac:dyDescent="0.2">
-      <c r="A26" s="484"/>
+      <c r="A26" s="471"/>
       <c r="B26" s="153" t="s">
-        <v>442</v>
+        <v>440</v>
       </c>
       <c r="C26" s="150"/>
       <c r="D26" s="154"/>
       <c r="E26" s="154"/>
       <c r="F26" s="154"/>
       <c r="G26" s="154"/>
       <c r="H26" s="154"/>
       <c r="I26" s="154"/>
       <c r="J26" s="173"/>
       <c r="K26" s="150"/>
       <c r="L26" s="151"/>
       <c r="M26" s="152">
         <f>SUM(C26:K26)</f>
         <v>0</v>
       </c>
       <c r="N26" s="151"/>
       <c r="O26" s="150"/>
     </row>
     <row r="27" spans="1:15" ht="8.25" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A27" s="484"/>
+      <c r="A27" s="471"/>
       <c r="B27" s="153"/>
       <c r="C27" s="150"/>
       <c r="D27" s="150"/>
       <c r="E27" s="150"/>
       <c r="F27" s="150"/>
       <c r="G27" s="150"/>
       <c r="H27" s="150"/>
       <c r="I27" s="150"/>
       <c r="J27" s="150"/>
       <c r="K27" s="150"/>
       <c r="L27" s="151"/>
       <c r="M27" s="152"/>
       <c r="N27" s="151"/>
       <c r="O27" s="150"/>
     </row>
     <row r="28" spans="1:15" ht="25.5" x14ac:dyDescent="0.2">
-      <c r="A28" s="484"/>
+      <c r="A28" s="471"/>
       <c r="B28" s="153" t="s">
-        <v>443</v>
+        <v>441</v>
       </c>
       <c r="C28" s="150"/>
       <c r="D28" s="150"/>
       <c r="E28" s="150"/>
       <c r="F28" s="150"/>
       <c r="G28" s="150"/>
       <c r="H28" s="150"/>
       <c r="I28" s="150"/>
       <c r="J28" s="150"/>
       <c r="K28" s="150"/>
       <c r="L28" s="151"/>
       <c r="M28" s="152">
         <f>SUM(C28:K28)</f>
         <v>0</v>
       </c>
       <c r="N28" s="151"/>
       <c r="O28" s="150"/>
     </row>
     <row r="29" spans="1:15" ht="38.25" x14ac:dyDescent="0.2">
-      <c r="A29" s="484"/>
+      <c r="A29" s="471"/>
       <c r="B29" s="153" t="s">
-        <v>722</v>
+        <v>940</v>
       </c>
       <c r="C29" s="150"/>
       <c r="D29" s="150"/>
       <c r="E29" s="150"/>
       <c r="F29" s="150"/>
       <c r="G29" s="150"/>
       <c r="H29" s="150"/>
       <c r="I29" s="150"/>
       <c r="J29" s="150"/>
       <c r="K29" s="150"/>
       <c r="L29" s="151"/>
       <c r="M29" s="152">
         <f>SUM(C29:K29)</f>
         <v>0</v>
       </c>
       <c r="N29" s="151"/>
       <c r="O29" s="150"/>
     </row>
     <row r="30" spans="1:15" x14ac:dyDescent="0.2">
-      <c r="A30" s="484"/>
+      <c r="A30" s="471"/>
       <c r="B30" s="155"/>
       <c r="C30" s="150"/>
       <c r="D30" s="150"/>
       <c r="E30" s="150"/>
       <c r="F30" s="150"/>
       <c r="G30" s="150"/>
       <c r="H30" s="150"/>
       <c r="I30" s="150"/>
       <c r="J30" s="150"/>
       <c r="K30" s="150"/>
       <c r="L30" s="151"/>
       <c r="M30" s="152"/>
       <c r="N30" s="151"/>
       <c r="O30" s="150"/>
     </row>
     <row r="31" spans="1:15" s="67" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A31" s="484"/>
+      <c r="A31" s="471"/>
       <c r="B31" s="157" t="s">
-        <v>444</v>
+        <v>442</v>
       </c>
       <c r="C31" s="158">
         <f t="shared" ref="C31:I31" si="1">SUM(C24:C30)</f>
         <v>0</v>
       </c>
       <c r="D31" s="158">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
       <c r="E31" s="158">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
       <c r="F31" s="158">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
       <c r="G31" s="158">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
       <c r="H31" s="158"/>
       <c r="I31" s="158">
         <f t="shared" si="1"/>
         <v>0</v>
@@ -32017,51 +30408,51 @@
       <c r="L32" s="151"/>
       <c r="M32" s="151"/>
       <c r="N32" s="151"/>
       <c r="O32" s="151"/>
     </row>
     <row r="33" spans="1:15" ht="6" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A33" s="137"/>
       <c r="B33" s="136"/>
       <c r="C33" s="151"/>
       <c r="D33" s="151"/>
       <c r="E33" s="151"/>
       <c r="F33" s="151"/>
       <c r="G33" s="151"/>
       <c r="H33" s="151"/>
       <c r="I33" s="151"/>
       <c r="J33" s="151"/>
       <c r="K33" s="151"/>
       <c r="L33" s="151"/>
       <c r="M33" s="151"/>
       <c r="N33" s="151"/>
       <c r="O33" s="151"/>
     </row>
     <row r="34" spans="1:15" s="67" customFormat="1" ht="13.5" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A34" s="176"/>
       <c r="B34" s="161" t="s">
-        <v>445</v>
+        <v>443</v>
       </c>
       <c r="C34" s="162">
         <f t="shared" ref="C34:I34" si="2">C20-C31</f>
         <v>0</v>
       </c>
       <c r="D34" s="162">
         <f t="shared" si="2"/>
         <v>0</v>
       </c>
       <c r="E34" s="162">
         <f t="shared" si="2"/>
         <v>0</v>
       </c>
       <c r="F34" s="162">
         <f t="shared" si="2"/>
         <v>0</v>
       </c>
       <c r="G34" s="162">
         <f t="shared" si="2"/>
         <v>0</v>
       </c>
       <c r="H34" s="162"/>
       <c r="I34" s="162">
         <f t="shared" si="2"/>
         <v>0</v>
@@ -32078,162 +30469,162 @@
       </c>
       <c r="N34" s="170"/>
       <c r="O34" s="162">
         <f>O20-O31</f>
         <v>0</v>
       </c>
     </row>
     <row r="35" spans="1:15" ht="7.5" customHeight="1" thickTop="1" x14ac:dyDescent="0.2">
       <c r="C35" s="118"/>
       <c r="D35" s="118"/>
       <c r="E35" s="118"/>
       <c r="F35" s="118"/>
       <c r="G35" s="118"/>
       <c r="H35" s="118"/>
       <c r="I35" s="118"/>
       <c r="J35" s="118"/>
       <c r="K35" s="118"/>
       <c r="L35" s="118"/>
       <c r="M35" s="118"/>
       <c r="N35" s="118"/>
       <c r="O35" s="118"/>
     </row>
     <row r="36" spans="1:15" ht="22.5" x14ac:dyDescent="0.2">
       <c r="B36" s="178" t="str">
         <f>"1. Total contributed/donated assets received in "&amp;C6</f>
-        <v>1. Total contributed/donated assets received in 2025</v>
+        <v>1. Total contributed/donated assets received in 2026</v>
       </c>
       <c r="C36" s="179"/>
       <c r="D36" s="180">
         <v>0</v>
       </c>
       <c r="E36" s="118"/>
       <c r="F36" s="118"/>
       <c r="G36" s="118"/>
       <c r="H36" s="118"/>
       <c r="I36" s="118"/>
       <c r="J36" s="118"/>
       <c r="K36" s="118"/>
       <c r="L36" s="118"/>
       <c r="M36" s="118"/>
       <c r="N36" s="118"/>
       <c r="O36" s="118"/>
     </row>
     <row r="37" spans="1:15" ht="4.3499999999999996" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B37" s="178"/>
       <c r="C37" s="179"/>
       <c r="D37" s="179"/>
       <c r="E37" s="118"/>
       <c r="F37" s="118"/>
       <c r="G37" s="118"/>
       <c r="H37" s="118"/>
       <c r="I37" s="118"/>
       <c r="J37" s="118"/>
       <c r="K37" s="118"/>
       <c r="L37" s="118"/>
       <c r="M37" s="118"/>
       <c r="N37" s="118"/>
       <c r="O37" s="118"/>
     </row>
     <row r="38" spans="1:15" ht="22.5" x14ac:dyDescent="0.2">
       <c r="B38" s="181" t="str">
         <f>+"2. List of assets recognized at nominal value in " &amp;C6&amp;" are:"</f>
-        <v>2. List of assets recognized at nominal value in 2025 are:</v>
+        <v>2. List of assets recognized at nominal value in 2026 are:</v>
       </c>
       <c r="C38" s="179"/>
       <c r="D38" s="179"/>
       <c r="E38" s="118"/>
       <c r="F38" s="118"/>
       <c r="G38" s="118"/>
       <c r="H38" s="118"/>
       <c r="I38" s="118"/>
       <c r="J38" s="118"/>
       <c r="K38" s="118"/>
       <c r="L38" s="118"/>
       <c r="M38" s="118"/>
       <c r="N38" s="118"/>
       <c r="O38" s="118"/>
     </row>
     <row r="39" spans="1:15" ht="5.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B39" s="178"/>
       <c r="C39" s="179"/>
       <c r="D39" s="179"/>
       <c r="E39" s="118"/>
       <c r="F39" s="118"/>
       <c r="G39" s="118"/>
       <c r="H39" s="118"/>
       <c r="I39" s="118"/>
       <c r="J39" s="118"/>
       <c r="K39" s="118"/>
       <c r="L39" s="118"/>
       <c r="M39" s="118"/>
       <c r="N39" s="118"/>
       <c r="O39" s="118"/>
     </row>
     <row r="40" spans="1:15" x14ac:dyDescent="0.2">
       <c r="B40" s="181" t="s">
-        <v>446</v>
+        <v>444</v>
       </c>
       <c r="C40" s="179"/>
       <c r="D40" s="182">
         <v>0</v>
       </c>
       <c r="E40" s="118"/>
       <c r="F40" s="118"/>
       <c r="G40" s="118"/>
       <c r="H40" s="118"/>
       <c r="I40" s="118"/>
       <c r="J40" s="118"/>
       <c r="K40" s="118"/>
       <c r="L40" s="118"/>
       <c r="M40" s="118"/>
       <c r="N40" s="118"/>
       <c r="O40" s="118"/>
     </row>
     <row r="41" spans="1:15" x14ac:dyDescent="0.2">
       <c r="B41" s="181" t="s">
-        <v>447</v>
+        <v>445</v>
       </c>
       <c r="C41" s="179"/>
       <c r="D41" s="182">
         <v>0</v>
       </c>
       <c r="E41" s="118"/>
       <c r="F41" s="118"/>
       <c r="G41" s="118"/>
       <c r="H41" s="118"/>
       <c r="I41" s="118"/>
       <c r="J41" s="118"/>
       <c r="K41" s="118"/>
       <c r="L41" s="118"/>
       <c r="M41" s="118"/>
       <c r="N41" s="118"/>
       <c r="O41" s="118"/>
     </row>
     <row r="42" spans="1:15" x14ac:dyDescent="0.2">
       <c r="B42" s="181" t="s">
-        <v>448</v>
+        <v>446</v>
       </c>
       <c r="C42" s="179"/>
       <c r="D42" s="182">
         <v>0</v>
       </c>
       <c r="E42" s="118"/>
       <c r="F42" s="118"/>
       <c r="G42" s="118"/>
       <c r="H42" s="118"/>
       <c r="I42" s="118"/>
       <c r="J42" s="118"/>
       <c r="K42" s="118"/>
       <c r="L42" s="118"/>
       <c r="M42" s="118"/>
       <c r="N42" s="118"/>
       <c r="O42" s="118"/>
     </row>
     <row r="43" spans="1:15" ht="3.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B43" s="178"/>
       <c r="C43" s="183"/>
       <c r="D43" s="183"/>
     </row>
     <row r="44" spans="1:15" ht="22.5" x14ac:dyDescent="0.2">
       <c r="B44" s="178" t="str">
         <f>+"3.  Amount of interest capitalized in "&amp;O3</f>
@@ -32247,364 +30638,364 @@
   </sheetData>
   <mergeCells count="5">
     <mergeCell ref="C6:M6"/>
     <mergeCell ref="A10:A20"/>
     <mergeCell ref="A22:A31"/>
     <mergeCell ref="C8:G8"/>
     <mergeCell ref="H8:I8"/>
   </mergeCells>
   <phoneticPr fontId="7" type="noConversion"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup scale="72" orientation="landscape" r:id="rId1"/>
   <headerFooter>
     <oddFooter>&amp;R39</oddFooter>
   </headerFooter>
   <customProperties>
     <customPr name="OrphanNamesChecked" r:id="rId2"/>
   </customProperties>
   <ignoredErrors>
     <ignoredError sqref="B36:B44" unlockedFormula="1"/>
   </ignoredErrors>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet43.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-1C00-000000000000}">
-  <sheetPr>
+  <sheetPr codeName="Sheet48">
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="A1:M31"/>
   <sheetViews>
     <sheetView view="pageBreakPreview" zoomScaleNormal="100" zoomScaleSheetLayoutView="100" workbookViewId="0">
-      <selection activeCell="A3" sqref="A3"/>
+      <selection activeCell="N36" sqref="N36"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.28515625" defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="2.5703125" style="59" customWidth="1"/>
     <col min="2" max="2" width="19.42578125" style="61" customWidth="1"/>
     <col min="3" max="9" width="12.7109375" style="59" customWidth="1"/>
     <col min="10" max="10" width="2.5703125" style="59" customWidth="1"/>
     <col min="11" max="11" width="12.7109375" style="59" customWidth="1"/>
     <col min="12" max="12" width="2.42578125" style="59" customWidth="1"/>
     <col min="13" max="13" width="12.7109375" style="59" customWidth="1"/>
     <col min="14" max="16384" width="9.28515625" style="59"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A1" s="67" t="s">
         <v>32</v>
       </c>
       <c r="C1" s="74" t="str">
         <f>'Financial Position - Stmt 1'!$C$1</f>
         <v>Please Fill in Municipality Name</v>
       </c>
     </row>
     <row r="2" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A2" s="135" t="s">
-        <v>948</v>
+        <v>862</v>
       </c>
       <c r="B2" s="136"/>
       <c r="C2" s="137"/>
       <c r="D2" s="137"/>
       <c r="E2" s="137"/>
       <c r="F2" s="137"/>
       <c r="G2" s="137"/>
       <c r="H2" s="137"/>
       <c r="I2" s="137"/>
       <c r="J2" s="137"/>
       <c r="K2" s="137"/>
       <c r="L2" s="137"/>
       <c r="M2" s="137"/>
     </row>
     <row r="3" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A3" s="67" t="str">
         <f>'Financial Position - Stmt 1'!A3</f>
-        <v>As at December 31, 2025</v>
+        <v>As at December 31, 2026</v>
       </c>
       <c r="B3" s="136"/>
       <c r="C3" s="137"/>
       <c r="D3" s="137"/>
       <c r="E3" s="137"/>
       <c r="F3" s="137"/>
       <c r="G3" s="137"/>
       <c r="H3" s="137"/>
       <c r="I3" s="137"/>
       <c r="J3" s="137"/>
       <c r="K3" s="137"/>
       <c r="L3" s="137"/>
       <c r="M3" s="138" t="s">
-        <v>449</v>
+        <v>447</v>
       </c>
     </row>
     <row r="4" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A4" s="137"/>
       <c r="B4" s="136"/>
       <c r="C4" s="137"/>
       <c r="D4" s="137"/>
       <c r="E4" s="137"/>
       <c r="F4" s="137"/>
       <c r="G4" s="137"/>
       <c r="H4" s="137"/>
       <c r="I4" s="137"/>
       <c r="J4" s="137"/>
       <c r="K4" s="137"/>
       <c r="L4" s="137"/>
       <c r="M4" s="137"/>
     </row>
     <row r="5" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A5" s="137"/>
       <c r="B5" s="136"/>
       <c r="C5" s="137"/>
       <c r="D5" s="137"/>
       <c r="E5" s="137"/>
       <c r="F5" s="137"/>
       <c r="G5" s="137"/>
       <c r="H5" s="137"/>
       <c r="I5" s="137"/>
       <c r="J5" s="137"/>
       <c r="K5" s="137"/>
       <c r="L5" s="137"/>
       <c r="M5" s="137"/>
     </row>
     <row r="6" spans="1:13" ht="13.5" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A6" s="137"/>
       <c r="B6" s="136"/>
-      <c r="C6" s="481">
+      <c r="C6" s="468">
         <f>'Schedule 6'!C6:M6</f>
-        <v>2025</v>
-[...6 lines deleted...]
-      <c r="I6" s="481"/>
+        <v>2026</v>
+      </c>
+      <c r="D6" s="468"/>
+      <c r="E6" s="468"/>
+      <c r="F6" s="468"/>
+      <c r="G6" s="468"/>
+      <c r="H6" s="468"/>
+      <c r="I6" s="468"/>
       <c r="J6" s="139"/>
       <c r="K6" s="140"/>
       <c r="L6" s="141"/>
       <c r="M6" s="140">
         <f>'Schedule 6'!O6</f>
-        <v>2024</v>
+        <v>2025</v>
       </c>
     </row>
     <row r="7" spans="1:13" ht="38.25" x14ac:dyDescent="0.2">
       <c r="A7" s="142"/>
       <c r="B7" s="142"/>
       <c r="C7" s="143" t="s">
-        <v>404</v>
+        <v>402</v>
       </c>
       <c r="D7" s="144" t="s">
-        <v>385</v>
+        <v>383</v>
       </c>
       <c r="E7" s="143" t="s">
-        <v>389</v>
+        <v>387</v>
       </c>
       <c r="F7" s="143" t="s">
-        <v>405</v>
+        <v>403</v>
       </c>
       <c r="G7" s="143" t="s">
+        <v>448</v>
+      </c>
+      <c r="H7" s="143" t="s">
+        <v>449</v>
+      </c>
+      <c r="I7" s="145" t="s">
         <v>450</v>
-      </c>
-[...4 lines deleted...]
-        <v>452</v>
       </c>
       <c r="J7" s="146"/>
       <c r="K7" s="145" t="s">
         <v>207</v>
       </c>
       <c r="L7" s="146"/>
       <c r="M7" s="147" t="s">
         <v>207</v>
       </c>
     </row>
     <row r="8" spans="1:13" x14ac:dyDescent="0.2">
-      <c r="A8" s="482" t="s">
-        <v>433</v>
+      <c r="A8" s="469" t="s">
+        <v>431</v>
       </c>
       <c r="B8" s="148" t="s">
-        <v>434</v>
+        <v>432</v>
       </c>
       <c r="C8" s="149"/>
       <c r="D8" s="149"/>
       <c r="E8" s="149"/>
       <c r="F8" s="149"/>
       <c r="G8" s="149"/>
       <c r="H8" s="149"/>
       <c r="I8" s="150"/>
       <c r="J8" s="151"/>
       <c r="K8" s="152"/>
       <c r="L8" s="151"/>
       <c r="M8" s="150"/>
     </row>
     <row r="9" spans="1:13" x14ac:dyDescent="0.2">
-      <c r="A9" s="483"/>
+      <c r="A9" s="470"/>
       <c r="B9" s="153"/>
       <c r="C9" s="150"/>
       <c r="D9" s="150"/>
       <c r="E9" s="150"/>
       <c r="F9" s="150"/>
       <c r="G9" s="150"/>
       <c r="H9" s="150"/>
       <c r="I9" s="150"/>
       <c r="J9" s="151"/>
       <c r="K9" s="152"/>
       <c r="L9" s="151"/>
       <c r="M9" s="150"/>
     </row>
     <row r="10" spans="1:13" x14ac:dyDescent="0.2">
-      <c r="A10" s="483"/>
+      <c r="A10" s="470"/>
       <c r="B10" s="153" t="s">
-        <v>435</v>
+        <v>433</v>
       </c>
       <c r="C10" s="150"/>
       <c r="D10" s="154"/>
       <c r="E10" s="154"/>
       <c r="F10" s="154"/>
       <c r="G10" s="154"/>
       <c r="H10" s="154"/>
       <c r="I10" s="150"/>
       <c r="J10" s="151"/>
       <c r="K10" s="152">
         <f>SUM(C10:I10)</f>
         <v>0</v>
       </c>
       <c r="L10" s="151"/>
       <c r="M10" s="150"/>
     </row>
     <row r="11" spans="1:13" x14ac:dyDescent="0.2">
-      <c r="A11" s="483"/>
+      <c r="A11" s="470"/>
       <c r="B11" s="153"/>
       <c r="C11" s="150"/>
       <c r="D11" s="150"/>
       <c r="E11" s="150"/>
       <c r="F11" s="150"/>
       <c r="G11" s="150"/>
       <c r="H11" s="150"/>
       <c r="I11" s="150"/>
       <c r="J11" s="151"/>
       <c r="K11" s="152"/>
       <c r="L11" s="151"/>
       <c r="M11" s="150"/>
     </row>
     <row r="12" spans="1:13" ht="25.5" x14ac:dyDescent="0.2">
-      <c r="A12" s="483"/>
+      <c r="A12" s="470"/>
       <c r="B12" s="153" t="s">
-        <v>436</v>
+        <v>434</v>
       </c>
       <c r="C12" s="150"/>
       <c r="D12" s="150"/>
       <c r="E12" s="150"/>
       <c r="F12" s="150"/>
       <c r="G12" s="150"/>
       <c r="H12" s="150"/>
       <c r="I12" s="150"/>
       <c r="J12" s="151"/>
       <c r="K12" s="152">
         <f>SUM(C12:I12)</f>
         <v>0</v>
       </c>
       <c r="L12" s="151"/>
       <c r="M12" s="150"/>
     </row>
     <row r="13" spans="1:13" x14ac:dyDescent="0.2">
-      <c r="A13" s="483"/>
+      <c r="A13" s="470"/>
       <c r="B13" s="153"/>
       <c r="C13" s="150"/>
       <c r="D13" s="150"/>
       <c r="E13" s="150"/>
       <c r="F13" s="150"/>
       <c r="G13" s="150"/>
       <c r="H13" s="150"/>
       <c r="I13" s="150"/>
       <c r="J13" s="151"/>
       <c r="K13" s="152"/>
       <c r="L13" s="151"/>
       <c r="M13" s="150"/>
     </row>
     <row r="14" spans="1:13" ht="25.5" x14ac:dyDescent="0.2">
-      <c r="A14" s="483"/>
+      <c r="A14" s="470"/>
       <c r="B14" s="153" t="s">
-        <v>437</v>
+        <v>435</v>
       </c>
       <c r="C14" s="150"/>
       <c r="D14" s="150"/>
       <c r="E14" s="150"/>
       <c r="F14" s="150"/>
       <c r="G14" s="150"/>
       <c r="H14" s="150"/>
       <c r="I14" s="150"/>
       <c r="J14" s="151"/>
       <c r="K14" s="152">
         <f>SUM(C14:I14)</f>
         <v>0</v>
       </c>
       <c r="L14" s="151"/>
       <c r="M14" s="150"/>
     </row>
     <row r="15" spans="1:13" ht="51" x14ac:dyDescent="0.2">
-      <c r="A15" s="483"/>
+      <c r="A15" s="470"/>
       <c r="B15" s="153" t="s">
-        <v>721</v>
+        <v>939</v>
       </c>
       <c r="C15" s="150"/>
       <c r="D15" s="150"/>
       <c r="E15" s="150"/>
       <c r="F15" s="150"/>
       <c r="G15" s="150"/>
       <c r="H15" s="150"/>
       <c r="I15" s="150"/>
       <c r="J15" s="151"/>
       <c r="K15" s="152">
         <f>SUM(C15:I15)</f>
         <v>0</v>
       </c>
       <c r="L15" s="151"/>
       <c r="M15" s="150"/>
     </row>
     <row r="16" spans="1:13" x14ac:dyDescent="0.2">
-      <c r="A16" s="483"/>
+      <c r="A16" s="470"/>
       <c r="B16" s="155"/>
       <c r="C16" s="156"/>
       <c r="D16" s="156"/>
       <c r="E16" s="156"/>
       <c r="F16" s="156"/>
       <c r="G16" s="156"/>
       <c r="H16" s="156"/>
       <c r="I16" s="150"/>
       <c r="J16" s="151"/>
       <c r="K16" s="152"/>
       <c r="L16" s="151"/>
       <c r="M16" s="150"/>
     </row>
     <row r="17" spans="1:13" s="67" customFormat="1" x14ac:dyDescent="0.2">
-      <c r="A17" s="483"/>
+      <c r="A17" s="470"/>
       <c r="B17" s="157" t="s">
-        <v>439</v>
+        <v>437</v>
       </c>
       <c r="C17" s="158">
         <f t="shared" ref="C17:I17" si="0">SUM(C10:C16)</f>
         <v>0</v>
       </c>
       <c r="D17" s="158">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="E17" s="158">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="F17" s="158">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="G17" s="158">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="H17" s="158">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
@@ -32617,212 +31008,212 @@
         <f>SUM(K10:K16)</f>
         <v>0</v>
       </c>
       <c r="L17" s="159"/>
       <c r="M17" s="158">
         <f>SUM(M10:M16)</f>
         <v>0</v>
       </c>
     </row>
     <row r="18" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A18" s="137"/>
       <c r="B18" s="136"/>
       <c r="C18" s="151"/>
       <c r="D18" s="151"/>
       <c r="E18" s="151"/>
       <c r="F18" s="151"/>
       <c r="G18" s="151"/>
       <c r="H18" s="151"/>
       <c r="I18" s="151"/>
       <c r="J18" s="151"/>
       <c r="K18" s="151"/>
       <c r="L18" s="151"/>
       <c r="M18" s="151"/>
     </row>
     <row r="19" spans="1:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A19" s="482" t="s">
+      <c r="A19" s="469" t="s">
         <v>75</v>
       </c>
       <c r="B19" s="148" t="s">
-        <v>440</v>
+        <v>438</v>
       </c>
       <c r="C19" s="149"/>
       <c r="D19" s="149"/>
       <c r="E19" s="149"/>
       <c r="F19" s="149"/>
       <c r="G19" s="149"/>
       <c r="H19" s="149"/>
       <c r="I19" s="149"/>
       <c r="J19" s="151"/>
       <c r="K19" s="160"/>
       <c r="L19" s="151"/>
       <c r="M19" s="149"/>
     </row>
     <row r="20" spans="1:13" x14ac:dyDescent="0.2">
-      <c r="A20" s="484"/>
+      <c r="A20" s="471"/>
       <c r="B20" s="153"/>
       <c r="C20" s="150"/>
       <c r="D20" s="150"/>
       <c r="E20" s="150"/>
       <c r="F20" s="150"/>
       <c r="G20" s="150"/>
       <c r="H20" s="150"/>
       <c r="I20" s="150"/>
       <c r="J20" s="151"/>
       <c r="K20" s="152"/>
       <c r="L20" s="151"/>
       <c r="M20" s="150"/>
     </row>
     <row r="21" spans="1:13" ht="25.5" x14ac:dyDescent="0.2">
-      <c r="A21" s="484"/>
+      <c r="A21" s="471"/>
       <c r="B21" s="153" t="s">
-        <v>441</v>
+        <v>439</v>
       </c>
       <c r="C21" s="150"/>
       <c r="D21" s="154"/>
       <c r="E21" s="154"/>
       <c r="F21" s="154"/>
       <c r="G21" s="154"/>
       <c r="H21" s="154"/>
       <c r="I21" s="150"/>
       <c r="J21" s="151"/>
       <c r="K21" s="152">
         <f>SUM(C21:I21)</f>
         <v>0</v>
       </c>
       <c r="L21" s="151"/>
       <c r="M21" s="150"/>
     </row>
     <row r="22" spans="1:13" x14ac:dyDescent="0.2">
-      <c r="A22" s="484"/>
+      <c r="A22" s="471"/>
       <c r="B22" s="153"/>
       <c r="C22" s="150"/>
       <c r="D22" s="150"/>
       <c r="E22" s="150"/>
       <c r="F22" s="150"/>
       <c r="G22" s="150"/>
       <c r="H22" s="150"/>
       <c r="I22" s="150"/>
       <c r="J22" s="151"/>
       <c r="K22" s="152"/>
       <c r="L22" s="151"/>
       <c r="M22" s="150"/>
     </row>
     <row r="23" spans="1:13" ht="25.5" x14ac:dyDescent="0.2">
-      <c r="A23" s="484"/>
+      <c r="A23" s="471"/>
       <c r="B23" s="153" t="s">
-        <v>442</v>
+        <v>440</v>
       </c>
       <c r="C23" s="150"/>
       <c r="D23" s="154"/>
       <c r="E23" s="154"/>
       <c r="F23" s="154"/>
       <c r="G23" s="154"/>
       <c r="H23" s="154"/>
       <c r="I23" s="150"/>
       <c r="J23" s="151"/>
       <c r="K23" s="152">
         <f>SUM(C23:I23)</f>
         <v>0</v>
       </c>
       <c r="L23" s="151"/>
       <c r="M23" s="150"/>
     </row>
     <row r="24" spans="1:13" x14ac:dyDescent="0.2">
-      <c r="A24" s="484"/>
+      <c r="A24" s="471"/>
       <c r="B24" s="153"/>
       <c r="C24" s="150"/>
       <c r="D24" s="150"/>
       <c r="E24" s="150"/>
       <c r="F24" s="150"/>
       <c r="G24" s="150"/>
       <c r="H24" s="150"/>
       <c r="I24" s="150"/>
       <c r="J24" s="151"/>
       <c r="K24" s="152"/>
       <c r="L24" s="151"/>
       <c r="M24" s="150"/>
     </row>
     <row r="25" spans="1:13" ht="38.25" x14ac:dyDescent="0.2">
-      <c r="A25" s="484"/>
+      <c r="A25" s="471"/>
       <c r="B25" s="153" t="s">
-        <v>443</v>
+        <v>441</v>
       </c>
       <c r="C25" s="150"/>
       <c r="D25" s="150"/>
       <c r="E25" s="150"/>
       <c r="F25" s="150"/>
       <c r="G25" s="150"/>
       <c r="H25" s="150"/>
       <c r="I25" s="150"/>
       <c r="J25" s="151"/>
       <c r="K25" s="152">
         <f>SUM(C25:I25)</f>
         <v>0</v>
       </c>
       <c r="L25" s="151"/>
       <c r="M25" s="150"/>
     </row>
     <row r="26" spans="1:13" ht="51" x14ac:dyDescent="0.2">
-      <c r="A26" s="484"/>
+      <c r="A26" s="471"/>
       <c r="B26" s="153" t="s">
-        <v>722</v>
+        <v>940</v>
       </c>
       <c r="C26" s="150"/>
       <c r="D26" s="150"/>
       <c r="E26" s="150"/>
       <c r="F26" s="150"/>
       <c r="G26" s="150"/>
       <c r="H26" s="150"/>
       <c r="I26" s="150"/>
       <c r="J26" s="151"/>
       <c r="K26" s="152">
         <f>SUM(C26:I26)</f>
         <v>0</v>
       </c>
       <c r="L26" s="151"/>
       <c r="M26" s="150"/>
     </row>
     <row r="27" spans="1:13" x14ac:dyDescent="0.2">
-      <c r="A27" s="484"/>
+      <c r="A27" s="471"/>
       <c r="B27" s="155"/>
       <c r="C27" s="156"/>
       <c r="D27" s="156"/>
       <c r="E27" s="156"/>
       <c r="F27" s="156"/>
       <c r="G27" s="156"/>
       <c r="H27" s="156"/>
       <c r="I27" s="150"/>
       <c r="J27" s="151"/>
       <c r="K27" s="152"/>
       <c r="L27" s="151"/>
       <c r="M27" s="150"/>
     </row>
     <row r="28" spans="1:13" s="67" customFormat="1" ht="25.5" x14ac:dyDescent="0.2">
-      <c r="A28" s="484"/>
+      <c r="A28" s="471"/>
       <c r="B28" s="157" t="s">
-        <v>444</v>
+        <v>442</v>
       </c>
       <c r="C28" s="158">
         <f>SUM(C21:C27)</f>
         <v>0</v>
       </c>
       <c r="D28" s="158">
         <f t="shared" ref="D28:I28" si="1">SUM(D21:D27)</f>
         <v>0</v>
       </c>
       <c r="E28" s="158">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
       <c r="F28" s="158">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
       <c r="G28" s="158">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
       <c r="H28" s="158">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
@@ -32852,51 +31243,51 @@
       <c r="H29" s="151"/>
       <c r="I29" s="151"/>
       <c r="J29" s="151"/>
       <c r="K29" s="151"/>
       <c r="L29" s="151"/>
       <c r="M29" s="151"/>
     </row>
     <row r="30" spans="1:13" ht="6" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A30" s="137"/>
       <c r="B30" s="136"/>
       <c r="C30" s="151"/>
       <c r="D30" s="151"/>
       <c r="E30" s="151"/>
       <c r="F30" s="151"/>
       <c r="G30" s="151"/>
       <c r="H30" s="151"/>
       <c r="I30" s="151"/>
       <c r="J30" s="151"/>
       <c r="K30" s="151"/>
       <c r="L30" s="151"/>
       <c r="M30" s="151"/>
     </row>
     <row r="31" spans="1:13" ht="12.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A31" s="137"/>
       <c r="B31" s="161" t="s">
-        <v>445</v>
+        <v>443</v>
       </c>
       <c r="C31" s="162">
         <f t="shared" ref="C31:I31" si="2">C17-C28</f>
         <v>0</v>
       </c>
       <c r="D31" s="162">
         <f t="shared" si="2"/>
         <v>0</v>
       </c>
       <c r="E31" s="162">
         <f t="shared" si="2"/>
         <v>0</v>
       </c>
       <c r="F31" s="162">
         <f t="shared" si="2"/>
         <v>0</v>
       </c>
       <c r="G31" s="162">
         <f t="shared" si="2"/>
         <v>0</v>
       </c>
       <c r="H31" s="162">
         <f t="shared" si="2"/>
         <v>0</v>
       </c>
@@ -32950,142 +31341,142 @@
     <col min="12" max="12" width="14.5703125" customWidth="1"/>
     <col min="13" max="14" width="13.5703125" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:14" x14ac:dyDescent="0.2">
       <c r="A1" s="3" t="str">
         <f>'Financial Position - Stmt 1'!A1</f>
         <v xml:space="preserve">Municipality of </v>
       </c>
       <c r="B1" s="10"/>
       <c r="C1" s="10"/>
       <c r="D1" s="10"/>
       <c r="E1" s="10"/>
       <c r="F1" s="10"/>
       <c r="G1" s="10"/>
       <c r="H1" s="10"/>
       <c r="I1" s="10"/>
       <c r="J1" s="10"/>
       <c r="K1" s="10"/>
       <c r="L1" s="10"/>
       <c r="M1" s="10"/>
       <c r="N1" s="10"/>
     </row>
     <row r="2" spans="1:14" x14ac:dyDescent="0.2">
       <c r="A2" s="3" t="s">
-        <v>453</v>
+        <v>451</v>
       </c>
       <c r="B2" s="10"/>
       <c r="C2" s="10"/>
       <c r="D2" s="10"/>
       <c r="E2" s="10"/>
       <c r="F2" s="10"/>
       <c r="G2" s="10"/>
       <c r="H2" s="10"/>
       <c r="I2" s="10"/>
       <c r="J2" s="10"/>
       <c r="K2" s="10"/>
       <c r="L2" s="10"/>
       <c r="M2" s="10"/>
       <c r="N2" s="10"/>
     </row>
     <row r="3" spans="1:14" x14ac:dyDescent="0.2">
       <c r="A3" s="3" t="str">
         <f>'Financial Position - Stmt 1'!A3</f>
-        <v>As at December 31, 2025</v>
+        <v>As at December 31, 2026</v>
       </c>
       <c r="B3" s="10"/>
       <c r="C3" s="10"/>
       <c r="D3" s="10"/>
       <c r="E3" s="10"/>
       <c r="F3" s="10"/>
       <c r="G3" s="10"/>
       <c r="H3" s="10"/>
       <c r="I3" s="10"/>
       <c r="J3" s="10"/>
       <c r="K3" s="10"/>
       <c r="L3" s="10"/>
       <c r="M3" s="10"/>
       <c r="N3" s="11" t="s">
-        <v>403</v>
+        <v>401</v>
       </c>
     </row>
     <row r="4" spans="1:14" x14ac:dyDescent="0.2">
       <c r="A4" s="3"/>
       <c r="B4" s="10"/>
       <c r="C4" s="10"/>
       <c r="D4" s="10"/>
       <c r="E4" s="10"/>
       <c r="F4" s="10"/>
       <c r="G4" s="10"/>
       <c r="H4" s="10"/>
       <c r="I4" s="10"/>
       <c r="J4" s="10"/>
       <c r="K4" s="10"/>
       <c r="L4" s="10"/>
       <c r="M4" s="10"/>
       <c r="N4" s="11"/>
     </row>
     <row r="5" spans="1:14" ht="38.25" x14ac:dyDescent="0.2">
       <c r="A5" s="12"/>
       <c r="B5" s="12"/>
       <c r="C5" s="12"/>
       <c r="D5" s="14"/>
       <c r="E5" s="13" t="s">
+        <v>452</v>
+      </c>
+      <c r="F5" s="13" t="s">
+        <v>453</v>
+      </c>
+      <c r="G5" s="13" t="s">
+        <v>373</v>
+      </c>
+      <c r="H5" s="13" t="s">
         <v>454</v>
       </c>
-      <c r="F5" s="13" t="s">
+      <c r="I5" s="13" t="s">
         <v>455</v>
-      </c>
-[...7 lines deleted...]
-        <v>457</v>
       </c>
       <c r="J5" s="13" t="s">
         <v>75</v>
       </c>
       <c r="K5" s="13" t="s">
         <v>206</v>
       </c>
       <c r="L5" s="13" t="s">
-        <v>458</v>
+        <v>456</v>
       </c>
       <c r="M5" s="13" t="s">
         <v>184</v>
       </c>
       <c r="N5" s="13" t="s">
         <v>207</v>
       </c>
     </row>
     <row r="6" spans="1:14" ht="16.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A6" s="4" t="s">
-        <v>459</v>
+        <v>457</v>
       </c>
       <c r="B6" s="8"/>
       <c r="C6" s="8"/>
       <c r="D6" s="9"/>
       <c r="E6" s="15"/>
       <c r="F6" s="15" t="e">
         <f>'Schedule 3-1'!H9+'Schedule 3-1'!#REF!+'Schedule 3-1'!#REF!</f>
         <v>#REF!</v>
       </c>
       <c r="G6" s="15">
         <f>'Schedule 3-1'!H10</f>
         <v>0</v>
       </c>
       <c r="H6" s="15">
         <f>'Schedule 3-1'!H11</f>
         <v>0</v>
       </c>
       <c r="I6" s="15">
         <f>'Schedule 3-1'!H12+'Schedule 3-1'!H13</f>
         <v>0</v>
       </c>
       <c r="J6" s="15">
         <f>'Schedule 3-1'!H14</f>
         <v>0</v>
       </c>
@@ -33102,141 +31493,141 @@
         <v>0</v>
       </c>
       <c r="N6" s="15" t="e">
         <f>SUM(E6:M6)</f>
         <v>#REF!</v>
       </c>
     </row>
     <row r="7" spans="1:14" ht="16.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A7" s="3"/>
       <c r="B7" s="10"/>
       <c r="C7" s="10"/>
       <c r="D7" s="10"/>
       <c r="E7" s="10"/>
       <c r="F7" s="10"/>
       <c r="G7" s="10"/>
       <c r="H7" s="10"/>
       <c r="I7" s="10"/>
       <c r="J7" s="10"/>
       <c r="K7" s="10"/>
       <c r="L7" s="10"/>
       <c r="M7" s="10"/>
       <c r="N7" s="10"/>
     </row>
     <row r="8" spans="1:14" ht="16.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A8" s="3" t="s">
-        <v>385</v>
+        <v>383</v>
       </c>
       <c r="B8" s="10"/>
       <c r="C8" s="10"/>
       <c r="D8" s="10"/>
       <c r="E8" s="10"/>
       <c r="F8" s="10"/>
       <c r="G8" s="10"/>
       <c r="H8" s="10"/>
       <c r="I8" s="10"/>
       <c r="J8" s="10"/>
       <c r="K8" s="10"/>
       <c r="L8" s="10"/>
       <c r="M8" s="10"/>
       <c r="N8" s="10"/>
     </row>
     <row r="9" spans="1:14" ht="16.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A9" s="5" t="s">
-        <v>460</v>
+        <v>458</v>
       </c>
       <c r="B9" s="8"/>
       <c r="C9" s="8"/>
       <c r="D9" s="9"/>
       <c r="E9" s="15">
         <f>'Schedule 3-1'!H27</f>
         <v>0</v>
       </c>
       <c r="F9" s="15">
         <f>'Schedule 3-1'!H26</f>
         <v>0</v>
       </c>
       <c r="G9" s="15">
         <f>'Schedule 3-1'!H28</f>
         <v>0</v>
       </c>
       <c r="H9" s="15">
         <f>'Schedule 3-1'!H29</f>
         <v>0</v>
       </c>
       <c r="I9" s="15">
         <f>'Schedule 3-1'!H33+'Schedule 3-1'!H35</f>
         <v>0</v>
       </c>
       <c r="J9" s="15"/>
       <c r="K9" s="15"/>
       <c r="L9" s="15"/>
       <c r="M9" s="15"/>
       <c r="N9" s="15">
         <f>SUM(E9:M9)</f>
         <v>0</v>
       </c>
     </row>
     <row r="10" spans="1:14" ht="16.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A10" s="5" t="s">
-        <v>461</v>
+        <v>459</v>
       </c>
       <c r="B10" s="8"/>
       <c r="C10" s="8"/>
       <c r="D10" s="9"/>
       <c r="E10" s="15">
         <f>'Schedule 3-1'!H38</f>
         <v>0</v>
       </c>
       <c r="F10" s="15">
         <f>'Schedule 3-1'!H37</f>
         <v>0</v>
       </c>
       <c r="G10" s="15">
         <f>'Schedule 3-1'!H39</f>
         <v>0</v>
       </c>
       <c r="H10" s="15">
         <f>'Schedule 3-1'!H40</f>
         <v>0</v>
       </c>
       <c r="I10" s="15">
         <f>'Schedule 3-1'!H41+'Schedule 3-1'!H42</f>
         <v>0</v>
       </c>
       <c r="J10" s="15"/>
       <c r="K10" s="15"/>
       <c r="L10" s="15"/>
       <c r="M10" s="15"/>
       <c r="N10" s="15">
         <f>SUM(E10:M10)</f>
         <v>0</v>
       </c>
     </row>
     <row r="11" spans="1:14" ht="16.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A11" s="4" t="s">
-        <v>462</v>
+        <v>460</v>
       </c>
       <c r="B11" s="8"/>
       <c r="C11" s="8"/>
       <c r="D11" s="9"/>
       <c r="E11" s="15">
         <f t="shared" ref="E11:M11" si="0">E9+E10</f>
         <v>0</v>
       </c>
       <c r="F11" s="15">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="G11" s="15">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="H11" s="15">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="I11" s="15">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="J11" s="15">
@@ -33256,132 +31647,132 @@
         <v>0</v>
       </c>
       <c r="N11" s="15">
         <f>SUM(E11:M11)</f>
         <v>0</v>
       </c>
     </row>
     <row r="12" spans="1:14" ht="16.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A12" s="3"/>
       <c r="B12" s="10"/>
       <c r="C12" s="10"/>
       <c r="D12" s="10"/>
       <c r="E12" s="10"/>
       <c r="F12" s="10"/>
       <c r="G12" s="10"/>
       <c r="H12" s="10"/>
       <c r="I12" s="10"/>
       <c r="J12" s="10"/>
       <c r="K12" s="10"/>
       <c r="L12" s="10"/>
       <c r="M12" s="10"/>
       <c r="N12" s="10"/>
     </row>
     <row r="13" spans="1:14" ht="16.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A13" s="3" t="s">
-        <v>389</v>
+        <v>387</v>
       </c>
       <c r="B13" s="10"/>
       <c r="C13" s="10"/>
       <c r="D13" s="10"/>
       <c r="E13" s="10"/>
       <c r="F13" s="10"/>
       <c r="G13" s="10"/>
       <c r="H13" s="10"/>
       <c r="I13" s="10"/>
       <c r="J13" s="10"/>
       <c r="K13" s="10"/>
       <c r="L13" s="10"/>
       <c r="M13" s="10"/>
       <c r="N13" s="10"/>
     </row>
     <row r="14" spans="1:14" ht="16.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A14" s="5" t="s">
-        <v>463</v>
+        <v>461</v>
       </c>
       <c r="B14" s="8"/>
       <c r="C14" s="8"/>
       <c r="D14" s="9"/>
       <c r="E14" s="15"/>
       <c r="F14" s="15"/>
       <c r="G14" s="15"/>
       <c r="H14" s="15"/>
       <c r="I14" s="15"/>
       <c r="J14" s="15"/>
       <c r="K14" s="15"/>
       <c r="L14" s="15"/>
       <c r="M14" s="15"/>
       <c r="N14" s="15">
         <f>SUM(E14:M14)</f>
         <v>0</v>
       </c>
     </row>
     <row r="15" spans="1:14" ht="16.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A15" s="5" t="s">
-        <v>464</v>
+        <v>462</v>
       </c>
       <c r="B15" s="8"/>
       <c r="C15" s="8"/>
       <c r="D15" s="9"/>
       <c r="E15" s="15"/>
       <c r="F15" s="15"/>
       <c r="G15" s="15"/>
       <c r="H15" s="15"/>
       <c r="I15" s="15"/>
       <c r="J15" s="15"/>
       <c r="K15" s="15"/>
       <c r="L15" s="15"/>
       <c r="M15" s="15"/>
       <c r="N15" s="15">
         <f>SUM(E15:M15)</f>
         <v>0</v>
       </c>
     </row>
     <row r="16" spans="1:14" ht="16.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A16" s="5" t="s">
-        <v>465</v>
+        <v>463</v>
       </c>
       <c r="B16" s="8"/>
       <c r="C16" s="8"/>
       <c r="D16" s="9"/>
       <c r="E16" s="15"/>
       <c r="F16" s="15"/>
       <c r="G16" s="15"/>
       <c r="H16" s="15"/>
       <c r="I16" s="15"/>
       <c r="J16" s="15"/>
       <c r="K16" s="15"/>
       <c r="L16" s="15"/>
       <c r="M16" s="15"/>
       <c r="N16" s="15">
         <f>SUM(E16:M16)</f>
         <v>0</v>
       </c>
     </row>
     <row r="17" spans="1:14" ht="16.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A17" s="4" t="s">
-        <v>466</v>
+        <v>464</v>
       </c>
       <c r="B17" s="8"/>
       <c r="C17" s="8"/>
       <c r="D17" s="9"/>
       <c r="E17" s="15">
         <f>SUM(E14:E16)</f>
         <v>0</v>
       </c>
       <c r="F17" s="15">
         <f t="shared" ref="F17:N17" si="1">SUM(F14:F16)</f>
         <v>0</v>
       </c>
       <c r="G17" s="15">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
       <c r="H17" s="15">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
       <c r="I17" s="15">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
       <c r="J17" s="15">
@@ -33401,51 +31792,51 @@
         <v>0</v>
       </c>
       <c r="N17" s="15">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
     </row>
     <row r="18" spans="1:14" ht="16.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A18" s="3"/>
       <c r="B18" s="10"/>
       <c r="C18" s="10"/>
       <c r="D18" s="10"/>
       <c r="E18" s="10"/>
       <c r="F18" s="10"/>
       <c r="G18" s="10"/>
       <c r="H18" s="10"/>
       <c r="I18" s="10"/>
       <c r="J18" s="10"/>
       <c r="K18" s="10"/>
       <c r="L18" s="10"/>
       <c r="M18" s="10"/>
       <c r="N18" s="10"/>
     </row>
     <row r="19" spans="1:14" ht="16.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A19" s="4" t="s">
-        <v>467</v>
+        <v>465</v>
       </c>
       <c r="B19" s="8"/>
       <c r="C19" s="8"/>
       <c r="D19" s="9"/>
       <c r="E19" s="15">
         <f>'Schedule 3-2'!H7</f>
         <v>0</v>
       </c>
       <c r="F19" s="15" t="e">
         <f>'Schedule 3-2'!H8+'Schedule 3-2'!#REF!</f>
         <v>#REF!</v>
       </c>
       <c r="G19" s="15">
         <f>'Schedule 3-2'!H9</f>
         <v>0</v>
       </c>
       <c r="H19" s="15">
         <f>'Schedule 3-2'!H10</f>
         <v>0</v>
       </c>
       <c r="I19" s="15">
         <f>'Schedule 3-2'!H11+'Schedule 3-2'!H16</f>
         <v>0</v>
       </c>
       <c r="J19" s="15">
@@ -33462,51 +31853,51 @@
         <v>0</v>
       </c>
       <c r="N19" s="15" t="e">
         <f>SUM(E19:M19)</f>
         <v>#REF!</v>
       </c>
     </row>
     <row r="20" spans="1:14" ht="16.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A20" s="3"/>
       <c r="B20" s="10"/>
       <c r="C20" s="10"/>
       <c r="D20" s="10"/>
       <c r="E20" s="10"/>
       <c r="F20" s="10"/>
       <c r="G20" s="10"/>
       <c r="H20" s="10"/>
       <c r="I20" s="10"/>
       <c r="J20" s="10"/>
       <c r="K20" s="10"/>
       <c r="L20" s="10"/>
       <c r="M20" s="10"/>
       <c r="N20" s="10"/>
     </row>
     <row r="21" spans="1:14" ht="16.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A21" s="4" t="s">
-        <v>468</v>
+        <v>466</v>
       </c>
       <c r="B21" s="8"/>
       <c r="C21" s="8"/>
       <c r="D21" s="9"/>
       <c r="E21" s="15" t="e">
         <f>'Schedule 3-2'!#REF!</f>
         <v>#REF!</v>
       </c>
       <c r="F21" s="15" t="e">
         <f>'Schedule 3-2'!#REF!</f>
         <v>#REF!</v>
       </c>
       <c r="G21" s="15"/>
       <c r="H21" s="15"/>
       <c r="I21" s="15" t="e">
         <f>'Schedule 3-2'!#REF!+'Schedule 3-2'!#REF!</f>
         <v>#REF!</v>
       </c>
       <c r="J21" s="15" t="e">
         <f>'Schedule 3-2'!#REF!</f>
         <v>#REF!</v>
       </c>
       <c r="K21" s="15" t="e">
         <f>'Schedule 3-2'!#REF!</f>
         <v>#REF!</v>
@@ -33517,51 +31908,51 @@
         <v>#REF!</v>
       </c>
       <c r="N21" s="15" t="e">
         <f>SUM(E21:M21)</f>
         <v>#REF!</v>
       </c>
     </row>
     <row r="22" spans="1:14" ht="16.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A22" s="3"/>
       <c r="B22" s="10"/>
       <c r="C22" s="10"/>
       <c r="D22" s="10"/>
       <c r="E22" s="10"/>
       <c r="F22" s="10"/>
       <c r="G22" s="10"/>
       <c r="H22" s="10"/>
       <c r="I22" s="10"/>
       <c r="J22" s="10"/>
       <c r="K22" s="10"/>
       <c r="L22" s="10"/>
       <c r="M22" s="10"/>
       <c r="N22" s="10"/>
     </row>
     <row r="23" spans="1:14" ht="16.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A23" s="4" t="s">
-        <v>469</v>
+        <v>467</v>
       </c>
       <c r="B23" s="8"/>
       <c r="C23" s="8"/>
       <c r="D23" s="9"/>
       <c r="E23" s="15">
         <f>'Schedule 3-2'!H27</f>
         <v>0</v>
       </c>
       <c r="F23" s="15">
         <f>'Schedule 3-2'!H28</f>
         <v>0</v>
       </c>
       <c r="G23" s="15"/>
       <c r="H23" s="15"/>
       <c r="I23" s="15">
         <f>'Schedule 3-2'!H29+'Schedule 3-2'!H30</f>
         <v>0</v>
       </c>
       <c r="J23" s="15">
         <f>'Schedule 3-2'!H31</f>
         <v>0</v>
       </c>
       <c r="K23" s="15">
         <f>'Schedule 3-2'!H33</f>
         <v>0</v>
@@ -33572,51 +31963,51 @@
         <v>0</v>
       </c>
       <c r="N23" s="15">
         <f>SUM(E23:M23)</f>
         <v>0</v>
       </c>
     </row>
     <row r="24" spans="1:14" ht="16.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A24" s="3"/>
       <c r="B24" s="10"/>
       <c r="C24" s="10"/>
       <c r="D24" s="10"/>
       <c r="E24" s="10"/>
       <c r="F24" s="10"/>
       <c r="G24" s="10"/>
       <c r="H24" s="10"/>
       <c r="I24" s="10"/>
       <c r="J24" s="10"/>
       <c r="K24" s="10"/>
       <c r="L24" s="10"/>
       <c r="M24" s="10"/>
       <c r="N24" s="10"/>
     </row>
     <row r="25" spans="1:14" ht="16.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A25" s="4" t="s">
-        <v>470</v>
+        <v>468</v>
       </c>
       <c r="B25" s="8"/>
       <c r="C25" s="8"/>
       <c r="D25" s="9"/>
       <c r="E25" s="15">
         <f>'Schedule 3-2'!H41</f>
         <v>0</v>
       </c>
       <c r="F25" s="15" t="e">
         <f>'Schedule 3-2'!H42+'Schedule 3-2'!#REF!+'Schedule 3-2'!#REF!</f>
         <v>#REF!</v>
       </c>
       <c r="G25" s="15">
         <f>'Schedule 3-2'!H43</f>
         <v>0</v>
       </c>
       <c r="H25" s="15">
         <f>'Schedule 3-2'!H44</f>
         <v>0</v>
       </c>
       <c r="I25" s="15">
         <f>'Schedule 3-2'!H45+'Schedule 3-2'!H46</f>
         <v>0</v>
       </c>
       <c r="J25" s="15">
@@ -33636,249 +32027,249 @@
         <v>0</v>
       </c>
       <c r="N25" s="15" t="e">
         <f>SUM(E25:M25)</f>
         <v>#REF!</v>
       </c>
     </row>
     <row r="26" spans="1:14" ht="16.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A26" s="3"/>
       <c r="B26" s="10"/>
       <c r="C26" s="10"/>
       <c r="D26" s="10"/>
       <c r="E26" s="10"/>
       <c r="F26" s="10"/>
       <c r="G26" s="10"/>
       <c r="H26" s="10"/>
       <c r="I26" s="10"/>
       <c r="J26" s="10"/>
       <c r="K26" s="10"/>
       <c r="L26" s="10"/>
       <c r="M26" s="10"/>
       <c r="N26" s="10"/>
     </row>
     <row r="27" spans="1:14" ht="16.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A27" s="3" t="s">
-        <v>375</v>
+        <v>373</v>
       </c>
       <c r="B27" s="10"/>
       <c r="C27" s="10"/>
       <c r="D27" s="10"/>
       <c r="E27" s="10"/>
       <c r="F27" s="10"/>
       <c r="G27" s="10"/>
       <c r="H27" s="10"/>
       <c r="I27" s="10"/>
       <c r="J27" s="10"/>
       <c r="K27" s="10"/>
       <c r="L27" s="10"/>
       <c r="M27" s="10"/>
       <c r="N27" s="10"/>
     </row>
     <row r="28" spans="1:14" ht="16.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A28" s="5" t="s">
-        <v>471</v>
+        <v>469</v>
       </c>
       <c r="B28" s="8"/>
       <c r="C28" s="8"/>
       <c r="D28" s="9"/>
       <c r="E28" s="15"/>
       <c r="F28" s="15"/>
       <c r="G28" s="15"/>
       <c r="H28" s="15"/>
       <c r="I28" s="15"/>
       <c r="J28" s="15"/>
       <c r="K28" s="15"/>
       <c r="L28" s="15"/>
       <c r="M28" s="15"/>
       <c r="N28" s="15">
         <f>SUM(E28:M28)</f>
         <v>0</v>
       </c>
     </row>
     <row r="29" spans="1:14" ht="16.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A29" s="5" t="s">
-        <v>472</v>
+        <v>470</v>
       </c>
       <c r="B29" s="8"/>
       <c r="C29" s="8"/>
       <c r="D29" s="9"/>
       <c r="E29" s="15"/>
       <c r="F29" s="15"/>
       <c r="G29" s="15"/>
       <c r="H29" s="15"/>
       <c r="I29" s="15"/>
       <c r="J29" s="15"/>
       <c r="K29" s="15"/>
       <c r="L29" s="15"/>
       <c r="M29" s="15"/>
       <c r="N29" s="15">
         <f>SUM(E29:M29)</f>
         <v>0</v>
       </c>
     </row>
     <row r="30" spans="1:14" ht="16.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A30" s="5" t="s">
-        <v>473</v>
+        <v>471</v>
       </c>
       <c r="B30" s="8"/>
       <c r="C30" s="8"/>
       <c r="D30" s="9"/>
       <c r="E30" s="15"/>
       <c r="F30" s="15"/>
       <c r="G30" s="15"/>
       <c r="H30" s="15"/>
       <c r="I30" s="15"/>
       <c r="J30" s="15"/>
       <c r="K30" s="15"/>
       <c r="L30" s="15"/>
       <c r="M30" s="15"/>
       <c r="N30" s="15">
         <f>SUM(E30:M30)</f>
         <v>0</v>
       </c>
     </row>
     <row r="31" spans="1:14" ht="16.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A31" s="4" t="s">
-        <v>474</v>
+        <v>472</v>
       </c>
       <c r="B31" s="8"/>
       <c r="C31" s="8"/>
       <c r="D31" s="9"/>
       <c r="E31" s="15">
         <f>SUM(E28:E30)</f>
         <v>0</v>
       </c>
       <c r="F31" s="15">
         <f t="shared" ref="F31:N31" si="2">SUM(F28:F30)</f>
         <v>0</v>
       </c>
       <c r="G31" s="15">
         <f t="shared" si="2"/>
         <v>0</v>
       </c>
       <c r="H31" s="15">
         <f t="shared" si="2"/>
         <v>0</v>
       </c>
       <c r="I31" s="15">
         <f t="shared" si="2"/>
         <v>0</v>
       </c>
       <c r="J31" s="15">
         <f t="shared" si="2"/>
         <v>0</v>
       </c>
       <c r="K31" s="15">
         <f t="shared" si="2"/>
         <v>0</v>
       </c>
       <c r="L31" s="15">
         <f t="shared" si="2"/>
         <v>0</v>
       </c>
       <c r="M31" s="15">
         <f t="shared" si="2"/>
         <v>0</v>
       </c>
       <c r="N31" s="15">
         <f t="shared" si="2"/>
         <v>0</v>
       </c>
     </row>
     <row r="33" spans="1:14" ht="16.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A33" s="4" t="s">
-        <v>475</v>
+        <v>473</v>
       </c>
       <c r="B33" s="8"/>
       <c r="C33" s="8"/>
       <c r="D33" s="9"/>
       <c r="E33" s="15" t="e">
         <f>E6+E11+E17+E19+E21+E23+E25+E31</f>
         <v>#REF!</v>
       </c>
       <c r="F33" s="15" t="e">
         <f t="shared" ref="F33:M33" si="3">F6+F11+F17+F19+F21+F23+F25+F31</f>
         <v>#REF!</v>
       </c>
       <c r="G33" s="15">
         <f t="shared" si="3"/>
         <v>0</v>
       </c>
       <c r="H33" s="15">
         <f t="shared" si="3"/>
         <v>0</v>
       </c>
       <c r="I33" s="15" t="e">
         <f t="shared" si="3"/>
         <v>#REF!</v>
       </c>
       <c r="J33" s="15" t="e">
         <f t="shared" si="3"/>
         <v>#REF!</v>
       </c>
       <c r="K33" s="15" t="e">
         <f t="shared" si="3"/>
         <v>#REF!</v>
       </c>
       <c r="L33" s="15">
         <f t="shared" si="3"/>
         <v>0</v>
       </c>
       <c r="M33" s="15" t="e">
         <f t="shared" si="3"/>
         <v>#REF!</v>
       </c>
       <c r="N33" s="15" t="e">
         <f>SUM(E33:M33)</f>
         <v>#REF!</v>
       </c>
     </row>
     <row r="34" spans="1:14" ht="16.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A34" s="4" t="s">
-        <v>476</v>
+        <v>474</v>
       </c>
       <c r="B34" s="8"/>
       <c r="C34" s="8"/>
       <c r="D34" s="9"/>
       <c r="E34" s="15"/>
       <c r="F34" s="15"/>
       <c r="G34" s="15"/>
       <c r="H34" s="15"/>
       <c r="I34" s="15"/>
       <c r="J34" s="15"/>
       <c r="K34" s="15"/>
       <c r="L34" s="15"/>
       <c r="M34" s="15"/>
       <c r="N34" s="15">
         <f>SUM(E34:M34)</f>
         <v>0</v>
       </c>
     </row>
     <row r="35" spans="1:14" ht="16.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A35" s="4" t="s">
-        <v>477</v>
+        <v>475</v>
       </c>
       <c r="B35" s="8"/>
       <c r="C35" s="8"/>
       <c r="D35" s="9"/>
       <c r="E35" s="15"/>
       <c r="F35" s="15"/>
       <c r="G35" s="15"/>
       <c r="H35" s="15"/>
       <c r="I35" s="15"/>
       <c r="J35" s="15"/>
       <c r="K35" s="15"/>
       <c r="L35" s="15"/>
       <c r="M35" s="15"/>
       <c r="N35" s="15">
         <f>SUM(E35:M35)</f>
         <v>0</v>
       </c>
     </row>
   </sheetData>
   <phoneticPr fontId="0" type="noConversion"/>
   <pageMargins left="0.196850393700787" right="0" top="0" bottom="0" header="0" footer="0"/>
   <pageSetup paperSize="5" firstPageNumber="14" orientation="landscape" useFirstPageNumber="1" r:id="rId1"/>
   <headerFooter alignWithMargins="0">
     <oddFooter>&amp;R&amp;P</oddFooter>
   </headerFooter>
@@ -33899,235 +32290,235 @@
   <cols>
     <col min="1" max="1" width="13.5703125" customWidth="1"/>
     <col min="3" max="3" width="6.42578125" customWidth="1"/>
     <col min="4" max="12" width="15.5703125" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:12" x14ac:dyDescent="0.2">
       <c r="A1" s="3" t="str">
         <f>'Financial Position - Stmt 1'!A1</f>
         <v xml:space="preserve">Municipality of </v>
       </c>
       <c r="B1" s="10"/>
       <c r="C1" s="10"/>
       <c r="D1" s="10"/>
       <c r="E1" s="10"/>
       <c r="F1" s="10"/>
       <c r="G1" s="10"/>
       <c r="H1" s="10"/>
       <c r="I1" s="10"/>
       <c r="J1" s="10"/>
       <c r="K1" s="10"/>
       <c r="L1" s="10"/>
     </row>
     <row r="2" spans="1:12" x14ac:dyDescent="0.2">
       <c r="A2" s="3" t="s">
-        <v>478</v>
+        <v>476</v>
       </c>
       <c r="B2" s="10"/>
       <c r="C2" s="10"/>
       <c r="D2" s="10"/>
       <c r="E2" s="10"/>
       <c r="F2" s="10"/>
       <c r="G2" s="10"/>
       <c r="H2" s="10"/>
       <c r="I2" s="10"/>
       <c r="J2" s="10"/>
       <c r="K2" s="10"/>
       <c r="L2" s="10"/>
     </row>
     <row r="3" spans="1:12" x14ac:dyDescent="0.2">
       <c r="A3" s="3" t="str">
         <f>'Financial Position - Stmt 1'!A3</f>
-        <v>As at December 31, 2025</v>
+        <v>As at December 31, 2026</v>
       </c>
       <c r="B3" s="10"/>
       <c r="C3" s="10"/>
       <c r="D3" s="10"/>
       <c r="E3" s="10"/>
       <c r="F3" s="10"/>
       <c r="G3" s="10"/>
       <c r="H3" s="10"/>
       <c r="I3" s="10"/>
       <c r="J3" s="10"/>
       <c r="K3" s="10"/>
       <c r="L3" s="10"/>
     </row>
     <row r="4" spans="1:12" x14ac:dyDescent="0.2">
       <c r="A4" s="56"/>
       <c r="B4" s="10"/>
       <c r="C4" s="10"/>
       <c r="D4" s="10"/>
       <c r="E4" s="10"/>
       <c r="F4" s="10"/>
       <c r="G4" s="10"/>
       <c r="H4" s="10"/>
       <c r="I4" s="10"/>
       <c r="J4" s="10"/>
       <c r="K4" s="10"/>
       <c r="L4" s="11" t="s">
-        <v>425</v>
+        <v>423</v>
       </c>
     </row>
     <row r="5" spans="1:12" ht="25.5" x14ac:dyDescent="0.2">
       <c r="A5" s="10"/>
       <c r="B5" s="10"/>
       <c r="C5" s="10"/>
       <c r="D5" s="13" t="s">
-        <v>404</v>
+        <v>402</v>
       </c>
       <c r="E5" s="13" t="s">
-        <v>385</v>
+        <v>383</v>
       </c>
       <c r="F5" s="13" t="s">
-        <v>389</v>
+        <v>387</v>
       </c>
       <c r="G5" s="13" t="s">
-        <v>479</v>
+        <v>477</v>
       </c>
       <c r="H5" s="13" t="s">
-        <v>480</v>
+        <v>478</v>
       </c>
       <c r="I5" s="13" t="s">
-        <v>450</v>
+        <v>448</v>
       </c>
       <c r="J5" s="13" t="s">
-        <v>407</v>
+        <v>405</v>
       </c>
       <c r="K5" s="13" t="s">
-        <v>375</v>
+        <v>373</v>
       </c>
       <c r="L5" s="13" t="s">
         <v>207</v>
       </c>
     </row>
     <row r="6" spans="1:12" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A6" s="3" t="s">
-        <v>481</v>
+        <v>479</v>
       </c>
       <c r="B6" s="10"/>
       <c r="C6" s="10"/>
       <c r="D6" s="10"/>
       <c r="E6" s="10"/>
       <c r="F6" s="10"/>
       <c r="G6" s="10"/>
       <c r="H6" s="10"/>
       <c r="I6" s="10"/>
       <c r="J6" s="10"/>
       <c r="K6" s="10"/>
       <c r="L6" s="10"/>
     </row>
     <row r="7" spans="1:12" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A7" s="10"/>
       <c r="B7" s="10"/>
       <c r="C7" s="10"/>
       <c r="D7" s="10"/>
       <c r="E7" s="10"/>
       <c r="F7" s="10"/>
       <c r="G7" s="10"/>
       <c r="H7" s="10"/>
       <c r="I7" s="10"/>
       <c r="J7" s="10"/>
       <c r="K7" s="10"/>
       <c r="L7" s="10"/>
     </row>
     <row r="8" spans="1:12" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A8" s="3" t="s">
-        <v>482</v>
+        <v>480</v>
       </c>
       <c r="B8" s="10"/>
       <c r="C8" s="10"/>
       <c r="D8" s="10"/>
       <c r="E8" s="10"/>
       <c r="F8" s="10"/>
       <c r="G8" s="10"/>
       <c r="H8" s="10"/>
       <c r="I8" s="10"/>
       <c r="J8" s="10"/>
       <c r="K8" s="10"/>
       <c r="L8" s="10"/>
     </row>
     <row r="9" spans="1:12" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A9" s="5" t="s">
-        <v>483</v>
+        <v>481</v>
       </c>
       <c r="B9" s="8"/>
       <c r="C9" s="9"/>
       <c r="D9" s="15"/>
       <c r="E9" s="15"/>
       <c r="F9" s="15"/>
       <c r="G9" s="15"/>
       <c r="H9" s="15"/>
       <c r="I9" s="15"/>
       <c r="J9" s="15"/>
       <c r="K9" s="15"/>
       <c r="L9" s="15">
         <f>SUM(D9:K9)</f>
         <v>0</v>
       </c>
     </row>
     <row r="10" spans="1:12" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A10" s="5" t="s">
-        <v>484</v>
+        <v>482</v>
       </c>
       <c r="B10" s="8"/>
       <c r="C10" s="9"/>
       <c r="D10" s="15"/>
       <c r="E10" s="15"/>
       <c r="F10" s="15"/>
       <c r="G10" s="15"/>
       <c r="H10" s="15"/>
       <c r="I10" s="15"/>
       <c r="J10" s="15"/>
       <c r="K10" s="15"/>
       <c r="L10" s="15">
         <f>SUM(D10:K10)</f>
         <v>0</v>
       </c>
     </row>
     <row r="11" spans="1:12" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A11" s="5" t="s">
-        <v>485</v>
+        <v>483</v>
       </c>
       <c r="B11" s="8"/>
       <c r="C11" s="9"/>
       <c r="D11" s="15"/>
       <c r="E11" s="15"/>
       <c r="F11" s="15"/>
       <c r="G11" s="15"/>
       <c r="H11" s="15"/>
       <c r="I11" s="15"/>
       <c r="J11" s="15"/>
       <c r="K11" s="15"/>
       <c r="L11" s="15">
         <f>SUM(D11:K11)</f>
         <v>0</v>
       </c>
     </row>
     <row r="12" spans="1:12" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A12" s="5" t="s">
-        <v>486</v>
+        <v>484</v>
       </c>
       <c r="B12" s="8"/>
       <c r="C12" s="9"/>
       <c r="D12" s="15">
         <f>SUM(D9:D11)</f>
         <v>0</v>
       </c>
       <c r="E12" s="15">
         <f t="shared" ref="E12:L12" si="0">SUM(E9:E11)</f>
         <v>0</v>
       </c>
       <c r="F12" s="15">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="G12" s="15">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="H12" s="15">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="I12" s="15">
         <f t="shared" si="0"/>
@@ -34154,124 +32545,124 @@
       <c r="E13" s="10"/>
       <c r="F13" s="10"/>
       <c r="G13" s="10"/>
       <c r="H13" s="10"/>
       <c r="I13" s="10"/>
       <c r="J13" s="10"/>
       <c r="K13" s="10"/>
       <c r="L13" s="10"/>
     </row>
     <row r="14" spans="1:12" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A14" s="10"/>
       <c r="B14" s="10"/>
       <c r="C14" s="10"/>
       <c r="D14" s="10"/>
       <c r="E14" s="10"/>
       <c r="F14" s="10"/>
       <c r="G14" s="10"/>
       <c r="H14" s="10"/>
       <c r="I14" s="10"/>
       <c r="J14" s="10"/>
       <c r="K14" s="10"/>
       <c r="L14" s="10"/>
     </row>
     <row r="15" spans="1:12" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A15" s="3" t="s">
-        <v>487</v>
+        <v>485</v>
       </c>
       <c r="B15" s="10"/>
       <c r="C15" s="10"/>
       <c r="D15" s="10"/>
       <c r="E15" s="10"/>
       <c r="F15" s="10"/>
       <c r="G15" s="10"/>
       <c r="H15" s="10"/>
       <c r="I15" s="10"/>
       <c r="J15" s="10"/>
       <c r="K15" s="10"/>
       <c r="L15" s="10"/>
     </row>
     <row r="16" spans="1:12" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A16" s="5" t="s">
-        <v>483</v>
+        <v>481</v>
       </c>
       <c r="B16" s="8"/>
       <c r="C16" s="9"/>
       <c r="D16" s="15"/>
       <c r="E16" s="15"/>
       <c r="F16" s="15"/>
       <c r="G16" s="15"/>
       <c r="H16" s="15"/>
       <c r="I16" s="15"/>
       <c r="J16" s="15"/>
       <c r="K16" s="15"/>
       <c r="L16" s="15">
         <f>SUM(D16:K16)</f>
         <v>0</v>
       </c>
     </row>
     <row r="17" spans="1:12" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A17" s="5" t="s">
-        <v>484</v>
+        <v>482</v>
       </c>
       <c r="B17" s="8"/>
       <c r="C17" s="9"/>
       <c r="D17" s="15"/>
       <c r="E17" s="15"/>
       <c r="F17" s="15"/>
       <c r="G17" s="15"/>
       <c r="H17" s="15"/>
       <c r="I17" s="15"/>
       <c r="J17" s="15"/>
       <c r="K17" s="15"/>
       <c r="L17" s="15">
         <f>SUM(D17:K17)</f>
         <v>0</v>
       </c>
     </row>
     <row r="18" spans="1:12" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A18" s="5" t="s">
-        <v>485</v>
+        <v>483</v>
       </c>
       <c r="B18" s="8"/>
       <c r="C18" s="9"/>
       <c r="D18" s="15"/>
       <c r="E18" s="15"/>
       <c r="F18" s="15"/>
       <c r="G18" s="15"/>
       <c r="H18" s="15"/>
       <c r="I18" s="15"/>
       <c r="J18" s="15"/>
       <c r="K18" s="15"/>
       <c r="L18" s="15">
         <f>SUM(D18:K18)</f>
         <v>0</v>
       </c>
     </row>
     <row r="19" spans="1:12" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A19" s="5" t="s">
-        <v>486</v>
+        <v>484</v>
       </c>
       <c r="B19" s="8"/>
       <c r="C19" s="9"/>
       <c r="D19" s="15">
         <f>SUM(D16:D18)</f>
         <v>0</v>
       </c>
       <c r="E19" s="15">
         <f t="shared" ref="E19:L19" si="1">SUM(E16:E18)</f>
         <v>0</v>
       </c>
       <c r="F19" s="15">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
       <c r="G19" s="15">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
       <c r="H19" s="15">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
       <c r="I19" s="15">
         <f t="shared" si="1"/>
@@ -34298,51 +32689,51 @@
       <c r="E20" s="10"/>
       <c r="F20" s="10"/>
       <c r="G20" s="10"/>
       <c r="H20" s="10"/>
       <c r="I20" s="10"/>
       <c r="J20" s="10"/>
       <c r="K20" s="10"/>
       <c r="L20" s="10"/>
     </row>
     <row r="21" spans="1:12" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A21" s="10"/>
       <c r="B21" s="10"/>
       <c r="C21" s="10"/>
       <c r="D21" s="10"/>
       <c r="E21" s="10"/>
       <c r="F21" s="10"/>
       <c r="G21" s="10"/>
       <c r="H21" s="10"/>
       <c r="I21" s="10"/>
       <c r="J21" s="10"/>
       <c r="K21" s="10"/>
       <c r="L21" s="10"/>
     </row>
     <row r="22" spans="1:12" ht="15.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A22" s="3" t="s">
-        <v>488</v>
+        <v>486</v>
       </c>
       <c r="B22" s="10"/>
       <c r="C22" s="10"/>
       <c r="D22" s="16">
         <f>D12+D19</f>
         <v>0</v>
       </c>
       <c r="E22" s="16">
         <f t="shared" ref="E22:L22" si="2">E12+E19</f>
         <v>0</v>
       </c>
       <c r="F22" s="16">
         <f t="shared" si="2"/>
         <v>0</v>
       </c>
       <c r="G22" s="16">
         <f t="shared" si="2"/>
         <v>0</v>
       </c>
       <c r="H22" s="16">
         <f t="shared" si="2"/>
         <v>0</v>
       </c>
       <c r="I22" s="16">
         <f t="shared" si="2"/>
@@ -34354,441 +32745,441 @@
       </c>
       <c r="K22" s="16">
         <f t="shared" si="2"/>
         <v>0</v>
       </c>
       <c r="L22" s="16">
         <f t="shared" si="2"/>
         <v>0</v>
       </c>
     </row>
   </sheetData>
   <phoneticPr fontId="0" type="noConversion"/>
   <pageMargins left="0.19685039370078741" right="0" top="0" bottom="0" header="0" footer="0"/>
   <pageSetup paperSize="5" firstPageNumber="15" orientation="landscape" useFirstPageNumber="1" r:id="rId1"/>
   <headerFooter alignWithMargins="0">
     <oddFooter>&amp;R&amp;P</oddFooter>
   </headerFooter>
   <customProperties>
     <customPr name="OrphanNamesChecked" r:id="rId2"/>
   </customProperties>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet46.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{2A76BB12-A837-414D-83C8-15C9DC84D6E0}">
-  <sheetPr>
+  <sheetPr codeName="Sheet49">
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="A1:N44"/>
   <sheetViews>
     <sheetView view="pageBreakPreview" zoomScaleNormal="100" zoomScaleSheetLayoutView="100" workbookViewId="0">
-      <selection activeCell="A3" sqref="A3"/>
+      <selection activeCell="J29" sqref="J29"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.28515625" defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="2.5703125" style="59" customWidth="1"/>
     <col min="2" max="2" width="29" style="61" customWidth="1"/>
     <col min="3" max="7" width="12" style="59" customWidth="1"/>
     <col min="8" max="8" width="18.7109375" style="59" bestFit="1" customWidth="1"/>
     <col min="9" max="9" width="2.5703125" style="59" customWidth="1"/>
     <col min="10" max="10" width="18.7109375" style="59" bestFit="1" customWidth="1"/>
     <col min="11" max="11" width="2.5703125" style="59" customWidth="1"/>
     <col min="12" max="12" width="12" style="59" customWidth="1"/>
     <col min="13" max="13" width="2.42578125" style="59" customWidth="1"/>
     <col min="14" max="14" width="12" style="59" customWidth="1"/>
     <col min="15" max="16384" width="9.28515625" style="59"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:14" x14ac:dyDescent="0.2">
       <c r="A1" s="67" t="s">
         <v>32</v>
       </c>
       <c r="C1" s="74" t="str">
         <f>'Financial Position - Stmt 1'!$C$1</f>
         <v>Please Fill in Municipality Name</v>
       </c>
     </row>
     <row r="2" spans="1:14" x14ac:dyDescent="0.2">
       <c r="A2" s="135" t="s">
-        <v>949</v>
+        <v>863</v>
       </c>
       <c r="B2" s="136"/>
       <c r="C2" s="137"/>
       <c r="D2" s="137"/>
       <c r="E2" s="137"/>
       <c r="F2" s="137"/>
       <c r="G2" s="137"/>
       <c r="H2" s="137"/>
       <c r="I2" s="137"/>
       <c r="J2" s="137"/>
       <c r="K2" s="137"/>
       <c r="L2" s="137"/>
       <c r="M2" s="137"/>
       <c r="N2" s="137"/>
     </row>
     <row r="3" spans="1:14" x14ac:dyDescent="0.2">
       <c r="A3" s="67" t="str">
         <f>'Financial Position - Stmt 1'!A3</f>
-        <v>As at December 31, 2025</v>
+        <v>As at December 31, 2026</v>
       </c>
       <c r="B3" s="136"/>
       <c r="C3" s="137"/>
       <c r="D3" s="137"/>
       <c r="E3" s="137"/>
       <c r="F3" s="137"/>
       <c r="G3" s="137"/>
       <c r="H3" s="137"/>
       <c r="I3" s="137"/>
       <c r="J3" s="137"/>
       <c r="K3" s="137"/>
       <c r="L3" s="137"/>
       <c r="M3" s="137"/>
       <c r="N3" s="138" t="s">
-        <v>489</v>
+        <v>487</v>
       </c>
     </row>
     <row r="4" spans="1:14" x14ac:dyDescent="0.2">
       <c r="A4" s="137"/>
       <c r="B4" s="136"/>
       <c r="C4" s="137"/>
       <c r="D4" s="137"/>
       <c r="E4" s="137"/>
       <c r="F4" s="137"/>
       <c r="G4" s="137"/>
       <c r="H4" s="137"/>
       <c r="I4" s="137"/>
       <c r="J4" s="137"/>
       <c r="K4" s="137"/>
       <c r="L4" s="137"/>
       <c r="M4" s="137"/>
       <c r="N4" s="137"/>
     </row>
     <row r="5" spans="1:14" x14ac:dyDescent="0.2">
       <c r="A5" s="137"/>
       <c r="B5" s="136"/>
       <c r="C5" s="137"/>
       <c r="D5" s="137"/>
       <c r="E5" s="137"/>
       <c r="F5" s="137"/>
       <c r="G5" s="137"/>
       <c r="H5" s="137"/>
       <c r="I5" s="137"/>
       <c r="J5" s="137"/>
       <c r="K5" s="137"/>
       <c r="L5" s="137"/>
       <c r="M5" s="137"/>
       <c r="N5" s="137"/>
     </row>
     <row r="6" spans="1:14" ht="13.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A6" s="137"/>
       <c r="B6" s="136"/>
-      <c r="C6" s="481">
+      <c r="C6" s="468">
         <f>'Financial Position - Stmt 1'!H5</f>
-        <v>2025</v>
-[...9 lines deleted...]
-      <c r="L6" s="481"/>
+        <v>2026</v>
+      </c>
+      <c r="D6" s="468"/>
+      <c r="E6" s="468"/>
+      <c r="F6" s="468"/>
+      <c r="G6" s="468"/>
+      <c r="H6" s="468"/>
+      <c r="I6" s="468"/>
+      <c r="J6" s="468"/>
+      <c r="K6" s="468"/>
+      <c r="L6" s="468"/>
       <c r="M6" s="141"/>
       <c r="N6" s="140">
         <f>'Financial Position - Stmt 1'!I5</f>
-        <v>2024</v>
+        <v>2025</v>
       </c>
     </row>
     <row r="7" spans="1:14" x14ac:dyDescent="0.2">
       <c r="A7" s="137"/>
       <c r="B7" s="136"/>
       <c r="C7" s="137"/>
       <c r="D7" s="139"/>
       <c r="E7" s="139"/>
       <c r="F7" s="139"/>
       <c r="G7" s="139"/>
       <c r="H7" s="139"/>
       <c r="I7" s="139"/>
       <c r="J7" s="139"/>
       <c r="K7" s="139"/>
       <c r="L7" s="141"/>
       <c r="M7" s="141"/>
       <c r="N7" s="139"/>
     </row>
     <row r="8" spans="1:14" ht="31.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A8" s="137"/>
       <c r="B8" s="136"/>
-      <c r="C8" s="485" t="s">
+      <c r="C8" s="472" t="s">
         <v>127</v>
       </c>
-      <c r="D8" s="486"/>
-[...2 lines deleted...]
-      <c r="G8" s="487"/>
+      <c r="D8" s="473"/>
+      <c r="E8" s="473"/>
+      <c r="F8" s="473"/>
+      <c r="G8" s="474"/>
       <c r="H8" s="163" t="s">
-        <v>659</v>
+        <v>655</v>
       </c>
       <c r="I8" s="164"/>
       <c r="J8" s="163" t="s">
-        <v>659</v>
+        <v>655</v>
       </c>
       <c r="K8" s="62"/>
       <c r="L8" s="62"/>
       <c r="M8" s="141"/>
       <c r="N8" s="139"/>
     </row>
     <row r="9" spans="1:14" ht="25.5" x14ac:dyDescent="0.2">
       <c r="A9" s="142"/>
       <c r="B9" s="142"/>
       <c r="C9" s="165" t="s">
-        <v>658</v>
+        <v>654</v>
       </c>
       <c r="D9" s="165" t="s">
-        <v>658</v>
+        <v>654</v>
       </c>
       <c r="E9" s="165" t="s">
-        <v>658</v>
+        <v>654</v>
       </c>
       <c r="F9" s="165" t="s">
-        <v>658</v>
+        <v>654</v>
       </c>
       <c r="G9" s="165" t="s">
-        <v>658</v>
+        <v>654</v>
       </c>
       <c r="H9" s="165" t="s">
-        <v>658</v>
+        <v>654</v>
       </c>
       <c r="I9" s="146"/>
       <c r="J9" s="166" t="s">
-        <v>432</v>
+        <v>430</v>
       </c>
       <c r="K9" s="146"/>
       <c r="L9" s="166" t="s">
         <v>207</v>
       </c>
       <c r="M9" s="146"/>
       <c r="N9" s="167" t="s">
         <v>207</v>
       </c>
     </row>
     <row r="10" spans="1:14" ht="13.15" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A10" s="482" t="s">
-        <v>433</v>
+      <c r="A10" s="469" t="s">
+        <v>431</v>
       </c>
       <c r="B10" s="148" t="s">
-        <v>434</v>
+        <v>432</v>
       </c>
       <c r="C10" s="150"/>
       <c r="D10" s="150"/>
       <c r="E10" s="150"/>
       <c r="F10" s="150"/>
       <c r="G10" s="150"/>
       <c r="H10" s="150"/>
       <c r="I10" s="150"/>
       <c r="J10" s="150"/>
       <c r="K10" s="151"/>
       <c r="L10" s="152"/>
       <c r="M10" s="151"/>
       <c r="N10" s="150"/>
     </row>
     <row r="11" spans="1:14" ht="13.15" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A11" s="483"/>
+      <c r="A11" s="470"/>
       <c r="B11" s="153"/>
       <c r="C11" s="150"/>
       <c r="D11" s="150"/>
       <c r="E11" s="150"/>
       <c r="F11" s="150"/>
       <c r="G11" s="150"/>
       <c r="H11" s="150"/>
       <c r="I11" s="150"/>
       <c r="J11" s="150"/>
       <c r="K11" s="151"/>
       <c r="L11" s="152"/>
       <c r="M11" s="151"/>
       <c r="N11" s="150"/>
     </row>
     <row r="12" spans="1:14" ht="13.15" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A12" s="483"/>
+      <c r="A12" s="470"/>
       <c r="B12" s="153" t="s">
-        <v>435</v>
+        <v>433</v>
       </c>
       <c r="C12" s="150"/>
       <c r="D12" s="154"/>
       <c r="E12" s="154"/>
       <c r="F12" s="154"/>
       <c r="G12" s="154"/>
       <c r="H12" s="154"/>
       <c r="I12" s="154"/>
       <c r="J12" s="150"/>
       <c r="K12" s="151"/>
       <c r="L12" s="152">
         <f>SUM(C12:J12)</f>
         <v>0</v>
       </c>
       <c r="M12" s="151"/>
       <c r="N12" s="150"/>
     </row>
     <row r="13" spans="1:14" ht="13.15" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A13" s="483"/>
+      <c r="A13" s="470"/>
       <c r="B13" s="153"/>
       <c r="C13" s="150"/>
       <c r="D13" s="150"/>
       <c r="E13" s="150"/>
       <c r="F13" s="150"/>
       <c r="G13" s="150"/>
       <c r="H13" s="150"/>
       <c r="I13" s="150"/>
       <c r="J13" s="150"/>
       <c r="K13" s="151"/>
       <c r="L13" s="152"/>
       <c r="M13" s="151"/>
       <c r="N13" s="150"/>
     </row>
     <row r="14" spans="1:14" ht="13.15" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A14" s="483"/>
+      <c r="A14" s="470"/>
       <c r="B14" s="153" t="s">
-        <v>436</v>
+        <v>434</v>
       </c>
       <c r="C14" s="150"/>
       <c r="D14" s="150"/>
       <c r="E14" s="150"/>
       <c r="F14" s="150"/>
       <c r="G14" s="150"/>
       <c r="H14" s="150"/>
       <c r="I14" s="150"/>
       <c r="J14" s="150"/>
       <c r="K14" s="151"/>
       <c r="L14" s="152">
         <f>SUM(C14:J14)</f>
         <v>0</v>
       </c>
       <c r="M14" s="151"/>
       <c r="N14" s="150"/>
     </row>
     <row r="15" spans="1:14" ht="13.15" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A15" s="483"/>
+      <c r="A15" s="470"/>
       <c r="B15" s="153"/>
       <c r="C15" s="150"/>
       <c r="D15" s="150"/>
       <c r="E15" s="150"/>
       <c r="F15" s="150"/>
       <c r="G15" s="150"/>
       <c r="H15" s="150"/>
       <c r="I15" s="150"/>
       <c r="J15" s="150"/>
       <c r="K15" s="151"/>
       <c r="L15" s="152"/>
       <c r="M15" s="151"/>
       <c r="N15" s="150"/>
     </row>
     <row r="16" spans="1:14" ht="25.9" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A16" s="483"/>
+      <c r="A16" s="470"/>
       <c r="B16" s="153" t="s">
-        <v>437</v>
+        <v>435</v>
       </c>
       <c r="C16" s="150"/>
       <c r="D16" s="150"/>
       <c r="E16" s="150"/>
       <c r="F16" s="150"/>
       <c r="G16" s="150"/>
       <c r="H16" s="150"/>
       <c r="I16" s="150"/>
       <c r="J16" s="150"/>
       <c r="K16" s="151"/>
       <c r="L16" s="152">
         <f>SUM(C16:J16)</f>
         <v>0</v>
       </c>
       <c r="M16" s="151"/>
       <c r="N16" s="150"/>
     </row>
     <row r="17" spans="1:14" ht="13.15" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A17" s="483"/>
+      <c r="A17" s="470"/>
       <c r="B17" s="153"/>
       <c r="C17" s="150"/>
       <c r="D17" s="150"/>
       <c r="E17" s="150"/>
       <c r="F17" s="150"/>
       <c r="G17" s="150"/>
       <c r="H17" s="150"/>
       <c r="I17" s="150"/>
       <c r="J17" s="150"/>
       <c r="K17" s="151"/>
       <c r="L17" s="152"/>
       <c r="M17" s="151"/>
       <c r="N17" s="150"/>
     </row>
     <row r="18" spans="1:14" ht="25.9" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A18" s="483"/>
+      <c r="A18" s="470"/>
       <c r="B18" s="153" t="s">
-        <v>438</v>
+        <v>436</v>
       </c>
       <c r="C18" s="150"/>
       <c r="D18" s="150"/>
       <c r="E18" s="150"/>
       <c r="F18" s="150"/>
       <c r="G18" s="150"/>
       <c r="H18" s="150"/>
       <c r="I18" s="150"/>
       <c r="J18" s="150"/>
       <c r="K18" s="151"/>
       <c r="L18" s="152">
         <f>SUM(C18:J18)</f>
         <v>0</v>
       </c>
       <c r="M18" s="151"/>
       <c r="N18" s="150"/>
     </row>
     <row r="19" spans="1:14" ht="40.5" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A19" s="483"/>
+      <c r="A19" s="470"/>
       <c r="B19" s="155" t="s">
-        <v>934</v>
+        <v>937</v>
       </c>
       <c r="C19" s="150"/>
       <c r="D19" s="150"/>
       <c r="E19" s="150"/>
       <c r="F19" s="150"/>
       <c r="G19" s="150"/>
       <c r="H19" s="150"/>
       <c r="I19" s="168"/>
       <c r="J19" s="150"/>
       <c r="K19" s="151"/>
       <c r="L19" s="152">
         <f>SUM(C19:J19)</f>
         <v>0</v>
       </c>
       <c r="M19" s="151"/>
       <c r="N19" s="150"/>
     </row>
     <row r="20" spans="1:14" s="67" customFormat="1" ht="13.15" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A20" s="483"/>
+      <c r="A20" s="470"/>
       <c r="B20" s="157" t="s">
-        <v>439</v>
+        <v>437</v>
       </c>
       <c r="C20" s="158">
         <f t="shared" ref="C20:H20" si="0">SUM(C12:C19)</f>
         <v>0</v>
       </c>
       <c r="D20" s="158">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="E20" s="158">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="F20" s="158">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="G20" s="169">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="H20" s="158">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
@@ -34803,221 +33194,221 @@
         <v>0</v>
       </c>
       <c r="M20" s="159"/>
       <c r="N20" s="158">
         <f>SUM(N12:N19)</f>
         <v>0</v>
       </c>
     </row>
     <row r="21" spans="1:14" x14ac:dyDescent="0.2">
       <c r="A21" s="137"/>
       <c r="B21" s="136"/>
       <c r="C21" s="151"/>
       <c r="D21" s="151"/>
       <c r="E21" s="151"/>
       <c r="F21" s="151"/>
       <c r="G21" s="151"/>
       <c r="H21" s="171"/>
       <c r="I21" s="151"/>
       <c r="J21" s="172"/>
       <c r="K21" s="151"/>
       <c r="L21" s="151"/>
       <c r="M21" s="151"/>
       <c r="N21" s="151"/>
     </row>
     <row r="22" spans="1:14" ht="13.15" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A22" s="482" t="s">
+      <c r="A22" s="469" t="s">
         <v>75</v>
       </c>
       <c r="B22" s="148" t="s">
-        <v>440</v>
+        <v>438</v>
       </c>
       <c r="C22" s="149"/>
       <c r="D22" s="149"/>
       <c r="E22" s="149"/>
       <c r="F22" s="149"/>
       <c r="G22" s="149"/>
       <c r="H22" s="149"/>
       <c r="I22" s="168"/>
       <c r="J22" s="149"/>
       <c r="K22" s="151"/>
       <c r="L22" s="160"/>
       <c r="M22" s="151"/>
       <c r="N22" s="149"/>
     </row>
     <row r="23" spans="1:14" ht="13.15" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A23" s="484"/>
+      <c r="A23" s="471"/>
       <c r="B23" s="153"/>
       <c r="C23" s="150"/>
       <c r="D23" s="150"/>
       <c r="E23" s="150"/>
       <c r="F23" s="150"/>
       <c r="G23" s="150"/>
       <c r="H23" s="150"/>
       <c r="I23" s="168"/>
       <c r="J23" s="150"/>
       <c r="K23" s="151"/>
       <c r="L23" s="152"/>
       <c r="M23" s="151"/>
       <c r="N23" s="150"/>
     </row>
     <row r="24" spans="1:14" ht="25.9" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A24" s="484"/>
+      <c r="A24" s="471"/>
       <c r="B24" s="153" t="s">
-        <v>441</v>
+        <v>439</v>
       </c>
       <c r="C24" s="150"/>
       <c r="D24" s="154"/>
       <c r="E24" s="154"/>
       <c r="F24" s="154"/>
       <c r="G24" s="173"/>
       <c r="H24" s="154"/>
       <c r="I24" s="174"/>
       <c r="J24" s="150"/>
       <c r="K24" s="151"/>
       <c r="L24" s="152">
         <f>SUM(C24:J24)</f>
         <v>0</v>
       </c>
       <c r="M24" s="151"/>
       <c r="N24" s="150"/>
     </row>
     <row r="25" spans="1:14" ht="13.15" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A25" s="484"/>
+      <c r="A25" s="471"/>
       <c r="B25" s="153"/>
       <c r="C25" s="150"/>
       <c r="D25" s="150"/>
       <c r="E25" s="150"/>
       <c r="F25" s="150"/>
       <c r="G25" s="150"/>
       <c r="H25" s="150"/>
       <c r="I25" s="168"/>
       <c r="J25" s="150"/>
       <c r="K25" s="151"/>
       <c r="L25" s="152"/>
       <c r="M25" s="151"/>
       <c r="N25" s="150"/>
     </row>
     <row r="26" spans="1:14" ht="13.15" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A26" s="484"/>
+      <c r="A26" s="471"/>
       <c r="B26" s="153" t="s">
-        <v>442</v>
+        <v>440</v>
       </c>
       <c r="C26" s="150"/>
       <c r="D26" s="154"/>
       <c r="E26" s="154"/>
       <c r="F26" s="154"/>
       <c r="G26" s="154"/>
       <c r="H26" s="154"/>
       <c r="I26" s="173"/>
       <c r="J26" s="150"/>
       <c r="K26" s="151"/>
       <c r="L26" s="152">
         <f>SUM(C26:J26)</f>
         <v>0</v>
       </c>
       <c r="M26" s="151"/>
       <c r="N26" s="150"/>
     </row>
     <row r="27" spans="1:14" ht="8.25" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A27" s="484"/>
+      <c r="A27" s="471"/>
       <c r="B27" s="153"/>
       <c r="C27" s="150"/>
       <c r="D27" s="150"/>
       <c r="E27" s="150"/>
       <c r="F27" s="150"/>
       <c r="G27" s="150"/>
       <c r="H27" s="150"/>
       <c r="I27" s="150"/>
       <c r="J27" s="150"/>
       <c r="K27" s="151"/>
       <c r="L27" s="152"/>
       <c r="M27" s="151"/>
       <c r="N27" s="150"/>
     </row>
     <row r="28" spans="1:14" ht="25.9" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A28" s="484"/>
+      <c r="A28" s="471"/>
       <c r="B28" s="153" t="s">
-        <v>443</v>
+        <v>441</v>
       </c>
       <c r="C28" s="150"/>
       <c r="D28" s="150"/>
       <c r="E28" s="150"/>
       <c r="F28" s="150"/>
       <c r="G28" s="150"/>
       <c r="H28" s="150"/>
       <c r="I28" s="150"/>
       <c r="J28" s="150"/>
       <c r="K28" s="151"/>
       <c r="L28" s="152">
         <f>SUM(C28:J28)</f>
         <v>0</v>
       </c>
       <c r="M28" s="151"/>
       <c r="N28" s="150"/>
     </row>
     <row r="29" spans="1:14" ht="39.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A29" s="484"/>
+      <c r="A29" s="471"/>
       <c r="B29" s="153" t="s">
-        <v>935</v>
+        <v>938</v>
       </c>
       <c r="C29" s="150"/>
       <c r="D29" s="150"/>
       <c r="E29" s="150"/>
       <c r="F29" s="150"/>
       <c r="G29" s="150"/>
       <c r="H29" s="150"/>
       <c r="I29" s="150"/>
       <c r="J29" s="150"/>
       <c r="K29" s="151"/>
       <c r="L29" s="152">
         <f>SUM(C29:J29)</f>
         <v>0</v>
       </c>
       <c r="M29" s="151"/>
       <c r="N29" s="150"/>
     </row>
     <row r="30" spans="1:14" ht="13.15" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A30" s="484"/>
+      <c r="A30" s="471"/>
       <c r="B30" s="155"/>
       <c r="C30" s="150"/>
       <c r="D30" s="150"/>
       <c r="E30" s="150"/>
       <c r="F30" s="150"/>
       <c r="G30" s="150"/>
       <c r="H30" s="150"/>
       <c r="I30" s="150"/>
       <c r="J30" s="150"/>
       <c r="K30" s="151"/>
       <c r="L30" s="152"/>
       <c r="M30" s="151"/>
       <c r="N30" s="150"/>
     </row>
     <row r="31" spans="1:14" s="67" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A31" s="484"/>
+      <c r="A31" s="471"/>
       <c r="B31" s="157" t="s">
-        <v>444</v>
+        <v>442</v>
       </c>
       <c r="C31" s="158">
         <f t="shared" ref="C31:H31" si="1">SUM(C24:C30)</f>
         <v>0</v>
       </c>
       <c r="D31" s="158">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
       <c r="E31" s="158">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
       <c r="F31" s="158">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
       <c r="G31" s="158">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
       <c r="H31" s="158">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
@@ -35050,51 +33441,51 @@
       <c r="J32" s="151"/>
       <c r="K32" s="151"/>
       <c r="L32" s="151"/>
       <c r="M32" s="151"/>
       <c r="N32" s="151"/>
     </row>
     <row r="33" spans="1:14" ht="6" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A33" s="137"/>
       <c r="B33" s="136"/>
       <c r="C33" s="151"/>
       <c r="D33" s="151"/>
       <c r="E33" s="151"/>
       <c r="F33" s="151"/>
       <c r="G33" s="151"/>
       <c r="H33" s="151"/>
       <c r="I33" s="151"/>
       <c r="J33" s="151"/>
       <c r="K33" s="151"/>
       <c r="L33" s="151"/>
       <c r="M33" s="151"/>
       <c r="N33" s="151"/>
     </row>
     <row r="34" spans="1:14" s="67" customFormat="1" ht="13.5" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A34" s="176"/>
       <c r="B34" s="161" t="s">
-        <v>445</v>
+        <v>443</v>
       </c>
       <c r="C34" s="162">
         <f t="shared" ref="C34:H34" si="2">C20-C31</f>
         <v>0</v>
       </c>
       <c r="D34" s="162">
         <f t="shared" si="2"/>
         <v>0</v>
       </c>
       <c r="E34" s="162">
         <f t="shared" si="2"/>
         <v>0</v>
       </c>
       <c r="F34" s="162">
         <f t="shared" si="2"/>
         <v>0</v>
       </c>
       <c r="G34" s="162">
         <f t="shared" si="2"/>
         <v>0</v>
       </c>
       <c r="H34" s="162">
         <f t="shared" si="2"/>
         <v>0</v>
       </c>
@@ -35109,156 +33500,156 @@
         <v>0</v>
       </c>
       <c r="M34" s="170"/>
       <c r="N34" s="162">
         <f>N20-N31</f>
         <v>0</v>
       </c>
     </row>
     <row r="35" spans="1:14" ht="7.5" customHeight="1" thickTop="1" x14ac:dyDescent="0.2">
       <c r="C35" s="118"/>
       <c r="D35" s="118"/>
       <c r="E35" s="118"/>
       <c r="F35" s="118"/>
       <c r="G35" s="118"/>
       <c r="H35" s="118"/>
       <c r="I35" s="118"/>
       <c r="J35" s="118"/>
       <c r="K35" s="118"/>
       <c r="L35" s="118"/>
       <c r="M35" s="118"/>
       <c r="N35" s="118"/>
     </row>
     <row r="36" spans="1:14" ht="22.5" x14ac:dyDescent="0.2">
       <c r="B36" s="178" t="str">
         <f>"1. Total contributed/donated assets received in "&amp;C6</f>
-        <v>1. Total contributed/donated assets received in 2025</v>
+        <v>1. Total contributed/donated assets received in 2026</v>
       </c>
       <c r="C36" s="179"/>
       <c r="D36" s="180">
         <v>0</v>
       </c>
       <c r="E36" s="118"/>
       <c r="F36" s="118"/>
       <c r="G36" s="118"/>
       <c r="H36" s="118"/>
       <c r="I36" s="118"/>
       <c r="J36" s="118"/>
       <c r="K36" s="118"/>
       <c r="L36" s="118"/>
       <c r="M36" s="118"/>
       <c r="N36" s="118"/>
     </row>
     <row r="37" spans="1:14" ht="4.3499999999999996" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B37" s="178"/>
       <c r="C37" s="179"/>
       <c r="D37" s="179"/>
       <c r="E37" s="118"/>
       <c r="F37" s="118"/>
       <c r="G37" s="118"/>
       <c r="H37" s="118"/>
       <c r="I37" s="118"/>
       <c r="J37" s="118"/>
       <c r="K37" s="118"/>
       <c r="L37" s="118"/>
       <c r="M37" s="118"/>
       <c r="N37" s="118"/>
     </row>
     <row r="38" spans="1:14" ht="22.5" x14ac:dyDescent="0.2">
       <c r="B38" s="178" t="str">
         <f>+"2. List of assets recognized at nominal value in " &amp;C6&amp;" are:"</f>
-        <v>2. List of assets recognized at nominal value in 2025 are:</v>
+        <v>2. List of assets recognized at nominal value in 2026 are:</v>
       </c>
       <c r="C38" s="179"/>
       <c r="D38" s="179"/>
       <c r="E38" s="118"/>
       <c r="F38" s="118"/>
       <c r="G38" s="118"/>
       <c r="H38" s="118"/>
       <c r="I38" s="118"/>
       <c r="J38" s="118"/>
       <c r="K38" s="118"/>
       <c r="L38" s="118"/>
       <c r="M38" s="118"/>
       <c r="N38" s="118"/>
     </row>
     <row r="39" spans="1:14" ht="5.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B39" s="178"/>
       <c r="C39" s="179"/>
       <c r="D39" s="179"/>
       <c r="E39" s="118"/>
       <c r="F39" s="118"/>
       <c r="G39" s="118"/>
       <c r="H39" s="118"/>
       <c r="I39" s="118"/>
       <c r="J39" s="118"/>
       <c r="K39" s="118"/>
       <c r="L39" s="118"/>
       <c r="M39" s="118"/>
       <c r="N39" s="118"/>
     </row>
     <row r="40" spans="1:14" x14ac:dyDescent="0.2">
       <c r="B40" s="181" t="s">
-        <v>446</v>
+        <v>444</v>
       </c>
       <c r="C40" s="179"/>
       <c r="D40" s="182">
         <v>0</v>
       </c>
       <c r="E40" s="118"/>
       <c r="F40" s="118"/>
       <c r="G40" s="118"/>
       <c r="H40" s="118"/>
       <c r="I40" s="118"/>
       <c r="J40" s="118"/>
       <c r="K40" s="118"/>
       <c r="L40" s="118"/>
       <c r="M40" s="118"/>
       <c r="N40" s="118"/>
     </row>
     <row r="41" spans="1:14" x14ac:dyDescent="0.2">
       <c r="B41" s="181" t="s">
-        <v>447</v>
+        <v>445</v>
       </c>
       <c r="C41" s="179"/>
       <c r="D41" s="182">
         <v>0</v>
       </c>
       <c r="E41" s="118"/>
       <c r="F41" s="118"/>
       <c r="G41" s="118"/>
       <c r="H41" s="118"/>
       <c r="I41" s="118"/>
       <c r="J41" s="118"/>
       <c r="K41" s="118"/>
       <c r="L41" s="118"/>
       <c r="M41" s="118"/>
       <c r="N41" s="118"/>
     </row>
     <row r="42" spans="1:14" x14ac:dyDescent="0.2">
       <c r="B42" s="181" t="s">
-        <v>448</v>
+        <v>446</v>
       </c>
       <c r="C42" s="179"/>
       <c r="D42" s="182">
         <v>0</v>
       </c>
       <c r="E42" s="118"/>
       <c r="F42" s="118"/>
       <c r="G42" s="118"/>
       <c r="H42" s="118"/>
       <c r="I42" s="118"/>
       <c r="J42" s="118"/>
       <c r="K42" s="118"/>
       <c r="L42" s="118"/>
       <c r="M42" s="118"/>
       <c r="N42" s="118"/>
     </row>
     <row r="43" spans="1:14" ht="3.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B43" s="178"/>
       <c r="C43" s="183"/>
       <c r="D43" s="183"/>
     </row>
     <row r="44" spans="1:14" ht="22.5" x14ac:dyDescent="0.2">
       <c r="B44" s="178" t="str">
         <f>+"3.  Amount of interest capitalized in "&amp;N3</f>
         <v>3.  Amount of interest capitalized in Schedule 8</v>
@@ -35266,364 +33657,364 @@
       <c r="C44" s="183"/>
       <c r="D44" s="182">
         <v>0</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="4">
     <mergeCell ref="C6:L6"/>
     <mergeCell ref="C8:G8"/>
     <mergeCell ref="A10:A20"/>
     <mergeCell ref="A22:A31"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup scale="74" orientation="landscape" r:id="rId1"/>
   <headerFooter>
     <oddFooter>&amp;R41</oddFooter>
   </headerFooter>
   <customProperties>
     <customPr name="OrphanNamesChecked" r:id="rId2"/>
   </customProperties>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet47.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{EB7D0A4F-DDE4-4673-B337-48F1368C2B4B}">
-  <sheetPr>
+  <sheetPr codeName="Sheet50">
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="A1:M31"/>
   <sheetViews>
     <sheetView view="pageBreakPreview" zoomScaleNormal="100" zoomScaleSheetLayoutView="100" workbookViewId="0">
-      <selection activeCell="A3" sqref="A3"/>
+      <selection activeCell="G25" sqref="G25"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.28515625" defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="2.5703125" style="59" customWidth="1"/>
     <col min="2" max="2" width="25.7109375" style="61" customWidth="1"/>
     <col min="3" max="9" width="12.7109375" style="59" customWidth="1"/>
     <col min="10" max="10" width="2.5703125" style="59" customWidth="1"/>
     <col min="11" max="11" width="12.7109375" style="59" customWidth="1"/>
     <col min="12" max="12" width="2.42578125" style="59" customWidth="1"/>
     <col min="13" max="13" width="12.7109375" style="59" customWidth="1"/>
     <col min="14" max="16384" width="9.28515625" style="59"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A1" s="67" t="s">
         <v>32</v>
       </c>
       <c r="C1" s="74" t="str">
         <f>'Financial Position - Stmt 1'!$C$1</f>
         <v>Please Fill in Municipality Name</v>
       </c>
     </row>
     <row r="2" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A2" s="135" t="s">
-        <v>950</v>
+        <v>864</v>
       </c>
       <c r="B2" s="136"/>
       <c r="C2" s="137"/>
       <c r="D2" s="137"/>
       <c r="E2" s="137"/>
       <c r="F2" s="137"/>
       <c r="G2" s="137"/>
       <c r="H2" s="137"/>
       <c r="I2" s="137"/>
       <c r="J2" s="137"/>
       <c r="K2" s="137"/>
       <c r="L2" s="137"/>
       <c r="M2" s="137"/>
     </row>
     <row r="3" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A3" s="67" t="str">
         <f>'Financial Position - Stmt 1'!A3</f>
-        <v>As at December 31, 2025</v>
+        <v>As at December 31, 2026</v>
       </c>
       <c r="B3" s="136"/>
       <c r="C3" s="137"/>
       <c r="D3" s="137"/>
       <c r="E3" s="137"/>
       <c r="F3" s="137"/>
       <c r="G3" s="137"/>
       <c r="H3" s="137"/>
       <c r="I3" s="137"/>
       <c r="J3" s="137"/>
       <c r="K3" s="137"/>
       <c r="L3" s="137"/>
       <c r="M3" s="138" t="s">
-        <v>541</v>
+        <v>539</v>
       </c>
     </row>
     <row r="4" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A4" s="137"/>
       <c r="B4" s="136"/>
       <c r="C4" s="137"/>
       <c r="D4" s="137"/>
       <c r="E4" s="137"/>
       <c r="F4" s="137"/>
       <c r="G4" s="137"/>
       <c r="H4" s="137"/>
       <c r="I4" s="137"/>
       <c r="J4" s="137"/>
       <c r="K4" s="137"/>
       <c r="L4" s="137"/>
       <c r="M4" s="137"/>
     </row>
     <row r="5" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A5" s="137"/>
       <c r="B5" s="136"/>
       <c r="C5" s="137"/>
       <c r="D5" s="137"/>
       <c r="E5" s="137"/>
       <c r="F5" s="137"/>
       <c r="G5" s="137"/>
       <c r="H5" s="137"/>
       <c r="I5" s="137"/>
       <c r="J5" s="137"/>
       <c r="K5" s="137"/>
       <c r="L5" s="137"/>
       <c r="M5" s="137"/>
     </row>
     <row r="6" spans="1:13" ht="13.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A6" s="137"/>
       <c r="B6" s="136"/>
-      <c r="C6" s="481">
+      <c r="C6" s="468">
         <f>'Schedule 6'!C6:M6</f>
-        <v>2025</v>
-[...6 lines deleted...]
-      <c r="I6" s="481"/>
+        <v>2026</v>
+      </c>
+      <c r="D6" s="468"/>
+      <c r="E6" s="468"/>
+      <c r="F6" s="468"/>
+      <c r="G6" s="468"/>
+      <c r="H6" s="468"/>
+      <c r="I6" s="468"/>
       <c r="J6" s="139"/>
       <c r="K6" s="140"/>
       <c r="L6" s="141"/>
       <c r="M6" s="140">
         <f>'Schedule 6'!O6</f>
-        <v>2024</v>
+        <v>2025</v>
       </c>
     </row>
     <row r="7" spans="1:13" ht="38.25" x14ac:dyDescent="0.2">
       <c r="A7" s="142"/>
       <c r="B7" s="142"/>
       <c r="C7" s="143" t="s">
-        <v>404</v>
+        <v>402</v>
       </c>
       <c r="D7" s="144" t="s">
-        <v>385</v>
+        <v>383</v>
       </c>
       <c r="E7" s="143" t="s">
-        <v>389</v>
+        <v>387</v>
       </c>
       <c r="F7" s="143" t="s">
-        <v>405</v>
+        <v>403</v>
       </c>
       <c r="G7" s="143" t="s">
+        <v>448</v>
+      </c>
+      <c r="H7" s="143" t="s">
+        <v>449</v>
+      </c>
+      <c r="I7" s="145" t="s">
         <v>450</v>
-      </c>
-[...4 lines deleted...]
-        <v>452</v>
       </c>
       <c r="J7" s="146"/>
       <c r="K7" s="145" t="s">
         <v>207</v>
       </c>
       <c r="L7" s="146"/>
       <c r="M7" s="147" t="s">
         <v>207</v>
       </c>
     </row>
     <row r="8" spans="1:13" ht="13.15" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A8" s="482" t="s">
-        <v>433</v>
+      <c r="A8" s="469" t="s">
+        <v>431</v>
       </c>
       <c r="B8" s="148" t="s">
-        <v>434</v>
+        <v>432</v>
       </c>
       <c r="C8" s="149"/>
       <c r="D8" s="149"/>
       <c r="E8" s="149"/>
       <c r="F8" s="149"/>
       <c r="G8" s="149"/>
       <c r="H8" s="149"/>
       <c r="I8" s="150"/>
       <c r="J8" s="151"/>
       <c r="K8" s="152"/>
       <c r="L8" s="151"/>
       <c r="M8" s="150"/>
     </row>
     <row r="9" spans="1:13" ht="13.15" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A9" s="483"/>
+      <c r="A9" s="470"/>
       <c r="B9" s="153"/>
       <c r="C9" s="150"/>
       <c r="D9" s="150"/>
       <c r="E9" s="150"/>
       <c r="F9" s="150"/>
       <c r="G9" s="150"/>
       <c r="H9" s="150"/>
       <c r="I9" s="150"/>
       <c r="J9" s="151"/>
       <c r="K9" s="152"/>
       <c r="L9" s="151"/>
       <c r="M9" s="150"/>
     </row>
     <row r="10" spans="1:13" ht="13.15" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A10" s="483"/>
+      <c r="A10" s="470"/>
       <c r="B10" s="153" t="s">
-        <v>435</v>
+        <v>433</v>
       </c>
       <c r="C10" s="150"/>
       <c r="D10" s="154"/>
       <c r="E10" s="154"/>
       <c r="F10" s="154"/>
       <c r="G10" s="154"/>
       <c r="H10" s="154"/>
       <c r="I10" s="150"/>
       <c r="J10" s="151"/>
       <c r="K10" s="152">
         <f>SUM(C10:I10)</f>
         <v>0</v>
       </c>
       <c r="L10" s="151"/>
       <c r="M10" s="150"/>
     </row>
     <row r="11" spans="1:13" ht="13.15" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A11" s="483"/>
+      <c r="A11" s="470"/>
       <c r="B11" s="153"/>
       <c r="C11" s="150"/>
       <c r="D11" s="150"/>
       <c r="E11" s="150"/>
       <c r="F11" s="150"/>
       <c r="G11" s="150"/>
       <c r="H11" s="150"/>
       <c r="I11" s="150"/>
       <c r="J11" s="151"/>
       <c r="K11" s="152"/>
       <c r="L11" s="151"/>
       <c r="M11" s="150"/>
     </row>
     <row r="12" spans="1:13" ht="13.15" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A12" s="483"/>
+      <c r="A12" s="470"/>
       <c r="B12" s="153" t="s">
-        <v>436</v>
+        <v>434</v>
       </c>
       <c r="C12" s="150"/>
       <c r="D12" s="150"/>
       <c r="E12" s="150"/>
       <c r="F12" s="150"/>
       <c r="G12" s="150"/>
       <c r="H12" s="150"/>
       <c r="I12" s="150"/>
       <c r="J12" s="151"/>
       <c r="K12" s="152">
         <f>SUM(C12:I12)</f>
         <v>0</v>
       </c>
       <c r="L12" s="151"/>
       <c r="M12" s="150"/>
     </row>
     <row r="13" spans="1:13" ht="13.15" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A13" s="483"/>
+      <c r="A13" s="470"/>
       <c r="B13" s="153"/>
       <c r="C13" s="150"/>
       <c r="D13" s="150"/>
       <c r="E13" s="150"/>
       <c r="F13" s="150"/>
       <c r="G13" s="150"/>
       <c r="H13" s="150"/>
       <c r="I13" s="150"/>
       <c r="J13" s="151"/>
       <c r="K13" s="152"/>
       <c r="L13" s="151"/>
       <c r="M13" s="150"/>
     </row>
     <row r="14" spans="1:13" ht="25.9" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A14" s="483"/>
+      <c r="A14" s="470"/>
       <c r="B14" s="153" t="s">
-        <v>437</v>
+        <v>435</v>
       </c>
       <c r="C14" s="150"/>
       <c r="D14" s="150"/>
       <c r="E14" s="150"/>
       <c r="F14" s="150"/>
       <c r="G14" s="150"/>
       <c r="H14" s="150"/>
       <c r="I14" s="150"/>
       <c r="J14" s="151"/>
       <c r="K14" s="152">
         <f>SUM(C14:I14)</f>
         <v>0</v>
       </c>
       <c r="L14" s="151"/>
       <c r="M14" s="150"/>
     </row>
     <row r="15" spans="1:13" ht="39.6" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A15" s="483"/>
+      <c r="A15" s="470"/>
       <c r="B15" s="153" t="s">
-        <v>934</v>
+        <v>937</v>
       </c>
       <c r="C15" s="150"/>
       <c r="D15" s="150"/>
       <c r="E15" s="150"/>
       <c r="F15" s="150"/>
       <c r="G15" s="150"/>
       <c r="H15" s="150"/>
       <c r="I15" s="150"/>
       <c r="J15" s="151"/>
       <c r="K15" s="152">
         <f>SUM(C15:I15)</f>
         <v>0</v>
       </c>
       <c r="L15" s="151"/>
       <c r="M15" s="150"/>
     </row>
     <row r="16" spans="1:13" ht="13.15" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A16" s="483"/>
+      <c r="A16" s="470"/>
       <c r="B16" s="155"/>
       <c r="C16" s="156"/>
       <c r="D16" s="156"/>
       <c r="E16" s="156"/>
       <c r="F16" s="156"/>
       <c r="G16" s="156"/>
       <c r="H16" s="156"/>
       <c r="I16" s="150"/>
       <c r="J16" s="151"/>
       <c r="K16" s="152"/>
       <c r="L16" s="151"/>
       <c r="M16" s="150"/>
     </row>
     <row r="17" spans="1:13" s="67" customFormat="1" ht="13.15" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A17" s="483"/>
+      <c r="A17" s="470"/>
       <c r="B17" s="157" t="s">
-        <v>439</v>
+        <v>437</v>
       </c>
       <c r="C17" s="158">
         <f t="shared" ref="C17:I17" si="0">SUM(C10:C16)</f>
         <v>0</v>
       </c>
       <c r="D17" s="158">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="E17" s="158">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="F17" s="158">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="G17" s="158">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="H17" s="158">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
@@ -35636,212 +34027,212 @@
         <f>SUM(K10:K16)</f>
         <v>0</v>
       </c>
       <c r="L17" s="159"/>
       <c r="M17" s="158">
         <f>SUM(M10:M16)</f>
         <v>0</v>
       </c>
     </row>
     <row r="18" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A18" s="137"/>
       <c r="B18" s="136"/>
       <c r="C18" s="151"/>
       <c r="D18" s="151"/>
       <c r="E18" s="151"/>
       <c r="F18" s="151"/>
       <c r="G18" s="151"/>
       <c r="H18" s="151"/>
       <c r="I18" s="151"/>
       <c r="J18" s="151"/>
       <c r="K18" s="151"/>
       <c r="L18" s="151"/>
       <c r="M18" s="151"/>
     </row>
     <row r="19" spans="1:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A19" s="482" t="s">
+      <c r="A19" s="469" t="s">
         <v>75</v>
       </c>
       <c r="B19" s="148" t="s">
-        <v>440</v>
+        <v>438</v>
       </c>
       <c r="C19" s="149"/>
       <c r="D19" s="149"/>
       <c r="E19" s="149"/>
       <c r="F19" s="149"/>
       <c r="G19" s="149"/>
       <c r="H19" s="149"/>
       <c r="I19" s="149"/>
       <c r="J19" s="151"/>
       <c r="K19" s="160"/>
       <c r="L19" s="151"/>
       <c r="M19" s="149"/>
     </row>
     <row r="20" spans="1:13" ht="13.15" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A20" s="484"/>
+      <c r="A20" s="471"/>
       <c r="B20" s="153"/>
       <c r="C20" s="150"/>
       <c r="D20" s="150"/>
       <c r="E20" s="150"/>
       <c r="F20" s="150"/>
       <c r="G20" s="150"/>
       <c r="H20" s="150"/>
       <c r="I20" s="150"/>
       <c r="J20" s="151"/>
       <c r="K20" s="152"/>
       <c r="L20" s="151"/>
       <c r="M20" s="150"/>
     </row>
     <row r="21" spans="1:13" ht="25.9" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A21" s="484"/>
+      <c r="A21" s="471"/>
       <c r="B21" s="153" t="s">
-        <v>441</v>
+        <v>439</v>
       </c>
       <c r="C21" s="150"/>
       <c r="D21" s="154"/>
       <c r="E21" s="154"/>
       <c r="F21" s="154"/>
       <c r="G21" s="154"/>
       <c r="H21" s="154"/>
       <c r="I21" s="150"/>
       <c r="J21" s="151"/>
       <c r="K21" s="152">
         <f>SUM(C21:I21)</f>
         <v>0</v>
       </c>
       <c r="L21" s="151"/>
       <c r="M21" s="150"/>
     </row>
     <row r="22" spans="1:13" ht="13.15" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A22" s="484"/>
+      <c r="A22" s="471"/>
       <c r="B22" s="153"/>
       <c r="C22" s="150"/>
       <c r="D22" s="150"/>
       <c r="E22" s="150"/>
       <c r="F22" s="150"/>
       <c r="G22" s="150"/>
       <c r="H22" s="150"/>
       <c r="I22" s="150"/>
       <c r="J22" s="151"/>
       <c r="K22" s="152"/>
       <c r="L22" s="151"/>
       <c r="M22" s="150"/>
     </row>
     <row r="23" spans="1:13" ht="13.15" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A23" s="484"/>
+      <c r="A23" s="471"/>
       <c r="B23" s="153" t="s">
-        <v>442</v>
+        <v>440</v>
       </c>
       <c r="C23" s="150"/>
       <c r="D23" s="154"/>
       <c r="E23" s="154"/>
       <c r="F23" s="154"/>
       <c r="G23" s="154"/>
       <c r="H23" s="154"/>
       <c r="I23" s="150"/>
       <c r="J23" s="151"/>
       <c r="K23" s="152">
         <f>SUM(C23:I23)</f>
         <v>0</v>
       </c>
       <c r="L23" s="151"/>
       <c r="M23" s="150"/>
     </row>
     <row r="24" spans="1:13" ht="13.15" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A24" s="484"/>
+      <c r="A24" s="471"/>
       <c r="B24" s="153"/>
       <c r="C24" s="150"/>
       <c r="D24" s="150"/>
       <c r="E24" s="150"/>
       <c r="F24" s="150"/>
       <c r="G24" s="150"/>
       <c r="H24" s="150"/>
       <c r="I24" s="150"/>
       <c r="J24" s="151"/>
       <c r="K24" s="152"/>
       <c r="L24" s="151"/>
       <c r="M24" s="150"/>
     </row>
     <row r="25" spans="1:13" ht="25.9" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A25" s="484"/>
+      <c r="A25" s="471"/>
       <c r="B25" s="153" t="s">
-        <v>443</v>
+        <v>441</v>
       </c>
       <c r="C25" s="150"/>
       <c r="D25" s="150"/>
       <c r="E25" s="150"/>
       <c r="F25" s="150"/>
       <c r="G25" s="150"/>
       <c r="H25" s="150"/>
       <c r="I25" s="150"/>
       <c r="J25" s="151"/>
       <c r="K25" s="152">
         <f>SUM(C25:I25)</f>
         <v>0</v>
       </c>
       <c r="L25" s="151"/>
       <c r="M25" s="150"/>
     </row>
     <row r="26" spans="1:13" ht="52.15" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A26" s="484"/>
+      <c r="A26" s="471"/>
       <c r="B26" s="153" t="s">
-        <v>935</v>
+        <v>938</v>
       </c>
       <c r="C26" s="150"/>
       <c r="D26" s="150"/>
       <c r="E26" s="150"/>
       <c r="F26" s="150"/>
       <c r="G26" s="150"/>
       <c r="H26" s="150"/>
       <c r="I26" s="150"/>
       <c r="J26" s="151"/>
       <c r="K26" s="152">
         <f>SUM(C26:I26)</f>
         <v>0</v>
       </c>
       <c r="L26" s="151"/>
       <c r="M26" s="150"/>
     </row>
     <row r="27" spans="1:13" ht="13.15" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A27" s="484"/>
+      <c r="A27" s="471"/>
       <c r="B27" s="155"/>
       <c r="C27" s="156"/>
       <c r="D27" s="156"/>
       <c r="E27" s="156"/>
       <c r="F27" s="156"/>
       <c r="G27" s="156"/>
       <c r="H27" s="156"/>
       <c r="I27" s="150"/>
       <c r="J27" s="151"/>
       <c r="K27" s="152"/>
       <c r="L27" s="151"/>
       <c r="M27" s="150"/>
     </row>
     <row r="28" spans="1:13" s="67" customFormat="1" ht="25.9" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A28" s="484"/>
+      <c r="A28" s="471"/>
       <c r="B28" s="157" t="s">
-        <v>444</v>
+        <v>442</v>
       </c>
       <c r="C28" s="158">
         <f t="shared" ref="C28:I28" si="1">SUM(C21:C27)</f>
         <v>0</v>
       </c>
       <c r="D28" s="158">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
       <c r="E28" s="158">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
       <c r="F28" s="158">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
       <c r="G28" s="158">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
       <c r="H28" s="158">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
@@ -35871,51 +34262,51 @@
       <c r="H29" s="151"/>
       <c r="I29" s="151"/>
       <c r="J29" s="151"/>
       <c r="K29" s="151"/>
       <c r="L29" s="151"/>
       <c r="M29" s="151"/>
     </row>
     <row r="30" spans="1:13" ht="6" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A30" s="137"/>
       <c r="B30" s="136"/>
       <c r="C30" s="151"/>
       <c r="D30" s="151"/>
       <c r="E30" s="151"/>
       <c r="F30" s="151"/>
       <c r="G30" s="151"/>
       <c r="H30" s="151"/>
       <c r="I30" s="151"/>
       <c r="J30" s="151"/>
       <c r="K30" s="151"/>
       <c r="L30" s="151"/>
       <c r="M30" s="151"/>
     </row>
     <row r="31" spans="1:13" ht="12.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A31" s="137"/>
       <c r="B31" s="161" t="s">
-        <v>445</v>
+        <v>443</v>
       </c>
       <c r="C31" s="162">
         <f t="shared" ref="C31:I31" si="2">C17-C28</f>
         <v>0</v>
       </c>
       <c r="D31" s="162">
         <f t="shared" si="2"/>
         <v>0</v>
       </c>
       <c r="E31" s="162">
         <f t="shared" si="2"/>
         <v>0</v>
       </c>
       <c r="F31" s="162">
         <f t="shared" si="2"/>
         <v>0</v>
       </c>
       <c r="G31" s="162">
         <f t="shared" si="2"/>
         <v>0</v>
       </c>
       <c r="H31" s="162">
         <f t="shared" si="2"/>
         <v>0</v>
       </c>
@@ -35937,985 +34328,985 @@
   </sheetData>
   <mergeCells count="3">
     <mergeCell ref="C6:I6"/>
     <mergeCell ref="A8:A17"/>
     <mergeCell ref="A19:A28"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup scale="84" orientation="landscape" r:id="rId1"/>
   <headerFooter>
     <oddFooter>&amp;R42</oddFooter>
   </headerFooter>
   <customProperties>
     <customPr name="OrphanNamesChecked" r:id="rId2"/>
   </customProperties>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet48.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-1F00-000000000000}">
   <sheetPr codeName="Sheet18">
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="A1:H33"/>
   <sheetViews>
     <sheetView view="pageBreakPreview" zoomScaleNormal="100" zoomScaleSheetLayoutView="100" workbookViewId="0">
-      <selection activeCell="A3" sqref="A3"/>
+      <selection activeCell="F21" sqref="F21"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.28515625" defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="4" width="9.28515625" style="59"/>
     <col min="5" max="5" width="20" style="59" customWidth="1"/>
     <col min="6" max="8" width="16.5703125" style="59" customWidth="1"/>
     <col min="9" max="16384" width="9.28515625" style="59"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8" x14ac:dyDescent="0.2">
       <c r="A1" s="67" t="s">
         <v>32</v>
       </c>
       <c r="C1" s="74" t="str">
         <f>'Financial Position - Stmt 1'!$C$1</f>
         <v>Please Fill in Municipality Name</v>
       </c>
     </row>
     <row r="2" spans="1:8" x14ac:dyDescent="0.2">
       <c r="A2" s="67" t="s">
-        <v>951</v>
+        <v>865</v>
       </c>
     </row>
     <row r="3" spans="1:8" x14ac:dyDescent="0.2">
       <c r="A3" s="67" t="str">
         <f>'Financial Position - Stmt 1'!A3</f>
-        <v>As at December 31, 2025</v>
+        <v>As at December 31, 2026</v>
       </c>
       <c r="H3" s="93" t="s">
-        <v>563</v>
+        <v>561</v>
       </c>
     </row>
     <row r="5" spans="1:8" ht="13.5" thickBot="1" x14ac:dyDescent="0.25">
       <c r="F5" s="110">
         <f>'Financial Position - Stmt 1'!I5</f>
-        <v>2024</v>
+        <v>2025</v>
       </c>
       <c r="G5" s="111" t="s">
-        <v>490</v>
+        <v>488</v>
       </c>
       <c r="H5" s="111">
         <f>'Financial Position - Stmt 1'!H5</f>
-        <v>2025</v>
+        <v>2026</v>
       </c>
     </row>
     <row r="6" spans="1:8" x14ac:dyDescent="0.2">
       <c r="F6" s="112"/>
       <c r="G6" s="112"/>
       <c r="H6" s="112"/>
     </row>
     <row r="7" spans="1:8" x14ac:dyDescent="0.2">
       <c r="A7" s="113" t="s">
-        <v>491</v>
+        <v>489</v>
       </c>
       <c r="B7" s="114"/>
       <c r="C7" s="114"/>
       <c r="D7" s="114"/>
       <c r="E7" s="114"/>
       <c r="F7" s="115"/>
       <c r="G7" s="115"/>
       <c r="H7" s="116"/>
     </row>
     <row r="8" spans="1:8" x14ac:dyDescent="0.2">
       <c r="F8" s="117"/>
       <c r="G8" s="117"/>
       <c r="H8" s="117"/>
     </row>
     <row r="9" spans="1:8" x14ac:dyDescent="0.2">
       <c r="A9" s="67" t="s">
-        <v>492</v>
+        <v>490</v>
       </c>
       <c r="F9" s="118"/>
       <c r="G9" s="118"/>
       <c r="H9" s="118"/>
     </row>
     <row r="10" spans="1:8" ht="18" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B10" s="119" t="s">
-        <v>487</v>
+        <v>485</v>
       </c>
       <c r="C10" s="71"/>
       <c r="D10" s="71"/>
       <c r="E10" s="120"/>
       <c r="F10" s="121"/>
       <c r="G10" s="121"/>
       <c r="H10" s="102">
         <f>F10+G10</f>
         <v>0</v>
       </c>
     </row>
     <row r="11" spans="1:8" ht="18" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B11" s="122" t="s">
-        <v>493</v>
+        <v>491</v>
       </c>
       <c r="E11" s="123"/>
       <c r="F11" s="87"/>
       <c r="G11" s="87"/>
       <c r="H11" s="124">
         <f>F11+G11</f>
         <v>0</v>
       </c>
     </row>
     <row r="12" spans="1:8" ht="18" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B12" s="122" t="s">
-        <v>494</v>
+        <v>492</v>
       </c>
       <c r="E12" s="123"/>
       <c r="F12" s="87"/>
       <c r="G12" s="87"/>
       <c r="H12" s="124">
         <f>F12+G12</f>
         <v>0</v>
       </c>
     </row>
     <row r="13" spans="1:8" ht="18" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B13" s="122" t="s">
         <v>189</v>
       </c>
       <c r="E13" s="123"/>
       <c r="F13" s="87"/>
       <c r="G13" s="87"/>
       <c r="H13" s="124">
         <f>F13+G13</f>
         <v>0</v>
       </c>
     </row>
     <row r="14" spans="1:8" ht="18" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B14" s="125" t="s">
         <v>37</v>
       </c>
       <c r="C14" s="73"/>
       <c r="D14" s="73"/>
       <c r="E14" s="126"/>
       <c r="F14" s="127"/>
       <c r="G14" s="127"/>
       <c r="H14" s="128">
         <f>F14+G14</f>
         <v>0</v>
       </c>
     </row>
     <row r="15" spans="1:8" s="67" customFormat="1" ht="18" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A15" s="113" t="s">
-        <v>495</v>
+        <v>493</v>
       </c>
       <c r="B15" s="113"/>
       <c r="C15" s="113"/>
       <c r="D15" s="113"/>
       <c r="E15" s="113"/>
       <c r="F15" s="90">
         <f>SUM(F10:F14)</f>
         <v>0</v>
       </c>
       <c r="G15" s="90">
         <f>SUM(G10:G14)</f>
         <v>0</v>
       </c>
       <c r="H15" s="90">
         <f>SUM(H10:H14)</f>
         <v>0</v>
       </c>
     </row>
     <row r="16" spans="1:8" ht="18" customHeight="1" x14ac:dyDescent="0.2">
       <c r="F16" s="118"/>
       <c r="G16" s="118"/>
       <c r="H16" s="118"/>
     </row>
     <row r="17" spans="1:8" x14ac:dyDescent="0.2">
       <c r="A17" s="67" t="s">
-        <v>496</v>
+        <v>494</v>
       </c>
       <c r="F17" s="118"/>
       <c r="G17" s="118"/>
       <c r="H17" s="118"/>
     </row>
     <row r="18" spans="1:8" x14ac:dyDescent="0.2">
       <c r="A18" s="67"/>
       <c r="B18" s="129" t="s">
-        <v>497</v>
+        <v>495</v>
       </c>
       <c r="C18" s="71"/>
       <c r="D18" s="71"/>
       <c r="E18" s="120"/>
       <c r="F18" s="121"/>
       <c r="G18" s="121"/>
       <c r="H18" s="102">
         <f t="shared" ref="H18:H23" si="0">F18+G18</f>
         <v>0</v>
       </c>
     </row>
     <row r="19" spans="1:8" x14ac:dyDescent="0.2">
       <c r="A19" s="67"/>
       <c r="B19" s="130" t="s">
-        <v>497</v>
+        <v>495</v>
       </c>
       <c r="E19" s="123"/>
       <c r="F19" s="87"/>
       <c r="G19" s="87"/>
       <c r="H19" s="124">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
     </row>
     <row r="20" spans="1:8" x14ac:dyDescent="0.2">
       <c r="A20" s="67"/>
       <c r="B20" s="130" t="s">
-        <v>497</v>
+        <v>495</v>
       </c>
       <c r="E20" s="123"/>
       <c r="F20" s="87"/>
       <c r="G20" s="87"/>
       <c r="H20" s="124">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
     </row>
     <row r="21" spans="1:8" x14ac:dyDescent="0.2">
       <c r="A21" s="67"/>
       <c r="B21" s="130" t="s">
-        <v>497</v>
+        <v>495</v>
       </c>
       <c r="E21" s="123"/>
       <c r="F21" s="87"/>
       <c r="G21" s="87"/>
       <c r="H21" s="124">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
     </row>
     <row r="22" spans="1:8" x14ac:dyDescent="0.2">
       <c r="A22" s="67"/>
       <c r="B22" s="130" t="s">
-        <v>497</v>
+        <v>495</v>
       </c>
       <c r="E22" s="123"/>
       <c r="F22" s="87"/>
       <c r="G22" s="87"/>
       <c r="H22" s="124">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
     </row>
     <row r="23" spans="1:8" x14ac:dyDescent="0.2">
       <c r="A23" s="67"/>
       <c r="B23" s="130" t="s">
-        <v>497</v>
+        <v>495</v>
       </c>
       <c r="E23" s="123"/>
       <c r="F23" s="87"/>
       <c r="G23" s="87"/>
       <c r="H23" s="124">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
     </row>
     <row r="24" spans="1:8" s="67" customFormat="1" ht="18" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A24" s="113" t="s">
-        <v>498</v>
+        <v>496</v>
       </c>
       <c r="B24" s="131"/>
       <c r="C24" s="131"/>
       <c r="D24" s="131"/>
       <c r="E24" s="132"/>
       <c r="F24" s="90">
         <f>SUM(F18:F23)</f>
         <v>0</v>
       </c>
       <c r="G24" s="90">
         <f>SUM(G18:G23)</f>
         <v>0</v>
       </c>
       <c r="H24" s="90">
         <f>SUM(H18:H23)</f>
         <v>0</v>
       </c>
     </row>
     <row r="25" spans="1:8" ht="18" customHeight="1" x14ac:dyDescent="0.2">
       <c r="F25" s="118"/>
       <c r="G25" s="118"/>
       <c r="H25" s="118"/>
     </row>
     <row r="26" spans="1:8" ht="18" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A26" s="67" t="s">
-        <v>706</v>
+        <v>699</v>
       </c>
       <c r="F26" s="118"/>
       <c r="G26" s="118"/>
       <c r="H26" s="118"/>
     </row>
     <row r="27" spans="1:8" ht="18" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B27" s="119" t="s">
-        <v>719</v>
+        <v>935</v>
       </c>
       <c r="C27" s="71"/>
       <c r="D27" s="71"/>
       <c r="E27" s="120"/>
       <c r="F27" s="102">
         <f>'Schedule 6'!O34</f>
         <v>0</v>
       </c>
       <c r="G27" s="121">
         <f>H27-F27</f>
         <v>0</v>
       </c>
       <c r="H27" s="102">
         <f>'Schedule 6'!M34</f>
         <v>0</v>
       </c>
     </row>
     <row r="28" spans="1:8" ht="18" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B28" s="122" t="s">
-        <v>720</v>
+        <v>936</v>
       </c>
       <c r="E28" s="123"/>
       <c r="F28" s="124">
         <f>'Schedule 8'!N34</f>
         <v>0</v>
       </c>
       <c r="G28" s="87">
         <f>H28-F28</f>
         <v>0</v>
       </c>
       <c r="H28" s="124">
         <f>'Schedule 8'!L34</f>
         <v>0</v>
       </c>
     </row>
     <row r="29" spans="1:8" ht="18" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B29" s="133" t="s">
-        <v>499</v>
+        <v>497</v>
       </c>
       <c r="C29" s="73"/>
       <c r="D29" s="73"/>
       <c r="E29" s="126"/>
       <c r="F29" s="87"/>
       <c r="G29" s="87"/>
       <c r="H29" s="124">
         <f>F29+G29</f>
         <v>0</v>
       </c>
     </row>
     <row r="30" spans="1:8" s="67" customFormat="1" ht="18" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A30" s="113" t="s">
-        <v>707</v>
+        <v>700</v>
       </c>
       <c r="B30" s="131"/>
       <c r="C30" s="131"/>
       <c r="D30" s="131"/>
       <c r="E30" s="132"/>
       <c r="F30" s="90">
         <f>SUM(F27:F29)</f>
         <v>0</v>
       </c>
       <c r="G30" s="90">
         <f>SUM(G27:G29)</f>
         <v>0</v>
       </c>
       <c r="H30" s="90">
         <f>SUM(H27:H29)</f>
         <v>0</v>
       </c>
     </row>
     <row r="31" spans="1:8" ht="18" customHeight="1" x14ac:dyDescent="0.2">
       <c r="F31" s="118"/>
       <c r="G31" s="118"/>
       <c r="H31" s="118"/>
     </row>
     <row r="32" spans="1:8" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="F32" s="118"/>
       <c r="G32" s="118"/>
       <c r="H32" s="118"/>
     </row>
     <row r="33" spans="1:8" s="67" customFormat="1" ht="18" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A33" s="113" t="s">
-        <v>691</v>
+        <v>684</v>
       </c>
       <c r="B33" s="113"/>
       <c r="C33" s="113"/>
       <c r="D33" s="113"/>
       <c r="E33" s="113"/>
       <c r="F33" s="134">
         <f>F7+F15+F24+F30</f>
         <v>0</v>
       </c>
       <c r="G33" s="134">
         <f>G7+G15+G24+G30</f>
         <v>0</v>
       </c>
       <c r="H33" s="134">
         <f>H7+H15+H24+H30</f>
         <v>0</v>
       </c>
     </row>
   </sheetData>
   <phoneticPr fontId="0" type="noConversion"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup scale="86" orientation="portrait" r:id="rId1"/>
   <headerFooter>
     <oddFooter>&amp;R43</oddFooter>
   </headerFooter>
   <customProperties>
     <customPr name="OrphanNamesChecked" r:id="rId2"/>
   </customProperties>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet49.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-2000-000000000000}">
-  <sheetPr>
+  <sheetPr codeName="Sheet51">
     <tabColor indexed="13"/>
   </sheetPr>
   <dimension ref="A1:S39"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultColWidth="0" defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="3" width="2.42578125" style="10" customWidth="1"/>
     <col min="4" max="5" width="10.5703125" style="10" customWidth="1"/>
     <col min="6" max="6" width="8.5703125" style="10" customWidth="1"/>
     <col min="7" max="7" width="14.5703125" style="10" customWidth="1"/>
     <col min="8" max="8" width="1.5703125" style="10" customWidth="1"/>
     <col min="9" max="9" width="14.5703125" style="10" customWidth="1"/>
     <col min="10" max="10" width="1.5703125" style="10" customWidth="1"/>
     <col min="11" max="11" width="14.5703125" style="10" customWidth="1"/>
     <col min="12" max="12" width="1.5703125" style="10" customWidth="1"/>
     <col min="13" max="13" width="14.5703125" style="10" customWidth="1"/>
     <col min="14" max="14" width="1.5703125" style="10" customWidth="1"/>
     <col min="15" max="15" width="14.5703125" style="10" customWidth="1"/>
     <col min="16" max="16" width="1.5703125" style="10" customWidth="1"/>
     <col min="17" max="17" width="14.5703125" style="10" customWidth="1"/>
     <col min="18" max="18" width="1.5703125" style="10" customWidth="1"/>
     <col min="19" max="19" width="14.5703125" style="10" customWidth="1"/>
     <col min="20" max="16384" width="0" style="10" hidden="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:19" x14ac:dyDescent="0.2">
       <c r="A1" s="3" t="str">
         <f>'Financial Position - Stmt 1'!A1</f>
         <v xml:space="preserve">Municipality of </v>
       </c>
     </row>
     <row r="2" spans="1:19" x14ac:dyDescent="0.2">
       <c r="A2" s="3" t="s">
-        <v>500</v>
+        <v>498</v>
       </c>
     </row>
     <row r="3" spans="1:19" x14ac:dyDescent="0.2">
       <c r="A3" s="3" t="str">
         <f>'Financial Position - Stmt 1'!A3</f>
-        <v>As at December 31, 2025</v>
+        <v>As at December 31, 2026</v>
       </c>
       <c r="I3" s="11"/>
       <c r="S3" s="55" t="s">
-        <v>489</v>
+        <v>487</v>
       </c>
     </row>
     <row r="4" spans="1:19" x14ac:dyDescent="0.2">
       <c r="A4" s="18"/>
       <c r="B4" s="19"/>
       <c r="C4" s="19"/>
       <c r="D4" s="19"/>
       <c r="E4" s="19"/>
       <c r="F4" s="19"/>
       <c r="G4" s="19"/>
       <c r="H4" s="19"/>
       <c r="I4" s="19"/>
       <c r="J4" s="19"/>
       <c r="K4" s="19"/>
       <c r="L4" s="19"/>
       <c r="M4" s="19"/>
       <c r="N4" s="19"/>
       <c r="O4" s="19"/>
       <c r="P4" s="19"/>
       <c r="Q4" s="19"/>
       <c r="R4" s="19"/>
       <c r="S4" s="19"/>
     </row>
     <row r="5" spans="1:19" x14ac:dyDescent="0.2">
       <c r="A5" s="18"/>
       <c r="B5" s="19"/>
       <c r="C5" s="19"/>
       <c r="D5" s="19"/>
       <c r="E5" s="19"/>
       <c r="F5" s="19"/>
       <c r="G5" s="20" t="s">
-        <v>501</v>
+        <v>499</v>
       </c>
       <c r="H5" s="19"/>
       <c r="I5" s="20" t="s">
         <v>75</v>
       </c>
       <c r="J5" s="19"/>
       <c r="K5" s="20" t="s">
         <v>206</v>
       </c>
       <c r="L5" s="19"/>
       <c r="M5" s="20"/>
       <c r="N5" s="19"/>
       <c r="O5" s="20" t="s">
-        <v>502</v>
+        <v>500</v>
       </c>
       <c r="P5" s="19"/>
       <c r="Q5" s="20" t="s">
-        <v>503</v>
+        <v>501</v>
       </c>
       <c r="R5" s="19"/>
       <c r="S5" s="20" t="s">
-        <v>504</v>
+        <v>502</v>
       </c>
     </row>
     <row r="6" spans="1:19" x14ac:dyDescent="0.2">
       <c r="A6" s="18"/>
       <c r="B6" s="19"/>
       <c r="C6" s="19"/>
       <c r="D6" s="19"/>
       <c r="E6" s="19"/>
       <c r="F6" s="19"/>
       <c r="G6" s="21" t="s">
-        <v>505</v>
+        <v>503</v>
       </c>
       <c r="H6" s="19"/>
       <c r="I6" s="21" t="s">
-        <v>506</v>
+        <v>504</v>
       </c>
       <c r="J6" s="19"/>
       <c r="K6" s="21" t="s">
-        <v>507</v>
+        <v>505</v>
       </c>
       <c r="L6" s="19"/>
       <c r="M6" s="21" t="s">
-        <v>508</v>
+        <v>506</v>
       </c>
       <c r="N6" s="19"/>
       <c r="O6" s="21" t="s">
-        <v>509</v>
+        <v>507</v>
       </c>
       <c r="P6" s="22"/>
       <c r="Q6" s="23" t="s">
-        <v>510</v>
+        <v>508</v>
       </c>
       <c r="R6" s="19"/>
       <c r="S6" s="23" t="s">
-        <v>511</v>
+        <v>509</v>
       </c>
     </row>
     <row r="7" spans="1:19" ht="15" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A7" s="490" t="s">
-[...4 lines deleted...]
-      <c r="D7" s="490"/>
+      <c r="A7" s="477" t="s">
+        <v>510</v>
+      </c>
+      <c r="B7" s="477"/>
+      <c r="C7" s="477"/>
+      <c r="D7" s="477"/>
       <c r="E7" s="24"/>
       <c r="F7" s="24"/>
       <c r="G7" s="24"/>
       <c r="H7" s="24"/>
       <c r="I7" s="24"/>
       <c r="J7" s="24"/>
       <c r="K7" s="24"/>
       <c r="L7" s="24"/>
       <c r="M7" s="25"/>
       <c r="N7" s="26"/>
       <c r="O7" s="26"/>
       <c r="P7" s="26"/>
       <c r="Q7" s="25"/>
       <c r="R7" s="24"/>
       <c r="S7" s="26"/>
     </row>
     <row r="8" spans="1:19" x14ac:dyDescent="0.2">
       <c r="A8" s="10" t="s">
-        <v>513</v>
+        <v>511</v>
       </c>
       <c r="G8" s="27">
         <v>0</v>
       </c>
       <c r="H8" s="28"/>
       <c r="I8" s="27">
         <v>0</v>
       </c>
       <c r="J8" s="29"/>
       <c r="K8" s="27">
         <v>0</v>
       </c>
       <c r="L8" s="27"/>
       <c r="M8" s="27">
         <v>0</v>
       </c>
       <c r="N8" s="27"/>
       <c r="O8" s="27">
         <v>0</v>
       </c>
       <c r="P8" s="27"/>
       <c r="Q8" s="27">
         <v>0</v>
       </c>
       <c r="R8" s="30"/>
       <c r="S8" s="31">
         <f t="shared" ref="S8:S18" si="0">SUM(G8:Q8)</f>
         <v>0</v>
       </c>
     </row>
     <row r="9" spans="1:19" x14ac:dyDescent="0.2">
       <c r="A9" s="10" t="s">
-        <v>514</v>
+        <v>512</v>
       </c>
       <c r="G9" s="32">
         <v>0</v>
       </c>
       <c r="H9" s="33"/>
       <c r="I9" s="32">
         <v>0</v>
       </c>
       <c r="J9" s="32"/>
       <c r="K9" s="32">
         <v>0</v>
       </c>
       <c r="L9" s="32"/>
       <c r="M9" s="32">
         <v>0</v>
       </c>
       <c r="N9" s="32"/>
       <c r="O9" s="32">
         <v>0</v>
       </c>
       <c r="P9" s="32"/>
       <c r="Q9" s="34">
         <v>0</v>
       </c>
       <c r="R9" s="35"/>
       <c r="S9" s="36">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
     </row>
     <row r="10" spans="1:19" x14ac:dyDescent="0.2">
       <c r="A10" s="10" t="s">
-        <v>515</v>
+        <v>513</v>
       </c>
       <c r="G10" s="32">
         <v>0</v>
       </c>
       <c r="H10" s="37"/>
       <c r="I10" s="32">
         <v>0</v>
       </c>
       <c r="J10" s="32"/>
       <c r="K10" s="32">
         <v>0</v>
       </c>
       <c r="L10" s="35"/>
       <c r="M10" s="32">
         <v>0</v>
       </c>
       <c r="N10" s="32"/>
       <c r="O10" s="32">
         <v>0</v>
       </c>
       <c r="P10" s="32"/>
       <c r="Q10" s="34">
         <v>0</v>
       </c>
       <c r="R10" s="35"/>
       <c r="S10" s="36">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
     </row>
     <row r="11" spans="1:19" x14ac:dyDescent="0.2">
       <c r="A11" s="10" t="s">
-        <v>516</v>
+        <v>514</v>
       </c>
       <c r="G11" s="32">
         <v>0</v>
       </c>
       <c r="H11" s="38"/>
       <c r="I11" s="32">
         <v>0</v>
       </c>
       <c r="J11" s="32"/>
       <c r="K11" s="32">
         <v>0</v>
       </c>
       <c r="L11" s="33"/>
       <c r="M11" s="32">
         <v>0</v>
       </c>
       <c r="N11" s="32"/>
       <c r="O11" s="32">
         <v>0</v>
       </c>
       <c r="P11" s="32"/>
       <c r="Q11" s="34">
         <v>0</v>
       </c>
       <c r="R11" s="39"/>
       <c r="S11" s="36">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
     </row>
     <row r="12" spans="1:19" x14ac:dyDescent="0.2">
       <c r="A12" s="10" t="s">
-        <v>517</v>
+        <v>515</v>
       </c>
       <c r="G12" s="32">
         <v>0</v>
       </c>
       <c r="H12" s="38"/>
       <c r="I12" s="32">
         <v>0</v>
       </c>
       <c r="J12" s="32"/>
       <c r="K12" s="32">
         <v>0</v>
       </c>
       <c r="L12" s="33"/>
       <c r="M12" s="32">
         <v>0</v>
       </c>
       <c r="N12" s="32"/>
       <c r="O12" s="32">
         <v>0</v>
       </c>
       <c r="P12" s="32"/>
       <c r="Q12" s="34">
         <v>0</v>
       </c>
       <c r="R12" s="39"/>
       <c r="S12" s="36">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
     </row>
     <row r="13" spans="1:19" x14ac:dyDescent="0.2">
       <c r="A13" s="10" t="s">
-        <v>518</v>
+        <v>516</v>
       </c>
       <c r="G13" s="32">
         <v>0</v>
       </c>
       <c r="H13" s="38"/>
       <c r="I13" s="32">
         <v>0</v>
       </c>
       <c r="J13" s="32"/>
       <c r="K13" s="32">
         <v>0</v>
       </c>
       <c r="L13" s="33"/>
       <c r="M13" s="32">
         <v>0</v>
       </c>
       <c r="N13" s="32"/>
       <c r="O13" s="32">
         <v>0</v>
       </c>
       <c r="P13" s="32"/>
       <c r="Q13" s="34">
         <v>0</v>
       </c>
       <c r="R13" s="39"/>
       <c r="S13" s="36">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
     </row>
     <row r="14" spans="1:19" x14ac:dyDescent="0.2">
       <c r="A14" s="10" t="s">
-        <v>519</v>
+        <v>517</v>
       </c>
       <c r="G14" s="32">
         <v>0</v>
       </c>
       <c r="H14" s="38"/>
       <c r="I14" s="32">
         <v>0</v>
       </c>
       <c r="J14" s="32"/>
       <c r="K14" s="32">
         <v>0</v>
       </c>
       <c r="L14" s="26"/>
       <c r="M14" s="32">
         <v>0</v>
       </c>
       <c r="N14" s="32"/>
       <c r="O14" s="32">
         <v>0</v>
       </c>
       <c r="P14" s="32"/>
       <c r="Q14" s="34">
         <v>0</v>
       </c>
       <c r="R14" s="26"/>
       <c r="S14" s="36">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
     </row>
     <row r="15" spans="1:19" x14ac:dyDescent="0.2">
       <c r="A15" s="10" t="s">
-        <v>520</v>
+        <v>518</v>
       </c>
       <c r="G15" s="32">
         <v>0</v>
       </c>
       <c r="H15" s="38"/>
       <c r="I15" s="32">
         <v>0</v>
       </c>
       <c r="J15" s="32"/>
       <c r="K15" s="32">
         <v>0</v>
       </c>
       <c r="L15" s="26"/>
       <c r="M15" s="32">
         <v>0</v>
       </c>
       <c r="N15" s="32"/>
       <c r="O15" s="32">
         <v>0</v>
       </c>
       <c r="P15" s="32"/>
       <c r="Q15" s="34">
         <v>0</v>
       </c>
       <c r="R15" s="26"/>
       <c r="S15" s="36">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
     </row>
     <row r="16" spans="1:19" x14ac:dyDescent="0.2">
       <c r="A16" s="10" t="s">
-        <v>521</v>
+        <v>519</v>
       </c>
       <c r="G16" s="32">
         <v>0</v>
       </c>
       <c r="H16" s="38"/>
       <c r="I16" s="32">
         <v>0</v>
       </c>
       <c r="J16" s="32"/>
       <c r="K16" s="32">
         <v>0</v>
       </c>
       <c r="L16" s="26"/>
       <c r="M16" s="32">
         <v>0</v>
       </c>
       <c r="N16" s="32"/>
       <c r="O16" s="32">
         <v>0</v>
       </c>
       <c r="P16" s="32"/>
       <c r="Q16" s="34">
         <v>0</v>
       </c>
       <c r="R16" s="26"/>
       <c r="S16" s="36">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
     </row>
     <row r="17" spans="1:19" x14ac:dyDescent="0.2">
       <c r="A17" s="10" t="s">
-        <v>522</v>
+        <v>520</v>
       </c>
       <c r="G17" s="32">
         <v>0</v>
       </c>
       <c r="H17" s="38"/>
       <c r="I17" s="32">
         <v>0</v>
       </c>
       <c r="J17" s="32"/>
       <c r="K17" s="32">
         <v>0</v>
       </c>
       <c r="L17" s="26"/>
       <c r="M17" s="32">
         <v>0</v>
       </c>
       <c r="N17" s="32"/>
       <c r="O17" s="32">
         <v>0</v>
       </c>
       <c r="P17" s="32"/>
       <c r="Q17" s="34">
         <v>0</v>
       </c>
       <c r="R17" s="26"/>
       <c r="S17" s="36">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
     </row>
     <row r="18" spans="1:19" x14ac:dyDescent="0.2">
       <c r="A18" s="10" t="s">
-        <v>523</v>
+        <v>521</v>
       </c>
       <c r="G18" s="40">
         <v>0</v>
       </c>
       <c r="H18" s="38"/>
       <c r="I18" s="40">
         <v>0</v>
       </c>
       <c r="J18" s="32"/>
       <c r="K18" s="40">
         <v>0</v>
       </c>
       <c r="L18" s="37"/>
       <c r="M18" s="40">
         <v>0</v>
       </c>
       <c r="N18" s="40"/>
       <c r="O18" s="40">
         <v>0</v>
       </c>
       <c r="P18" s="40"/>
       <c r="Q18" s="40">
         <v>0</v>
       </c>
       <c r="R18" s="39"/>
       <c r="S18" s="36">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
     </row>
     <row r="19" spans="1:19" x14ac:dyDescent="0.2">
       <c r="A19" s="10" t="s">
-        <v>524</v>
+        <v>522</v>
       </c>
       <c r="G19" s="41">
         <f>SUM(G8:G18)</f>
         <v>0</v>
       </c>
       <c r="H19" s="42"/>
       <c r="I19" s="41">
         <f>SUM(I8:I18)</f>
         <v>0</v>
       </c>
       <c r="J19" s="17"/>
       <c r="K19" s="41">
         <f>SUM(K8:K18)</f>
         <v>0</v>
       </c>
       <c r="L19" s="37"/>
       <c r="M19" s="41">
         <f>SUM(M8:M18)</f>
         <v>0</v>
       </c>
       <c r="N19" s="43"/>
       <c r="O19" s="41">
         <f>SUM(O8:O18)</f>
         <v>0</v>
       </c>
@@ -36948,537 +35339,537 @@
       <c r="O20" s="39"/>
       <c r="P20" s="39"/>
       <c r="Q20" s="45"/>
       <c r="R20" s="39"/>
       <c r="S20" s="39"/>
     </row>
     <row r="21" spans="1:19" x14ac:dyDescent="0.2">
       <c r="A21" s="3" t="s">
         <v>54</v>
       </c>
       <c r="H21" s="19"/>
       <c r="I21" s="46"/>
       <c r="J21" s="46"/>
       <c r="K21" s="46"/>
       <c r="L21" s="46"/>
       <c r="M21" s="46"/>
       <c r="N21" s="46"/>
       <c r="O21" s="46"/>
       <c r="P21" s="46"/>
       <c r="Q21" s="47"/>
       <c r="R21" s="39"/>
       <c r="S21" s="46"/>
     </row>
     <row r="22" spans="1:19" x14ac:dyDescent="0.2">
       <c r="A22" s="10" t="s">
-        <v>525</v>
+        <v>523</v>
       </c>
       <c r="G22" s="27">
         <v>0</v>
       </c>
       <c r="H22" s="28"/>
       <c r="I22" s="27">
         <v>0</v>
       </c>
       <c r="J22" s="39"/>
       <c r="K22" s="27">
         <v>0</v>
       </c>
       <c r="L22" s="39"/>
       <c r="M22" s="27">
         <v>0</v>
       </c>
       <c r="N22" s="27"/>
       <c r="O22" s="27">
         <v>0</v>
       </c>
       <c r="P22" s="39"/>
       <c r="Q22" s="27">
         <v>0</v>
       </c>
       <c r="R22" s="39"/>
       <c r="S22" s="31">
         <f t="shared" ref="S22:S36" si="1">SUM(G22:Q22)</f>
         <v>0</v>
       </c>
     </row>
     <row r="23" spans="1:19" x14ac:dyDescent="0.2">
       <c r="A23" s="10" t="s">
-        <v>526</v>
+        <v>524</v>
       </c>
       <c r="G23" s="32">
         <v>0</v>
       </c>
       <c r="H23" s="24"/>
       <c r="I23" s="32">
         <v>0</v>
       </c>
       <c r="J23" s="32"/>
       <c r="K23" s="32">
         <v>0</v>
       </c>
       <c r="L23" s="32"/>
       <c r="M23" s="32">
         <v>0</v>
       </c>
       <c r="N23" s="32"/>
       <c r="O23" s="32">
         <v>0</v>
       </c>
       <c r="P23" s="32"/>
       <c r="Q23" s="34">
         <v>0</v>
       </c>
       <c r="R23" s="26"/>
       <c r="S23" s="36">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
     </row>
     <row r="24" spans="1:19" x14ac:dyDescent="0.2">
       <c r="A24" s="10" t="s">
-        <v>527</v>
+        <v>525</v>
       </c>
       <c r="G24" s="32">
         <v>0</v>
       </c>
       <c r="H24" s="24"/>
       <c r="I24" s="32">
         <v>0</v>
       </c>
       <c r="J24" s="32"/>
       <c r="K24" s="32">
         <v>0</v>
       </c>
       <c r="L24" s="32"/>
       <c r="M24" s="32">
         <v>0</v>
       </c>
       <c r="N24" s="32"/>
       <c r="O24" s="32">
         <v>0</v>
       </c>
       <c r="P24" s="32"/>
       <c r="Q24" s="34">
         <v>0</v>
       </c>
       <c r="R24" s="26"/>
       <c r="S24" s="36">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
     </row>
     <row r="25" spans="1:19" x14ac:dyDescent="0.2">
       <c r="A25" s="10" t="s">
-        <v>528</v>
+        <v>526</v>
       </c>
       <c r="G25" s="32">
         <v>0</v>
       </c>
       <c r="H25" s="24"/>
       <c r="I25" s="32">
         <v>0</v>
       </c>
       <c r="J25" s="32"/>
       <c r="K25" s="32">
         <v>0</v>
       </c>
       <c r="L25" s="32"/>
       <c r="M25" s="32">
         <v>0</v>
       </c>
       <c r="N25" s="32"/>
       <c r="O25" s="32">
         <v>0</v>
       </c>
       <c r="P25" s="32"/>
       <c r="Q25" s="34">
         <v>0</v>
       </c>
       <c r="R25" s="26"/>
       <c r="S25" s="36">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
     </row>
     <row r="26" spans="1:19" x14ac:dyDescent="0.2">
       <c r="A26" s="48" t="s">
-        <v>529</v>
+        <v>527</v>
       </c>
       <c r="G26" s="32">
         <v>0</v>
       </c>
       <c r="H26" s="24"/>
       <c r="I26" s="32">
         <v>0</v>
       </c>
       <c r="J26" s="32"/>
       <c r="K26" s="32">
         <v>0</v>
       </c>
       <c r="L26" s="32"/>
       <c r="M26" s="32">
         <v>0</v>
       </c>
       <c r="N26" s="32"/>
       <c r="O26" s="32">
         <v>0</v>
       </c>
       <c r="P26" s="32"/>
       <c r="Q26" s="34">
         <v>0</v>
       </c>
       <c r="R26" s="26"/>
       <c r="S26" s="36">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
     </row>
     <row r="27" spans="1:19" x14ac:dyDescent="0.2">
       <c r="A27" s="10" t="s">
-        <v>530</v>
+        <v>528</v>
       </c>
       <c r="G27" s="32">
         <v>0</v>
       </c>
       <c r="H27" s="24"/>
       <c r="I27" s="32">
         <v>0</v>
       </c>
       <c r="J27" s="32"/>
       <c r="K27" s="32">
         <v>0</v>
       </c>
       <c r="L27" s="32"/>
       <c r="M27" s="32">
         <v>0</v>
       </c>
       <c r="N27" s="32"/>
       <c r="O27" s="32">
         <v>0</v>
       </c>
       <c r="P27" s="32"/>
       <c r="Q27" s="34">
         <v>0</v>
       </c>
       <c r="R27" s="26"/>
       <c r="S27" s="36">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
     </row>
     <row r="28" spans="1:19" x14ac:dyDescent="0.2">
       <c r="A28" s="10" t="s">
-        <v>531</v>
+        <v>529</v>
       </c>
       <c r="G28" s="32">
         <v>0</v>
       </c>
       <c r="H28" s="24"/>
       <c r="I28" s="32">
         <v>0</v>
       </c>
       <c r="J28" s="32"/>
       <c r="K28" s="32">
         <v>0</v>
       </c>
       <c r="L28" s="32"/>
       <c r="M28" s="32">
         <v>0</v>
       </c>
       <c r="N28" s="32"/>
       <c r="O28" s="32">
         <v>0</v>
       </c>
       <c r="P28" s="32"/>
       <c r="Q28" s="34">
         <v>0</v>
       </c>
       <c r="R28" s="26"/>
       <c r="S28" s="36">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
     </row>
     <row r="29" spans="1:19" x14ac:dyDescent="0.2">
       <c r="A29" s="10" t="s">
-        <v>532</v>
+        <v>530</v>
       </c>
       <c r="G29" s="32">
         <v>0</v>
       </c>
       <c r="H29" s="19"/>
       <c r="I29" s="32">
         <v>0</v>
       </c>
       <c r="J29" s="46"/>
       <c r="K29" s="32">
         <v>0</v>
       </c>
       <c r="L29" s="46"/>
       <c r="M29" s="32">
         <v>0</v>
       </c>
       <c r="N29" s="32"/>
       <c r="O29" s="32">
         <v>0</v>
       </c>
       <c r="P29" s="46"/>
       <c r="Q29" s="34">
         <v>0</v>
       </c>
       <c r="R29" s="39"/>
       <c r="S29" s="36">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
     </row>
     <row r="30" spans="1:19" x14ac:dyDescent="0.2">
       <c r="A30" s="10" t="s">
-        <v>533</v>
+        <v>531</v>
       </c>
       <c r="G30" s="32">
         <v>0</v>
       </c>
       <c r="H30" s="19"/>
       <c r="I30" s="32">
         <v>0</v>
       </c>
       <c r="J30" s="46"/>
       <c r="K30" s="32">
         <v>0</v>
       </c>
       <c r="L30" s="46"/>
       <c r="M30" s="32">
         <v>0</v>
       </c>
       <c r="N30" s="32"/>
       <c r="O30" s="32">
         <v>0</v>
       </c>
       <c r="P30" s="46"/>
       <c r="Q30" s="34">
         <v>0</v>
       </c>
       <c r="R30" s="39"/>
       <c r="S30" s="36">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
     </row>
     <row r="31" spans="1:19" x14ac:dyDescent="0.2">
       <c r="A31" s="10" t="s">
-        <v>534</v>
+        <v>532</v>
       </c>
       <c r="G31" s="32"/>
       <c r="H31" s="19"/>
       <c r="I31" s="32"/>
       <c r="J31" s="46"/>
       <c r="K31" s="32"/>
       <c r="L31" s="46"/>
       <c r="M31" s="32"/>
       <c r="N31" s="32"/>
       <c r="O31" s="32"/>
       <c r="P31" s="46"/>
       <c r="Q31" s="34">
         <v>0</v>
       </c>
       <c r="R31" s="39"/>
       <c r="S31" s="36">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
     </row>
     <row r="32" spans="1:19" x14ac:dyDescent="0.2">
       <c r="B32" s="10" t="s">
-        <v>535</v>
+        <v>533</v>
       </c>
       <c r="G32" s="32">
         <v>0</v>
       </c>
       <c r="H32" s="19"/>
       <c r="I32" s="32">
         <v>0</v>
       </c>
       <c r="J32" s="46"/>
       <c r="K32" s="32">
         <v>0</v>
       </c>
       <c r="L32" s="46"/>
       <c r="M32" s="32">
         <v>0</v>
       </c>
       <c r="N32" s="32"/>
       <c r="O32" s="32">
         <v>0</v>
       </c>
       <c r="P32" s="46"/>
       <c r="Q32" s="34">
         <v>0</v>
       </c>
       <c r="R32" s="39"/>
       <c r="S32" s="36">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
     </row>
     <row r="33" spans="1:19" x14ac:dyDescent="0.2">
       <c r="B33" s="10" t="s">
-        <v>536</v>
+        <v>534</v>
       </c>
       <c r="G33" s="32">
         <v>0</v>
       </c>
       <c r="H33" s="19"/>
       <c r="I33" s="32">
         <v>0</v>
       </c>
       <c r="J33" s="46"/>
       <c r="K33" s="32">
         <v>0</v>
       </c>
       <c r="L33" s="46"/>
       <c r="M33" s="32">
         <v>0</v>
       </c>
       <c r="N33" s="32"/>
       <c r="O33" s="32">
         <v>0</v>
       </c>
       <c r="P33" s="46"/>
       <c r="Q33" s="34">
         <v>0</v>
       </c>
       <c r="R33" s="39"/>
       <c r="S33" s="36">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
     </row>
     <row r="34" spans="1:19" x14ac:dyDescent="0.2">
       <c r="B34" s="10" t="s">
-        <v>537</v>
+        <v>535</v>
       </c>
       <c r="G34" s="32">
         <v>0</v>
       </c>
       <c r="H34" s="19"/>
       <c r="I34" s="32">
         <v>0</v>
       </c>
       <c r="J34" s="46"/>
       <c r="K34" s="32">
         <v>0</v>
       </c>
       <c r="L34" s="46"/>
       <c r="M34" s="32">
         <v>0</v>
       </c>
       <c r="N34" s="32"/>
       <c r="O34" s="32">
         <v>0</v>
       </c>
       <c r="P34" s="46"/>
       <c r="Q34" s="34">
         <v>0</v>
       </c>
       <c r="R34" s="39"/>
       <c r="S34" s="36">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
     </row>
     <row r="35" spans="1:19" x14ac:dyDescent="0.2">
       <c r="A35" s="10" t="s">
-        <v>538</v>
+        <v>536</v>
       </c>
       <c r="G35" s="32">
         <v>0</v>
       </c>
       <c r="H35" s="19"/>
       <c r="I35" s="32">
         <v>0</v>
       </c>
       <c r="J35" s="46"/>
       <c r="K35" s="32">
         <v>0</v>
       </c>
       <c r="L35" s="46"/>
       <c r="M35" s="32">
         <v>0</v>
       </c>
       <c r="N35" s="32"/>
       <c r="O35" s="32">
         <v>0</v>
       </c>
       <c r="P35" s="46"/>
       <c r="Q35" s="34">
         <v>0</v>
       </c>
       <c r="R35" s="39"/>
       <c r="S35" s="36">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
     </row>
     <row r="36" spans="1:19" x14ac:dyDescent="0.2">
       <c r="A36" s="10" t="s">
-        <v>539</v>
+        <v>537</v>
       </c>
       <c r="E36" s="49"/>
       <c r="G36" s="40">
         <v>0</v>
       </c>
       <c r="H36" s="19"/>
       <c r="I36" s="40">
         <v>0</v>
       </c>
       <c r="J36" s="38"/>
       <c r="K36" s="40">
         <v>0</v>
       </c>
       <c r="L36" s="38"/>
       <c r="M36" s="40">
         <v>0</v>
       </c>
       <c r="N36" s="40"/>
       <c r="O36" s="40">
         <v>0</v>
       </c>
       <c r="P36" s="38"/>
       <c r="Q36" s="40">
         <v>0</v>
       </c>
       <c r="R36" s="39"/>
       <c r="S36" s="36">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
     </row>
     <row r="37" spans="1:19" x14ac:dyDescent="0.2">
       <c r="A37" s="10" t="s">
-        <v>540</v>
+        <v>538</v>
       </c>
       <c r="E37" s="49"/>
       <c r="G37" s="50">
         <f>SUM(G22:G36)</f>
         <v>0</v>
       </c>
       <c r="H37" s="51"/>
       <c r="I37" s="50">
         <f>SUM(I22:I36)</f>
         <v>0</v>
       </c>
       <c r="J37" s="42"/>
       <c r="K37" s="50">
         <f>SUM(K22:K36)</f>
         <v>0</v>
       </c>
       <c r="L37" s="42"/>
       <c r="M37" s="50">
         <f>SUM(M22:M36)</f>
         <v>0</v>
       </c>
       <c r="N37" s="52"/>
       <c r="O37" s="50">
         <f>SUM(O22:O36)</f>
         <v>0</v>
@@ -37546,1054 +35937,1054 @@
     </row>
   </sheetData>
   <mergeCells count="1">
     <mergeCell ref="A7:D7"/>
   </mergeCells>
   <phoneticPr fontId="7" type="noConversion"/>
   <pageMargins left="0.19685039370078741" right="0.19685039370078741" top="0.39370078740157483" bottom="0" header="0.19685039370078741" footer="0.19685039370078741"/>
   <pageSetup paperSize="5" orientation="portrait" useFirstPageNumber="1" r:id="rId1"/>
   <headerFooter alignWithMargins="0">
     <oddFooter>&amp;R&amp;[19</oddFooter>
   </headerFooter>
   <customProperties>
     <customPr name="OrphanNamesChecked" r:id="rId2"/>
   </customProperties>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0400-000000000000}">
   <sheetPr codeName="Sheet2">
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="A1:G39"/>
   <sheetViews>
     <sheetView view="pageBreakPreview" zoomScale="90" zoomScaleNormal="100" zoomScaleSheetLayoutView="90" workbookViewId="0">
-      <selection activeCell="D5" sqref="D5"/>
+      <selection activeCell="E36" sqref="E36"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.28515625" defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="14.42578125" style="59" customWidth="1"/>
     <col min="2" max="2" width="13" style="59" customWidth="1"/>
     <col min="3" max="3" width="15.42578125" style="59" customWidth="1"/>
     <col min="4" max="4" width="51.7109375" style="59" customWidth="1"/>
     <col min="5" max="7" width="16.5703125" style="59" customWidth="1"/>
     <col min="8" max="16384" width="9.28515625" style="59"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:7" x14ac:dyDescent="0.2">
       <c r="A1" s="67" t="s">
         <v>32</v>
       </c>
       <c r="B1" s="74" t="str">
         <f>'Financial Position - Stmt 1'!C1</f>
         <v>Please Fill in Municipality Name</v>
       </c>
     </row>
     <row r="2" spans="1:7" x14ac:dyDescent="0.2">
       <c r="A2" s="67" t="s">
-        <v>938</v>
+        <v>852</v>
       </c>
     </row>
     <row r="3" spans="1:7" x14ac:dyDescent="0.2">
       <c r="A3" s="67" t="str">
         <f>'Financial Position - Stmt 1'!A3</f>
-        <v>As at December 31, 2025</v>
+        <v>As at December 31, 2026</v>
       </c>
       <c r="G3" s="93" t="s">
         <v>51</v>
       </c>
     </row>
     <row r="5" spans="1:7" ht="13.5" thickBot="1" x14ac:dyDescent="0.25">
       <c r="E5" s="189" t="s">
-        <v>922</v>
+        <v>875</v>
       </c>
       <c r="F5" s="189">
-        <v>2025</v>
+        <v>2026</v>
       </c>
       <c r="G5" s="190">
         <f>F5-1</f>
-        <v>2024</v>
+        <v>2025</v>
       </c>
     </row>
     <row r="6" spans="1:7" x14ac:dyDescent="0.2">
       <c r="A6" s="67" t="s">
         <v>52</v>
       </c>
     </row>
     <row r="7" spans="1:7" ht="18" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A7" s="119" t="s">
-        <v>823</v>
+        <v>912</v>
       </c>
       <c r="B7" s="71"/>
       <c r="C7" s="71"/>
-      <c r="D7" s="422"/>
-      <c r="E7" s="423">
+      <c r="D7" s="415"/>
+      <c r="E7" s="416">
         <f>'Schedule 1'!G16+'Schedule 1'!G43</f>
         <v>0</v>
       </c>
-      <c r="F7" s="423">
+      <c r="F7" s="416">
         <f>'Schedule 1'!H16+'Schedule 1'!H43</f>
         <v>0</v>
       </c>
-      <c r="G7" s="404">
+      <c r="G7" s="397">
         <f>'Schedule 1'!I16+'Schedule 1'!I43</f>
         <v>0</v>
       </c>
     </row>
     <row r="8" spans="1:7" ht="18" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A8" s="424" t="s">
-        <v>824</v>
+      <c r="A8" s="122" t="s">
+        <v>913</v>
       </c>
       <c r="D8" s="123"/>
       <c r="E8" s="124">
         <f>'Schedule 1'!G23</f>
         <v>0</v>
       </c>
       <c r="F8" s="124">
         <f>'Schedule 1'!H23</f>
         <v>0</v>
       </c>
       <c r="G8" s="124">
         <f>'Schedule 1'!I23</f>
         <v>0</v>
       </c>
     </row>
     <row r="9" spans="1:7" ht="18" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A9" s="122" t="s">
-        <v>825</v>
+        <v>914</v>
       </c>
       <c r="D9" s="123"/>
       <c r="E9" s="124">
-        <f>'Schedule 2-1'!H13+'Schedule 2-1'!H43+'Schedule 2-2'!H15+'Schedule 2-2'!H45+'Schedule 2-3'!H12+'Schedule 2-3'!H40+'Schedule 2-4'!H13</f>
+        <f>'Schedule 2-1'!H13+'Schedule 2-1'!H42+'Schedule 2-2'!H15+'Schedule 2-2'!H44+'Schedule 2-3'!H12+'Schedule 2-3'!H39+'Schedule 2-4'!H13</f>
         <v>0</v>
       </c>
       <c r="F9" s="124">
         <f>'Schedule 4'!L8</f>
         <v>0</v>
       </c>
       <c r="G9" s="124">
         <f>'Schedule 5'!L8</f>
         <v>0</v>
       </c>
     </row>
     <row r="10" spans="1:7" ht="18" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A10" s="122" t="s">
-        <v>826</v>
+        <v>915</v>
       </c>
       <c r="D10" s="123"/>
       <c r="E10" s="124">
-        <f>'Schedule 2-4'!H44</f>
+        <f>'Schedule 2-4'!H43</f>
         <v>0</v>
       </c>
       <c r="F10" s="124">
         <f>'Schedule 4'!L15</f>
         <v>0</v>
       </c>
       <c r="G10" s="124">
         <f>'Schedule 5'!L15</f>
         <v>0</v>
       </c>
     </row>
     <row r="11" spans="1:7" ht="18" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A11" s="122" t="s">
-        <v>827</v>
+        <v>916</v>
       </c>
       <c r="D11" s="123"/>
       <c r="E11" s="124">
-        <f>'Schedule 2-1'!H14+'Schedule 2-1'!H44+'Schedule 2-2'!H16+'Schedule 2-2'!H46+'Schedule 2-3'!H13+'Schedule 2-3'!H41+'Schedule 2-4'!H14</f>
+        <f>'Schedule 2-1'!H14+'Schedule 2-1'!H43+'Schedule 2-2'!H16+'Schedule 2-2'!H45+'Schedule 2-3'!H13+'Schedule 2-3'!H40+'Schedule 2-4'!H14</f>
         <v>0</v>
       </c>
       <c r="F11" s="124">
         <f>'Schedule 4'!L9</f>
         <v>0</v>
       </c>
       <c r="G11" s="124">
         <f>'Schedule 5'!L9</f>
         <v>0</v>
       </c>
     </row>
     <row r="12" spans="1:7" ht="18" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A12" s="122" t="s">
-        <v>828</v>
+        <v>917</v>
       </c>
       <c r="D12" s="123"/>
       <c r="E12" s="124">
-        <f>'Schedule 2-1'!H15+'Schedule 2-1'!H45+'Schedule 2-2'!H17+'Schedule 2-2'!H47+'Schedule 2-3'!H14+'Schedule 2-3'!H42+'Schedule 2-4'!H15</f>
+        <f>'Schedule 2-1'!H15+'Schedule 2-1'!H44+'Schedule 2-2'!H17+'Schedule 2-2'!H46+'Schedule 2-3'!H14+'Schedule 2-3'!H41+'Schedule 2-4'!H15</f>
         <v>0</v>
       </c>
       <c r="F12" s="124">
         <f>'Schedule 4'!L10</f>
         <v>0</v>
       </c>
       <c r="G12" s="124">
         <f>'Schedule 5'!L10</f>
         <v>0</v>
       </c>
     </row>
     <row r="13" spans="1:7" ht="18" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A13" s="122" t="s">
-        <v>829</v>
+        <v>918</v>
       </c>
       <c r="D13" s="123"/>
       <c r="E13" s="124">
         <f>'Schedule 2-1'!H16</f>
         <v>0</v>
       </c>
       <c r="F13" s="124">
         <f>'Schedule 4'!L11</f>
         <v>0</v>
       </c>
       <c r="G13" s="124">
         <f>'Schedule 5'!L11</f>
         <v>0</v>
       </c>
     </row>
     <row r="14" spans="1:7" ht="18" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A14" s="122" t="s">
-        <v>830</v>
+        <v>919</v>
       </c>
       <c r="D14" s="123"/>
       <c r="E14" s="124">
         <f>'Schedule 2-1'!H17</f>
         <v>0</v>
       </c>
       <c r="F14" s="124">
         <f>'Schedule 4'!L12</f>
         <v>0</v>
       </c>
       <c r="G14" s="124">
         <f>'Schedule 5'!L12</f>
         <v>0</v>
       </c>
     </row>
     <row r="15" spans="1:7" ht="18" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A15" s="122" t="s">
-        <v>831</v>
+        <v>920</v>
       </c>
       <c r="D15" s="123"/>
-      <c r="E15" s="425">
+      <c r="E15" s="417">
         <f>'Schedule 2-1'!H18</f>
         <v>0</v>
       </c>
-      <c r="F15" s="425">
+      <c r="F15" s="417">
         <f>'Schedule 2-1'!I18</f>
         <v>0</v>
       </c>
       <c r="G15" s="124">
         <f>'Schedule 2-1'!J18</f>
         <v>0</v>
       </c>
     </row>
     <row r="16" spans="1:7" ht="18" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A16" s="122" t="s">
-        <v>912</v>
+        <v>921</v>
       </c>
       <c r="D16" s="123"/>
-      <c r="E16" s="425">
-[...4 lines deleted...]
-        <f>'Schedule 2-4'!I48</f>
+      <c r="E16" s="417">
+        <f>'Schedule 2-4'!H47</f>
+        <v>0</v>
+      </c>
+      <c r="F16" s="417">
+        <f>'Schedule 2-4'!I47</f>
         <v>0</v>
       </c>
       <c r="G16" s="124">
-        <f>'Schedule 2-4'!J48</f>
+        <f>'Schedule 2-4'!J47</f>
         <v>0</v>
       </c>
     </row>
     <row r="17" spans="1:7" ht="20.65" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A17" s="122" t="s">
-        <v>917</v>
+        <v>922</v>
       </c>
       <c r="D17" s="123"/>
-      <c r="E17" s="426">
-[...8 lines deleted...]
-        <f>'Schedule 2-1'!J19+'Schedule 2-1'!J46+'Schedule 2-2'!J18+'Schedule 2-2'!J48+'Schedule 2-3'!J15+'Schedule 2-3'!J43+'Schedule 2-4'!J16</f>
+      <c r="E17" s="417">
+        <f>'Schedule 2-1'!H19+'Schedule 2-1'!H45+'Schedule 2-2'!H18+'Schedule 2-2'!H47+'Schedule 2-3'!H15+'Schedule 2-3'!H42+'Schedule 2-4'!H16</f>
+        <v>0</v>
+      </c>
+      <c r="F17" s="417">
+        <f>'Schedule 2-1'!I19+'Schedule 2-1'!I45+'Schedule 2-2'!I18+'Schedule 2-2'!I47+'Schedule 2-3'!I15+'Schedule 2-3'!I42+'Schedule 2-4'!I16</f>
+        <v>0</v>
+      </c>
+      <c r="G17" s="425">
+        <f>'Schedule 2-1'!J19+'Schedule 2-1'!J45+'Schedule 2-2'!J18+'Schedule 2-2'!J47+'Schedule 2-3'!J15+'Schedule 2-3'!J42+'Schedule 2-4'!J16</f>
         <v>0</v>
       </c>
     </row>
     <row r="18" spans="1:7" ht="18" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A18" s="122" t="s">
-        <v>918</v>
+        <v>923</v>
       </c>
       <c r="E18" s="128">
-        <f>'Schedule 2-4'!H46</f>
+        <f>'Schedule 2-4'!H45</f>
         <v>0</v>
       </c>
       <c r="F18" s="128">
         <f>'Schedule 4'!L16</f>
         <v>0</v>
       </c>
       <c r="G18" s="128">
         <f>'Schedule 5'!L16</f>
         <v>0</v>
       </c>
     </row>
     <row r="19" spans="1:7" ht="18" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A19" s="113" t="s">
         <v>53</v>
       </c>
       <c r="B19" s="114"/>
       <c r="C19" s="114"/>
       <c r="D19" s="114"/>
-      <c r="E19" s="203">
+      <c r="E19" s="201">
         <f>SUM(E7:E18)</f>
         <v>0</v>
       </c>
-      <c r="F19" s="203">
+      <c r="F19" s="201">
         <f>SUM(F7:F18)</f>
         <v>0</v>
       </c>
-      <c r="G19" s="203">
+      <c r="G19" s="201">
         <f>SUM(G7:G18)</f>
         <v>0</v>
       </c>
     </row>
     <row r="20" spans="1:7" x14ac:dyDescent="0.2">
       <c r="E20" s="118"/>
       <c r="F20" s="118"/>
       <c r="G20" s="118"/>
     </row>
     <row r="21" spans="1:7" x14ac:dyDescent="0.2">
       <c r="A21" s="67" t="s">
         <v>54</v>
       </c>
       <c r="E21" s="118"/>
       <c r="F21" s="118"/>
       <c r="G21" s="118"/>
     </row>
     <row r="22" spans="1:7" ht="18" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A22" s="119" t="s">
-        <v>832</v>
+        <v>924</v>
       </c>
       <c r="B22" s="71"/>
       <c r="C22" s="71"/>
       <c r="D22" s="71"/>
       <c r="E22" s="102">
         <f>'Schedule 3-1'!G20</f>
         <v>0</v>
       </c>
       <c r="F22" s="102">
         <f>'Schedule 3-1'!H20</f>
         <v>0</v>
       </c>
       <c r="G22" s="102">
         <f>'Schedule 3-1'!I20</f>
         <v>0</v>
       </c>
     </row>
     <row r="23" spans="1:7" ht="18" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A23" s="122" t="s">
-        <v>833</v>
+        <v>925</v>
       </c>
       <c r="E23" s="124">
         <f>'Schedule 3-1'!G48</f>
         <v>0</v>
       </c>
       <c r="F23" s="124">
         <f>'Schedule 3-1'!H48</f>
         <v>0</v>
       </c>
       <c r="G23" s="124">
         <f>'Schedule 3-1'!I48</f>
         <v>0</v>
       </c>
     </row>
     <row r="24" spans="1:7" ht="18" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A24" s="122" t="s">
-        <v>834</v>
+        <v>926</v>
       </c>
       <c r="E24" s="124">
         <f>'Schedule 3-1'!G65</f>
         <v>0</v>
       </c>
       <c r="F24" s="124">
         <f>'Schedule 3-1'!H65</f>
         <v>0</v>
       </c>
       <c r="G24" s="124">
         <f>'Schedule 3-1'!I65</f>
         <v>0</v>
       </c>
     </row>
     <row r="25" spans="1:7" ht="18" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A25" s="122" t="s">
-        <v>835</v>
+        <v>927</v>
       </c>
       <c r="E25" s="124">
         <f>'Schedule 3-2'!G22</f>
         <v>0</v>
       </c>
       <c r="F25" s="124">
         <f>'Schedule 3-2'!H22</f>
         <v>0</v>
       </c>
       <c r="G25" s="124">
         <f>'Schedule 3-2'!I22</f>
         <v>0</v>
       </c>
     </row>
     <row r="26" spans="1:7" ht="18" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A26" s="122" t="s">
-        <v>836</v>
+        <v>928</v>
       </c>
       <c r="E26" s="124">
         <f>'Schedule 3-2'!G36</f>
         <v>0</v>
       </c>
       <c r="F26" s="124">
         <f>'Schedule 3-2'!H36</f>
         <v>0</v>
       </c>
       <c r="G26" s="124">
         <f>'Schedule 3-2'!I36</f>
         <v>0</v>
       </c>
     </row>
     <row r="27" spans="1:7" ht="18" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A27" s="122" t="s">
-        <v>837</v>
+        <v>929</v>
       </c>
       <c r="E27" s="124">
         <f>'Schedule 3-2'!G53</f>
         <v>0</v>
       </c>
       <c r="F27" s="124">
         <f>'Schedule 3-2'!H53</f>
         <v>0</v>
       </c>
       <c r="G27" s="124">
         <f>'Schedule 3-2'!I53</f>
         <v>0</v>
       </c>
     </row>
     <row r="28" spans="1:7" ht="18" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A28" s="122" t="s">
-        <v>838</v>
-[...1 lines deleted...]
-      <c r="E28" s="425">
+        <v>930</v>
+      </c>
+      <c r="E28" s="417">
         <f>'Schedule 3-3'!G19</f>
         <v>0</v>
       </c>
-      <c r="F28" s="425">
+      <c r="F28" s="417">
         <f>'Schedule 3-3'!H19</f>
         <v>0</v>
       </c>
       <c r="G28" s="124">
         <f>'Schedule 3-3'!I19</f>
         <v>0</v>
       </c>
     </row>
     <row r="29" spans="1:7" ht="18" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A29" s="133" t="s">
-        <v>913</v>
+        <v>931</v>
       </c>
       <c r="B29" s="73"/>
       <c r="C29" s="73"/>
       <c r="D29" s="73"/>
-      <c r="E29" s="428">
+      <c r="E29" s="418">
         <f>'Schedule 3-3'!G20+'Schedule 3-2'!G54+'Schedule 3-2'!G37+'Schedule 3-2'!G23+'Schedule 3-1'!G66+'Schedule 3-1'!G49+'Schedule 3-1'!G21</f>
         <v>0</v>
       </c>
-      <c r="F29" s="428">
+      <c r="F29" s="418">
         <f>'Schedule 3-3'!H20+'Schedule 3-2'!H54+'Schedule 3-2'!H37+'Schedule 3-2'!H23+'Schedule 3-1'!H66+'Schedule 3-1'!H49+'Schedule 3-1'!H21</f>
         <v>0</v>
       </c>
       <c r="G29" s="128">
         <f>'Schedule 3-3'!I20+'Schedule 3-2'!I54+'Schedule 3-2'!I37+'Schedule 3-2'!I23+'Schedule 3-1'!I66+'Schedule 3-1'!I49+'Schedule 3-1'!I21</f>
         <v>0</v>
       </c>
     </row>
     <row r="30" spans="1:7" ht="18" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A30" s="113" t="s">
         <v>55</v>
       </c>
       <c r="B30" s="114"/>
       <c r="C30" s="114"/>
       <c r="D30" s="114"/>
-      <c r="E30" s="203">
+      <c r="E30" s="201">
         <f>SUM(E22:E29)</f>
         <v>0</v>
       </c>
-      <c r="F30" s="203">
+      <c r="F30" s="201">
         <f t="shared" ref="F30:G30" si="0">SUM(F22:F29)</f>
         <v>0</v>
       </c>
-      <c r="G30" s="203">
+      <c r="G30" s="201">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
     </row>
     <row r="31" spans="1:7" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="E31" s="118"/>
       <c r="F31" s="118"/>
       <c r="G31" s="118"/>
     </row>
     <row r="32" spans="1:7" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="E32" s="118"/>
       <c r="F32" s="118"/>
       <c r="G32" s="118"/>
     </row>
     <row r="33" spans="1:7" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A33" s="113" t="s">
-        <v>672</v>
+        <v>667</v>
       </c>
       <c r="B33" s="114"/>
       <c r="C33" s="114"/>
       <c r="D33" s="114"/>
-      <c r="E33" s="419">
+      <c r="E33" s="412">
         <f>E19-E30</f>
         <v>0</v>
       </c>
-      <c r="F33" s="419">
+      <c r="F33" s="412">
         <f>F19-F30</f>
         <v>0</v>
       </c>
-      <c r="G33" s="419">
+      <c r="G33" s="412">
         <f>G19-G30</f>
         <v>0</v>
       </c>
     </row>
     <row r="34" spans="1:7" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="E34" s="118"/>
       <c r="F34" s="118"/>
       <c r="G34" s="118"/>
     </row>
     <row r="35" spans="1:7" ht="15" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A35" s="67" t="s">
-        <v>683</v>
-[...1 lines deleted...]
-      <c r="E35" s="408">
+        <v>677</v>
+      </c>
+      <c r="E35" s="401">
         <f>G37</f>
         <v>0</v>
       </c>
-      <c r="F35" s="408">
+      <c r="F35" s="401">
         <f>G37</f>
         <v>0</v>
       </c>
-      <c r="G35" s="409"/>
+      <c r="G35" s="402"/>
     </row>
     <row r="36" spans="1:7" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="E36" s="118"/>
       <c r="F36" s="118"/>
       <c r="G36" s="118"/>
     </row>
     <row r="37" spans="1:7" ht="15" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A37" s="113" t="s">
-        <v>684</v>
+        <v>678</v>
       </c>
       <c r="B37" s="114"/>
       <c r="C37" s="114"/>
       <c r="D37" s="114"/>
       <c r="E37" s="134">
         <f>E33+E35</f>
         <v>0</v>
       </c>
       <c r="F37" s="134">
         <f t="shared" ref="F37" si="1">F33+F35</f>
         <v>0</v>
       </c>
       <c r="G37" s="134">
         <f>G33+G35</f>
         <v>0</v>
       </c>
     </row>
     <row r="38" spans="1:7" ht="13.5" thickTop="1" x14ac:dyDescent="0.2"/>
     <row r="39" spans="1:7" x14ac:dyDescent="0.2">
-      <c r="A39" s="217" t="s">
+      <c r="A39" s="215" t="s">
         <v>50</v>
       </c>
     </row>
   </sheetData>
   <phoneticPr fontId="0" type="noConversion"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup scale="64" orientation="portrait" r:id="rId1"/>
   <headerFooter>
     <oddFooter>&amp;R2</oddFooter>
   </headerFooter>
   <customProperties>
     <customPr name="OrphanNamesChecked" r:id="rId2"/>
   </customProperties>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet50.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-2100-000000000000}">
   <sheetPr codeName="Sheet21">
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="A1:H24"/>
   <sheetViews>
     <sheetView view="pageBreakPreview" zoomScaleNormal="100" zoomScaleSheetLayoutView="100" workbookViewId="0">
-      <selection activeCell="A3" sqref="A3"/>
+      <selection activeCell="D13" sqref="D13"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="8.85546875" defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="29.42578125" style="59" customWidth="1"/>
     <col min="2" max="3" width="15.5703125" style="59" customWidth="1"/>
     <col min="4" max="4" width="18.5703125" style="59" customWidth="1"/>
     <col min="5" max="8" width="15.5703125" style="59" customWidth="1"/>
     <col min="9" max="16384" width="8.85546875" style="59"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8" x14ac:dyDescent="0.2">
       <c r="A1" s="66" t="s">
         <v>32</v>
       </c>
       <c r="B1" s="74" t="str">
         <f>'Financial Position - Stmt 1'!$C$1</f>
         <v>Please Fill in Municipality Name</v>
       </c>
       <c r="C1" s="91"/>
       <c r="D1" s="91"/>
       <c r="E1" s="91"/>
       <c r="F1" s="91"/>
       <c r="G1" s="91"/>
       <c r="H1" s="91"/>
     </row>
     <row r="2" spans="1:8" x14ac:dyDescent="0.2">
       <c r="A2" s="66" t="s">
-        <v>952</v>
+        <v>866</v>
       </c>
       <c r="B2" s="91"/>
       <c r="C2" s="91"/>
       <c r="D2" s="91"/>
       <c r="E2" s="91"/>
       <c r="F2" s="91"/>
       <c r="G2" s="91"/>
       <c r="H2" s="91"/>
     </row>
     <row r="3" spans="1:8" x14ac:dyDescent="0.2">
       <c r="A3" s="67" t="str">
         <f>'Financial Position - Stmt 1'!A3</f>
-        <v>As at December 31, 2025</v>
+        <v>As at December 31, 2026</v>
       </c>
       <c r="B3" s="91"/>
       <c r="C3" s="91"/>
       <c r="D3" s="91"/>
       <c r="E3" s="91"/>
       <c r="F3" s="91"/>
       <c r="G3" s="91"/>
       <c r="H3" s="93" t="s">
-        <v>570</v>
+        <v>568</v>
       </c>
     </row>
     <row r="4" spans="1:8" x14ac:dyDescent="0.2">
       <c r="A4" s="67"/>
     </row>
     <row r="5" spans="1:8" x14ac:dyDescent="0.2">
-      <c r="B5" s="491" t="s">
-[...6 lines deleted...]
-      <c r="G5" s="493"/>
+      <c r="B5" s="478" t="s">
+        <v>540</v>
+      </c>
+      <c r="C5" s="479"/>
+      <c r="D5" s="479"/>
+      <c r="E5" s="479"/>
+      <c r="F5" s="479"/>
+      <c r="G5" s="480"/>
       <c r="H5" s="94"/>
     </row>
     <row r="6" spans="1:8" x14ac:dyDescent="0.2">
       <c r="B6" s="95"/>
       <c r="C6" s="95"/>
       <c r="D6" s="96" t="s">
+        <v>541</v>
+      </c>
+      <c r="E6" s="96" t="s">
+        <v>542</v>
+      </c>
+      <c r="F6" s="96" t="s">
         <v>543</v>
       </c>
-      <c r="E6" s="96" t="s">
+      <c r="G6" s="96" t="s">
         <v>544</v>
-      </c>
-[...4 lines deleted...]
-        <v>546</v>
       </c>
       <c r="H6" s="95"/>
     </row>
     <row r="7" spans="1:8" x14ac:dyDescent="0.2">
       <c r="B7" s="97" t="s">
+        <v>545</v>
+      </c>
+      <c r="C7" s="97" t="s">
+        <v>541</v>
+      </c>
+      <c r="D7" s="97" t="s">
+        <v>546</v>
+      </c>
+      <c r="E7" s="97" t="s">
+        <v>541</v>
+      </c>
+      <c r="F7" s="97" t="s">
         <v>547</v>
       </c>
-      <c r="C7" s="97" t="s">
-[...2 lines deleted...]
-      <c r="D7" s="97" t="s">
+      <c r="G7" s="97" t="s">
         <v>548</v>
-      </c>
-[...7 lines deleted...]
-        <v>550</v>
       </c>
       <c r="H7" s="97" t="s">
         <v>207</v>
       </c>
     </row>
     <row r="8" spans="1:8" ht="18" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A8" s="98" t="s">
-        <v>551</v>
+        <v>549</v>
       </c>
       <c r="B8" s="99"/>
       <c r="C8" s="99"/>
       <c r="D8" s="99"/>
       <c r="E8" s="99"/>
       <c r="F8" s="99"/>
       <c r="G8" s="99"/>
       <c r="H8" s="100">
         <f>SUM(B8:G8)</f>
         <v>0</v>
       </c>
     </row>
     <row r="9" spans="1:8" ht="18" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A9" s="98" t="s">
-        <v>552</v>
+        <v>550</v>
       </c>
       <c r="B9" s="101"/>
       <c r="C9" s="101"/>
       <c r="D9" s="101"/>
       <c r="E9" s="101"/>
       <c r="F9" s="101"/>
       <c r="G9" s="101"/>
       <c r="H9" s="102"/>
     </row>
     <row r="10" spans="1:8" ht="18" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A10" s="98" t="s">
-        <v>553</v>
+        <v>551</v>
       </c>
       <c r="B10" s="101"/>
       <c r="C10" s="101"/>
       <c r="D10" s="101"/>
       <c r="E10" s="101"/>
       <c r="F10" s="101"/>
       <c r="G10" s="103"/>
       <c r="H10" s="104">
         <f>+H8+H9</f>
         <v>0</v>
       </c>
     </row>
     <row r="11" spans="1:8" ht="18" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A11" s="98" t="s">
-        <v>554</v>
+        <v>552</v>
       </c>
       <c r="B11" s="105"/>
       <c r="C11" s="105"/>
       <c r="D11" s="105"/>
       <c r="E11" s="105"/>
       <c r="F11" s="105" t="s">
         <v>1</v>
       </c>
       <c r="G11" s="101"/>
       <c r="H11" s="106"/>
     </row>
     <row r="12" spans="1:8" ht="25.5" x14ac:dyDescent="0.2">
       <c r="A12" s="107" t="s">
-        <v>717</v>
+        <v>710</v>
       </c>
       <c r="B12" s="99"/>
       <c r="C12" s="99"/>
       <c r="D12" s="99"/>
       <c r="E12" s="99"/>
       <c r="F12" s="99"/>
       <c r="G12" s="101"/>
       <c r="H12" s="100">
         <f>SUM(B12:F12)</f>
         <v>0</v>
       </c>
     </row>
     <row r="13" spans="1:8" ht="38.25" x14ac:dyDescent="0.2">
       <c r="A13" s="107" t="s">
-        <v>718</v>
+        <v>711</v>
       </c>
       <c r="B13" s="99"/>
       <c r="C13" s="99"/>
       <c r="D13" s="99"/>
       <c r="E13" s="99"/>
       <c r="F13" s="99"/>
       <c r="G13" s="101"/>
       <c r="H13" s="100">
         <f>SUM(B13:F13)</f>
         <v>0</v>
       </c>
     </row>
     <row r="16" spans="1:8" x14ac:dyDescent="0.2">
       <c r="A16" s="108" t="s">
-        <v>555</v>
+        <v>553</v>
       </c>
       <c r="B16" s="67" t="s">
-        <v>556</v>
+        <v>554</v>
       </c>
     </row>
     <row r="17" spans="1:2" ht="18" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A17" s="98" t="s">
-        <v>557</v>
+        <v>555</v>
       </c>
       <c r="B17" s="109"/>
     </row>
     <row r="18" spans="1:2" ht="18" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A18" s="98" t="s">
-        <v>558</v>
+        <v>556</v>
       </c>
       <c r="B18" s="109"/>
     </row>
     <row r="19" spans="1:2" ht="18" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A19" s="98" t="s">
-        <v>559</v>
+        <v>557</v>
       </c>
       <c r="B19" s="109"/>
     </row>
     <row r="20" spans="1:2" ht="18" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A20" s="98" t="s">
-        <v>560</v>
+        <v>558</v>
       </c>
       <c r="B20" s="109"/>
     </row>
     <row r="23" spans="1:2" x14ac:dyDescent="0.2">
       <c r="A23" s="59" t="s">
-        <v>561</v>
+        <v>559</v>
       </c>
     </row>
     <row r="24" spans="1:2" x14ac:dyDescent="0.2">
       <c r="A24" s="59" t="s">
-        <v>562</v>
+        <v>560</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="1">
     <mergeCell ref="B5:G5"/>
   </mergeCells>
   <phoneticPr fontId="0" type="noConversion"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup scale="88" orientation="landscape" r:id="rId1"/>
   <headerFooter>
     <oddFooter>&amp;R44</oddFooter>
   </headerFooter>
   <customProperties>
     <customPr name="OrphanNamesChecked" r:id="rId2"/>
   </customProperties>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet51.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-2200-000000000000}">
   <sheetPr codeName="Sheet22">
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="A1:G21"/>
   <sheetViews>
     <sheetView view="pageBreakPreview" zoomScaleNormal="100" zoomScaleSheetLayoutView="100" workbookViewId="0">
-      <selection activeCell="F34" sqref="F34"/>
+      <selection activeCell="H24" sqref="H24"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="8.85546875" defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="8.85546875" style="59"/>
     <col min="2" max="2" width="17" style="59" customWidth="1"/>
     <col min="3" max="3" width="17.5703125" style="59" customWidth="1"/>
     <col min="4" max="4" width="11.5703125" style="59" customWidth="1"/>
     <col min="5" max="5" width="10.28515625" style="59" customWidth="1"/>
     <col min="6" max="7" width="8.85546875" style="59"/>
     <col min="8" max="8" width="10.28515625" style="59" bestFit="1" customWidth="1"/>
     <col min="9" max="16384" width="8.85546875" style="59"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:7" x14ac:dyDescent="0.2">
       <c r="A1" s="66" t="s">
         <v>32</v>
       </c>
       <c r="C1" s="74" t="str">
         <f>'Financial Position - Stmt 1'!$C$1</f>
         <v>Please Fill in Municipality Name</v>
       </c>
     </row>
     <row r="2" spans="1:7" x14ac:dyDescent="0.2">
       <c r="A2" s="66" t="s">
-        <v>953</v>
+        <v>867</v>
       </c>
     </row>
     <row r="3" spans="1:7" x14ac:dyDescent="0.2">
       <c r="A3" s="67" t="str">
         <f>'Financial Position - Stmt 1'!A3</f>
-        <v>As at December 31, 2025</v>
+        <v>As at December 31, 2026</v>
       </c>
       <c r="G3" s="59" t="s">
-        <v>680</v>
+        <v>674</v>
       </c>
     </row>
     <row r="6" spans="1:7" ht="25.5" x14ac:dyDescent="0.2">
       <c r="B6" s="84" t="s">
+        <v>562</v>
+      </c>
+      <c r="C6" s="84" t="s">
+        <v>563</v>
+      </c>
+      <c r="D6" s="84" t="s">
         <v>564</v>
       </c>
-      <c r="C6" s="84" t="s">
+      <c r="E6" s="85" t="s">
         <v>565</v>
-      </c>
-[...4 lines deleted...]
-        <v>567</v>
       </c>
       <c r="F6" s="84" t="s">
         <v>207</v>
       </c>
     </row>
     <row r="7" spans="1:7" x14ac:dyDescent="0.2">
       <c r="B7" s="86" t="s">
-        <v>568</v>
+        <v>566</v>
       </c>
       <c r="C7" s="86"/>
       <c r="D7" s="87"/>
       <c r="E7" s="87"/>
       <c r="F7" s="87">
         <f>+D7+E7</f>
         <v>0</v>
       </c>
     </row>
     <row r="8" spans="1:7" x14ac:dyDescent="0.2">
       <c r="B8" s="88" t="s">
-        <v>569</v>
+        <v>567</v>
       </c>
       <c r="C8" s="88"/>
       <c r="D8" s="87"/>
       <c r="E8" s="87"/>
       <c r="F8" s="87">
         <f t="shared" ref="F8:F20" si="0">+D8+E8</f>
         <v>0</v>
       </c>
     </row>
     <row r="9" spans="1:7" x14ac:dyDescent="0.2">
       <c r="B9" s="88" t="s">
-        <v>569</v>
+        <v>567</v>
       </c>
       <c r="C9" s="88"/>
       <c r="D9" s="87"/>
       <c r="E9" s="87"/>
       <c r="F9" s="87">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
     </row>
     <row r="10" spans="1:7" x14ac:dyDescent="0.2">
       <c r="B10" s="88" t="s">
-        <v>569</v>
+        <v>567</v>
       </c>
       <c r="C10" s="88"/>
       <c r="D10" s="87"/>
       <c r="E10" s="87"/>
       <c r="F10" s="87">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
     </row>
     <row r="11" spans="1:7" x14ac:dyDescent="0.2">
       <c r="B11" s="88" t="s">
-        <v>569</v>
+        <v>567</v>
       </c>
       <c r="C11" s="88"/>
       <c r="D11" s="87"/>
       <c r="E11" s="87"/>
       <c r="F11" s="87">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
     </row>
     <row r="12" spans="1:7" x14ac:dyDescent="0.2">
       <c r="B12" s="88" t="s">
-        <v>569</v>
+        <v>567</v>
       </c>
       <c r="C12" s="88"/>
       <c r="D12" s="87"/>
       <c r="E12" s="87"/>
       <c r="F12" s="87">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
     </row>
     <row r="13" spans="1:7" x14ac:dyDescent="0.2">
       <c r="B13" s="88" t="s">
-        <v>569</v>
+        <v>567</v>
       </c>
       <c r="C13" s="88"/>
       <c r="D13" s="87"/>
       <c r="E13" s="87"/>
       <c r="F13" s="87">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
     </row>
     <row r="14" spans="1:7" x14ac:dyDescent="0.2">
       <c r="B14" s="88" t="s">
-        <v>569</v>
+        <v>567</v>
       </c>
       <c r="C14" s="88"/>
       <c r="D14" s="87"/>
       <c r="E14" s="87"/>
       <c r="F14" s="87">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
     </row>
     <row r="15" spans="1:7" x14ac:dyDescent="0.2">
       <c r="B15" s="88" t="s">
-        <v>569</v>
+        <v>567</v>
       </c>
       <c r="C15" s="88"/>
       <c r="D15" s="87"/>
       <c r="E15" s="87"/>
       <c r="F15" s="87">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
     </row>
     <row r="16" spans="1:7" x14ac:dyDescent="0.2">
       <c r="B16" s="88" t="s">
-        <v>569</v>
+        <v>567</v>
       </c>
       <c r="C16" s="88"/>
       <c r="D16" s="87"/>
       <c r="E16" s="87"/>
       <c r="F16" s="87">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
     </row>
     <row r="17" spans="2:6" x14ac:dyDescent="0.2">
       <c r="B17" s="88" t="s">
-        <v>569</v>
+        <v>567</v>
       </c>
       <c r="C17" s="88"/>
       <c r="D17" s="87"/>
       <c r="E17" s="87"/>
       <c r="F17" s="87">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
     </row>
     <row r="18" spans="2:6" x14ac:dyDescent="0.2">
       <c r="B18" s="88"/>
       <c r="C18" s="88"/>
       <c r="D18" s="87"/>
       <c r="E18" s="87"/>
       <c r="F18" s="87">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
     </row>
     <row r="19" spans="2:6" x14ac:dyDescent="0.2">
       <c r="B19" s="88"/>
       <c r="C19" s="88"/>
       <c r="D19" s="87"/>
       <c r="E19" s="87"/>
       <c r="F19" s="87">
@@ -38625,242 +37016,242 @@
         <v>0</v>
       </c>
       <c r="F21" s="90">
         <f>SUM(F7:F20)</f>
         <v>0</v>
       </c>
     </row>
   </sheetData>
   <phoneticPr fontId="7" type="noConversion"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup scale="99" orientation="portrait" r:id="rId1"/>
   <headerFooter>
     <oddFooter>&amp;R45</oddFooter>
   </headerFooter>
   <customProperties>
     <customPr name="OrphanNamesChecked" r:id="rId2"/>
   </customProperties>
   <ignoredErrors>
     <ignoredError sqref="F8:F20" unlockedFormula="1"/>
   </ignoredErrors>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet52.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-2300-000000000000}">
-  <sheetPr>
+  <sheetPr codeName="Sheet52">
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="A1:E33"/>
   <sheetViews>
     <sheetView view="pageBreakPreview" zoomScaleNormal="100" zoomScaleSheetLayoutView="100" workbookViewId="0">
-      <selection activeCell="D29" sqref="D29"/>
+      <selection activeCell="L40" sqref="L40"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="8.85546875" defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="3" width="8.85546875" style="59"/>
     <col min="4" max="4" width="51.5703125" style="59" customWidth="1"/>
     <col min="5" max="5" width="16.42578125" style="59" customWidth="1"/>
     <col min="6" max="16384" width="8.85546875" style="59"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A1" s="66" t="s">
         <v>32</v>
       </c>
       <c r="C1" s="74" t="str">
         <f>'Financial Position - Stmt 1'!C1</f>
         <v>Please Fill in Municipality Name</v>
       </c>
     </row>
     <row r="2" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A2" s="66" t="s">
-        <v>954</v>
+        <v>868</v>
       </c>
     </row>
     <row r="3" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A3" s="67" t="str">
         <f>'Financial Position - Stmt 1'!A3</f>
-        <v>As at December 31, 2025</v>
+        <v>As at December 31, 2026</v>
       </c>
       <c r="E3" s="59" t="s">
-        <v>681</v>
+        <v>675</v>
       </c>
     </row>
     <row r="4" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A4" s="75"/>
       <c r="B4" s="75"/>
       <c r="C4" s="75"/>
       <c r="D4" s="75"/>
       <c r="E4" s="76"/>
     </row>
     <row r="5" spans="1:5" ht="13.5" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A5" s="75"/>
       <c r="B5" s="77"/>
       <c r="C5" s="77"/>
       <c r="D5" s="77"/>
       <c r="E5" s="78">
         <f>' Operations - Stmt 2'!F5</f>
-        <v>2025</v>
+        <v>2026</v>
       </c>
     </row>
     <row r="6" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A6" s="75"/>
       <c r="B6" s="79" t="s">
-        <v>571</v>
+        <v>569</v>
       </c>
       <c r="C6" s="75"/>
       <c r="D6" s="75"/>
       <c r="E6" s="80"/>
     </row>
     <row r="7" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A7" s="75"/>
       <c r="B7" s="75"/>
       <c r="C7" s="75" t="s">
-        <v>712</v>
+        <v>705</v>
       </c>
       <c r="D7" s="75"/>
       <c r="E7" s="81">
         <v>0</v>
       </c>
     </row>
     <row r="8" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A8" s="75"/>
       <c r="B8" s="75"/>
       <c r="C8" s="75" t="s">
-        <v>598</v>
+        <v>596</v>
       </c>
       <c r="D8" s="75"/>
       <c r="E8" s="81">
         <v>0</v>
       </c>
     </row>
     <row r="9" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A9" s="75"/>
       <c r="B9" s="75"/>
       <c r="C9" s="75" t="s">
         <v>78</v>
       </c>
       <c r="D9" s="75"/>
       <c r="E9" s="81">
         <v>0</v>
       </c>
     </row>
     <row r="10" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A10" s="75"/>
       <c r="B10" s="75"/>
       <c r="C10" s="75" t="s">
-        <v>572</v>
+        <v>570</v>
       </c>
       <c r="D10" s="75"/>
       <c r="E10" s="81">
         <v>0</v>
       </c>
     </row>
     <row r="11" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A11" s="75"/>
       <c r="B11" s="75"/>
       <c r="C11" s="75" t="s">
-        <v>646</v>
+        <v>643</v>
       </c>
       <c r="D11" s="75"/>
       <c r="E11" s="81">
         <v>0</v>
       </c>
     </row>
     <row r="12" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A12" s="75"/>
       <c r="B12" s="75"/>
       <c r="C12" s="75" t="s">
-        <v>716</v>
+        <v>709</v>
       </c>
       <c r="D12" s="75"/>
       <c r="E12" s="81">
         <v>0</v>
       </c>
     </row>
     <row r="13" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A13" s="75"/>
       <c r="B13" s="75"/>
       <c r="C13" s="75" t="s">
-        <v>573</v>
+        <v>571</v>
       </c>
       <c r="D13" s="75"/>
       <c r="E13" s="81">
         <v>0</v>
       </c>
     </row>
     <row r="14" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A14" s="75"/>
       <c r="B14" s="75"/>
       <c r="C14" s="75" t="s">
-        <v>713</v>
+        <v>706</v>
       </c>
       <c r="D14" s="75"/>
       <c r="E14" s="81">
         <v>0</v>
       </c>
     </row>
     <row r="15" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A15" s="75"/>
       <c r="B15" s="75"/>
       <c r="C15" s="75" t="s">
-        <v>574</v>
+        <v>572</v>
       </c>
       <c r="D15" s="75"/>
       <c r="E15" s="81">
         <v>0</v>
       </c>
     </row>
     <row r="16" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A16" s="75"/>
       <c r="B16" s="75"/>
       <c r="C16" s="75" t="s">
         <v>40</v>
       </c>
       <c r="D16" s="75"/>
       <c r="E16" s="81">
         <v>0</v>
       </c>
     </row>
     <row r="17" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A17" s="75"/>
       <c r="B17" s="75"/>
       <c r="C17" s="75" t="s">
-        <v>575</v>
+        <v>573</v>
       </c>
       <c r="D17" s="75"/>
       <c r="E17" s="81">
         <v>0</v>
       </c>
     </row>
     <row r="18" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A18" s="75"/>
       <c r="B18" s="75"/>
       <c r="C18" s="75" t="s">
-        <v>714</v>
+        <v>707</v>
       </c>
       <c r="D18" s="75"/>
       <c r="E18" s="81">
         <v>0</v>
       </c>
     </row>
     <row r="19" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A19" s="75"/>
       <c r="B19" s="75"/>
       <c r="C19" s="75" t="s">
         <v>42</v>
       </c>
       <c r="D19" s="75"/>
       <c r="E19" s="81">
         <v>0</v>
       </c>
     </row>
     <row r="20" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A20" s="75"/>
       <c r="B20" s="75"/>
       <c r="C20" s="75" t="s">
         <v>82</v>
       </c>
       <c r="D20" s="75"/>
       <c r="E20" s="81">
@@ -38871,181 +37262,182 @@
       <c r="A21" s="75"/>
       <c r="B21" s="75"/>
       <c r="C21" s="75" t="s">
         <v>254</v>
       </c>
       <c r="D21" s="75"/>
       <c r="E21" s="81">
         <v>0</v>
       </c>
     </row>
     <row r="22" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A22" s="75"/>
       <c r="B22" s="75"/>
       <c r="C22" s="75" t="s">
         <v>83</v>
       </c>
       <c r="D22" s="75"/>
       <c r="E22" s="81">
         <v>0</v>
       </c>
     </row>
     <row r="23" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A23" s="75"/>
       <c r="B23" s="75"/>
       <c r="C23" s="75" t="s">
-        <v>665</v>
+        <v>661</v>
       </c>
       <c r="D23" s="75"/>
       <c r="E23" s="81">
         <v>0</v>
       </c>
     </row>
     <row r="24" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A24" s="75"/>
       <c r="B24" s="75"/>
       <c r="C24" s="75" t="s">
         <v>43</v>
       </c>
       <c r="D24" s="75"/>
       <c r="E24" s="81">
         <v>0</v>
       </c>
     </row>
     <row r="25" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A25" s="75"/>
       <c r="B25" s="75"/>
       <c r="C25" s="75" t="s">
-        <v>576</v>
+        <v>574</v>
       </c>
       <c r="D25" s="75"/>
       <c r="E25" s="81">
         <v>0</v>
       </c>
     </row>
     <row r="26" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A26" s="75"/>
       <c r="B26" s="75"/>
       <c r="C26" s="75" t="s">
-        <v>577</v>
+        <v>575</v>
       </c>
       <c r="D26" s="75"/>
       <c r="E26" s="81">
         <v>0</v>
       </c>
     </row>
     <row r="27" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A27" s="75"/>
       <c r="B27" s="75"/>
       <c r="C27" s="75" t="s">
-        <v>578</v>
+        <v>576</v>
       </c>
       <c r="D27" s="75"/>
       <c r="E27" s="81">
         <v>0</v>
       </c>
     </row>
     <row r="28" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A28" s="75"/>
       <c r="B28" s="75"/>
       <c r="C28" s="75" t="s">
-        <v>715</v>
+        <v>708</v>
       </c>
       <c r="D28" s="75"/>
       <c r="E28" s="81">
         <v>0</v>
       </c>
     </row>
     <row r="29" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A29" s="75"/>
       <c r="B29" s="75"/>
       <c r="C29" s="75" t="s">
         <v>47</v>
       </c>
       <c r="D29" s="75"/>
       <c r="E29" s="81">
         <v>0</v>
       </c>
     </row>
     <row r="30" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A30" s="75"/>
       <c r="B30" s="75"/>
       <c r="C30" s="75" t="s">
         <v>48</v>
       </c>
       <c r="D30" s="75"/>
       <c r="E30" s="81">
         <v>0</v>
       </c>
     </row>
     <row r="31" spans="1:5" ht="13.5" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A31" s="75"/>
       <c r="B31" s="75"/>
       <c r="C31" s="75" t="s">
         <v>184</v>
       </c>
       <c r="D31" s="75"/>
       <c r="E31" s="81">
         <v>0</v>
       </c>
     </row>
     <row r="32" spans="1:5" ht="13.5" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A32" s="79"/>
       <c r="B32" s="82"/>
       <c r="C32" s="82" t="s">
-        <v>579</v>
+        <v>577</v>
       </c>
       <c r="D32" s="82"/>
       <c r="E32" s="83">
         <f>SUM(E7:E31)</f>
         <v>0</v>
       </c>
     </row>
     <row r="33" ht="13.5" thickTop="1" x14ac:dyDescent="0.2"/>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup scale="97" orientation="portrait" r:id="rId1"/>
   <headerFooter>
     <oddFooter>&amp;R46</oddFooter>
   </headerFooter>
   <customProperties>
     <customPr name="OrphanNamesChecked" r:id="rId2"/>
   </customProperties>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet53.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-2400-000000000000}">
+  <sheetPr codeName="Sheet53"/>
   <dimension ref="A1:K47"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <sheetData>
     <row r="1" spans="1:11" x14ac:dyDescent="0.2">
       <c r="A1" t="s">
-        <v>580</v>
+        <v>578</v>
       </c>
     </row>
     <row r="2" spans="1:11" x14ac:dyDescent="0.2">
       <c r="A2" s="58">
         <f>'Financial Position - Stmt 1'!H7</f>
         <v>0</v>
       </c>
       <c r="B2" s="58">
         <f>' Operations - Stmt 2'!F7</f>
         <v>0</v>
       </c>
       <c r="C2" s="58">
         <f>'Chg in Net Fin Assets - Stmt 3'!F7</f>
         <v>0</v>
       </c>
       <c r="D2" s="58">
         <f>'Chg in Fin Pos (CF) - Stmt 4'!I9</f>
         <v>0</v>
       </c>
       <c r="E2" s="58">
         <f>'Schedule 7'!C8</f>
         <v>0</v>
       </c>
       <c r="F2" s="58">
         <f>'Schedule 7'!D8</f>
@@ -41046,675 +39438,675 @@
         <v>0</v>
       </c>
       <c r="K45" s="58">
         <f>'Schedule 7'!I51</f>
         <v>0</v>
       </c>
     </row>
     <row r="47" spans="1:11" x14ac:dyDescent="0.2">
       <c r="A47" s="57">
         <f>'Schedule 4'!E7</f>
         <v>0</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection algorithmName="SHA-512" hashValue="ZtvB/ADAffc5oExaJBHuNPSyn1+kiQ+vU21iLbmYEblUkSMWYKbGVmMvqF+KH+f0t1xcFRksR8fO+5AiUfUxhA==" saltValue="1IE6o6KpMYJPWMwyGmcerQ==" spinCount="100000" sheet="1" objects="1" scenarios="1"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup scale="91" orientation="portrait" r:id="rId1"/>
   <customProperties>
     <customPr name="OrphanNamesChecked" r:id="rId2"/>
   </customProperties>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0500-000000000000}">
-  <sheetPr>
+  <sheetPr codeName="Sheet20">
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="A1:G34"/>
   <sheetViews>
-    <sheetView view="pageBreakPreview" zoomScale="85" zoomScaleNormal="100" zoomScaleSheetLayoutView="85" workbookViewId="0">
-      <selection activeCell="A3" sqref="A3"/>
+    <sheetView view="pageBreakPreview" zoomScaleNormal="100" zoomScaleSheetLayoutView="100" workbookViewId="0">
+      <selection activeCell="H51" sqref="H51"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="8.85546875" defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="13.7109375" style="59" customWidth="1"/>
     <col min="2" max="2" width="16" style="59" customWidth="1"/>
     <col min="3" max="3" width="8.85546875" style="59"/>
     <col min="4" max="4" width="18.7109375" style="59" customWidth="1"/>
     <col min="5" max="7" width="16.5703125" style="59" customWidth="1"/>
     <col min="8" max="16384" width="8.85546875" style="59"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:7" x14ac:dyDescent="0.2">
       <c r="A1" s="67" t="s">
         <v>32</v>
       </c>
       <c r="B1" s="74" t="str">
         <f>'Financial Position - Stmt 1'!C1</f>
         <v>Please Fill in Municipality Name</v>
       </c>
     </row>
     <row r="2" spans="1:7" x14ac:dyDescent="0.2">
       <c r="A2" s="67" t="s">
-        <v>939</v>
+        <v>853</v>
       </c>
     </row>
     <row r="3" spans="1:7" x14ac:dyDescent="0.2">
       <c r="A3" s="67" t="str">
         <f>'Financial Position - Stmt 1'!A3</f>
-        <v>As at December 31, 2025</v>
+        <v>As at December 31, 2026</v>
       </c>
       <c r="G3" s="93" t="s">
         <v>56</v>
       </c>
     </row>
     <row r="5" spans="1:7" ht="13.5" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A5" s="67"/>
       <c r="B5" s="67"/>
       <c r="C5" s="67"/>
-      <c r="D5" s="410"/>
+      <c r="D5" s="403"/>
       <c r="E5" s="189" t="str">
         <f>' Operations - Stmt 2'!E5</f>
-        <v>2025 Budget</v>
+        <v>2026 Budget</v>
       </c>
       <c r="F5" s="189">
         <f>' Operations - Stmt 2'!F5</f>
-        <v>2025</v>
+        <v>2026</v>
       </c>
       <c r="G5" s="190">
         <f>' Operations - Stmt 2'!G5</f>
-        <v>2024</v>
+        <v>2025</v>
       </c>
     </row>
     <row r="6" spans="1:7" x14ac:dyDescent="0.2">
       <c r="A6" s="67"/>
       <c r="B6" s="67"/>
       <c r="C6" s="67"/>
-      <c r="D6" s="410"/>
+      <c r="D6" s="403"/>
       <c r="E6" s="76"/>
       <c r="F6" s="76"/>
       <c r="G6" s="76"/>
     </row>
     <row r="7" spans="1:7" x14ac:dyDescent="0.2">
       <c r="A7" s="67" t="s">
-        <v>672</v>
-[...4 lines deleted...]
-      <c r="E7" s="413">
+        <v>667</v>
+      </c>
+      <c r="B7" s="404"/>
+      <c r="C7" s="404"/>
+      <c r="D7" s="405"/>
+      <c r="E7" s="406">
         <f>' Operations - Stmt 2'!E33</f>
         <v>0</v>
       </c>
-      <c r="F7" s="413">
+      <c r="F7" s="406">
         <f>' Operations - Stmt 2'!F33</f>
         <v>0</v>
       </c>
-      <c r="G7" s="413">
+      <c r="G7" s="406">
         <f>' Operations - Stmt 2'!G33</f>
         <v>0</v>
       </c>
     </row>
     <row r="8" spans="1:7" x14ac:dyDescent="0.2">
       <c r="E8" s="198"/>
       <c r="F8" s="198"/>
       <c r="G8" s="198"/>
     </row>
     <row r="9" spans="1:7" x14ac:dyDescent="0.2">
       <c r="A9" s="119" t="s">
         <v>58</v>
       </c>
       <c r="B9" s="71"/>
       <c r="C9" s="71"/>
       <c r="D9" s="120"/>
       <c r="E9" s="121"/>
       <c r="F9" s="121">
         <f>-'Schedule 7'!K12</f>
         <v>0</v>
       </c>
       <c r="G9" s="121">
         <f>-'Schedule 7'!M12</f>
         <v>0</v>
       </c>
     </row>
     <row r="10" spans="1:7" x14ac:dyDescent="0.2">
       <c r="A10" s="122" t="s">
         <v>59</v>
       </c>
       <c r="D10" s="123"/>
       <c r="E10" s="87"/>
       <c r="F10" s="87">
         <f>'Schedule 7'!K23</f>
         <v>0</v>
       </c>
       <c r="G10" s="87">
         <f>'Schedule 7'!M23</f>
         <v>0</v>
       </c>
     </row>
     <row r="11" spans="1:7" x14ac:dyDescent="0.2">
       <c r="A11" s="122" t="s">
-        <v>692</v>
+        <v>685</v>
       </c>
       <c r="D11" s="123"/>
       <c r="E11" s="87"/>
       <c r="F11" s="87"/>
       <c r="G11" s="87"/>
     </row>
     <row r="12" spans="1:7" x14ac:dyDescent="0.2">
       <c r="A12" s="122" t="s">
         <v>60</v>
       </c>
       <c r="D12" s="123"/>
       <c r="E12" s="87"/>
       <c r="F12" s="87"/>
       <c r="G12" s="87"/>
     </row>
     <row r="13" spans="1:7" x14ac:dyDescent="0.2">
       <c r="A13" s="122" t="s">
         <v>61</v>
       </c>
       <c r="D13" s="123"/>
       <c r="E13" s="87"/>
       <c r="F13" s="87">
         <f>-' Operations - Stmt 2'!F11</f>
         <v>0</v>
       </c>
       <c r="G13" s="87">
         <f>-' Operations - Stmt 2'!G11</f>
         <v>0</v>
       </c>
     </row>
     <row r="14" spans="1:7" x14ac:dyDescent="0.2">
       <c r="A14" s="122" t="s">
-        <v>709</v>
+        <v>702</v>
       </c>
       <c r="D14" s="123"/>
       <c r="E14" s="87"/>
       <c r="F14" s="87">
         <f>'Schedule 9'!K14+'Schedule 9'!K15</f>
         <v>0</v>
       </c>
       <c r="G14" s="87">
         <f>'Schedule 9'!M14+'Schedule 9'!M15</f>
         <v>0</v>
       </c>
     </row>
     <row r="15" spans="1:7" x14ac:dyDescent="0.2">
       <c r="A15" s="122" t="s">
-        <v>710</v>
+        <v>703</v>
       </c>
       <c r="D15" s="123"/>
       <c r="E15" s="87"/>
       <c r="F15" s="87">
         <f>' Operations - Stmt 2'!F12</f>
         <v>0</v>
       </c>
       <c r="G15" s="87">
         <f>-' Operations - Stmt 2'!G12</f>
         <v>0</v>
       </c>
     </row>
     <row r="16" spans="1:7" x14ac:dyDescent="0.2">
       <c r="A16" s="133" t="s">
         <v>62</v>
       </c>
       <c r="B16" s="73"/>
       <c r="C16" s="73"/>
       <c r="D16" s="126"/>
       <c r="E16" s="87"/>
       <c r="F16" s="87">
         <v>0</v>
       </c>
       <c r="G16" s="87">
         <v>0</v>
       </c>
     </row>
     <row r="17" spans="1:7" x14ac:dyDescent="0.2">
       <c r="A17" s="113" t="s">
         <v>63</v>
       </c>
       <c r="B17" s="113"/>
       <c r="C17" s="113"/>
-      <c r="D17" s="414"/>
+      <c r="D17" s="407"/>
       <c r="E17" s="90">
         <f>SUM(E9:E16)</f>
         <v>0</v>
       </c>
       <c r="F17" s="90">
         <f>SUM(F9:F16)</f>
         <v>0</v>
       </c>
       <c r="G17" s="90">
         <f>SUM(G9:G16)</f>
         <v>0</v>
       </c>
     </row>
     <row r="18" spans="1:7" x14ac:dyDescent="0.2">
       <c r="D18" s="196"/>
-      <c r="E18" s="415"/>
-[...1 lines deleted...]
-      <c r="G18" s="415"/>
+      <c r="E18" s="408"/>
+      <c r="F18" s="408"/>
+      <c r="G18" s="408"/>
     </row>
     <row r="19" spans="1:7" x14ac:dyDescent="0.2">
       <c r="A19" s="119" t="s">
         <v>64</v>
       </c>
       <c r="B19" s="71"/>
       <c r="C19" s="71"/>
-      <c r="D19" s="416"/>
+      <c r="D19" s="409"/>
       <c r="E19" s="87"/>
       <c r="F19" s="87"/>
       <c r="G19" s="87"/>
     </row>
     <row r="20" spans="1:7" x14ac:dyDescent="0.2">
       <c r="A20" s="122" t="s">
         <v>65</v>
       </c>
-      <c r="D20" s="417"/>
+      <c r="D20" s="410"/>
       <c r="E20" s="87"/>
       <c r="F20" s="87"/>
       <c r="G20" s="87"/>
     </row>
     <row r="21" spans="1:7" x14ac:dyDescent="0.2">
       <c r="A21" s="122" t="s">
         <v>66</v>
       </c>
-      <c r="D21" s="417"/>
+      <c r="D21" s="410"/>
       <c r="E21" s="87"/>
       <c r="F21" s="87"/>
       <c r="G21" s="87"/>
     </row>
     <row r="22" spans="1:7" x14ac:dyDescent="0.2">
       <c r="A22" s="59" t="s">
         <v>67</v>
       </c>
       <c r="D22" s="196"/>
       <c r="E22" s="87"/>
       <c r="F22" s="87"/>
       <c r="G22" s="87"/>
     </row>
     <row r="23" spans="1:7" x14ac:dyDescent="0.2">
       <c r="A23" s="131" t="s">
         <v>68</v>
       </c>
       <c r="B23" s="131"/>
       <c r="C23" s="131"/>
-      <c r="D23" s="418"/>
+      <c r="D23" s="411"/>
       <c r="E23" s="90">
         <f>SUM(E19:E22)</f>
         <v>0</v>
       </c>
       <c r="F23" s="90">
         <f>SUM(F19:F22)</f>
         <v>0</v>
       </c>
       <c r="G23" s="90">
         <f>SUM(G19:G22)</f>
         <v>0</v>
       </c>
     </row>
     <row r="24" spans="1:7" x14ac:dyDescent="0.2">
       <c r="E24" s="118"/>
       <c r="F24" s="118"/>
       <c r="G24" s="118"/>
     </row>
     <row r="25" spans="1:7" x14ac:dyDescent="0.2">
       <c r="A25" s="67" t="s">
-        <v>616</v>
-[...2 lines deleted...]
-      <c r="F25" s="356">
+        <v>614</v>
+      </c>
+      <c r="E25" s="354"/>
+      <c r="F25" s="354">
         <f>'Remeasurement G&amp;L - Stmt 5 '!I12</f>
         <v>0</v>
       </c>
-      <c r="G25" s="356">
+      <c r="G25" s="354">
         <f>'Remeasurement G&amp;L - Stmt 5 '!J12</f>
         <v>0</v>
       </c>
     </row>
     <row r="26" spans="1:7" x14ac:dyDescent="0.2">
       <c r="E26" s="118"/>
       <c r="F26" s="118"/>
       <c r="G26" s="118"/>
     </row>
     <row r="27" spans="1:7" x14ac:dyDescent="0.2">
       <c r="A27" s="113" t="s">
         <v>69</v>
       </c>
       <c r="B27" s="113"/>
       <c r="C27" s="113"/>
-      <c r="D27" s="420"/>
-      <c r="E27" s="419">
+      <c r="D27" s="413"/>
+      <c r="E27" s="412">
         <f>E7+E17+E23+E25</f>
         <v>0</v>
       </c>
-      <c r="F27" s="419">
+      <c r="F27" s="412">
         <f>F7+F17+F23+F25</f>
         <v>0</v>
       </c>
-      <c r="G27" s="419">
+      <c r="G27" s="412">
         <f>G7+G17+G23+G25</f>
         <v>0</v>
       </c>
     </row>
     <row r="28" spans="1:7" x14ac:dyDescent="0.2">
       <c r="E28" s="118"/>
       <c r="F28" s="118"/>
       <c r="G28" s="118"/>
     </row>
     <row r="29" spans="1:7" x14ac:dyDescent="0.2">
       <c r="A29" s="67" t="s">
         <v>70</v>
       </c>
       <c r="D29" s="196"/>
       <c r="E29" s="186">
         <f>G31</f>
         <v>0</v>
       </c>
       <c r="F29" s="186">
         <f>G31</f>
         <v>0</v>
       </c>
-      <c r="G29" s="421">
+      <c r="G29" s="414">
         <v>0</v>
       </c>
     </row>
     <row r="30" spans="1:7" x14ac:dyDescent="0.2">
       <c r="E30" s="118"/>
       <c r="F30" s="118"/>
       <c r="G30" s="118"/>
     </row>
     <row r="31" spans="1:7" ht="13.5" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A31" s="113" t="s">
         <v>71</v>
       </c>
       <c r="B31" s="113"/>
       <c r="C31" s="113"/>
-      <c r="D31" s="420"/>
+      <c r="D31" s="413"/>
       <c r="E31" s="134">
         <f>E27+E29</f>
         <v>0</v>
       </c>
       <c r="F31" s="134">
         <f>F27+F29</f>
         <v>0</v>
       </c>
       <c r="G31" s="134">
         <f>G27+G29</f>
         <v>0</v>
       </c>
     </row>
     <row r="32" spans="1:7" ht="13.5" thickTop="1" x14ac:dyDescent="0.2"/>
     <row r="34" spans="1:1" x14ac:dyDescent="0.2">
-      <c r="A34" s="217" t="s">
+      <c r="A34" s="215" t="s">
         <v>50</v>
       </c>
     </row>
   </sheetData>
   <phoneticPr fontId="7" type="noConversion"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup scale="86" orientation="portrait" r:id="rId1"/>
   <headerFooter>
     <oddFooter>&amp;R3</oddFooter>
   </headerFooter>
   <customProperties>
     <customPr name="OrphanNamesChecked" r:id="rId2"/>
   </customProperties>
   <ignoredErrors>
     <ignoredError sqref="F10:G10 F9:G9" unlockedFormula="1"/>
   </ignoredErrors>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet7.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0600-000000000000}">
   <sheetPr codeName="Sheet4">
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="A1:J66"/>
   <sheetViews>
-    <sheetView view="pageBreakPreview" zoomScaleNormal="100" zoomScaleSheetLayoutView="100" workbookViewId="0">
-      <selection activeCell="A3" sqref="A3"/>
+    <sheetView view="pageBreakPreview" topLeftCell="A19" zoomScaleNormal="100" zoomScaleSheetLayoutView="100" workbookViewId="0">
+      <selection activeCell="L34" sqref="L34"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="8.85546875" defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="2" width="8.85546875" style="59"/>
     <col min="3" max="3" width="9.28515625" style="59"/>
     <col min="4" max="7" width="8.85546875" style="59"/>
     <col min="8" max="8" width="6.42578125" style="59" customWidth="1"/>
     <col min="9" max="10" width="16.5703125" style="59" customWidth="1"/>
     <col min="11" max="16384" width="8.85546875" style="59"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A1" s="67" t="s">
         <v>32</v>
       </c>
       <c r="C1" s="74" t="str">
         <f>'Financial Position - Stmt 1'!C1</f>
         <v>Please Fill in Municipality Name</v>
       </c>
     </row>
     <row r="2" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A2" s="67" t="s">
-        <v>940</v>
+        <v>854</v>
       </c>
     </row>
     <row r="3" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A3" s="67" t="str">
         <f>'Financial Position - Stmt 1'!A3</f>
-        <v>As at December 31, 2025</v>
+        <v>As at December 31, 2026</v>
       </c>
       <c r="J3" s="93" t="s">
         <v>72</v>
       </c>
     </row>
     <row r="5" spans="1:10" s="67" customFormat="1" ht="13.5" thickBot="1" x14ac:dyDescent="0.25">
       <c r="I5" s="189">
         <f>'Financial Position - Stmt 1'!H5</f>
-        <v>2025</v>
+        <v>2026</v>
       </c>
       <c r="J5" s="190">
         <f>'Financial Position - Stmt 1'!I5</f>
-        <v>2024</v>
+        <v>2025</v>
       </c>
     </row>
     <row r="6" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A6" s="67" t="s">
         <v>73</v>
       </c>
     </row>
     <row r="7" spans="1:10" ht="8.25" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="8" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A8" s="67" t="s">
         <v>74</v>
       </c>
     </row>
     <row r="9" spans="1:10" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A9" s="67" t="s">
-        <v>672</v>
+        <v>667</v>
       </c>
       <c r="I9" s="118">
         <f>' Operations - Stmt 2'!F33</f>
         <v>0</v>
       </c>
       <c r="J9" s="118">
         <f>' Operations - Stmt 2'!G33</f>
         <v>0</v>
       </c>
     </row>
     <row r="10" spans="1:10" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B10" s="119" t="s">
         <v>59</v>
       </c>
       <c r="C10" s="71"/>
       <c r="D10" s="71"/>
       <c r="E10" s="71"/>
       <c r="F10" s="71"/>
       <c r="G10" s="71"/>
       <c r="H10" s="120"/>
       <c r="I10" s="102">
         <f>'Schedule 4'!L26</f>
         <v>0</v>
       </c>
-      <c r="J10" s="404">
+      <c r="J10" s="397">
         <f>'Schedule 5'!L26</f>
         <v>0</v>
       </c>
     </row>
     <row r="11" spans="1:10" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B11" s="122" t="s">
-        <v>692</v>
+        <v>685</v>
       </c>
       <c r="H11" s="123"/>
       <c r="I11" s="124">
         <f>'Schedule 4'!L27</f>
         <v>0</v>
       </c>
-      <c r="J11" s="321">
+      <c r="J11" s="319">
         <f>'Schedule 5'!L27</f>
         <v>0</v>
       </c>
     </row>
     <row r="12" spans="1:10" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B12" s="122" t="s">
         <v>76</v>
       </c>
       <c r="H12" s="123"/>
       <c r="I12" s="124">
         <f>-'Schedule 4'!L9</f>
         <v>0</v>
       </c>
-      <c r="J12" s="321">
+      <c r="J12" s="319">
         <f>-'Schedule 5'!L9</f>
         <v>0</v>
       </c>
     </row>
     <row r="13" spans="1:10" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B13" s="133" t="s">
-        <v>711</v>
+        <v>704</v>
       </c>
       <c r="C13" s="73"/>
       <c r="D13" s="73"/>
       <c r="E13" s="73"/>
       <c r="F13" s="73"/>
       <c r="G13" s="73"/>
       <c r="H13" s="126"/>
       <c r="I13" s="128">
         <f>-'Schedule 4'!L10</f>
         <v>0</v>
       </c>
-      <c r="J13" s="405">
+      <c r="J13" s="398">
         <f>-'Schedule 5'!L10</f>
         <v>0</v>
       </c>
     </row>
     <row r="14" spans="1:10" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
       <c r="I14" s="118">
         <f>SUM(I9:I13)</f>
         <v>0</v>
       </c>
       <c r="J14" s="118">
         <f>SUM(J9:J13)</f>
         <v>0</v>
       </c>
     </row>
     <row r="15" spans="1:10" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A15" s="59" t="s">
         <v>77</v>
       </c>
       <c r="I15" s="118"/>
       <c r="J15" s="118"/>
     </row>
     <row r="16" spans="1:10" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B16" s="119" t="s">
         <v>78</v>
       </c>
       <c r="C16" s="71"/>
       <c r="D16" s="71"/>
       <c r="E16" s="71"/>
       <c r="F16" s="71"/>
       <c r="G16" s="71"/>
       <c r="H16" s="120"/>
       <c r="I16" s="121">
         <f>'Financial Position - Stmt 1'!I9-'Financial Position - Stmt 1'!H9</f>
         <v>0</v>
       </c>
       <c r="J16" s="121"/>
     </row>
     <row r="17" spans="1:10" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B17" s="122" t="s">
         <v>79</v>
       </c>
       <c r="H17" s="123"/>
       <c r="I17" s="87">
         <f>('Financial Position - Stmt 1'!I10-'Financial Position - Stmt 1'!H10)+('Financial Position - Stmt 1'!I12-'Financial Position - Stmt 1'!H12)</f>
         <v>0</v>
       </c>
       <c r="J17" s="87"/>
     </row>
     <row r="18" spans="1:10" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="B18" s="406" t="s">
-        <v>820</v>
+      <c r="B18" s="399" t="s">
+        <v>797</v>
       </c>
       <c r="H18" s="123"/>
       <c r="I18" s="87">
         <f>'Financial Position - Stmt 1'!I11-'Financial Position - Stmt 1'!H11</f>
         <v>0</v>
       </c>
       <c r="J18" s="87"/>
     </row>
     <row r="19" spans="1:10" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B19" s="122" t="s">
         <v>80</v>
       </c>
       <c r="H19" s="123"/>
       <c r="I19" s="87">
         <f>'Financial Position - Stmt 1'!I15-'Financial Position - Stmt 1'!H15</f>
         <v>0</v>
       </c>
       <c r="J19" s="87"/>
     </row>
     <row r="20" spans="1:10" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B20" s="122" t="s">
         <v>81</v>
       </c>
       <c r="H20" s="123"/>
       <c r="I20" s="87">
         <f>'Financial Position - Stmt 1'!H20+'Financial Position - Stmt 1'!H21-'Financial Position - Stmt 1'!I20-'Financial Position - Stmt 1'!I21</f>
         <v>0</v>
       </c>
       <c r="J20" s="87"/>
     </row>
     <row r="21" spans="1:10" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B21" s="122" t="s">
-        <v>821</v>
+        <v>798</v>
       </c>
       <c r="H21" s="123"/>
       <c r="I21" s="87">
         <f>'Financial Position - Stmt 1'!H22-'Financial Position - Stmt 1'!I22</f>
         <v>0</v>
       </c>
       <c r="J21" s="87"/>
     </row>
     <row r="22" spans="1:10" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B22" s="122" t="s">
         <v>42</v>
       </c>
       <c r="H22" s="123"/>
       <c r="I22" s="87">
         <f>'Financial Position - Stmt 1'!H23-'Financial Position - Stmt 1'!I23</f>
         <v>0</v>
       </c>
       <c r="J22" s="87"/>
     </row>
     <row r="23" spans="1:10" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B23" s="122" t="s">
         <v>82</v>
       </c>
       <c r="H23" s="123"/>
       <c r="I23" s="87">
@@ -41724,52 +40116,52 @@
       <c r="J23" s="87"/>
     </row>
     <row r="24" spans="1:10" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B24" s="122" t="s">
         <v>254</v>
       </c>
       <c r="H24" s="123"/>
       <c r="I24" s="87">
         <f>'Financial Position - Stmt 1'!H25-'Financial Position - Stmt 1'!I25</f>
         <v>0</v>
       </c>
       <c r="J24" s="87"/>
     </row>
     <row r="25" spans="1:10" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B25" s="122" t="s">
         <v>83</v>
       </c>
       <c r="H25" s="123"/>
       <c r="I25" s="87">
         <f>'Financial Position - Stmt 1'!H26-'Financial Position - Stmt 1'!I26</f>
         <v>0</v>
       </c>
       <c r="J25" s="87"/>
     </row>
     <row r="26" spans="1:10" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="B26" s="407" t="s">
-        <v>822</v>
+      <c r="B26" s="400" t="s">
+        <v>799</v>
       </c>
       <c r="H26" s="123"/>
       <c r="I26" s="87">
         <f>'Financial Position - Stmt 1'!H27-'Financial Position - Stmt 1'!I27</f>
         <v>0</v>
       </c>
       <c r="J26" s="87"/>
     </row>
     <row r="27" spans="1:10" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B27" s="122" t="s">
         <v>43</v>
       </c>
       <c r="H27" s="123"/>
       <c r="I27" s="87">
         <f>'Financial Position - Stmt 1'!H28-'Financial Position - Stmt 1'!I28</f>
         <v>0</v>
       </c>
       <c r="J27" s="87"/>
     </row>
     <row r="28" spans="1:10" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B28" s="122" t="s">
         <v>48</v>
       </c>
       <c r="H28" s="123"/>
       <c r="I28" s="87">
@@ -41881,85 +40273,85 @@
       <c r="G36" s="113"/>
       <c r="H36" s="113"/>
       <c r="I36" s="90">
         <f>SUM(I34:I35)</f>
         <v>0</v>
       </c>
       <c r="J36" s="90">
         <f>SUM(J34:J35)</f>
         <v>0</v>
       </c>
     </row>
     <row r="37" spans="1:10" ht="10.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="I37" s="118"/>
       <c r="J37" s="118"/>
     </row>
     <row r="38" spans="1:10" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A38" s="67" t="s">
         <v>89</v>
       </c>
       <c r="I38" s="118"/>
       <c r="J38" s="118"/>
     </row>
     <row r="39" spans="1:10" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A39" s="67"/>
       <c r="B39" s="119" t="s">
-        <v>641</v>
+        <v>639</v>
       </c>
       <c r="C39" s="71"/>
       <c r="D39" s="71"/>
       <c r="E39" s="71"/>
       <c r="F39" s="71"/>
       <c r="G39" s="71"/>
       <c r="H39" s="120"/>
-      <c r="I39" s="404">
+      <c r="I39" s="397">
         <f>('Notes 2 - 3 '!J8-'Notes 2 - 3 '!I8)+('Notes 2 - 3 '!J9-'Notes 2 - 3 '!I9)</f>
         <v>0</v>
       </c>
       <c r="J39" s="102"/>
     </row>
     <row r="40" spans="1:10" ht="22.9" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A40" s="67"/>
       <c r="B40" s="122" t="s">
-        <v>642</v>
+        <v>640</v>
       </c>
       <c r="H40" s="123"/>
-      <c r="I40" s="321"/>
-      <c r="J40" s="321"/>
+      <c r="I40" s="319"/>
+      <c r="J40" s="319"/>
     </row>
     <row r="41" spans="1:10" ht="22.9" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A41" s="67"/>
       <c r="B41" s="133" t="s">
-        <v>695</v>
+        <v>688</v>
       </c>
       <c r="C41" s="73"/>
       <c r="D41" s="73"/>
       <c r="E41" s="73"/>
       <c r="F41" s="73"/>
       <c r="G41" s="73"/>
       <c r="H41" s="126"/>
-      <c r="I41" s="321">
+      <c r="I41" s="319">
         <f>'Notes 2 - 3 '!J27-'Notes 2 - 3 '!I27</f>
         <v>0</v>
       </c>
       <c r="J41" s="124"/>
     </row>
     <row r="42" spans="1:10" s="67" customFormat="1" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A42" s="113" t="s">
         <v>90</v>
       </c>
       <c r="B42" s="113"/>
       <c r="C42" s="113"/>
       <c r="D42" s="113"/>
       <c r="E42" s="113"/>
       <c r="F42" s="113"/>
       <c r="G42" s="113"/>
       <c r="H42" s="113"/>
       <c r="I42" s="90">
         <f>SUM(I39:I41)</f>
         <v>0</v>
       </c>
       <c r="J42" s="90">
         <f>SUM(J39:J41)</f>
         <v>0</v>
       </c>
     </row>
@@ -42020,1507 +40412,1509 @@
       <c r="A49" s="113" t="s">
         <v>96</v>
       </c>
       <c r="B49" s="113"/>
       <c r="C49" s="113"/>
       <c r="D49" s="113"/>
       <c r="E49" s="113"/>
       <c r="F49" s="113"/>
       <c r="G49" s="113"/>
       <c r="H49" s="113"/>
       <c r="I49" s="90">
         <f>SUM(I45:I48)</f>
         <v>0</v>
       </c>
       <c r="J49" s="90">
         <f>SUM(J45:J48)</f>
         <v>0</v>
       </c>
     </row>
     <row r="50" spans="1:10" ht="10.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="I50" s="118"/>
       <c r="J50" s="118"/>
     </row>
     <row r="51" spans="1:10" s="67" customFormat="1" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A51" s="113" t="s">
-        <v>686</v>
+        <v>680</v>
       </c>
       <c r="B51" s="113"/>
       <c r="C51" s="113"/>
       <c r="D51" s="113"/>
       <c r="E51" s="113"/>
       <c r="F51" s="113"/>
       <c r="G51" s="113"/>
       <c r="H51" s="113"/>
       <c r="I51" s="90">
         <f>I31+I36+I42+I49</f>
         <v>0</v>
       </c>
       <c r="J51" s="90">
         <f>J31+J36+J42+J49</f>
         <v>0</v>
       </c>
     </row>
     <row r="52" spans="1:10" ht="10.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A52" s="67"/>
     </row>
     <row r="53" spans="1:10" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A53" s="67" t="s">
-        <v>685</v>
-[...1 lines deleted...]
-      <c r="I53" s="408">
+        <v>679</v>
+      </c>
+      <c r="I53" s="401">
         <f>J55</f>
         <v>0</v>
       </c>
-      <c r="J53" s="409"/>
+      <c r="J53" s="402"/>
     </row>
     <row r="54" spans="1:10" ht="10.5" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="I54" s="394"/>
-      <c r="J54" s="394"/>
+      <c r="I54" s="387"/>
+      <c r="J54" s="387"/>
     </row>
     <row r="55" spans="1:10" s="67" customFormat="1" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A55" s="113" t="s">
-        <v>687</v>
+        <v>681</v>
       </c>
       <c r="B55" s="113"/>
       <c r="C55" s="113"/>
       <c r="D55" s="113"/>
       <c r="E55" s="113"/>
       <c r="F55" s="113"/>
       <c r="G55" s="113"/>
       <c r="H55" s="113"/>
       <c r="I55" s="90">
         <f>I51+I53</f>
         <v>0</v>
       </c>
       <c r="J55" s="90">
         <f>J51+J53</f>
         <v>0</v>
       </c>
     </row>
     <row r="57" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A57" s="59" t="s">
-        <v>907</v>
+        <v>842</v>
       </c>
     </row>
     <row r="58" spans="1:10" x14ac:dyDescent="0.2">
       <c r="B58" s="119" t="s">
-        <v>908</v>
+        <v>843</v>
       </c>
       <c r="C58" s="71"/>
       <c r="D58" s="71"/>
       <c r="E58" s="71"/>
       <c r="F58" s="71"/>
       <c r="G58" s="71"/>
       <c r="H58" s="120"/>
-      <c r="I58" s="404">
+      <c r="I58" s="397">
         <f>'Notes 2 - 3 '!I10</f>
         <v>0</v>
       </c>
       <c r="J58" s="102">
         <f>'Notes 2 - 3 '!J10</f>
         <v>0</v>
       </c>
     </row>
     <row r="59" spans="1:10" x14ac:dyDescent="0.2">
       <c r="B59" s="122" t="s">
-        <v>909</v>
+        <v>844</v>
       </c>
       <c r="H59" s="123"/>
-      <c r="I59" s="321">
+      <c r="I59" s="319">
         <f>-'Notes 2 - 3 '!I9</f>
         <v>0</v>
       </c>
-      <c r="J59" s="321">
+      <c r="J59" s="319">
         <f>-'Notes 2 - 3 '!J9</f>
         <v>0</v>
       </c>
     </row>
     <row r="60" spans="1:10" x14ac:dyDescent="0.2">
       <c r="B60" s="133" t="s">
-        <v>910</v>
+        <v>845</v>
       </c>
       <c r="C60" s="73"/>
       <c r="D60" s="73"/>
       <c r="E60" s="73"/>
       <c r="F60" s="73"/>
       <c r="G60" s="73"/>
       <c r="H60" s="126"/>
-      <c r="I60" s="321"/>
+      <c r="I60" s="319"/>
       <c r="J60" s="124"/>
     </row>
     <row r="61" spans="1:10" x14ac:dyDescent="0.2">
       <c r="I61" s="90">
         <f>SUM(I58:I60)</f>
         <v>0</v>
       </c>
       <c r="J61" s="90">
         <f>SUM(J58:J60)</f>
         <v>0</v>
       </c>
     </row>
     <row r="66" spans="1:1" x14ac:dyDescent="0.2">
-      <c r="A66" s="217" t="s">
+      <c r="A66" s="215" t="s">
         <v>50</v>
       </c>
     </row>
   </sheetData>
   <phoneticPr fontId="0" type="noConversion"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup scale="69" orientation="portrait" r:id="rId1"/>
   <headerFooter>
     <oddFooter>&amp;R4</oddFooter>
   </headerFooter>
   <customProperties>
     <customPr name="OrphanNamesChecked" r:id="rId2"/>
   </customProperties>
   <ignoredErrors>
     <ignoredError sqref="I16 I34:J35 I22:I23 I27:I29 I25 I18:I19" unlockedFormula="1"/>
   </ignoredErrors>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet8.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{EE3F6B88-83F3-4C4C-A84C-8F04F5497339}">
-  <sheetPr>
+  <sheetPr codeName="Sheet23">
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="A1:K27"/>
   <sheetViews>
     <sheetView view="pageBreakPreview" zoomScaleNormal="100" zoomScaleSheetLayoutView="100" workbookViewId="0">
-      <selection activeCell="A3" sqref="A3"/>
+      <selection activeCell="K42" sqref="K42"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="8.7109375" defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="8.7109375" style="59"/>
     <col min="2" max="2" width="5.7109375" style="59" customWidth="1"/>
     <col min="3" max="8" width="8.7109375" style="59"/>
     <col min="9" max="9" width="15.28515625" style="59" customWidth="1"/>
     <col min="10" max="10" width="18" style="59" customWidth="1"/>
-    <col min="11" max="11" width="88.5703125" style="391" customWidth="1"/>
+    <col min="11" max="11" width="88.5703125" style="385" customWidth="1"/>
     <col min="12" max="16384" width="8.7109375" style="59"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A1" s="70" t="s">
         <v>32</v>
       </c>
       <c r="C1" s="74" t="s">
         <v>33</v>
       </c>
     </row>
     <row r="2" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A2" s="67" t="s">
-        <v>941</v>
+        <v>855</v>
       </c>
     </row>
     <row r="3" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A3" s="67" t="str">
         <f>'Financial Position - Stmt 1'!A3</f>
-        <v>As at December 31, 2025</v>
+        <v>As at December 31, 2026</v>
       </c>
       <c r="J3" s="62" t="s">
         <v>97</v>
       </c>
     </row>
     <row r="5" spans="1:10" ht="13.5" thickBot="1" x14ac:dyDescent="0.25">
       <c r="I5" s="189">
         <f>'Financial Position - Stmt 1'!H5</f>
-        <v>2025</v>
+        <v>2026</v>
       </c>
       <c r="J5" s="190">
         <f>I5-1</f>
-        <v>2024</v>
+        <v>2025</v>
       </c>
     </row>
     <row r="6" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A6" s="113" t="s">
         <v>98</v>
       </c>
       <c r="B6" s="114"/>
       <c r="C6" s="114"/>
       <c r="D6" s="114"/>
       <c r="E6" s="114"/>
       <c r="F6" s="114"/>
       <c r="G6" s="114"/>
       <c r="H6" s="114"/>
-      <c r="I6" s="393"/>
-      <c r="J6" s="393"/>
+      <c r="I6" s="386"/>
+      <c r="J6" s="386"/>
     </row>
     <row r="7" spans="1:10" x14ac:dyDescent="0.2">
-      <c r="I7" s="394"/>
-      <c r="J7" s="394"/>
+      <c r="I7" s="387"/>
+      <c r="J7" s="387"/>
     </row>
     <row r="8" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A8" s="67" t="s">
-        <v>704</v>
-[...2 lines deleted...]
-      <c r="J8" s="394"/>
+        <v>697</v>
+      </c>
+      <c r="I8" s="387"/>
+      <c r="J8" s="387"/>
     </row>
     <row r="9" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A9" s="119" t="s">
-        <v>591</v>
+        <v>589</v>
       </c>
       <c r="B9" s="71"/>
       <c r="C9" s="71"/>
       <c r="D9" s="71"/>
       <c r="E9" s="71"/>
       <c r="F9" s="71"/>
       <c r="G9" s="71"/>
       <c r="H9" s="71"/>
-      <c r="I9" s="395"/>
-      <c r="J9" s="396"/>
+      <c r="I9" s="388"/>
+      <c r="J9" s="389"/>
     </row>
     <row r="10" spans="1:10" ht="20.65" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A10" s="122" t="s">
-        <v>623</v>
-[...2 lines deleted...]
-      <c r="J10" s="397"/>
+        <v>621</v>
+      </c>
+      <c r="I10" s="225"/>
+      <c r="J10" s="390"/>
     </row>
     <row r="11" spans="1:10" ht="16.5" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A11" s="398" t="s">
-        <v>624</v>
+      <c r="A11" s="391" t="s">
+        <v>622</v>
       </c>
       <c r="B11" s="73"/>
       <c r="C11" s="73"/>
       <c r="D11" s="73"/>
       <c r="E11" s="73"/>
       <c r="F11" s="73"/>
       <c r="G11" s="73"/>
       <c r="H11" s="73"/>
-      <c r="I11" s="229"/>
-      <c r="J11" s="399"/>
+      <c r="I11" s="227"/>
+      <c r="J11" s="392"/>
     </row>
     <row r="12" spans="1:10" x14ac:dyDescent="0.2">
-      <c r="I12" s="400">
+      <c r="I12" s="393">
         <f>SUM(I9:I11)</f>
         <v>0</v>
       </c>
-      <c r="J12" s="401">
+      <c r="J12" s="394">
         <f>SUM(J9:J11)</f>
         <v>0</v>
       </c>
     </row>
     <row r="13" spans="1:10" x14ac:dyDescent="0.2">
-      <c r="I13" s="394"/>
-      <c r="J13" s="394"/>
+      <c r="I13" s="387"/>
+      <c r="J13" s="387"/>
     </row>
     <row r="14" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A14" s="67" t="s">
-        <v>705</v>
-[...2 lines deleted...]
-      <c r="J14" s="394"/>
+        <v>698</v>
+      </c>
+      <c r="I14" s="387"/>
+      <c r="J14" s="387"/>
     </row>
     <row r="15" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A15" s="119" t="s">
-        <v>591</v>
+        <v>589</v>
       </c>
       <c r="B15" s="71"/>
       <c r="C15" s="71"/>
       <c r="D15" s="71"/>
       <c r="E15" s="71"/>
       <c r="F15" s="71"/>
       <c r="G15" s="71"/>
       <c r="H15" s="71"/>
-      <c r="I15" s="395"/>
-      <c r="J15" s="396"/>
+      <c r="I15" s="388"/>
+      <c r="J15" s="389"/>
     </row>
     <row r="16" spans="1:10" hidden="1" x14ac:dyDescent="0.2">
       <c r="A16" s="122" t="s">
         <v>99</v>
       </c>
-      <c r="I16" s="227">
-[...2 lines deleted...]
-      <c r="J16" s="397">
+      <c r="I16" s="225">
+        <v>0</v>
+      </c>
+      <c r="J16" s="390">
         <v>0</v>
       </c>
     </row>
     <row r="17" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A17" s="122" t="s">
-        <v>623</v>
-[...2 lines deleted...]
-      <c r="J17" s="397"/>
+        <v>621</v>
+      </c>
+      <c r="I17" s="225"/>
+      <c r="J17" s="390"/>
     </row>
     <row r="18" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A18" s="122" t="s">
-        <v>902</v>
-[...2 lines deleted...]
-      <c r="J18" s="397"/>
+        <v>837</v>
+      </c>
+      <c r="I18" s="225"/>
+      <c r="J18" s="390"/>
     </row>
     <row r="19" spans="1:10" x14ac:dyDescent="0.2">
-      <c r="A19" s="398" t="s">
-        <v>624</v>
+      <c r="A19" s="391" t="s">
+        <v>622</v>
       </c>
       <c r="B19" s="73"/>
       <c r="C19" s="73"/>
       <c r="D19" s="73"/>
       <c r="E19" s="73"/>
       <c r="F19" s="73"/>
       <c r="G19" s="73"/>
       <c r="H19" s="73"/>
-      <c r="I19" s="229"/>
-      <c r="J19" s="399"/>
+      <c r="I19" s="227"/>
+      <c r="J19" s="392"/>
     </row>
     <row r="20" spans="1:10" x14ac:dyDescent="0.2">
-      <c r="A20" s="294"/>
-      <c r="I20" s="400">
+      <c r="A20" s="292"/>
+      <c r="I20" s="393">
         <f>SUM(I15:I19)</f>
         <v>0</v>
       </c>
-      <c r="J20" s="401">
+      <c r="J20" s="394">
         <f>SUM(J15:J19)</f>
         <v>0</v>
       </c>
     </row>
     <row r="21" spans="1:10" x14ac:dyDescent="0.2">
-      <c r="I21" s="394"/>
-      <c r="J21" s="394"/>
+      <c r="I21" s="387"/>
+      <c r="J21" s="387"/>
     </row>
     <row r="22" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A22" s="113" t="s">
         <v>100</v>
       </c>
       <c r="B22" s="114"/>
       <c r="C22" s="114"/>
       <c r="D22" s="114"/>
       <c r="E22" s="114"/>
       <c r="F22" s="114"/>
       <c r="G22" s="114"/>
       <c r="H22" s="114"/>
-      <c r="I22" s="402">
+      <c r="I22" s="395">
         <f>I20+I12</f>
         <v>0</v>
       </c>
-      <c r="J22" s="402">
+      <c r="J22" s="395">
         <f>J20+J12</f>
         <v>0</v>
       </c>
     </row>
     <row r="23" spans="1:10" x14ac:dyDescent="0.2">
-      <c r="I23" s="394"/>
-      <c r="J23" s="394"/>
+      <c r="I23" s="387"/>
+      <c r="J23" s="387"/>
     </row>
     <row r="24" spans="1:10" ht="13.5" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A24" s="113" t="s">
         <v>101</v>
       </c>
       <c r="B24" s="114"/>
       <c r="C24" s="114"/>
       <c r="D24" s="114"/>
       <c r="E24" s="114"/>
       <c r="F24" s="114"/>
       <c r="G24" s="114"/>
       <c r="H24" s="114"/>
-      <c r="I24" s="403">
+      <c r="I24" s="396">
         <f>I22+I6</f>
         <v>0</v>
       </c>
-      <c r="J24" s="403">
+      <c r="J24" s="396">
         <f>J22+J6</f>
         <v>0</v>
       </c>
     </row>
     <row r="27" spans="1:10" x14ac:dyDescent="0.2">
-      <c r="A27" s="217" t="s">
+      <c r="A27" s="215" t="s">
         <v>50</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup scale="92" orientation="portrait" r:id="rId1"/>
   <headerFooter>
     <oddFooter>&amp;R5</oddFooter>
   </headerFooter>
   <customProperties>
     <customPr name="OrphanNamesChecked" r:id="rId2"/>
   </customProperties>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet9.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0700-000000000000}">
   <sheetPr codeName="Sheet5">
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="A1:T47"/>
   <sheetViews>
-    <sheetView view="pageBreakPreview" zoomScaleNormal="100" zoomScaleSheetLayoutView="100" workbookViewId="0"/>
+    <sheetView view="pageBreakPreview" topLeftCell="A22" zoomScaleNormal="100" zoomScaleSheetLayoutView="100" workbookViewId="0">
+      <selection activeCell="B28" sqref="B28:J28"/>
+    </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="8.85546875" defaultRowHeight="15" customHeight="1" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="4" width="8.85546875" style="59"/>
     <col min="5" max="5" width="27.5703125" style="59" customWidth="1"/>
     <col min="6" max="6" width="22.7109375" style="59" customWidth="1"/>
     <col min="7" max="8" width="16.5703125" style="59" customWidth="1"/>
     <col min="9" max="9" width="64.5703125" style="59" customWidth="1"/>
     <col min="10" max="16384" width="8.85546875" style="59"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:20" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A1" s="69" t="s">
         <v>32</v>
       </c>
-      <c r="B1" s="361"/>
+      <c r="B1" s="359"/>
       <c r="C1" s="74" t="str">
         <f>'Financial Position - Stmt 1'!$C$1</f>
         <v>Please Fill in Municipality Name</v>
       </c>
-      <c r="D1" s="361"/>
-[...3 lines deleted...]
-      <c r="H1" s="361"/>
+      <c r="D1" s="359"/>
+      <c r="E1" s="359"/>
+      <c r="F1" s="359"/>
+      <c r="G1" s="359"/>
+      <c r="H1" s="359"/>
       <c r="K1" s="69"/>
-      <c r="L1" s="361"/>
+      <c r="L1" s="359"/>
       <c r="M1" s="74"/>
-      <c r="N1" s="361"/>
-[...5 lines deleted...]
-      <c r="T1" s="361"/>
+      <c r="N1" s="359"/>
+      <c r="O1" s="359"/>
+      <c r="P1" s="359"/>
+      <c r="Q1" s="359"/>
+      <c r="R1" s="359"/>
+      <c r="S1" s="359"/>
+      <c r="T1" s="359"/>
     </row>
     <row r="2" spans="1:20" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A2" s="69" t="s">
         <v>102</v>
       </c>
-      <c r="B2" s="361"/>
-[...5 lines deleted...]
-      <c r="H2" s="361"/>
+      <c r="B2" s="359"/>
+      <c r="C2" s="359"/>
+      <c r="D2" s="359"/>
+      <c r="E2" s="359"/>
+      <c r="F2" s="359"/>
+      <c r="G2" s="359"/>
+      <c r="H2" s="359"/>
       <c r="K2" s="69"/>
-      <c r="L2" s="361"/>
-[...7 lines deleted...]
-      <c r="T2" s="361"/>
+      <c r="L2" s="359"/>
+      <c r="M2" s="359"/>
+      <c r="N2" s="359"/>
+      <c r="O2" s="359"/>
+      <c r="P2" s="359"/>
+      <c r="Q2" s="359"/>
+      <c r="R2" s="359"/>
+      <c r="S2" s="359"/>
+      <c r="T2" s="359"/>
     </row>
     <row r="3" spans="1:20" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A3" s="69" t="str">
         <f>'Financial Position - Stmt 1'!A3</f>
-        <v>As at December 31, 2025</v>
-[...7 lines deleted...]
-      <c r="H3" s="362"/>
+        <v>As at December 31, 2026</v>
+      </c>
+      <c r="B3" s="359"/>
+      <c r="C3" s="359"/>
+      <c r="D3" s="359"/>
+      <c r="E3" s="359"/>
+      <c r="F3" s="359"/>
+      <c r="G3" s="359"/>
+      <c r="H3" s="360"/>
       <c r="K3" s="69"/>
-      <c r="L3" s="361"/>
-[...7 lines deleted...]
-      <c r="T3" s="362"/>
+      <c r="L3" s="359"/>
+      <c r="M3" s="359"/>
+      <c r="N3" s="359"/>
+      <c r="O3" s="359"/>
+      <c r="P3" s="359"/>
+      <c r="Q3" s="359"/>
+      <c r="R3" s="359"/>
+      <c r="S3" s="359"/>
+      <c r="T3" s="360"/>
     </row>
     <row r="4" spans="1:20" ht="15" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A4" s="361"/>
-[...16 lines deleted...]
-      <c r="T4" s="361"/>
+      <c r="A4" s="359"/>
+      <c r="B4" s="359"/>
+      <c r="C4" s="359"/>
+      <c r="D4" s="359"/>
+      <c r="E4" s="359"/>
+      <c r="F4" s="359"/>
+      <c r="G4" s="359"/>
+      <c r="H4" s="359"/>
+      <c r="K4" s="359"/>
+      <c r="L4" s="359"/>
+      <c r="M4" s="359"/>
+      <c r="N4" s="359"/>
+      <c r="O4" s="359"/>
+      <c r="P4" s="359"/>
+      <c r="Q4" s="359"/>
+      <c r="R4" s="359"/>
+      <c r="S4" s="359"/>
+      <c r="T4" s="359"/>
     </row>
     <row r="5" spans="1:20" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A5" s="69" t="s">
         <v>103</v>
       </c>
-      <c r="B5" s="361"/>
-[...5 lines deleted...]
-      <c r="H5" s="361"/>
+      <c r="B5" s="359"/>
+      <c r="C5" s="359"/>
+      <c r="D5" s="359"/>
+      <c r="E5" s="359"/>
+      <c r="F5" s="359"/>
+      <c r="G5" s="359"/>
+      <c r="H5" s="359"/>
       <c r="I5" s="74"/>
       <c r="K5" s="69"/>
-      <c r="L5" s="361"/>
-[...7 lines deleted...]
-      <c r="T5" s="361"/>
+      <c r="L5" s="359"/>
+      <c r="M5" s="359"/>
+      <c r="N5" s="359"/>
+      <c r="O5" s="359"/>
+      <c r="P5" s="359"/>
+      <c r="Q5" s="359"/>
+      <c r="R5" s="359"/>
+      <c r="S5" s="359"/>
+      <c r="T5" s="359"/>
     </row>
     <row r="6" spans="1:20" ht="10.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A6" s="69"/>
-      <c r="B6" s="361"/>
-[...6 lines deleted...]
-      <c r="I6" s="331"/>
+      <c r="B6" s="359"/>
+      <c r="C6" s="359"/>
+      <c r="D6" s="359"/>
+      <c r="E6" s="359"/>
+      <c r="F6" s="359"/>
+      <c r="G6" s="359"/>
+      <c r="H6" s="359"/>
+      <c r="I6" s="329"/>
       <c r="K6" s="69"/>
-      <c r="L6" s="361"/>
-[...7 lines deleted...]
-      <c r="T6" s="361"/>
+      <c r="L6" s="359"/>
+      <c r="M6" s="359"/>
+      <c r="N6" s="359"/>
+      <c r="O6" s="359"/>
+      <c r="P6" s="359"/>
+      <c r="Q6" s="359"/>
+      <c r="R6" s="359"/>
+      <c r="S6" s="359"/>
+      <c r="T6" s="359"/>
     </row>
     <row r="7" spans="1:20" ht="14.1" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A7" s="361"/>
-      <c r="B7" s="442" t="s">
+      <c r="A7" s="359"/>
+      <c r="B7" s="430" t="s">
         <v>104</v>
       </c>
-      <c r="C7" s="442"/>
-[...15 lines deleted...]
-      <c r="T7" s="442"/>
+      <c r="C7" s="430"/>
+      <c r="D7" s="430"/>
+      <c r="E7" s="430"/>
+      <c r="F7" s="430"/>
+      <c r="G7" s="430"/>
+      <c r="H7" s="430"/>
+      <c r="I7" s="329"/>
+      <c r="K7" s="359"/>
+      <c r="L7" s="430"/>
+      <c r="M7" s="430"/>
+      <c r="N7" s="430"/>
+      <c r="O7" s="430"/>
+      <c r="P7" s="430"/>
+      <c r="Q7" s="430"/>
+      <c r="R7" s="430"/>
+      <c r="S7" s="430"/>
+      <c r="T7" s="430"/>
     </row>
     <row r="8" spans="1:20" ht="14.1" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A8" s="361"/>
-[...17 lines deleted...]
-      <c r="T8" s="442"/>
+      <c r="A8" s="359"/>
+      <c r="B8" s="430"/>
+      <c r="C8" s="430"/>
+      <c r="D8" s="430"/>
+      <c r="E8" s="430"/>
+      <c r="F8" s="430"/>
+      <c r="G8" s="430"/>
+      <c r="H8" s="430"/>
+      <c r="I8" s="329"/>
+      <c r="K8" s="359"/>
+      <c r="L8" s="430"/>
+      <c r="M8" s="430"/>
+      <c r="N8" s="430"/>
+      <c r="O8" s="430"/>
+      <c r="P8" s="430"/>
+      <c r="Q8" s="430"/>
+      <c r="R8" s="430"/>
+      <c r="S8" s="430"/>
+      <c r="T8" s="430"/>
     </row>
     <row r="9" spans="1:20" ht="14.1" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A9" s="361"/>
-[...17 lines deleted...]
-      <c r="T9" s="442"/>
+      <c r="A9" s="359"/>
+      <c r="B9" s="430"/>
+      <c r="C9" s="430"/>
+      <c r="D9" s="430"/>
+      <c r="E9" s="430"/>
+      <c r="F9" s="430"/>
+      <c r="G9" s="430"/>
+      <c r="H9" s="430"/>
+      <c r="I9" s="329"/>
+      <c r="K9" s="359"/>
+      <c r="L9" s="430"/>
+      <c r="M9" s="430"/>
+      <c r="N9" s="430"/>
+      <c r="O9" s="430"/>
+      <c r="P9" s="430"/>
+      <c r="Q9" s="430"/>
+      <c r="R9" s="430"/>
+      <c r="S9" s="430"/>
+      <c r="T9" s="430"/>
     </row>
     <row r="10" spans="1:20" ht="10.5" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A10" s="361"/>
+      <c r="A10" s="359"/>
       <c r="B10" s="60"/>
       <c r="C10" s="60"/>
       <c r="D10" s="60"/>
       <c r="E10" s="60"/>
       <c r="F10" s="60"/>
       <c r="G10" s="60"/>
       <c r="H10" s="60"/>
-      <c r="I10" s="331"/>
-      <c r="K10" s="361"/>
+      <c r="I10" s="329"/>
+      <c r="K10" s="359"/>
       <c r="L10" s="60"/>
       <c r="M10" s="60"/>
       <c r="N10" s="60"/>
       <c r="O10" s="60"/>
       <c r="P10" s="60"/>
       <c r="Q10" s="60"/>
       <c r="R10" s="60"/>
       <c r="S10" s="60"/>
       <c r="T10" s="60"/>
     </row>
     <row r="11" spans="1:20" ht="43.15" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A11" s="363"/>
-[...19 lines deleted...]
-      <c r="T11" s="442"/>
+      <c r="A11" s="361"/>
+      <c r="B11" s="430" t="s">
+        <v>791</v>
+      </c>
+      <c r="C11" s="430"/>
+      <c r="D11" s="430"/>
+      <c r="E11" s="430"/>
+      <c r="F11" s="430"/>
+      <c r="G11" s="430"/>
+      <c r="H11" s="430"/>
+      <c r="I11" s="329"/>
+      <c r="K11" s="361"/>
+      <c r="L11" s="430"/>
+      <c r="M11" s="430"/>
+      <c r="N11" s="430"/>
+      <c r="O11" s="430"/>
+      <c r="P11" s="430"/>
+      <c r="Q11" s="430"/>
+      <c r="R11" s="430"/>
+      <c r="S11" s="430"/>
+      <c r="T11" s="430"/>
     </row>
     <row r="12" spans="1:20" ht="10.5" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A12" s="363"/>
-      <c r="B12" s="330"/>
+      <c r="A12" s="361"/>
+      <c r="B12" s="328"/>
       <c r="C12" s="60"/>
       <c r="D12" s="60"/>
       <c r="E12" s="60"/>
       <c r="F12" s="60"/>
       <c r="G12" s="60"/>
       <c r="H12" s="60"/>
-      <c r="I12" s="331"/>
-[...1 lines deleted...]
-      <c r="L12" s="330"/>
+      <c r="I12" s="329"/>
+      <c r="K12" s="361"/>
+      <c r="L12" s="328"/>
       <c r="M12" s="60"/>
       <c r="N12" s="60"/>
       <c r="O12" s="60"/>
       <c r="P12" s="60"/>
       <c r="Q12" s="60"/>
       <c r="R12" s="60"/>
       <c r="S12" s="60"/>
       <c r="T12" s="60"/>
     </row>
     <row r="13" spans="1:20" ht="14.1" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A13" s="445" t="s">
+      <c r="A13" s="433" t="s">
         <v>105</v>
       </c>
-      <c r="B13" s="444" t="s">
-[...18 lines deleted...]
-      <c r="T13" s="442"/>
+      <c r="B13" s="432" t="s">
+        <v>792</v>
+      </c>
+      <c r="C13" s="430"/>
+      <c r="D13" s="430"/>
+      <c r="E13" s="430"/>
+      <c r="F13" s="430"/>
+      <c r="G13" s="430"/>
+      <c r="H13" s="430"/>
+      <c r="I13" s="329"/>
+      <c r="K13" s="433"/>
+      <c r="L13" s="432"/>
+      <c r="M13" s="430"/>
+      <c r="N13" s="430"/>
+      <c r="O13" s="430"/>
+      <c r="P13" s="430"/>
+      <c r="Q13" s="430"/>
+      <c r="R13" s="430"/>
+      <c r="S13" s="430"/>
+      <c r="T13" s="430"/>
     </row>
     <row r="14" spans="1:20" ht="14.1" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A14" s="445"/>
-[...17 lines deleted...]
-      <c r="T14" s="442"/>
+      <c r="A14" s="433"/>
+      <c r="B14" s="430"/>
+      <c r="C14" s="430"/>
+      <c r="D14" s="430"/>
+      <c r="E14" s="430"/>
+      <c r="F14" s="430"/>
+      <c r="G14" s="430"/>
+      <c r="H14" s="430"/>
+      <c r="I14" s="329"/>
+      <c r="K14" s="433"/>
+      <c r="L14" s="430"/>
+      <c r="M14" s="430"/>
+      <c r="N14" s="430"/>
+      <c r="O14" s="430"/>
+      <c r="P14" s="430"/>
+      <c r="Q14" s="430"/>
+      <c r="R14" s="430"/>
+      <c r="S14" s="430"/>
+      <c r="T14" s="430"/>
     </row>
     <row r="15" spans="1:20" ht="14.1" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A15" s="445"/>
-[...17 lines deleted...]
-      <c r="T15" s="442"/>
+      <c r="A15" s="433"/>
+      <c r="B15" s="430"/>
+      <c r="C15" s="430"/>
+      <c r="D15" s="430"/>
+      <c r="E15" s="430"/>
+      <c r="F15" s="430"/>
+      <c r="G15" s="430"/>
+      <c r="H15" s="430"/>
+      <c r="I15" s="329"/>
+      <c r="K15" s="433"/>
+      <c r="L15" s="430"/>
+      <c r="M15" s="430"/>
+      <c r="N15" s="430"/>
+      <c r="O15" s="430"/>
+      <c r="P15" s="430"/>
+      <c r="Q15" s="430"/>
+      <c r="R15" s="430"/>
+      <c r="S15" s="430"/>
+      <c r="T15" s="430"/>
     </row>
     <row r="16" spans="1:20" ht="14.1" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A16" s="445"/>
-[...17 lines deleted...]
-      <c r="T16" s="442"/>
+      <c r="A16" s="433"/>
+      <c r="B16" s="430"/>
+      <c r="C16" s="430"/>
+      <c r="D16" s="430"/>
+      <c r="E16" s="430"/>
+      <c r="F16" s="430"/>
+      <c r="G16" s="430"/>
+      <c r="H16" s="430"/>
+      <c r="I16" s="329"/>
+      <c r="K16" s="433"/>
+      <c r="L16" s="430"/>
+      <c r="M16" s="430"/>
+      <c r="N16" s="430"/>
+      <c r="O16" s="430"/>
+      <c r="P16" s="430"/>
+      <c r="Q16" s="430"/>
+      <c r="R16" s="430"/>
+      <c r="S16" s="430"/>
+      <c r="T16" s="430"/>
     </row>
     <row r="17" spans="1:20" ht="10.5" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A17" s="361"/>
-[...17 lines deleted...]
-      <c r="T17" s="361"/>
+      <c r="A17" s="359"/>
+      <c r="B17" s="359"/>
+      <c r="C17" s="359"/>
+      <c r="D17" s="359"/>
+      <c r="E17" s="359"/>
+      <c r="F17" s="359"/>
+      <c r="G17" s="359"/>
+      <c r="H17" s="359"/>
+      <c r="I17" s="329"/>
+      <c r="K17" s="359"/>
+      <c r="L17" s="359"/>
+      <c r="M17" s="359"/>
+      <c r="N17" s="359"/>
+      <c r="O17" s="359"/>
+      <c r="P17" s="359"/>
+      <c r="Q17" s="359"/>
+      <c r="R17" s="359"/>
+      <c r="S17" s="359"/>
+      <c r="T17" s="359"/>
     </row>
     <row r="18" spans="1:20" ht="15" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A18" s="361"/>
-[...1 lines deleted...]
-      <c r="C18" s="388" t="s">
+      <c r="A18" s="359"/>
+      <c r="B18" s="359"/>
+      <c r="C18" s="382" t="s">
         <v>106</v>
       </c>
-      <c r="D18" s="361"/>
-[...14 lines deleted...]
-      <c r="T18" s="361"/>
+      <c r="D18" s="359"/>
+      <c r="E18" s="359"/>
+      <c r="F18" s="359"/>
+      <c r="G18" s="359"/>
+      <c r="H18" s="359"/>
+      <c r="I18" s="329"/>
+      <c r="K18" s="359"/>
+      <c r="L18" s="359"/>
+      <c r="M18" s="382"/>
+      <c r="N18" s="359"/>
+      <c r="O18" s="359"/>
+      <c r="P18" s="359"/>
+      <c r="Q18" s="382"/>
+      <c r="R18" s="359"/>
+      <c r="S18" s="359"/>
+      <c r="T18" s="359"/>
     </row>
     <row r="19" spans="1:20" ht="15" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A19" s="361"/>
-[...1 lines deleted...]
-      <c r="C19" s="386" t="s">
+      <c r="A19" s="359"/>
+      <c r="B19" s="359"/>
+      <c r="C19" s="380" t="s">
         <v>107</v>
       </c>
-      <c r="D19" s="361"/>
-[...14 lines deleted...]
-      <c r="T19" s="361"/>
+      <c r="D19" s="359"/>
+      <c r="E19" s="359"/>
+      <c r="F19" s="359"/>
+      <c r="G19" s="359"/>
+      <c r="H19" s="359"/>
+      <c r="I19" s="329"/>
+      <c r="K19" s="359"/>
+      <c r="L19" s="359"/>
+      <c r="M19" s="380"/>
+      <c r="N19" s="359"/>
+      <c r="O19" s="359"/>
+      <c r="P19" s="359"/>
+      <c r="Q19" s="359"/>
+      <c r="R19" s="359"/>
+      <c r="S19" s="359"/>
+      <c r="T19" s="359"/>
     </row>
     <row r="20" spans="1:20" ht="15" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A20" s="361"/>
-[...1 lines deleted...]
-      <c r="C20" s="386" t="s">
+      <c r="A20" s="359"/>
+      <c r="B20" s="359"/>
+      <c r="C20" s="380" t="s">
         <v>108</v>
       </c>
-      <c r="D20" s="361"/>
-[...14 lines deleted...]
-      <c r="T20" s="361"/>
+      <c r="D20" s="359"/>
+      <c r="E20" s="359"/>
+      <c r="F20" s="359"/>
+      <c r="G20" s="359"/>
+      <c r="H20" s="359"/>
+      <c r="I20" s="329"/>
+      <c r="K20" s="359"/>
+      <c r="L20" s="359"/>
+      <c r="M20" s="380"/>
+      <c r="N20" s="359"/>
+      <c r="O20" s="359"/>
+      <c r="P20" s="359"/>
+      <c r="Q20" s="359"/>
+      <c r="R20" s="359"/>
+      <c r="S20" s="359"/>
+      <c r="T20" s="359"/>
     </row>
     <row r="21" spans="1:20" ht="15" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A21" s="361"/>
-[...19 lines deleted...]
-      <c r="T21" s="361"/>
+      <c r="A21" s="359"/>
+      <c r="B21" s="359"/>
+      <c r="C21" s="380" t="s">
+        <v>838</v>
+      </c>
+      <c r="D21" s="359"/>
+      <c r="E21" s="359"/>
+      <c r="F21" s="359"/>
+      <c r="G21" s="359"/>
+      <c r="H21" s="359"/>
+      <c r="I21" s="329"/>
+      <c r="K21" s="359"/>
+      <c r="L21" s="359"/>
+      <c r="M21" s="380"/>
+      <c r="N21" s="359"/>
+      <c r="O21" s="359"/>
+      <c r="P21" s="359"/>
+      <c r="Q21" s="359"/>
+      <c r="R21" s="359"/>
+      <c r="S21" s="359"/>
+      <c r="T21" s="359"/>
     </row>
     <row r="22" spans="1:20" ht="10.5" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A22" s="361"/>
-[...17 lines deleted...]
-      <c r="T22" s="361"/>
+      <c r="A22" s="359"/>
+      <c r="B22" s="359"/>
+      <c r="C22" s="359"/>
+      <c r="D22" s="359"/>
+      <c r="E22" s="359"/>
+      <c r="F22" s="359"/>
+      <c r="G22" s="359"/>
+      <c r="H22" s="359"/>
+      <c r="I22" s="329"/>
+      <c r="K22" s="359"/>
+      <c r="L22" s="359"/>
+      <c r="M22" s="359"/>
+      <c r="N22" s="359"/>
+      <c r="O22" s="359"/>
+      <c r="P22" s="359"/>
+      <c r="Q22" s="359"/>
+      <c r="R22" s="359"/>
+      <c r="S22" s="359"/>
+      <c r="T22" s="359"/>
     </row>
     <row r="23" spans="1:20" ht="15" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A23" s="361"/>
-      <c r="B23" s="442" t="s">
+      <c r="A23" s="359"/>
+      <c r="B23" s="430" t="s">
         <v>109</v>
       </c>
-      <c r="C23" s="442"/>
-[...15 lines deleted...]
-      <c r="T23" s="442"/>
+      <c r="C23" s="430"/>
+      <c r="D23" s="430"/>
+      <c r="E23" s="430"/>
+      <c r="F23" s="430"/>
+      <c r="G23" s="430"/>
+      <c r="H23" s="430"/>
+      <c r="I23" s="329"/>
+      <c r="K23" s="359"/>
+      <c r="L23" s="430"/>
+      <c r="M23" s="430"/>
+      <c r="N23" s="430"/>
+      <c r="O23" s="430"/>
+      <c r="P23" s="430"/>
+      <c r="Q23" s="430"/>
+      <c r="R23" s="430"/>
+      <c r="S23" s="430"/>
+      <c r="T23" s="430"/>
     </row>
     <row r="24" spans="1:20" ht="15" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A24" s="361"/>
+      <c r="A24" s="359"/>
       <c r="B24" s="60"/>
       <c r="C24" s="60"/>
       <c r="D24" s="60"/>
       <c r="E24" s="60"/>
       <c r="F24" s="60"/>
       <c r="G24" s="60"/>
       <c r="H24" s="60"/>
-      <c r="I24" s="331"/>
-      <c r="K24" s="361"/>
+      <c r="I24" s="329"/>
+      <c r="K24" s="359"/>
       <c r="L24" s="60"/>
       <c r="M24" s="60"/>
       <c r="N24" s="60"/>
       <c r="O24" s="60"/>
       <c r="P24" s="60"/>
       <c r="Q24" s="60"/>
       <c r="R24" s="60"/>
       <c r="S24" s="60"/>
       <c r="T24" s="60"/>
     </row>
     <row r="25" spans="1:20" ht="56.45" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A25" s="361"/>
-[...10 lines deleted...]
-      <c r="K25" s="361"/>
+      <c r="A25" s="359"/>
+      <c r="B25" s="434" t="s">
+        <v>793</v>
+      </c>
+      <c r="C25" s="434"/>
+      <c r="D25" s="434"/>
+      <c r="E25" s="434"/>
+      <c r="F25" s="434"/>
+      <c r="G25" s="434"/>
+      <c r="H25" s="434"/>
+      <c r="I25" s="329"/>
+      <c r="K25" s="359"/>
       <c r="L25" s="60"/>
       <c r="M25" s="60"/>
       <c r="N25" s="60"/>
       <c r="O25" s="60"/>
       <c r="P25" s="60"/>
       <c r="Q25" s="60"/>
       <c r="R25" s="60"/>
       <c r="S25" s="60"/>
       <c r="T25" s="60"/>
     </row>
     <row r="26" spans="1:20" ht="15" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A26" s="361"/>
+      <c r="A26" s="359"/>
       <c r="B26" s="60"/>
       <c r="C26" s="60"/>
       <c r="D26" s="60"/>
       <c r="E26" s="60"/>
       <c r="F26" s="60"/>
       <c r="G26" s="60"/>
       <c r="H26" s="60"/>
-      <c r="I26" s="331"/>
-      <c r="K26" s="361"/>
+      <c r="I26" s="329"/>
+      <c r="K26" s="359"/>
       <c r="L26" s="60"/>
       <c r="M26" s="60"/>
       <c r="N26" s="60"/>
       <c r="O26" s="60"/>
       <c r="P26" s="60"/>
       <c r="Q26" s="60"/>
       <c r="R26" s="60"/>
       <c r="S26" s="60"/>
       <c r="T26" s="60"/>
     </row>
     <row r="27" spans="1:20" ht="15" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A27" s="361"/>
-[...11 lines deleted...]
-      <c r="K27" s="361"/>
+      <c r="A27" s="359"/>
+      <c r="B27" s="430" t="s">
+        <v>876</v>
+      </c>
+      <c r="C27" s="429"/>
+      <c r="D27" s="429"/>
+      <c r="E27" s="429"/>
+      <c r="F27" s="429"/>
+      <c r="G27" s="429"/>
+      <c r="H27" s="429"/>
+      <c r="I27" s="429"/>
+      <c r="J27" s="429"/>
+      <c r="K27" s="359"/>
       <c r="L27" s="60"/>
       <c r="M27" s="60"/>
       <c r="N27" s="60"/>
       <c r="O27" s="60"/>
       <c r="P27" s="60"/>
       <c r="Q27" s="60"/>
       <c r="R27" s="60"/>
       <c r="S27" s="60"/>
       <c r="T27" s="60"/>
     </row>
     <row r="28" spans="1:20" ht="15" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A28" s="361"/>
-[...11 lines deleted...]
-      <c r="K28" s="361"/>
+      <c r="A28" s="359"/>
+      <c r="B28" s="430" t="s">
+        <v>876</v>
+      </c>
+      <c r="C28" s="429"/>
+      <c r="D28" s="429"/>
+      <c r="E28" s="429"/>
+      <c r="F28" s="429"/>
+      <c r="G28" s="429"/>
+      <c r="H28" s="429"/>
+      <c r="I28" s="429"/>
+      <c r="J28" s="429"/>
+      <c r="K28" s="359"/>
       <c r="L28" s="60"/>
       <c r="M28" s="60"/>
       <c r="N28" s="60"/>
       <c r="O28" s="60"/>
       <c r="P28" s="60"/>
       <c r="Q28" s="60"/>
       <c r="R28" s="60"/>
       <c r="S28" s="60"/>
       <c r="T28" s="60"/>
     </row>
     <row r="29" spans="1:20" ht="10.15" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A29" s="361"/>
+      <c r="A29" s="359"/>
       <c r="B29" s="60"/>
       <c r="C29" s="60"/>
       <c r="D29" s="60"/>
       <c r="E29" s="60"/>
       <c r="F29" s="60"/>
       <c r="G29" s="60"/>
       <c r="H29" s="60"/>
-      <c r="I29" s="331"/>
-      <c r="K29" s="361"/>
+      <c r="I29" s="329"/>
+      <c r="K29" s="359"/>
       <c r="L29" s="60"/>
       <c r="M29" s="60"/>
       <c r="N29" s="60"/>
       <c r="O29" s="60"/>
       <c r="P29" s="60"/>
       <c r="Q29" s="60"/>
       <c r="R29" s="60"/>
       <c r="S29" s="60"/>
       <c r="T29" s="60"/>
     </row>
     <row r="30" spans="1:20" ht="17.45" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A30" s="361"/>
-      <c r="B30" s="442" t="s">
+      <c r="A30" s="359"/>
+      <c r="B30" s="430" t="s">
         <v>109</v>
       </c>
-      <c r="C30" s="442"/>
-[...7 lines deleted...]
-      <c r="K30" s="361"/>
+      <c r="C30" s="430"/>
+      <c r="D30" s="430"/>
+      <c r="E30" s="430"/>
+      <c r="F30" s="430"/>
+      <c r="G30" s="430"/>
+      <c r="H30" s="430"/>
+      <c r="I30" s="430"/>
+      <c r="J30" s="430"/>
+      <c r="K30" s="359"/>
       <c r="L30" s="60"/>
       <c r="M30" s="60"/>
       <c r="N30" s="60"/>
       <c r="O30" s="60"/>
       <c r="P30" s="60"/>
       <c r="Q30" s="60"/>
       <c r="R30" s="60"/>
       <c r="S30" s="60"/>
       <c r="T30" s="60"/>
     </row>
     <row r="31" spans="1:20" ht="10.5" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A31" s="361"/>
+      <c r="A31" s="359"/>
       <c r="B31" s="60"/>
       <c r="C31" s="60"/>
       <c r="D31" s="60"/>
       <c r="E31" s="60"/>
       <c r="F31" s="60"/>
       <c r="G31" s="60"/>
       <c r="H31" s="60"/>
-      <c r="I31" s="331"/>
-      <c r="K31" s="361"/>
+      <c r="I31" s="329"/>
+      <c r="K31" s="359"/>
       <c r="L31" s="60"/>
       <c r="M31" s="60"/>
       <c r="N31" s="60"/>
       <c r="O31" s="60"/>
       <c r="P31" s="60"/>
       <c r="Q31" s="60"/>
       <c r="R31" s="60"/>
       <c r="S31" s="60"/>
       <c r="T31" s="60"/>
     </row>
     <row r="32" spans="1:20" ht="10.5" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A32" s="361"/>
+      <c r="A32" s="359"/>
       <c r="B32" s="60"/>
       <c r="C32" s="60"/>
       <c r="D32" s="60"/>
       <c r="E32" s="60"/>
       <c r="F32" s="60"/>
       <c r="G32" s="60"/>
       <c r="H32" s="60"/>
-      <c r="I32" s="331"/>
-      <c r="K32" s="361"/>
+      <c r="I32" s="329"/>
+      <c r="K32" s="359"/>
       <c r="L32" s="60"/>
       <c r="M32" s="60"/>
       <c r="N32" s="60"/>
       <c r="O32" s="60"/>
       <c r="P32" s="60"/>
       <c r="Q32" s="60"/>
       <c r="R32" s="60"/>
       <c r="S32" s="60"/>
       <c r="T32" s="60"/>
     </row>
     <row r="33" spans="1:20" ht="37.5" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A33" s="363" t="s">
+      <c r="A33" s="361" t="s">
         <v>110</v>
       </c>
-      <c r="B33" s="444" t="s">
-[...18 lines deleted...]
-      <c r="T33" s="442"/>
+      <c r="B33" s="432" t="s">
+        <v>794</v>
+      </c>
+      <c r="C33" s="430"/>
+      <c r="D33" s="430"/>
+      <c r="E33" s="430"/>
+      <c r="F33" s="430"/>
+      <c r="G33" s="430"/>
+      <c r="H33" s="430"/>
+      <c r="I33" s="329"/>
+      <c r="K33" s="361"/>
+      <c r="L33" s="432"/>
+      <c r="M33" s="430"/>
+      <c r="N33" s="430"/>
+      <c r="O33" s="430"/>
+      <c r="P33" s="430"/>
+      <c r="Q33" s="430"/>
+      <c r="R33" s="430"/>
+      <c r="S33" s="430"/>
+      <c r="T33" s="430"/>
     </row>
     <row r="34" spans="1:20" ht="15" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A34" s="361"/>
-[...17 lines deleted...]
-      <c r="T34" s="361"/>
+      <c r="A34" s="359"/>
+      <c r="B34" s="359"/>
+      <c r="C34" s="359"/>
+      <c r="D34" s="359"/>
+      <c r="E34" s="359"/>
+      <c r="F34" s="359"/>
+      <c r="G34" s="359"/>
+      <c r="H34" s="359"/>
+      <c r="I34" s="329"/>
+      <c r="K34" s="359"/>
+      <c r="L34" s="359"/>
+      <c r="M34" s="359"/>
+      <c r="N34" s="359"/>
+      <c r="O34" s="359"/>
+      <c r="P34" s="359"/>
+      <c r="Q34" s="359"/>
+      <c r="R34" s="359"/>
+      <c r="S34" s="359"/>
+      <c r="T34" s="359"/>
     </row>
     <row r="35" spans="1:20" ht="14.1" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A35" s="445" t="s">
+      <c r="A35" s="433" t="s">
         <v>111</v>
       </c>
-      <c r="B35" s="444" t="s">
-[...18 lines deleted...]
-      <c r="T35" s="442"/>
+      <c r="B35" s="432" t="s">
+        <v>795</v>
+      </c>
+      <c r="C35" s="430"/>
+      <c r="D35" s="430"/>
+      <c r="E35" s="430"/>
+      <c r="F35" s="430"/>
+      <c r="G35" s="430"/>
+      <c r="H35" s="430"/>
+      <c r="I35" s="329"/>
+      <c r="K35" s="433"/>
+      <c r="L35" s="432"/>
+      <c r="M35" s="430"/>
+      <c r="N35" s="430"/>
+      <c r="O35" s="430"/>
+      <c r="P35" s="430"/>
+      <c r="Q35" s="430"/>
+      <c r="R35" s="430"/>
+      <c r="S35" s="430"/>
+      <c r="T35" s="430"/>
     </row>
     <row r="36" spans="1:20" ht="40.5" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A36" s="442"/>
-[...17 lines deleted...]
-      <c r="T36" s="442"/>
+      <c r="A36" s="430"/>
+      <c r="B36" s="430"/>
+      <c r="C36" s="430"/>
+      <c r="D36" s="430"/>
+      <c r="E36" s="430"/>
+      <c r="F36" s="430"/>
+      <c r="G36" s="430"/>
+      <c r="H36" s="430"/>
+      <c r="I36" s="329"/>
+      <c r="K36" s="430"/>
+      <c r="L36" s="430"/>
+      <c r="M36" s="430"/>
+      <c r="N36" s="430"/>
+      <c r="O36" s="430"/>
+      <c r="P36" s="430"/>
+      <c r="Q36" s="430"/>
+      <c r="R36" s="430"/>
+      <c r="S36" s="430"/>
+      <c r="T36" s="430"/>
     </row>
     <row r="37" spans="1:20" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A37" s="60"/>
-      <c r="B37" s="361" t="s">
+      <c r="B37" s="359" t="s">
         <v>112</v>
       </c>
       <c r="C37" s="60"/>
       <c r="D37" s="60"/>
       <c r="E37" s="60"/>
       <c r="F37" s="60"/>
       <c r="G37" s="60"/>
       <c r="H37" s="60"/>
-      <c r="I37" s="331"/>
+      <c r="I37" s="329"/>
       <c r="K37" s="60"/>
-      <c r="L37" s="361"/>
+      <c r="L37" s="359"/>
       <c r="M37" s="60"/>
       <c r="N37" s="60"/>
       <c r="O37" s="60"/>
       <c r="P37" s="60"/>
       <c r="Q37" s="60"/>
       <c r="R37" s="60"/>
       <c r="S37" s="60"/>
       <c r="T37" s="60"/>
     </row>
     <row r="38" spans="1:20" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A38" s="60"/>
-      <c r="B38" s="442" t="s">
-[...8 lines deleted...]
-      <c r="I38" s="331"/>
+      <c r="B38" s="430" t="s">
+        <v>812</v>
+      </c>
+      <c r="C38" s="430"/>
+      <c r="D38" s="430"/>
+      <c r="E38" s="430"/>
+      <c r="F38" s="430"/>
+      <c r="G38" s="430"/>
+      <c r="H38" s="430"/>
+      <c r="I38" s="329"/>
       <c r="K38" s="60"/>
-      <c r="L38" s="442"/>
-[...7 lines deleted...]
-      <c r="T38" s="442"/>
+      <c r="L38" s="430"/>
+      <c r="M38" s="430"/>
+      <c r="N38" s="430"/>
+      <c r="O38" s="430"/>
+      <c r="P38" s="430"/>
+      <c r="Q38" s="430"/>
+      <c r="R38" s="430"/>
+      <c r="S38" s="430"/>
+      <c r="T38" s="430"/>
     </row>
     <row r="39" spans="1:20" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A39" s="60"/>
-      <c r="B39" s="442" t="s">
+      <c r="B39" s="430" t="s">
         <v>113</v>
       </c>
-      <c r="C39" s="442"/>
-[...5 lines deleted...]
-      <c r="I39" s="331"/>
+      <c r="C39" s="430"/>
+      <c r="D39" s="430"/>
+      <c r="E39" s="430"/>
+      <c r="F39" s="430"/>
+      <c r="G39" s="430"/>
+      <c r="H39" s="430"/>
+      <c r="I39" s="329"/>
       <c r="K39" s="60"/>
-      <c r="L39" s="442"/>
-[...7 lines deleted...]
-      <c r="T39" s="442"/>
+      <c r="L39" s="430"/>
+      <c r="M39" s="430"/>
+      <c r="N39" s="430"/>
+      <c r="O39" s="430"/>
+      <c r="P39" s="430"/>
+      <c r="Q39" s="430"/>
+      <c r="R39" s="430"/>
+      <c r="S39" s="430"/>
+      <c r="T39" s="430"/>
     </row>
     <row r="40" spans="1:20" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A40" s="60"/>
       <c r="B40" s="60"/>
       <c r="C40" s="60"/>
       <c r="D40" s="60"/>
       <c r="E40" s="60"/>
       <c r="F40" s="60"/>
       <c r="G40" s="60"/>
       <c r="H40" s="60"/>
-      <c r="I40" s="331"/>
+      <c r="I40" s="329"/>
       <c r="K40" s="60"/>
       <c r="L40" s="60"/>
       <c r="M40" s="60"/>
       <c r="N40" s="60"/>
       <c r="O40" s="60"/>
       <c r="P40" s="60"/>
       <c r="Q40" s="60"/>
       <c r="R40" s="60"/>
       <c r="S40" s="60"/>
       <c r="T40" s="60"/>
     </row>
     <row r="41" spans="1:20" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A41" s="60"/>
-      <c r="B41" s="442" t="s">
-[...8 lines deleted...]
-      <c r="I41" s="331"/>
+      <c r="B41" s="430" t="s">
+        <v>813</v>
+      </c>
+      <c r="C41" s="430"/>
+      <c r="D41" s="430"/>
+      <c r="E41" s="430"/>
+      <c r="F41" s="430"/>
+      <c r="G41" s="430"/>
+      <c r="H41" s="430"/>
+      <c r="I41" s="329"/>
       <c r="K41" s="60"/>
-      <c r="L41" s="442"/>
-[...7 lines deleted...]
-      <c r="T41" s="442"/>
+      <c r="L41" s="430"/>
+      <c r="M41" s="430"/>
+      <c r="N41" s="430"/>
+      <c r="O41" s="430"/>
+      <c r="P41" s="430"/>
+      <c r="Q41" s="430"/>
+      <c r="R41" s="430"/>
+      <c r="S41" s="430"/>
+      <c r="T41" s="430"/>
     </row>
     <row r="42" spans="1:20" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A42" s="60"/>
-      <c r="B42" s="442" t="s">
+      <c r="B42" s="430" t="s">
         <v>114</v>
       </c>
-      <c r="C42" s="442"/>
-[...5 lines deleted...]
-      <c r="I42" s="331"/>
+      <c r="C42" s="430"/>
+      <c r="D42" s="430"/>
+      <c r="E42" s="430"/>
+      <c r="F42" s="430"/>
+      <c r="G42" s="430"/>
+      <c r="H42" s="430"/>
+      <c r="I42" s="329"/>
       <c r="K42" s="60"/>
-      <c r="L42" s="442"/>
-[...7 lines deleted...]
-      <c r="T42" s="442"/>
+      <c r="L42" s="430"/>
+      <c r="M42" s="430"/>
+      <c r="N42" s="430"/>
+      <c r="O42" s="430"/>
+      <c r="P42" s="430"/>
+      <c r="Q42" s="430"/>
+      <c r="R42" s="430"/>
+      <c r="S42" s="430"/>
+      <c r="T42" s="430"/>
     </row>
     <row r="43" spans="1:20" ht="26.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A43" s="60"/>
-      <c r="B43" s="442" t="s">
-[...8 lines deleted...]
-      <c r="I43" s="331"/>
+      <c r="B43" s="430" t="s">
+        <v>814</v>
+      </c>
+      <c r="C43" s="430"/>
+      <c r="D43" s="430"/>
+      <c r="E43" s="430"/>
+      <c r="F43" s="430"/>
+      <c r="G43" s="430"/>
+      <c r="H43" s="430"/>
+      <c r="I43" s="329"/>
       <c r="K43" s="60"/>
       <c r="L43" s="60"/>
       <c r="M43" s="60"/>
       <c r="N43" s="60"/>
       <c r="O43" s="60"/>
       <c r="P43" s="60"/>
       <c r="Q43" s="60"/>
       <c r="R43" s="60"/>
       <c r="S43" s="60"/>
       <c r="T43" s="60"/>
     </row>
     <row r="44" spans="1:20" ht="10.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A44" s="60"/>
       <c r="B44" s="60"/>
       <c r="C44" s="60"/>
       <c r="D44" s="60"/>
       <c r="E44" s="60"/>
       <c r="F44" s="60"/>
       <c r="G44" s="60"/>
       <c r="H44" s="60"/>
-      <c r="I44" s="331"/>
+      <c r="I44" s="329"/>
       <c r="K44" s="60"/>
       <c r="L44" s="60"/>
       <c r="M44" s="60"/>
       <c r="N44" s="60"/>
       <c r="O44" s="60"/>
       <c r="P44" s="60"/>
       <c r="Q44" s="60"/>
       <c r="R44" s="60"/>
       <c r="S44" s="60"/>
       <c r="T44" s="60"/>
     </row>
     <row r="45" spans="1:20" ht="33.6" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A45" s="445" t="s">
+      <c r="A45" s="433" t="s">
         <v>115</v>
       </c>
-      <c r="B45" s="446" t="s">
-[...8 lines deleted...]
-      <c r="I45" s="331"/>
+      <c r="B45" s="434" t="s">
+        <v>796</v>
+      </c>
+      <c r="C45" s="434"/>
+      <c r="D45" s="434"/>
+      <c r="E45" s="434"/>
+      <c r="F45" s="434"/>
+      <c r="G45" s="434"/>
+      <c r="H45" s="434"/>
+      <c r="I45" s="329"/>
       <c r="K45" s="60"/>
       <c r="L45" s="60"/>
       <c r="M45" s="60"/>
       <c r="N45" s="60"/>
       <c r="O45" s="60"/>
       <c r="P45" s="60"/>
       <c r="Q45" s="60"/>
       <c r="R45" s="60"/>
       <c r="S45" s="60"/>
       <c r="T45" s="60"/>
     </row>
     <row r="46" spans="1:20" ht="37.9" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A46" s="442"/>
-[...7 lines deleted...]
-      <c r="I46" s="331"/>
+      <c r="A46" s="430"/>
+      <c r="B46" s="434"/>
+      <c r="C46" s="434"/>
+      <c r="D46" s="434"/>
+      <c r="E46" s="434"/>
+      <c r="F46" s="434"/>
+      <c r="G46" s="434"/>
+      <c r="H46" s="434"/>
+      <c r="I46" s="329"/>
       <c r="K46" s="60"/>
       <c r="L46" s="60"/>
       <c r="M46" s="60"/>
       <c r="N46" s="60"/>
       <c r="O46" s="60"/>
       <c r="P46" s="60"/>
       <c r="Q46" s="60"/>
       <c r="R46" s="60"/>
       <c r="S46" s="60"/>
       <c r="T46" s="60"/>
     </row>
     <row r="47" spans="1:20" ht="10.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A47" s="60"/>
       <c r="B47" s="60"/>
       <c r="C47" s="60"/>
       <c r="D47" s="60"/>
       <c r="E47" s="60"/>
       <c r="F47" s="60"/>
       <c r="G47" s="60"/>
       <c r="H47" s="60"/>
-      <c r="I47" s="331"/>
+      <c r="I47" s="329"/>
       <c r="K47" s="60"/>
       <c r="L47" s="60"/>
       <c r="M47" s="60"/>
       <c r="N47" s="60"/>
       <c r="O47" s="60"/>
       <c r="P47" s="60"/>
       <c r="Q47" s="60"/>
       <c r="R47" s="60"/>
       <c r="S47" s="60"/>
       <c r="T47" s="60"/>
     </row>
   </sheetData>
   <mergeCells count="31">
     <mergeCell ref="A13:A16"/>
     <mergeCell ref="A35:A36"/>
     <mergeCell ref="A45:A46"/>
     <mergeCell ref="B45:H46"/>
     <mergeCell ref="B41:H41"/>
     <mergeCell ref="B42:H42"/>
     <mergeCell ref="B38:H38"/>
     <mergeCell ref="B39:H39"/>
     <mergeCell ref="B43:H43"/>
     <mergeCell ref="B7:H9"/>
     <mergeCell ref="B11:H11"/>
     <mergeCell ref="B13:H16"/>