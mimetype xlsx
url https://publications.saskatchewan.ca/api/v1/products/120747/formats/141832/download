--- v0 (2026-07-28)
+++ v1 (2026-08-28)
@@ -7,60 +7,60 @@
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/externalLinks/externalLink1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.externalLink+xml"/>
   <Override PartName="/xl/externalLinks/externalLink2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.externalLink+xml"/>
   <Override PartName="/xl/externalLinks/externalLink3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.externalLink+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/calcChain.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.calcChain+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29328"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30228"/>
   <workbookPr defaultThemeVersion="166925"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
       <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="https://skgov.sharepoint.com/sites/FinTMB/Shared Documents/ORS/Risk Management and Reporting/Investor Relations website/"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="395" documentId="8_{45D340B9-5238-4AB9-A33E-11E01B12AC67}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{01C24B7D-864D-4462-A790-17E1E706492F}"/>
+  <xr:revisionPtr revIDLastSave="519" documentId="8_{45D340B9-5238-4AB9-A33E-11E01B12AC67}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{AACFB77E-11D3-4E2E-A4FA-E1B094063ADD}"/>
   <bookViews>
-    <workbookView xWindow="25080" yWindow="-120" windowWidth="25440" windowHeight="15270" xr2:uid="{E2A9B481-E727-4BC3-BFDF-CF306793BEF6}"/>
+    <workbookView xWindow="-120" yWindow="-120" windowWidth="25440" windowHeight="15270" xr2:uid="{E2A9B481-E727-4BC3-BFDF-CF306793BEF6}"/>
   </bookViews>
   <sheets>
     <sheet name="Recent Term Debt Issuances " sheetId="1" r:id="rId1"/>
   </sheets>
   <externalReferences>
     <externalReference r:id="rId2"/>
     <externalReference r:id="rId3"/>
     <externalReference r:id="rId4"/>
   </externalReferences>
   <definedNames>
     <definedName name="B.C">[1]Sch4BorrowingRequirements!$F$26</definedName>
     <definedName name="B.F">[1]Sch4BorrowingRequirements!$G$26</definedName>
     <definedName name="B.P">[1]Sch4BorrowingRequirements!#REF!</definedName>
     <definedName name="GA.C">[1]Sch4BorrowingRequirements!#REF!</definedName>
     <definedName name="GA.F">[1]Sch4BorrowingRequirements!#REF!</definedName>
     <definedName name="GA.P">[1]Sch4BorrowingRequirements!#REF!</definedName>
     <definedName name="ISC.C">[1]Sch4BorrowingRequirements!#REF!</definedName>
     <definedName name="ISC.F">[1]Sch4BorrowingRequirements!#REF!</definedName>
     <definedName name="ISC.P">[1]Sch4BorrowingRequirements!#REF!</definedName>
     <definedName name="MFC.C">[2]Sch4BorrowingRequirements!$G$8</definedName>
     <definedName name="MFC.F">[2]Sch4BorrowingRequirements!$H$8</definedName>
     <definedName name="MFC.P">[1]Sch4BorrowingRequirements!#REF!</definedName>
     <definedName name="NA_C">'[3]Lending &amp; Investing'!#REF!</definedName>
     <definedName name="NA_P">'[3]Lending &amp; Investing'!#REF!</definedName>
     <definedName name="Previous.Operating">[3]Expense!#REF!</definedName>
@@ -84,142 +84,136 @@
     <definedName name="SWC.F">[2]Sch4BorrowingRequirements!$H$13</definedName>
     <definedName name="SWC.P">[1]Sch4BorrowingRequirements!#REF!</definedName>
   </definedNames>
   <calcPr calcId="191028"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/calcChain.xml><?xml version="1.0" encoding="utf-8"?>
 <calcChain xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <c r="J16" i="1" l="1"/>
+  <c r="I14" i="1" l="1"/>
 </calcChain>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="45" uniqueCount="25">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="36" uniqueCount="23">
   <si>
     <t>RECENT TERM DEBT ISSUANCE</t>
   </si>
   <si>
     <t>Issuing program</t>
   </si>
   <si>
     <t>Maturity Date</t>
   </si>
   <si>
     <t xml:space="preserve">CUSIP / Debenture No. </t>
   </si>
   <si>
     <t>Date of Issue</t>
   </si>
   <si>
     <t>Amount Outstanding</t>
   </si>
   <si>
     <t>Currency</t>
   </si>
   <si>
     <t>Coupon Rate</t>
   </si>
   <si>
     <t>Canadian Dollars</t>
   </si>
   <si>
     <t xml:space="preserve">Issuance Documents </t>
   </si>
   <si>
     <t>CAD</t>
   </si>
   <si>
     <t xml:space="preserve">Domestic </t>
   </si>
   <si>
     <t>International</t>
   </si>
   <si>
     <t>EUR</t>
   </si>
   <si>
-    <t>2025-26</t>
-[...16 lines deleted...]
-  <si>
     <t>803854KY38</t>
   </si>
   <si>
-    <t>CH1474857005</t>
-[...4 lines deleted...]
-  <si>
     <t>CPP</t>
   </si>
   <si>
     <t>N/A</t>
+  </si>
+  <si>
+    <t>2026-27</t>
+  </si>
+  <si>
+    <t>Total 2026-27 Term Debt Issuance</t>
+  </si>
+  <si>
+    <t>GBP</t>
+  </si>
+  <si>
+    <t>XS3329285541</t>
+  </si>
+  <si>
+    <t>803854KZ0</t>
+  </si>
+  <si>
+    <t>XS3411866091)</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="3">
     <numFmt numFmtId="5" formatCode="&quot;$&quot;#,##0_);\(&quot;$&quot;#,##0\)"/>
     <numFmt numFmtId="164" formatCode="0.00_);\(0.00\)"/>
     <numFmt numFmtId="165" formatCode="0.000_);\(0.000\)"/>
   </numFmts>
-  <fonts count="9" x14ac:knownFonts="1">
+  <fonts count="10" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="0"/>
       <name val="Calibri"/>
@@ -243,78 +237,85 @@
     </font>
     <font>
       <b/>
       <sz val="11"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <u/>
       <sz val="11"/>
       <color theme="4"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
+    <font>
+      <sz val="11"/>
+      <color rgb="FFFF0000"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <scheme val="minor"/>
+    </font>
   </fonts>
   <fills count="5">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FF046A38"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FFA4D65E"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FFA4D95E"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
   </fills>
-  <borders count="11">
+  <borders count="9">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right style="thin">
@@ -350,275 +351,244 @@
         <color indexed="64"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left/>
-      <right style="thin">
-[...18 lines deleted...]
-      <left/>
       <right/>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="double">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
   </cellStyleXfs>
-  <cellXfs count="50">
+  <cellXfs count="44">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
     <xf numFmtId="15" fontId="2" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="37" fontId="2" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="top" shrinkToFit="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment horizontal="center" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="2" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="3" fillId="2" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="3" fillId="2" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="2" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="2" borderId="6" xfId="0" quotePrefix="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="1" fillId="3" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="3" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="3" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="1" fillId="3" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="3" fillId="2" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="3" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="3" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="3" fillId="2" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="6" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="8" xfId="0" applyBorder="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="15" fontId="2" fillId="4" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="4" borderId="9" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="2" fillId="4" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
-    <xf numFmtId="15" fontId="2" fillId="4" borderId="9" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="15" fontId="2" fillId="4" borderId="7" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="37" fontId="2" fillId="4" borderId="9" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="37" fontId="2" fillId="4" borderId="7" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" shrinkToFit="1"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="4" borderId="9" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="2" fillId="4" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="6" fillId="4" borderId="9" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="6" fillId="4" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="0" fontId="7" fillId="4" borderId="9" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="7" fillId="4" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="7" fillId="4" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...2 lines deleted...]
-    <xf numFmtId="5" fontId="6" fillId="4" borderId="10" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="5" fontId="6" fillId="4" borderId="8" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" shrinkToFit="1"/>
-    </xf>
-[...1 lines deleted...]
-      <alignment vertical="top"/>
     </xf>
     <xf numFmtId="165" fontId="2" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="37" fontId="2" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="37" fontId="2" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="top" shrinkToFit="1"/>
     </xf>
-    <xf numFmtId="37" fontId="2" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
-[...11 lines deleted...]
-    <xf numFmtId="15" fontId="8" fillId="0" borderId="3" xfId="1" applyNumberFormat="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="15" fontId="8" fillId="0" borderId="1" xfId="1" applyNumberFormat="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top"/>
     </xf>
-    <xf numFmtId="15" fontId="8" fillId="0" borderId="2" xfId="1" applyNumberFormat="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="15" fontId="9" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="37" fontId="9" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="top" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="165" fontId="9" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="37" fontId="9" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="top" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="3" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
+      <alignment horizontal="right" vertical="top"/>
+    </xf>
+    <xf numFmtId="5" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="top"/>
+    </xf>
+    <xf numFmtId="15" fontId="2" fillId="0" borderId="1" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top"/>
-    </xf>
-[...16 lines deleted...]
-      <alignment horizontal="center" wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="2">
     <cellStyle name="Hyperlink" xfId="1" builtinId="8"/>
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <colors>
     <mruColors>
       <color rgb="FFA4D65E"/>
       <color rgb="FFFF00FF"/>
     </mruColors>
   </colors>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/calcChain" Target="calcChain.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLink" Target="externalLinks/externalLink2.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLink" Target="externalLinks/externalLink1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLink" Target="externalLinks/externalLink3.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/></Relationships>
 </file>
 
 <file path=xl/externalLinks/_rels/externalLink1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLinkPath" Target="/TMB/ORS/Ministry%20Related/Briefing%20Books/2021-22/Budget/Main%20Worksheet%20(21-22%20Budget).xlsm" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLinkPath" Target="../../../../../../TMB/ORS/Ministry%20Related/Briefing%20Books/2021-22/Budget/Main%20Worksheet%20(21-22%20Budget).xlsm" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLinkPath" Target="/TMB/ORS/Ministry%20Related/Briefing%20Books/2021-22/Budget/Main%20Worksheet%20(21-22%20Budget).xlsm" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/externalLinks/_rels/externalLink2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLinkPath" Target="/TMB/ORS/Ministry%20Related/Briefing%20Books/2022-23/Q1/Main%20Worksheet%20Q1%20(2022-23).xlsm" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLinkPath" Target="../../../../../../TMB/ORS/Ministry%20Related/Briefing%20Books/2022-23/Q1/Main%20Worksheet%20Q1%20(2022-23).xlsm" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLinkPath" Target="/TMB/ORS/Ministry%20Related/Briefing%20Books/2022-23/Q1/Main%20Worksheet%20Q1%20(2022-23).xlsm" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/externalLinks/_rels/externalLink3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLinkPath" Target="file:///C:\Users\tstrombe\Local%20Settings\Temporary%20Internet%20Files\Content.Outlook\BHV3E3Z0\Mock%20Statements\Mock%20Statements.xls" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/externalLinks/externalLink1.xml><?xml version="1.0" encoding="utf-8"?>
 <externalLink xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xxl21="http://schemas.microsoft.com/office/spreadsheetml/2021/extlinks2021" mc:Ignorable="x14 xxl21">
   <externalBook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="rId1">
+    <xxl21:alternateUrls>
+      <xxl21:relativeUrl r:id="rId2"/>
+    </xxl21:alternateUrls>
     <sheetNames>
       <sheetName val="GrossDebt"/>
       <sheetName val="21-22 Borrowing"/>
       <sheetName val="Debt Stats"/>
       <sheetName val="ReportList"/>
       <sheetName val="Conf1SFSSch"/>
       <sheetName val="Conf2DebtSch"/>
       <sheetName val="Conf3Borrowing"/>
       <sheetName val="Rec1Vote12"/>
       <sheetName val="Rec3Vote177"/>
       <sheetName val="Sch1NonBudVoteStatApp"/>
       <sheetName val="Sch3GuarDebt"/>
       <sheetName val="Sch5LendInvActReceipts"/>
       <sheetName val="Sch6and7LendInvActDisp"/>
       <sheetName val="Sch8LendInvActDispVotes"/>
       <sheetName val="Sch9DebtRepSFandInt"/>
       <sheetName val="Sch9ADetailSFPymts"/>
       <sheetName val="Chart1PubDebtGraph"/>
       <sheetName val="SFS1ForSchofPD"/>
       <sheetName val="Sch2SchofDebt"/>
       <sheetName val="Sch4BorrowingRequirements"/>
       <sheetName val="IR1InvestorPPT"/>
       <sheetName val="IR2InvestorPPT"/>
       <sheetName val="Conf4SaskPower"/>
       <sheetName val="Conf5SaskTel"/>
@@ -736,50 +706,53 @@
       <sheetData sheetId="58"/>
       <sheetData sheetId="59"/>
       <sheetData sheetId="60"/>
       <sheetData sheetId="61"/>
       <sheetData sheetId="62"/>
       <sheetData sheetId="63"/>
       <sheetData sheetId="64"/>
       <sheetData sheetId="65"/>
       <sheetData sheetId="66"/>
       <sheetData sheetId="67"/>
       <sheetData sheetId="68"/>
       <sheetData sheetId="69"/>
       <sheetData sheetId="70"/>
       <sheetData sheetId="71"/>
       <sheetData sheetId="72"/>
       <sheetData sheetId="73"/>
       <sheetData sheetId="74"/>
     </sheetDataSet>
   </externalBook>
 </externalLink>
 </file>
 
 <file path=xl/externalLinks/externalLink2.xml><?xml version="1.0" encoding="utf-8"?>
 <externalLink xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xxl21="http://schemas.microsoft.com/office/spreadsheetml/2021/extlinks2021" mc:Ignorable="x14 xxl21">
   <externalBook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="rId1">
+    <xxl21:alternateUrls>
+      <xxl21:relativeUrl r:id="rId2"/>
+    </xxl21:alternateUrls>
     <sheetNames>
       <sheetName val="GrossDebt"/>
       <sheetName val="22-23 Borrowing"/>
       <sheetName val="21-22 Borrowing"/>
       <sheetName val="21-22 Issues"/>
       <sheetName val="21-22 Redemptions"/>
       <sheetName val="Debt Stats"/>
       <sheetName val="ReportList"/>
       <sheetName val="Conf1SFSSch"/>
       <sheetName val="Conf2DebtSch"/>
       <sheetName val="Conf3Borrowing"/>
       <sheetName val="Rec1Vote12"/>
       <sheetName val="Rec3Vote177"/>
       <sheetName val="Sch1NonBudVoteStatApp"/>
       <sheetName val="Sch2SchofDebt"/>
       <sheetName val="Sch3GuarDebt"/>
       <sheetName val="Sch4BorrowingRequirements"/>
       <sheetName val="Sch5LendInvActReceipts"/>
       <sheetName val="Sch6and7LendInvActDisp"/>
       <sheetName val="Sch8LendInvActDispVotes"/>
       <sheetName val="Sch9DebtRepSFandInt"/>
       <sheetName val="Sch9ADetailSFPymts"/>
       <sheetName val="Chart1PubDebtGraph"/>
       <sheetName val="SFS1ForSchofPD"/>
       <sheetName val="Sheet2"/>
@@ -1298,591 +1271,507 @@
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office 2013 - 2022 Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://publications.saskatchewan.ca/api/v1/products/126576/formats/150598/download" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://publications.saskatchewan.ca/api/v1/products/125900/formats/148595/download" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://publications.saskatchewan.ca/api/v1/products/123564/formats/150597/download" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://publications.saskatchewan.ca/api/v1/products/125900/formats/148593/download" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://publications.saskatchewan.ca/api/v1/products/126576/formats/148598/download" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://publications.saskatchewan.ca/api/v1/products/126569/formats/150596/download" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://publications.saskatchewan.ca/api/v1/products/126569/formats/150594/download" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://publications.saskatchewan.ca/api/v1/products/126569/formats/148591/download" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://publications.saskatchewan.ca/api/v1/products/125900/formats/150603/download" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://publications.saskatchewan.ca/api/v1/products/129653/formats/156456/download" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://publications.saskatchewan.ca/api/v1/products/125900/formats/156470/download" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://publications.saskatchewan.ca/api/v1/products/125900/formats/156470/download" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://publications.saskatchewan.ca/api/v1/products/129653/formats/156455/download" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://publications.saskatchewan.ca/api/v1/products/125900/formats/156468/download" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://publications.saskatchewan.ca/api/v1/products/126576/formats/156466/download" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{2A943725-1110-429F-8252-6FE1C732B347}">
   <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
-  <dimension ref="B1:L19"/>
+  <dimension ref="B1:J17"/>
   <sheetViews>
     <sheetView showGridLines="0" tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultColWidth="4.140625" defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="2.28515625" style="1" customWidth="1"/>
     <col min="2" max="5" width="16" style="1" customWidth="1"/>
     <col min="6" max="6" width="16" style="7" customWidth="1"/>
     <col min="7" max="8" width="16" style="1" customWidth="1"/>
-    <col min="9" max="9" width="3.7109375" style="1" customWidth="1"/>
-[...8 lines deleted...]
-    <col min="27" max="16384" width="4.140625" style="1"/>
+    <col min="9" max="9" width="19.140625" style="41" customWidth="1"/>
+    <col min="10" max="10" width="24" style="7" customWidth="1"/>
+    <col min="11" max="14" width="9.140625" style="1" customWidth="1"/>
+    <col min="15" max="17" width="4.140625" style="1"/>
+    <col min="18" max="18" width="5.28515625" style="1" customWidth="1"/>
+    <col min="19" max="19" width="4.140625" style="1"/>
+    <col min="20" max="20" width="4.7109375" style="1" customWidth="1"/>
+    <col min="21" max="23" width="4.140625" style="1"/>
+    <col min="24" max="24" width="5" style="1" bestFit="1" customWidth="1"/>
+    <col min="25" max="16384" width="4.140625" style="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="2:12" ht="18.75" x14ac:dyDescent="0.3">
+    <row r="1" spans="2:10" ht="18.75" x14ac:dyDescent="0.3">
       <c r="B1" s="9" t="s">
         <v>0</v>
       </c>
       <c r="C1" s="10"/>
       <c r="D1" s="11"/>
       <c r="E1" s="11"/>
       <c r="F1" s="12"/>
       <c r="G1" s="11"/>
       <c r="H1" s="11"/>
-      <c r="I1" s="10"/>
-[...2 lines deleted...]
-      <c r="L1" s="18"/>
+      <c r="I1" s="11"/>
+      <c r="J1" s="12"/>
     </row>
-    <row r="2" spans="2:12" ht="15.75" x14ac:dyDescent="0.25">
+    <row r="2" spans="2:10" ht="15.75" x14ac:dyDescent="0.25">
       <c r="B2" s="13" t="s">
-        <v>14</v>
-[...6 lines deleted...]
-      <c r="H2" s="20"/>
+        <v>17</v>
+      </c>
+      <c r="C2" s="18"/>
+      <c r="D2" s="19"/>
+      <c r="E2" s="19"/>
+      <c r="F2" s="20"/>
+      <c r="G2" s="19"/>
+      <c r="H2" s="19"/>
       <c r="I2" s="19"/>
-      <c r="J2" s="19"/>
-[...1 lines deleted...]
-      <c r="L2" s="22"/>
+      <c r="J2" s="20"/>
     </row>
-    <row r="3" spans="2:12" x14ac:dyDescent="0.25">
-[...1 lines deleted...]
-      <c r="L3" s="24"/>
+    <row r="3" spans="2:10" x14ac:dyDescent="0.25">
+      <c r="B3" s="21"/>
     </row>
-    <row r="4" spans="2:12" ht="30" x14ac:dyDescent="0.25">
+    <row r="4" spans="2:10" ht="30" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B4" s="14" t="s">
         <v>1</v>
       </c>
       <c r="C4" s="15" t="s">
         <v>2</v>
       </c>
       <c r="D4" s="14" t="s">
         <v>3</v>
       </c>
       <c r="E4" s="15" t="s">
         <v>4</v>
       </c>
       <c r="F4" s="15" t="s">
         <v>5</v>
       </c>
       <c r="G4" s="16" t="s">
         <v>6</v>
       </c>
       <c r="H4" s="17" t="s">
         <v>7</v>
       </c>
-      <c r="I4" s="48" t="s">
+      <c r="I4" s="40" t="s">
         <v>8</v>
       </c>
-      <c r="J4" s="48"/>
-      <c r="K4" s="49" t="s">
+      <c r="J4" s="16" t="s">
         <v>9</v>
       </c>
-      <c r="L4" s="49"/>
     </row>
-    <row r="5" spans="2:12" x14ac:dyDescent="0.25">
-[...1 lines deleted...]
-        <v>11</v>
+    <row r="5" spans="2:10" x14ac:dyDescent="0.25">
+      <c r="B5" s="8" t="s">
+        <v>12</v>
       </c>
       <c r="C5" s="3">
-        <v>49462</v>
+        <v>51599</v>
       </c>
       <c r="D5" s="4" t="s">
-        <v>17</v>
+        <v>20</v>
       </c>
       <c r="E5" s="3">
-        <v>45748</v>
+        <v>46120</v>
       </c>
       <c r="F5" s="5">
-        <v>400000000</v>
+        <v>80000000</v>
       </c>
       <c r="G5" s="6" t="s">
-        <v>10</v>
-[...11 lines deleted...]
-      <c r="L5" s="43"/>
+        <v>13</v>
+      </c>
+      <c r="H5" s="30">
+        <v>3.65</v>
+      </c>
+      <c r="I5" s="31">
+        <v>126952000</v>
+      </c>
+      <c r="J5" s="32">
+        <v>46120</v>
+      </c>
     </row>
-    <row r="6" spans="2:12" x14ac:dyDescent="0.25">
+    <row r="6" spans="2:10" x14ac:dyDescent="0.25">
       <c r="B6" s="8" t="s">
         <v>12</v>
       </c>
       <c r="C6" s="3">
-        <v>51229</v>
+        <v>51599</v>
       </c>
       <c r="D6" s="4" t="s">
-        <v>18</v>
+        <v>20</v>
       </c>
       <c r="E6" s="3">
-        <v>45750</v>
+        <v>46120</v>
       </c>
       <c r="F6" s="5">
-        <v>91000000</v>
+        <v>80000000</v>
       </c>
       <c r="G6" s="6" t="s">
         <v>13</v>
       </c>
-      <c r="H6" s="35">
-[...9 lines deleted...]
-      <c r="L6" s="43"/>
+      <c r="H6" s="30">
+        <v>3.65</v>
+      </c>
+      <c r="I6" s="31">
+        <v>127568000</v>
+      </c>
+      <c r="J6" s="32">
+        <v>46120</v>
+      </c>
     </row>
-    <row r="7" spans="2:12" x14ac:dyDescent="0.25">
+    <row r="7" spans="2:10" x14ac:dyDescent="0.25">
       <c r="B7" s="8" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
       <c r="C7" s="3">
-        <v>49416</v>
+        <v>49828</v>
       </c>
       <c r="D7" s="4" t="s">
-        <v>19</v>
+        <v>21</v>
       </c>
       <c r="E7" s="3">
-        <v>45764</v>
+        <v>46129</v>
       </c>
       <c r="F7" s="5">
-        <v>120000000</v>
+        <v>500000000</v>
       </c>
       <c r="G7" s="6" t="s">
-        <v>16</v>
-[...11 lines deleted...]
-      <c r="L7" s="43"/>
+        <v>10</v>
+      </c>
+      <c r="H7" s="30">
+        <v>4.0999999999999996</v>
+      </c>
+      <c r="I7" s="31">
+        <v>500000000</v>
+      </c>
+      <c r="J7" s="32">
+        <v>46129</v>
+      </c>
     </row>
-    <row r="8" spans="2:12" x14ac:dyDescent="0.25">
+    <row r="8" spans="2:10" x14ac:dyDescent="0.25">
       <c r="B8" s="8" t="s">
         <v>11</v>
       </c>
       <c r="C8" s="3">
         <v>57316</v>
       </c>
       <c r="D8" s="4" t="s">
-        <v>20</v>
+        <v>14</v>
       </c>
       <c r="E8" s="3">
-        <v>45811</v>
+        <v>46150</v>
       </c>
       <c r="F8" s="5">
-        <v>550000000</v>
+        <v>400000000</v>
       </c>
       <c r="G8" s="6" t="s">
         <v>10</v>
       </c>
-      <c r="H8" s="35">
+      <c r="H8" s="30">
         <v>4.4000000000000004</v>
       </c>
-      <c r="I8" s="46">
-[...6 lines deleted...]
-      <c r="L8" s="43"/>
+      <c r="I8" s="31">
+        <v>400000000</v>
+      </c>
+      <c r="J8" s="32">
+        <v>46150</v>
+      </c>
     </row>
-    <row r="9" spans="2:12" x14ac:dyDescent="0.25">
+    <row r="9" spans="2:10" x14ac:dyDescent="0.25">
       <c r="B9" s="8" t="s">
+        <v>12</v>
+      </c>
+      <c r="C9" s="3">
+        <v>47778</v>
+      </c>
+      <c r="D9" s="4" t="s">
+        <v>22</v>
+      </c>
+      <c r="E9" s="3">
+        <v>46189</v>
+      </c>
+      <c r="F9" s="5">
+        <v>600000000</v>
+      </c>
+      <c r="G9" s="6" t="s">
+        <v>19</v>
+      </c>
+      <c r="H9" s="30">
+        <v>4.625</v>
+      </c>
+      <c r="I9" s="31">
+        <v>1119780000</v>
+      </c>
+      <c r="J9" s="32">
+        <v>46189</v>
+      </c>
+    </row>
+    <row r="10" spans="2:10" x14ac:dyDescent="0.25">
+      <c r="B10" s="8" t="s">
         <v>11</v>
       </c>
-      <c r="C9" s="3">
-[...29 lines deleted...]
-      </c>
       <c r="C10" s="3">
-        <v>49541</v>
+        <v>49828</v>
       </c>
       <c r="D10" s="4" t="s">
         <v>21</v>
       </c>
       <c r="E10" s="3">
-        <v>45889</v>
+        <v>46195</v>
       </c>
       <c r="F10" s="5">
-        <v>160000000</v>
+        <v>400000000</v>
       </c>
       <c r="G10" s="6" t="s">
+        <v>10</v>
+      </c>
+      <c r="H10" s="30">
+        <v>4.0999999999999996</v>
+      </c>
+      <c r="I10" s="5">
+        <v>400000000</v>
+      </c>
+      <c r="J10" s="32">
+        <v>46195</v>
+      </c>
+    </row>
+    <row r="11" spans="2:10" x14ac:dyDescent="0.25">
+      <c r="B11" s="2" t="s">
+        <v>15</v>
+      </c>
+      <c r="C11" s="3">
+        <v>48367</v>
+      </c>
+      <c r="D11" s="4" t="s">
         <v>16</v>
       </c>
-      <c r="H10" s="35">
-[...9 lines deleted...]
-      <c r="L10" s="43"/>
+      <c r="E11" s="3">
+        <v>46209</v>
+      </c>
+      <c r="F11" s="5">
+        <v>3000000</v>
+      </c>
+      <c r="G11" s="6" t="s">
+        <v>10</v>
+      </c>
+      <c r="H11" s="30">
+        <v>3.3050000000000002</v>
+      </c>
+      <c r="I11" s="31">
+        <v>3000000</v>
+      </c>
+      <c r="J11" s="43">
+        <v>46209</v>
+      </c>
     </row>
-    <row r="11" spans="2:12" x14ac:dyDescent="0.25">
-[...15 lines deleted...]
-      <c r="G11" s="6" t="s">
+    <row r="12" spans="2:10" x14ac:dyDescent="0.25">
+      <c r="B12" s="8" t="s">
+        <v>15</v>
+      </c>
+      <c r="C12" s="3">
+        <v>49895</v>
+      </c>
+      <c r="D12" s="4" t="s">
         <v>16</v>
       </c>
-      <c r="H11" s="35">
-[...20 lines deleted...]
-      </c>
       <c r="E12" s="3">
-        <v>45897</v>
+        <v>46244</v>
       </c>
       <c r="F12" s="5">
-        <v>400000000</v>
+        <v>7330000000</v>
       </c>
       <c r="G12" s="6" t="s">
         <v>10</v>
       </c>
-      <c r="H12" s="35">
-[...9 lines deleted...]
-      <c r="L12" s="43"/>
+      <c r="H12" s="30">
+        <v>3.984</v>
+      </c>
+      <c r="I12" s="31">
+        <v>7330000</v>
+      </c>
+      <c r="J12" s="43">
+        <v>46305</v>
+      </c>
     </row>
-    <row r="13" spans="2:12" x14ac:dyDescent="0.25">
-[...28 lines deleted...]
-      <c r="L13" s="43"/>
+    <row r="13" spans="2:10" x14ac:dyDescent="0.25">
+      <c r="B13" s="33"/>
+      <c r="C13" s="34"/>
+      <c r="D13" s="35"/>
+      <c r="E13" s="34"/>
+      <c r="F13" s="36"/>
+      <c r="G13" s="37"/>
+      <c r="H13" s="38"/>
+      <c r="I13" s="39"/>
+      <c r="J13" s="32"/>
     </row>
-    <row r="14" spans="2:12" x14ac:dyDescent="0.25">
-[...28 lines deleted...]
-      <c r="L14" s="45"/>
+    <row r="14" spans="2:10" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="B14" s="22"/>
+      <c r="C14" s="23"/>
+      <c r="D14" s="24"/>
+      <c r="E14" s="25"/>
+      <c r="F14" s="26"/>
+      <c r="G14" s="27"/>
+      <c r="H14" s="27" t="s">
+        <v>18</v>
+      </c>
+      <c r="I14" s="29">
+        <f>SUM(I5:I13)</f>
+        <v>2684630000</v>
+      </c>
+      <c r="J14" s="28"/>
     </row>
-    <row r="15" spans="2:12" x14ac:dyDescent="0.25">
-[...50 lines deleted...]
-      <c r="J19" s="34"/>
+    <row r="15" spans="2:10" ht="15.75" thickTop="1" x14ac:dyDescent="0.25"/>
+    <row r="17" spans="9:9" x14ac:dyDescent="0.25">
+      <c r="I17" s="42"/>
     </row>
   </sheetData>
-  <sortState xmlns:xlrd2="http://schemas.microsoft.com/office/spreadsheetml/2017/richdata2" ref="B14:L15">
-    <sortCondition ref="E14:E15"/>
+  <sortState xmlns:xlrd2="http://schemas.microsoft.com/office/spreadsheetml/2017/richdata2" ref="B5:J12">
+    <sortCondition ref="E5:E12"/>
   </sortState>
-  <mergeCells count="18">
-[...18 lines deleted...]
-  </mergeCells>
   <hyperlinks>
-    <hyperlink ref="K8:L8" r:id="rId1" display="https://publications.saskatchewan.ca/api/v1/products/126576/formats/148598/download" xr:uid="{5B4AD9A2-80F3-441D-A3B3-15A95C8AA84D}"/>
-[...7 lines deleted...]
-    <hyperlink ref="K10:L11" r:id="rId9" display="https://publications.saskatchewan.ca/api/v1/products/125900/formats/150603/download" xr:uid="{F65051C4-83D3-44C2-81B7-55E13B1F9CD2}"/>
+    <hyperlink ref="J5" r:id="rId1" display="https://publications.saskatchewan.ca/api/v1/products/125900/formats/156470/download" xr:uid="{D19D1D96-5A91-4644-9ECD-FB0E64109CDF}"/>
+    <hyperlink ref="J6" r:id="rId2" display="https://publications.saskatchewan.ca/api/v1/products/125900/formats/156470/download" xr:uid="{8E1C3524-6104-4BC3-BD49-069E7FE167AA}"/>
+    <hyperlink ref="J7" r:id="rId3" display="https://publications.saskatchewan.ca/api/v1/products/129653/formats/156456/download" xr:uid="{32EA7727-795D-45C7-8F87-20AEA512E8EB}"/>
+    <hyperlink ref="J8" r:id="rId4" display="https://publications.saskatchewan.ca/api/v1/products/126576/formats/156466/download" xr:uid="{F2ADAAEC-DB47-4C4D-96C4-26E1F614EE34}"/>
+    <hyperlink ref="J9" r:id="rId5" display="https://publications.saskatchewan.ca/api/v1/products/125900/formats/156468/download" xr:uid="{F7D1AB0F-EB21-4EB3-A289-92101E184050}"/>
+    <hyperlink ref="J10" r:id="rId6" display="https://publications.saskatchewan.ca/api/v1/products/129653/formats/156455/download" xr:uid="{A1DA2E5B-B9FE-47F0-81D2-D545217401E0}"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
-  <pageSetup scale="53" fitToHeight="0" orientation="landscape" r:id="rId10"/>
+  <pageSetup scale="53" fitToHeight="0" orientation="landscape" r:id="rId7"/>
 </worksheet>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x0101003D547FA4A7785A42AACDBD956D92F3C4" ma:contentTypeVersion="25" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="d9d7aa0775cba2e01e023914fc3b6283">
-  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="6bcadc4d-516d-4bc7-adc6-7863a9b0f3ca" xmlns:ns3="64b6ee4a-981d-4d90-a9d4-f61476d727be" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="54bf5760392bfee94833a62ce41b09a9" ns2:_="" ns3:_="">
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement>
+    <lcf76f155ced4ddcb4097134ff3c332f xmlns="6bcadc4d-516d-4bc7-adc6-7863a9b0f3ca">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    </lcf76f155ced4ddcb4097134ff3c332f>
+    <TaxCatchAll xmlns="64b6ee4a-981d-4d90-a9d4-f61476d727be" xsi:nil="true"/>
+    <_Flow_SignoffStatus xmlns="6bcadc4d-516d-4bc7-adc6-7863a9b0f3ca" xsi:nil="true"/>
+    <Sort xmlns="6bcadc4d-516d-4bc7-adc6-7863a9b0f3ca" xsi:nil="true"/>
+    <Comments xmlns="6bcadc4d-516d-4bc7-adc6-7863a9b0f3ca" xsi:nil="true"/>
+    <Reviewed xmlns="6bcadc4d-516d-4bc7-adc6-7863a9b0f3ca">
+      <UserInfo>
+        <DisplayName/>
+        <AccountId xsi:nil="true"/>
+        <AccountType/>
+      </UserInfo>
+    </Reviewed>
+    <_x0032_ndReview xmlns="6bcadc4d-516d-4bc7-adc6-7863a9b0f3ca">
+      <UserInfo>
+        <DisplayName/>
+        <AccountId xsi:nil="true"/>
+        <AccountType/>
+      </UserInfo>
+    </_x0032_ndReview>
+    <Prepared xmlns="6bcadc4d-516d-4bc7-adc6-7863a9b0f3ca">
+      <UserInfo>
+        <DisplayName/>
+        <AccountId xsi:nil="true"/>
+        <AccountType/>
+      </UserInfo>
+    </Prepared>
+  </documentManagement>
+</p:properties>
+</file>
+
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
+</file>
+
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x0101003D547FA4A7785A42AACDBD956D92F3C4" ma:contentTypeVersion="28" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="62021a282015b18720b155654a7984d6">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="6bcadc4d-516d-4bc7-adc6-7863a9b0f3ca" xmlns:ns3="64b6ee4a-981d-4d90-a9d4-f61476d727be" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="1dfe4e05e42097ab33a25fd5d83d9554" ns2:_="" ns3:_="">
     <xsd:import namespace="6bcadc4d-516d-4bc7-adc6-7863a9b0f3ca"/>
     <xsd:import namespace="64b6ee4a-981d-4d90-a9d4-f61476d727be"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:Comments" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceAutoKeyPoints" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceKeyPoints" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithUsers" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithDetails" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceAutoTags" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceGenerationTime" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceEventHashCode" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
                 <xsd:element ref="ns2:_Flow_SignoffStatus" minOccurs="0"/>
                 <xsd:element ref="ns2:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
                 <xsd:element ref="ns3:TaxCatchAll" minOccurs="0"/>
                 <xsd:element ref="ns2:Sort" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceObjectDetectorVersions" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceSearchProperties" minOccurs="0"/>
-                <xsd:element ref="ns2:Status" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceBillingMetadata" minOccurs="0"/>
+                <xsd:element ref="ns2:Prepared" minOccurs="0"/>
+                <xsd:element ref="ns2:Reviewed" minOccurs="0"/>
+                <xsd:element ref="ns2:_x0032_ndReview" minOccurs="0"/>
               </xsd:all>
             </xsd:complexType>
           </xsd:element>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="6bcadc4d-516d-4bc7-adc6-7863a9b0f3ca" elementFormDefault="qualified">
     <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <xsd:element name="Comments" ma:index="2" nillable="true" ma:displayName="Comments" ma:format="Dropdown" ma:internalName="Comments">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note">
           <xsd:maxLength value="255"/>
         </xsd:restriction>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaServiceMetadata" ma:index="8" nillable="true" ma:displayName="MediaServiceMetadata" ma:hidden="true" ma:internalName="MediaServiceMetadata" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaServiceFastMetadata" ma:index="9" nillable="true" ma:displayName="MediaServiceFastMetadata" ma:hidden="true" ma:internalName="MediaServiceFastMetadata" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note"/>
@@ -1930,67 +1819,111 @@
         </xsd:restriction>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="lcf76f155ced4ddcb4097134ff3c332f" ma:index="22" nillable="true" ma:taxonomy="true" ma:internalName="lcf76f155ced4ddcb4097134ff3c332f" ma:taxonomyFieldName="MediaServiceImageTags" ma:displayName="Image Tags" ma:readOnly="false" ma:fieldId="{5cf76f15-5ced-4ddc-b409-7134ff3c332f}" ma:taxonomyMulti="true" ma:sspId="c8437b8b-ebfc-4eea-bbb0-e3d5afb0f9e5" ma:termSetId="09814cd3-568e-fe90-9814-8d621ff8fb84" ma:anchorId="fba54fb3-c3e1-fe81-a776-ca4b69148c4d" ma:open="true" ma:isKeyword="false">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element ref="pc:Terms" minOccurs="0" maxOccurs="1"/>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
     <xsd:element name="Sort" ma:index="24" nillable="true" ma:displayName="Sort" ma:format="Dropdown" ma:internalName="Sort" ma:percentage="FALSE">
       <xsd:simpleType>
         <xsd:restriction base="dms:Number"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaServiceObjectDetectorVersions" ma:index="25" nillable="true" ma:displayName="MediaServiceObjectDetectorVersions" ma:hidden="true" ma:indexed="true" ma:internalName="MediaServiceObjectDetectorVersions" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Text"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaServiceSearchProperties" ma:index="26" nillable="true" ma:displayName="MediaServiceSearchProperties" ma:hidden="true" ma:internalName="MediaServiceSearchProperties" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note"/>
       </xsd:simpleType>
     </xsd:element>
-    <xsd:element name="Status" ma:index="27" nillable="true" ma:displayName="Reviewed" ma:format="Dropdown" ma:internalName="Status">
-[...12 lines deleted...]
-    <xsd:element name="MediaServiceBillingMetadata" ma:index="28" nillable="true" ma:displayName="MediaServiceBillingMetadata" ma:hidden="true" ma:internalName="MediaServiceBillingMetadata" ma:readOnly="true">
+    <xsd:element name="MediaServiceBillingMetadata" ma:index="27" nillable="true" ma:displayName="MediaServiceBillingMetadata" ma:hidden="true" ma:internalName="MediaServiceBillingMetadata" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note"/>
       </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="Prepared" ma:index="28" nillable="true" ma:displayName="Prepared" ma:format="Dropdown" ma:list="UserInfo" ma:SharePointGroup="0" ma:internalName="Prepared">
+      <xsd:complexType>
+        <xsd:complexContent>
+          <xsd:extension base="dms:User">
+            <xsd:sequence>
+              <xsd:element name="UserInfo" minOccurs="0" maxOccurs="unbounded">
+                <xsd:complexType>
+                  <xsd:sequence>
+                    <xsd:element name="DisplayName" type="xsd:string" minOccurs="0"/>
+                    <xsd:element name="AccountId" type="dms:UserId" minOccurs="0" nillable="true"/>
+                    <xsd:element name="AccountType" type="xsd:string" minOccurs="0"/>
+                  </xsd:sequence>
+                </xsd:complexType>
+              </xsd:element>
+            </xsd:sequence>
+          </xsd:extension>
+        </xsd:complexContent>
+      </xsd:complexType>
+    </xsd:element>
+    <xsd:element name="Reviewed" ma:index="29" nillable="true" ma:displayName="1st Review" ma:format="Dropdown" ma:list="UserInfo" ma:SharePointGroup="0" ma:internalName="Reviewed">
+      <xsd:complexType>
+        <xsd:complexContent>
+          <xsd:extension base="dms:User">
+            <xsd:sequence>
+              <xsd:element name="UserInfo" minOccurs="0" maxOccurs="unbounded">
+                <xsd:complexType>
+                  <xsd:sequence>
+                    <xsd:element name="DisplayName" type="xsd:string" minOccurs="0"/>
+                    <xsd:element name="AccountId" type="dms:UserId" minOccurs="0" nillable="true"/>
+                    <xsd:element name="AccountType" type="xsd:string" minOccurs="0"/>
+                  </xsd:sequence>
+                </xsd:complexType>
+              </xsd:element>
+            </xsd:sequence>
+          </xsd:extension>
+        </xsd:complexContent>
+      </xsd:complexType>
+    </xsd:element>
+    <xsd:element name="_x0032_ndReview" ma:index="30" nillable="true" ma:displayName="2nd Review" ma:format="Dropdown" ma:list="UserInfo" ma:SharePointGroup="0" ma:internalName="_x0032_ndReview">
+      <xsd:complexType>
+        <xsd:complexContent>
+          <xsd:extension base="dms:User">
+            <xsd:sequence>
+              <xsd:element name="UserInfo" minOccurs="0" maxOccurs="unbounded">
+                <xsd:complexType>
+                  <xsd:sequence>
+                    <xsd:element name="DisplayName" type="xsd:string" minOccurs="0"/>
+                    <xsd:element name="AccountId" type="dms:UserId" minOccurs="0" nillable="true"/>
+                    <xsd:element name="AccountType" type="xsd:string" minOccurs="0"/>
+                  </xsd:sequence>
+                </xsd:complexType>
+              </xsd:element>
+            </xsd:sequence>
+          </xsd:extension>
+        </xsd:complexContent>
+      </xsd:complexType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="64b6ee4a-981d-4d90-a9d4-f61476d727be" elementFormDefault="qualified">
     <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <xsd:element name="SharedWithUsers" ma:index="12" nillable="true" ma:displayName="Shared With" ma:hidden="true" ma:internalName="SharedWithUsers" ma:readOnly="true">
       <xsd:complexType>
         <xsd:complexContent>
           <xsd:extension base="dms:UserMulti">
             <xsd:sequence>
               <xsd:element name="UserInfo" minOccurs="0" maxOccurs="unbounded">
                 <xsd:complexType>
                   <xsd:sequence>
                     <xsd:element name="DisplayName" type="xsd:string" minOccurs="0"/>
                     <xsd:element name="AccountId" type="dms:UserId" minOccurs="0" nillable="true"/>
                     <xsd:element name="AccountType" type="xsd:string" minOccurs="0"/>
                   </xsd:sequence>
                 </xsd:complexType>
               </xsd:element>
             </xsd:sequence>
           </xsd:extension>
         </xsd:complexContent>
       </xsd:complexType>
     </xsd:element>
     <xsd:element name="SharedWithDetails" ma:index="13" nillable="true" ma:displayName="Shared With Details" ma:hidden="true" ma:internalName="SharedWithDetails" ma:readOnly="true">
@@ -2087,108 +2020,84 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
-<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
-[...22 lines deleted...]
-
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{194DA1F0-EA75-4579-89E6-7E4BA317780D}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{7CC0D317-E89A-4914-90E3-F2BAF5164B34}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="6bcadc4d-516d-4bc7-adc6-7863a9b0f3ca"/>
+    <ds:schemaRef ds:uri="64b6ee4a-981d-4d90-a9d4-f61476d727be"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{DAFDC4B7-C63B-489A-AEC0-4931145AA9F9}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{06F15714-C71C-42F2-ACFF-D316C9C8B69F}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="6bcadc4d-516d-4bc7-adc6-7863a9b0f3ca"/>
     <ds:schemaRef ds:uri="64b6ee4a-981d-4d90-a9d4-f61476d727be"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
-  </ds:schemaRefs>
-[...17 lines deleted...]
-    <ds:schemaRef ds:uri="64b6ee4a-981d-4d90-a9d4-f61476d727be"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docMetadata/LabelInfo.xml><?xml version="1.0" encoding="utf-8"?>
 <clbl:labelList xmlns:clbl="http://schemas.microsoft.com/office/2020/mipLabelMetadata">
   <clbl:label id="{9715e697-1c31-4156-8581-01c5d1e29c65}" enabled="1" method="Standard" siteId="{cf4e8a24-641b-40d2-905e-9a328b644fab}" contentBits="0" removed="0"/>
 </clbl:labelList>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>