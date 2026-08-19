--- v0 (2026-07-10)
+++ v1 (2026-08-19)
@@ -7,51 +7,51 @@
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps4.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId5" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:p w14:paraId="4D87BA26" w14:textId="77777777" w:rsidR="00812398" w:rsidRPr="00995252" w:rsidRDefault="003850AE">
       <w:pPr>
         <w:pStyle w:val="Title"/>
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="0" w:name="ANNUAL_REPORT"/>
       <w:bookmarkEnd w:id="0"/>
       <w:r w:rsidRPr="00995252">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
         </w:rPr>
         <w:t>ANNUAL</w:t>
       </w:r>
       <w:r w:rsidRPr="00995252">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
           <w:spacing w:val="-19"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00995252">
         <w:rPr>
@@ -306,75 +306,84 @@
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
           <w:spacing w:val="-2"/>
         </w:rPr>
         <w:t>Council,</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="61BAFE79" w14:textId="783F0D1A" w:rsidR="00812398" w:rsidRPr="00995252" w:rsidRDefault="003850AE">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="5380"/>
           <w:tab w:val="left" w:pos="6815"/>
         </w:tabs>
         <w:spacing w:before="251" w:line="484" w:lineRule="auto"/>
         <w:ind w:left="360" w:right="1644"/>
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00995252">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
           <w:b/>
         </w:rPr>
-        <w:t>c/o:</w:t>
+        <w:t>c/o</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00995252">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:b/>
+        </w:rPr>
+        <w:t>:</w:t>
       </w:r>
       <w:r w:rsidRPr="00995252">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
           <w:b/>
           <w:spacing w:val="-16"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00995252">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
           <w:b/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="00995252">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
           <w:b/>
         </w:rPr>
         <w:t>Municipal</w:t>
       </w:r>
+      <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidRPr="00995252">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
           <w:b/>
           <w:spacing w:val="-11"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00995252">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
           <w:b/>
         </w:rPr>
         <w:t>Administrator/Clerk</w:t>
       </w:r>
       <w:r w:rsidR="00995252">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
         </w:rPr>
         <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r w:rsidRPr="00995252">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
           <w:b/>
@@ -851,51 +860,51 @@
           <w:spacing w:val="-2"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00995252">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
         </w:rPr>
         <w:t>present</w:t>
       </w:r>
       <w:r w:rsidRPr="00995252">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
           <w:spacing w:val="-3"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00995252">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
           <w:spacing w:val="-2"/>
         </w:rPr>
         <w:t>season:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="00027BAB" w14:textId="41657693" w:rsidR="00812398" w:rsidRPr="00995252" w:rsidRDefault="003850AE">
+    <w:p w14:paraId="00027BAB" w14:textId="5CD41471" w:rsidR="00812398" w:rsidRPr="00995252" w:rsidRDefault="003850AE">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1440"/>
         </w:tabs>
         <w:spacing w:before="251"/>
         <w:ind w:right="784"/>
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00995252">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
         </w:rPr>
         <w:t xml:space="preserve">Two copies of this report. (One copy for the municipal office and one to be sent preferably via email </w:t>
       </w:r>
       <w:hyperlink r:id="rId11">
         <w:r w:rsidR="00812398" w:rsidRPr="00995252">
           <w:rPr>
             <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
@@ -923,64 +932,75 @@
         <w:t xml:space="preserve"> mail or fax (</w:t>
       </w:r>
       <w:r w:rsidRPr="00995252">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
           <w:b/>
         </w:rPr>
         <w:t>306-787-0428</w:t>
       </w:r>
       <w:r w:rsidRPr="00995252">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
         </w:rPr>
         <w:t xml:space="preserve">) to the </w:t>
       </w:r>
       <w:r w:rsidR="00446E5F">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
         </w:rPr>
         <w:t>‘</w:t>
       </w:r>
       <w:r w:rsidRPr="00995252">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
         </w:rPr>
-        <w:t>Executive Director, Crops</w:t>
-[...12 lines deleted...]
-        <w:t>and Irrigation Branch, Saskatchewan Ministry of Agriculture, Room 125, 3085 Albert St</w:t>
+        <w:t xml:space="preserve">Executive Director, </w:t>
+      </w:r>
+      <w:r w:rsidR="00C53A9C">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+        </w:rPr>
+        <w:t>Regulatory and Compliance</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00995252">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Branch, Saskatchewan Ministry of Agriculture, Room </w:t>
+      </w:r>
+      <w:r w:rsidR="00C53A9C">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+        </w:rPr>
+        <w:t>202</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00995252">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+        </w:rPr>
+        <w:t>, 3085 Albert St</w:t>
       </w:r>
       <w:r w:rsidR="0092083A">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
         </w:rPr>
         <w:t>r</w:t>
       </w:r>
       <w:r w:rsidR="00D77382">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
         </w:rPr>
         <w:t>eet</w:t>
       </w:r>
       <w:r w:rsidRPr="00995252">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
         </w:rPr>
         <w:t>, R</w:t>
       </w:r>
       <w:r w:rsidR="00D77382">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
         </w:rPr>
         <w:t>EGINA SK</w:t>
       </w:r>
@@ -3602,60 +3622,60 @@
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
           <w:spacing w:val="-4"/>
         </w:rPr>
         <w:t>20</w:t>
       </w:r>
       <w:r w:rsidRPr="00995252">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
           <w:spacing w:val="-4"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>……</w:t>
       </w:r>
     </w:p>
     <w:sectPr w:rsidR="00812398" w:rsidRPr="00995252">
       <w:pgSz w:w="12240" w:h="20160"/>
       <w:pgMar w:top="1340" w:right="360" w:bottom="280" w:left="360" w:header="699" w:footer="0" w:gutter="0"/>
       <w:cols w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="71D5F247" w14:textId="77777777" w:rsidR="00FB2B47" w:rsidRDefault="00FB2B47">
+    <w:p w14:paraId="5F703112" w14:textId="77777777" w:rsidR="00F60B2C" w:rsidRDefault="00F60B2C">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="55E5954C" w14:textId="77777777" w:rsidR="00FB2B47" w:rsidRDefault="00FB2B47">
+    <w:p w14:paraId="118D4740" w14:textId="77777777" w:rsidR="00F60B2C" w:rsidRDefault="00F60B2C">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
@@ -3665,95 +3685,94 @@
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Aptos">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MS Gothic">
     <w:altName w:val="ＭＳ ゴシック"/>
     <w:panose1 w:val="020B0609070205080204"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MS Mincho">
-    <w:altName w:val="ＭＳ 明朝"/>
     <w:panose1 w:val="02020609040205080304"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="027E8326" w14:textId="77777777" w:rsidR="00FB2B47" w:rsidRDefault="00FB2B47">
+    <w:p w14:paraId="3B930525" w14:textId="77777777" w:rsidR="00F60B2C" w:rsidRDefault="00F60B2C">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="43185B9E" w14:textId="77777777" w:rsidR="00FB2B47" w:rsidRDefault="00FB2B47">
+    <w:p w14:paraId="3757602A" w14:textId="77777777" w:rsidR="00F60B2C" w:rsidRDefault="00F60B2C">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="6EC3A521" w14:textId="32FE4CC1" w:rsidR="00812398" w:rsidRDefault="00812398">
     <w:pPr>
       <w:pStyle w:val="BodyText"/>
       <w:spacing w:line="14" w:lineRule="auto"/>
       <w:rPr>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="5ACB76C6"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="C5A858E6"/>
     <w:lvl w:ilvl="0" w:tplc="EBA60738">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="541"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="default"/>
         <w:b w:val="0"/>
         <w:bCs w:val="0"/>
         <w:i w:val="0"/>
         <w:iCs w:val="0"/>
         <w:spacing w:val="0"/>
         <w:w w:val="100"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:lvl>
@@ -3965,114 +3984,124 @@
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="E1A2AE46">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="9504" w:hanging="540"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1" w16cid:durableId="911890818">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="2" w16cid:durableId="331882292">
     <w:abstractNumId w:val="1"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:zoom w:percent="140"/>
+  <w:zoom w:percent="120"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="720"/>
   <w:drawingGridHorizontalSpacing w:val="110"/>
   <w:displayHorizontalDrawingGridEvery w:val="2"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:ulTrailSpace/>
-    <w:shapeLayoutLikeWW8/>
-[...1 lines deleted...]
-    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
+    <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00812398"/>
     <w:rsid w:val="000978FB"/>
     <w:rsid w:val="001A6E40"/>
+    <w:rsid w:val="001A7347"/>
     <w:rsid w:val="001D290A"/>
     <w:rsid w:val="0021095E"/>
     <w:rsid w:val="002B0269"/>
     <w:rsid w:val="002C46AC"/>
     <w:rsid w:val="00323CB3"/>
     <w:rsid w:val="0033649E"/>
     <w:rsid w:val="00341691"/>
     <w:rsid w:val="003850AE"/>
     <w:rsid w:val="003C6956"/>
     <w:rsid w:val="003F7A91"/>
     <w:rsid w:val="00446E5F"/>
     <w:rsid w:val="00450B95"/>
     <w:rsid w:val="00475373"/>
     <w:rsid w:val="0052124B"/>
     <w:rsid w:val="006B7DCF"/>
     <w:rsid w:val="00771920"/>
+    <w:rsid w:val="00803910"/>
     <w:rsid w:val="00812398"/>
     <w:rsid w:val="00864CE2"/>
     <w:rsid w:val="008B17A3"/>
     <w:rsid w:val="008F7ABF"/>
     <w:rsid w:val="0092083A"/>
     <w:rsid w:val="00995252"/>
+    <w:rsid w:val="00996AB9"/>
     <w:rsid w:val="00A05C7B"/>
     <w:rsid w:val="00A36D4E"/>
+    <w:rsid w:val="00A72DDA"/>
     <w:rsid w:val="00A9398F"/>
     <w:rsid w:val="00AE085E"/>
     <w:rsid w:val="00B455FB"/>
     <w:rsid w:val="00BB7D84"/>
+    <w:rsid w:val="00C53A9C"/>
     <w:rsid w:val="00CA7678"/>
     <w:rsid w:val="00D06F3E"/>
     <w:rsid w:val="00D122AA"/>
     <w:rsid w:val="00D70375"/>
     <w:rsid w:val="00D77382"/>
     <w:rsid w:val="00D963FA"/>
+    <w:rsid w:val="00DF5581"/>
     <w:rsid w:val="00E95974"/>
     <w:rsid w:val="00EE2ED0"/>
     <w:rsid w:val="00F31D2E"/>
+    <w:rsid w:val="00F60B2C"/>
     <w:rsid w:val="00FB2B47"/>
     <w:rsid w:val="00FE62BE"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US" w:eastAsia="ja-JP" w:bidi="ar-SA"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
@@ -4979,100 +5008,127 @@
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps4.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x010100BF059FF3798C0F41827EE4F14DF0FC20" ma:contentTypeVersion="33" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="25b93eb7252758451d5ddf7cd07529d1">
-[...2 lines deleted...]
-    <xsd:import namespace="1629c3e8-0c09-4d32-b463-aba91c5817f1"/>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement>
+    <Disposal xmlns="f307fb8d-7623-4b45-92d1-a8e01e7e0b25" xsi:nil="true"/>
+    <Reference xmlns="f307fb8d-7623-4b45-92d1-a8e01e7e0b25" xsi:nil="true"/>
+    <TaxCatchAll xmlns="89037b82-a2b4-4b56-a307-7d9c9ee5a45a" xsi:nil="true"/>
+    <Classification xmlns="f307fb8d-7623-4b45-92d1-a8e01e7e0b25" xsi:nil="true"/>
+    <URL xmlns="f307fb8d-7623-4b45-92d1-a8e01e7e0b25">
+      <Url xsi:nil="true"/>
+      <Description xsi:nil="true"/>
+    </URL>
+    <Comments xmlns="f307fb8d-7623-4b45-92d1-a8e01e7e0b25" xsi:nil="true"/>
+    <lcf76f155ced4ddcb4097134ff3c332f xmlns="f307fb8d-7623-4b45-92d1-a8e01e7e0b25">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    </lcf76f155ced4ddcb4097134ff3c332f>
+    <Record_x0020_Status xmlns="f307fb8d-7623-4b45-92d1-a8e01e7e0b25">Active</Record_x0020_Status>
+    <ARMS_x002f_ORS_x0020_Code xmlns="f307fb8d-7623-4b45-92d1-a8e01e7e0b25" xsi:nil="true"/>
+    <Retention_x0020_Schedule xmlns="f307fb8d-7623-4b45-92d1-a8e01e7e0b25" xsi:nil="true"/>
+    <_dlc_DocId xmlns="89037b82-a2b4-4b56-a307-7d9c9ee5a45a">DOCID-1045628375-41160</_dlc_DocId>
+    <_dlc_DocIdUrl xmlns="89037b82-a2b4-4b56-a307-7d9c9ee5a45a">
+      <Url>https://skgov.sharepoint.com/sites/AGRCB/_layouts/15/DocIdRedir.aspx?ID=DOCID-1045628375-41160</Url>
+      <Description>DOCID-1045628375-41160</Description>
+    </_dlc_DocIdUrl>
+    <Retention xmlns="f307fb8d-7623-4b45-92d1-a8e01e7e0b25" xsi:nil="true"/>
+    <ORSSchedule xmlns="f307fb8d-7623-4b45-92d1-a8e01e7e0b25" xsi:nil="true"/>
+  </documentManagement>
+</p:properties>
+</file>
+
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x0101004DAF64274BB86D47BCB6ABBF325D6271" ma:contentTypeVersion="31" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="e6bfa037bced5ebf7ef65410ca50a323">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="f307fb8d-7623-4b45-92d1-a8e01e7e0b25" xmlns:ns3="89037b82-a2b4-4b56-a307-7d9c9ee5a45a" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="1db5de22221b4f0789442f4a3797b4b8" ns2:_="" ns3:_="">
+    <xsd:import namespace="f307fb8d-7623-4b45-92d1-a8e01e7e0b25"/>
+    <xsd:import namespace="89037b82-a2b4-4b56-a307-7d9c9ee5a45a"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:URL" minOccurs="0"/>
                 <xsd:element ref="ns2:ARMS_x002f_ORS_x0020_Code" minOccurs="0"/>
                 <xsd:element ref="ns2:Classification" minOccurs="0"/>
                 <xsd:element ref="ns2:Retention_x0020_Schedule" minOccurs="0"/>
                 <xsd:element ref="ns2:Disposal" minOccurs="0"/>
                 <xsd:element ref="ns2:Reference" minOccurs="0"/>
                 <xsd:element ref="ns2:Record_x0020_Status" minOccurs="0"/>
                 <xsd:element ref="ns2:Comments" minOccurs="0"/>
+                <xsd:element ref="ns3:SharedWithUsers" minOccurs="0"/>
+                <xsd:element ref="ns3:SharedWithDetails" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceAutoTags" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceGenerationTime" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceEventHashCode" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceAutoKeyPoints" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceKeyPoints" minOccurs="0"/>
-                <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
-                <xsd:element ref="ns2:MediaLengthInSeconds" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceLocation" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
-                <xsd:element ref="ns3:SharedWithUsers" minOccurs="0"/>
-[...2 lines deleted...]
-                <xsd:element ref="ns2:Comment" minOccurs="0"/>
                 <xsd:element ref="ns2:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
                 <xsd:element ref="ns3:TaxCatchAll" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaLengthInSeconds" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceObjectDetectorVersions" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceSearchProperties" minOccurs="0"/>
-                <xsd:element ref="ns2:MediaServiceBillingMetadata" minOccurs="0"/>
-                <xsd:element ref="ns2:Sentto" minOccurs="0"/>
                 <xsd:element ref="ns3:_dlc_DocId" minOccurs="0"/>
                 <xsd:element ref="ns3:_dlc_DocIdUrl" minOccurs="0"/>
                 <xsd:element ref="ns3:_dlc_DocIdPersistId" minOccurs="0"/>
+                <xsd:element ref="ns2:ORSSchedule" minOccurs="0"/>
+                <xsd:element ref="ns2:Retention" minOccurs="0"/>
               </xsd:all>
             </xsd:complexType>
           </xsd:element>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
   </xsd:schema>
-  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="7edad818-3ea4-4fef-bd35-27621cff1fab" elementFormDefault="qualified">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="f307fb8d-7623-4b45-92d1-a8e01e7e0b25" elementFormDefault="qualified">
     <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <xsd:element name="URL" ma:index="4" nillable="true" ma:displayName="URL" ma:format="Hyperlink" ma:internalName="URL" ma:readOnly="false">
       <xsd:complexType>
         <xsd:complexContent>
           <xsd:extension base="dms:URL">
             <xsd:sequence>
               <xsd:element name="Url" type="dms:ValidUrl" minOccurs="0" nillable="true"/>
               <xsd:element name="Description" type="xsd:string" nillable="true"/>
             </xsd:sequence>
           </xsd:extension>
         </xsd:complexContent>
       </xsd:complexType>
     </xsd:element>
     <xsd:element name="ARMS_x002f_ORS_x0020_Code" ma:index="5" nillable="true" ma:displayName="ARMS/ORS Code" ma:format="Dropdown" ma:internalName="ARMS_x002f_ORS_x0020_Code" ma:readOnly="false">
       <xsd:simpleType>
         <xsd:restriction base="dms:Choice">
           <xsd:enumeration value="ARMS"/>
           <xsd:enumeration value="ORS"/>
         </xsd:restriction>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="Classification" ma:index="6" nillable="true" ma:displayName="Classification" ma:internalName="Classification" ma:readOnly="false">
       <xsd:simpleType>
         <xsd:restriction base="dms:Text">
@@ -5095,211 +5151,199 @@
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="Reference" ma:index="9" nillable="true" ma:displayName="Reference" ma:internalName="Reference" ma:readOnly="false">
       <xsd:simpleType>
         <xsd:restriction base="dms:Text">
           <xsd:maxLength value="255"/>
         </xsd:restriction>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="Record_x0020_Status" ma:index="10" nillable="true" ma:displayName="Record Status" ma:default="Active" ma:format="Dropdown" ma:internalName="Record_x0020_Status" ma:readOnly="false">
       <xsd:simpleType>
         <xsd:restriction base="dms:Choice">
           <xsd:enumeration value="Active"/>
           <xsd:enumeration value="Archive"/>
           <xsd:enumeration value="Disposal Requested"/>
         </xsd:restriction>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="Comments" ma:index="11" nillable="true" ma:displayName="Comments" ma:internalName="Comments" ma:readOnly="false">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note">
           <xsd:maxLength value="255"/>
         </xsd:restriction>
       </xsd:simpleType>
     </xsd:element>
-    <xsd:element name="MediaServiceMetadata" ma:index="16" nillable="true" ma:displayName="MediaServiceMetadata" ma:hidden="true" ma:internalName="MediaServiceMetadata" ma:readOnly="true">
+    <xsd:element name="MediaServiceMetadata" ma:index="18" nillable="true" ma:displayName="MediaServiceMetadata" ma:hidden="true" ma:internalName="MediaServiceMetadata" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note"/>
       </xsd:simpleType>
     </xsd:element>
-    <xsd:element name="MediaServiceFastMetadata" ma:index="17" nillable="true" ma:displayName="MediaServiceFastMetadata" ma:hidden="true" ma:internalName="MediaServiceFastMetadata" ma:readOnly="true">
+    <xsd:element name="MediaServiceFastMetadata" ma:index="19" nillable="true" ma:displayName="MediaServiceFastMetadata" ma:hidden="true" ma:internalName="MediaServiceFastMetadata" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note"/>
       </xsd:simpleType>
     </xsd:element>
-    <xsd:element name="MediaServiceAutoTags" ma:index="18" nillable="true" ma:displayName="Tags" ma:internalName="MediaServiceAutoTags" ma:readOnly="true">
+    <xsd:element name="MediaServiceAutoTags" ma:index="20" nillable="true" ma:displayName="Tags" ma:internalName="MediaServiceAutoTags" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Text"/>
       </xsd:simpleType>
     </xsd:element>
-    <xsd:element name="MediaServiceGenerationTime" ma:index="19" nillable="true" ma:displayName="MediaServiceGenerationTime" ma:hidden="true" ma:internalName="MediaServiceGenerationTime" ma:readOnly="true">
+    <xsd:element name="MediaServiceGenerationTime" ma:index="21" nillable="true" ma:displayName="MediaServiceGenerationTime" ma:hidden="true" ma:internalName="MediaServiceGenerationTime" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Text"/>
       </xsd:simpleType>
     </xsd:element>
-    <xsd:element name="MediaServiceEventHashCode" ma:index="20" nillable="true" ma:displayName="MediaServiceEventHashCode" ma:hidden="true" ma:internalName="MediaServiceEventHashCode" ma:readOnly="true">
+    <xsd:element name="MediaServiceEventHashCode" ma:index="22" nillable="true" ma:displayName="MediaServiceEventHashCode" ma:hidden="true" ma:internalName="MediaServiceEventHashCode" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Text"/>
-      </xsd:simpleType>
-[...10 lines deleted...]
-        </xsd:restriction>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaServiceDateTaken" ma:index="23" nillable="true" ma:displayName="MediaServiceDateTaken" ma:hidden="true" ma:internalName="MediaServiceDateTaken" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Text"/>
       </xsd:simpleType>
     </xsd:element>
-    <xsd:element name="MediaLengthInSeconds" ma:index="24" nillable="true" ma:displayName="MediaLengthInSeconds" ma:hidden="true" ma:internalName="MediaLengthInSeconds" ma:readOnly="true">
+    <xsd:element name="MediaServiceAutoKeyPoints" ma:index="24" nillable="true" ma:displayName="MediaServiceAutoKeyPoints" ma:hidden="true" ma:internalName="MediaServiceAutoKeyPoints" ma:readOnly="true">
       <xsd:simpleType>
-        <xsd:restriction base="dms:Unknown"/>
+        <xsd:restriction base="dms:Note"/>
       </xsd:simpleType>
     </xsd:element>
-    <xsd:element name="MediaServiceLocation" ma:index="25" nillable="true" ma:displayName="Location" ma:internalName="MediaServiceLocation" ma:readOnly="true">
-[...4 lines deleted...]
-    <xsd:element name="MediaServiceOCR" ma:index="26" nillable="true" ma:displayName="Extracted Text" ma:internalName="MediaServiceOCR" ma:readOnly="true">
+    <xsd:element name="MediaServiceKeyPoints" ma:index="25" nillable="true" ma:displayName="KeyPoints" ma:internalName="MediaServiceKeyPoints" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note">
           <xsd:maxLength value="255"/>
         </xsd:restriction>
       </xsd:simpleType>
     </xsd:element>
-    <xsd:element name="Archive" ma:index="29" nillable="true" ma:displayName="ORS" ma:description="Archive number as outlined in ARMS and ORS. 4-5 numbers long." ma:format="Dropdown" ma:internalName="Archive">
+    <xsd:element name="MediaServiceLocation" ma:index="26" nillable="true" ma:displayName="Location" ma:internalName="MediaServiceLocation" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceOCR" ma:index="27" nillable="true" ma:displayName="Extracted Text" ma:internalName="MediaServiceOCR" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note">
+          <xsd:maxLength value="255"/>
+        </xsd:restriction>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="lcf76f155ced4ddcb4097134ff3c332f" ma:index="29" nillable="true" ma:taxonomy="true" ma:internalName="lcf76f155ced4ddcb4097134ff3c332f" ma:taxonomyFieldName="MediaServiceImageTags" ma:displayName="Image Tags" ma:readOnly="false" ma:fieldId="{5cf76f15-5ced-4ddc-b409-7134ff3c332f}" ma:taxonomyMulti="true" ma:sspId="c8437b8b-ebfc-4eea-bbb0-e3d5afb0f9e5" ma:termSetId="09814cd3-568e-fe90-9814-8d621ff8fb84" ma:anchorId="fba54fb3-c3e1-fe81-a776-ca4b69148c4d" ma:open="true" ma:isKeyword="false">
+      <xsd:complexType>
+        <xsd:sequence>
+          <xsd:element ref="pc:Terms" minOccurs="0" maxOccurs="1"/>
+        </xsd:sequence>
+      </xsd:complexType>
+    </xsd:element>
+    <xsd:element name="MediaLengthInSeconds" ma:index="31" nillable="true" ma:displayName="MediaLengthInSeconds" ma:hidden="true" ma:internalName="MediaLengthInSeconds" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Unknown"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceObjectDetectorVersions" ma:index="32" nillable="true" ma:displayName="MediaServiceObjectDetectorVersions" ma:hidden="true" ma:indexed="true" ma:internalName="MediaServiceObjectDetectorVersions" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceSearchProperties" ma:index="33" nillable="true" ma:displayName="MediaServiceSearchProperties" ma:hidden="true" ma:internalName="MediaServiceSearchProperties" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="ORSSchedule" ma:index="37" nillable="true" ma:displayName="ORS Schedule" ma:format="Dropdown" ma:internalName="ORSSchedule">
       <xsd:simpleType>
         <xsd:restriction base="dms:Text">
           <xsd:maxLength value="255"/>
         </xsd:restriction>
       </xsd:simpleType>
     </xsd:element>
-    <xsd:element name="Comment" ma:index="30" nillable="true" ma:displayName="Comment" ma:format="Dropdown" ma:internalName="Comment">
-[...28 lines deleted...]
-    <xsd:element name="Sentto" ma:index="37" nillable="true" ma:displayName="Contact with" ma:format="Dropdown" ma:internalName="Sentto">
+    <xsd:element name="Retention" ma:index="38" nillable="true" ma:displayName="Retention" ma:format="Dropdown" ma:internalName="Retention">
       <xsd:simpleType>
         <xsd:restriction base="dms:Text">
           <xsd:maxLength value="255"/>
         </xsd:restriction>
       </xsd:simpleType>
     </xsd:element>
   </xsd:schema>
-  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="1629c3e8-0c09-4d32-b463-aba91c5817f1" elementFormDefault="qualified">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="89037b82-a2b4-4b56-a307-7d9c9ee5a45a" elementFormDefault="qualified">
     <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
-    <xsd:element name="SharedWithUsers" ma:index="27" nillable="true" ma:displayName="Shared With" ma:internalName="SharedWithUsers" ma:readOnly="true">
+    <xsd:element name="SharedWithUsers" ma:index="16" nillable="true" ma:displayName="Shared With" ma:internalName="SharedWithUsers" ma:readOnly="true">
       <xsd:complexType>
         <xsd:complexContent>
           <xsd:extension base="dms:UserMulti">
             <xsd:sequence>
               <xsd:element name="UserInfo" minOccurs="0" maxOccurs="unbounded">
                 <xsd:complexType>
                   <xsd:sequence>
                     <xsd:element name="DisplayName" type="xsd:string" minOccurs="0"/>
                     <xsd:element name="AccountId" type="dms:UserId" minOccurs="0" nillable="true"/>
                     <xsd:element name="AccountType" type="xsd:string" minOccurs="0"/>
                   </xsd:sequence>
                 </xsd:complexType>
               </xsd:element>
             </xsd:sequence>
           </xsd:extension>
         </xsd:complexContent>
       </xsd:complexType>
     </xsd:element>
-    <xsd:element name="SharedWithDetails" ma:index="28" nillable="true" ma:displayName="Shared With Details" ma:internalName="SharedWithDetails" ma:readOnly="true">
+    <xsd:element name="SharedWithDetails" ma:index="17" nillable="true" ma:displayName="Shared With Details" ma:internalName="SharedWithDetails" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note">
           <xsd:maxLength value="255"/>
         </xsd:restriction>
       </xsd:simpleType>
     </xsd:element>
-    <xsd:element name="TaxCatchAll" ma:index="33" nillable="true" ma:displayName="Taxonomy Catch All Column" ma:hidden="true" ma:list="{abacbbb8-9ca4-4714-ac17-28273766f675}" ma:internalName="TaxCatchAll" ma:showField="CatchAllData" ma:web="1629c3e8-0c09-4d32-b463-aba91c5817f1">
+    <xsd:element name="TaxCatchAll" ma:index="30" nillable="true" ma:displayName="Taxonomy Catch All Column" ma:hidden="true" ma:list="{3eb222f2-68e7-49f6-8813-8a35c10496ba}" ma:internalName="TaxCatchAll" ma:showField="CatchAllData" ma:web="89037b82-a2b4-4b56-a307-7d9c9ee5a45a">
       <xsd:complexType>
         <xsd:complexContent>
           <xsd:extension base="dms:MultiChoiceLookup">
             <xsd:sequence>
               <xsd:element name="Value" type="dms:Lookup" maxOccurs="unbounded" minOccurs="0" nillable="true"/>
             </xsd:sequence>
           </xsd:extension>
         </xsd:complexContent>
       </xsd:complexType>
     </xsd:element>
-    <xsd:element name="_dlc_DocId" ma:index="38" nillable="true" ma:displayName="Document ID Value" ma:description="The value of the document ID assigned to this item." ma:indexed="true" ma:internalName="_dlc_DocId" ma:readOnly="true">
+    <xsd:element name="_dlc_DocId" ma:index="34" nillable="true" ma:displayName="Document ID Value" ma:description="The value of the document ID assigned to this item." ma:indexed="true" ma:internalName="_dlc_DocId" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Text"/>
       </xsd:simpleType>
     </xsd:element>
-    <xsd:element name="_dlc_DocIdUrl" ma:index="39" nillable="true" ma:displayName="Document ID" ma:description="Permanent link to this document." ma:hidden="true" ma:internalName="_dlc_DocIdUrl" ma:readOnly="true">
+    <xsd:element name="_dlc_DocIdUrl" ma:index="35" nillable="true" ma:displayName="Document ID" ma:description="Permanent link to this document." ma:hidden="true" ma:internalName="_dlc_DocIdUrl" ma:readOnly="true">
       <xsd:complexType>
         <xsd:complexContent>
           <xsd:extension base="dms:URL">
             <xsd:sequence>
               <xsd:element name="Url" type="dms:ValidUrl" minOccurs="0" nillable="true"/>
               <xsd:element name="Description" type="xsd:string" nillable="true"/>
             </xsd:sequence>
           </xsd:extension>
         </xsd:complexContent>
       </xsd:complexType>
     </xsd:element>
-    <xsd:element name="_dlc_DocIdPersistId" ma:index="40" nillable="true" ma:displayName="Persist ID" ma:description="Keep ID on add." ma:hidden="true" ma:internalName="_dlc_DocIdPersistId" ma:readOnly="true">
+    <xsd:element name="_dlc_DocIdPersistId" ma:index="36" nillable="true" ma:displayName="Persist ID" ma:description="Keep ID on add." ma:hidden="true" ma:internalName="_dlc_DocIdPersistId" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Boolean"/>
       </xsd:simpleType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:odoc="http://schemas.microsoft.com/internal/obd" targetNamespace="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" elementFormDefault="qualified" attributeFormDefault="unqualified" blockDefault="#all">
     <xsd:import namespace="http://purl.org/dc/elements/1.1/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dc.xsd"/>
     <xsd:import namespace="http://purl.org/dc/terms/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dcterms.xsd"/>
     <xsd:element name="coreProperties" type="CT_coreProperties"/>
     <xsd:complexType name="CT_coreProperties">
       <xsd:all>
         <xsd:element ref="dc:creator" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dcterms:created" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:identifier" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="contentType" minOccurs="0" maxOccurs="1" type="xsd:string" ma:index="12" ma:displayName="Content Type"/>
         <xsd:element ref="dc:title" minOccurs="0" maxOccurs="1" ma:index="3" ma:displayName="Title"/>
         <xsd:element ref="dc:subject" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:description" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="keywords" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element ref="dc:language" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="category" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="version" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="revision" minOccurs="0" maxOccurs="1" type="xsd:string">
           <xsd:annotation>
             <xsd:documentation>
@@ -5360,224 +5404,194 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
-<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <?mso-contentType ?>
 <spe:Receivers xmlns:spe="http://schemas.microsoft.com/sharepoint/events">
   <Receiver>
     <Name>Document ID Generator</Name>
     <Synchronization>Synchronous</Synchronization>
     <Type>10001</Type>
     <SequenceNumber>1000</SequenceNumber>
     <Url/>
     <Assembly>Microsoft.Office.DocumentManagement, Version=16.0.0.0, Culture=neutral, PublicKeyToken=71e9bce111e9429c</Assembly>
     <Class>Microsoft.Office.DocumentManagement.Internal.DocIdHandler</Class>
     <Data/>
     <Filter/>
   </Receiver>
   <Receiver>
     <Name>Document ID Generator</Name>
     <Synchronization>Synchronous</Synchronization>
     <Type>10002</Type>
     <SequenceNumber>1001</SequenceNumber>
     <Url/>
     <Assembly>Microsoft.Office.DocumentManagement, Version=16.0.0.0, Culture=neutral, PublicKeyToken=71e9bce111e9429c</Assembly>
     <Class>Microsoft.Office.DocumentManagement.Internal.DocIdHandler</Class>
     <Data/>
     <Filter/>
   </Receiver>
   <Receiver>
     <Name>Document ID Generator</Name>
     <Synchronization>Synchronous</Synchronization>
     <Type>10004</Type>
     <SequenceNumber>1002</SequenceNumber>
     <Url/>
     <Assembly>Microsoft.Office.DocumentManagement, Version=16.0.0.0, Culture=neutral, PublicKeyToken=71e9bce111e9429c</Assembly>
     <Class>Microsoft.Office.DocumentManagement.Internal.DocIdHandler</Class>
     <Data/>
     <Filter/>
   </Receiver>
   <Receiver>
     <Name>Document ID Generator</Name>
     <Synchronization>Synchronous</Synchronization>
     <Type>10006</Type>
     <SequenceNumber>1003</SequenceNumber>
     <Url/>
     <Assembly>Microsoft.Office.DocumentManagement, Version=16.0.0.0, Culture=neutral, PublicKeyToken=71e9bce111e9429c</Assembly>
     <Class>Microsoft.Office.DocumentManagement.Internal.DocIdHandler</Class>
     <Data/>
     <Filter/>
   </Receiver>
 </spe:Receivers>
 </file>
 
-<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
 <?mso-contentType ?>
 <FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
 </file>
 
-<file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
-[...26 lines deleted...]
-</p:properties>
+<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{A805C34C-5E88-4656-8FAA-A2B013336BD3}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="f307fb8d-7623-4b45-92d1-a8e01e7e0b25"/>
+    <ds:schemaRef ds:uri="89037b82-a2b4-4b56-a307-7d9c9ee5a45a"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{35784B4A-9213-4B1A-B744-545C69370C95}">
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{2BCF5EC9-BEE1-4EB7-A912-73AEC5A12A39}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
-    <ds:schemaRef ds:uri="7edad818-3ea4-4fef-bd35-27621cff1fab"/>
-    <ds:schemaRef ds:uri="1629c3e8-0c09-4d32-b463-aba91c5817f1"/>
+    <ds:schemaRef ds:uri="f307fb8d-7623-4b45-92d1-a8e01e7e0b25"/>
+    <ds:schemaRef ds:uri="89037b82-a2b4-4b56-a307-7d9c9ee5a45a"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{CFD30139-F8DD-4055-9A76-731827DBEF67}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/events"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{4D652CC1-6D97-4475-BF5E-232F09340345}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
-[...9 lines deleted...]
-
 <file path=docMetadata/LabelInfo.xml><?xml version="1.0" encoding="utf-8"?>
 <clbl:labelList xmlns:clbl="http://schemas.microsoft.com/office/2020/mipLabelMetadata">
-  <clbl:label id="{9715e697-1c31-4156-8581-01c5d1e29c65}" enabled="1" method="Standard" siteId="{cf4e8a24-641b-40d2-905e-9a328b644fab}" contentBits="0" removed="0"/>
+  <clbl:label id="{9715e697-1c31-4156-8581-01c5d1e29c65}" enabled="1" method="Standard" siteId="{cf4e8a24-641b-40d2-905e-9a328b644fab}" removed="0"/>
 </clbl:labelList>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>2</Pages>
-  <Words>286</Words>
-  <Characters>3628</Characters>
+  <Words>584</Words>
+  <Characters>3335</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>106</Lines>
-  <Paragraphs>85</Paragraphs>
+  <Lines>27</Lines>
+  <Paragraphs>7</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <Company>Sask. Agriculture &amp; Food</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>3829</CharactersWithSpaces>
+  <CharactersWithSpaces>3912</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>Approved by the Minister of the Department of Agriculture</dc:title>
   <dc:subject/>
   <dc:creator>Sask. Agriculture &amp; Food</dc:creator>
   <cp:keywords/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="Created">
     <vt:filetime>2015-03-06T00:00:00Z</vt:filetime>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="Creator">
     <vt:lpwstr>Acrobat PDFMaker 11 for Word</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="4" name="LastSaved">
     <vt:filetime>2025-07-18T00:00:00Z</vt:filetime>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="5" name="Producer">
     <vt:lpwstr>Adobe PDF Library 11.0</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="6" name="SourceModified">
     <vt:lpwstr>D:20150306232707</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="7" name="ContentTypeId">
-    <vt:lpwstr>0x010100BF059FF3798C0F41827EE4F14DF0FC20</vt:lpwstr>
+    <vt:lpwstr>0x0101004DAF64274BB86D47BCB6ABBF325D6271</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="8" name="_dlc_DocIdItemGuid">
-    <vt:lpwstr>aeb84376-25a3-4e02-910d-3702cc6a7688</vt:lpwstr>
+    <vt:lpwstr>f57c6174-9448-46a7-9cc1-f213843bbf95</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="9" name="MediaServiceImageTags">
     <vt:lpwstr/>
   </property>
 </Properties>
 </file>