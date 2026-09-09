--- v0 (2026-07-10)
+++ v1 (2026-09-09)
@@ -1,6096 +1,5663 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
+  <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
-  <Override PartName="/word/stylesWithEffects.xml" ContentType="application/vnd.ms-word.stylesWithEffects+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header4.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/header5.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/header6.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
-  <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
+  <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w:rsidR="008C34D5" w:rsidRPr="008C34D5" w:rsidRDefault="008C34D5" w:rsidP="008C34D5">
-[...6 lines deleted...]
-        <w:rPr>
+    <w:p w14:paraId="78F463ED" w14:textId="77777777" w:rsidR="002616B9" w:rsidRPr="00040E92" w:rsidRDefault="002616B9" w:rsidP="002616B9">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro"/>
+          <w:sz w:val="40"/>
+          <w:szCs w:val="40"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0029026D">
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+        <mc:AlternateContent>
+          <mc:Choice Requires="wpg">
+            <w:drawing>
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="1F9E2BC4" wp14:editId="1201C098">
+                <wp:simplePos x="0" y="0"/>
+                <wp:positionH relativeFrom="page">
+                  <wp:posOffset>-161925</wp:posOffset>
+                </wp:positionH>
+                <wp:positionV relativeFrom="paragraph">
+                  <wp:posOffset>409575</wp:posOffset>
+                </wp:positionV>
+                <wp:extent cx="7929880" cy="1451062"/>
+                <wp:effectExtent l="0" t="0" r="0" b="0"/>
+                <wp:wrapNone/>
+                <wp:docPr id="3" name="Group 3"/>
+                <wp:cNvGraphicFramePr/>
+                <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                  <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup">
+                    <wpg:wgp>
+                      <wpg:cNvGrpSpPr/>
+                      <wpg:grpSpPr>
+                        <a:xfrm>
+                          <a:off x="0" y="0"/>
+                          <a:ext cx="7929880" cy="1451062"/>
+                          <a:chOff x="108858" y="0"/>
+                          <a:chExt cx="7929880" cy="1484912"/>
+                        </a:xfrm>
+                      </wpg:grpSpPr>
+                      <wps:wsp>
+                        <wps:cNvPr id="1" name="Rectangle 1"/>
+                        <wps:cNvSpPr/>
+                        <wps:spPr>
+                          <a:xfrm>
+                            <a:off x="108858" y="0"/>
+                            <a:ext cx="7646047" cy="1484906"/>
+                          </a:xfrm>
+                          <a:prstGeom prst="rect">
+                            <a:avLst/>
+                          </a:prstGeom>
+                          <a:solidFill>
+                            <a:srgbClr val="00558C"/>
+                          </a:solidFill>
+                          <a:ln>
+                            <a:noFill/>
+                          </a:ln>
+                        </wps:spPr>
+                        <wps:style>
+                          <a:lnRef idx="2">
+                            <a:schemeClr val="accent1">
+                              <a:shade val="50000"/>
+                            </a:schemeClr>
+                          </a:lnRef>
+                          <a:fillRef idx="1">
+                            <a:schemeClr val="accent1"/>
+                          </a:fillRef>
+                          <a:effectRef idx="0">
+                            <a:schemeClr val="accent1"/>
+                          </a:effectRef>
+                          <a:fontRef idx="minor">
+                            <a:schemeClr val="lt1"/>
+                          </a:fontRef>
+                        </wps:style>
+                        <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="ctr" anchorCtr="0" forceAA="0" compatLnSpc="1">
+                          <a:prstTxWarp prst="textNoShape">
+                            <a:avLst/>
+                          </a:prstTxWarp>
+                          <a:noAutofit/>
+                        </wps:bodyPr>
+                      </wps:wsp>
+                      <wps:wsp>
+                        <wps:cNvPr id="2" name="Rectangle 2"/>
+                        <wps:cNvSpPr/>
+                        <wps:spPr>
+                          <a:xfrm>
+                            <a:off x="7433583" y="282"/>
+                            <a:ext cx="605155" cy="1484630"/>
+                          </a:xfrm>
+                          <a:prstGeom prst="rect">
+                            <a:avLst/>
+                          </a:prstGeom>
+                          <a:solidFill>
+                            <a:srgbClr val="41B6E6"/>
+                          </a:solidFill>
+                          <a:ln w="12700" cap="flat" cmpd="sng" algn="ctr">
+                            <a:noFill/>
+                            <a:prstDash val="solid"/>
+                            <a:miter lim="800000"/>
+                          </a:ln>
+                          <a:effectLst/>
+                        </wps:spPr>
+                        <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="ctr" anchorCtr="0" forceAA="0" compatLnSpc="1">
+                          <a:prstTxWarp prst="textNoShape">
+                            <a:avLst/>
+                          </a:prstTxWarp>
+                          <a:noAutofit/>
+                        </wps:bodyPr>
+                      </wps:wsp>
+                    </wpg:wgp>
+                  </a:graphicData>
+                </a:graphic>
+                <wp14:sizeRelH relativeFrom="margin">
+                  <wp14:pctWidth>0</wp14:pctWidth>
+                </wp14:sizeRelH>
+                <wp14:sizeRelV relativeFrom="margin">
+                  <wp14:pctHeight>0</wp14:pctHeight>
+                </wp14:sizeRelV>
+              </wp:anchor>
+            </w:drawing>
+          </mc:Choice>
+          <mc:Fallback>
+            <w:pict>
+              <v:group w14:anchorId="3FD8CAF5" id="Group 3" o:spid="_x0000_s1026" style="position:absolute;margin-left:-12.75pt;margin-top:32.25pt;width:624.4pt;height:114.25pt;z-index:-251657216;mso-position-horizontal-relative:page;mso-width-relative:margin;mso-height-relative:margin" coordorigin="1088" coordsize="79298,14849" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDKafF/ewMAAN4JAAAOAAAAZHJzL2Uyb0RvYy54bWzsVltP3DgYfV+p/8Hye8mFZCZEhIpCQSuh&#10;FpWu+mwc5yI5ttf2kGF//X624wwFVFWt+lYegh1/1+PvnMnpu/3E0QPTZpSiwdlRihETVLaj6Bv8&#10;z5ertxVGxhLREi4Fa/AjM/jd2Zu/TmdVs1wOkrdMIwgiTD2rBg/WqjpJDB3YRMyRVEzAYSf1RCxs&#10;dZ+0mswQfeJJnqabZJa6VVpSZgy8vQyH+MzH7zpG7aeuM8wi3mCozfqn9s9790zOTknda6KGkS5l&#10;kJ+oYiKjgKRrqEtiCdrp8UWoaaRaGtnZIyqnRHbdSJnvAbrJ0mfdXGu5U76Xvp57tcIE0D7D6afD&#10;0o8P11rdqVsNSMyqByz8zvWy7/Tk/kOVaO8he1whY3uLKLzcnuQnVQXIUjjLijJLN3kAlQ6AvPPL&#10;0qoqYQwOznT48Lp7VZxk3j2J2ZNvapoVTIk5AGF+DYi7gSjm8TU1AHGr0dhCvRgJMsGsfobpIaLn&#10;DGWuJZccrFasTG0AtleAetnwitam2KTFNqIF7aYbF3ptl9RKG3vN5ITcosEaavCDRR5ujA2m0cSl&#10;NpKP7dXIud/o/v6Ca/RA3LSnZVldLNG/MePCGQvp3EJE9waQjh35lX3kzNlx8Zl1AAzcZO4r8dxk&#10;ax5CKRM2C0cDaVlIX6bwF7M7NjsP36kP6CJ3kH+NvQSIliFIjB2qXOydK/PUXp3T7xUWnFcPn1kK&#10;uzpPo5D6tQAculoyB/sIUoDGoXQv20cYGy2DsBhFr0a4txti7C3RoCTADFBH+wkeHZdzg+WywmiQ&#10;+r/X3jt7mGs4xWgGZWqw+XdHNMOI/y1g4k+yonBS5jdFuc1ho5+e3D89EbvpQsI4wFRDdX7p7C2P&#10;y07L6SuI6LnLCkdEUMjdYGp13FzYoJggw5Sdn3szkC9F7I24U9QFd6i6ufyy/0q0WobXwtx/lJFl&#10;pH42w8HWeQp5vrOyG/2AH3Bd8AbGB/b9durnL6nv5ciV9EPU3xbHx2V17MUurxYljOzfpGVWlgfy&#10;b44jQaLSRmb/MvmL7P3mQ5SWZ+RHMIVZvgV2Iuqmq+PEwnJSLUya6OHSeQ+/5e7+w90sOhEu+JKY&#10;IZDTh3UEIfU0WvgV5+PU4MrxPvYVlCZQb5Evry1eNw/3/Ic/v58//ocUPiK8BC8fPO4r5ene8+3w&#10;WXb2PwAAAP//AwBQSwMEFAAGAAgAAAAhAKFOXeTiAAAACwEAAA8AAABkcnMvZG93bnJldi54bWxM&#10;j8FqwzAMhu+DvYPRYLfWibOUNYtSStl2KoO1g9GbG6tJaGyH2E3St597Wk9C6OPX9+erSbdsoN41&#10;1iDE8wgYmdKqxlQIP/uP2Ssw56VRsrWGEK7kYFU8PuQyU3Y03zTsfMVCiHGZRKi97zLOXVmTlm5u&#10;OzLhdrK9lj6sfcVVL8cQrlsuomjBtWxM+FDLjjY1lefdRSN8jnJcJ/H7sD2fNtfDPv363caE+Pw0&#10;rd+AeZr8Pww3/aAORXA62otRjrUIM5GmAUVYvIR5A4RIEmBHBLFMIuBFzu87FH8AAAD//wMAUEsB&#10;Ai0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVz&#10;XS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMv&#10;LnJlbHNQSwECLQAUAAYACAAAACEAymnxf3sDAADeCQAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uy&#10;b0RvYy54bWxQSwECLQAUAAYACAAAACEAoU5d5OIAAAALAQAADwAAAAAAAAAAAAAAAADVBQAAZHJz&#10;L2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAOQGAAAAAA==&#10;">
+                <v:rect id="Rectangle 1" o:spid="_x0000_s1027" style="position:absolute;left:1088;width:76461;height:14849;visibility:visible;mso-wrap-style:square;v-text-anchor:middle" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQA7Lp8awQAAANoAAAAPAAAAZHJzL2Rvd25yZXYueG1sRE9Na8JA&#10;EL0L/odlCr3pbgVFU1cRwWr1ZNpCj0N2mgSzsyG7jdFf7wqCp+HxPme+7GwlWmp86VjD21CBIM6c&#10;KTnX8P21GUxB+IBssHJMGi7kYbno9+aYGHfmI7VpyEUMYZ+ghiKEOpHSZwVZ9ENXE0fuzzUWQ4RN&#10;Lk2D5xhuKzlSaiItlhwbCqxpXVB2Sv+thm5m2+3n1f+sPvYHW53G6veyU1q/vnSrdxCBuvAUP9w7&#10;E+fD/ZX7lYsbAAAA//8DAFBLAQItABQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAAAAAAAAAAAAA&#10;AAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAAAA&#10;AAAAAAAAAAAAHwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhADsunxrBAAAA2gAAAA8AAAAA&#10;AAAAAAAAAAAABwIAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAAAwADALcAAAD1AgAAAAA=&#10;" fillcolor="#00558c" stroked="f" strokeweight="2pt"/>
+                <v:rect id="Rectangle 2" o:spid="_x0000_s1028" style="position:absolute;left:74335;top:2;width:6052;height:14847;visibility:visible;mso-wrap-style:square;v-text-anchor:middle" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQBsAA+yxAAAANoAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI9Ba8JA&#10;FITvQv/D8gq96aZCg6SuUgptUhHB2Iu3R/aZhGbfLtltkv77riB4HGbmG2a9nUwnBup9a1nB8yIB&#10;QVxZ3XKt4Pv0MV+B8AFZY2eZFPyRh+3mYbbGTNuRjzSUoRYRwj5DBU0ILpPSVw0Z9AvriKN3sb3B&#10;EGVfS93jGOGmk8skSaXBluNCg47eG6p+yl+j4OuUp+cdfnbjwYW6yvduXxYvSj09Tm+vIAJN4R6+&#10;tQutYAnXK/EGyM0/AAAA//8DAFBLAQItABQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAAAAAAAAA&#10;AAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsA&#10;AAAAAAAAAAAAAAAAHwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAGwAD7LEAAAA2gAAAA8A&#10;AAAAAAAAAAAAAAAABwIAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAAAwADALcAAAD4AgAAAAA=&#10;" fillcolor="#41b6e6" stroked="f" strokeweight="1pt"/>
+                <w10:wrap anchorx="page"/>
+              </v:group>
+            </w:pict>
+          </mc:Fallback>
+        </mc:AlternateContent>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="52AA6592" w14:textId="77777777" w:rsidR="002616B9" w:rsidRDefault="002616B9" w:rsidP="002616B9">
+      <w:r>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:tab/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6E077039" w14:textId="1A822942" w:rsidR="002616B9" w:rsidRDefault="00A90220" w:rsidP="002616B9">
+      <w:r w:rsidRPr="00FE173D">
+        <w:rPr>
+          <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro"/>
+          <w:noProof/>
+          <w:sz w:val="40"/>
+          <w:szCs w:val="40"/>
+        </w:rPr>
+        <mc:AlternateContent>
+          <mc:Choice Requires="wps">
+            <w:drawing>
+              <wp:anchor distT="45720" distB="45720" distL="114300" distR="114300" simplePos="0" relativeHeight="251660288" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="68463825" wp14:editId="2397F307">
+                <wp:simplePos x="0" y="0"/>
+                <wp:positionH relativeFrom="column">
+                  <wp:posOffset>-117475</wp:posOffset>
+                </wp:positionH>
+                <wp:positionV relativeFrom="paragraph">
+                  <wp:posOffset>222885</wp:posOffset>
+                </wp:positionV>
+                <wp:extent cx="6188075" cy="1016000"/>
+                <wp:effectExtent l="0" t="0" r="0" b="0"/>
+                <wp:wrapSquare wrapText="bothSides"/>
+                <wp:docPr id="217" name="Text Box 2"/>
+                <wp:cNvGraphicFramePr>
+                  <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
+                </wp:cNvGraphicFramePr>
+                <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                  <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                    <wps:wsp>
+                      <wps:cNvSpPr txBox="1">
+                        <a:spLocks noChangeArrowheads="1"/>
+                      </wps:cNvSpPr>
+                      <wps:spPr bwMode="auto">
+                        <a:xfrm>
+                          <a:off x="0" y="0"/>
+                          <a:ext cx="6188075" cy="1016000"/>
+                        </a:xfrm>
+                        <a:prstGeom prst="rect">
+                          <a:avLst/>
+                        </a:prstGeom>
+                        <a:noFill/>
+                        <a:ln w="9525">
+                          <a:noFill/>
+                          <a:miter lim="800000"/>
+                          <a:headEnd/>
+                          <a:tailEnd/>
+                        </a:ln>
+                      </wps:spPr>
+                      <wps:txbx>
+                        <w:txbxContent>
+                          <w:p w14:paraId="3ADE5873" w14:textId="13A94E30" w:rsidR="002616B9" w:rsidRPr="00043268" w:rsidRDefault="00043268" w:rsidP="002616B9">
+                            <w:pPr>
+                              <w:pStyle w:val="TitleHeader"/>
+                              <w:rPr>
+                                <w:sz w:val="60"/>
+                                <w:szCs w:val="60"/>
+                              </w:rPr>
+                            </w:pPr>
+                            <w:r w:rsidRPr="00043268">
+                              <w:rPr>
+                                <w:sz w:val="60"/>
+                                <w:szCs w:val="60"/>
+                              </w:rPr>
+                              <w:t>Road Clos</w:t>
+                            </w:r>
+                            <w:r w:rsidR="0017258A">
+                              <w:rPr>
+                                <w:sz w:val="60"/>
+                                <w:szCs w:val="60"/>
+                              </w:rPr>
+                              <w:t>ure</w:t>
+                            </w:r>
+                            <w:r w:rsidRPr="00043268">
+                              <w:rPr>
+                                <w:sz w:val="60"/>
+                                <w:szCs w:val="60"/>
+                              </w:rPr>
+                              <w:t xml:space="preserve"> and </w:t>
+                            </w:r>
+                            <w:r w:rsidR="00A90220">
+                              <w:rPr>
+                                <w:sz w:val="60"/>
+                                <w:szCs w:val="60"/>
+                              </w:rPr>
+                              <w:t>Leasing</w:t>
+                            </w:r>
+                            <w:r w:rsidRPr="00043268">
+                              <w:rPr>
+                                <w:sz w:val="60"/>
+                                <w:szCs w:val="60"/>
+                              </w:rPr>
+                              <w:t xml:space="preserve"> </w:t>
+                            </w:r>
+                            <w:r w:rsidR="00A90220">
+                              <w:rPr>
+                                <w:sz w:val="60"/>
+                                <w:szCs w:val="60"/>
+                              </w:rPr>
+                              <w:br/>
+                            </w:r>
+                            <w:r w:rsidRPr="00043268">
+                              <w:rPr>
+                                <w:sz w:val="60"/>
+                                <w:szCs w:val="60"/>
+                              </w:rPr>
+                              <w:t>Bylaw Sample</w:t>
+                            </w:r>
+                          </w:p>
+                        </w:txbxContent>
+                      </wps:txbx>
+                      <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t" anchorCtr="0">
+                        <a:noAutofit/>
+                      </wps:bodyPr>
+                    </wps:wsp>
+                  </a:graphicData>
+                </a:graphic>
+                <wp14:sizeRelH relativeFrom="margin">
+                  <wp14:pctWidth>0</wp14:pctWidth>
+                </wp14:sizeRelH>
+                <wp14:sizeRelV relativeFrom="margin">
+                  <wp14:pctHeight>0</wp14:pctHeight>
+                </wp14:sizeRelV>
+              </wp:anchor>
+            </w:drawing>
+          </mc:Choice>
+          <mc:Fallback>
+            <w:pict>
+              <v:shapetype w14:anchorId="68463825" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+                <v:stroke joinstyle="miter"/>
+                <v:path gradientshapeok="t" o:connecttype="rect"/>
+              </v:shapetype>
+              <v:shape id="Text Box 2" o:spid="_x0000_s1026" type="#_x0000_t202" style="position:absolute;margin-left:-9.25pt;margin-top:17.55pt;width:487.25pt;height:80pt;z-index:251660288;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:3.6pt;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:3.6pt;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCVn/9B+QEAAM4DAAAOAAAAZHJzL2Uyb0RvYy54bWysU8Fu2zAMvQ/YPwi6L7aDJE2NOEXXrsOA&#10;rhvQ7QMYWY6FyaImKbGzrx8lu2mw3YZdBFIUH/keqc3N0Gl2lM4rNBUvZjln0gisldlX/Pu3h3dr&#10;znwAU4NGIyt+kp7fbN++2fS2lHNsUdfSMQIxvuxtxdsQbJllXrSyAz9DKw0FG3QdBHLdPqsd9ITe&#10;6Wye56usR1dbh0J6T7f3Y5BvE37TSBG+NI2XgemKU28hnS6du3hm2w2Uewe2VWJqA/6hiw6UoaJn&#10;qHsIwA5O/QXVKeHQYxNmArsMm0YJmTgQmyL/g81zC1YmLiSOt2eZ/P+DFU/HZ/vVsTC8x4EGmEh4&#10;+4jih2cG71owe3nrHPathJoKF1GyrLe+nFKj1L70EWTXf8aahgyHgAloaFwXVSGejNBpAKez6HII&#10;TNDlqliv86slZ4JiRV6s8jyNJYPyJd06Hz5K7Fg0Ku5oqgkejo8+xHagfHkSqxl8UFqnyWrD+opf&#10;L+fLlHAR6VSgxdOqq/iaKo41oYwsP5g6JQdQerSpgDYT7ch05ByG3UAPI/0d1icSwOG4YPQhyGjR&#10;/eKsp+WquP95ACc5058MiXhdLBZxG5OzWF7NyXGXkd1lBIwgqIoHzkbzLqQNHrnektiNSjK8djL1&#10;SkuT1JkWPG7lpZ9evX7D7W8AAAD//wMAUEsDBBQABgAIAAAAIQClqL8K3QAAAAoBAAAPAAAAZHJz&#10;L2Rvd25yZXYueG1sTI/BTsMwDIbvSHuHyJO4bUmBTmtpOiEQVyYGTNota7y2onGqJlvL28+c4Gj7&#10;0+/vLzaT68QFh9B60pAsFQikytuWag2fH6+LNYgQDVnTeUINPxhgU85uCpNbP9I7XnaxFhxCITca&#10;mhj7XMpQNehMWPoeiW8nPzgTeRxqaQczcrjr5J1SK+lMS/yhMT0+N1h9785Ow9fb6bB/UNv6xaX9&#10;6CclyWVS69v59PQIIuIU/2D41Wd1KNnp6M9kg+g0LJJ1yqiG+zQBwUCWrrjckcmMN7Is5P8K5RUA&#10;AP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRl&#10;bnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8B&#10;AABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQCVn/9B+QEAAM4DAAAOAAAAAAAAAAAAAAAAAC4C&#10;AABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQClqL8K3QAAAAoBAAAPAAAAAAAAAAAAAAAA&#10;AFMEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAAXQUAAAAA&#10;" filled="f" stroked="f">
+                <v:textbox>
+                  <w:txbxContent>
+                    <w:p w14:paraId="3ADE5873" w14:textId="13A94E30" w:rsidR="002616B9" w:rsidRPr="00043268" w:rsidRDefault="00043268" w:rsidP="002616B9">
+                      <w:pPr>
+                        <w:pStyle w:val="TitleHeader"/>
+                        <w:rPr>
+                          <w:sz w:val="60"/>
+                          <w:szCs w:val="60"/>
+                        </w:rPr>
+                      </w:pPr>
+                      <w:r w:rsidRPr="00043268">
+                        <w:rPr>
+                          <w:sz w:val="60"/>
+                          <w:szCs w:val="60"/>
+                        </w:rPr>
+                        <w:t>Road Clos</w:t>
+                      </w:r>
+                      <w:r w:rsidR="0017258A">
+                        <w:rPr>
+                          <w:sz w:val="60"/>
+                          <w:szCs w:val="60"/>
+                        </w:rPr>
+                        <w:t>ure</w:t>
+                      </w:r>
+                      <w:r w:rsidRPr="00043268">
+                        <w:rPr>
+                          <w:sz w:val="60"/>
+                          <w:szCs w:val="60"/>
+                        </w:rPr>
+                        <w:t xml:space="preserve"> and </w:t>
+                      </w:r>
+                      <w:r w:rsidR="00A90220">
+                        <w:rPr>
+                          <w:sz w:val="60"/>
+                          <w:szCs w:val="60"/>
+                        </w:rPr>
+                        <w:t>Leasing</w:t>
+                      </w:r>
+                      <w:r w:rsidRPr="00043268">
+                        <w:rPr>
+                          <w:sz w:val="60"/>
+                          <w:szCs w:val="60"/>
+                        </w:rPr>
+                        <w:t xml:space="preserve"> </w:t>
+                      </w:r>
+                      <w:r w:rsidR="00A90220">
+                        <w:rPr>
+                          <w:sz w:val="60"/>
+                          <w:szCs w:val="60"/>
+                        </w:rPr>
+                        <w:br/>
+                      </w:r>
+                      <w:r w:rsidRPr="00043268">
+                        <w:rPr>
+                          <w:sz w:val="60"/>
+                          <w:szCs w:val="60"/>
+                        </w:rPr>
+                        <w:t>Bylaw Sample</w:t>
+                      </w:r>
+                    </w:p>
+                  </w:txbxContent>
+                </v:textbox>
+                <w10:wrap type="square"/>
+              </v:shape>
+            </w:pict>
+          </mc:Fallback>
+        </mc:AlternateContent>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2E6920E9" w14:textId="1A5A6FDD" w:rsidR="002616B9" w:rsidRDefault="002616B9" w:rsidP="002616B9"/>
+    <w:p w14:paraId="12205B32" w14:textId="3062EBAE" w:rsidR="002616B9" w:rsidRDefault="002616B9" w:rsidP="002616B9"/>
+    <w:p w14:paraId="7E574AC0" w14:textId="416B1DA0" w:rsidR="002616B9" w:rsidRDefault="002616B9" w:rsidP="002616B9"/>
+    <w:p w14:paraId="75DBB3CA" w14:textId="77777777" w:rsidR="002616B9" w:rsidRPr="007B4128" w:rsidRDefault="002616B9" w:rsidP="002616B9"/>
+    <w:p w14:paraId="088D38F5" w14:textId="77777777" w:rsidR="002616B9" w:rsidRPr="007B4128" w:rsidRDefault="002616B9" w:rsidP="002616B9"/>
+    <w:p w14:paraId="2CCECA20" w14:textId="77777777" w:rsidR="002616B9" w:rsidRDefault="002616B9" w:rsidP="002616B9"/>
+    <w:p w14:paraId="142CED2B" w14:textId="77777777" w:rsidR="002616B9" w:rsidRDefault="002616B9" w:rsidP="002616B9"/>
+    <w:p w14:paraId="1A933F4C" w14:textId="77777777" w:rsidR="002616B9" w:rsidRDefault="002616B9" w:rsidP="002616B9"/>
+    <w:p w14:paraId="1DF014B0" w14:textId="77777777" w:rsidR="002616B9" w:rsidRDefault="002616B9" w:rsidP="002616B9"/>
+    <w:p w14:paraId="1E5661C1" w14:textId="77777777" w:rsidR="002616B9" w:rsidRDefault="002616B9" w:rsidP="002616B9"/>
+    <w:p w14:paraId="72F0FD54" w14:textId="77777777" w:rsidR="002616B9" w:rsidRDefault="002616B9" w:rsidP="002616B9"/>
+    <w:p w14:paraId="22338604" w14:textId="77777777" w:rsidR="002616B9" w:rsidRPr="004D1EA5" w:rsidRDefault="002616B9" w:rsidP="002616B9"/>
+    <w:p w14:paraId="2DA8FCBB" w14:textId="77777777" w:rsidR="002616B9" w:rsidRPr="004D1EA5" w:rsidRDefault="002616B9" w:rsidP="002616B9"/>
+    <w:p w14:paraId="46F44B07" w14:textId="77777777" w:rsidR="002616B9" w:rsidRPr="004D1EA5" w:rsidRDefault="002616B9" w:rsidP="002616B9">
+      <w:r w:rsidRPr="004D1EA5">
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+        <mc:AlternateContent>
+          <mc:Choice Requires="wps">
+            <w:drawing>
+              <wp:anchor distT="91440" distB="91440" distL="114300" distR="114300" simplePos="0" relativeHeight="251661312" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="2DC1FC5A" wp14:editId="05FACA30">
+                <wp:simplePos x="0" y="0"/>
+                <wp:positionH relativeFrom="margin">
+                  <wp:posOffset>0</wp:posOffset>
+                </wp:positionH>
+                <wp:positionV relativeFrom="paragraph">
+                  <wp:posOffset>257810</wp:posOffset>
+                </wp:positionV>
+                <wp:extent cx="5478145" cy="1590040"/>
+                <wp:effectExtent l="0" t="0" r="0" b="0"/>
+                <wp:wrapTopAndBottom/>
+                <wp:docPr id="1366416469" name="Text Box 9"/>
+                <wp:cNvGraphicFramePr>
+                  <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
+                </wp:cNvGraphicFramePr>
+                <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                  <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                    <wps:wsp>
+                      <wps:cNvSpPr txBox="1">
+                        <a:spLocks noChangeArrowheads="1"/>
+                      </wps:cNvSpPr>
+                      <wps:spPr bwMode="auto">
+                        <a:xfrm>
+                          <a:off x="0" y="0"/>
+                          <a:ext cx="5478145" cy="1590040"/>
+                        </a:xfrm>
+                        <a:prstGeom prst="rect">
+                          <a:avLst/>
+                        </a:prstGeom>
+                        <a:noFill/>
+                        <a:ln w="9525">
+                          <a:noFill/>
+                          <a:miter lim="800000"/>
+                          <a:headEnd/>
+                          <a:tailEnd/>
+                        </a:ln>
+                      </wps:spPr>
+                      <wps:txbx>
+                        <w:txbxContent>
+                          <w:p w14:paraId="71A4901F" w14:textId="77777777" w:rsidR="002616B9" w:rsidRPr="002616B9" w:rsidRDefault="002616B9" w:rsidP="002616B9">
+                            <w:pPr>
+                              <w:pBdr>
+                                <w:top w:val="single" w:sz="24" w:space="8" w:color="4F81BD" w:themeColor="accent1"/>
+                                <w:bottom w:val="single" w:sz="24" w:space="8" w:color="4F81BD" w:themeColor="accent1"/>
+                              </w:pBdr>
+                              <w:jc w:val="center"/>
+                              <w:rPr>
+                                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                                <w:color w:val="EE0000"/>
+                                <w:sz w:val="24"/>
+                                <w:szCs w:val="24"/>
+                              </w:rPr>
+                            </w:pPr>
+                            <w:r w:rsidRPr="002616B9">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                                <w:color w:val="EE0000"/>
+                                <w:sz w:val="24"/>
+                                <w:szCs w:val="24"/>
+                              </w:rPr>
+                              <w:t>Disclaimer:</w:t>
+                            </w:r>
+                          </w:p>
+                          <w:p w14:paraId="5139F444" w14:textId="565E0C23" w:rsidR="002616B9" w:rsidRPr="002616B9" w:rsidRDefault="002616B9" w:rsidP="002616B9">
+                            <w:pPr>
+                              <w:pBdr>
+                                <w:top w:val="single" w:sz="24" w:space="8" w:color="4F81BD" w:themeColor="accent1"/>
+                                <w:bottom w:val="single" w:sz="24" w:space="8" w:color="4F81BD" w:themeColor="accent1"/>
+                              </w:pBdr>
+                              <w:rPr>
+                                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                                <w:i/>
+                                <w:iCs/>
+                                <w:color w:val="EE0000"/>
+                                <w:sz w:val="24"/>
+                                <w:szCs w:val="22"/>
+                              </w:rPr>
+                            </w:pPr>
+                            <w:r w:rsidRPr="002616B9">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                                <w:i/>
+                                <w:iCs/>
+                                <w:color w:val="EE0000"/>
+                                <w:sz w:val="24"/>
+                                <w:szCs w:val="24"/>
+                              </w:rPr>
+                              <w:t>This draft bylaw has been prepared by staff in the Advisory Services and Municipal Relations Branch of the Ministry of Government Relations, not legal experts. It is intended for guidance/illustrative purposes only and may be reworded to suit local conditions and requirements. It is always advisable to obtain the advice of a solicitor in drafting bylaws</w:t>
+                            </w:r>
+                            <w:r>
+                              <w:rPr>
+                                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                                <w:i/>
+                                <w:iCs/>
+                                <w:color w:val="EE0000"/>
+                                <w:sz w:val="24"/>
+                                <w:szCs w:val="24"/>
+                              </w:rPr>
+                              <w:t>.</w:t>
+                            </w:r>
+                          </w:p>
+                        </w:txbxContent>
+                      </wps:txbx>
+                      <wps:bodyPr rot="0" vertOverflow="clip" horzOverflow="clip" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t" anchorCtr="0">
+                        <a:noAutofit/>
+                      </wps:bodyPr>
+                    </wps:wsp>
+                  </a:graphicData>
+                </a:graphic>
+                <wp14:sizeRelH relativeFrom="margin">
+                  <wp14:pctWidth>0</wp14:pctWidth>
+                </wp14:sizeRelH>
+                <wp14:sizeRelV relativeFrom="margin">
+                  <wp14:pctHeight>0</wp14:pctHeight>
+                </wp14:sizeRelV>
+              </wp:anchor>
+            </w:drawing>
+          </mc:Choice>
+          <mc:Fallback>
+            <w:pict>
+              <v:shape w14:anchorId="2DC1FC5A" id="Text Box 9" o:spid="_x0000_s1027" type="#_x0000_t202" style="position:absolute;margin-left:0;margin-top:20.3pt;width:431.35pt;height:125.2pt;z-index:251661312;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:7.2pt;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:7.2pt;mso-position-horizontal:absolute;mso-position-horizontal-relative:margin;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCLjQgCDAIAAP0DAAAOAAAAZHJzL2Uyb0RvYy54bWysU1Fv2yAQfp+0/4B4X2xH8ZpYcaquXadJ&#10;3Tqp2w/AGMdowDEgsbNfvwO7adS9TePhxHHw3X3fHdvrUStyFM5LMDUtFjklwnBopdnX9Mf3+3dr&#10;SnxgpmUKjKjpSXh6vXv7ZjvYSiyhB9UKRxDE+GqwNe1DsFWWed4LzfwCrDAY7MBpFtB1+6x1bEB0&#10;rbJlnr/PBnCtdcCF93h6NwXpLuF3neDhseu8CETVFGsLybpkm2iz3ZZVe8dsL/lcBvuHKjSTBpOe&#10;oe5YYOTg5F9QWnIHHrqw4KAz6DrJReKAbIr8FZunnlmRuKA43p5l8v8Pln89PtlvjoTxA4zYwETC&#10;2wfgPz0xcNszsxc3zsHQC9Zi4iJKlg3WV/PTKLWvfARphi/QYpPZIUACGjunoyrIkyA6NuB0Fl2M&#10;gXA8LFdX62JVUsIxVpSbPF+ltmSsen5unQ+fBGgSNzV12NUEz44PPsRyWPV8JWYzcC+VSp1Vhgw1&#10;3ZTLMj24iGgZcPCU1DVd53FNoxBZfjRtehyYVNMeEygz045MJ85hbEYi21mTqEID7Ql1cDDNGf6L&#10;8IimU4BVcCUtJT2436/P4j1sKUYoGXAWa+p/HZgTlKjPBjXfFCvUhITkrMqrJTruMtJcRpjhCFXT&#10;QMm0vQ1p4CdpbrA3nUyqvVQ8U8MZS2LO/yEO8aWfbr382t0fAAAA//8DAFBLAwQUAAYACAAAACEA&#10;tEpxs9wAAAAHAQAADwAAAGRycy9kb3ducmV2LnhtbEyPzU7DMBCE70i8g7VI3KjdqIQ2ZFMhEFcQ&#10;5Ufi5sbbJCJeR7HbhLdnOcFxNKOZb8rt7Ht1ojF2gRGWCwOKuA6u4wbh7fXxag0qJsvO9oEJ4Zsi&#10;bKvzs9IWLkz8QqddapSUcCwsQpvSUGgd65a8jYswEIt3CKO3SeTYaDfaScp9rzNjcu1tx7LQ2oHu&#10;W6q/dkeP8P50+PxYmefmwV8PU5iNZr/RiJcX890tqERz+gvDL76gQyVM+3BkF1WPIEcSwsrkoMRd&#10;59kNqD1Ctlka0FWp//NXPwAAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAA&#10;AAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQB&#10;AAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQCLjQgCDAIAAP0D&#10;AAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQC0SnGz3AAA&#10;AAcBAAAPAAAAAAAAAAAAAAAAAGYEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAAbwUA&#10;AAAA&#10;" filled="f" stroked="f">
+                <v:textbox>
+                  <w:txbxContent>
+                    <w:p w14:paraId="71A4901F" w14:textId="77777777" w:rsidR="002616B9" w:rsidRPr="002616B9" w:rsidRDefault="002616B9" w:rsidP="002616B9">
+                      <w:pPr>
+                        <w:pBdr>
+                          <w:top w:val="single" w:sz="24" w:space="8" w:color="4F81BD" w:themeColor="accent1"/>
+                          <w:bottom w:val="single" w:sz="24" w:space="8" w:color="4F81BD" w:themeColor="accent1"/>
+                        </w:pBdr>
+                        <w:jc w:val="center"/>
+                        <w:rPr>
+                          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                          <w:color w:val="EE0000"/>
+                          <w:sz w:val="24"/>
+                          <w:szCs w:val="24"/>
+                        </w:rPr>
+                      </w:pPr>
+                      <w:r w:rsidRPr="002616B9">
+                        <w:rPr>
+                          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                          <w:color w:val="EE0000"/>
+                          <w:sz w:val="24"/>
+                          <w:szCs w:val="24"/>
+                        </w:rPr>
+                        <w:t>Disclaimer:</w:t>
+                      </w:r>
+                    </w:p>
+                    <w:p w14:paraId="5139F444" w14:textId="565E0C23" w:rsidR="002616B9" w:rsidRPr="002616B9" w:rsidRDefault="002616B9" w:rsidP="002616B9">
+                      <w:pPr>
+                        <w:pBdr>
+                          <w:top w:val="single" w:sz="24" w:space="8" w:color="4F81BD" w:themeColor="accent1"/>
+                          <w:bottom w:val="single" w:sz="24" w:space="8" w:color="4F81BD" w:themeColor="accent1"/>
+                        </w:pBdr>
+                        <w:rPr>
+                          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                          <w:i/>
+                          <w:iCs/>
+                          <w:color w:val="EE0000"/>
+                          <w:sz w:val="24"/>
+                          <w:szCs w:val="22"/>
+                        </w:rPr>
+                      </w:pPr>
+                      <w:r w:rsidRPr="002616B9">
+                        <w:rPr>
+                          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                          <w:i/>
+                          <w:iCs/>
+                          <w:color w:val="EE0000"/>
+                          <w:sz w:val="24"/>
+                          <w:szCs w:val="24"/>
+                        </w:rPr>
+                        <w:t>This draft bylaw has been prepared by staff in the Advisory Services and Municipal Relations Branch of the Ministry of Government Relations, not legal experts. It is intended for guidance/illustrative purposes only and may be reworded to suit local conditions and requirements. It is always advisable to obtain the advice of a solicitor in drafting bylaws</w:t>
+                      </w:r>
+                      <w:r>
+                        <w:rPr>
+                          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                          <w:i/>
+                          <w:iCs/>
+                          <w:color w:val="EE0000"/>
+                          <w:sz w:val="24"/>
+                          <w:szCs w:val="24"/>
+                        </w:rPr>
+                        <w:t>.</w:t>
+                      </w:r>
+                    </w:p>
+                  </w:txbxContent>
+                </v:textbox>
+                <w10:wrap type="topAndBottom" anchorx="margin"/>
+              </v:shape>
+            </w:pict>
+          </mc:Fallback>
+        </mc:AlternateContent>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="24EF351E" w14:textId="77777777" w:rsidR="002616B9" w:rsidRPr="004D1EA5" w:rsidRDefault="002616B9" w:rsidP="002616B9"/>
+    <w:p w14:paraId="07D5971E" w14:textId="77777777" w:rsidR="002616B9" w:rsidRPr="004D1EA5" w:rsidRDefault="002616B9" w:rsidP="002616B9"/>
+    <w:p w14:paraId="28131DDC" w14:textId="77777777" w:rsidR="002616B9" w:rsidRDefault="002616B9" w:rsidP="002616B9"/>
+    <w:p w14:paraId="006D5119" w14:textId="77777777" w:rsidR="002616B9" w:rsidRDefault="002616B9" w:rsidP="002616B9"/>
+    <w:p w14:paraId="7CCCED31" w14:textId="77777777" w:rsidR="002616B9" w:rsidRDefault="002616B9" w:rsidP="002616B9"/>
+    <w:p w14:paraId="5CB46B15" w14:textId="77777777" w:rsidR="002616B9" w:rsidRPr="00FE173D" w:rsidRDefault="002616B9" w:rsidP="002616B9">
+      <w:pPr>
+        <w:pStyle w:val="TitleDate"/>
+        <w:ind w:left="0"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:t>July, 2026</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="107CFACB" w14:textId="77777777" w:rsidR="002616B9" w:rsidRDefault="002616B9" w:rsidP="002616B9">
+      <w:r>
+        <w:tab/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="45C09A6F" w14:textId="19D0EF91" w:rsidR="002616B9" w:rsidRDefault="002616B9" w:rsidP="005D7281">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="05323544" w14:textId="77777777" w:rsidR="002616B9" w:rsidRDefault="002616B9" w:rsidP="005D7281">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:sectPr w:rsidR="002616B9" w:rsidSect="002A49E2">
+          <w:pgSz w:w="12240" w:h="15840"/>
+          <w:pgMar w:top="1152" w:right="1440" w:bottom="1152" w:left="1440" w:header="1440" w:footer="720" w:gutter="0"/>
+          <w:pgNumType w:start="0"/>
+          <w:cols w:space="720"/>
+          <w:noEndnote/>
+        </w:sectPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1F5BB4D4" w14:textId="77777777" w:rsidR="00A90220" w:rsidRPr="003727E5" w:rsidRDefault="00A90220" w:rsidP="00A90220">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="544C9282" w14:textId="77777777" w:rsidR="0017258A" w:rsidRPr="0017258A" w:rsidRDefault="0017258A" w:rsidP="0017258A">
+      <w:pPr>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0017258A">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>(Municipality Status) of (Name /#)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="189D68E3" w14:textId="77777777" w:rsidR="0017258A" w:rsidRPr="0017258A" w:rsidRDefault="0017258A" w:rsidP="0017258A">
+      <w:pPr>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="69CD86E8" w14:textId="77777777" w:rsidR="0017258A" w:rsidRPr="0017258A" w:rsidRDefault="0017258A" w:rsidP="0017258A">
+      <w:pPr>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0017258A">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Bylaw No. _______</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0CBD6633" w14:textId="77777777" w:rsidR="0017258A" w:rsidRPr="0017258A" w:rsidRDefault="0017258A" w:rsidP="0017258A">
+      <w:pPr>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4F4B713E" w14:textId="6F1BE9B0" w:rsidR="00A90220" w:rsidRPr="003727E5" w:rsidRDefault="0017258A" w:rsidP="0017258A">
+      <w:pPr>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0017258A">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>A Bylaw to Provide for the Closing and Leasing of a Municipal Road or Street</w:t>
+      </w:r>
+      <w:r w:rsidR="00A90220" w:rsidRPr="003727E5">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1C44437F" w14:textId="77777777" w:rsidR="00A90220" w:rsidRPr="0017258A" w:rsidRDefault="00A90220" w:rsidP="00A90220">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
           <w:sz w:val="32"/>
-        </w:rPr>
-[...48 lines deleted...]
-          <w:b/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="01DE2F2A" w14:textId="77777777" w:rsidR="00A90220" w:rsidRPr="003727E5" w:rsidRDefault="00A90220" w:rsidP="00973E1D">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003727E5">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>The Council of the ____________________ of. ___________, (the Municipality) in the Province of Saskatchewan, enacts as follows:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="43C4116F" w14:textId="77777777" w:rsidR="00A90220" w:rsidRPr="003727E5" w:rsidRDefault="00A90220" w:rsidP="00973E1D">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="53DDAB7D" w14:textId="77777777" w:rsidR="00A90220" w:rsidRPr="003727E5" w:rsidRDefault="00A90220" w:rsidP="0017258A">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003727E5">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>The Municipality agrees to close and lease the municipal road described as:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7A08B4EC" w14:textId="77777777" w:rsidR="00A90220" w:rsidRPr="003727E5" w:rsidRDefault="00A90220" w:rsidP="0017258A">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3B11ABC2" w14:textId="77777777" w:rsidR="00A90220" w:rsidRPr="003727E5" w:rsidRDefault="00A90220" w:rsidP="0017258A">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003727E5">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>____________________________________________________________________________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2FF70C37" w14:textId="77777777" w:rsidR="00A90220" w:rsidRPr="003727E5" w:rsidRDefault="00A90220" w:rsidP="0017258A">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="339C728C" w14:textId="77777777" w:rsidR="00A90220" w:rsidRPr="003727E5" w:rsidRDefault="00A90220" w:rsidP="0017258A">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003727E5">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>on the terms and conditions set out in the agreement marked Exhibit “A” which is attached to and forms part of this bylaw.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="13E3332A" w14:textId="77777777" w:rsidR="00A90220" w:rsidRPr="003727E5" w:rsidRDefault="00A90220" w:rsidP="00973E1D">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0E2E7E9E" w14:textId="77777777" w:rsidR="00A90220" w:rsidRPr="003727E5" w:rsidRDefault="00A90220" w:rsidP="00973E1D">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="28BC3B42" w14:textId="4D758A78" w:rsidR="00A90220" w:rsidRPr="003727E5" w:rsidRDefault="00A90220" w:rsidP="00973E1D">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003727E5">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="003727E5">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="003727E5">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="003727E5">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="003727E5">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="0017258A">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003727E5">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>____________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="583A0DDE" w14:textId="15D6E686" w:rsidR="00A90220" w:rsidRPr="003727E5" w:rsidRDefault="00A90220" w:rsidP="00973E1D">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003727E5">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="003727E5">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="003727E5">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="003727E5">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="003727E5">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="0017258A">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="0017258A">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="0017258A">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="0017258A">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="003727E5">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Reeve/Mayor</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4632F502" w14:textId="77777777" w:rsidR="00A90220" w:rsidRPr="003727E5" w:rsidRDefault="00A90220" w:rsidP="00973E1D">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003727E5">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>(seal)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2BEE3521" w14:textId="1AF0D1FB" w:rsidR="00A90220" w:rsidRPr="003727E5" w:rsidRDefault="00A90220" w:rsidP="00973E1D">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003727E5">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="003727E5">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="003727E5">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="003727E5">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="003727E5">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="0017258A">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003727E5">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>____________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6C78FFF0" w14:textId="02128B35" w:rsidR="00A90220" w:rsidRPr="003727E5" w:rsidRDefault="00A90220" w:rsidP="00973E1D">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003727E5">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="003727E5">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="003727E5">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="003727E5">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="003727E5">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="0017258A">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="0017258A">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="0017258A">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="0017258A">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="003727E5">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Administrator</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="78FF88EE" w14:textId="77777777" w:rsidR="00A90220" w:rsidRPr="003727E5" w:rsidRDefault="00A90220" w:rsidP="00973E1D">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
           <w:i/>
-          <w:color w:val="FF0000"/>
-[...6 lines deleted...]
-          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003727E5">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="003727E5">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="003727E5">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="003727E5">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="003727E5">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7E34FE47" w14:textId="77777777" w:rsidR="00A90220" w:rsidRPr="003727E5" w:rsidRDefault="00A90220" w:rsidP="00973E1D">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
           <w:i/>
-          <w:color w:val="FF0000"/>
-[...575 lines deleted...]
-        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="520BF8AE" w14:textId="77777777" w:rsidR="00A90220" w:rsidRPr="003727E5" w:rsidRDefault="00A90220" w:rsidP="00973E1D">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ko-KR"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003727E5">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ko-KR"/>
+        </w:rPr>
+        <w:t>Read a third time and adopted</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="30501409" w14:textId="77777777" w:rsidR="00A90220" w:rsidRPr="003727E5" w:rsidRDefault="00A90220" w:rsidP="00973E1D">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003727E5">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ko-KR"/>
+        </w:rPr>
+        <w:t>this ____ day of ___________</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0B1D7B88" w14:textId="77777777" w:rsidR="00A90220" w:rsidRPr="003727E5" w:rsidRDefault="00A90220" w:rsidP="00973E1D">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0518D738" w14:textId="77777777" w:rsidR="00A90220" w:rsidRPr="003727E5" w:rsidRDefault="00A90220" w:rsidP="00973E1D">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ko-KR"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003727E5">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ko-KR"/>
+        </w:rPr>
+        <w:t>_________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="25052569" w14:textId="77777777" w:rsidR="00A90220" w:rsidRPr="003727E5" w:rsidRDefault="00A90220" w:rsidP="00973E1D">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003727E5">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ko-KR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Administrator </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5178EB1C" w14:textId="77777777" w:rsidR="00A90220" w:rsidRPr="003727E5" w:rsidRDefault="00A90220" w:rsidP="00A90220">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
           <w:i/>
-          <w:sz w:val="24"/>
-[...151 lines deleted...]
-        <w:rPr>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="26E07354" w14:textId="77777777" w:rsidR="00A90220" w:rsidRPr="003727E5" w:rsidRDefault="00A90220" w:rsidP="00A90220">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
           <w:i/>
           <w:color w:val="0070C0"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="003727E5">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
           <w:i/>
           <w:color w:val="0070C0"/>
         </w:rPr>
         <w:t>NOTE:</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00900DB5" w:rsidRPr="005219C1" w:rsidRDefault="00900DB5" w:rsidP="00900DB5">
-[...1 lines deleted...]
-        <w:rPr>
+    <w:p w14:paraId="0BB53569" w14:textId="7914B251" w:rsidR="00A90220" w:rsidRPr="003727E5" w:rsidRDefault="00A90220" w:rsidP="00A90220">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
           <w:i/>
           <w:color w:val="0070C0"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="005219C1">
-        <w:rPr>
+      <w:r w:rsidRPr="003727E5">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
           <w:i/>
           <w:color w:val="0070C0"/>
         </w:rPr>
-        <w:t>Council shall within 30 days of issuing, renewing or terminati</w:t>
-[...2 lines deleted...]
-        <w:rPr>
+        <w:t>Council shall within 30 days of issuing, renewing or terminating this lease forward a copy of the bylaw and lease to the Minister of Highways</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
           <w:i/>
           <w:color w:val="0070C0"/>
         </w:rPr>
-        <w:t>ng this lease</w:t>
-[...2 lines deleted...]
-        <w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003727E5">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
           <w:i/>
           <w:color w:val="0070C0"/>
         </w:rPr>
-        <w:t xml:space="preserve"> forward a copy of the bylaw and lease to the Minister of Highways and </w:t>
-[...3 lines deleted...]
-          <w:i/>
+        <w:t>for public record.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="41CEB318" w14:textId="77777777" w:rsidR="00A90220" w:rsidRPr="003727E5" w:rsidRDefault="00A90220" w:rsidP="00A90220">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
           <w:color w:val="0070C0"/>
-        </w:rPr>
-[...24 lines deleted...]
-        <w:sectPr w:rsidR="00900DB5" w:rsidRPr="005219C1">
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:sectPr w:rsidR="00A90220" w:rsidRPr="003727E5" w:rsidSect="00A90220">
           <w:headerReference w:type="even" r:id="rId8"/>
           <w:headerReference w:type="default" r:id="rId9"/>
           <w:footerReference w:type="even" r:id="rId10"/>
           <w:footerReference w:type="default" r:id="rId11"/>
           <w:headerReference w:type="first" r:id="rId12"/>
           <w:footerReference w:type="first" r:id="rId13"/>
+          <w:type w:val="oddPage"/>
           <w:pgSz w:w="12240" w:h="15840"/>
           <w:pgMar w:top="1440" w:right="1800" w:bottom="1440" w:left="1800" w:header="720" w:footer="720" w:gutter="0"/>
           <w:cols w:space="720"/>
         </w:sectPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00900DB5" w:rsidRPr="00900DB5" w:rsidRDefault="00900DB5" w:rsidP="00900DB5">
+    <w:p w14:paraId="7AD84D82" w14:textId="77777777" w:rsidR="0017258A" w:rsidRPr="0017258A" w:rsidRDefault="0017258A" w:rsidP="0017258A">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00900DB5">
-        <w:rPr>
+      <w:r w:rsidRPr="0017258A">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t>EXHIBIT “A”</w:t>
-[...2 lines deleted...]
-    <w:p w:rsidR="00900DB5" w:rsidRPr="00900DB5" w:rsidRDefault="00900DB5" w:rsidP="00900DB5">
+        <w:t>Exhibit “A”</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="57227FE4" w14:textId="77777777" w:rsidR="0017258A" w:rsidRPr="0017258A" w:rsidRDefault="0017258A" w:rsidP="0017258A">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00900DB5" w:rsidRPr="00900DB5" w:rsidRDefault="00900DB5" w:rsidP="00900DB5">
+    <w:p w14:paraId="0D163D66" w14:textId="1BFE7684" w:rsidR="00A90220" w:rsidRPr="003727E5" w:rsidRDefault="0017258A" w:rsidP="0017258A">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00900DB5">
-        <w:rPr>
+      <w:r w:rsidRPr="0017258A">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">LEASE OF </w:t>
-[...106 lines deleted...]
-        <w:rPr>
+        <w:t>Lease of a Municipal Road or Street</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="293E3CAF" w14:textId="77777777" w:rsidR="00A90220" w:rsidRPr="003727E5" w:rsidRDefault="00A90220" w:rsidP="00A90220">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="53AADC1E" w14:textId="77777777" w:rsidR="00A90220" w:rsidRPr="003727E5" w:rsidRDefault="00A90220" w:rsidP="00A90220">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003727E5">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>This agreement made this _______ day of ___________________ , ____________</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5CCB3CDE" w14:textId="77777777" w:rsidR="00A90220" w:rsidRPr="003727E5" w:rsidRDefault="00A90220" w:rsidP="00A90220">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7BEB05E8" w14:textId="77777777" w:rsidR="00A90220" w:rsidRPr="003727E5" w:rsidRDefault="00A90220" w:rsidP="00A90220">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="024E9FC1" w14:textId="77777777" w:rsidR="00A90220" w:rsidRPr="003727E5" w:rsidRDefault="00A90220" w:rsidP="00A90220">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003727E5">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Between:</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00900DB5" w:rsidRDefault="00900DB5" w:rsidP="00900DB5">
-[...158 lines deleted...]
-        <w:rPr>
+    <w:p w14:paraId="1D535601" w14:textId="77777777" w:rsidR="00A90220" w:rsidRPr="003727E5" w:rsidRDefault="00A90220" w:rsidP="00A90220">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="21172242" w14:textId="77777777" w:rsidR="00A90220" w:rsidRPr="003727E5" w:rsidRDefault="00A90220" w:rsidP="00A90220">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003727E5">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="003727E5">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t xml:space="preserve">The ______________ of _______________________________ </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0F8A09CF" w14:textId="77777777" w:rsidR="00A90220" w:rsidRPr="003727E5" w:rsidRDefault="00A90220" w:rsidP="00A90220">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003727E5">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="003727E5">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>(“the Municipality”)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3DA6F6C8" w14:textId="77777777" w:rsidR="00A90220" w:rsidRPr="003727E5" w:rsidRDefault="00A90220" w:rsidP="00A90220">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4956336B" w14:textId="2B2E55F6" w:rsidR="00A90220" w:rsidRPr="003727E5" w:rsidRDefault="00A90220" w:rsidP="00A90220">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003727E5">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="003727E5">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="0017258A">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>A</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003727E5">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>nd</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0AFF64C5" w14:textId="77777777" w:rsidR="00A90220" w:rsidRPr="003727E5" w:rsidRDefault="00A90220" w:rsidP="00A90220">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="02C98554" w14:textId="77777777" w:rsidR="00A90220" w:rsidRPr="003727E5" w:rsidRDefault="00A90220" w:rsidP="00A90220">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003727E5">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="003727E5">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
         <w:t>______________________________________________________,</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="001736CF" w:rsidRDefault="001736CF" w:rsidP="00900DB5">
-[...99 lines deleted...]
-    <w:p w:rsidR="00900DB5" w:rsidRDefault="00900DB5" w:rsidP="00900DB5">
+    <w:p w14:paraId="080C9DFE" w14:textId="77777777" w:rsidR="00A90220" w:rsidRPr="003727E5" w:rsidRDefault="00A90220" w:rsidP="00A90220">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6715CEC6" w14:textId="77777777" w:rsidR="00A90220" w:rsidRPr="003727E5" w:rsidRDefault="00A90220" w:rsidP="00A90220">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003727E5">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="003727E5">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>of ____________________________ , _______________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4AAA66EC" w14:textId="77777777" w:rsidR="00A90220" w:rsidRPr="003727E5" w:rsidRDefault="00A90220" w:rsidP="00A90220">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003727E5">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="003727E5">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>(“the Lessee”);</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="063B56F6" w14:textId="77777777" w:rsidR="00A90220" w:rsidRPr="003727E5" w:rsidRDefault="00A90220" w:rsidP="00A90220">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2D83CC12" w14:textId="77777777" w:rsidR="00A90220" w:rsidRPr="003727E5" w:rsidRDefault="00A90220" w:rsidP="00A90220">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:rPr>
-          <w:sz w:val="24"/>
-[...58 lines deleted...]
-        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3438AAED" w14:textId="77777777" w:rsidR="00A90220" w:rsidRDefault="00A90220" w:rsidP="00973E1D">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003727E5">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Whereas the municipal road/street located at ________________________________________ (“the Land”), </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1661AF23" w14:textId="77777777" w:rsidR="0017258A" w:rsidRPr="003727E5" w:rsidRDefault="0017258A" w:rsidP="0017258A">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7D021E82" w14:textId="77777777" w:rsidR="00A90220" w:rsidRDefault="00A90220" w:rsidP="0017258A">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="720" w:hanging="810"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
           <w:i/>
-          <w:sz w:val="24"/>
-[...6 lines deleted...]
-        <w:rPr>
+          <w:color w:val="00558C"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A90220">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
           <w:i/>
-          <w:sz w:val="24"/>
-[...15 lines deleted...]
-      <w:pPr>
+          <w:color w:val="00558C"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>(choose one of the following)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="40684B6A" w14:textId="77777777" w:rsidR="0017258A" w:rsidRPr="00A90220" w:rsidRDefault="0017258A" w:rsidP="0017258A">
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="806"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:color w:val="00558C"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="55596E51" w14:textId="77777777" w:rsidR="00A90220" w:rsidRPr="003727E5" w:rsidRDefault="00A90220" w:rsidP="0017258A">
+      <w:pPr>
+        <w:widowControl/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="2"/>
+          <w:numId w:val="13"/>
         </w:numPr>
-        <w:rPr>
-[...36 lines deleted...]
-      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="1800"/>
+        </w:tabs>
+        <w:autoSpaceDE/>
+        <w:autoSpaceDN/>
+        <w:adjustRightInd/>
+        <w:spacing w:after="120" w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="634"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003727E5">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>has never been constructed; or</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4454474E" w14:textId="77777777" w:rsidR="00A90220" w:rsidRPr="003727E5" w:rsidRDefault="00A90220" w:rsidP="0017258A">
+      <w:pPr>
+        <w:widowControl/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="2"/>
+          <w:numId w:val="13"/>
         </w:numPr>
-        <w:rPr>
-[...77 lines deleted...]
-      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="1800"/>
+        </w:tabs>
+        <w:autoSpaceDE/>
+        <w:autoSpaceDN/>
+        <w:adjustRightInd/>
+        <w:spacing w:after="120" w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="634"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003727E5">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>has been constructed and has not been maintained for use by the general public, or is no longer being used by the general public, for that purpose; or</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="709D1F2B" w14:textId="77777777" w:rsidR="00A90220" w:rsidRPr="003727E5" w:rsidRDefault="00A90220" w:rsidP="0017258A">
+      <w:pPr>
+        <w:widowControl/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="2"/>
+          <w:numId w:val="13"/>
         </w:numPr>
-        <w:spacing w:line="360" w:lineRule="auto"/>
-[...56 lines deleted...]
-      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="1800"/>
+        </w:tabs>
+        <w:autoSpaceDE/>
+        <w:autoSpaceDN/>
+        <w:adjustRightInd/>
+        <w:spacing w:after="120" w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="634"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003727E5">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>has been constructed and maintained but consists only of those parts of the street or road that are not the roadway itself; or</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="56C1BB1E" w14:textId="77777777" w:rsidR="00A90220" w:rsidRPr="003727E5" w:rsidRDefault="00A90220" w:rsidP="0017258A">
+      <w:pPr>
+        <w:widowControl/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="2"/>
+          <w:numId w:val="13"/>
         </w:numPr>
-        <w:spacing w:line="360" w:lineRule="auto"/>
-[...5 lines deleted...]
-      <w:proofErr w:type="gramStart"/>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="1800"/>
+        </w:tabs>
+        <w:autoSpaceDE/>
+        <w:autoSpaceDN/>
+        <w:adjustRightInd/>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="630"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003727E5">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>is in the opinion of the Municipality a street or road that is no longer needed for use by the traveling public.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="61344989" w14:textId="77777777" w:rsidR="00A90220" w:rsidRPr="003727E5" w:rsidRDefault="00A90220" w:rsidP="00973E1D">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="1440"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2DF5EC3B" w14:textId="77777777" w:rsidR="00A90220" w:rsidRPr="003727E5" w:rsidRDefault="00A90220" w:rsidP="00973E1D">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003727E5">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Whereas access to other lands is not eliminated by this agreement; and </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4E7456A5" w14:textId="77777777" w:rsidR="00A90220" w:rsidRPr="003727E5" w:rsidRDefault="00A90220" w:rsidP="00973E1D">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="602CCF28" w14:textId="77777777" w:rsidR="00A90220" w:rsidRPr="003727E5" w:rsidRDefault="00A90220" w:rsidP="00973E1D">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003727E5">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Whereas the Lessee is desirous of using the Land for the purpose of __________________________________________________; and</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="32141BDB" w14:textId="77777777" w:rsidR="00A90220" w:rsidRPr="003727E5" w:rsidRDefault="00A90220" w:rsidP="00973E1D">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="50F83D0E" w14:textId="77777777" w:rsidR="00973E1D" w:rsidRDefault="00973E1D">
+      <w:pPr>
+        <w:widowControl/>
+        <w:autoSpaceDE/>
+        <w:autoSpaceDN/>
+        <w:adjustRightInd/>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
       <w:r>
         <w:rPr>
-          <w:sz w:val="24"/>
-[...4 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="487D70BB" w14:textId="67B6200B" w:rsidR="00A90220" w:rsidRPr="003727E5" w:rsidRDefault="00A90220" w:rsidP="00973E1D">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003727E5">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>Whereas the Municipality is prepared to lease the Land to the Lessee, on the terms and conditions hereinafter set forth;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0F5A9D6A" w14:textId="77777777" w:rsidR="00A90220" w:rsidRPr="003727E5" w:rsidRDefault="00A90220" w:rsidP="00973E1D">
+      <w:pPr>
+        <w:pStyle w:val="InsideAddress"/>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="22559911" w14:textId="3032EAD3" w:rsidR="00A90220" w:rsidRPr="003727E5" w:rsidRDefault="00A90220" w:rsidP="00973E1D">
+      <w:pPr>
+        <w:pStyle w:val="InsideAddress"/>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003727E5">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Now therefore</w:t>
+      </w:r>
+      <w:r w:rsidR="0017258A">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003727E5">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> in consideration of the premises and the mutual covenants herein contained, the parties agree as follows:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="48DDE56F" w14:textId="77777777" w:rsidR="00A90220" w:rsidRPr="003727E5" w:rsidRDefault="00A90220" w:rsidP="00973E1D">
+      <w:pPr>
+        <w:pStyle w:val="InsideAddress"/>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="03B7BF60" w14:textId="77777777" w:rsidR="00A90220" w:rsidRPr="003727E5" w:rsidRDefault="00A90220" w:rsidP="0017258A">
+      <w:pPr>
+        <w:pStyle w:val="InsideAddress"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="11"/>
+        </w:numPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="540" w:hanging="540"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003727E5">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>The Municipality demises and leases to the Lessee and the Lessee rents from the Municipality, the Land, for a term of _________ years commencing on _______________ and ending on _______________ unless sooner terminated as hereinafter provided.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3B357681" w14:textId="77777777" w:rsidR="00A90220" w:rsidRPr="002A49E2" w:rsidRDefault="00A90220" w:rsidP="00973E1D">
+      <w:pPr>
+        <w:pStyle w:val="InsideAddress"/>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3B1A8EB1" w14:textId="16C1B1E2" w:rsidR="00A90220" w:rsidRPr="0017258A" w:rsidRDefault="00A90220" w:rsidP="0017258A">
+      <w:pPr>
+        <w:pStyle w:val="InsideAddress"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="11"/>
+        </w:numPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="540" w:hanging="540"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0017258A">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>The Lessee covenants and agrees to:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="04E102A8" w14:textId="6E164EDB" w:rsidR="00A90220" w:rsidRPr="003727E5" w:rsidRDefault="0017258A" w:rsidP="0017258A">
+      <w:pPr>
+        <w:pStyle w:val="InsideAddress"/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="11"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="1440"/>
+        </w:tabs>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="1350"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
       <w:r>
         <w:rPr>
-          <w:sz w:val="24"/>
-[...47 lines deleted...]
-        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>P</w:t>
+      </w:r>
+      <w:r w:rsidR="00A90220" w:rsidRPr="003727E5">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>ay an annual rent charge of $_______________ during each and every year of the said term, payment of which shall be made on or before the ________ day of ___________________ in the year for which it is intended;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="472F9F27" w14:textId="77777777" w:rsidR="00A90220" w:rsidRPr="002A49E2" w:rsidRDefault="00A90220" w:rsidP="0017258A">
+      <w:pPr>
+        <w:pStyle w:val="InsideAddress"/>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="1350"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="08F976E2" w14:textId="1A4F8766" w:rsidR="00A90220" w:rsidRPr="003727E5" w:rsidRDefault="00044572" w:rsidP="0017258A">
+      <w:pPr>
+        <w:pStyle w:val="InsideAddress"/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="11"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="1440"/>
+        </w:tabs>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="1350"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00044572">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Indemnify the Municipality and the Crown in right of Saskatchewan and save them harmless from any and all claims for compensation for death, bodily injury or damage to or loss of property (i) arising out of any occurrence in or about the Land, (ii) occasioned or caused wholly or in part by any act or omission of the Lessee or anyone for whom the Lessee is in law responsible or (iii) arising from any breach by the Lessee of any provision of this agreement</w:t>
+      </w:r>
+      <w:r w:rsidR="00A90220" w:rsidRPr="003727E5">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="65527C2A" w14:textId="77777777" w:rsidR="00A90220" w:rsidRPr="002A49E2" w:rsidRDefault="00A90220" w:rsidP="0017258A">
+      <w:pPr>
+        <w:pStyle w:val="InsideAddress"/>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="1350"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="28723CB6" w14:textId="243DC7B3" w:rsidR="00A90220" w:rsidRPr="003727E5" w:rsidRDefault="0017258A" w:rsidP="0017258A">
+      <w:pPr>
+        <w:pStyle w:val="InsideAddress"/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="11"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="1440"/>
+        </w:tabs>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="1350"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>A</w:t>
+      </w:r>
+      <w:r w:rsidR="00A90220" w:rsidRPr="003727E5">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">llow the Municipality </w:t>
+      </w:r>
+      <w:r w:rsidR="00044572" w:rsidRPr="00044572">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>and the owner of any public or private property utilities located on the Land, or persons authorized by them, to enter upon the Land for any damages that may be occasioned by such entry or any operations carried out in connection therewith;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="418FE9B5" w14:textId="77777777" w:rsidR="00A90220" w:rsidRPr="002A49E2" w:rsidRDefault="00A90220" w:rsidP="0017258A">
+      <w:pPr>
+        <w:pStyle w:val="InsideAddress"/>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="1350"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4905AB8E" w14:textId="3B04571A" w:rsidR="00A90220" w:rsidRPr="003727E5" w:rsidRDefault="00044572" w:rsidP="0017258A">
+      <w:pPr>
+        <w:pStyle w:val="InsideAddress"/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="11"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="1440"/>
+        </w:tabs>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="1350"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>N</w:t>
+      </w:r>
+      <w:r w:rsidR="00A90220" w:rsidRPr="003727E5">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ot </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00044572">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>undertake any activities which may affect any public or private utility on the Land, whether above or below ground, without locating and protecting the same</w:t>
+      </w:r>
+      <w:r w:rsidR="00A90220" w:rsidRPr="003727E5">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="79934884" w14:textId="77777777" w:rsidR="00A90220" w:rsidRPr="002A49E2" w:rsidRDefault="00A90220" w:rsidP="0017258A">
+      <w:pPr>
+        <w:pStyle w:val="InsideAddress"/>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="1350"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2251D94E" w14:textId="39433893" w:rsidR="00A90220" w:rsidRPr="003727E5" w:rsidRDefault="00044572" w:rsidP="0017258A">
+      <w:pPr>
+        <w:pStyle w:val="InsideAddress"/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="11"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="1440"/>
+        </w:tabs>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="1350"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00044572">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Comply with any easement or right of way required for a public utility service that is provided at the date of the signing of this agreement</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>;</w:t>
+      </w:r>
+      <w:r w:rsidR="002A49E2">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidR="002A49E2">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidR="002A49E2">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="390A47CC" w14:textId="77777777" w:rsidR="00A90220" w:rsidRPr="00044572" w:rsidRDefault="00A90220" w:rsidP="00973E1D">
+      <w:pPr>
+        <w:pStyle w:val="InsideAddress"/>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:sz w:val="6"/>
+          <w:szCs w:val="6"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5A713B5E" w14:textId="53B57E56" w:rsidR="00A90220" w:rsidRPr="003727E5" w:rsidRDefault="00044572" w:rsidP="0017258A">
+      <w:pPr>
+        <w:pStyle w:val="InsideAddress"/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="11"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="1440"/>
+        </w:tabs>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="1350"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00044572">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>Keep and maintain the Land in a good and husbandlike manner and in accordance with all applicable environmental laws and, without limiting the generality of the foregoing, (i) where, during the term of this agreement, the Lessee has, through its use or occupancy of the Land, caused or permitted a release of a contaminant at, form or to the Land, the Lessee shall immediately clean up such contaminant at the Lessee’s expense and (ii) cause environmental audit of the Land to be conducted by a third party acceptable to the Municipality at the Lessee's expense if, in the opinion of the Municipality, there is evidence of environmental contamination</w:t>
+      </w:r>
+      <w:r w:rsidR="00A90220" w:rsidRPr="003727E5">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="44FF7252" w14:textId="77777777" w:rsidR="00A90220" w:rsidRPr="002A49E2" w:rsidRDefault="00A90220" w:rsidP="00973E1D">
+      <w:pPr>
+        <w:pStyle w:val="InsideAddress"/>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="16D18038" w14:textId="5DBC1F1B" w:rsidR="00A90220" w:rsidRPr="003727E5" w:rsidRDefault="00044572" w:rsidP="00044572">
+      <w:pPr>
+        <w:pStyle w:val="InsideAddress"/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="11"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="1440"/>
+        </w:tabs>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="1350"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00044572">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Erect and maintain throughout the term of this agreement, at each end of the Land, such signs as the Municipality may direct, to ensure that the general public is adequately warned that the road or street is closed</w:t>
+      </w:r>
+      <w:r w:rsidR="00A90220" w:rsidRPr="003727E5">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7E30A24E" w14:textId="77777777" w:rsidR="00A90220" w:rsidRPr="002A49E2" w:rsidRDefault="00A90220" w:rsidP="00044572">
+      <w:pPr>
+        <w:pStyle w:val="InsideAddress"/>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="1350"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2ACF92DB" w14:textId="585D294A" w:rsidR="00A90220" w:rsidRPr="003727E5" w:rsidRDefault="00044572" w:rsidP="00044572">
+      <w:pPr>
+        <w:pStyle w:val="InsideAddress"/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="11"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="1440"/>
+        </w:tabs>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="1350"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00044572">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Not assign the Lessee’s rights under this agreement without the prior written consent of the Municipality, the implied provision in section 13 of </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00044572">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>The Landlord and Tenant Act</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00044572">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>, R.S.S. 1978, c. L-6, being hereby expressly negatived; and</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7841B399" w14:textId="77777777" w:rsidR="00A90220" w:rsidRPr="002A49E2" w:rsidRDefault="00A90220" w:rsidP="00044572">
+      <w:pPr>
+        <w:pStyle w:val="InsideAddress"/>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="1350"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0B93DED5" w14:textId="3BC59B47" w:rsidR="00A90220" w:rsidRPr="003727E5" w:rsidRDefault="00044572" w:rsidP="00044572">
+      <w:pPr>
+        <w:pStyle w:val="InsideAddress"/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="11"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="1440"/>
+        </w:tabs>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="1350"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>U</w:t>
+      </w:r>
+      <w:r w:rsidR="00A90220" w:rsidRPr="003727E5">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>se the Land solely for the purpose of ______________________________ and not erect any buildings or structures on the Land.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="42D85ABC" w14:textId="77777777" w:rsidR="00A90220" w:rsidRPr="003727E5" w:rsidRDefault="00A90220" w:rsidP="00044572">
+      <w:pPr>
+        <w:pStyle w:val="InsideAddress"/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="61BE2716" w14:textId="77777777" w:rsidR="00A90220" w:rsidRPr="003727E5" w:rsidRDefault="00A90220" w:rsidP="00044572">
+      <w:pPr>
+        <w:pStyle w:val="InsideAddress"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="12"/>
+        </w:numPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="540" w:hanging="540"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003727E5">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Notwithstanding that this agreement is for a term certain of ___________ years, it may be terminated by the Municipality on six month’s written notice to the Lessee if the Municipality considers it necessary to provide public access to the Land.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="56EE55C7" w14:textId="77777777" w:rsidR="00A90220" w:rsidRPr="003727E5" w:rsidRDefault="00A90220" w:rsidP="00973E1D">
+      <w:pPr>
+        <w:pStyle w:val="InsideAddress"/>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="105D8485" w14:textId="4A04D5C6" w:rsidR="00A90220" w:rsidRPr="00973E1D" w:rsidRDefault="00A90220" w:rsidP="00973E1D">
+      <w:pPr>
+        <w:pStyle w:val="InsideAddress"/>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:color w:val="00558C"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00973E1D">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:color w:val="00558C"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">-AND/OR </w:t>
+      </w:r>
+      <w:r w:rsidR="00044572" w:rsidRPr="00973E1D">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:color w:val="00558C"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>-</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="44467CF9" w14:textId="77777777" w:rsidR="00973E1D" w:rsidRPr="003727E5" w:rsidRDefault="00973E1D" w:rsidP="00973E1D">
+      <w:pPr>
+        <w:pStyle w:val="InsideAddress"/>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6EB191E5" w14:textId="3689F515" w:rsidR="00A90220" w:rsidRPr="003727E5" w:rsidRDefault="00A90220" w:rsidP="00044572">
+      <w:pPr>
+        <w:pStyle w:val="InsideAddress"/>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="540"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003727E5">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>The Lessee shall grant public access to the Land upon the Municipality providing the Lessee with 30 days written notice.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2D36E525" w14:textId="77777777" w:rsidR="00A90220" w:rsidRPr="003727E5" w:rsidRDefault="00A90220" w:rsidP="00973E1D">
+      <w:pPr>
+        <w:pStyle w:val="InsideAddress"/>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003727E5">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="003727E5">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="003727E5">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2E018619" w14:textId="77777777" w:rsidR="00A90220" w:rsidRPr="003727E5" w:rsidRDefault="00A90220" w:rsidP="00044572">
+      <w:pPr>
+        <w:pStyle w:val="InsideAddress"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="12"/>
+        </w:numPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="540" w:hanging="540"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003727E5">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>The Lessee may terminate this agreement on six month’s written notice to the Municipality.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0B8235C4" w14:textId="3CD99B1A" w:rsidR="00A90220" w:rsidRPr="003727E5" w:rsidRDefault="002A49E2" w:rsidP="00973E1D">
+      <w:pPr>
+        <w:pStyle w:val="InsideAddress"/>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1D555B06" w14:textId="5520797C" w:rsidR="00A90220" w:rsidRPr="003727E5" w:rsidRDefault="00044572" w:rsidP="00044572">
+      <w:pPr>
+        <w:pStyle w:val="InsideAddress"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="12"/>
+        </w:numPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="540" w:hanging="540"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00044572">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>The Lessee shall not register an interest in the Land on the basis of the interest created under this agreement or arising from the exercise of any rights created by this agreement</w:t>
+      </w:r>
+      <w:r w:rsidR="00A90220" w:rsidRPr="003727E5">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00BF5BAE" w:rsidRDefault="00BF5BAE" w:rsidP="00BF5BAE">
-[...167 lines deleted...]
-    <w:p w:rsidR="001604D3" w:rsidRDefault="001604D3" w:rsidP="001604D3">
+    <w:p w14:paraId="6E91BF35" w14:textId="77777777" w:rsidR="00A90220" w:rsidRPr="003727E5" w:rsidRDefault="00A90220" w:rsidP="00A90220">
       <w:pPr>
         <w:pStyle w:val="InsideAddress"/>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-[...5 lines deleted...]
-    <w:p w:rsidR="001604D3" w:rsidRDefault="001604D3" w:rsidP="001604D3">
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="68613FC6" w14:textId="77777777" w:rsidR="00A90220" w:rsidRPr="003727E5" w:rsidRDefault="00A90220" w:rsidP="00044572">
       <w:pPr>
         <w:pStyle w:val="InsideAddress"/>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-[...13 lines deleted...]
-    <w:p w:rsidR="001604D3" w:rsidRDefault="001604D3" w:rsidP="001604D3">
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003727E5">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Dated at _____________________ , in the Province of Saskatchewan, this _______</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="75D881F1" w14:textId="77777777" w:rsidR="00A90220" w:rsidRPr="003727E5" w:rsidRDefault="00A90220" w:rsidP="00A90220">
       <w:pPr>
         <w:pStyle w:val="InsideAddress"/>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-[...1364 lines deleted...]
-    <w:p w:rsidR="001604D3" w:rsidRDefault="001604D3" w:rsidP="001604D3">
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003727E5">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>day of _____________________, 20____.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0DFDF3CA" w14:textId="77777777" w:rsidR="00A90220" w:rsidRPr="003727E5" w:rsidRDefault="00A90220" w:rsidP="00A90220">
       <w:pPr>
         <w:pStyle w:val="InsideAddress"/>
         <w:jc w:val="left"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-[...5 lines deleted...]
-    <w:p w:rsidR="001604D3" w:rsidRDefault="001604D3" w:rsidP="001604D3">
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="627E3BF6" w14:textId="3ABF4570" w:rsidR="00A90220" w:rsidRPr="003727E5" w:rsidRDefault="00A90220" w:rsidP="00A90220">
       <w:pPr>
         <w:pStyle w:val="InsideAddress"/>
         <w:jc w:val="left"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-[...95 lines deleted...]
-    <w:p w:rsidR="001604D3" w:rsidRDefault="004F5F5E" w:rsidP="001604D3">
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003727E5">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="003727E5">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="003727E5">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="003727E5">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="003727E5">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="003727E5">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="002A49E2">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">     </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003727E5">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">______________  OF ___________________ </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1FCF3352" w14:textId="1203D91C" w:rsidR="00A90220" w:rsidRPr="003727E5" w:rsidRDefault="00A90220" w:rsidP="00A90220">
       <w:pPr>
         <w:pStyle w:val="InsideAddress"/>
         <w:jc w:val="left"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-[...50 lines deleted...]
-        <w:tab/>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003727E5">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="003727E5">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="003727E5">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="003727E5">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="003727E5">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="003727E5">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="002A49E2">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="002A49E2">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="002A49E2">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="002A49E2">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="003727E5">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
         <w:t>Municipality</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="004F5F5E" w:rsidRDefault="004F5F5E" w:rsidP="001604D3">
+    <w:p w14:paraId="6AF09A4B" w14:textId="77777777" w:rsidR="00A90220" w:rsidRPr="003727E5" w:rsidRDefault="00A90220" w:rsidP="00A90220">
       <w:pPr>
         <w:pStyle w:val="InsideAddress"/>
         <w:jc w:val="left"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-[...5 lines deleted...]
-    <w:p w:rsidR="001604D3" w:rsidRDefault="001604D3" w:rsidP="001604D3">
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2B5C105B" w14:textId="729A7667" w:rsidR="00A90220" w:rsidRPr="003727E5" w:rsidRDefault="00A90220" w:rsidP="00A90220">
       <w:pPr>
         <w:pStyle w:val="InsideAddress"/>
         <w:jc w:val="left"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-[...50 lines deleted...]
-        <w:tab/>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003727E5">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="003727E5">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="003727E5">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="003727E5">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="003727E5">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="003727E5">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="002A49E2">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003727E5">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
         <w:t>_____________________________________</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="001604D3" w:rsidRDefault="004F6A35" w:rsidP="001604D3">
+    <w:p w14:paraId="05EC3620" w14:textId="03A984E8" w:rsidR="00A90220" w:rsidRPr="003727E5" w:rsidRDefault="00A90220" w:rsidP="00A90220">
       <w:pPr>
         <w:pStyle w:val="InsideAddress"/>
         <w:jc w:val="left"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-[...62 lines deleted...]
-    <w:p w:rsidR="001604D3" w:rsidRDefault="004F6A35" w:rsidP="001604D3">
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003727E5">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="003727E5">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="003727E5">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="003727E5">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="003727E5">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="003727E5">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="002A49E2">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="002A49E2">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="002A49E2">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="002A49E2">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="003727E5">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Reeve/Mayor</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="51E50C8A" w14:textId="77777777" w:rsidR="00A90220" w:rsidRPr="003727E5" w:rsidRDefault="00A90220" w:rsidP="00A90220">
       <w:pPr>
         <w:pStyle w:val="InsideAddress"/>
         <w:jc w:val="left"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-[...22 lines deleted...]
-    <w:p w:rsidR="001604D3" w:rsidRDefault="001604D3" w:rsidP="001604D3">
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003727E5">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>(Seal)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5B1EFCB2" w14:textId="594A116C" w:rsidR="00A90220" w:rsidRPr="003727E5" w:rsidRDefault="00A90220" w:rsidP="00A90220">
       <w:pPr>
         <w:pStyle w:val="InsideAddress"/>
         <w:jc w:val="left"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-[...50 lines deleted...]
-        <w:tab/>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003727E5">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="003727E5">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="003727E5">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="003727E5">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="003727E5">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="003727E5">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="002A49E2">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003727E5">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
         <w:t>_____________________________________</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="001604D3" w:rsidRDefault="004F6A35" w:rsidP="001604D3">
+    <w:p w14:paraId="4ED12E73" w14:textId="24C569E7" w:rsidR="00A90220" w:rsidRPr="003727E5" w:rsidRDefault="00A90220" w:rsidP="00A90220">
       <w:pPr>
         <w:pStyle w:val="InsideAddress"/>
         <w:jc w:val="left"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-[...50 lines deleted...]
-        <w:tab/>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003727E5">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="003727E5">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="003727E5">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="003727E5">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="003727E5">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="003727E5">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="002A49E2">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="002A49E2">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="002A49E2">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="002A49E2">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="003727E5">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
         <w:t>Administrator</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="001604D3" w:rsidRDefault="001604D3" w:rsidP="001604D3">
+    <w:p w14:paraId="49EFE04C" w14:textId="77777777" w:rsidR="00A90220" w:rsidRPr="003727E5" w:rsidRDefault="00A90220" w:rsidP="00A90220">
       <w:pPr>
         <w:pStyle w:val="InsideAddress"/>
         <w:jc w:val="left"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-[...5 lines deleted...]
-    <w:p w:rsidR="003417EC" w:rsidRDefault="003417EC" w:rsidP="001604D3">
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="127C9A61" w14:textId="77777777" w:rsidR="00A90220" w:rsidRPr="003727E5" w:rsidRDefault="00A90220" w:rsidP="00A90220">
       <w:pPr>
         <w:pStyle w:val="InsideAddress"/>
         <w:jc w:val="left"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-[...5 lines deleted...]
-    <w:p w:rsidR="003417EC" w:rsidRDefault="003417EC" w:rsidP="001604D3">
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="513B3BC0" w14:textId="77777777" w:rsidR="00A90220" w:rsidRPr="003727E5" w:rsidRDefault="00A90220" w:rsidP="00A90220">
       <w:pPr>
         <w:pStyle w:val="InsideAddress"/>
         <w:jc w:val="left"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-[...5 lines deleted...]
-    <w:p w:rsidR="00273AB1" w:rsidRDefault="00273AB1" w:rsidP="001604D3">
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="68701DA6" w14:textId="77777777" w:rsidR="00A90220" w:rsidRPr="003727E5" w:rsidRDefault="00A90220" w:rsidP="00A90220">
       <w:pPr>
         <w:pStyle w:val="InsideAddress"/>
         <w:jc w:val="left"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-[...5 lines deleted...]
-    <w:p w:rsidR="001604D3" w:rsidRDefault="001604D3" w:rsidP="001604D3">
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="302E4E89" w14:textId="214ECCD8" w:rsidR="00A90220" w:rsidRPr="003727E5" w:rsidRDefault="00A90220" w:rsidP="00A90220">
       <w:pPr>
         <w:pStyle w:val="InsideAddress"/>
         <w:jc w:val="left"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-[...14 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003727E5">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>_________________________________</w:t>
+      </w:r>
+      <w:r w:rsidR="002A49E2">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="002A49E2">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>_</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003727E5">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
         <w:t>_____________________________________</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="001604D3" w:rsidRDefault="00273AB1" w:rsidP="001604D3">
+    <w:p w14:paraId="7B87A074" w14:textId="3661C29E" w:rsidR="00A90220" w:rsidRPr="003727E5" w:rsidRDefault="00A90220" w:rsidP="00A90220">
       <w:pPr>
         <w:pStyle w:val="InsideAddress"/>
         <w:jc w:val="left"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-[...10 lines deleted...]
-        <w:tab/>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003727E5">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
         <w:t>Witness</w:t>
       </w:r>
-      <w:r w:rsidR="004F6A35">
-[...29 lines deleted...]
-        <w:tab/>
+      <w:r w:rsidRPr="003727E5">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="003727E5">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="003727E5">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="003727E5">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="002A49E2">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="003727E5">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
         <w:t>Lessee</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="003417EC" w:rsidRPr="00900DB5" w:rsidRDefault="003417EC" w:rsidP="001604D3">
+    <w:p w14:paraId="1D23754F" w14:textId="77777777" w:rsidR="00A90220" w:rsidRPr="003727E5" w:rsidRDefault="00A90220" w:rsidP="00A90220">
       <w:pPr>
         <w:pStyle w:val="InsideAddress"/>
         <w:jc w:val="left"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-[...5 lines deleted...]
-    <w:p w:rsidR="001604D3" w:rsidRDefault="00150878" w:rsidP="001604D3">
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="74581237" w14:textId="6F0FC09D" w:rsidR="00A90220" w:rsidRPr="00973E1D" w:rsidRDefault="00A90220" w:rsidP="00A90220">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
-      </w:pPr>
-      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003727E5">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+        </w:rPr>
         <w:br w:type="page"/>
       </w:r>
-      <w:r w:rsidR="001604D3">
+      <w:r w:rsidR="00253261">
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
         <w:lastRenderedPageBreak/>
+        <mc:AlternateContent>
+          <mc:Choice Requires="wps">
+            <w:drawing>
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251663360" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="4DD47911" wp14:editId="6622638A">
+                <wp:simplePos x="0" y="0"/>
+                <wp:positionH relativeFrom="column">
+                  <wp:posOffset>2475781</wp:posOffset>
+                </wp:positionH>
+                <wp:positionV relativeFrom="paragraph">
+                  <wp:posOffset>-154736</wp:posOffset>
+                </wp:positionV>
+                <wp:extent cx="0" cy="826936"/>
+                <wp:effectExtent l="0" t="0" r="38100" b="30480"/>
+                <wp:wrapNone/>
+                <wp:docPr id="2001751107" name="Straight Connector 9"/>
+                <wp:cNvGraphicFramePr/>
+                <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                  <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                    <wps:wsp>
+                      <wps:cNvCnPr/>
+                      <wps:spPr>
+                        <a:xfrm>
+                          <a:off x="0" y="0"/>
+                          <a:ext cx="0" cy="826936"/>
+                        </a:xfrm>
+                        <a:prstGeom prst="line">
+                          <a:avLst/>
+                        </a:prstGeom>
+                        <a:ln>
+                          <a:solidFill>
+                            <a:schemeClr val="tx1"/>
+                          </a:solidFill>
+                        </a:ln>
+                      </wps:spPr>
+                      <wps:style>
+                        <a:lnRef idx="1">
+                          <a:schemeClr val="accent1"/>
+                        </a:lnRef>
+                        <a:fillRef idx="0">
+                          <a:schemeClr val="accent1"/>
+                        </a:fillRef>
+                        <a:effectRef idx="0">
+                          <a:schemeClr val="accent1"/>
+                        </a:effectRef>
+                        <a:fontRef idx="minor">
+                          <a:schemeClr val="tx1"/>
+                        </a:fontRef>
+                      </wps:style>
+                      <wps:bodyPr/>
+                    </wps:wsp>
+                  </a:graphicData>
+                </a:graphic>
+              </wp:anchor>
+            </w:drawing>
+          </mc:Choice>
+          <mc:Fallback>
+            <w:pict>
+              <v:line w14:anchorId="669B2F86" id="Straight Connector 9" o:spid="_x0000_s1026" style="position:absolute;z-index:251663360;visibility:visible;mso-wrap-style:square;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text" from="194.95pt,-12.2pt" to="194.95pt,52.9pt" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQC8yOrisAEAANMDAAAOAAAAZHJzL2Uyb0RvYy54bWysU01v2zAMvQ/ofxB0b+ykQNAZcXpo0V6G&#10;rdjHD1BlKhYgiYKkxs6/HyUndtENGDbsQosU3yP5RO/uRmvYEULU6Fq+XtWcgZPYaXdo+Y/vj9e3&#10;nMUkXCcMOmj5CSK/21992A2+gQ32aDoIjEhcbAbf8j4l31RVlD1YEVfowdGlwmBFIjccqi6Igdit&#10;qTZ1va0GDJ0PKCFGij5Ml3xf+JUCmb4oFSEx03LqLRUbin3JttrvRHMIwvdantsQ/9CFFdpR0Znq&#10;QSTBXoP+hcpqGTCiSiuJtkKltIQyA02zrt9N860XHsosJE70s0zx/9HKz8d79xxIhsHHJvrnkKcY&#10;VbD5S/2xsYh1msWCMTE5BSVFbzfbjzfbrGO14HyI6QnQsnxoudEujyEacfwU05R6Sclh47KNaHT3&#10;qI0pTl4AuDeBHQU9XRrX5xJvsqhgRlZL5+WUTgYm1q+gmO6o13WpXpZq4RRSgksXXuMoO8MUdTAD&#10;6z8Dz/kZCmXh/gY8I0pldGkGW+0w/K76IoWa8i8KTHNnCV6wO5U3LdLQ5pTHOW95Xs23foEv/+L+&#10;JwAAAP//AwBQSwMEFAAGAAgAAAAhAEPAJbjfAAAACwEAAA8AAABkcnMvZG93bnJldi54bWxMj8FO&#10;g0AQhu8mvsNmTLy1ixUbiiyNMXoxvYA96G0LU5bIzlJ2Kfj2TuNBjzPz5Z/vz7az7cQZB986UnC3&#10;jEAgVa5uqVGwf39dJCB80FTrzhEq+EYP2/z6KtNp7SYq8FyGRnAI+VQrMCH0qZS+Mmi1X7oeiW9H&#10;N1gdeBwaWQ964nDbyVUUraXVLfEHo3t8Nlh9laNV8Hba+X28Ll6Kj1NSTp/H0TQOlbq9mZ8eQQSc&#10;wx8MF31Wh5ydDm6k2otOwX2y2TCqYLGKYxBM/G4OjEYPCcg8k/875D8AAAD//wMAUEsBAi0AFAAG&#10;AAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQ&#10;SwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQ&#10;SwECLQAUAAYACAAAACEAvMjq4rABAADTAwAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54&#10;bWxQSwECLQAUAAYACAAAACEAQ8AluN8AAAALAQAADwAAAAAAAAAAAAAAAAAKBAAAZHJzL2Rvd25y&#10;ZXYueG1sUEsFBgAAAAAEAAQA8wAAABYFAAAAAA==&#10;" strokecolor="black [3213]"/>
+            </w:pict>
+          </mc:Fallback>
+        </mc:AlternateContent>
+      </w:r>
+      <w:r w:rsidRPr="00973E1D">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
         <w:t>C A N A D A</w:t>
       </w:r>
-      <w:r w:rsidR="001604D3">
-[...16 lines deleted...]
-    <w:p w:rsidR="001604D3" w:rsidRPr="003417EC" w:rsidRDefault="001604D3" w:rsidP="001604D3">
+      <w:r w:rsidRPr="00973E1D">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00973E1D">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00973E1D">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00973E1D">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00973E1D">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="00253261">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="71BFC2DC" w14:textId="64214DBF" w:rsidR="00A90220" w:rsidRPr="00973E1D" w:rsidRDefault="00A90220" w:rsidP="00A90220">
       <w:pPr>
         <w:rPr>
           <w:rStyle w:val="BodyTextIndentChar"/>
-        </w:rPr>
-[...25 lines deleted...]
-      <w:r w:rsidRPr="003417EC">
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00973E1D">
         <w:rPr>
           <w:rStyle w:val="BodyTextIndentChar"/>
-        </w:rPr>
-[...4 lines deleted...]
-    <w:p w:rsidR="001604D3" w:rsidRDefault="001604D3" w:rsidP="001604D3">
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>PROVINCE OF SASKATCHEWAN</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00973E1D">
+        <w:rPr>
+          <w:rStyle w:val="BodyTextIndentChar"/>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="00253261">
+        <w:rPr>
+          <w:rStyle w:val="BodyTextIndentChar"/>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="64A36DED" w14:textId="3247B030" w:rsidR="00A90220" w:rsidRPr="00973E1D" w:rsidRDefault="00A90220" w:rsidP="00A90220">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
-      </w:pPr>
-      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00973E1D">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
         <w:t>TO WIT:</w:t>
       </w:r>
-      <w:r>
-[...16 lines deleted...]
-    <w:p w:rsidR="003417EC" w:rsidRDefault="003417EC" w:rsidP="001604D3">
+      <w:r w:rsidRPr="00973E1D">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00973E1D">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00973E1D">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00973E1D">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00973E1D">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="00253261">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6CBD0E9D" w14:textId="77777777" w:rsidR="00A90220" w:rsidRPr="00973E1D" w:rsidRDefault="00A90220" w:rsidP="00A90220">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
-      </w:pPr>
-[...1 lines deleted...]
-    <w:p w:rsidR="003417EC" w:rsidRDefault="003417EC" w:rsidP="001604D3">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2BE67DFE" w14:textId="77777777" w:rsidR="00A90220" w:rsidRPr="00973E1D" w:rsidRDefault="00A90220" w:rsidP="00A90220">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
-      </w:pPr>
-[...11 lines deleted...]
-    <w:p w:rsidR="001604D3" w:rsidRPr="003417EC" w:rsidRDefault="001604D3" w:rsidP="001604D3">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4F0B2505" w14:textId="77777777" w:rsidR="00A90220" w:rsidRPr="00973E1D" w:rsidRDefault="00A90220" w:rsidP="00A90220">
       <w:pPr>
         <w:rPr>
           <w:rStyle w:val="BodyTextIndentChar"/>
-        </w:rPr>
-[...2 lines deleted...]
-    <w:p w:rsidR="001604D3" w:rsidRDefault="001604D3" w:rsidP="001604D3">
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7998081B" w14:textId="29E9F4ED" w:rsidR="00A90220" w:rsidRPr="002A49E2" w:rsidRDefault="002A49E2" w:rsidP="00A90220">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
-      </w:pPr>
-[...4 lines deleted...]
-    <w:p w:rsidR="001604D3" w:rsidRPr="003417EC" w:rsidRDefault="001604D3" w:rsidP="001604D3">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002A49E2">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="none"/>
+        </w:rPr>
+        <w:t>Affidavit of Execution</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="587BE519" w14:textId="77777777" w:rsidR="00A90220" w:rsidRPr="00973E1D" w:rsidRDefault="00A90220" w:rsidP="00A90220">
       <w:pPr>
         <w:rPr>
           <w:rStyle w:val="Heading2Char"/>
-        </w:rPr>
-[...2 lines deleted...]
-    <w:p w:rsidR="001604D3" w:rsidRDefault="001604D3" w:rsidP="001604D3">
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2410E280" w14:textId="3B17DE04" w:rsidR="00A90220" w:rsidRPr="00973E1D" w:rsidRDefault="00A90220" w:rsidP="00A90220">
       <w:pPr>
         <w:pStyle w:val="BodyTextIndent"/>
         <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00973E1D">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>I, __________________ , of the _________ of______________, in the Province of Saskatchewan, MAKE OATH AND SAY AS FOLLOWS:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="36CE09FD" w14:textId="14DFFA95" w:rsidR="00A90220" w:rsidRPr="00973E1D" w:rsidRDefault="00A90220" w:rsidP="00A90220">
+      <w:pPr>
+        <w:rPr>
+          <w:rStyle w:val="BodyTextIndentChar"/>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1961FF50" w14:textId="453E3F79" w:rsidR="00A90220" w:rsidRPr="00973E1D" w:rsidRDefault="00A90220" w:rsidP="002A49E2">
+      <w:pPr>
+        <w:spacing w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="634" w:hanging="634"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00973E1D">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>1.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00973E1D">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>THAT I was personally present and did see _______________________ named in the within agreement who is personally known to me to be the person named therein, duly sign and execute the same for the purposes named therein.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5F8C4FB7" w14:textId="77777777" w:rsidR="00A90220" w:rsidRPr="00973E1D" w:rsidRDefault="00A90220" w:rsidP="002A49E2">
+      <w:pPr>
+        <w:spacing w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="634" w:hanging="634"/>
+        <w:rPr>
+          <w:rStyle w:val="BodyTextIndentChar"/>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="24DB0D67" w14:textId="3AB96A9F" w:rsidR="00A90220" w:rsidRPr="00973E1D" w:rsidRDefault="00A90220" w:rsidP="002A49E2">
+      <w:pPr>
+        <w:spacing w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="634" w:hanging="634"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00973E1D">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>2.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00973E1D">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t xml:space="preserve">THAT the same was executed at the _________ of ________________ , in the Province of Saskatchewan, on the _______ day of ______________ , 20____ and that I am the subscribing witness thereto. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="029DEDCE" w14:textId="4E3ED5BD" w:rsidR="00A90220" w:rsidRPr="00973E1D" w:rsidRDefault="00A90220" w:rsidP="002A49E2">
+      <w:pPr>
+        <w:spacing w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="634" w:hanging="634"/>
+        <w:rPr>
+          <w:rStyle w:val="BodyTextIndentChar"/>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7FB8B2F3" w14:textId="06749AD1" w:rsidR="00A90220" w:rsidRPr="00973E1D" w:rsidRDefault="00A90220" w:rsidP="002A49E2">
+      <w:pPr>
+        <w:spacing w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="634" w:hanging="634"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00973E1D">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>3.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00973E1D">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>THAT I know the said ____________________ and he/she is in my belief of the full age of 18 years or more.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6BB6208B" w14:textId="535BC328" w:rsidR="00A90220" w:rsidRPr="003727E5" w:rsidRDefault="00A90220" w:rsidP="00A90220">
+      <w:pPr>
+        <w:rPr>
+          <w:rStyle w:val="BodyTextIndentChar"/>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="450B669D" w14:textId="6ECDE5FD" w:rsidR="00A90220" w:rsidRDefault="00A90220" w:rsidP="00A90220">
+      <w:pPr>
+        <w:rPr>
+          <w:rStyle w:val="BodyTextIndentChar"/>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5B7032F2" w14:textId="585CF96F" w:rsidR="002A49E2" w:rsidRDefault="002A49E2" w:rsidP="00A90220">
+      <w:pPr>
+        <w:rPr>
+          <w:rStyle w:val="BodyTextIndentChar"/>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="34142B81" w14:textId="206C2674" w:rsidR="002A49E2" w:rsidRPr="003727E5" w:rsidRDefault="002A49E2" w:rsidP="00A90220">
+      <w:pPr>
+        <w:rPr>
+          <w:rStyle w:val="BodyTextIndentChar"/>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="616C6116" w14:textId="63A29B3B" w:rsidR="00A90220" w:rsidRPr="00973E1D" w:rsidRDefault="00A90220" w:rsidP="00A90220">
+      <w:pPr>
+        <w:rPr>
+          <w:rStyle w:val="BodyTextIndentChar"/>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00973E1D">
+        <w:rPr>
+          <w:rStyle w:val="BodyTextIndentChar"/>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">SWORN BEFORE ME at the _______ </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00973E1D">
+        <w:rPr>
+          <w:rStyle w:val="BodyTextIndentChar"/>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="002A49E2">
+        <w:rPr>
+          <w:rStyle w:val="BodyTextIndentChar"/>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00973E1D">
+        <w:rPr>
+          <w:rStyle w:val="BodyTextIndentChar"/>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="15D570D8" w14:textId="01D9F0A5" w:rsidR="00A90220" w:rsidRPr="00973E1D" w:rsidRDefault="00253261" w:rsidP="00A90220">
+      <w:pPr>
+        <w:rPr>
+          <w:rStyle w:val="BodyTextIndentChar"/>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
       </w:pPr>
       <w:r>
-        <w:t>I, _________________</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramStart"/>
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+        <mc:AlternateContent>
+          <mc:Choice Requires="wps">
+            <w:drawing>
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251665408" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="1F2EB6AC" wp14:editId="5423FFBB">
+                <wp:simplePos x="0" y="0"/>
+                <wp:positionH relativeFrom="column">
+                  <wp:posOffset>2531745</wp:posOffset>
+                </wp:positionH>
+                <wp:positionV relativeFrom="paragraph">
+                  <wp:posOffset>36027</wp:posOffset>
+                </wp:positionV>
+                <wp:extent cx="8255" cy="1200150"/>
+                <wp:effectExtent l="0" t="0" r="29845" b="19050"/>
+                <wp:wrapNone/>
+                <wp:docPr id="1662668406" name="Straight Connector 11"/>
+                <wp:cNvGraphicFramePr/>
+                <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                  <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                    <wps:wsp>
+                      <wps:cNvCnPr/>
+                      <wps:spPr>
+                        <a:xfrm>
+                          <a:off x="0" y="0"/>
+                          <a:ext cx="8255" cy="1200150"/>
+                        </a:xfrm>
+                        <a:prstGeom prst="line">
+                          <a:avLst/>
+                        </a:prstGeom>
+                      </wps:spPr>
+                      <wps:style>
+                        <a:lnRef idx="1">
+                          <a:schemeClr val="dk1"/>
+                        </a:lnRef>
+                        <a:fillRef idx="0">
+                          <a:schemeClr val="dk1"/>
+                        </a:fillRef>
+                        <a:effectRef idx="0">
+                          <a:schemeClr val="dk1"/>
+                        </a:effectRef>
+                        <a:fontRef idx="minor">
+                          <a:schemeClr val="tx1"/>
+                        </a:fontRef>
+                      </wps:style>
+                      <wps:bodyPr/>
+                    </wps:wsp>
+                  </a:graphicData>
+                </a:graphic>
+                <wp14:sizeRelH relativeFrom="margin">
+                  <wp14:pctWidth>0</wp14:pctWidth>
+                </wp14:sizeRelH>
+                <wp14:sizeRelV relativeFrom="margin">
+                  <wp14:pctHeight>0</wp14:pctHeight>
+                </wp14:sizeRelV>
+              </wp:anchor>
+            </w:drawing>
+          </mc:Choice>
+          <mc:Fallback>
+            <w:pict>
+              <v:line w14:anchorId="226E209C" id="Straight Connector 11" o:spid="_x0000_s1026" style="position:absolute;z-index:251665408;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin" from="199.35pt,2.85pt" to="200pt,97.35pt" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQB+D6RcnQEAAIsDAAAOAAAAZHJzL2Uyb0RvYy54bWysU8tu2zAQvAfIPxC815IMuAgEyzkkaC5B&#10;ErTJBzDU0iLKF5aMJf99l7QtB01QFEUvFB8zszu7q/X1ZA3bAUbtXcebRc0ZOOl77bYdf3n+9uWK&#10;s5iE64XxDjq+h8ivN5cX6zG0sPSDNz0gIxEX2zF0fEgptFUV5QBWxIUP4OhRebQi0RG3VY9iJHVr&#10;qmVdf61Gj31ALyFGur09PPJN0VcKZHpUKkJipuOUWyorlvU1r9VmLdotijBoeUxD/EMWVmhHQWep&#10;W5EEe0P9QcpqiT56lRbS28orpSUUD+SmqX9z82MQAYoXKk4Mc5ni/5OVD7sb94RUhjHENoYnzC4m&#10;hTZ/KT82lWLt52LBlJiky6vlasWZpIeGGtGsSi2rMzdgTHfgLcubjhvtshXRit19TBSPoCcIHc7R&#10;yy7tDWSwcd9BMd1TvKawy2DAjUG2E9TS/meTW0haBZkpShszk+o/k47YTIMyLH9LnNElondpJlrt&#10;PH4WNU2nVNUBf3J98Jptv/p+X3pRykEdL86O05lH6v250M//0OYXAAAA//8DAFBLAwQUAAYACAAA&#10;ACEAUABJOt8AAAAJAQAADwAAAGRycy9kb3ducmV2LnhtbEyPvU7EMBCEeyTewVokOs4GDpILcU6I&#10;n4orQqCg9MVLEl28jmJfEnh6lgqq1Wg+zc7k28X1YsIxdJ40XK4UCKTa244aDe9vzxcpiBANWdN7&#10;Qg1fGGBbnJ7kJrN+plecqtgIDqGQGQ1tjEMmZahbdCas/IDE3qcfnYksx0ba0cwc7np5pdStdKYj&#10;/tCaAR9arA/V0WlInl6qcpgfd9+lTGRZTj6mhw+tz8+W+zsQEZf4B8Nvfa4OBXfa+yPZIHoN15s0&#10;YVTDDR/210rxtj2Dm3UCssjl/wXFDwAAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAA&#10;EwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/&#10;1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQB+D6Rc&#10;nQEAAIsDAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQBQ&#10;AEk63wAAAAkBAAAPAAAAAAAAAAAAAAAAAPcDAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADz&#10;AAAAAwUAAAAA&#10;" strokecolor="black [3040]"/>
+            </w:pict>
+          </mc:Fallback>
+        </mc:AlternateContent>
+      </w:r>
+      <w:r w:rsidR="00A90220" w:rsidRPr="00973E1D">
+        <w:rPr>
+          <w:rStyle w:val="BodyTextIndentChar"/>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>of ____________ , in the Province</w:t>
+      </w:r>
+      <w:r w:rsidR="00A90220" w:rsidRPr="00973E1D">
+        <w:rPr>
+          <w:rStyle w:val="BodyTextIndentChar"/>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t xml:space="preserve">    </w:t>
+      </w:r>
+      <w:r w:rsidR="00A90220" w:rsidRPr="00973E1D">
+        <w:rPr>
+          <w:rStyle w:val="BodyTextIndentChar"/>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="002A49E2">
+        <w:rPr>
+          <w:rStyle w:val="BodyTextIndentChar"/>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3856DEDE" w14:textId="11461499" w:rsidR="00A90220" w:rsidRPr="00973E1D" w:rsidRDefault="00A90220" w:rsidP="00A90220">
+      <w:pPr>
+        <w:rPr>
+          <w:rStyle w:val="BodyTextIndentChar"/>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00973E1D">
+        <w:rPr>
+          <w:rStyle w:val="BodyTextIndentChar"/>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">of Saskatchewan, this _______ day        </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00973E1D">
+        <w:rPr>
+          <w:rStyle w:val="BodyTextIndentChar"/>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="002A49E2">
+        <w:rPr>
+          <w:rStyle w:val="BodyTextIndentChar"/>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="77B0C0AA" w14:textId="7BFAA7BC" w:rsidR="00A90220" w:rsidRPr="00973E1D" w:rsidRDefault="00A90220" w:rsidP="00A90220">
+      <w:pPr>
+        <w:rPr>
+          <w:rStyle w:val="BodyTextIndentChar"/>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00973E1D">
+        <w:rPr>
+          <w:rStyle w:val="BodyTextIndentChar"/>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>of ________________ , 20____.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00973E1D">
+        <w:rPr>
+          <w:rStyle w:val="BodyTextIndentChar"/>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t xml:space="preserve">    </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00973E1D">
+        <w:rPr>
+          <w:rStyle w:val="BodyTextIndentChar"/>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="002A49E2">
+        <w:rPr>
+          <w:rStyle w:val="BodyTextIndentChar"/>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="52DC27AD" w14:textId="14225656" w:rsidR="00A90220" w:rsidRPr="00973E1D" w:rsidRDefault="00A90220" w:rsidP="00A90220">
+      <w:pPr>
+        <w:rPr>
+          <w:rStyle w:val="BodyTextIndentChar"/>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00973E1D">
+        <w:rPr>
+          <w:rStyle w:val="BodyTextIndentChar"/>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00973E1D">
+        <w:rPr>
+          <w:rStyle w:val="BodyTextIndentChar"/>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00973E1D">
+        <w:rPr>
+          <w:rStyle w:val="BodyTextIndentChar"/>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00973E1D">
+        <w:rPr>
+          <w:rStyle w:val="BodyTextIndentChar"/>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00973E1D">
+        <w:rPr>
+          <w:rStyle w:val="BodyTextIndentChar"/>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00973E1D">
+        <w:rPr>
+          <w:rStyle w:val="BodyTextIndentChar"/>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="002A49E2">
+        <w:rPr>
+          <w:rStyle w:val="BodyTextIndentChar"/>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="62EB03AB" w14:textId="12ACC2B3" w:rsidR="00A90220" w:rsidRDefault="00A90220" w:rsidP="00A90220">
+      <w:pPr>
+        <w:rPr>
+          <w:rStyle w:val="BodyTextIndentChar"/>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00973E1D">
+        <w:rPr>
+          <w:rStyle w:val="BodyTextIndentChar"/>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00973E1D">
+        <w:rPr>
+          <w:rStyle w:val="BodyTextIndentChar"/>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00973E1D">
+        <w:rPr>
+          <w:rStyle w:val="BodyTextIndentChar"/>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00973E1D">
+        <w:rPr>
+          <w:rStyle w:val="BodyTextIndentChar"/>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00973E1D">
+        <w:rPr>
+          <w:rStyle w:val="BodyTextIndentChar"/>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00973E1D">
+        <w:rPr>
+          <w:rStyle w:val="BodyTextIndentChar"/>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="002A49E2">
+        <w:rPr>
+          <w:rStyle w:val="BodyTextIndentChar"/>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0678ADEA" w14:textId="77777777" w:rsidR="002A49E2" w:rsidRPr="00973E1D" w:rsidRDefault="002A49E2" w:rsidP="00A90220">
+      <w:pPr>
+        <w:rPr>
+          <w:rStyle w:val="BodyTextIndentChar"/>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6CF89F92" w14:textId="5296ACB3" w:rsidR="00A90220" w:rsidRPr="00973E1D" w:rsidRDefault="00A90220" w:rsidP="00A90220">
+      <w:pPr>
+        <w:rPr>
+          <w:rStyle w:val="BodyTextIndentChar"/>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00973E1D">
+        <w:rPr>
+          <w:rStyle w:val="BodyTextIndentChar"/>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>__________________________________</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00973E1D">
+        <w:rPr>
+          <w:rStyle w:val="BodyTextIndentChar"/>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="002A49E2">
+        <w:rPr>
+          <w:rStyle w:val="BodyTextIndentChar"/>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00253261" w:rsidRPr="00973E1D">
+        <w:rPr>
+          <w:rStyle w:val="BodyTextIndentChar"/>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>__________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="190E85D3" w14:textId="20F18AD6" w:rsidR="00A90220" w:rsidRPr="002A49E2" w:rsidRDefault="00253261" w:rsidP="00A90220">
+      <w:pPr>
+        <w:rPr>
+          <w:rStyle w:val="BodyTextIndentChar"/>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
       <w:r>
-        <w:t>_ ,</w:t>
-[...25 lines deleted...]
-      <w:pPr>
         <w:rPr>
           <w:rStyle w:val="BodyTextIndentChar"/>
-        </w:rPr>
-[...42 lines deleted...]
-      <w:pPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidR="00A90220" w:rsidRPr="002A49E2">
         <w:rPr>
           <w:rStyle w:val="BodyTextIndentChar"/>
-        </w:rPr>
-[...67 lines deleted...]
-    <w:p w:rsidR="001604D3" w:rsidRPr="003417EC" w:rsidRDefault="001604D3" w:rsidP="001604D3">
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>A COMMISSIONER FOR OATHS in and</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5D30A4C6" w14:textId="77777777" w:rsidR="00A90220" w:rsidRPr="002A49E2" w:rsidRDefault="00A90220" w:rsidP="00A90220">
       <w:pPr>
         <w:rPr>
           <w:rStyle w:val="BodyTextIndentChar"/>
-        </w:rPr>
-[...48 lines deleted...]
-      <w:pPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002A49E2">
         <w:rPr>
           <w:rStyle w:val="BodyTextIndentChar"/>
-        </w:rPr>
-[...2 lines deleted...]
-    <w:p w:rsidR="001604D3" w:rsidRPr="003417EC" w:rsidRDefault="001604D3" w:rsidP="001604D3">
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>for the Province of Saskatchewan.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2E2E37D1" w14:textId="77777777" w:rsidR="00A90220" w:rsidRPr="002A49E2" w:rsidRDefault="00A90220" w:rsidP="00A90220">
       <w:pPr>
         <w:rPr>
           <w:rStyle w:val="BodyTextIndentChar"/>
-        </w:rPr>
-[...3 lines deleted...]
-      <w:pPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002A49E2">
         <w:rPr>
           <w:rStyle w:val="BodyTextIndentChar"/>
-        </w:rPr>
-[...315 lines deleted...]
-          <w:rStyle w:val="BodyTextIndentChar"/>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>My commission expires:</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="009B1D5E" w:rsidRDefault="001604D3" w:rsidP="00E475B2">
+    <w:p w14:paraId="3E201861" w14:textId="796C38F9" w:rsidR="00A90220" w:rsidRPr="002A49E2" w:rsidRDefault="00A90220" w:rsidP="00A90220">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
-      </w:pPr>
-[...9 lines deleted...]
-    <w:p w:rsidR="00225CF0" w:rsidRPr="00225CF0" w:rsidRDefault="00FE0C44" w:rsidP="00225CF0">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002A49E2">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>or Being a Solicitor</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="705417B4" w14:textId="406E38A2" w:rsidR="00A90220" w:rsidRPr="00973E1D" w:rsidRDefault="002A49E2" w:rsidP="00A90220">
       <w:pPr>
         <w:pStyle w:val="BodyText2"/>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
           <w:i/>
-          <w:color w:val="0070C0"/>
+          <w:color w:val="00558C"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
           <w:i/>
-          <w:color w:val="0070C0"/>
-[...4 lines deleted...]
-        <w:rPr>
+          <w:color w:val="00558C"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidR="00A90220" w:rsidRPr="002A49E2">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
           <w:i/>
-          <w:color w:val="0070C0"/>
-[...4 lines deleted...]
-    <w:p w:rsidR="00225CF0" w:rsidRDefault="00225CF0" w:rsidP="00E475B2">
+          <w:color w:val="00558C"/>
+        </w:rPr>
+        <w:t>NOTE: This form should be used when agreements are entered into with individuals or non-corporate bodies.  The signing of the agreement by these parties would be witnessed, and the witness should sign this affidavit in the presence of a Commissioner for Oaths. This affidavit should be retained with the agreement.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="651E45C1" w14:textId="77777777" w:rsidR="00A90220" w:rsidRPr="003727E5" w:rsidRDefault="00A90220" w:rsidP="00A90220">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:rPr>
-          <w:szCs w:val="24"/>
-[...1 lines deleted...]
-        <w:sectPr w:rsidR="00225CF0" w:rsidSect="00CD5666">
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:sectPr w:rsidR="00A90220" w:rsidRPr="003727E5" w:rsidSect="00A90220">
           <w:headerReference w:type="even" r:id="rId14"/>
           <w:headerReference w:type="default" r:id="rId15"/>
           <w:headerReference w:type="first" r:id="rId16"/>
           <w:pgSz w:w="12240" w:h="15840"/>
           <w:pgMar w:top="1440" w:right="1800" w:bottom="1440" w:left="1800" w:header="720" w:footer="720" w:gutter="0"/>
           <w:pgNumType w:start="1"/>
           <w:cols w:space="720"/>
           <w:titlePg/>
         </w:sectPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00900DB5" w:rsidRDefault="00EE06EF" w:rsidP="009B1D5E">
+    <w:p w14:paraId="5566F692" w14:textId="27368EE0" w:rsidR="00A90220" w:rsidRPr="003727E5" w:rsidRDefault="00A90220" w:rsidP="00A90220">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="009B1D5E">
-        <w:rPr>
+      <w:r w:rsidRPr="003727E5">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t>SAMPLE</w:t>
-[...2 lines deleted...]
-        <w:rPr>
+        <w:t>S</w:t>
+      </w:r>
+      <w:r w:rsidR="002A49E2">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...2 lines deleted...]
-        <w:rPr>
+        <w:t>ample Notice</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6A0E29BC" w14:textId="77777777" w:rsidR="00A90220" w:rsidRPr="003727E5" w:rsidRDefault="00A90220" w:rsidP="00A90220">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>NOTICE</w:t>
-[...2 lines deleted...]
-    <w:p w:rsidR="009B1D5E" w:rsidRDefault="009B1D5E" w:rsidP="005613DD">
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3C640450" w14:textId="37D285BC" w:rsidR="00A90220" w:rsidRPr="003727E5" w:rsidRDefault="00A90220" w:rsidP="002A49E2">
+      <w:pPr>
+        <w:pStyle w:val="InsideAddress"/>
+        <w:spacing w:line="259" w:lineRule="auto"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003727E5">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Please take note that pursuant to Section 13, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003727E5">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:i/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>The Municipalities Act</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003727E5">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  ________________of ____________________________ intends to consider the initial report on a proposed bylaw to close and lease the following municipal road or street to _________________________  for the purpose of ____________________________________ for a  ___________ year period commencing ___________________ and ending ______________________ :</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="640643EE" w14:textId="77777777" w:rsidR="00A90220" w:rsidRPr="003727E5" w:rsidRDefault="00A90220" w:rsidP="002A49E2">
+      <w:pPr>
+        <w:pStyle w:val="InsideAddress"/>
+        <w:spacing w:line="259" w:lineRule="auto"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5F68FD9E" w14:textId="77777777" w:rsidR="00A90220" w:rsidRPr="003727E5" w:rsidRDefault="00A90220" w:rsidP="002A49E2">
+      <w:pPr>
+        <w:pStyle w:val="InsideAddress"/>
+        <w:spacing w:line="259" w:lineRule="auto"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="59D66F69" w14:textId="77777777" w:rsidR="00A90220" w:rsidRPr="003727E5" w:rsidRDefault="00A90220" w:rsidP="002A49E2">
+      <w:pPr>
+        <w:pStyle w:val="InsideAddress"/>
+        <w:spacing w:line="259" w:lineRule="auto"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003727E5">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>___________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="127D0742" w14:textId="77777777" w:rsidR="00A90220" w:rsidRPr="00973E1D" w:rsidRDefault="00A90220" w:rsidP="002A49E2">
+      <w:pPr>
+        <w:pStyle w:val="InsideAddress"/>
+        <w:spacing w:line="259" w:lineRule="auto"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:color w:val="00558C"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00973E1D">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:color w:val="00558C"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>(Description of road/street)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="618C28F8" w14:textId="77777777" w:rsidR="00A90220" w:rsidRPr="003727E5" w:rsidRDefault="00A90220" w:rsidP="002A49E2">
+      <w:pPr>
+        <w:pStyle w:val="InsideAddress"/>
+        <w:spacing w:line="259" w:lineRule="auto"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="590CA28F" w14:textId="77777777" w:rsidR="00A90220" w:rsidRPr="003727E5" w:rsidRDefault="00A90220" w:rsidP="002A49E2">
+      <w:pPr>
+        <w:pStyle w:val="InsideAddress"/>
+        <w:spacing w:line="259" w:lineRule="auto"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="54C53A70" w14:textId="77777777" w:rsidR="00A90220" w:rsidRPr="003727E5" w:rsidRDefault="00A90220" w:rsidP="002A49E2">
+      <w:pPr>
+        <w:pStyle w:val="InsideAddress"/>
+        <w:spacing w:line="259" w:lineRule="auto"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2D5FC982" w14:textId="77777777" w:rsidR="00A90220" w:rsidRPr="00973E1D" w:rsidRDefault="00A90220" w:rsidP="002A49E2">
+      <w:pPr>
+        <w:spacing w:line="259" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rStyle w:val="BodyTextIndentChar"/>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00973E1D">
+        <w:rPr>
+          <w:rStyle w:val="BodyTextIndentChar"/>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Any person claiming to be affected prejudicially by the proposed bylaw or that person’s agent has the opportunity to be heard at the next regular meeting of council to be held on __________________ </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00973E1D">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:i/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>(</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00973E1D">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:i/>
+          <w:color w:val="00558C"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>date</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00973E1D">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:i/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00973E1D">
+        <w:rPr>
+          <w:rStyle w:val="BodyTextIndentChar"/>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> at ______________________________ </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00973E1D">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:i/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>(location and address)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00973E1D">
+        <w:rPr>
+          <w:rStyle w:val="BodyTextIndentChar"/>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> commencing at ____________________ </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00973E1D">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:i/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>(</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00973E1D">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:i/>
+          <w:color w:val="00558C"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>time</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00973E1D">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:i/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00973E1D">
+        <w:rPr>
+          <w:rStyle w:val="BodyTextIndentChar"/>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4EC24C81" w14:textId="77777777" w:rsidR="00A90220" w:rsidRPr="003727E5" w:rsidRDefault="00A90220" w:rsidP="00A90220">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:rPr>
-          <w:b/>
-[...298 lines deleted...]
-        <w:spacing w:line="360" w:lineRule="auto"/>
+          <w:rStyle w:val="BodyTextIndentChar"/>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0EFDC742" w14:textId="77777777" w:rsidR="00A90220" w:rsidRPr="003727E5" w:rsidRDefault="00A90220" w:rsidP="00A90220">
+      <w:pPr>
+        <w:rPr>
+          <w:rStyle w:val="BodyTextIndentChar"/>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="38D1F303" w14:textId="77777777" w:rsidR="00A90220" w:rsidRPr="003727E5" w:rsidRDefault="00A90220" w:rsidP="00A90220">
+      <w:pPr>
+        <w:rPr>
+          <w:rStyle w:val="BodyTextIndentChar"/>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6964913B" w14:textId="77777777" w:rsidR="00A90220" w:rsidRPr="003727E5" w:rsidRDefault="00A90220" w:rsidP="00A90220">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="28D10EBF" w14:textId="1A613C87" w:rsidR="00213010" w:rsidRPr="0011093E" w:rsidRDefault="00213010" w:rsidP="00A90220">
+      <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-[...167 lines deleted...]
-    <w:sectPr w:rsidR="00370974" w:rsidRPr="00370974" w:rsidSect="00CD5666">
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+          <w:color w:val="00558C"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:sectPr w:rsidR="00213010" w:rsidRPr="0011093E" w:rsidSect="00A90220">
       <w:pgSz w:w="12240" w:h="15840"/>
       <w:pgMar w:top="1440" w:right="1800" w:bottom="1440" w:left="1800" w:header="720" w:footer="720" w:gutter="0"/>
       <w:pgNumType w:start="1"/>
       <w:cols w:space="720"/>
       <w:titlePg/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w:rsidR="00B675EA" w:rsidRDefault="00B675EA">
-[...2 lines deleted...]
-      </w:r>
+    <w:p w14:paraId="70E94DB3" w14:textId="77777777" w:rsidR="004E023A" w:rsidRDefault="004E023A">
+      <w:pPr>
+        <w:spacing w:line="20" w:lineRule="exact"/>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w:rsidR="00B675EA" w:rsidRDefault="00B675EA">
+    <w:p w14:paraId="3ABD5B8E" w14:textId="77777777" w:rsidR="004E023A" w:rsidRDefault="004E023A" w:rsidP="00966F0B">
       <w:r>
-        <w:continuationSeparator/>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+  </w:endnote>
+  <w:endnote w:type="continuationNotice" w:id="1">
+    <w:p w14:paraId="58F6A3BD" w14:textId="77777777" w:rsidR="004E023A" w:rsidRDefault="004E023A" w:rsidP="00966F0B">
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:font w:name="Symbol">
+    <w:panose1 w:val="05050102010706020507"/>
+    <w:charset w:val="02"/>
+    <w:family w:val="roman"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
+  </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Courier New">
+    <w:panose1 w:val="02070309020205020404"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="modern"/>
+    <w:pitch w:val="fixed"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Wingdings">
+    <w:panose1 w:val="05000000000000000000"/>
+    <w:charset w:val="02"/>
+    <w:family w:val="auto"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Aptos">
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Courier">
+    <w:altName w:val="Courier New"/>
+    <w:panose1 w:val="02070409020205020404"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="modern"/>
+    <w:notTrueType/>
+    <w:pitch w:val="fixed"/>
+    <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Myriad Pro">
+    <w:panose1 w:val="020B0503030403020204"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:notTrueType/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="A00002AF" w:usb1="5000204B" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Calibri">
+    <w:panose1 w:val="020F0502020204030204"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Myriad Pro Light">
+    <w:panose1 w:val="020B0403030403020204"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:notTrueType/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="A00002AF" w:usb1="5000204B" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
-[...23 lines deleted...]
-    <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E00002FF" w:usb1="400004FF" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+    <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
-  <w:p w:rsidR="00D80546" w:rsidRDefault="00D80546">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="6291D513" w14:textId="77777777" w:rsidR="00A90220" w:rsidRDefault="00A90220">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
-  <w:p w:rsidR="00D80546" w:rsidRDefault="00D80546">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:sdt>
+    <w:sdtPr>
+      <w:id w:val="-861582868"/>
+      <w:docPartObj>
+        <w:docPartGallery w:val="Page Numbers (Bottom of Page)"/>
+        <w:docPartUnique/>
+      </w:docPartObj>
+    </w:sdtPr>
+    <w:sdtEndPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+        <w:noProof/>
+      </w:rPr>
+    </w:sdtEndPr>
+    <w:sdtContent>
+      <w:p w14:paraId="5E9A06C3" w14:textId="7B5E28E2" w:rsidR="002A49E2" w:rsidRPr="002A49E2" w:rsidRDefault="002A49E2">
+        <w:pPr>
+          <w:pStyle w:val="Footer"/>
+          <w:jc w:val="center"/>
+          <w:rPr>
+            <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          </w:rPr>
+        </w:pPr>
+        <w:r w:rsidRPr="002A49E2">
+          <w:rPr>
+            <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="begin"/>
+        </w:r>
+        <w:r w:rsidRPr="002A49E2">
+          <w:rPr>
+            <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
+        </w:r>
+        <w:r w:rsidRPr="002A49E2">
+          <w:rPr>
+            <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="separate"/>
+        </w:r>
+        <w:r w:rsidRPr="002A49E2">
+          <w:rPr>
+            <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+            <w:noProof/>
+          </w:rPr>
+          <w:t>2</w:t>
+        </w:r>
+        <w:r w:rsidRPr="002A49E2">
+          <w:rPr>
+            <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+            <w:noProof/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="end"/>
+        </w:r>
+      </w:p>
+    </w:sdtContent>
+  </w:sdt>
+  <w:p w14:paraId="4257202A" w14:textId="77777777" w:rsidR="00A90220" w:rsidRDefault="00A90220">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
-  <w:p w:rsidR="00D80546" w:rsidRDefault="00D80546">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="4497DD12" w14:textId="77777777" w:rsidR="00A90220" w:rsidRDefault="00A90220">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w:rsidR="00B675EA" w:rsidRDefault="00B675EA">
+    <w:p w14:paraId="1A929F11" w14:textId="77777777" w:rsidR="004E023A" w:rsidRDefault="004E023A" w:rsidP="00966F0B">
       <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w:rsidR="00B675EA" w:rsidRDefault="00B675EA">
+    <w:p w14:paraId="7337CA8F" w14:textId="77777777" w:rsidR="004E023A" w:rsidRDefault="004E023A">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
-  <w:p w:rsidR="008B25D8" w:rsidRDefault="00B675EA" w:rsidP="00CD5666">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="522467CA" w14:textId="77777777" w:rsidR="00A90220" w:rsidRDefault="00A90220" w:rsidP="00CD5666">
     <w:pPr>
       <w:pStyle w:val="Header"/>
       <w:framePr w:wrap="around" w:vAnchor="text" w:hAnchor="margin" w:xAlign="center" w:y="1"/>
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
-        <w:noProof/>
-[...34 lines deleted...]
-      <w:rPr>
         <w:rStyle w:val="PageNumber"/>
       </w:rPr>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
-    <w:r w:rsidR="008B25D8">
+    <w:r>
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
       </w:rPr>
       <w:instrText xml:space="preserve">PAGE  </w:instrText>
     </w:r>
-    <w:r w:rsidR="008B25D8">
+    <w:r>
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
-  <w:p w:rsidR="008B25D8" w:rsidRDefault="008B25D8">
+  <w:p w14:paraId="59AE84AD" w14:textId="77777777" w:rsidR="00A90220" w:rsidRDefault="00A90220">
     <w:pPr>
       <w:pStyle w:val="Header"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
-  <w:p w:rsidR="00D80546" w:rsidRDefault="00B675EA">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="79178CB7" w14:textId="77777777" w:rsidR="00A90220" w:rsidRDefault="00A90220">
     <w:pPr>
       <w:pStyle w:val="Header"/>
     </w:pPr>
-    <w:r>
-[...34 lines deleted...]
-    </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
-  <w:p w:rsidR="00AE021B" w:rsidRDefault="00B675EA">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="10A80BF9" w14:textId="77777777" w:rsidR="00A90220" w:rsidRDefault="00A90220">
     <w:pPr>
       <w:pStyle w:val="Header"/>
     </w:pPr>
-    <w:r>
-[...34 lines deleted...]
-    </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header4.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
-  <w:p w:rsidR="00AE021B" w:rsidRDefault="00B675EA">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="1A45238B" w14:textId="77777777" w:rsidR="00A90220" w:rsidRDefault="00A90220">
     <w:pPr>
       <w:pStyle w:val="Header"/>
     </w:pPr>
-    <w:r>
-[...34 lines deleted...]
-    </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header5.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
-  <w:p w:rsidR="008B25D8" w:rsidRDefault="00B675EA" w:rsidP="00CD5666">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="3A69B288" w14:textId="77777777" w:rsidR="00A90220" w:rsidRDefault="00A90220" w:rsidP="00CD5666">
     <w:pPr>
       <w:pStyle w:val="Header"/>
       <w:framePr w:wrap="around" w:vAnchor="text" w:hAnchor="margin" w:xAlign="center" w:y="1"/>
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
-        <w:noProof/>
-[...34 lines deleted...]
-      <w:rPr>
         <w:rStyle w:val="PageNumber"/>
       </w:rPr>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
-    <w:r w:rsidR="008B25D8">
+    <w:r>
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
       </w:rPr>
       <w:instrText xml:space="preserve">PAGE  </w:instrText>
     </w:r>
-    <w:r w:rsidR="008B25D8">
+    <w:r>
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
       </w:rPr>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
-    <w:r w:rsidR="00CA18F6">
+    <w:r>
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
         <w:noProof/>
       </w:rPr>
       <w:t>5</w:t>
     </w:r>
-    <w:r w:rsidR="008B25D8">
+    <w:r>
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
-  <w:p w:rsidR="008B25D8" w:rsidRDefault="008B25D8">
+  <w:p w14:paraId="03F2E71F" w14:textId="77777777" w:rsidR="00A90220" w:rsidRDefault="00A90220">
     <w:pPr>
       <w:pStyle w:val="Header"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header6.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
-  <w:p w:rsidR="00AE021B" w:rsidRDefault="00B675EA">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="4CAB659B" w14:textId="77777777" w:rsidR="00A90220" w:rsidRDefault="00A90220">
     <w:pPr>
       <w:pStyle w:val="Header"/>
     </w:pPr>
-    <w:r>
-[...34 lines deleted...]
-    </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
-[...1 lines deleted...]
-    <w:nsid w:val="0C927970"/>
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="00000064"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="00000064"/>
+    <w:name w:val="WP List 0"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="upperRoman"/>
+      <w:suff w:val="nothing"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="upperLetter"/>
+      <w:suff w:val="nothing"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:suff w:val="nothing"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="left"/>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:suff w:val="nothing"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:suff w:val="nothing"/>
+      <w:lvlText w:val="(%5)"/>
+      <w:lvlJc w:val="left"/>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:suff w:val="nothing"/>
+      <w:lvlText w:val="(%6)"/>
+      <w:lvlJc w:val="left"/>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:suff w:val="nothing"/>
+      <w:lvlText w:val="%7)"/>
+      <w:lvlJc w:val="left"/>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:suff w:val="nothing"/>
+      <w:lvlText w:val="%8)"/>
+      <w:lvlJc w:val="left"/>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:numFmt w:val="none"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="0B6C59CF"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="26829EA2"/>
-    <w:lvl w:ilvl="0" w:tplc="29AC1B98">
+    <w:tmpl w:val="4184F6BC"/>
+    <w:lvl w:ilvl="0" w:tplc="04090001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="870" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1590" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2310" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3030" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3750" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4470" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5190" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5910" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6630" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="38C64D53"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="37AC54E0"/>
+    <w:lvl w:ilvl="0" w:tplc="E3945B50">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
-          <w:tab w:val="num" w:pos="720"/>
-[...480 lines deleted...]
-        <w:ind w:left="0" w:firstLine="0"/>
+          <w:tab w:val="num" w:pos="1080"/>
+        </w:tabs>
+        <w:ind w:left="720" w:firstLine="0"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
@@ -6153,55 +5720,55 @@
     <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="5">
-    <w:nsid w:val="5D9856BD"/>
+  <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="3A367408"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="5C8CD770"/>
-    <w:lvl w:ilvl="0" w:tplc="144E4B3C">
+    <w:tmpl w:val="3B60455A"/>
+    <w:lvl w:ilvl="0" w:tplc="69D22F64">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="0" w:firstLine="0"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="564C1A7C">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6280,167 +5847,734 @@
     <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="6">
-[...3 lines deleted...]
-    <w:lvl w:ilvl="0">
+  <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="401939B6"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="600E8F54"/>
+    <w:lvl w:ilvl="0" w:tplc="0409000F">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090019">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0409001B">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0409000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0409001B">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0409000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="40FC52E0"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="DA3A8586"/>
+    <w:lvl w:ilvl="0" w:tplc="0409000F">
+      <w:start w:val="7"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
-        <w:ind w:left="0" w:firstLine="0"/>
+        <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="1">
+    <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2">
+    <w:lvl w:ilvl="2" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2160"/>
         </w:tabs>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3">
+    <w:lvl w:ilvl="3" w:tplc="0409000F" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2880"/>
         </w:tabs>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4">
+    <w:lvl w:ilvl="4" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="3600"/>
         </w:tabs>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5">
+    <w:lvl w:ilvl="5" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="4320"/>
         </w:tabs>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6">
+    <w:lvl w:ilvl="6" w:tplc="0409000F" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5040"/>
         </w:tabs>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7">
+    <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8">
+    <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="7">
+  <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="44442714"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="A976B6B6"/>
+    <w:lvl w:ilvl="0" w:tplc="9CFE2180">
+      <w:start w:val="4"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1080"/>
+        </w:tabs>
+        <w:ind w:left="1080" w:hanging="720"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0409000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0409000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="532D2468"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="9704112A"/>
+    <w:lvl w:ilvl="0" w:tplc="0409000F">
+      <w:start w:val="6"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0409000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0409000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="55CB2396"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="4E6CF918"/>
+    <w:lvl w:ilvl="0" w:tplc="C18CBC66">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1800"/>
+        </w:tabs>
+        <w:ind w:left="1800" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="FFFFFFFF">
+      <w:start w:val="2"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="0" w:firstLine="0"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:b/>
+        <w:i w:val="0"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3240"/>
+        </w:tabs>
+        <w:ind w:left="3240" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3960"/>
+        </w:tabs>
+        <w:ind w:left="3960" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4680"/>
+        </w:tabs>
+        <w:ind w:left="4680" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5400"/>
+        </w:tabs>
+        <w:ind w:left="5400" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6120"/>
+        </w:tabs>
+        <w:ind w:left="6120" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6840"/>
+        </w:tabs>
+        <w:ind w:left="6840" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="7560"/>
+        </w:tabs>
+        <w:ind w:left="7560" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="5D9856BD"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="5C8CD770"/>
+    <w:lvl w:ilvl="0" w:tplc="144E4B3C">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="0" w:firstLine="0"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="564C1A7C">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0409000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0409000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="649577C5"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="11BCC916"/>
     <w:lvl w:ilvl="0" w:tplc="1E00627C">
       <w:start w:val="3"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="0" w:firstLine="0"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090019">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
@@ -6516,51 +6650,143 @@
     <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="8">
+  <w:abstractNum w:abstractNumId="11" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="7C0A6997"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="43FEFDB4"/>
+    <w:lvl w:ilvl="0" w:tplc="89E83326">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1080" w:hanging="720"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0409000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0409000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="12" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="7E6776C2"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="053AF32C"/>
     <w:lvl w:ilvl="0" w:tplc="E49AAE32">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="(%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1800"/>
         </w:tabs>
         <w:ind w:left="1800" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="7B62D174">
       <w:start w:val="2"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6637,845 +6863,1288 @@
     <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6840"/>
         </w:tabs>
         <w:ind w:left="6840" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="7560"/>
         </w:tabs>
         <w:ind w:left="7560" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:num w:numId="1">
+  <w:num w:numId="1" w16cid:durableId="1834569663">
+    <w:abstractNumId w:val="0"/>
+  </w:num>
+  <w:num w:numId="2" w16cid:durableId="963926818">
+    <w:abstractNumId w:val="6"/>
+  </w:num>
+  <w:num w:numId="3" w16cid:durableId="950824135">
+    <w:abstractNumId w:val="7"/>
+  </w:num>
+  <w:num w:numId="4" w16cid:durableId="1115709094">
+    <w:abstractNumId w:val="5"/>
+  </w:num>
+  <w:num w:numId="5" w16cid:durableId="430585516">
+    <w:abstractNumId w:val="4"/>
+  </w:num>
+  <w:num w:numId="6" w16cid:durableId="344941947">
+    <w:abstractNumId w:val="11"/>
+  </w:num>
+  <w:num w:numId="7" w16cid:durableId="1507479439">
+    <w:abstractNumId w:val="1"/>
+  </w:num>
+  <w:num w:numId="8" w16cid:durableId="1156143727">
+    <w:abstractNumId w:val="2"/>
+  </w:num>
+  <w:num w:numId="9" w16cid:durableId="1023090083">
     <w:abstractNumId w:val="3"/>
   </w:num>
-  <w:num w:numId="2">
+  <w:num w:numId="10" w16cid:durableId="1011184590">
+    <w:abstractNumId w:val="12"/>
+  </w:num>
+  <w:num w:numId="11" w16cid:durableId="75785950">
+    <w:abstractNumId w:val="9"/>
+  </w:num>
+  <w:num w:numId="12" w16cid:durableId="521868168">
+    <w:abstractNumId w:val="10"/>
+  </w:num>
+  <w:num w:numId="13" w16cid:durableId="2031563593">
     <w:abstractNumId w:val="8"/>
-  </w:num>
-[...19 lines deleted...]
-    <w:abstractNumId w:val="4"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14">
-[...1 lines deleted...]
-  <w:proofState w:spelling="clean" w:grammar="clean"/>
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:zoom w:percent="110"/>
+  <w:embedSystemFonts/>
+  <w:bordersDoNotSurroundHeader/>
+  <w:bordersDoNotSurroundFooter/>
   <w:stylePaneFormatFilter w:val="3F01" w:allStyles="1" w:customStyles="0" w:latentStyles="0" w:stylesInUse="0" w:headingStyles="0" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="1" w:directFormattingOnParagraphs="1" w:directFormattingOnNumbering="1" w:directFormattingOnTables="1" w:clearFormatting="1" w:top3HeadingStyles="1" w:visibleStyles="0" w:alternateStyleNames="0"/>
-  <w:doNotTrackMoves/>
   <w:defaultTabStop w:val="720"/>
+  <w:hyphenationZone w:val="950"/>
+  <w:doNotHyphenateCaps/>
+  <w:drawingGridHorizontalSpacing w:val="120"/>
+  <w:drawingGridVerticalSpacing w:val="120"/>
   <w:displayHorizontalDrawingGridEvery w:val="0"/>
-  <w:displayVerticalDrawingGridEvery w:val="0"/>
+  <w:displayVerticalDrawingGridEvery w:val="3"/>
   <w:doNotUseMarginsForDrawingGridOrigin/>
-  <w:noPunctuationKerning/>
-  <w:characterSpacingControl w:val="doNotCompress"/>
+  <w:doNotShadeFormData/>
+  <w:characterSpacingControl w:val="compressPunctuation"/>
   <w:hdrShapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="2061"/>
-[...2 lines deleted...]
-    </o:shapelayout>
+    <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
+    <w:endnote w:id="1"/>
   </w:endnotePr>
   <w:compat>
-    <w:footnoteLayoutLikeWW8/>
-[...2 lines deleted...]
-    <w:forgetLastTabAlignment/>
     <w:doNotUseHTMLParagraphAutoSpacing/>
-    <w:layoutRawTableWidth/>
-[...23 lines deleted...]
-    <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="11"/>
+    <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
+    <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
-    <w:rsidRoot w:val="001A2C23"/>
-[...123 lines deleted...]
-    <w:rsid w:val="00FE1D21"/>
+    <w:rsidRoot w:val="00966F0B"/>
+    <w:rsid w:val="00021AA0"/>
+    <w:rsid w:val="00043268"/>
+    <w:rsid w:val="00044572"/>
+    <w:rsid w:val="00087BF2"/>
+    <w:rsid w:val="001045DA"/>
+    <w:rsid w:val="0011093E"/>
+    <w:rsid w:val="00144597"/>
+    <w:rsid w:val="0015132B"/>
+    <w:rsid w:val="00154702"/>
+    <w:rsid w:val="00155060"/>
+    <w:rsid w:val="00156C7F"/>
+    <w:rsid w:val="001615C9"/>
+    <w:rsid w:val="0017258A"/>
+    <w:rsid w:val="001A0637"/>
+    <w:rsid w:val="001B1767"/>
+    <w:rsid w:val="00213010"/>
+    <w:rsid w:val="002161C7"/>
+    <w:rsid w:val="00216410"/>
+    <w:rsid w:val="00253261"/>
+    <w:rsid w:val="002616B9"/>
+    <w:rsid w:val="00265622"/>
+    <w:rsid w:val="00290614"/>
+    <w:rsid w:val="00291AA7"/>
+    <w:rsid w:val="002A49E2"/>
+    <w:rsid w:val="002F1684"/>
+    <w:rsid w:val="002F298B"/>
+    <w:rsid w:val="002F347C"/>
+    <w:rsid w:val="00305A76"/>
+    <w:rsid w:val="00331475"/>
+    <w:rsid w:val="00344E97"/>
+    <w:rsid w:val="00372781"/>
+    <w:rsid w:val="00377D19"/>
+    <w:rsid w:val="00386DA0"/>
+    <w:rsid w:val="00391FE8"/>
+    <w:rsid w:val="003B377D"/>
+    <w:rsid w:val="003B3AE4"/>
+    <w:rsid w:val="003B4732"/>
+    <w:rsid w:val="003C3464"/>
+    <w:rsid w:val="003E4AF8"/>
+    <w:rsid w:val="003F4662"/>
+    <w:rsid w:val="00404F82"/>
+    <w:rsid w:val="0041353D"/>
+    <w:rsid w:val="00445E5C"/>
+    <w:rsid w:val="00461314"/>
+    <w:rsid w:val="004639B3"/>
+    <w:rsid w:val="00472A4D"/>
+    <w:rsid w:val="00480D07"/>
+    <w:rsid w:val="004A68D4"/>
+    <w:rsid w:val="004B3F0C"/>
+    <w:rsid w:val="004D0F11"/>
+    <w:rsid w:val="004D3E68"/>
+    <w:rsid w:val="004E023A"/>
+    <w:rsid w:val="00503923"/>
+    <w:rsid w:val="00514EBB"/>
+    <w:rsid w:val="00520BBA"/>
+    <w:rsid w:val="0052414A"/>
+    <w:rsid w:val="005A1C1A"/>
+    <w:rsid w:val="005B72BC"/>
+    <w:rsid w:val="005D2F27"/>
+    <w:rsid w:val="005D7281"/>
+    <w:rsid w:val="00607F16"/>
+    <w:rsid w:val="006105E3"/>
+    <w:rsid w:val="00614D4B"/>
+    <w:rsid w:val="006305A7"/>
+    <w:rsid w:val="00636D70"/>
+    <w:rsid w:val="00676E1C"/>
+    <w:rsid w:val="006C5591"/>
+    <w:rsid w:val="007356F9"/>
+    <w:rsid w:val="00752323"/>
+    <w:rsid w:val="007800C7"/>
+    <w:rsid w:val="00790730"/>
+    <w:rsid w:val="007B3ABA"/>
+    <w:rsid w:val="007C0E8A"/>
+    <w:rsid w:val="007D3170"/>
+    <w:rsid w:val="007E1403"/>
+    <w:rsid w:val="0088192C"/>
+    <w:rsid w:val="00882C8F"/>
+    <w:rsid w:val="008949E7"/>
+    <w:rsid w:val="008A509A"/>
+    <w:rsid w:val="008B5E8A"/>
+    <w:rsid w:val="008C50FB"/>
+    <w:rsid w:val="008D090A"/>
+    <w:rsid w:val="00922624"/>
+    <w:rsid w:val="00924A6B"/>
+    <w:rsid w:val="009477EF"/>
+    <w:rsid w:val="00966F0B"/>
+    <w:rsid w:val="00973E1D"/>
+    <w:rsid w:val="009814ED"/>
+    <w:rsid w:val="009A0C9B"/>
+    <w:rsid w:val="009A4AAA"/>
+    <w:rsid w:val="009C730C"/>
+    <w:rsid w:val="009C74BE"/>
+    <w:rsid w:val="009D16F0"/>
+    <w:rsid w:val="009F1642"/>
+    <w:rsid w:val="00A14AA0"/>
+    <w:rsid w:val="00A33240"/>
+    <w:rsid w:val="00A43B65"/>
+    <w:rsid w:val="00A44948"/>
+    <w:rsid w:val="00A5572D"/>
+    <w:rsid w:val="00A80D04"/>
+    <w:rsid w:val="00A90220"/>
+    <w:rsid w:val="00AC2D33"/>
+    <w:rsid w:val="00AC4AAF"/>
+    <w:rsid w:val="00AD129F"/>
+    <w:rsid w:val="00AD3407"/>
+    <w:rsid w:val="00AE0E62"/>
+    <w:rsid w:val="00AE5DB5"/>
+    <w:rsid w:val="00AF37CF"/>
+    <w:rsid w:val="00B07AB3"/>
+    <w:rsid w:val="00B55712"/>
+    <w:rsid w:val="00B60C4D"/>
+    <w:rsid w:val="00B62666"/>
+    <w:rsid w:val="00B66333"/>
+    <w:rsid w:val="00B75B97"/>
+    <w:rsid w:val="00B80566"/>
+    <w:rsid w:val="00BA64CE"/>
+    <w:rsid w:val="00BB0087"/>
+    <w:rsid w:val="00BC05BE"/>
+    <w:rsid w:val="00BE61F6"/>
+    <w:rsid w:val="00C450FD"/>
+    <w:rsid w:val="00C46950"/>
+    <w:rsid w:val="00C712F7"/>
+    <w:rsid w:val="00C73FB2"/>
+    <w:rsid w:val="00C845B3"/>
+    <w:rsid w:val="00CA32CB"/>
+    <w:rsid w:val="00CD552D"/>
+    <w:rsid w:val="00D13068"/>
+    <w:rsid w:val="00D473AC"/>
+    <w:rsid w:val="00D7413A"/>
+    <w:rsid w:val="00D86766"/>
+    <w:rsid w:val="00DA5197"/>
+    <w:rsid w:val="00DA6036"/>
+    <w:rsid w:val="00DC5835"/>
+    <w:rsid w:val="00DD2055"/>
+    <w:rsid w:val="00DE5D49"/>
+    <w:rsid w:val="00DE6ABB"/>
+    <w:rsid w:val="00E03FDA"/>
+    <w:rsid w:val="00E22C6C"/>
+    <w:rsid w:val="00E72335"/>
+    <w:rsid w:val="00E8190F"/>
+    <w:rsid w:val="00E83E3C"/>
+    <w:rsid w:val="00E94F9A"/>
+    <w:rsid w:val="00EB0C73"/>
+    <w:rsid w:val="00F25E8A"/>
+    <w:rsid w:val="00F51E8A"/>
+    <w:rsid w:val="00F6476C"/>
+    <w:rsid w:val="00F71A05"/>
+    <w:rsid w:val="00F849E1"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:doNotIncludeSubdocsInStats/>
-  <w:smartTagType w:namespaceuri="urn:schemas-microsoft-com:office:smarttags" w:name="State"/>
-[...3 lines deleted...]
-  <w:smartTagType w:namespaceuri="urn:schemas-microsoft-com:office:smarttags" w:name="address"/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="2061"/>
+    <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
-      <o:idmap v:ext="edit" data="1"/>
+      <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
+  <w:doNotEmbedSmartTags/>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
+  <w14:docId w14:val="114CC0AC"/>
+  <w15:docId w15:val="{38A87133-FB0A-4977-BCA6-9905687C13EE}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
-  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="1" w:defUnhideWhenUsed="1" w:defQFormat="0" w:count="267">
-[...3 lines deleted...]
-    <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="1"/>
+  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
+    <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
+    <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
+    <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="1"/>
+    <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="1"/>
-    <w:lsdException w:name="heading 5" w:uiPriority="9" w:qFormat="1"/>
-[...12 lines deleted...]
-    <w:lsdException w:name="toc 9" w:uiPriority="39"/>
+    <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 5" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 6" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 7" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 8" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 9" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Normal Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="footnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="annotation text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="header" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="footer" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="caption" w:uiPriority="35" w:qFormat="1"/>
-    <w:lsdException w:name="Title" w:semiHidden="0" w:uiPriority="10" w:unhideWhenUsed="0" w:qFormat="1"/>
-[...116 lines deleted...]
-    <w:lsdException w:name="TOC Heading" w:uiPriority="39" w:qFormat="1"/>
+    <w:lsdException w:name="table of figures" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="envelope address" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="envelope return" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="footnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="annotation reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="line number" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="page number" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="endnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="endnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="table of authorities" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="macro" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toa heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Title" w:uiPriority="10" w:qFormat="1"/>
+    <w:lsdException w:name="Closing" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Default Paragraph Font" w:semiHidden="1" w:uiPriority="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Message Header" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Subtitle" w:uiPriority="11" w:qFormat="1"/>
+    <w:lsdException w:name="Salutation" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Date" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text First Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text First Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Note Heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text 2" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text Indent 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Block Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="FollowedHyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Strong" w:uiPriority="22" w:qFormat="1"/>
+    <w:lsdException w:name="Emphasis" w:uiPriority="20" w:qFormat="1"/>
+    <w:lsdException w:name="Document Map" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Plain Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="E-mail Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Top of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Bottom of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Normal (Web)" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Acronym" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Address" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Cite" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Code" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Definition" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Keyboard" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Preformatted" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Sample" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Typewriter" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Variable" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Normal Table" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="annotation subject" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="No List" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Outline List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Outline List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Outline List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Simple 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Simple 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Simple 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Classic 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Classic 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Classic 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Classic 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Colorful 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Colorful 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Colorful 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table 3D effects 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table 3D effects 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table 3D effects 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Contemporary" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Elegant" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Professional" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Subtle 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Subtle 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Web 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Web 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Web 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Balloon Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid" w:uiPriority="59"/>
+    <w:lsdException w:name="Table Theme" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Placeholder Text" w:semiHidden="1"/>
+    <w:lsdException w:name="No Spacing" w:uiPriority="1" w:qFormat="1"/>
+    <w:lsdException w:name="Light Shading" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 1" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 1" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 1" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 1" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 1" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 1" w:uiPriority="65"/>
+    <w:lsdException w:name="Revision" w:semiHidden="1"/>
+    <w:lsdException w:name="List Paragraph" w:uiPriority="34" w:qFormat="1"/>
+    <w:lsdException w:name="Quote" w:uiPriority="29" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Quote" w:uiPriority="30" w:qFormat="1"/>
+    <w:lsdException w:name="Medium List 2 Accent 1" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 1" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 1" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 1" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 1" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 1" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 1" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 1" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 2" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 2" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 2" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 2" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 2" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 2" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2 Accent 2" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 2" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 2" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 2" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 2" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 2" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 2" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 2" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 3" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 3" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 3" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 3" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 3" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 3" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2 Accent 3" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 3" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 3" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 3" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 3" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 3" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 3" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 3" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 4" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 4" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 4" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 4" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 4" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 4" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2 Accent 4" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 4" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 4" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 4" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 4" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 4" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 4" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 4" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 5" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 5" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 5" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 5" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 5" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 5" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2 Accent 5" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 5" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 5" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 5" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 5" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 5" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 5" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 5" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 6" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 6" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 6" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 6" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 6" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 6" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2 Accent 6" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 6" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 6" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 6" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 6" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 6" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 6" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 6" w:uiPriority="73"/>
+    <w:lsdException w:name="Subtle Emphasis" w:uiPriority="19" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Emphasis" w:uiPriority="21" w:qFormat="1"/>
+    <w:lsdException w:name="Subtle Reference" w:uiPriority="31" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Reference" w:uiPriority="32" w:qFormat="1"/>
+    <w:lsdException w:name="Book Title" w:uiPriority="33" w:qFormat="1"/>
+    <w:lsdException w:name="Bibliography" w:semiHidden="1" w:uiPriority="37" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="TOC Heading" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="Plain Table 1" w:uiPriority="41"/>
+    <w:lsdException w:name="Plain Table 2" w:uiPriority="42"/>
+    <w:lsdException w:name="Plain Table 3" w:uiPriority="43"/>
+    <w:lsdException w:name="Plain Table 4" w:uiPriority="44"/>
+    <w:lsdException w:name="Plain Table 5" w:uiPriority="45"/>
+    <w:lsdException w:name="Grid Table Light" w:uiPriority="40"/>
+    <w:lsdException w:name="Grid Table 1 Light" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 1" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 1" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 1" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 1" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 1" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 1" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 1" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 2" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 2" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 2" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 2" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 2" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 2" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 2" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 3" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 3" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 3" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 3" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 3" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 3" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 3" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 4" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 4" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 4" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 4" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 4" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 4" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 4" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 5" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 5" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 5" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 5" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 5" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 5" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 5" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 6" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 6" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 6" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 6" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 6" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 6" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 6" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 1" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 1" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 1" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 1" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 1" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 1" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 1" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 2" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 2" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 2" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 2" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 2" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 2" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 2" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 3" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 3" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 3" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 3" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 3" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 3" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 3" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 4" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 4" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
+    <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
+    <w:rsid w:val="0052414A"/>
+    <w:pPr>
+      <w:widowControl w:val="0"/>
+      <w:autoSpaceDE w:val="0"/>
+      <w:autoSpaceDN w:val="0"/>
+      <w:adjustRightInd w:val="0"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Courier" w:hAnsi="Courier" w:cs="Courier"/>
+    </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading2">
     <w:name w:val="heading 2"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Heading2Char"/>
     <w:qFormat/>
-    <w:rsid w:val="00BA4F06"/>
+    <w:rsid w:val="00391FE8"/>
     <w:pPr>
       <w:keepNext/>
+      <w:widowControl/>
+      <w:autoSpaceDE/>
+      <w:autoSpaceDN/>
+      <w:adjustRightInd/>
       <w:jc w:val="center"/>
       <w:outlineLvl w:val="1"/>
     </w:pPr>
     <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       <w:b/>
-      <w:sz w:val="24"/>
       <w:u w:val="single"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading4">
+    <w:name w:val="heading 4"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:qFormat/>
+    <w:rsid w:val="00391FE8"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:widowControl/>
+      <w:autoSpaceDE/>
+      <w:autoSpaceDN/>
+      <w:adjustRightInd/>
+      <w:jc w:val="right"/>
+      <w:outlineLvl w:val="3"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:b/>
+      <w:smallCaps/>
+      <w:sz w:val="52"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="DefaultParagraphFont">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="TableNormal">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="NoList">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="InsideAddress">
-    <w:name w:val="Inside Address"/>
+  <w:style w:type="paragraph" w:styleId="EndnoteText">
+    <w:name w:val="endnote text"/>
     <w:basedOn w:val="Normal"/>
-    <w:rsid w:val="00900DB5"/>
+    <w:semiHidden/>
+    <w:rsid w:val="0052414A"/>
+    <w:rPr>
+      <w:rFonts w:cs="Times New Roman"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="EndnoteReference">
+    <w:name w:val="endnote reference"/>
+    <w:semiHidden/>
+    <w:rsid w:val="0052414A"/>
+    <w:rPr>
+      <w:vertAlign w:val="superscript"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="FootnoteText">
+    <w:name w:val="footnote text"/>
+    <w:basedOn w:val="Normal"/>
+    <w:semiHidden/>
+    <w:rsid w:val="0052414A"/>
+    <w:rPr>
+      <w:rFonts w:cs="Times New Roman"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="FootnoteReference">
+    <w:name w:val="footnote reference"/>
+    <w:semiHidden/>
+    <w:rsid w:val="0052414A"/>
+    <w:rPr>
+      <w:vertAlign w:val="superscript"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="TOC1">
+    <w:name w:val="toc 1"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:autoRedefine/>
+    <w:semiHidden/>
+    <w:rsid w:val="0052414A"/>
     <w:pPr>
-      <w:spacing w:line="220" w:lineRule="atLeast"/>
-      <w:jc w:val="both"/>
+      <w:tabs>
+        <w:tab w:val="right" w:leader="dot" w:pos="9360"/>
+      </w:tabs>
+      <w:suppressAutoHyphens/>
+      <w:spacing w:before="480" w:line="240" w:lineRule="atLeast"/>
+      <w:ind w:left="720" w:right="720" w:hanging="720"/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="TOC2">
+    <w:name w:val="toc 2"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:autoRedefine/>
+    <w:semiHidden/>
+    <w:rsid w:val="0052414A"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="right" w:leader="dot" w:pos="9360"/>
+      </w:tabs>
+      <w:suppressAutoHyphens/>
+      <w:spacing w:line="240" w:lineRule="atLeast"/>
+      <w:ind w:left="720" w:right="720"/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="TOC3">
+    <w:name w:val="toc 3"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:autoRedefine/>
+    <w:semiHidden/>
+    <w:rsid w:val="0052414A"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="right" w:leader="dot" w:pos="9360"/>
+      </w:tabs>
+      <w:suppressAutoHyphens/>
+      <w:spacing w:line="240" w:lineRule="atLeast"/>
+      <w:ind w:left="720" w:right="720"/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="TOC4">
+    <w:name w:val="toc 4"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:autoRedefine/>
+    <w:semiHidden/>
+    <w:rsid w:val="0052414A"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="right" w:leader="dot" w:pos="9360"/>
+      </w:tabs>
+      <w:suppressAutoHyphens/>
+      <w:spacing w:line="240" w:lineRule="atLeast"/>
+      <w:ind w:left="720" w:right="720"/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="TOC5">
+    <w:name w:val="toc 5"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:autoRedefine/>
+    <w:semiHidden/>
+    <w:rsid w:val="0052414A"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="right" w:leader="dot" w:pos="9360"/>
+      </w:tabs>
+      <w:suppressAutoHyphens/>
+      <w:spacing w:line="240" w:lineRule="atLeast"/>
+      <w:ind w:left="720" w:right="720"/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="TOC6">
+    <w:name w:val="toc 6"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:autoRedefine/>
+    <w:semiHidden/>
+    <w:rsid w:val="0052414A"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="right" w:pos="9360"/>
+      </w:tabs>
+      <w:suppressAutoHyphens/>
+      <w:spacing w:line="240" w:lineRule="atLeast"/>
+      <w:ind w:left="720" w:hanging="720"/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="TOC7">
+    <w:name w:val="toc 7"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:autoRedefine/>
+    <w:semiHidden/>
+    <w:rsid w:val="0052414A"/>
+    <w:pPr>
+      <w:suppressAutoHyphens/>
+      <w:spacing w:line="240" w:lineRule="atLeast"/>
+      <w:ind w:left="720" w:hanging="720"/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="TOC8">
+    <w:name w:val="toc 8"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:autoRedefine/>
+    <w:semiHidden/>
+    <w:rsid w:val="0052414A"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="right" w:pos="9360"/>
+      </w:tabs>
+      <w:suppressAutoHyphens/>
+      <w:spacing w:line="240" w:lineRule="atLeast"/>
+      <w:ind w:left="720" w:hanging="720"/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="TOC9">
+    <w:name w:val="toc 9"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:autoRedefine/>
+    <w:semiHidden/>
+    <w:rsid w:val="0052414A"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="right" w:leader="dot" w:pos="9360"/>
+      </w:tabs>
+      <w:suppressAutoHyphens/>
+      <w:spacing w:line="240" w:lineRule="atLeast"/>
+      <w:ind w:left="720" w:hanging="720"/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Index1">
+    <w:name w:val="index 1"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:autoRedefine/>
+    <w:semiHidden/>
+    <w:rsid w:val="0052414A"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="right" w:leader="dot" w:pos="9360"/>
+      </w:tabs>
+      <w:suppressAutoHyphens/>
+      <w:spacing w:line="240" w:lineRule="atLeast"/>
+      <w:ind w:left="720" w:hanging="720"/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Index2">
+    <w:name w:val="index 2"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:autoRedefine/>
+    <w:semiHidden/>
+    <w:rsid w:val="0052414A"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="right" w:leader="dot" w:pos="9360"/>
+      </w:tabs>
+      <w:suppressAutoHyphens/>
+      <w:spacing w:line="240" w:lineRule="atLeast"/>
+      <w:ind w:left="720"/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="TOAHeading">
+    <w:name w:val="toa heading"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:semiHidden/>
+    <w:rsid w:val="0052414A"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="right" w:pos="9360"/>
+      </w:tabs>
+      <w:suppressAutoHyphens/>
+      <w:spacing w:line="240" w:lineRule="atLeast"/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Caption">
+    <w:name w:val="caption"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:qFormat/>
+    <w:rsid w:val="0052414A"/>
+    <w:rPr>
+      <w:rFonts w:cs="Times New Roman"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="EquationCaption">
+    <w:name w:val="_Equation Caption"/>
+    <w:rsid w:val="0052414A"/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="BodyText">
+    <w:name w:val="Body Text"/>
+    <w:basedOn w:val="Normal"/>
+    <w:rsid w:val="00BA64CE"/>
+    <w:pPr>
+      <w:widowControl/>
+      <w:autoSpaceDE/>
+      <w:autoSpaceDN/>
+      <w:adjustRightInd/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
-      <w:spacing w:val="-5"/>
+      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:sz w:val="24"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Header">
     <w:name w:val="header"/>
     <w:basedOn w:val="Normal"/>
-    <w:rsid w:val="00CD5666"/>
+    <w:rsid w:val="00BA64CE"/>
     <w:pPr>
+      <w:widowControl/>
       <w:tabs>
         <w:tab w:val="center" w:pos="4320"/>
         <w:tab w:val="right" w:pos="8640"/>
       </w:tabs>
+      <w:autoSpaceDE/>
+      <w:autoSpaceDN/>
+      <w:adjustRightInd/>
     </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+    </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="PageNumber">
-[...2 lines deleted...]
-    <w:rsid w:val="00CD5666"/>
+  <w:style w:type="character" w:styleId="Hyperlink">
+    <w:name w:val="Hyperlink"/>
+    <w:rsid w:val="00391FE8"/>
+    <w:rPr>
+      <w:color w:val="0000FF"/>
+      <w:u w:val="single"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="ListParagraph">
+    <w:name w:val="List Paragraph"/>
+    <w:basedOn w:val="Normal"/>
+    <w:uiPriority w:val="34"/>
+    <w:qFormat/>
+    <w:rsid w:val="007800C7"/>
+    <w:pPr>
+      <w:ind w:left="720"/>
+    </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Footer">
     <w:name w:val="footer"/>
     <w:basedOn w:val="Normal"/>
-    <w:rsid w:val="00CD5666"/>
+    <w:link w:val="FooterChar"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="005D7281"/>
     <w:pPr>
       <w:tabs>
-        <w:tab w:val="center" w:pos="4320"/>
-        <w:tab w:val="right" w:pos="8640"/>
+        <w:tab w:val="center" w:pos="4680"/>
+        <w:tab w:val="right" w:pos="9360"/>
       </w:tabs>
     </w:pPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="BodyText">
-[...2 lines deleted...]
-    <w:rsid w:val="00BA4F06"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="FooterChar">
+    <w:name w:val="Footer Char"/>
+    <w:link w:val="Footer"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="005D7281"/>
     <w:rPr>
-      <w:sz w:val="24"/>
+      <w:rFonts w:ascii="Courier" w:hAnsi="Courier" w:cs="Courier"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="TitleSmallerHeading">
+    <w:name w:val="Title Smaller Heading"/>
+    <w:qFormat/>
+    <w:rsid w:val="002616B9"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Myriad Pro" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Myriad Pro" w:cstheme="minorBidi"/>
+      <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      <w:sz w:val="40"/>
+      <w:szCs w:val="40"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="TitleHeader">
+    <w:name w:val="Title Header"/>
+    <w:basedOn w:val="Header"/>
+    <w:qFormat/>
+    <w:rsid w:val="002616B9"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="clear" w:pos="4320"/>
+        <w:tab w:val="clear" w:pos="8640"/>
+      </w:tabs>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Myriad Pro Light" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Myriad Pro Light" w:cstheme="minorBidi"/>
+      <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      <w:sz w:val="72"/>
+      <w:szCs w:val="72"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="TitleDate">
+    <w:name w:val="Title Date"/>
+    <w:qFormat/>
+    <w:rsid w:val="002616B9"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="left" w:pos="7980"/>
+      </w:tabs>
+      <w:spacing w:after="160"/>
+      <w:ind w:left="-446"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Myriad Pro" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Myriad Pro" w:cstheme="minorBidi"/>
+      <w:color w:val="00558C"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="44"/>
+      <w:lang w:val="en-CA"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="BodyTextIndent">
     <w:name w:val="Body Text Indent"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="BodyTextIndentChar"/>
-    <w:rsid w:val="00BA4F06"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="009477EF"/>
     <w:pPr>
-      <w:ind w:firstLine="720"/>
+      <w:spacing w:after="120"/>
+      <w:ind w:left="283"/>
     </w:pPr>
-    <w:rPr>
-[...38 lines deleted...]
-    </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="BodyTextIndentChar">
     <w:name w:val="Body Text Indent Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="BodyTextIndent"/>
-    <w:rsid w:val="003417EC"/>
+    <w:rsid w:val="009477EF"/>
     <w:rPr>
-      <w:sz w:val="24"/>
-      <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      <w:rFonts w:ascii="Courier" w:hAnsi="Courier" w:cs="Courier"/>
     </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="InsideAddress">
+    <w:name w:val="Inside Address"/>
+    <w:basedOn w:val="Normal"/>
+    <w:rsid w:val="009477EF"/>
+    <w:pPr>
+      <w:widowControl/>
+      <w:autoSpaceDE/>
+      <w:autoSpaceDN/>
+      <w:adjustRightInd/>
+      <w:spacing w:line="220" w:lineRule="atLeast"/>
+      <w:jc w:val="both"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Times New Roman"/>
+      <w:spacing w:val="-5"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="PageNumber">
+    <w:name w:val="page number"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:rsid w:val="009477EF"/>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Heading2Char">
     <w:name w:val="Heading 2 Char"/>
     <w:link w:val="Heading2"/>
-    <w:rsid w:val="003417EC"/>
+    <w:rsid w:val="009477EF"/>
     <w:rPr>
       <w:b/>
-      <w:sz w:val="24"/>
       <w:u w:val="single"/>
-      <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="BodyText2">
     <w:name w:val="Body Text 2"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="BodyText2Char"/>
-    <w:rsid w:val="00225CF0"/>
+    <w:rsid w:val="009477EF"/>
     <w:pPr>
+      <w:widowControl/>
+      <w:autoSpaceDE/>
+      <w:autoSpaceDN/>
+      <w:adjustRightInd/>
       <w:spacing w:after="120" w:line="480" w:lineRule="auto"/>
     </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+    </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="BodyText2Char">
     <w:name w:val="Body Text 2 Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="BodyText2"/>
-    <w:rsid w:val="00225CF0"/>
-[...189 lines deleted...]
-    <w:unhideWhenUsed/>
+    <w:rsid w:val="009477EF"/>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:divs>
-    <w:div w:id="1427921426">
+    <w:div w:id="83573548">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="774136556">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="1246455089">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="1685669057">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.microsoft.com/office/2007/relationships/stylesWithEffects" Target="stylesWithEffects.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header6.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header5.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header4.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header6.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header5.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header4.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
@@ -7509,86 +8178,84 @@
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
-        <a:font script="Geor" typeface="Sylfaen"/>
       </a:majorFont>
       <a:minorFont>
         <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ 明朝"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Cordia New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
-        <a:font script="Geor" typeface="Sylfaen"/>
       </a:minorFont>
     </a:fontScheme>
     <a:fmtScheme name="Office">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
@@ -7719,92 +8386,98 @@
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
+<file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
+</file>
+
+<file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
+<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APA.XSL" StyleName="APA Fifth Edition"/>
+</file>
+
+<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{02625BD0-71C2-4AF3-AEE1-F0C7C4B38CB2}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=docMetadata/LabelInfo.xml><?xml version="1.0" encoding="utf-8"?>
+<clbl:labelList xmlns:clbl="http://schemas.microsoft.com/office/2020/mipLabelMetadata">
+  <clbl:label id="{9715e697-1c31-4156-8581-01c5d1e29c65}" enabled="1" method="Standard" siteId="{cf4e8a24-641b-40d2-905e-9a328b644fab}" contentBits="0" removed="0"/>
+</clbl:labelList>
+</file>
+
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
-  <Pages>7</Pages>
-[...1 lines deleted...]
-  <Characters>7615</Characters>
+  <Pages>8</Pages>
+  <Words>1276</Words>
+  <Characters>7278</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>63</Lines>
+  <Lines>60</Lines>
   <Paragraphs>17</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
-      <vt:lpstr>197</vt:lpstr>
+      <vt:lpstr>Road Closing and Selling Sample Bylaw</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
-  <Company>SARM</Company>
+  <Company>Government of Saskatchewan</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>8933</CharactersWithSpaces>
+  <CharactersWithSpaces>8537</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
-  <dc:title>Closing-and-LEASING-Municpal-Road-Street-Sample-Bylaw</dc:title>
-  <dc:creator>Colleen Christopherson</dc:creator>
+  <dc:title>Road Closing and Leasing Sample Bylaw</dc:title>
+  <dc:subject>Road Closing and Leasing Sample bylaw</dc:subject>
+  <dc:creator>asmradmin@gov.sk.ca</dc:creator>
+  <cp:keywords>sample bylaws</cp:keywords>
+  <dc:description>Government of Saskatchewan, Ministry of Government Relations, Advisory Services and Municipal Relations Branch</dc:description>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
+  <cp:category>Sample Bylaws</cp:category>
 </cp:coreProperties>
 </file>
-
-[...18 lines deleted...]
-</file>