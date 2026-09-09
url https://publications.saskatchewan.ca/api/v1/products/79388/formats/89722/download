--- v0 (2026-07-10)
+++ v1 (2026-09-09)
@@ -1,4914 +1,5430 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
+  <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
-  <Override PartName="/word/stylesWithEffects.xml" ContentType="application/vnd.ms-word.stylesWithEffects+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
-  <Override PartName="/word/header4.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
-[...1 lines deleted...]
-  <Override PartName="/word/header6.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
-  <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
+  <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w:rsidR="009261AA" w:rsidRPr="008C34D5" w:rsidRDefault="009261AA" w:rsidP="009261AA">
-[...10 lines deleted...]
-      </w:r>
+    <w:p w14:paraId="78F463ED" w14:textId="77777777" w:rsidR="002616B9" w:rsidRPr="00040E92" w:rsidRDefault="002616B9" w:rsidP="002616B9">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro"/>
+          <w:sz w:val="40"/>
+          <w:szCs w:val="40"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0029026D">
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+        <mc:AlternateContent>
+          <mc:Choice Requires="wpg">
+            <w:drawing>
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="1F9E2BC4" wp14:editId="1201C098">
+                <wp:simplePos x="0" y="0"/>
+                <wp:positionH relativeFrom="page">
+                  <wp:posOffset>-161925</wp:posOffset>
+                </wp:positionH>
+                <wp:positionV relativeFrom="paragraph">
+                  <wp:posOffset>409575</wp:posOffset>
+                </wp:positionV>
+                <wp:extent cx="7929880" cy="1451062"/>
+                <wp:effectExtent l="0" t="0" r="0" b="0"/>
+                <wp:wrapNone/>
+                <wp:docPr id="3" name="Group 3"/>
+                <wp:cNvGraphicFramePr/>
+                <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                  <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup">
+                    <wpg:wgp>
+                      <wpg:cNvGrpSpPr/>
+                      <wpg:grpSpPr>
+                        <a:xfrm>
+                          <a:off x="0" y="0"/>
+                          <a:ext cx="7929880" cy="1451062"/>
+                          <a:chOff x="108858" y="0"/>
+                          <a:chExt cx="7929880" cy="1484912"/>
+                        </a:xfrm>
+                      </wpg:grpSpPr>
+                      <wps:wsp>
+                        <wps:cNvPr id="1" name="Rectangle 1"/>
+                        <wps:cNvSpPr/>
+                        <wps:spPr>
+                          <a:xfrm>
+                            <a:off x="108858" y="0"/>
+                            <a:ext cx="7646047" cy="1484906"/>
+                          </a:xfrm>
+                          <a:prstGeom prst="rect">
+                            <a:avLst/>
+                          </a:prstGeom>
+                          <a:solidFill>
+                            <a:srgbClr val="00558C"/>
+                          </a:solidFill>
+                          <a:ln>
+                            <a:noFill/>
+                          </a:ln>
+                        </wps:spPr>
+                        <wps:style>
+                          <a:lnRef idx="2">
+                            <a:schemeClr val="accent1">
+                              <a:shade val="50000"/>
+                            </a:schemeClr>
+                          </a:lnRef>
+                          <a:fillRef idx="1">
+                            <a:schemeClr val="accent1"/>
+                          </a:fillRef>
+                          <a:effectRef idx="0">
+                            <a:schemeClr val="accent1"/>
+                          </a:effectRef>
+                          <a:fontRef idx="minor">
+                            <a:schemeClr val="lt1"/>
+                          </a:fontRef>
+                        </wps:style>
+                        <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="ctr" anchorCtr="0" forceAA="0" compatLnSpc="1">
+                          <a:prstTxWarp prst="textNoShape">
+                            <a:avLst/>
+                          </a:prstTxWarp>
+                          <a:noAutofit/>
+                        </wps:bodyPr>
+                      </wps:wsp>
+                      <wps:wsp>
+                        <wps:cNvPr id="2" name="Rectangle 2"/>
+                        <wps:cNvSpPr/>
+                        <wps:spPr>
+                          <a:xfrm>
+                            <a:off x="7433583" y="282"/>
+                            <a:ext cx="605155" cy="1484630"/>
+                          </a:xfrm>
+                          <a:prstGeom prst="rect">
+                            <a:avLst/>
+                          </a:prstGeom>
+                          <a:solidFill>
+                            <a:srgbClr val="41B6E6"/>
+                          </a:solidFill>
+                          <a:ln w="12700" cap="flat" cmpd="sng" algn="ctr">
+                            <a:noFill/>
+                            <a:prstDash val="solid"/>
+                            <a:miter lim="800000"/>
+                          </a:ln>
+                          <a:effectLst/>
+                        </wps:spPr>
+                        <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="ctr" anchorCtr="0" forceAA="0" compatLnSpc="1">
+                          <a:prstTxWarp prst="textNoShape">
+                            <a:avLst/>
+                          </a:prstTxWarp>
+                          <a:noAutofit/>
+                        </wps:bodyPr>
+                      </wps:wsp>
+                    </wpg:wgp>
+                  </a:graphicData>
+                </a:graphic>
+                <wp14:sizeRelH relativeFrom="margin">
+                  <wp14:pctWidth>0</wp14:pctWidth>
+                </wp14:sizeRelH>
+                <wp14:sizeRelV relativeFrom="margin">
+                  <wp14:pctHeight>0</wp14:pctHeight>
+                </wp14:sizeRelV>
+              </wp:anchor>
+            </w:drawing>
+          </mc:Choice>
+          <mc:Fallback>
+            <w:pict>
+              <v:group w14:anchorId="1BF05A22" id="Group 3" o:spid="_x0000_s1026" style="position:absolute;margin-left:-12.75pt;margin-top:32.25pt;width:624.4pt;height:114.25pt;z-index:-251657216;mso-position-horizontal-relative:page;mso-width-relative:margin;mso-height-relative:margin" coordorigin="1088" coordsize="79298,14849" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDKafF/ewMAAN4JAAAOAAAAZHJzL2Uyb0RvYy54bWzsVltP3DgYfV+p/8Hye8mFZCZEhIpCQSuh&#10;FpWu+mwc5yI5ttf2kGF//X624wwFVFWt+lYegh1/1+PvnMnpu/3E0QPTZpSiwdlRihETVLaj6Bv8&#10;z5ertxVGxhLREi4Fa/AjM/jd2Zu/TmdVs1wOkrdMIwgiTD2rBg/WqjpJDB3YRMyRVEzAYSf1RCxs&#10;dZ+0mswQfeJJnqabZJa6VVpSZgy8vQyH+MzH7zpG7aeuM8wi3mCozfqn9s9790zOTknda6KGkS5l&#10;kJ+oYiKjgKRrqEtiCdrp8UWoaaRaGtnZIyqnRHbdSJnvAbrJ0mfdXGu5U76Xvp57tcIE0D7D6afD&#10;0o8P11rdqVsNSMyqByz8zvWy7/Tk/kOVaO8he1whY3uLKLzcnuQnVQXIUjjLijJLN3kAlQ6AvPPL&#10;0qoqYQwOznT48Lp7VZxk3j2J2ZNvapoVTIk5AGF+DYi7gSjm8TU1AHGr0dhCvRgJMsGsfobpIaLn&#10;DGWuJZccrFasTG0AtleAetnwitam2KTFNqIF7aYbF3ptl9RKG3vN5ITcosEaavCDRR5ujA2m0cSl&#10;NpKP7dXIud/o/v6Ca/RA3LSnZVldLNG/MePCGQvp3EJE9waQjh35lX3kzNlx8Zl1AAzcZO4r8dxk&#10;ax5CKRM2C0cDaVlIX6bwF7M7NjsP36kP6CJ3kH+NvQSIliFIjB2qXOydK/PUXp3T7xUWnFcPn1kK&#10;uzpPo5D6tQAculoyB/sIUoDGoXQv20cYGy2DsBhFr0a4txti7C3RoCTADFBH+wkeHZdzg+WywmiQ&#10;+r/X3jt7mGs4xWgGZWqw+XdHNMOI/y1g4k+yonBS5jdFuc1ho5+e3D89EbvpQsI4wFRDdX7p7C2P&#10;y07L6SuI6LnLCkdEUMjdYGp13FzYoJggw5Sdn3szkC9F7I24U9QFd6i6ufyy/0q0WobXwtx/lJFl&#10;pH42w8HWeQp5vrOyG/2AH3Bd8AbGB/b9durnL6nv5ciV9EPU3xbHx2V17MUurxYljOzfpGVWlgfy&#10;b44jQaLSRmb/MvmL7P3mQ5SWZ+RHMIVZvgV2Iuqmq+PEwnJSLUya6OHSeQ+/5e7+w90sOhEu+JKY&#10;IZDTh3UEIfU0WvgV5+PU4MrxPvYVlCZQb5Evry1eNw/3/Ic/v58//ocUPiK8BC8fPO4r5ene8+3w&#10;WXb2PwAAAP//AwBQSwMEFAAGAAgAAAAhAKFOXeTiAAAACwEAAA8AAABkcnMvZG93bnJldi54bWxM&#10;j8FqwzAMhu+DvYPRYLfWibOUNYtSStl2KoO1g9GbG6tJaGyH2E3St597Wk9C6OPX9+erSbdsoN41&#10;1iDE8wgYmdKqxlQIP/uP2Ssw56VRsrWGEK7kYFU8PuQyU3Y03zTsfMVCiHGZRKi97zLOXVmTlm5u&#10;OzLhdrK9lj6sfcVVL8cQrlsuomjBtWxM+FDLjjY1lefdRSN8jnJcJ/H7sD2fNtfDPv363caE+Pw0&#10;rd+AeZr8Pww3/aAORXA62otRjrUIM5GmAUVYvIR5A4RIEmBHBLFMIuBFzu87FH8AAAD//wMAUEsB&#10;Ai0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVz&#10;XS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMv&#10;LnJlbHNQSwECLQAUAAYACAAAACEAymnxf3sDAADeCQAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uy&#10;b0RvYy54bWxQSwECLQAUAAYACAAAACEAoU5d5OIAAAALAQAADwAAAAAAAAAAAAAAAADVBQAAZHJz&#10;L2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAOQGAAAAAA==&#10;">
+                <v:rect id="Rectangle 1" o:spid="_x0000_s1027" style="position:absolute;left:1088;width:76461;height:14849;visibility:visible;mso-wrap-style:square;v-text-anchor:middle" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQA7Lp8awQAAANoAAAAPAAAAZHJzL2Rvd25yZXYueG1sRE9Na8JA&#10;EL0L/odlCr3pbgVFU1cRwWr1ZNpCj0N2mgSzsyG7jdFf7wqCp+HxPme+7GwlWmp86VjD21CBIM6c&#10;KTnX8P21GUxB+IBssHJMGi7kYbno9+aYGHfmI7VpyEUMYZ+ghiKEOpHSZwVZ9ENXE0fuzzUWQ4RN&#10;Lk2D5xhuKzlSaiItlhwbCqxpXVB2Sv+thm5m2+3n1f+sPvYHW53G6veyU1q/vnSrdxCBuvAUP9w7&#10;E+fD/ZX7lYsbAAAA//8DAFBLAQItABQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAAAAAAAAAAAAA&#10;AAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAAAA&#10;AAAAAAAAAAAAHwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhADsunxrBAAAA2gAAAA8AAAAA&#10;AAAAAAAAAAAABwIAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAAAwADALcAAAD1AgAAAAA=&#10;" fillcolor="#00558c" stroked="f" strokeweight="2pt"/>
+                <v:rect id="Rectangle 2" o:spid="_x0000_s1028" style="position:absolute;left:74335;top:2;width:6052;height:14847;visibility:visible;mso-wrap-style:square;v-text-anchor:middle" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQBsAA+yxAAAANoAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI9Ba8JA&#10;FITvQv/D8gq96aZCg6SuUgptUhHB2Iu3R/aZhGbfLtltkv77riB4HGbmG2a9nUwnBup9a1nB8yIB&#10;QVxZ3XKt4Pv0MV+B8AFZY2eZFPyRh+3mYbbGTNuRjzSUoRYRwj5DBU0ILpPSVw0Z9AvriKN3sb3B&#10;EGVfS93jGOGmk8skSaXBluNCg47eG6p+yl+j4OuUp+cdfnbjwYW6yvduXxYvSj09Tm+vIAJN4R6+&#10;tQutYAnXK/EGyM0/AAAA//8DAFBLAQItABQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAAAAAAAAA&#10;AAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsA&#10;AAAAAAAAAAAAAAAAHwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAGwAD7LEAAAA2gAAAA8A&#10;AAAAAAAAAAAAAAAABwIAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAAAwADALcAAAD4AgAAAAA=&#10;" fillcolor="#41b6e6" stroked="f" strokeweight="1pt"/>
+                <w10:wrap anchorx="page"/>
+              </v:group>
+            </w:pict>
+          </mc:Fallback>
+        </mc:AlternateContent>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="52AA6592" w14:textId="77777777" w:rsidR="002616B9" w:rsidRDefault="002616B9" w:rsidP="002616B9">
       <w:r>
-        <w:rPr>
-[...23 lines deleted...]
-      </w:pPr>
+        <w:tab/>
+      </w:r>
       <w:r>
-        <w:rPr>
-[...42 lines deleted...]
-    <w:p w:rsidR="009261AA" w:rsidRDefault="00316851" w:rsidP="009261AA">
+        <w:tab/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6E077039" w14:textId="607DCB5A" w:rsidR="002616B9" w:rsidRDefault="00660EC8" w:rsidP="002616B9">
+      <w:r w:rsidRPr="00FE173D">
+        <w:rPr>
+          <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro"/>
+          <w:noProof/>
+          <w:sz w:val="40"/>
+          <w:szCs w:val="40"/>
+        </w:rPr>
+        <mc:AlternateContent>
+          <mc:Choice Requires="wps">
+            <w:drawing>
+              <wp:anchor distT="45720" distB="45720" distL="114300" distR="114300" simplePos="0" relativeHeight="251660288" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="68463825" wp14:editId="5251CB2E">
+                <wp:simplePos x="0" y="0"/>
+                <wp:positionH relativeFrom="column">
+                  <wp:posOffset>-121285</wp:posOffset>
+                </wp:positionH>
+                <wp:positionV relativeFrom="paragraph">
+                  <wp:posOffset>233680</wp:posOffset>
+                </wp:positionV>
+                <wp:extent cx="6188075" cy="1002030"/>
+                <wp:effectExtent l="0" t="0" r="0" b="0"/>
+                <wp:wrapSquare wrapText="bothSides"/>
+                <wp:docPr id="217" name="Text Box 2"/>
+                <wp:cNvGraphicFramePr>
+                  <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
+                </wp:cNvGraphicFramePr>
+                <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                  <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                    <wps:wsp>
+                      <wps:cNvSpPr txBox="1">
+                        <a:spLocks noChangeArrowheads="1"/>
+                      </wps:cNvSpPr>
+                      <wps:spPr bwMode="auto">
+                        <a:xfrm>
+                          <a:off x="0" y="0"/>
+                          <a:ext cx="6188075" cy="1002030"/>
+                        </a:xfrm>
+                        <a:prstGeom prst="rect">
+                          <a:avLst/>
+                        </a:prstGeom>
+                        <a:noFill/>
+                        <a:ln w="9525">
+                          <a:noFill/>
+                          <a:miter lim="800000"/>
+                          <a:headEnd/>
+                          <a:tailEnd/>
+                        </a:ln>
+                      </wps:spPr>
+                      <wps:txbx>
+                        <w:txbxContent>
+                          <w:p w14:paraId="3ADE5873" w14:textId="1E62CEB1" w:rsidR="002616B9" w:rsidRPr="00043268" w:rsidRDefault="00043268" w:rsidP="002616B9">
+                            <w:pPr>
+                              <w:pStyle w:val="TitleHeader"/>
+                              <w:rPr>
+                                <w:sz w:val="60"/>
+                                <w:szCs w:val="60"/>
+                              </w:rPr>
+                            </w:pPr>
+                            <w:r w:rsidRPr="00043268">
+                              <w:rPr>
+                                <w:sz w:val="60"/>
+                                <w:szCs w:val="60"/>
+                              </w:rPr>
+                              <w:t xml:space="preserve">Road Closing and Selling </w:t>
+                            </w:r>
+                            <w:r w:rsidR="00660EC8">
+                              <w:rPr>
+                                <w:sz w:val="60"/>
+                                <w:szCs w:val="60"/>
+                              </w:rPr>
+                              <w:br/>
+                            </w:r>
+                            <w:r w:rsidRPr="00043268">
+                              <w:rPr>
+                                <w:sz w:val="60"/>
+                                <w:szCs w:val="60"/>
+                              </w:rPr>
+                              <w:t>Bylaw Sample</w:t>
+                            </w:r>
+                          </w:p>
+                        </w:txbxContent>
+                      </wps:txbx>
+                      <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t" anchorCtr="0">
+                        <a:noAutofit/>
+                      </wps:bodyPr>
+                    </wps:wsp>
+                  </a:graphicData>
+                </a:graphic>
+                <wp14:sizeRelH relativeFrom="margin">
+                  <wp14:pctWidth>0</wp14:pctWidth>
+                </wp14:sizeRelH>
+                <wp14:sizeRelV relativeFrom="margin">
+                  <wp14:pctHeight>0</wp14:pctHeight>
+                </wp14:sizeRelV>
+              </wp:anchor>
+            </w:drawing>
+          </mc:Choice>
+          <mc:Fallback>
+            <w:pict>
+              <v:shapetype w14:anchorId="68463825" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+                <v:stroke joinstyle="miter"/>
+                <v:path gradientshapeok="t" o:connecttype="rect"/>
+              </v:shapetype>
+              <v:shape id="Text Box 2" o:spid="_x0000_s1026" type="#_x0000_t202" style="position:absolute;margin-left:-9.55pt;margin-top:18.4pt;width:487.25pt;height:78.9pt;z-index:251660288;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:3.6pt;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:3.6pt;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQC1yV5s+gEAAM4DAAAOAAAAZHJzL2Uyb0RvYy54bWysU8tu2zAQvBfoPxC815JcO3EEy0GaNEWB&#10;9AGk/YA1RVlESS5L0pbSr++SchyjvRXVgVhqydmd2eH6ejSaHaQPCm3Dq1nJmbQCW2V3Df/+7f7N&#10;irMQwbag0cqGP8nArzevX60HV8s59qhb6RmB2FAPruF9jK4uiiB6aSDM0ElLyQ69gUhbvytaDwOh&#10;G13My/KiGNC3zqOQIdDfuynJNxm/66SIX7ouyMh0w6m3mFef121ai80a6p0H1ytxbAP+oQsDylLR&#10;E9QdRGB7r/6CMkp4DNjFmUBTYNcpITMHYlOVf7B57MHJzIXECe4kU/h/sOLz4dF99SyO73CkAWYS&#10;wT2g+BGYxdse7E7eeI9DL6GlwlWSrBhcqI9Xk9ShDglkO3zCloYM+4gZaOy8SaoQT0boNICnk+hy&#10;jEzQz4tqtSovl5wJylVlOS/f5rEUUD9fdz7EDxINS0HDPU01w8PhIcTUDtTPR1I1i/dK6zxZbdnQ&#10;8KvlfJkvnGWMimQ8rUzDV2X6Jisklu9tmy9HUHqKqYC2R9qJ6cQ5jtuRDib6W2yfSACPk8HoQVDQ&#10;o//F2UDmanj4uQcvOdMfLYl4VS0WyY15s1hezmnjzzPb8wxYQVANj5xN4W3MDp643pDYncoyvHRy&#10;7JVMk9U5Gjy58nyfT708w81vAAAA//8DAFBLAwQUAAYACAAAACEA1g2FC94AAAAKAQAADwAAAGRy&#10;cy9kb3ducmV2LnhtbEyPwU7DMBBE70j8g7VI3Fo7kERNiFMhEFcQBSpxc+NtEhGvo9htwt+znOC4&#10;2qeZN9V2cYM44xR6TxqStQKB1HjbU6vh/e1ptQERoiFrBk+o4RsDbOvLi8qU1s/0iuddbAWHUCiN&#10;hi7GsZQyNB06E9Z+ROLf0U/ORD6nVtrJzBzuBnmjVC6d6YkbOjPiQ4fN1+7kNHw8Hz/3qXppH102&#10;zn5Rklwhtb6+Wu7vQERc4h8Mv/qsDjU7HfyJbBCDhlVSJIxquM15AgNFlqUgDkwWaQ6yruT/CfUP&#10;AAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29u&#10;dGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAA&#10;LwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhALXJXmz6AQAAzgMAAA4AAAAAAAAAAAAAAAAA&#10;LgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhANYNhQveAAAACgEAAA8AAAAAAAAAAAAA&#10;AAAAVAQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAABfBQAAAAA=&#10;" filled="f" stroked="f">
+                <v:textbox>
+                  <w:txbxContent>
+                    <w:p w14:paraId="3ADE5873" w14:textId="1E62CEB1" w:rsidR="002616B9" w:rsidRPr="00043268" w:rsidRDefault="00043268" w:rsidP="002616B9">
+                      <w:pPr>
+                        <w:pStyle w:val="TitleHeader"/>
+                        <w:rPr>
+                          <w:sz w:val="60"/>
+                          <w:szCs w:val="60"/>
+                        </w:rPr>
+                      </w:pPr>
+                      <w:r w:rsidRPr="00043268">
+                        <w:rPr>
+                          <w:sz w:val="60"/>
+                          <w:szCs w:val="60"/>
+                        </w:rPr>
+                        <w:t xml:space="preserve">Road Closing and Selling </w:t>
+                      </w:r>
+                      <w:r w:rsidR="00660EC8">
+                        <w:rPr>
+                          <w:sz w:val="60"/>
+                          <w:szCs w:val="60"/>
+                        </w:rPr>
+                        <w:br/>
+                      </w:r>
+                      <w:r w:rsidRPr="00043268">
+                        <w:rPr>
+                          <w:sz w:val="60"/>
+                          <w:szCs w:val="60"/>
+                        </w:rPr>
+                        <w:t>Bylaw Sample</w:t>
+                      </w:r>
+                    </w:p>
+                  </w:txbxContent>
+                </v:textbox>
+                <w10:wrap type="square"/>
+              </v:shape>
+            </w:pict>
+          </mc:Fallback>
+        </mc:AlternateContent>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2E6920E9" w14:textId="242953BA" w:rsidR="002616B9" w:rsidRDefault="002616B9" w:rsidP="002616B9"/>
+    <w:p w14:paraId="12205B32" w14:textId="3062EBAE" w:rsidR="002616B9" w:rsidRDefault="002616B9" w:rsidP="002616B9"/>
+    <w:p w14:paraId="7E574AC0" w14:textId="416B1DA0" w:rsidR="002616B9" w:rsidRDefault="002616B9" w:rsidP="002616B9"/>
+    <w:p w14:paraId="75DBB3CA" w14:textId="77777777" w:rsidR="002616B9" w:rsidRPr="007B4128" w:rsidRDefault="002616B9" w:rsidP="002616B9"/>
+    <w:p w14:paraId="088D38F5" w14:textId="77777777" w:rsidR="002616B9" w:rsidRPr="007B4128" w:rsidRDefault="002616B9" w:rsidP="002616B9"/>
+    <w:p w14:paraId="2CCECA20" w14:textId="77777777" w:rsidR="002616B9" w:rsidRDefault="002616B9" w:rsidP="002616B9"/>
+    <w:p w14:paraId="142CED2B" w14:textId="77777777" w:rsidR="002616B9" w:rsidRDefault="002616B9" w:rsidP="002616B9"/>
+    <w:p w14:paraId="1A933F4C" w14:textId="77777777" w:rsidR="002616B9" w:rsidRDefault="002616B9" w:rsidP="002616B9"/>
+    <w:p w14:paraId="1DF014B0" w14:textId="77777777" w:rsidR="002616B9" w:rsidRDefault="002616B9" w:rsidP="002616B9"/>
+    <w:p w14:paraId="1E5661C1" w14:textId="77777777" w:rsidR="002616B9" w:rsidRDefault="002616B9" w:rsidP="002616B9"/>
+    <w:p w14:paraId="72F0FD54" w14:textId="77777777" w:rsidR="002616B9" w:rsidRDefault="002616B9" w:rsidP="002616B9"/>
+    <w:p w14:paraId="22338604" w14:textId="77777777" w:rsidR="002616B9" w:rsidRPr="004D1EA5" w:rsidRDefault="002616B9" w:rsidP="002616B9"/>
+    <w:p w14:paraId="2DA8FCBB" w14:textId="77777777" w:rsidR="002616B9" w:rsidRPr="004D1EA5" w:rsidRDefault="002616B9" w:rsidP="002616B9"/>
+    <w:p w14:paraId="46F44B07" w14:textId="77777777" w:rsidR="002616B9" w:rsidRPr="004D1EA5" w:rsidRDefault="002616B9" w:rsidP="002616B9">
+      <w:r w:rsidRPr="004D1EA5">
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+        <mc:AlternateContent>
+          <mc:Choice Requires="wps">
+            <w:drawing>
+              <wp:anchor distT="91440" distB="91440" distL="114300" distR="114300" simplePos="0" relativeHeight="251661312" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="2DC1FC5A" wp14:editId="05FACA30">
+                <wp:simplePos x="0" y="0"/>
+                <wp:positionH relativeFrom="margin">
+                  <wp:posOffset>0</wp:posOffset>
+                </wp:positionH>
+                <wp:positionV relativeFrom="paragraph">
+                  <wp:posOffset>257810</wp:posOffset>
+                </wp:positionV>
+                <wp:extent cx="5478145" cy="1590040"/>
+                <wp:effectExtent l="0" t="0" r="0" b="0"/>
+                <wp:wrapTopAndBottom/>
+                <wp:docPr id="1366416469" name="Text Box 9"/>
+                <wp:cNvGraphicFramePr>
+                  <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
+                </wp:cNvGraphicFramePr>
+                <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                  <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                    <wps:wsp>
+                      <wps:cNvSpPr txBox="1">
+                        <a:spLocks noChangeArrowheads="1"/>
+                      </wps:cNvSpPr>
+                      <wps:spPr bwMode="auto">
+                        <a:xfrm>
+                          <a:off x="0" y="0"/>
+                          <a:ext cx="5478145" cy="1590040"/>
+                        </a:xfrm>
+                        <a:prstGeom prst="rect">
+                          <a:avLst/>
+                        </a:prstGeom>
+                        <a:noFill/>
+                        <a:ln w="9525">
+                          <a:noFill/>
+                          <a:miter lim="800000"/>
+                          <a:headEnd/>
+                          <a:tailEnd/>
+                        </a:ln>
+                      </wps:spPr>
+                      <wps:txbx>
+                        <w:txbxContent>
+                          <w:p w14:paraId="71A4901F" w14:textId="77777777" w:rsidR="002616B9" w:rsidRPr="002616B9" w:rsidRDefault="002616B9" w:rsidP="002616B9">
+                            <w:pPr>
+                              <w:pBdr>
+                                <w:top w:val="single" w:sz="24" w:space="8" w:color="4F81BD" w:themeColor="accent1"/>
+                                <w:bottom w:val="single" w:sz="24" w:space="8" w:color="4F81BD" w:themeColor="accent1"/>
+                              </w:pBdr>
+                              <w:jc w:val="center"/>
+                              <w:rPr>
+                                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                                <w:color w:val="EE0000"/>
+                                <w:sz w:val="24"/>
+                                <w:szCs w:val="24"/>
+                              </w:rPr>
+                            </w:pPr>
+                            <w:r w:rsidRPr="002616B9">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                                <w:color w:val="EE0000"/>
+                                <w:sz w:val="24"/>
+                                <w:szCs w:val="24"/>
+                              </w:rPr>
+                              <w:t>Disclaimer:</w:t>
+                            </w:r>
+                          </w:p>
+                          <w:p w14:paraId="5139F444" w14:textId="565E0C23" w:rsidR="002616B9" w:rsidRPr="002616B9" w:rsidRDefault="002616B9" w:rsidP="002616B9">
+                            <w:pPr>
+                              <w:pBdr>
+                                <w:top w:val="single" w:sz="24" w:space="8" w:color="4F81BD" w:themeColor="accent1"/>
+                                <w:bottom w:val="single" w:sz="24" w:space="8" w:color="4F81BD" w:themeColor="accent1"/>
+                              </w:pBdr>
+                              <w:rPr>
+                                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                                <w:i/>
+                                <w:iCs/>
+                                <w:color w:val="EE0000"/>
+                                <w:sz w:val="24"/>
+                                <w:szCs w:val="22"/>
+                              </w:rPr>
+                            </w:pPr>
+                            <w:r w:rsidRPr="002616B9">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                                <w:i/>
+                                <w:iCs/>
+                                <w:color w:val="EE0000"/>
+                                <w:sz w:val="24"/>
+                                <w:szCs w:val="24"/>
+                              </w:rPr>
+                              <w:t>This draft bylaw has been prepared by staff in the Advisory Services and Municipal Relations Branch of the Ministry of Government Relations, not legal experts. It is intended for guidance/illustrative purposes only and may be reworded to suit local conditions and requirements. It is always advisable to obtain the advice of a solicitor in drafting bylaws</w:t>
+                            </w:r>
+                            <w:r>
+                              <w:rPr>
+                                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                                <w:i/>
+                                <w:iCs/>
+                                <w:color w:val="EE0000"/>
+                                <w:sz w:val="24"/>
+                                <w:szCs w:val="24"/>
+                              </w:rPr>
+                              <w:t>.</w:t>
+                            </w:r>
+                          </w:p>
+                        </w:txbxContent>
+                      </wps:txbx>
+                      <wps:bodyPr rot="0" vertOverflow="clip" horzOverflow="clip" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t" anchorCtr="0">
+                        <a:noAutofit/>
+                      </wps:bodyPr>
+                    </wps:wsp>
+                  </a:graphicData>
+                </a:graphic>
+                <wp14:sizeRelH relativeFrom="margin">
+                  <wp14:pctWidth>0</wp14:pctWidth>
+                </wp14:sizeRelH>
+                <wp14:sizeRelV relativeFrom="margin">
+                  <wp14:pctHeight>0</wp14:pctHeight>
+                </wp14:sizeRelV>
+              </wp:anchor>
+            </w:drawing>
+          </mc:Choice>
+          <mc:Fallback>
+            <w:pict>
+              <v:shape w14:anchorId="2DC1FC5A" id="Text Box 9" o:spid="_x0000_s1027" type="#_x0000_t202" style="position:absolute;margin-left:0;margin-top:20.3pt;width:431.35pt;height:125.2pt;z-index:251661312;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:7.2pt;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:7.2pt;mso-position-horizontal:absolute;mso-position-horizontal-relative:margin;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCLjQgCDAIAAP0DAAAOAAAAZHJzL2Uyb0RvYy54bWysU1Fv2yAQfp+0/4B4X2xH8ZpYcaquXadJ&#10;3Tqp2w/AGMdowDEgsbNfvwO7adS9TePhxHHw3X3fHdvrUStyFM5LMDUtFjklwnBopdnX9Mf3+3dr&#10;SnxgpmUKjKjpSXh6vXv7ZjvYSiyhB9UKRxDE+GqwNe1DsFWWed4LzfwCrDAY7MBpFtB1+6x1bEB0&#10;rbJlnr/PBnCtdcCF93h6NwXpLuF3neDhseu8CETVFGsLybpkm2iz3ZZVe8dsL/lcBvuHKjSTBpOe&#10;oe5YYOTg5F9QWnIHHrqw4KAz6DrJReKAbIr8FZunnlmRuKA43p5l8v8Pln89PtlvjoTxA4zYwETC&#10;2wfgPz0xcNszsxc3zsHQC9Zi4iJKlg3WV/PTKLWvfARphi/QYpPZIUACGjunoyrIkyA6NuB0Fl2M&#10;gXA8LFdX62JVUsIxVpSbPF+ltmSsen5unQ+fBGgSNzV12NUEz44PPsRyWPV8JWYzcC+VSp1Vhgw1&#10;3ZTLMj24iGgZcPCU1DVd53FNoxBZfjRtehyYVNMeEygz045MJ85hbEYi21mTqEID7Ql1cDDNGf6L&#10;8IimU4BVcCUtJT2436/P4j1sKUYoGXAWa+p/HZgTlKjPBjXfFCvUhITkrMqrJTruMtJcRpjhCFXT&#10;QMm0vQ1p4CdpbrA3nUyqvVQ8U8MZS2LO/yEO8aWfbr382t0fAAAA//8DAFBLAwQUAAYACAAAACEA&#10;tEpxs9wAAAAHAQAADwAAAGRycy9kb3ducmV2LnhtbEyPzU7DMBCE70i8g7VI3KjdqIQ2ZFMhEFcQ&#10;5Ufi5sbbJCJeR7HbhLdnOcFxNKOZb8rt7Ht1ojF2gRGWCwOKuA6u4wbh7fXxag0qJsvO9oEJ4Zsi&#10;bKvzs9IWLkz8QqddapSUcCwsQpvSUGgd65a8jYswEIt3CKO3SeTYaDfaScp9rzNjcu1tx7LQ2oHu&#10;W6q/dkeP8P50+PxYmefmwV8PU5iNZr/RiJcX890tqERz+gvDL76gQyVM+3BkF1WPIEcSwsrkoMRd&#10;59kNqD1Ctlka0FWp//NXPwAAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAA&#10;AAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQB&#10;AAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQCLjQgCDAIAAP0D&#10;AAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQC0SnGz3AAA&#10;AAcBAAAPAAAAAAAAAAAAAAAAAGYEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAAbwUA&#10;AAAA&#10;" filled="f" stroked="f">
+                <v:textbox>
+                  <w:txbxContent>
+                    <w:p w14:paraId="71A4901F" w14:textId="77777777" w:rsidR="002616B9" w:rsidRPr="002616B9" w:rsidRDefault="002616B9" w:rsidP="002616B9">
+                      <w:pPr>
+                        <w:pBdr>
+                          <w:top w:val="single" w:sz="24" w:space="8" w:color="4F81BD" w:themeColor="accent1"/>
+                          <w:bottom w:val="single" w:sz="24" w:space="8" w:color="4F81BD" w:themeColor="accent1"/>
+                        </w:pBdr>
+                        <w:jc w:val="center"/>
+                        <w:rPr>
+                          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                          <w:color w:val="EE0000"/>
+                          <w:sz w:val="24"/>
+                          <w:szCs w:val="24"/>
+                        </w:rPr>
+                      </w:pPr>
+                      <w:r w:rsidRPr="002616B9">
+                        <w:rPr>
+                          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                          <w:color w:val="EE0000"/>
+                          <w:sz w:val="24"/>
+                          <w:szCs w:val="24"/>
+                        </w:rPr>
+                        <w:t>Disclaimer:</w:t>
+                      </w:r>
+                    </w:p>
+                    <w:p w14:paraId="5139F444" w14:textId="565E0C23" w:rsidR="002616B9" w:rsidRPr="002616B9" w:rsidRDefault="002616B9" w:rsidP="002616B9">
+                      <w:pPr>
+                        <w:pBdr>
+                          <w:top w:val="single" w:sz="24" w:space="8" w:color="4F81BD" w:themeColor="accent1"/>
+                          <w:bottom w:val="single" w:sz="24" w:space="8" w:color="4F81BD" w:themeColor="accent1"/>
+                        </w:pBdr>
+                        <w:rPr>
+                          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                          <w:i/>
+                          <w:iCs/>
+                          <w:color w:val="EE0000"/>
+                          <w:sz w:val="24"/>
+                          <w:szCs w:val="22"/>
+                        </w:rPr>
+                      </w:pPr>
+                      <w:r w:rsidRPr="002616B9">
+                        <w:rPr>
+                          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                          <w:i/>
+                          <w:iCs/>
+                          <w:color w:val="EE0000"/>
+                          <w:sz w:val="24"/>
+                          <w:szCs w:val="24"/>
+                        </w:rPr>
+                        <w:t>This draft bylaw has been prepared by staff in the Advisory Services and Municipal Relations Branch of the Ministry of Government Relations, not legal experts. It is intended for guidance/illustrative purposes only and may be reworded to suit local conditions and requirements. It is always advisable to obtain the advice of a solicitor in drafting bylaws</w:t>
+                      </w:r>
+                      <w:r>
+                        <w:rPr>
+                          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                          <w:i/>
+                          <w:iCs/>
+                          <w:color w:val="EE0000"/>
+                          <w:sz w:val="24"/>
+                          <w:szCs w:val="24"/>
+                        </w:rPr>
+                        <w:t>.</w:t>
+                      </w:r>
+                    </w:p>
+                  </w:txbxContent>
+                </v:textbox>
+                <w10:wrap type="topAndBottom" anchorx="margin"/>
+              </v:shape>
+            </w:pict>
+          </mc:Fallback>
+        </mc:AlternateContent>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="24EF351E" w14:textId="77777777" w:rsidR="002616B9" w:rsidRPr="004D1EA5" w:rsidRDefault="002616B9" w:rsidP="002616B9"/>
+    <w:p w14:paraId="07D5971E" w14:textId="77777777" w:rsidR="002616B9" w:rsidRPr="004D1EA5" w:rsidRDefault="002616B9" w:rsidP="002616B9"/>
+    <w:p w14:paraId="28131DDC" w14:textId="77777777" w:rsidR="002616B9" w:rsidRDefault="002616B9" w:rsidP="002616B9"/>
+    <w:p w14:paraId="006D5119" w14:textId="77777777" w:rsidR="002616B9" w:rsidRDefault="002616B9" w:rsidP="002616B9"/>
+    <w:p w14:paraId="7CCCED31" w14:textId="77777777" w:rsidR="002616B9" w:rsidRDefault="002616B9" w:rsidP="002616B9"/>
+    <w:p w14:paraId="5CB46B15" w14:textId="77777777" w:rsidR="002616B9" w:rsidRPr="00FE173D" w:rsidRDefault="002616B9" w:rsidP="002616B9">
+      <w:pPr>
+        <w:pStyle w:val="TitleDate"/>
+        <w:ind w:left="0"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="gramStart"/>
       <w:r>
-        <w:pict>
-[...6 lines deleted...]
-        <w:rPr>
+        <w:t>July,</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> 2026</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="107CFACB" w14:textId="77777777" w:rsidR="002616B9" w:rsidRDefault="002616B9" w:rsidP="002616B9">
+      <w:r>
+        <w:tab/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="45C09A6F" w14:textId="77777777" w:rsidR="002616B9" w:rsidRDefault="002616B9" w:rsidP="005D7281">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="009261AA" w:rsidRPr="00200C1F" w:rsidRDefault="009261AA" w:rsidP="009261AA">
-[...2 lines deleted...]
-        <w:rPr>
+    <w:p w14:paraId="05323544" w14:textId="77777777" w:rsidR="002616B9" w:rsidRDefault="002616B9" w:rsidP="005D7281">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-      </w:pPr>
-[...1 lines deleted...]
-        <w:rPr>
+        <w:sectPr w:rsidR="002616B9" w:rsidSect="0088192C">
+          <w:pgSz w:w="12240" w:h="15840"/>
+          <w:pgMar w:top="1152" w:right="1440" w:bottom="1152" w:left="1440" w:header="1440" w:footer="720" w:gutter="0"/>
+          <w:pgNumType w:start="1"/>
+          <w:cols w:space="720"/>
+          <w:noEndnote/>
+        </w:sectPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="50A29654" w14:textId="77777777" w:rsidR="009477EF" w:rsidRDefault="009477EF" w:rsidP="009477EF">
+      <w:pPr>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>(MUNICIPALITY STATUS) OF (NAME / #)</w:t>
-[...2 lines deleted...]
-    <w:p w:rsidR="009261AA" w:rsidRDefault="009261AA" w:rsidP="005E6914">
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4B646C8E" w14:textId="77777777" w:rsidR="00204372" w:rsidRPr="00204372" w:rsidRDefault="00204372" w:rsidP="00204372">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-    </w:p>
-[...3 lines deleted...]
-        <w:rPr>
+      <w:r w:rsidRPr="00204372">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-      </w:pPr>
+        <w:t>(Municipality Status) of (</w:t>
+      </w:r>
       <w:proofErr w:type="gramStart"/>
-      <w:r w:rsidRPr="00900DB5">
-        <w:rPr>
+      <w:r w:rsidRPr="00204372">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>BYLAW NO.</w:t>
+        <w:t>Name /#</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
-      <w:r w:rsidRPr="00900DB5">
-        <w:rPr>
+      <w:r w:rsidRPr="00204372">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve"> _________________</w:t>
-[...9 lines deleted...]
-    <w:p w:rsidR="00900DB5" w:rsidRPr="00900DB5" w:rsidRDefault="00900DB5" w:rsidP="009261AA">
+        <w:t>)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="66A55DF3" w14:textId="77777777" w:rsidR="00204372" w:rsidRPr="00204372" w:rsidRDefault="00204372" w:rsidP="00204372">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:proofErr w:type="gramStart"/>
-[...1 lines deleted...]
-        <w:rPr>
+    </w:p>
+    <w:p w14:paraId="71120F5D" w14:textId="77777777" w:rsidR="00204372" w:rsidRPr="00204372" w:rsidRDefault="00204372" w:rsidP="00204372">
+      <w:pPr>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>A BYLAW TO PROVIDE</w:t>
-[...2 lines deleted...]
-        <w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00204372">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve"> F</w:t>
-[...2 lines deleted...]
-        <w:rPr>
+        <w:t>Bylaw No. ________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5CE445B0" w14:textId="77777777" w:rsidR="00204372" w:rsidRPr="00204372" w:rsidRDefault="00204372" w:rsidP="00204372">
+      <w:pPr>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">OR THE CLOSING AND </w:t>
-[...2 lines deleted...]
-        <w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4BBF91B6" w14:textId="3C526826" w:rsidR="009477EF" w:rsidRDefault="00204372" w:rsidP="00204372">
+      <w:pPr>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>SELLING</w:t>
-[...2 lines deleted...]
-        <w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00204372">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve"> OF A MUNICIPAL ROAD</w:t>
-[...2 lines deleted...]
-        <w:rPr>
+        <w:t>A Bylaw to Provide for the Closing and Selling of a Municipal Road or Street</w:t>
+      </w:r>
+      <w:r w:rsidR="009477EF" w:rsidRPr="000F7427">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve"> OR STREET</w:t>
-[...2 lines deleted...]
-        <w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="39CE4EC9" w14:textId="77777777" w:rsidR="00A81487" w:rsidRPr="000F7427" w:rsidRDefault="00A81487" w:rsidP="00204372">
+      <w:pPr>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>.</w:t>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0F45C65E" w14:textId="77777777" w:rsidR="009477EF" w:rsidRPr="009477EF" w:rsidRDefault="009477EF" w:rsidP="009477EF">
+      <w:pPr>
+        <w:rPr>
+          <w:rStyle w:val="BodyTextIndentChar"/>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="02D7B00F" w14:textId="77777777" w:rsidR="009477EF" w:rsidRPr="00A81487" w:rsidRDefault="009477EF" w:rsidP="009477EF">
+      <w:pPr>
+        <w:rPr>
+          <w:rStyle w:val="BodyTextIndentChar"/>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A81487">
+        <w:rPr>
+          <w:rStyle w:val="BodyTextIndentChar"/>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">The Council of the </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00A81487">
+        <w:rPr>
+          <w:rStyle w:val="BodyTextIndentChar"/>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">________________ of </w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
-    </w:p>
-[...88 lines deleted...]
-      <w:pPr>
+      <w:r w:rsidRPr="00A81487">
+        <w:rPr>
+          <w:rStyle w:val="BodyTextIndentChar"/>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>____________________, (the Municipality) in the Province of Saskatchewan, enacts as follows:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2789F3DC" w14:textId="77777777" w:rsidR="009477EF" w:rsidRPr="00A81487" w:rsidRDefault="009477EF" w:rsidP="009477EF">
+      <w:pPr>
+        <w:rPr>
+          <w:rStyle w:val="BodyTextIndentChar"/>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="725D128B" w14:textId="77DF57DB" w:rsidR="009477EF" w:rsidRPr="00A81487" w:rsidRDefault="009477EF" w:rsidP="00204372">
+      <w:pPr>
+        <w:widowControl/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="10"/>
+          <w:numId w:val="8"/>
         </w:numPr>
-        <w:rPr>
-[...65 lines deleted...]
-    <w:p w:rsidR="005D6ED8" w:rsidRDefault="005D6ED8" w:rsidP="005D6ED8">
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="1080"/>
+        </w:tabs>
+        <w:autoSpaceDE/>
+        <w:autoSpaceDN/>
+        <w:adjustRightInd/>
+        <w:ind w:hanging="360"/>
+        <w:rPr>
+          <w:rStyle w:val="BodyTextIndentChar"/>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A81487">
+        <w:rPr>
+          <w:rStyle w:val="BodyTextIndentChar"/>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Subject to the consent of the Minister of Highways, the Municipality agrees to close and transfer the municipal road or street described as:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="779D443F" w14:textId="77777777" w:rsidR="009477EF" w:rsidRPr="00A81487" w:rsidRDefault="009477EF" w:rsidP="00204372">
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+        <w:rPr>
+          <w:rStyle w:val="BodyTextIndentChar"/>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7D17BAF7" w14:textId="77777777" w:rsidR="00204372" w:rsidRPr="00A81487" w:rsidRDefault="00204372" w:rsidP="00204372">
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A81487">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="009477EF" w:rsidRPr="00A81487">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>_______________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="67501880" w14:textId="6745ABA9" w:rsidR="009477EF" w:rsidRPr="00A81487" w:rsidRDefault="00204372" w:rsidP="00204372">
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A81487">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>_______________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="06C8CAD5" w14:textId="77777777" w:rsidR="009477EF" w:rsidRPr="00A81487" w:rsidRDefault="009477EF" w:rsidP="00204372">
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+        <w:rPr>
+          <w:rStyle w:val="BodyTextIndentChar"/>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="601A092C" w14:textId="677AB5D4" w:rsidR="009477EF" w:rsidRPr="00A81487" w:rsidRDefault="00204372" w:rsidP="00204372">
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A81487">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>O</w:t>
+      </w:r>
+      <w:r w:rsidR="009477EF" w:rsidRPr="00A81487">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>n the terms and conditions set out in the agreement marked as Exhibit “A” which is attached to and forms part of this bylaw.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="61DEB4E0" w14:textId="77777777" w:rsidR="009477EF" w:rsidRPr="00A81487" w:rsidRDefault="009477EF" w:rsidP="009477EF">
       <w:pPr>
         <w:ind w:left="720"/>
         <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="37CDD1B0" w14:textId="77777777" w:rsidR="009477EF" w:rsidRPr="00A81487" w:rsidRDefault="009477EF" w:rsidP="009477EF">
+      <w:pPr>
+        <w:ind w:left="720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6DF21E62" w14:textId="49707882" w:rsidR="009477EF" w:rsidRPr="00A81487" w:rsidRDefault="009477EF" w:rsidP="009477EF">
+      <w:pPr>
+        <w:rPr>
+          <w:rStyle w:val="BodyTextIndentChar"/>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A81487">
+        <w:rPr>
+          <w:rStyle w:val="BodyTextIndentChar"/>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00A81487">
+        <w:rPr>
+          <w:rStyle w:val="BodyTextIndentChar"/>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00A81487">
+        <w:rPr>
+          <w:rStyle w:val="BodyTextIndentChar"/>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00A81487">
+        <w:rPr>
+          <w:rStyle w:val="BodyTextIndentChar"/>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00A81487">
+        <w:rPr>
+          <w:rStyle w:val="BodyTextIndentChar"/>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00A81487">
+        <w:rPr>
+          <w:rStyle w:val="BodyTextIndentChar"/>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="00204372" w:rsidRPr="00A81487">
+        <w:rPr>
+          <w:rStyle w:val="BodyTextIndentChar"/>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00A81487">
+        <w:rPr>
+          <w:rStyle w:val="BodyTextIndentChar"/>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">     </w:t>
+      </w:r>
+      <w:r w:rsidR="00204372" w:rsidRPr="00A81487">
+        <w:rPr>
+          <w:rStyle w:val="BodyTextIndentChar"/>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">     </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A81487">
+        <w:rPr>
+          <w:rStyle w:val="BodyTextIndentChar"/>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>____________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7C848072" w14:textId="12D82D30" w:rsidR="009477EF" w:rsidRPr="00A81487" w:rsidRDefault="009477EF" w:rsidP="009477EF">
+      <w:pPr>
+        <w:ind w:left="720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A81487">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00A81487">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00A81487">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00A81487">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00A81487">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="00204372" w:rsidRPr="00A81487">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  </w:t>
+      </w:r>
+      <w:r w:rsidR="00204372" w:rsidRPr="00A81487">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="00204372" w:rsidRPr="00A81487">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="00204372" w:rsidRPr="00A81487">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="00204372" w:rsidRPr="00A81487">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00A81487">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Reeve/Mayor</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="02409685" w14:textId="77777777" w:rsidR="009477EF" w:rsidRPr="00A81487" w:rsidRDefault="009477EF" w:rsidP="009477EF">
+      <w:pPr>
+        <w:ind w:left="720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A81487">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>(seal)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="02DB1E99" w14:textId="21E4A97F" w:rsidR="009477EF" w:rsidRPr="00A81487" w:rsidRDefault="009477EF" w:rsidP="009477EF">
+      <w:pPr>
+        <w:ind w:left="720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A81487">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00A81487">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00A81487">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00A81487">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="00A81487">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">               </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A81487">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="00204372" w:rsidRPr="00A81487">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">     </w:t>
+      </w:r>
+      <w:r w:rsidR="00A81487">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r w:rsidR="00204372" w:rsidRPr="00A81487">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A81487">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>____________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2B31827E" w14:textId="356EFB2C" w:rsidR="009477EF" w:rsidRPr="00A81487" w:rsidRDefault="009477EF" w:rsidP="009477EF">
+      <w:pPr>
+        <w:ind w:left="720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A81487">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00A81487">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00A81487">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00A81487">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00A81487">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="00204372" w:rsidRPr="00A81487">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="00204372" w:rsidRPr="00A81487">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="00204372" w:rsidRPr="00A81487">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="00204372" w:rsidRPr="00A81487">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00A81487">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Administrator</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2567DB03" w14:textId="77777777" w:rsidR="009477EF" w:rsidRPr="00A81487" w:rsidRDefault="009477EF" w:rsidP="009477EF">
+      <w:pPr>
+        <w:ind w:left="720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A81487">
+        <w:rPr>
+          <w:rStyle w:val="BodyTextIndentChar"/>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00A81487">
+        <w:rPr>
+          <w:rStyle w:val="BodyTextIndentChar"/>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00A81487">
+        <w:rPr>
+          <w:rStyle w:val="BodyTextIndentChar"/>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00A81487">
+        <w:rPr>
+          <w:rStyle w:val="BodyTextIndentChar"/>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00A81487">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7B46BDE6" w14:textId="77777777" w:rsidR="00204372" w:rsidRPr="00A81487" w:rsidRDefault="00204372" w:rsidP="009477EF">
+      <w:pPr>
+        <w:ind w:left="720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0FB23261" w14:textId="77777777" w:rsidR="00204372" w:rsidRPr="00A81487" w:rsidRDefault="00204372" w:rsidP="009477EF">
+      <w:pPr>
+        <w:ind w:left="720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="30C51543" w14:textId="77777777" w:rsidR="00204372" w:rsidRPr="00A81487" w:rsidRDefault="00204372" w:rsidP="009477EF">
+      <w:pPr>
+        <w:ind w:left="720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5CE5AE9A" w14:textId="77777777" w:rsidR="009477EF" w:rsidRPr="00A81487" w:rsidRDefault="009477EF" w:rsidP="009477EF">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="ko-KR"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1C49B99D" w14:textId="0B37207A" w:rsidR="009477EF" w:rsidRPr="00A81487" w:rsidRDefault="009477EF" w:rsidP="009477EF">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="ko-KR"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A81487">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="ko-KR"/>
+        </w:rPr>
+        <w:t>Read a third time and adopted</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5362865D" w14:textId="77777777" w:rsidR="009477EF" w:rsidRPr="00A81487" w:rsidRDefault="009477EF" w:rsidP="009477EF">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A81487">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="ko-KR"/>
+        </w:rPr>
+        <w:t>this ____ day of ___________</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="05C97ED2" w14:textId="77777777" w:rsidR="009477EF" w:rsidRPr="00A81487" w:rsidRDefault="009477EF" w:rsidP="009477EF">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1E12FA62" w14:textId="77777777" w:rsidR="009477EF" w:rsidRPr="00A81487" w:rsidRDefault="009477EF" w:rsidP="009477EF">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="ko-KR"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A81487">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="ko-KR"/>
+        </w:rPr>
+        <w:t>_________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="591C4F00" w14:textId="77777777" w:rsidR="009477EF" w:rsidRPr="00A81487" w:rsidRDefault="009477EF" w:rsidP="009477EF">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A81487">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="ko-KR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Administrator </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2E0FA531" w14:textId="77777777" w:rsidR="009477EF" w:rsidRPr="009477EF" w:rsidRDefault="009477EF" w:rsidP="009477EF">
+      <w:pPr>
+        <w:rPr>
+          <w:rStyle w:val="BodyTextIndentChar"/>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-      </w:pPr>
-[...411 lines deleted...]
-        <w:sectPr w:rsidR="001B1046" w:rsidRPr="007C009F" w:rsidSect="00B83912">
+        <w:sectPr w:rsidR="009477EF" w:rsidRPr="009477EF" w:rsidSect="009477EF">
           <w:headerReference w:type="even" r:id="rId8"/>
           <w:headerReference w:type="default" r:id="rId9"/>
           <w:footerReference w:type="even" r:id="rId10"/>
           <w:footerReference w:type="default" r:id="rId11"/>
           <w:headerReference w:type="first" r:id="rId12"/>
           <w:footerReference w:type="first" r:id="rId13"/>
+          <w:type w:val="oddPage"/>
           <w:pgSz w:w="12240" w:h="15840" w:code="1"/>
           <w:pgMar w:top="1008" w:right="1800" w:bottom="1008" w:left="1800" w:header="720" w:footer="720" w:gutter="0"/>
           <w:cols w:space="720"/>
         </w:sectPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00900DB5" w:rsidRPr="00900DB5" w:rsidRDefault="00900DB5" w:rsidP="00900DB5">
+    <w:p w14:paraId="38FE26C8" w14:textId="77777777" w:rsidR="00204372" w:rsidRPr="00204372" w:rsidRDefault="00204372" w:rsidP="00204372">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00900DB5">
-        <w:rPr>
+      <w:r w:rsidRPr="00204372">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t>EXHIBIT “A”</w:t>
-[...2 lines deleted...]
-    <w:p w:rsidR="00900DB5" w:rsidRPr="00900DB5" w:rsidRDefault="00900DB5" w:rsidP="00900DB5">
+        <w:t>Exhibit “A”</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0922A046" w14:textId="77777777" w:rsidR="00204372" w:rsidRPr="00204372" w:rsidRDefault="00204372" w:rsidP="00204372">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00C343D8" w:rsidRDefault="007C009F" w:rsidP="00900DB5">
+    <w:p w14:paraId="15423627" w14:textId="017015EC" w:rsidR="009477EF" w:rsidRPr="000F7427" w:rsidRDefault="00204372" w:rsidP="00204372">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00204372">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>AGREEMENT</w:t>
-[...3 lines deleted...]
-          <w:b/>
+        <w:t>Agreement to Close and Sell (Transfer) all or Part of a Municipal Road/Street</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="28242CA5" w14:textId="77777777" w:rsidR="009477EF" w:rsidRDefault="009477EF" w:rsidP="00204372">
+      <w:pPr>
+        <w:spacing w:line="245" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rStyle w:val="BodyTextIndentChar"/>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve"> TO CLOSE AND </w:t>
-[...3 lines deleted...]
-          <w:b/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="27A9E947" w14:textId="77777777" w:rsidR="00204372" w:rsidRPr="009477EF" w:rsidRDefault="00204372" w:rsidP="00204372">
+      <w:pPr>
+        <w:spacing w:line="245" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rStyle w:val="BodyTextIndentChar"/>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>SELL (</w:t>
-[...73 lines deleted...]
-        <w:t>This agreement made this _______ day of __________________</w:t>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0ED16B72" w14:textId="77777777" w:rsidR="009477EF" w:rsidRPr="00280B21" w:rsidRDefault="009477EF" w:rsidP="00204372">
+      <w:pPr>
+        <w:spacing w:line="245" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rStyle w:val="BodyTextIndentChar"/>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00280B21">
+        <w:rPr>
+          <w:rStyle w:val="BodyTextIndentChar"/>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">This agreement made this _______ day </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
-      <w:r w:rsidRPr="007C009F">
-[...3 lines deleted...]
-        <w:t>_ ,</w:t>
+      <w:r w:rsidRPr="00280B21">
+        <w:rPr>
+          <w:rStyle w:val="BodyTextIndentChar"/>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>of __</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
-      <w:r w:rsidRPr="007C009F">
-[...21 lines deleted...]
-          <w:rStyle w:val="BodyTextIndentChar"/>
+      <w:r w:rsidRPr="00280B21">
+        <w:rPr>
+          <w:rStyle w:val="BodyTextIndentChar"/>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>_________________ , ____________.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="13139C0E" w14:textId="77777777" w:rsidR="009477EF" w:rsidRPr="00280B21" w:rsidRDefault="009477EF" w:rsidP="00204372">
+      <w:pPr>
+        <w:spacing w:line="245" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rStyle w:val="BodyTextIndentChar"/>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="72567BEE" w14:textId="77777777" w:rsidR="009477EF" w:rsidRPr="00280B21" w:rsidRDefault="009477EF" w:rsidP="00204372">
+      <w:pPr>
+        <w:spacing w:line="245" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rStyle w:val="BodyTextIndentChar"/>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00280B21">
+        <w:rPr>
+          <w:rStyle w:val="BodyTextIndentChar"/>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Between:</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00900DB5" w:rsidRPr="007C009F" w:rsidRDefault="00900DB5" w:rsidP="00900DB5">
-[...66 lines deleted...]
-          <w:rStyle w:val="BodyTextIndentChar"/>
+    <w:p w14:paraId="7ADD5829" w14:textId="77777777" w:rsidR="009477EF" w:rsidRPr="00280B21" w:rsidRDefault="009477EF" w:rsidP="00204372">
+      <w:pPr>
+        <w:spacing w:line="245" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rStyle w:val="BodyTextIndentChar"/>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="188C2318" w14:textId="77777777" w:rsidR="009477EF" w:rsidRPr="00280B21" w:rsidRDefault="009477EF" w:rsidP="00204372">
+      <w:pPr>
+        <w:spacing w:line="245" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rStyle w:val="BodyTextIndentChar"/>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00280B21">
+        <w:rPr>
+          <w:rStyle w:val="BodyTextIndentChar"/>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00280B21">
+        <w:rPr>
+          <w:rStyle w:val="BodyTextIndentChar"/>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t xml:space="preserve">The ___________________ of _____________________ </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="532B0F7B" w14:textId="77777777" w:rsidR="009477EF" w:rsidRPr="00280B21" w:rsidRDefault="009477EF" w:rsidP="00204372">
+      <w:pPr>
+        <w:spacing w:line="245" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rStyle w:val="BodyTextIndentChar"/>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00280B21">
+        <w:rPr>
+          <w:rStyle w:val="BodyTextIndentChar"/>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00280B21">
+        <w:rPr>
+          <w:rStyle w:val="BodyTextIndentChar"/>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>(“the Municipality)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="35FDD1A1" w14:textId="77777777" w:rsidR="009477EF" w:rsidRPr="00280B21" w:rsidRDefault="009477EF" w:rsidP="00204372">
+      <w:pPr>
+        <w:spacing w:line="245" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rStyle w:val="BodyTextIndentChar"/>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="655FCF33" w14:textId="77777777" w:rsidR="009477EF" w:rsidRPr="00280B21" w:rsidRDefault="009477EF" w:rsidP="00204372">
+      <w:pPr>
+        <w:spacing w:line="245" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rStyle w:val="BodyTextIndentChar"/>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00280B21">
+        <w:rPr>
+          <w:rStyle w:val="BodyTextIndentChar"/>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00280B21">
+        <w:rPr>
+          <w:rStyle w:val="BodyTextIndentChar"/>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>And</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="279CBCD5" w14:textId="77777777" w:rsidR="009477EF" w:rsidRPr="00280B21" w:rsidRDefault="009477EF" w:rsidP="00204372">
+      <w:pPr>
+        <w:spacing w:line="245" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rStyle w:val="BodyTextIndentChar"/>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="43050109" w14:textId="77777777" w:rsidR="009477EF" w:rsidRPr="00280B21" w:rsidRDefault="009477EF" w:rsidP="00204372">
+      <w:pPr>
+        <w:spacing w:line="245" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rStyle w:val="BodyTextIndentChar"/>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00280B21">
+        <w:rPr>
+          <w:rStyle w:val="BodyTextIndentChar"/>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00280B21">
+        <w:rPr>
+          <w:rStyle w:val="BodyTextIndentChar"/>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>______________________________________________________,</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="32057EF3" w14:textId="77777777" w:rsidR="009477EF" w:rsidRPr="00280B21" w:rsidRDefault="009477EF" w:rsidP="00204372">
+      <w:pPr>
+        <w:spacing w:line="245" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rStyle w:val="BodyTextIndentChar"/>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00280B21">
+        <w:rPr>
+          <w:rStyle w:val="BodyTextIndentChar"/>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00280B21">
+        <w:rPr>
+          <w:rStyle w:val="BodyTextIndentChar"/>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>of ____________________________ , _______________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="17E41176" w14:textId="77777777" w:rsidR="009477EF" w:rsidRPr="00280B21" w:rsidRDefault="009477EF" w:rsidP="00204372">
+      <w:pPr>
+        <w:spacing w:line="245" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rStyle w:val="BodyTextIndentChar"/>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00280B21">
+        <w:rPr>
+          <w:rStyle w:val="BodyTextIndentChar"/>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00280B21">
+        <w:rPr>
+          <w:rStyle w:val="BodyTextIndentChar"/>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>(“the Purchaser”)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="237EA5E6" w14:textId="77777777" w:rsidR="009477EF" w:rsidRPr="00280B21" w:rsidRDefault="009477EF" w:rsidP="00204372">
+      <w:pPr>
+        <w:spacing w:line="245" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rStyle w:val="BodyTextIndentChar"/>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4CAF2DB7" w14:textId="77777777" w:rsidR="009477EF" w:rsidRPr="00280B21" w:rsidRDefault="009477EF" w:rsidP="00204372">
+      <w:pPr>
+        <w:spacing w:line="245" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7779920E" w14:textId="2669B534" w:rsidR="009477EF" w:rsidRPr="00280B21" w:rsidRDefault="009477EF" w:rsidP="00204372">
+      <w:pPr>
+        <w:spacing w:line="245" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rStyle w:val="BodyTextIndentChar"/>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00280B21">
+        <w:rPr>
+          <w:rStyle w:val="BodyTextIndentChar"/>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Whereas the municipal road or street located at _____________________________________ (</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00280B21">
+        <w:rPr>
+          <w:rStyle w:val="BodyTextIndentChar"/>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:color w:val="00558C"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>“the Road or Street”</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00280B21">
+        <w:rPr>
+          <w:rStyle w:val="BodyTextIndentChar"/>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>) is no longer required for use by the traveling public, and</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0DE5155B" w14:textId="77777777" w:rsidR="009477EF" w:rsidRPr="00280B21" w:rsidRDefault="009477EF" w:rsidP="00204372">
+      <w:pPr>
+        <w:spacing w:line="245" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2870F7B0" w14:textId="77777777" w:rsidR="009477EF" w:rsidRPr="00280B21" w:rsidRDefault="009477EF" w:rsidP="00204372">
+      <w:pPr>
+        <w:spacing w:line="245" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00280B21">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Whereas access to other lands is not eliminated by this agreement; and </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="10DAD430" w14:textId="77777777" w:rsidR="009477EF" w:rsidRPr="00280B21" w:rsidRDefault="009477EF" w:rsidP="00204372">
+      <w:pPr>
+        <w:spacing w:line="245" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="360AE039" w14:textId="33363A80" w:rsidR="009477EF" w:rsidRPr="00280B21" w:rsidRDefault="00204372" w:rsidP="00204372">
+      <w:pPr>
+        <w:pStyle w:val="InsideAddress"/>
+        <w:spacing w:line="245" w:lineRule="auto"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00280B21">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Whereas the Purchaser is desirous of acquiring the road or street and the municipality is prepared to close and transfer the same to the Purchaser, pursuant to section 13 </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00280B21">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>The Municipalities Act,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00280B21">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> and</w:t>
+      </w:r>
+      <w:r w:rsidR="009477EF" w:rsidRPr="00280B21">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="005A4D7E" w:rsidRPr="007C009F">
-[...256 lines deleted...]
-    <w:p w:rsidR="00C343D8" w:rsidRPr="00C343D8" w:rsidRDefault="00C343D8" w:rsidP="00C343D8">
+    </w:p>
+    <w:p w14:paraId="5A48B9AE" w14:textId="77777777" w:rsidR="009477EF" w:rsidRPr="00280B21" w:rsidRDefault="009477EF" w:rsidP="00204372">
+      <w:pPr>
+        <w:spacing w:line="245" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="33083349" w14:textId="16F197C7" w:rsidR="009477EF" w:rsidRPr="00280B21" w:rsidRDefault="00204372" w:rsidP="00204372">
       <w:pPr>
         <w:pStyle w:val="InsideAddress"/>
-        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:spacing w:line="245" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-[...97 lines deleted...]
-    <w:p w:rsidR="001604D3" w:rsidRDefault="00C343D8" w:rsidP="001604D3">
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00280B21">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Whereas the Minister of Highways has agreed to allow the municipality to close and transfer the road or street to the Purchaser, subject to the terms and conditions hereinafter set forth</w:t>
+      </w:r>
+      <w:r w:rsidR="009477EF" w:rsidRPr="00280B21">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5CA440A6" w14:textId="77777777" w:rsidR="009477EF" w:rsidRPr="00280B21" w:rsidRDefault="009477EF" w:rsidP="00204372">
       <w:pPr>
         <w:pStyle w:val="InsideAddress"/>
-        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:widowControl w:val="0"/>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:line="245" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-[...61 lines deleted...]
-    <w:p w:rsidR="00C343D8" w:rsidRDefault="00C343D8" w:rsidP="001604D3">
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="245104EF" w14:textId="77777777" w:rsidR="009477EF" w:rsidRPr="00280B21" w:rsidRDefault="009477EF" w:rsidP="00204372">
       <w:pPr>
         <w:pStyle w:val="InsideAddress"/>
-        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:spacing w:line="245" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-[...41 lines deleted...]
-    <w:p w:rsidR="00C343D8" w:rsidRDefault="00C343D8" w:rsidP="00C343D8">
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00280B21">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Now therefore the parties agree as follows:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="53371C7D" w14:textId="2A1C0B2E" w:rsidR="009477EF" w:rsidRPr="00280B21" w:rsidRDefault="009477EF" w:rsidP="00204372">
       <w:pPr>
         <w:pStyle w:val="InsideAddress"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="11"/>
+          <w:numId w:val="9"/>
         </w:numPr>
-        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="720"/>
+        </w:tabs>
+        <w:spacing w:line="245" w:lineRule="auto"/>
+        <w:ind w:left="540" w:hanging="540"/>
         <w:jc w:val="left"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-[...45 lines deleted...]
-    <w:p w:rsidR="00C343D8" w:rsidRDefault="00C343D8" w:rsidP="00C343D8">
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00280B21">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>The Municipality agrees to sell</w:t>
+      </w:r>
+      <w:r w:rsidR="00204372" w:rsidRPr="00280B21">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00280B21">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> and the Purchaser agrees to buy the road or street.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="044CD52F" w14:textId="77777777" w:rsidR="009477EF" w:rsidRPr="00280B21" w:rsidRDefault="009477EF" w:rsidP="00280B21">
       <w:pPr>
         <w:pStyle w:val="InsideAddress"/>
-        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:widowControl w:val="0"/>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="547" w:hanging="547"/>
         <w:jc w:val="left"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-[...5 lines deleted...]
-    <w:p w:rsidR="00C343D8" w:rsidRDefault="00C343D8" w:rsidP="00427226">
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="17B257CA" w14:textId="5F860083" w:rsidR="009477EF" w:rsidRPr="00280B21" w:rsidRDefault="009477EF" w:rsidP="00204372">
       <w:pPr>
         <w:pStyle w:val="InsideAddress"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="11"/>
+          <w:numId w:val="9"/>
         </w:numPr>
-        <w:spacing w:line="360" w:lineRule="auto"/>
-        <w:ind w:left="720" w:hanging="720"/>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="720"/>
+        </w:tabs>
+        <w:spacing w:line="245" w:lineRule="auto"/>
+        <w:ind w:left="540" w:right="720" w:hanging="540"/>
         <w:jc w:val="left"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-[...61 lines deleted...]
-    <w:p w:rsidR="00C343D8" w:rsidRDefault="00C343D8" w:rsidP="00C343D8">
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00280B21">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>The Purchaser shall pay the Municipality the sum of $_______________________  (plus GST) for the road or street.</w:t>
+      </w:r>
+      <w:r w:rsidR="00204372" w:rsidRPr="00280B21">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00280B21">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Enter GST number, if registered ________________________ .  The Purchaser, if a GST registrant, remits the GST payable on any land sale to Revenue Canada, and it should not be submitted with the payment.  (The supplier of the land is not required to collect the GST if the supply is made to a person registered for GST purposes).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2FDE9C1A" w14:textId="77777777" w:rsidR="009477EF" w:rsidRPr="00280B21" w:rsidRDefault="009477EF" w:rsidP="00280B21">
       <w:pPr>
         <w:pStyle w:val="InsideAddress"/>
-        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-[...96 lines deleted...]
-    <w:p w:rsidR="00C343D8" w:rsidRDefault="00C343D8" w:rsidP="00427226">
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0A17625F" w14:textId="77777777" w:rsidR="009477EF" w:rsidRPr="00280B21" w:rsidRDefault="009477EF" w:rsidP="00204372">
       <w:pPr>
         <w:pStyle w:val="InsideAddress"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="11"/>
+          <w:numId w:val="9"/>
         </w:numPr>
-        <w:spacing w:line="360" w:lineRule="auto"/>
-        <w:ind w:left="720" w:hanging="720"/>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="720"/>
+        </w:tabs>
+        <w:spacing w:line="245" w:lineRule="auto"/>
+        <w:ind w:left="540" w:hanging="540"/>
         <w:jc w:val="left"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-[...33 lines deleted...]
-    <w:p w:rsidR="00C343D8" w:rsidRDefault="00C343D8" w:rsidP="00C343D8">
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00280B21">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>The sale shall be subject to the laws of Saskatchewan and any applicable municipal bylaws or regulations.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3E259095" w14:textId="77777777" w:rsidR="009477EF" w:rsidRPr="00280B21" w:rsidRDefault="009477EF" w:rsidP="00204372">
       <w:pPr>
         <w:pStyle w:val="InsideAddress"/>
-        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:spacing w:line="245" w:lineRule="auto"/>
+        <w:ind w:left="540" w:hanging="540"/>
         <w:jc w:val="left"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-[...5 lines deleted...]
-    <w:p w:rsidR="00C343D8" w:rsidRDefault="00C343D8" w:rsidP="00427226">
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="42287534" w14:textId="293CF47B" w:rsidR="009477EF" w:rsidRPr="00280B21" w:rsidRDefault="009477EF" w:rsidP="00204372">
       <w:pPr>
         <w:pStyle w:val="InsideAddress"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="11"/>
+          <w:numId w:val="9"/>
         </w:numPr>
-        <w:spacing w:line="360" w:lineRule="auto"/>
-        <w:ind w:left="720" w:hanging="720"/>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="720"/>
+        </w:tabs>
+        <w:spacing w:line="245" w:lineRule="auto"/>
+        <w:ind w:left="540" w:hanging="540"/>
         <w:jc w:val="left"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-[...76 lines deleted...]
-          <w:szCs w:val="24"/>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00280B21">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">The Purchaser agrees to accept the road or street in its present condition. </w:t>
+      </w:r>
+      <w:r w:rsidR="00280B21" w:rsidRPr="00280B21">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">The Purchaser agrees to save harmless and keep indemnified the Municipality and the Crown in right of Saskatchewan or either of them from and against any future expenses, </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="00280B21" w:rsidRPr="00280B21">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>damages</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="00280B21" w:rsidRPr="00280B21">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>, claims, demands or judgements concerning this road or street</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00280B21">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00C343D8" w:rsidRDefault="00C343D8" w:rsidP="00C343D8">
+    <w:p w14:paraId="252513E6" w14:textId="77777777" w:rsidR="009477EF" w:rsidRDefault="009477EF" w:rsidP="00204372">
       <w:pPr>
         <w:pStyle w:val="InsideAddress"/>
-        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:spacing w:line="245" w:lineRule="auto"/>
+        <w:ind w:left="540" w:hanging="540"/>
         <w:jc w:val="left"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-[...5 lines deleted...]
-    <w:p w:rsidR="00C343D8" w:rsidRDefault="00C343D8" w:rsidP="00C343D8">
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3E6B1C7F" w14:textId="77777777" w:rsidR="00280B21" w:rsidRPr="00280B21" w:rsidRDefault="00280B21" w:rsidP="00204372">
+      <w:pPr>
+        <w:pStyle w:val="InsideAddress"/>
+        <w:spacing w:line="245" w:lineRule="auto"/>
+        <w:ind w:left="540" w:hanging="540"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1A792763" w14:textId="77777777" w:rsidR="009477EF" w:rsidRPr="00280B21" w:rsidRDefault="009477EF" w:rsidP="00204372">
       <w:pPr>
         <w:pStyle w:val="InsideAddress"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="11"/>
+          <w:numId w:val="9"/>
         </w:numPr>
-        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="720"/>
+        </w:tabs>
+        <w:spacing w:line="245" w:lineRule="auto"/>
+        <w:ind w:left="540" w:hanging="540"/>
         <w:jc w:val="left"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-[...29 lines deleted...]
-    <w:p w:rsidR="00C343D8" w:rsidRDefault="00C343D8" w:rsidP="00C343D8">
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00280B21">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>The Purchaser covenants and agrees with the Municipality to:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="34E8C9B9" w14:textId="77777777" w:rsidR="009477EF" w:rsidRPr="00280B21" w:rsidRDefault="009477EF" w:rsidP="00204372">
       <w:pPr>
         <w:pStyle w:val="InsideAddress"/>
-        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:spacing w:line="245" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-[...5 lines deleted...]
-    <w:p w:rsidR="00BF7FC8" w:rsidRDefault="00C343D8" w:rsidP="00622B4B">
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:sz w:val="6"/>
+          <w:szCs w:val="6"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="618F7FFE" w14:textId="02E95380" w:rsidR="009477EF" w:rsidRPr="00280B21" w:rsidRDefault="00280B21" w:rsidP="00204372">
       <w:pPr>
         <w:pStyle w:val="InsideAddress"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
-          <w:numId w:val="11"/>
+          <w:numId w:val="10"/>
         </w:numPr>
-        <w:spacing w:line="360" w:lineRule="auto"/>
-[...19 lines deleted...]
-        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:spacing w:line="245" w:lineRule="auto"/>
         <w:ind w:left="1080"/>
         <w:jc w:val="left"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-[...5 lines deleted...]
-    <w:p w:rsidR="00C343D8" w:rsidRDefault="00C343D8" w:rsidP="00C343D8">
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>I</w:t>
+      </w:r>
+      <w:r w:rsidR="009477EF" w:rsidRPr="00280B21">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>ncur all costs to convey title to the land and may require a review for intended land use by Community Planning;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="592E1F8B" w14:textId="77777777" w:rsidR="009477EF" w:rsidRPr="00280B21" w:rsidRDefault="009477EF" w:rsidP="00204372">
+      <w:pPr>
+        <w:pStyle w:val="InsideAddress"/>
+        <w:spacing w:line="245" w:lineRule="auto"/>
+        <w:ind w:left="1080"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="597D0364" w14:textId="288C7D2C" w:rsidR="009477EF" w:rsidRPr="00280B21" w:rsidRDefault="00280B21" w:rsidP="00204372">
       <w:pPr>
         <w:pStyle w:val="InsideAddress"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
-          <w:numId w:val="11"/>
+          <w:numId w:val="10"/>
         </w:numPr>
-        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:spacing w:line="245" w:lineRule="auto"/>
+        <w:ind w:left="1080"/>
         <w:jc w:val="left"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-[...1 lines deleted...]
-          <w:szCs w:val="24"/>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-[...6 lines deleted...]
-    <w:p w:rsidR="00C343D8" w:rsidRDefault="00C343D8" w:rsidP="00C343D8">
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>C</w:t>
+      </w:r>
+      <w:r w:rsidR="009477EF" w:rsidRPr="00280B21">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>onsolidate the land with the adjacent existing title at the Purchaser’s expense;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2BF802BF" w14:textId="77777777" w:rsidR="009477EF" w:rsidRPr="00280B21" w:rsidRDefault="009477EF" w:rsidP="00204372">
       <w:pPr>
         <w:pStyle w:val="InsideAddress"/>
-        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:spacing w:line="245" w:lineRule="auto"/>
+        <w:ind w:left="1080"/>
         <w:jc w:val="left"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-[...5 lines deleted...]
-    <w:p w:rsidR="00C343D8" w:rsidRDefault="00C343D8" w:rsidP="00C343D8">
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="648E370C" w14:textId="20837CE9" w:rsidR="009477EF" w:rsidRPr="00280B21" w:rsidRDefault="00280B21" w:rsidP="00204372">
       <w:pPr>
         <w:pStyle w:val="InsideAddress"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
-          <w:numId w:val="11"/>
+          <w:numId w:val="10"/>
         </w:numPr>
-        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:spacing w:line="245" w:lineRule="auto"/>
+        <w:ind w:left="1080"/>
         <w:jc w:val="left"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-[...1 lines deleted...]
-          <w:szCs w:val="24"/>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-[...6 lines deleted...]
-    <w:p w:rsidR="00C343D8" w:rsidRDefault="00C343D8" w:rsidP="00C343D8">
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>B</w:t>
+      </w:r>
+      <w:r w:rsidR="009477EF" w:rsidRPr="00280B21">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>e responsible for all Information Services Corporation (ISC) fees related to the transfer of the land; and</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3EE2A326" w14:textId="77777777" w:rsidR="009477EF" w:rsidRPr="00280B21" w:rsidRDefault="009477EF" w:rsidP="00204372">
       <w:pPr>
         <w:pStyle w:val="InsideAddress"/>
-        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:spacing w:line="245" w:lineRule="auto"/>
+        <w:ind w:left="1080"/>
         <w:jc w:val="left"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-[...5 lines deleted...]
-    <w:p w:rsidR="00C343D8" w:rsidRDefault="00C343D8" w:rsidP="00C343D8">
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1799AFD7" w14:textId="2E576DDF" w:rsidR="009477EF" w:rsidRPr="00280B21" w:rsidRDefault="00280B21" w:rsidP="00204372">
       <w:pPr>
         <w:pStyle w:val="InsideAddress"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
-          <w:numId w:val="11"/>
+          <w:numId w:val="10"/>
         </w:numPr>
-        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:spacing w:line="245" w:lineRule="auto"/>
+        <w:ind w:left="1080"/>
         <w:jc w:val="left"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-[...3 lines deleted...]
-      </w:pPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>E</w:t>
+      </w:r>
+      <w:r w:rsidR="009477EF" w:rsidRPr="00280B21">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">rect and maintain throughout the term of this agreement, at each end of the road or street, such signs as the Municipality may direct, to ensure that the </w:t>
+      </w:r>
       <w:proofErr w:type="gramStart"/>
-      <w:r>
-[...5 lines deleted...]
-        <w:t>erect</w:t>
+      <w:r w:rsidR="009477EF" w:rsidRPr="00280B21">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>general public</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
-      <w:r>
-[...72 lines deleted...]
-    <w:p w:rsidR="00BF7FC8" w:rsidRDefault="00BF7FC8" w:rsidP="00BF7FC8">
+      <w:r w:rsidR="009477EF" w:rsidRPr="00280B21">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> is adequately warned that the road or street is closed.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7DFB8612" w14:textId="77777777" w:rsidR="009477EF" w:rsidRPr="00280B21" w:rsidRDefault="009477EF" w:rsidP="00204372">
       <w:pPr>
         <w:pStyle w:val="InsideAddress"/>
-        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:spacing w:line="245" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-[...5 lines deleted...]
-    <w:p w:rsidR="00C343D8" w:rsidRDefault="00C343D8" w:rsidP="00C343D8">
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5A6B4E14" w14:textId="6021EC73" w:rsidR="009477EF" w:rsidRPr="00280B21" w:rsidRDefault="009477EF" w:rsidP="00280B21">
       <w:pPr>
         <w:pStyle w:val="InsideAddress"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="11"/>
+          <w:numId w:val="9"/>
         </w:numPr>
-        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:spacing w:line="245" w:lineRule="auto"/>
+        <w:ind w:left="1080" w:hanging="1080"/>
         <w:jc w:val="left"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-[...13 lines deleted...]
-    <w:p w:rsidR="00C343D8" w:rsidRDefault="00C343D8" w:rsidP="004D5C64">
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00280B21">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>a</w:t>
+      </w:r>
+      <w:r w:rsidR="00280B21" w:rsidRPr="00280B21">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00280B21">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  </w:t>
+      </w:r>
+      <w:r w:rsidR="00280B21" w:rsidRPr="00280B21">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00280B21">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00280B21">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>A</w:t>
+      </w:r>
+      <w:r w:rsidR="00280B21" w:rsidRPr="00280B21">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>ny closing and transfer pursuant to this agreement is subject to the condition that, if the Crown or a Crown utility corporation in right of Saskatchewan or the Municipality requests the return of the road or street for use by the public as a municipal road or street or for the purposes of a public utility or municipal utility, the road or street, or any interest in the road or street that is necessary to enable the Crown in right of Saskatchewan or a Crown utility or the Municipality to fulfill the purpose on which its request is based, must be returned to the Crown in right of Saskatchewan, without compensation.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00280B21">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="619F3087" w14:textId="77777777" w:rsidR="009477EF" w:rsidRPr="00280B21" w:rsidRDefault="009477EF" w:rsidP="00204372">
       <w:pPr>
         <w:pStyle w:val="InsideAddress"/>
-        <w:spacing w:line="360" w:lineRule="auto"/>
-        <w:ind w:left="1080"/>
+        <w:spacing w:line="245" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-[...153 lines deleted...]
-          <w:szCs w:val="24"/>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00280B21">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5CF653FF" w14:textId="13F8103F" w:rsidR="009477EF" w:rsidRPr="00280B21" w:rsidRDefault="009477EF" w:rsidP="00204372">
+      <w:pPr>
+        <w:pStyle w:val="InsideAddress"/>
+        <w:spacing w:line="245" w:lineRule="auto"/>
+        <w:ind w:left="1080" w:hanging="360"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:i/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00280B21">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>b</w:t>
+      </w:r>
+      <w:r w:rsidR="00280B21" w:rsidRPr="00280B21">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidR="00280B21" w:rsidRPr="00280B21">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00280B21">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Clause 6a</w:t>
+      </w:r>
+      <w:r w:rsidR="00280B21">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00280B21">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> pertains only if the land has not become part of a subdivision  pursuant to </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00280B21">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:i/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">The Planning </w:t>
+      </w:r>
+      <w:r w:rsidR="00280B21">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:i/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>and</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00280B21">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:i/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Development Act.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="710132FA" w14:textId="77777777" w:rsidR="009477EF" w:rsidRPr="00280B21" w:rsidRDefault="009477EF" w:rsidP="00204372">
+      <w:pPr>
+        <w:pStyle w:val="InsideAddress"/>
+        <w:spacing w:line="245" w:lineRule="auto"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="63435C5F" w14:textId="788D7CEA" w:rsidR="009477EF" w:rsidRPr="00280B21" w:rsidRDefault="009477EF" w:rsidP="00204372">
+      <w:pPr>
+        <w:pStyle w:val="InsideAddress"/>
+        <w:spacing w:line="245" w:lineRule="auto"/>
+        <w:ind w:left="1080" w:hanging="360"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00280B21">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>c</w:t>
+      </w:r>
+      <w:r w:rsidR="00280B21" w:rsidRPr="00280B21">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidR="00280B21" w:rsidRPr="00280B21">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00280B21">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>All costs associated with registering an interest pursuant to Section 6 shall be</w:t>
+      </w:r>
+      <w:r w:rsidR="0011093E" w:rsidRPr="00280B21">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-    </w:p>
-    <w:p w:rsidR="00C73C9E" w:rsidRDefault="00C73C9E" w:rsidP="00C73C9E">
+      <w:r w:rsidRPr="00280B21">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>borne by the Municipality.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2A3B948F" w14:textId="77777777" w:rsidR="009477EF" w:rsidRPr="00280B21" w:rsidRDefault="009477EF" w:rsidP="00204372">
       <w:pPr>
         <w:pStyle w:val="InsideAddress"/>
-        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:spacing w:line="245" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-[...298 lines deleted...]
-    <w:p w:rsidR="00C343D8" w:rsidRDefault="00757E8D" w:rsidP="00427226">
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4ABF08F1" w14:textId="3E238D65" w:rsidR="009477EF" w:rsidRPr="00280B21" w:rsidRDefault="009477EF" w:rsidP="00204372">
       <w:pPr>
         <w:pStyle w:val="InsideAddress"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="720"/>
         </w:tabs>
-        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:spacing w:line="245" w:lineRule="auto"/>
         <w:ind w:left="720" w:hanging="720"/>
         <w:jc w:val="left"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00280B21">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>7.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00280B21">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>The Purchaser shall, without charge, grant utility line easements as may be required by</w:t>
+      </w:r>
+      <w:r w:rsidR="00280B21" w:rsidRPr="00280B21">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00280B21">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">the Saskatchewan Power Corporation, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00280B21">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Sask</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00280B21">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Energy and Saskatchewan Telecommunications for any existing lines.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1DC6DAF9" w14:textId="77777777" w:rsidR="009477EF" w:rsidRDefault="009477EF" w:rsidP="00204372">
+      <w:pPr>
+        <w:pStyle w:val="InsideAddress"/>
+        <w:spacing w:line="245" w:lineRule="auto"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7BE49308" w14:textId="77777777" w:rsidR="00280B21" w:rsidRPr="00280B21" w:rsidRDefault="00280B21" w:rsidP="00204372">
+      <w:pPr>
+        <w:pStyle w:val="InsideAddress"/>
+        <w:spacing w:line="245" w:lineRule="auto"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3F485ED7" w14:textId="12D6B62A" w:rsidR="009477EF" w:rsidRPr="00280B21" w:rsidRDefault="009477EF" w:rsidP="00204372">
+      <w:pPr>
+        <w:pStyle w:val="InsideAddress"/>
+        <w:spacing w:line="245" w:lineRule="auto"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00280B21">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Dated at _____________________, in the Province of Saskatchewan, this _______</w:t>
+      </w:r>
+      <w:r w:rsidR="00280B21">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00280B21">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>day of _____________________, 20____.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="566B3CBD" w14:textId="77777777" w:rsidR="009477EF" w:rsidRPr="00280B21" w:rsidRDefault="009477EF" w:rsidP="00204372">
+      <w:pPr>
+        <w:pStyle w:val="InsideAddress"/>
+        <w:spacing w:line="245" w:lineRule="auto"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="61799CE2" w14:textId="069FC76E" w:rsidR="009477EF" w:rsidRPr="00280B21" w:rsidRDefault="009477EF" w:rsidP="00204372">
+      <w:pPr>
+        <w:pStyle w:val="InsideAddress"/>
+        <w:spacing w:line="245" w:lineRule="auto"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00280B21">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00280B21">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00280B21">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00280B21">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00280B21">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="00280B21">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00280B21">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="00280B21">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00280B21">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">_________________ of _________________ </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="11847062" w14:textId="77777777" w:rsidR="009477EF" w:rsidRPr="00280B21" w:rsidRDefault="009477EF" w:rsidP="00204372">
+      <w:pPr>
+        <w:pStyle w:val="InsideAddress"/>
+        <w:spacing w:line="245" w:lineRule="auto"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="20D810C2" w14:textId="4AA1D5DF" w:rsidR="009477EF" w:rsidRPr="00280B21" w:rsidRDefault="009477EF" w:rsidP="00204372">
+      <w:pPr>
+        <w:pStyle w:val="InsideAddress"/>
+        <w:spacing w:line="245" w:lineRule="auto"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00280B21">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00280B21">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00280B21">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00280B21">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00280B21">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="00280B21">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00280B21">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="00280B21">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00280B21">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>_____________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1C079BF3" w14:textId="740F3637" w:rsidR="009477EF" w:rsidRPr="00280B21" w:rsidRDefault="009477EF" w:rsidP="00204372">
+      <w:pPr>
+        <w:pStyle w:val="InsideAddress"/>
+        <w:spacing w:line="245" w:lineRule="auto"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00280B21">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00280B21">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00280B21">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00280B21">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00280B21">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00280B21">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="00280B21">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="00280B21">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="00280B21">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="00280B21">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="00280B21">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t xml:space="preserve">     </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00280B21">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Mayor</w:t>
+      </w:r>
+      <w:r w:rsidR="00280B21">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>/</w:t>
+      </w:r>
+      <w:r w:rsidR="00280B21" w:rsidRPr="00280B21">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Reeve</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6AF678F7" w14:textId="77777777" w:rsidR="009477EF" w:rsidRPr="00280B21" w:rsidRDefault="009477EF" w:rsidP="00204372">
+      <w:pPr>
+        <w:pStyle w:val="InsideAddress"/>
+        <w:spacing w:line="245" w:lineRule="auto"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00280B21">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>(SEAL)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0C8B84B5" w14:textId="6ECD4CCD" w:rsidR="009477EF" w:rsidRPr="00280B21" w:rsidRDefault="009477EF" w:rsidP="00204372">
+      <w:pPr>
+        <w:pStyle w:val="InsideAddress"/>
+        <w:spacing w:line="245" w:lineRule="auto"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00280B21">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00280B21">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00280B21">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00280B21">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00280B21">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00280B21">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="00280B21">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="00280B21">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00280B21">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>_____________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5F6ED9A9" w14:textId="5A0C8E1F" w:rsidR="009477EF" w:rsidRPr="00280B21" w:rsidRDefault="009477EF" w:rsidP="00204372">
+      <w:pPr>
+        <w:pStyle w:val="InsideAddress"/>
+        <w:spacing w:line="245" w:lineRule="auto"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00280B21">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00280B21">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00280B21">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00280B21">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00280B21">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00280B21">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="00280B21">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="00280B21">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="00280B21">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="00280B21">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="00280B21">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t xml:space="preserve">     </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00280B21">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Administrator</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3AA1144B" w14:textId="77777777" w:rsidR="009477EF" w:rsidRPr="00280B21" w:rsidRDefault="009477EF" w:rsidP="00204372">
+      <w:pPr>
+        <w:pStyle w:val="InsideAddress"/>
+        <w:spacing w:line="245" w:lineRule="auto"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="075CA7A4" w14:textId="77777777" w:rsidR="009477EF" w:rsidRPr="00280B21" w:rsidRDefault="009477EF" w:rsidP="00204372">
+      <w:pPr>
+        <w:pStyle w:val="InsideAddress"/>
+        <w:spacing w:line="245" w:lineRule="auto"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0898059D" w14:textId="77777777" w:rsidR="009477EF" w:rsidRPr="00280B21" w:rsidRDefault="009477EF" w:rsidP="00204372">
+      <w:pPr>
+        <w:pStyle w:val="InsideAddress"/>
+        <w:spacing w:line="245" w:lineRule="auto"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4B1C1301" w14:textId="118CA7F9" w:rsidR="009477EF" w:rsidRPr="00280B21" w:rsidRDefault="009477EF" w:rsidP="00204372">
+      <w:pPr>
+        <w:pStyle w:val="InsideAddress"/>
+        <w:spacing w:line="245" w:lineRule="auto"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00280B21">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>__________________________________</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00280B21">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="00280B21">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00280B21">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>_____________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0F11E555" w14:textId="5C14AB69" w:rsidR="009477EF" w:rsidRPr="00280B21" w:rsidRDefault="009477EF" w:rsidP="00204372">
+      <w:pPr>
+        <w:pStyle w:val="InsideAddress"/>
+        <w:spacing w:line="245" w:lineRule="auto"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00280B21">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Witness</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00280B21">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00280B21">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00280B21">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="00280B21">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="00280B21">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00280B21">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Purchaser</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3C97AACC" w14:textId="39E7A35C" w:rsidR="009477EF" w:rsidRPr="000F7427" w:rsidRDefault="009477EF" w:rsidP="00204372">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:spacing w:line="245" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009477EF">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:br w:type="page"/>
+      </w:r>
+      <w:r w:rsidR="00280B21">
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <mc:AlternateContent>
+          <mc:Choice Requires="wps">
+            <w:drawing>
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251663360" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="39B14BC1" wp14:editId="4B9CA244">
+                <wp:simplePos x="0" y="0"/>
+                <wp:positionH relativeFrom="column">
+                  <wp:posOffset>2035834</wp:posOffset>
+                </wp:positionH>
+                <wp:positionV relativeFrom="paragraph">
+                  <wp:posOffset>-164153</wp:posOffset>
+                </wp:positionV>
+                <wp:extent cx="0" cy="826936"/>
+                <wp:effectExtent l="0" t="0" r="38100" b="30480"/>
+                <wp:wrapNone/>
+                <wp:docPr id="2001751107" name="Straight Connector 9"/>
+                <wp:cNvGraphicFramePr/>
+                <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                  <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                    <wps:wsp>
+                      <wps:cNvCnPr/>
+                      <wps:spPr>
+                        <a:xfrm>
+                          <a:off x="0" y="0"/>
+                          <a:ext cx="0" cy="826936"/>
+                        </a:xfrm>
+                        <a:prstGeom prst="line">
+                          <a:avLst/>
+                        </a:prstGeom>
+                        <a:ln>
+                          <a:solidFill>
+                            <a:schemeClr val="tx1"/>
+                          </a:solidFill>
+                        </a:ln>
+                      </wps:spPr>
+                      <wps:style>
+                        <a:lnRef idx="1">
+                          <a:schemeClr val="accent1"/>
+                        </a:lnRef>
+                        <a:fillRef idx="0">
+                          <a:schemeClr val="accent1"/>
+                        </a:fillRef>
+                        <a:effectRef idx="0">
+                          <a:schemeClr val="accent1"/>
+                        </a:effectRef>
+                        <a:fontRef idx="minor">
+                          <a:schemeClr val="tx1"/>
+                        </a:fontRef>
+                      </wps:style>
+                      <wps:bodyPr/>
+                    </wps:wsp>
+                  </a:graphicData>
+                </a:graphic>
+              </wp:anchor>
+            </w:drawing>
+          </mc:Choice>
+          <mc:Fallback>
+            <w:pict>
+              <v:line w14:anchorId="397AB416" id="Straight Connector 9" o:spid="_x0000_s1026" style="position:absolute;z-index:251663360;visibility:visible;mso-wrap-style:square;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text" from="160.3pt,-12.95pt" to="160.3pt,52.15pt" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQC8yOrisAEAANMDAAAOAAAAZHJzL2Uyb0RvYy54bWysU01v2zAMvQ/ofxB0b+ykQNAZcXpo0V6G&#10;rdjHD1BlKhYgiYKkxs6/HyUndtENGDbsQosU3yP5RO/uRmvYEULU6Fq+XtWcgZPYaXdo+Y/vj9e3&#10;nMUkXCcMOmj5CSK/21992A2+gQ32aDoIjEhcbAbf8j4l31RVlD1YEVfowdGlwmBFIjccqi6Igdit&#10;qTZ1va0GDJ0PKCFGij5Ml3xf+JUCmb4oFSEx03LqLRUbin3JttrvRHMIwvdantsQ/9CFFdpR0Znq&#10;QSTBXoP+hcpqGTCiSiuJtkKltIQyA02zrt9N860XHsosJE70s0zx/9HKz8d79xxIhsHHJvrnkKcY&#10;VbD5S/2xsYh1msWCMTE5BSVFbzfbjzfbrGO14HyI6QnQsnxoudEujyEacfwU05R6Sclh47KNaHT3&#10;qI0pTl4AuDeBHQU9XRrX5xJvsqhgRlZL5+WUTgYm1q+gmO6o13WpXpZq4RRSgksXXuMoO8MUdTAD&#10;6z8Dz/kZCmXh/gY8I0pldGkGW+0w/K76IoWa8i8KTHNnCV6wO5U3LdLQ5pTHOW95Xs23foEv/+L+&#10;JwAAAP//AwBQSwMEFAAGAAgAAAAhAE1fn3nfAAAACwEAAA8AAABkcnMvZG93bnJldi54bWxMj7FO&#10;wzAQhnck3sE6JLbWJi1RCXEqhGBBXRI6wObG1zgittPYacLbcxUDjHf36b/vz7ez7dgZh9B6J+Fu&#10;KYChq71uXSNh//662AALUTmtOu9QwjcG2BbXV7nKtJ9ciecqNoxCXMiUBBNjn3EeaoNWhaXv0dHt&#10;6AerIo1Dw/WgJgq3HU+ESLlVraMPRvX4bLD+qkYr4e20C/t1Wr6UH6dNNX0eR9N4lPL2Zn56BBZx&#10;jn8wXPRJHQpyOvjR6cA6CatEpIRKWCT3D8CI+N0cCBXrFfAi5/87FD8AAAD//wMAUEsBAi0AFAAG&#10;AAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQ&#10;SwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQ&#10;SwECLQAUAAYACAAAACEAvMjq4rABAADTAwAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54&#10;bWxQSwECLQAUAAYACAAAACEATV+fed8AAAALAQAADwAAAAAAAAAAAAAAAAAKBAAAZHJzL2Rvd25y&#10;ZXYueG1sUEsFBgAAAAAEAAQA8wAAABYFAAAAAA==&#10;" strokecolor="black [3213]"/>
+            </w:pict>
+          </mc:Fallback>
+        </mc:AlternateContent>
+      </w:r>
+      <w:r w:rsidRPr="000F7427">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+        </w:rPr>
+        <w:t>C A N A D A</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000F7427">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="000F7427">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="000F7427">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="000F7427">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="000F7427">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="00280B21">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="21802170" w14:textId="72ED5815" w:rsidR="009477EF" w:rsidRPr="000F7427" w:rsidRDefault="009477EF" w:rsidP="009477EF">
+      <w:pPr>
+        <w:rPr>
+          <w:rStyle w:val="BodyTextIndentChar"/>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000F7427">
+        <w:rPr>
+          <w:rStyle w:val="BodyTextIndentChar"/>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+        </w:rPr>
+        <w:t>PROVINCE OF SASKATCHEWAN</w:t>
+      </w:r>
+      <w:r w:rsidR="00280B21">
+        <w:rPr>
+          <w:rStyle w:val="BodyTextIndentChar"/>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4B8F8A8C" w14:textId="5DEBCB6B" w:rsidR="009477EF" w:rsidRPr="000F7427" w:rsidRDefault="009477EF" w:rsidP="009477EF">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000F7427">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+        </w:rPr>
+        <w:t>TO WIT:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000F7427">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="000F7427">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="000F7427">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="000F7427">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="000F7427">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="00280B21">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5CC2F3ED" w14:textId="77777777" w:rsidR="009477EF" w:rsidRPr="000F7427" w:rsidRDefault="009477EF" w:rsidP="009477EF">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3E14A77C" w14:textId="77777777" w:rsidR="009477EF" w:rsidRPr="000F7427" w:rsidRDefault="009477EF" w:rsidP="009477EF">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="396A1877" w14:textId="77777777" w:rsidR="009477EF" w:rsidRPr="000F7427" w:rsidRDefault="009477EF" w:rsidP="009477EF">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="36394D98" w14:textId="77777777" w:rsidR="009477EF" w:rsidRPr="000F7427" w:rsidRDefault="009477EF" w:rsidP="009477EF">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4F629B2E" w14:textId="77777777" w:rsidR="009477EF" w:rsidRPr="000F7427" w:rsidRDefault="009477EF" w:rsidP="009477EF">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="14E8212F" w14:textId="77777777" w:rsidR="009477EF" w:rsidRPr="000F7427" w:rsidRDefault="009477EF" w:rsidP="009477EF">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="284DCA03" w14:textId="77777777" w:rsidR="009477EF" w:rsidRPr="000F7427" w:rsidRDefault="009477EF" w:rsidP="009477EF">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="309CBC7B" w14:textId="77777777" w:rsidR="009477EF" w:rsidRPr="00721E42" w:rsidRDefault="009477EF" w:rsidP="009477EF">
+      <w:pPr>
+        <w:rPr>
+          <w:rStyle w:val="BodyTextIndentChar"/>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+    </w:p>
+    <w:p w14:paraId="07F7847E" w14:textId="7983DA78" w:rsidR="009477EF" w:rsidRPr="00721E42" w:rsidRDefault="00721E42" w:rsidP="009477EF">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
-        </w:rPr>
-[...4 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:u w:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00721E42">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
-        </w:rPr>
-[...815 lines deleted...]
-    <w:p w:rsidR="001604D3" w:rsidRPr="007C009F" w:rsidRDefault="001604D3" w:rsidP="001604D3">
+          <w:u w:val="none"/>
+        </w:rPr>
+        <w:t>Affidavit of Execution</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3DA28607" w14:textId="77777777" w:rsidR="009477EF" w:rsidRPr="000F7427" w:rsidRDefault="009477EF" w:rsidP="009477EF">
       <w:pPr>
         <w:rPr>
           <w:rStyle w:val="Heading2Char"/>
-        </w:rPr>
-[...2 lines deleted...]
-    <w:p w:rsidR="001604D3" w:rsidRDefault="001604D3" w:rsidP="001604D3">
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1EFC937C" w14:textId="7AA62501" w:rsidR="009477EF" w:rsidRPr="00721E42" w:rsidRDefault="009477EF" w:rsidP="00721E42">
       <w:pPr>
         <w:pStyle w:val="BodyTextIndent"/>
         <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:left="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00721E42">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">I, </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00721E42">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>__________________ , of the _________ of</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00721E42">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">______________, in the Province of Saskatchewan, </w:t>
+      </w:r>
+      <w:r w:rsidR="00721E42">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00721E42">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>MAKE OATH AND SAY AS FOLLOWS:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5AB2C6D3" w14:textId="77777777" w:rsidR="009477EF" w:rsidRPr="00721E42" w:rsidRDefault="009477EF" w:rsidP="009477EF">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="17827122" w14:textId="77777777" w:rsidR="009477EF" w:rsidRPr="00721E42" w:rsidRDefault="009477EF" w:rsidP="00721E42">
+      <w:pPr>
+        <w:spacing w:line="245" w:lineRule="auto"/>
+        <w:ind w:left="900" w:hanging="450"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00721E42">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>1.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00721E42">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>THAT I was personally present and did see _______________________ named in the within agreement who is personally known to me to be the person named therein, duly sign and execute the same for the purposes named therein.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="023AEF16" w14:textId="77777777" w:rsidR="009477EF" w:rsidRPr="00721E42" w:rsidRDefault="009477EF" w:rsidP="00721E42">
+      <w:pPr>
+        <w:spacing w:line="245" w:lineRule="auto"/>
+        <w:ind w:left="900" w:hanging="450"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="29F2C848" w14:textId="5B3F502E" w:rsidR="009477EF" w:rsidRPr="00721E42" w:rsidRDefault="009477EF" w:rsidP="00721E42">
+      <w:pPr>
+        <w:spacing w:line="245" w:lineRule="auto"/>
+        <w:ind w:left="900" w:hanging="450"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00721E42">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>2.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00721E42">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>THAT the same was executed at the ____</w:t>
+      </w:r>
+      <w:r w:rsidR="00721E42" w:rsidRPr="00721E42">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>____</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00721E42">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>_____ of _____</w:t>
+      </w:r>
+      <w:r w:rsidR="00721E42" w:rsidRPr="00721E42">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>____</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00721E42">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>___________ , in the Province of Saskatchewan, on the ___</w:t>
+      </w:r>
+      <w:r w:rsidR="00721E42" w:rsidRPr="00721E42">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>____</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00721E42">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>____ day of _________</w:t>
+      </w:r>
+      <w:r w:rsidR="00721E42" w:rsidRPr="00721E42">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>____</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00721E42">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">_____ , 20____ </w:t>
+      </w:r>
+      <w:r w:rsidR="00721E42">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00721E42">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">and that I am the subscribing witness thereto. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="61FA28DB" w14:textId="77777777" w:rsidR="009477EF" w:rsidRPr="00721E42" w:rsidRDefault="009477EF" w:rsidP="00721E42">
+      <w:pPr>
+        <w:spacing w:line="245" w:lineRule="auto"/>
+        <w:ind w:left="900" w:hanging="450"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="54FE3AF7" w14:textId="71CC2E74" w:rsidR="009477EF" w:rsidRPr="00721E42" w:rsidRDefault="009477EF" w:rsidP="00721E42">
+      <w:pPr>
+        <w:spacing w:line="245" w:lineRule="auto"/>
+        <w:ind w:left="900" w:hanging="450"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00721E42">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>3.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00721E42">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>THAT I know the said _____________ and he/she is in my belief of the full age of 18 years or more.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3828F4AA" w14:textId="77777777" w:rsidR="009477EF" w:rsidRPr="00721E42" w:rsidRDefault="009477EF" w:rsidP="009477EF">
+      <w:pPr>
+        <w:rPr>
+          <w:rStyle w:val="BodyTextIndentChar"/>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="163EFCEB" w14:textId="63520D00" w:rsidR="009477EF" w:rsidRPr="00721E42" w:rsidRDefault="00721E42" w:rsidP="009477EF">
+      <w:pPr>
+        <w:rPr>
+          <w:rStyle w:val="BodyTextIndentChar"/>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
       </w:pPr>
       <w:r>
-        <w:t>I, _________________</w:t>
-[...236 lines deleted...]
-          <w:rStyle w:val="BodyTextIndentChar"/>
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+        <mc:AlternateContent>
+          <mc:Choice Requires="wps">
+            <w:drawing>
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251665408" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="61C75643" wp14:editId="55172C68">
+                <wp:simplePos x="0" y="0"/>
+                <wp:positionH relativeFrom="column">
+                  <wp:posOffset>2440856</wp:posOffset>
+                </wp:positionH>
+                <wp:positionV relativeFrom="paragraph">
+                  <wp:posOffset>73660</wp:posOffset>
+                </wp:positionV>
+                <wp:extent cx="8283" cy="1200647"/>
+                <wp:effectExtent l="0" t="0" r="29845" b="19050"/>
+                <wp:wrapNone/>
+                <wp:docPr id="1662668406" name="Straight Connector 11"/>
+                <wp:cNvGraphicFramePr/>
+                <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                  <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                    <wps:wsp>
+                      <wps:cNvCnPr/>
+                      <wps:spPr>
+                        <a:xfrm>
+                          <a:off x="0" y="0"/>
+                          <a:ext cx="8283" cy="1200647"/>
+                        </a:xfrm>
+                        <a:prstGeom prst="line">
+                          <a:avLst/>
+                        </a:prstGeom>
+                      </wps:spPr>
+                      <wps:style>
+                        <a:lnRef idx="1">
+                          <a:schemeClr val="dk1"/>
+                        </a:lnRef>
+                        <a:fillRef idx="0">
+                          <a:schemeClr val="dk1"/>
+                        </a:fillRef>
+                        <a:effectRef idx="0">
+                          <a:schemeClr val="dk1"/>
+                        </a:effectRef>
+                        <a:fontRef idx="minor">
+                          <a:schemeClr val="tx1"/>
+                        </a:fontRef>
+                      </wps:style>
+                      <wps:bodyPr/>
+                    </wps:wsp>
+                  </a:graphicData>
+                </a:graphic>
+                <wp14:sizeRelH relativeFrom="margin">
+                  <wp14:pctWidth>0</wp14:pctWidth>
+                </wp14:sizeRelH>
+                <wp14:sizeRelV relativeFrom="margin">
+                  <wp14:pctHeight>0</wp14:pctHeight>
+                </wp14:sizeRelV>
+              </wp:anchor>
+            </w:drawing>
+          </mc:Choice>
+          <mc:Fallback>
+            <w:pict>
+              <v:line w14:anchorId="797EA513" id="Straight Connector 11" o:spid="_x0000_s1026" style="position:absolute;z-index:251665408;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin" from="192.2pt,5.8pt" to="192.85pt,100.35pt" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQB7SD3zmwEAAIsDAAAOAAAAZHJzL2Uyb0RvYy54bWysU8tu2zAQvBfoPxC815LcIjUEyzkkSC9F&#10;ErTNBzDU0iLCF5asJf99l7QtF20QBEEuFB8zuzuzq/XlZA3bAUbtXcebRc0ZOOl77bYdf/h182nF&#10;WUzC9cJ4Bx3fQ+SXm48f1mNoYekHb3pARkFcbMfQ8SGl0FZVlANYERc+gKNH5dGKREfcVj2KkaJb&#10;Uy3r+qIaPfYBvYQY6fb68Mg3Jb5SINOdUhESMx2n2lJZsayPea02a9FuUYRBy2MZ4g1VWKEdJZ1D&#10;XYsk2G/U/4WyWqKPXqWF9LbySmkJRQOpaep/1PwcRICihcyJYbYpvl9Yebu7cvdINowhtjHcY1Yx&#10;KbT5S/WxqZi1n82CKTFJl6vl6jNnkh6a3IgvX7OX1ZkbMKZv4C3Lm44b7bIU0Yrd95gO0BOEeOfs&#10;ZZf2BjLYuB+gmO4pX1PYZTDgyiDbCWpp/9Qc0xZkpihtzEyqXyYdsZkGZVheS5zRJaN3aSZa7Tw+&#10;lzVNp1LVAX9SfdCaZT/6fl96UeygjhdDj9OZR+rvc6Gf/6HNHwAAAP//AwBQSwMEFAAGAAgAAAAh&#10;AGFjcwrfAAAACgEAAA8AAABkcnMvZG93bnJldi54bWxMj0FPg0AQhe8m/Q+badKbXWprIcjSGK0n&#10;PSB68LhlRyBlZwm7BfTXO570OHlf3vsmO8y2EyMOvnWkYLOOQCBVzrRUK3h/e7pOQPigyejOESr4&#10;Qg+HfHGV6dS4iV5xLEMtuIR8qhU0IfSplL5q0Gq/dj0SZ59usDrwOdTSDHrictvJmyjaS6tb4oVG&#10;9/jQYHUuL1ZBfHwui356fPkuZCyLYnQhOX8otVrO93cgAs7hD4ZffVaHnJ1O7kLGi07BNtntGOVg&#10;swfBwDa5jUGcFPBuDDLP5P8X8h8AAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMA&#10;AAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YA&#10;AACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAe0g985sB&#10;AACLAwAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEAYWNz&#10;Ct8AAAAKAQAADwAAAAAAAAAAAAAAAAD1AwAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAA&#10;AAEFAAAAAA==&#10;" strokecolor="black [3040]"/>
+            </w:pict>
+          </mc:Fallback>
+        </mc:AlternateContent>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="17BF473E" w14:textId="68B74874" w:rsidR="009477EF" w:rsidRPr="00721E42" w:rsidRDefault="009477EF" w:rsidP="009477EF">
+      <w:pPr>
+        <w:rPr>
+          <w:rStyle w:val="BodyTextIndentChar"/>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00721E42">
+        <w:rPr>
+          <w:rStyle w:val="BodyTextIndentChar"/>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">SWORN BEFORE ME at the </w:t>
+      </w:r>
+      <w:r w:rsidR="00721E42">
+        <w:rPr>
+          <w:rStyle w:val="BodyTextIndentChar"/>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00721E42">
+        <w:rPr>
+          <w:rStyle w:val="BodyTextIndentChar"/>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">_______ of ____________ , in the </w:t>
+      </w:r>
+      <w:r w:rsidR="00721E42">
+        <w:rPr>
+          <w:rStyle w:val="BodyTextIndentChar"/>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00721E42">
+        <w:rPr>
+          <w:rStyle w:val="BodyTextIndentChar"/>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Province</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00721E42">
+        <w:rPr>
+          <w:rStyle w:val="BodyTextIndentChar"/>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:tab/>
         <w:t xml:space="preserve">    </w:t>
       </w:r>
-      <w:r w:rsidRPr="00B83912">
-[...23 lines deleted...]
-          <w:rStyle w:val="BodyTextIndentChar"/>
+      <w:r w:rsidRPr="00721E42">
+        <w:rPr>
+          <w:rStyle w:val="BodyTextIndentChar"/>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="00721E42">
+        <w:rPr>
+          <w:rStyle w:val="BodyTextIndentChar"/>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:smartTag w:uri="urn:schemas-microsoft-com:office:smarttags" w:element="State">
-[...45 lines deleted...]
-          <w:rStyle w:val="BodyTextIndentChar"/>
+    </w:p>
+    <w:p w14:paraId="0D96BCCF" w14:textId="16CD76C4" w:rsidR="009477EF" w:rsidRPr="00721E42" w:rsidRDefault="009477EF" w:rsidP="009477EF">
+      <w:pPr>
+        <w:rPr>
+          <w:rStyle w:val="BodyTextIndentChar"/>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00721E42">
+        <w:rPr>
+          <w:rStyle w:val="BodyTextIndentChar"/>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">of Saskatchewan, this </w:t>
+      </w:r>
+      <w:r w:rsidR="00721E42">
+        <w:rPr>
+          <w:rStyle w:val="BodyTextIndentChar"/>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00721E42">
+        <w:rPr>
+          <w:rStyle w:val="BodyTextIndentChar"/>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">_______ day of ________________ , </w:t>
+      </w:r>
+      <w:r w:rsidR="00721E42">
+        <w:rPr>
+          <w:rStyle w:val="BodyTextIndentChar"/>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00721E42">
+        <w:rPr>
+          <w:rStyle w:val="BodyTextIndentChar"/>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>20____.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00721E42">
+        <w:rPr>
+          <w:rStyle w:val="BodyTextIndentChar"/>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:tab/>
         <w:t xml:space="preserve">    </w:t>
       </w:r>
-      <w:r w:rsidRPr="00B83912">
-[...7 lines deleted...]
-    <w:p w:rsidR="001604D3" w:rsidRPr="00B83912" w:rsidRDefault="001604D3" w:rsidP="00B83912">
+      <w:r w:rsidRPr="00721E42">
+        <w:rPr>
+          <w:rStyle w:val="BodyTextIndentChar"/>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="00721E42">
+        <w:rPr>
+          <w:rStyle w:val="BodyTextIndentChar"/>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6AD61801" w14:textId="5FB2978D" w:rsidR="009477EF" w:rsidRPr="00721E42" w:rsidRDefault="009477EF" w:rsidP="009477EF">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="720"/>
           <w:tab w:val="left" w:pos="1440"/>
           <w:tab w:val="left" w:pos="2160"/>
           <w:tab w:val="left" w:pos="2880"/>
           <w:tab w:val="left" w:pos="3600"/>
           <w:tab w:val="left" w:pos="4320"/>
           <w:tab w:val="left" w:pos="7185"/>
         </w:tabs>
         <w:rPr>
           <w:rStyle w:val="BodyTextIndentChar"/>
-        </w:rPr>
-[...97 lines deleted...]
-          <w:rStyle w:val="BodyTextIndentChar"/>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00721E42">
+        <w:rPr>
+          <w:rStyle w:val="BodyTextIndentChar"/>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00721E42">
+        <w:rPr>
+          <w:rStyle w:val="BodyTextIndentChar"/>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00721E42">
+        <w:rPr>
+          <w:rStyle w:val="BodyTextIndentChar"/>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00721E42">
+        <w:rPr>
+          <w:rStyle w:val="BodyTextIndentChar"/>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00721E42">
+        <w:rPr>
+          <w:rStyle w:val="BodyTextIndentChar"/>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00721E42">
+        <w:rPr>
+          <w:rStyle w:val="BodyTextIndentChar"/>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="00721E42">
+        <w:rPr>
+          <w:rStyle w:val="BodyTextIndentChar"/>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00721E42">
+        <w:rPr>
+          <w:rStyle w:val="BodyTextIndentChar"/>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3263D128" w14:textId="2B2E4984" w:rsidR="009477EF" w:rsidRPr="00721E42" w:rsidRDefault="009477EF" w:rsidP="009477EF">
+      <w:pPr>
+        <w:rPr>
+          <w:rStyle w:val="BodyTextIndentChar"/>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00721E42">
+        <w:rPr>
+          <w:rStyle w:val="BodyTextIndentChar"/>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00721E42">
+        <w:rPr>
+          <w:rStyle w:val="BodyTextIndentChar"/>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00721E42">
+        <w:rPr>
+          <w:rStyle w:val="BodyTextIndentChar"/>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00721E42">
+        <w:rPr>
+          <w:rStyle w:val="BodyTextIndentChar"/>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00721E42">
+        <w:rPr>
+          <w:rStyle w:val="BodyTextIndentChar"/>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00721E42">
+        <w:rPr>
+          <w:rStyle w:val="BodyTextIndentChar"/>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="00721E42">
+        <w:rPr>
+          <w:rStyle w:val="BodyTextIndentChar"/>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3A5BA97F" w14:textId="5DC9A3FF" w:rsidR="009477EF" w:rsidRPr="00721E42" w:rsidRDefault="009477EF" w:rsidP="009477EF">
+      <w:pPr>
+        <w:rPr>
+          <w:rStyle w:val="BodyTextIndentChar"/>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00721E42">
+        <w:rPr>
+          <w:rStyle w:val="BodyTextIndentChar"/>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>__________________________________</w:t>
       </w:r>
-      <w:r w:rsidRPr="00B83912">
-[...15 lines deleted...]
-          <w:rStyle w:val="BodyTextIndentChar"/>
+      <w:r w:rsidRPr="00721E42">
+        <w:rPr>
+          <w:rStyle w:val="BodyTextIndentChar"/>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="00721E42">
+        <w:rPr>
+          <w:rStyle w:val="BodyTextIndentChar"/>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00721E42">
+        <w:rPr>
+          <w:rStyle w:val="BodyTextIndentChar"/>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00721E42">
+        <w:rPr>
+          <w:rStyle w:val="BodyTextIndentChar"/>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="69824F4A" w14:textId="7A20F94C" w:rsidR="009477EF" w:rsidRPr="00721E42" w:rsidRDefault="00721E42" w:rsidP="009477EF">
+      <w:pPr>
+        <w:rPr>
+          <w:rStyle w:val="BodyTextIndentChar"/>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="BodyTextIndentChar"/>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidR="009477EF" w:rsidRPr="00721E42">
+        <w:rPr>
+          <w:rStyle w:val="BodyTextIndentChar"/>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>A COMMISSIONER FOR OATHS in and</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="001604D3" w:rsidRPr="00B83912" w:rsidRDefault="001604D3" w:rsidP="001604D3">
-[...58 lines deleted...]
-          <w:rStyle w:val="BodyTextIndentChar"/>
+    <w:p w14:paraId="4728C823" w14:textId="77777777" w:rsidR="009477EF" w:rsidRPr="00721E42" w:rsidRDefault="009477EF" w:rsidP="009477EF">
+      <w:pPr>
+        <w:rPr>
+          <w:rStyle w:val="BodyTextIndentChar"/>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00721E42">
+        <w:rPr>
+          <w:rStyle w:val="BodyTextIndentChar"/>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>for the Province of Saskatchewan.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0292C308" w14:textId="77777777" w:rsidR="009477EF" w:rsidRPr="00721E42" w:rsidRDefault="009477EF" w:rsidP="009477EF">
+      <w:pPr>
+        <w:rPr>
+          <w:rStyle w:val="BodyTextIndentChar"/>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00721E42">
+        <w:rPr>
+          <w:rStyle w:val="BodyTextIndentChar"/>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>My commission expires:</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00370974" w:rsidRDefault="001604D3" w:rsidP="00EF6B4F">
+    <w:p w14:paraId="5350B4FD" w14:textId="153BAC42" w:rsidR="009477EF" w:rsidRPr="00721E42" w:rsidRDefault="009477EF" w:rsidP="009477EF">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
-      </w:pPr>
-[...9 lines deleted...]
-    <w:p w:rsidR="000C13F0" w:rsidRPr="00577047" w:rsidRDefault="00885A6F" w:rsidP="000C13F0">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00721E42">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>or Being a Solicitor</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="28D10EBF" w14:textId="5E08DE0E" w:rsidR="00213010" w:rsidRPr="00721E42" w:rsidRDefault="00721E42" w:rsidP="0011093E">
       <w:pPr>
         <w:pStyle w:val="BodyText2"/>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:color w:val="00558C"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
           <w:i/>
-          <w:color w:val="0070C0"/>
-[...3 lines deleted...]
-        <w:rPr>
+          <w:color w:val="00558C"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidR="009477EF" w:rsidRPr="00721E42">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
           <w:i/>
-          <w:color w:val="0070C0"/>
-[...4 lines deleted...]
-        <w:rPr>
+          <w:color w:val="00558C"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t xml:space="preserve">NOTE: This form should be used when agreements are entered into with </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="009477EF" w:rsidRPr="00721E42">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
           <w:i/>
-          <w:color w:val="0070C0"/>
-[...12 lines deleted...]
-      <w:headerReference w:type="first" r:id="rId16"/>
+          <w:color w:val="00558C"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t>individuals</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="009477EF" w:rsidRPr="00721E42">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:i/>
+          <w:color w:val="00558C"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> or non-corporate bodies.  The signing of the agreement by these parties would be witnessed, and the witness should sign this affidavit in the presence of a Commissioner for Oaths. This affidavit should be retained with the agreement.</w:t>
+      </w:r>
+    </w:p>
+    <w:sectPr w:rsidR="00213010" w:rsidRPr="00721E42" w:rsidSect="009477EF">
+      <w:type w:val="oddPage"/>
       <w:pgSz w:w="12240" w:h="15840"/>
-      <w:pgMar w:top="1008" w:right="1800" w:bottom="1008" w:left="1800" w:header="720" w:footer="720" w:gutter="0"/>
+      <w:pgMar w:top="1152" w:right="1440" w:bottom="1152" w:left="1440" w:header="1440" w:footer="720" w:gutter="0"/>
       <w:pgNumType w:start="1"/>
       <w:cols w:space="720"/>
-      <w:titlePg/>
+      <w:noEndnote/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w:rsidR="00316851" w:rsidRDefault="00316851">
-[...2 lines deleted...]
-      </w:r>
+    <w:p w14:paraId="2DB32E96" w14:textId="77777777" w:rsidR="0089378B" w:rsidRDefault="0089378B">
+      <w:pPr>
+        <w:spacing w:line="20" w:lineRule="exact"/>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w:rsidR="00316851" w:rsidRDefault="00316851">
+    <w:p w14:paraId="2ED6158A" w14:textId="77777777" w:rsidR="0089378B" w:rsidRDefault="0089378B" w:rsidP="00966F0B">
       <w:r>
-        <w:continuationSeparator/>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+  </w:endnote>
+  <w:endnote w:type="continuationNotice" w:id="1">
+    <w:p w14:paraId="6D583D44" w14:textId="77777777" w:rsidR="0089378B" w:rsidRDefault="0089378B" w:rsidP="00966F0B">
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:font w:name="Symbol">
+    <w:panose1 w:val="05050102010706020507"/>
+    <w:charset w:val="02"/>
+    <w:family w:val="roman"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
+  </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Courier New">
+    <w:panose1 w:val="02070309020205020404"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="modern"/>
+    <w:pitch w:val="fixed"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Wingdings">
+    <w:panose1 w:val="05000000000000000000"/>
+    <w:charset w:val="02"/>
+    <w:family w:val="auto"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Aptos">
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Courier">
+    <w:altName w:val="Courier New"/>
+    <w:panose1 w:val="02070409020205020404"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="modern"/>
+    <w:notTrueType/>
+    <w:pitch w:val="fixed"/>
+    <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Myriad Pro">
+    <w:panose1 w:val="020B0503030403020204"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:notTrueType/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="A00002AF" w:usb1="5000204B" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Calibri">
+    <w:panose1 w:val="020F0502020204030204"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Myriad Pro Light">
+    <w:panose1 w:val="020B0403030403020204"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:notTrueType/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="A00002AF" w:usb1="5000204B" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
-[...23 lines deleted...]
-    <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E00002FF" w:usb1="400004FF" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+    <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
-  <w:p w:rsidR="00F7460C" w:rsidRDefault="00F7460C">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="1F58C79F" w14:textId="77777777" w:rsidR="009477EF" w:rsidRDefault="009477EF">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
-  <w:p w:rsidR="00F7460C" w:rsidRDefault="00F7460C">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:sdt>
+    <w:sdtPr>
+      <w:id w:val="-1994094539"/>
+      <w:docPartObj>
+        <w:docPartGallery w:val="Page Numbers (Bottom of Page)"/>
+        <w:docPartUnique/>
+      </w:docPartObj>
+    </w:sdtPr>
+    <w:sdtEndPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+        <w:noProof/>
+      </w:rPr>
+    </w:sdtEndPr>
+    <w:sdtContent>
+      <w:p w14:paraId="54794A04" w14:textId="6412E971" w:rsidR="00A81487" w:rsidRPr="00A81487" w:rsidRDefault="00A81487">
+        <w:pPr>
+          <w:pStyle w:val="Footer"/>
+          <w:jc w:val="center"/>
+          <w:rPr>
+            <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          </w:rPr>
+        </w:pPr>
+        <w:r w:rsidRPr="00A81487">
+          <w:rPr>
+            <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="begin"/>
+        </w:r>
+        <w:r w:rsidRPr="00A81487">
+          <w:rPr>
+            <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
+        </w:r>
+        <w:r w:rsidRPr="00A81487">
+          <w:rPr>
+            <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="separate"/>
+        </w:r>
+        <w:r w:rsidRPr="00A81487">
+          <w:rPr>
+            <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+            <w:noProof/>
+          </w:rPr>
+          <w:t>2</w:t>
+        </w:r>
+        <w:r w:rsidRPr="00A81487">
+          <w:rPr>
+            <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+            <w:noProof/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="end"/>
+        </w:r>
+      </w:p>
+    </w:sdtContent>
+  </w:sdt>
+  <w:p w14:paraId="07BBB507" w14:textId="77777777" w:rsidR="009477EF" w:rsidRDefault="009477EF">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
-  <w:p w:rsidR="00F7460C" w:rsidRDefault="00F7460C">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="7A7C9353" w14:textId="77777777" w:rsidR="009477EF" w:rsidRDefault="009477EF">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w:rsidR="00316851" w:rsidRDefault="00316851">
+    <w:p w14:paraId="172E6B03" w14:textId="77777777" w:rsidR="0089378B" w:rsidRDefault="0089378B" w:rsidP="00966F0B">
       <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w:rsidR="00316851" w:rsidRDefault="00316851">
+    <w:p w14:paraId="30D8D385" w14:textId="77777777" w:rsidR="0089378B" w:rsidRDefault="0089378B">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
-  <w:p w:rsidR="0034582F" w:rsidRDefault="00316851" w:rsidP="00CD5666">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="4C8AE01A" w14:textId="7AE24E7F" w:rsidR="009477EF" w:rsidRDefault="009477EF" w:rsidP="00CD5666">
     <w:pPr>
       <w:pStyle w:val="Header"/>
       <w:framePr w:wrap="around" w:vAnchor="text" w:hAnchor="margin" w:xAlign="center" w:y="1"/>
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
-        <w:noProof/>
-[...33 lines deleted...]
-      <w:rPr>
         <w:rStyle w:val="PageNumber"/>
       </w:rPr>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
-    <w:r w:rsidR="0034582F">
+    <w:r>
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
       </w:rPr>
       <w:instrText xml:space="preserve">PAGE  </w:instrText>
     </w:r>
-    <w:r w:rsidR="0034582F">
+    <w:r>
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
-  <w:p w:rsidR="0034582F" w:rsidRDefault="0034582F">
+  <w:p w14:paraId="06C41CD1" w14:textId="77777777" w:rsidR="009477EF" w:rsidRDefault="009477EF">
     <w:pPr>
       <w:pStyle w:val="Header"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
-[...210 lines deleted...]
-  <w:p w:rsidR="0034582F" w:rsidRDefault="0034582F">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="78C78955" w14:textId="56EA5BCA" w:rsidR="009477EF" w:rsidRDefault="009477EF">
     <w:pPr>
       <w:pStyle w:val="Header"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
-<file path=word/header6.xml><?xml version="1.0" encoding="utf-8"?>
-[...1 lines deleted...]
-  <w:p w:rsidR="00F7460C" w:rsidRDefault="00316851">
+<file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="44FAF4A3" w14:textId="7AA72FD1" w:rsidR="009477EF" w:rsidRDefault="009477EF">
     <w:pPr>
       <w:pStyle w:val="Header"/>
     </w:pPr>
-    <w:r>
-[...33 lines deleted...]
-    </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
-[...6 lines deleted...]
-      <w:numFmt w:val="decimal"/>
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="00000064"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="00000064"/>
+    <w:name w:val="WP List 0"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="upperRoman"/>
+      <w:suff w:val="nothing"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
-      <w:pPr>
-[...3 lines deleted...]
-        <w:ind w:left="0" w:firstLine="0"/>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="upperLetter"/>
+      <w:suff w:val="nothing"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:suff w:val="nothing"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="left"/>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:suff w:val="nothing"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:suff w:val="nothing"/>
+      <w:lvlText w:val="(%5)"/>
+      <w:lvlJc w:val="left"/>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:suff w:val="nothing"/>
+      <w:lvlText w:val="(%6)"/>
+      <w:lvlJc w:val="left"/>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:suff w:val="nothing"/>
+      <w:lvlText w:val="%7)"/>
+      <w:lvlJc w:val="left"/>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:suff w:val="nothing"/>
+      <w:lvlText w:val="%8)"/>
+      <w:lvlJc w:val="left"/>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:numFmt w:val="none"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="0B6C59CF"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="4184F6BC"/>
+    <w:lvl w:ilvl="0" w:tplc="04090001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="870" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default"/>
-[...3 lines deleted...]
-        <w:szCs w:val="24"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1590" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2310" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3030" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3750" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4470" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5190" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5910" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6630" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="12882107"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="8C82DA4A"/>
+    <w:lvl w:ilvl="0" w:tplc="68EA473E">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:hint="default"/>
+        <w:b w:val="0"/>
+        <w:bCs/>
+        <w:color w:val="auto"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="10090019">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:tabs>
-[...1 lines deleted...]
-        </w:tabs>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="0409001B" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="1009001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
-        <w:tabs>
-[...1 lines deleted...]
-        </w:tabs>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="0409000F" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="1009000F" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:tabs>
-[...1 lines deleted...]
-        </w:tabs>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="04090019" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="10090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:tabs>
-[...1 lines deleted...]
-        </w:tabs>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="0409001B" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="1009001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
-        <w:tabs>
-[...1 lines deleted...]
-        </w:tabs>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="0409000F" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="1009000F" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:tabs>
-[...1 lines deleted...]
-        </w:tabs>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="10090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:tabs>
-[...1 lines deleted...]
-        </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="1009001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
-        <w:tabs>
-[...1 lines deleted...]
-        </w:tabs>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="1">
-[...120 lines deleted...]
-  <w:abstractNum w:abstractNumId="2">
+  <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="38C64D53"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="37AC54E0"/>
     <w:lvl w:ilvl="0" w:tplc="E3945B50">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1080"/>
         </w:tabs>
         <w:ind w:left="720" w:firstLine="0"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
@@ -4984,51 +5500,51 @@
     <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="3">
+  <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="3A367408"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="3B60455A"/>
     <w:lvl w:ilvl="0" w:tplc="69D22F64">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="0" w:firstLine="0"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="564C1A7C">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
@@ -5111,71 +5627,153 @@
     <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="43107E89"/>
+  <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="401939B6"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="25B872EE"/>
-[...1 lines deleted...]
-      <w:start w:val="2"/>
+    <w:tmpl w:val="600E8F54"/>
+    <w:lvl w:ilvl="0" w:tplc="0409000F">
+      <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090019">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0409001B">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0409000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0409001B">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0409000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="40FC52E0"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="DA3A8586"/>
+    <w:lvl w:ilvl="0" w:tplc="0409000F">
+      <w:start w:val="7"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
-        <w:ind w:left="0" w:firstLine="0"/>
+        <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
-        <w:b/>
-[...2 lines deleted...]
-        <w:szCs w:val="24"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2160"/>
         </w:tabs>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
@@ -5231,69 +5829,67 @@
     <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="5">
-    <w:nsid w:val="47125100"/>
+  <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="44442714"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="479ED9FC"/>
-[...1 lines deleted...]
-      <w:start w:val="1"/>
+    <w:tmpl w:val="A976B6B6"/>
+    <w:lvl w:ilvl="0" w:tplc="9CFE2180">
+      <w:start w:val="4"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
-          <w:tab w:val="num" w:pos="720"/>
+          <w:tab w:val="num" w:pos="1080"/>
         </w:tabs>
-        <w:ind w:left="0" w:firstLine="0"/>
+        <w:ind w:left="1080" w:hanging="720"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
-        <w:b/>
-        <w:i w:val="0"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2160"/>
         </w:tabs>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
@@ -5349,1684 +5945,1485 @@
     <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="6">
-[...3 lines deleted...]
-    <w:lvl w:ilvl="0">
+  <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="532D2468"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="9704112A"/>
+    <w:lvl w:ilvl="0" w:tplc="0409000F">
       <w:start w:val="6"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
-        <w:ind w:left="0" w:firstLine="0"/>
+        <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
-        <w:b w:val="0"/>
-[...2 lines deleted...]
-        <w:szCs w:val="24"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="1">
+    <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2">
+    <w:lvl w:ilvl="2" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2160"/>
         </w:tabs>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3">
+    <w:lvl w:ilvl="3" w:tplc="0409000F" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2880"/>
         </w:tabs>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4">
+    <w:lvl w:ilvl="4" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="3600"/>
         </w:tabs>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5">
+    <w:lvl w:ilvl="5" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="4320"/>
         </w:tabs>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6">
+    <w:lvl w:ilvl="6" w:tplc="0409000F" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5040"/>
         </w:tabs>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7">
+    <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8">
+    <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="7">
-    <w:nsid w:val="56362108"/>
+  <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="7C0A6997"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="C290C5B4"/>
-[...1 lines deleted...]
-      <w:start w:val="3"/>
+    <w:tmpl w:val="43FEFDB4"/>
+    <w:lvl w:ilvl="0" w:tplc="89E83326">
+      <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:tabs>
-[...2 lines deleted...]
-        <w:ind w:left="0" w:firstLine="0"/>
+        <w:ind w:left="1080" w:hanging="720"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
-        <w:b w:val="0"/>
-[...2 lines deleted...]
-        <w:szCs w:val="24"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
-[...2 lines deleted...]
-      <w:lvlText w:val="%2."/>
+    <w:lvl w:ilvl="1" w:tplc="04090001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:tabs>
-[...1 lines deleted...]
-        </w:tabs>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
-        <w:tabs>
-[...1 lines deleted...]
-        </w:tabs>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="0409000F" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:tabs>
-[...1 lines deleted...]
-        </w:tabs>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:tabs>
-[...1 lines deleted...]
-        </w:tabs>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
-        <w:tabs>
-[...1 lines deleted...]
-        </w:tabs>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="0409000F" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:tabs>
-[...1 lines deleted...]
-        </w:tabs>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:tabs>
-[...1 lines deleted...]
-        </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
-        <w:tabs>
-[...1 lines deleted...]
-        </w:tabs>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="8">
-[...603 lines deleted...]
-  <w:num w:numId="1">
+  <w:num w:numId="1" w16cid:durableId="1834569663">
+    <w:abstractNumId w:val="0"/>
+  </w:num>
+  <w:num w:numId="2" w16cid:durableId="963926818">
+    <w:abstractNumId w:val="7"/>
+  </w:num>
+  <w:num w:numId="3" w16cid:durableId="950824135">
+    <w:abstractNumId w:val="8"/>
+  </w:num>
+  <w:num w:numId="4" w16cid:durableId="1115709094">
+    <w:abstractNumId w:val="6"/>
+  </w:num>
+  <w:num w:numId="5" w16cid:durableId="430585516">
     <w:abstractNumId w:val="5"/>
   </w:num>
-  <w:num w:numId="2">
-[...2 lines deleted...]
-  <w:num w:numId="3">
+  <w:num w:numId="6" w16cid:durableId="344941947">
     <w:abstractNumId w:val="9"/>
   </w:num>
-  <w:num w:numId="4">
+  <w:num w:numId="7" w16cid:durableId="1507479439">
     <w:abstractNumId w:val="1"/>
   </w:num>
-  <w:num w:numId="5">
+  <w:num w:numId="8" w16cid:durableId="1156143727">
+    <w:abstractNumId w:val="3"/>
+  </w:num>
+  <w:num w:numId="9" w16cid:durableId="1023090083">
     <w:abstractNumId w:val="4"/>
   </w:num>
-  <w:num w:numId="6">
-[...11 lines deleted...]
-  <w:num w:numId="10">
+  <w:num w:numId="10" w16cid:durableId="1173838190">
     <w:abstractNumId w:val="2"/>
-  </w:num>
-[...7 lines deleted...]
-    <w:abstractNumId w:val="6"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14">
-  <w:zoom w:percent="100"/>
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:zoom w:percent="110"/>
+  <w:embedSystemFonts/>
+  <w:bordersDoNotSurroundHeader/>
+  <w:bordersDoNotSurroundFooter/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:stylePaneFormatFilter w:val="3F01" w:allStyles="1" w:customStyles="0" w:latentStyles="0" w:stylesInUse="0" w:headingStyles="0" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="1" w:directFormattingOnParagraphs="1" w:directFormattingOnNumbering="1" w:directFormattingOnTables="1" w:clearFormatting="1" w:top3HeadingStyles="1" w:visibleStyles="0" w:alternateStyleNames="0"/>
-  <w:doNotTrackMoves/>
   <w:defaultTabStop w:val="720"/>
+  <w:hyphenationZone w:val="950"/>
+  <w:doNotHyphenateCaps/>
+  <w:drawingGridHorizontalSpacing w:val="120"/>
+  <w:drawingGridVerticalSpacing w:val="120"/>
   <w:displayHorizontalDrawingGridEvery w:val="0"/>
-  <w:displayVerticalDrawingGridEvery w:val="0"/>
+  <w:displayVerticalDrawingGridEvery w:val="3"/>
   <w:doNotUseMarginsForDrawingGridOrigin/>
-  <w:noPunctuationKerning/>
-  <w:characterSpacingControl w:val="doNotCompress"/>
+  <w:doNotShadeFormData/>
+  <w:characterSpacingControl w:val="compressPunctuation"/>
   <w:hdrShapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="2055"/>
-[...2 lines deleted...]
-    </o:shapelayout>
+    <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
+    <w:endnote w:id="1"/>
   </w:endnotePr>
   <w:compat>
-    <w:footnoteLayoutLikeWW8/>
-[...2 lines deleted...]
-    <w:forgetLastTabAlignment/>
     <w:doNotUseHTMLParagraphAutoSpacing/>
-    <w:layoutRawTableWidth/>
-[...23 lines deleted...]
-    <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="11"/>
+    <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
+    <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
-    <w:rsidRoot w:val="001A2C23"/>
-[...91 lines deleted...]
-    <w:rsid w:val="00F7460C"/>
+    <w:rsidRoot w:val="00966F0B"/>
+    <w:rsid w:val="00021AA0"/>
+    <w:rsid w:val="00043268"/>
+    <w:rsid w:val="00087BF2"/>
+    <w:rsid w:val="000A3B34"/>
+    <w:rsid w:val="001045DA"/>
+    <w:rsid w:val="0011093E"/>
+    <w:rsid w:val="00144597"/>
+    <w:rsid w:val="0015132B"/>
+    <w:rsid w:val="00154702"/>
+    <w:rsid w:val="00155060"/>
+    <w:rsid w:val="00156C7F"/>
+    <w:rsid w:val="001615C9"/>
+    <w:rsid w:val="001A0637"/>
+    <w:rsid w:val="001B1767"/>
+    <w:rsid w:val="00204372"/>
+    <w:rsid w:val="00213010"/>
+    <w:rsid w:val="002161C7"/>
+    <w:rsid w:val="00216410"/>
+    <w:rsid w:val="00254697"/>
+    <w:rsid w:val="002616B9"/>
+    <w:rsid w:val="00265622"/>
+    <w:rsid w:val="00280B21"/>
+    <w:rsid w:val="00290614"/>
+    <w:rsid w:val="00291AA7"/>
+    <w:rsid w:val="002F1684"/>
+    <w:rsid w:val="002F298B"/>
+    <w:rsid w:val="002F347C"/>
+    <w:rsid w:val="00305A76"/>
+    <w:rsid w:val="00331475"/>
+    <w:rsid w:val="00344E97"/>
+    <w:rsid w:val="00372781"/>
+    <w:rsid w:val="00377D19"/>
+    <w:rsid w:val="00386DA0"/>
+    <w:rsid w:val="00391FE8"/>
+    <w:rsid w:val="003B377D"/>
+    <w:rsid w:val="003B3AE4"/>
+    <w:rsid w:val="003B4732"/>
+    <w:rsid w:val="003C3464"/>
+    <w:rsid w:val="003E4AF8"/>
+    <w:rsid w:val="003F4662"/>
+    <w:rsid w:val="00404F82"/>
+    <w:rsid w:val="0041353D"/>
+    <w:rsid w:val="00445E5C"/>
+    <w:rsid w:val="00461314"/>
+    <w:rsid w:val="004639B3"/>
+    <w:rsid w:val="00480D07"/>
+    <w:rsid w:val="004A68D4"/>
+    <w:rsid w:val="004B3F0C"/>
+    <w:rsid w:val="004D0F11"/>
+    <w:rsid w:val="004D3E68"/>
+    <w:rsid w:val="00503923"/>
+    <w:rsid w:val="00514EBB"/>
+    <w:rsid w:val="00520BBA"/>
+    <w:rsid w:val="0052414A"/>
+    <w:rsid w:val="005B72BC"/>
+    <w:rsid w:val="005D2F27"/>
+    <w:rsid w:val="005D7281"/>
+    <w:rsid w:val="00607F16"/>
+    <w:rsid w:val="006105E3"/>
+    <w:rsid w:val="00614D4B"/>
+    <w:rsid w:val="006305A7"/>
+    <w:rsid w:val="00636D70"/>
+    <w:rsid w:val="00660EC8"/>
+    <w:rsid w:val="00676E1C"/>
+    <w:rsid w:val="006C5591"/>
+    <w:rsid w:val="00721E42"/>
+    <w:rsid w:val="007356F9"/>
+    <w:rsid w:val="00752323"/>
+    <w:rsid w:val="007800C7"/>
+    <w:rsid w:val="00790730"/>
+    <w:rsid w:val="007B3ABA"/>
+    <w:rsid w:val="007C0E8A"/>
+    <w:rsid w:val="007D3170"/>
+    <w:rsid w:val="007E1403"/>
+    <w:rsid w:val="0088192C"/>
+    <w:rsid w:val="00882C8F"/>
+    <w:rsid w:val="0089378B"/>
+    <w:rsid w:val="008949E7"/>
+    <w:rsid w:val="008B5E8A"/>
+    <w:rsid w:val="008C50FB"/>
+    <w:rsid w:val="008D090A"/>
+    <w:rsid w:val="00922624"/>
+    <w:rsid w:val="00924A6B"/>
+    <w:rsid w:val="009477EF"/>
+    <w:rsid w:val="00966F0B"/>
+    <w:rsid w:val="009814ED"/>
+    <w:rsid w:val="009A0C9B"/>
+    <w:rsid w:val="009A4AAA"/>
+    <w:rsid w:val="009C730C"/>
+    <w:rsid w:val="009D16F0"/>
+    <w:rsid w:val="009F1642"/>
+    <w:rsid w:val="00A14AA0"/>
+    <w:rsid w:val="00A33240"/>
+    <w:rsid w:val="00A43B65"/>
+    <w:rsid w:val="00A44948"/>
+    <w:rsid w:val="00A5572D"/>
+    <w:rsid w:val="00A80D04"/>
+    <w:rsid w:val="00A81487"/>
+    <w:rsid w:val="00AC2D33"/>
+    <w:rsid w:val="00AC4AAF"/>
+    <w:rsid w:val="00AD129F"/>
+    <w:rsid w:val="00AD3407"/>
+    <w:rsid w:val="00AE0E62"/>
+    <w:rsid w:val="00AE5DB5"/>
+    <w:rsid w:val="00AF37CF"/>
+    <w:rsid w:val="00B07AB3"/>
+    <w:rsid w:val="00B55712"/>
+    <w:rsid w:val="00B60C4D"/>
+    <w:rsid w:val="00B62666"/>
+    <w:rsid w:val="00B66333"/>
+    <w:rsid w:val="00B75B97"/>
+    <w:rsid w:val="00B80566"/>
+    <w:rsid w:val="00BA64CE"/>
+    <w:rsid w:val="00BB0087"/>
+    <w:rsid w:val="00BC05BE"/>
+    <w:rsid w:val="00BE61F6"/>
+    <w:rsid w:val="00C450FD"/>
+    <w:rsid w:val="00C46950"/>
+    <w:rsid w:val="00C712F7"/>
+    <w:rsid w:val="00C73FB2"/>
+    <w:rsid w:val="00C845B3"/>
+    <w:rsid w:val="00CA32CB"/>
+    <w:rsid w:val="00CD552D"/>
+    <w:rsid w:val="00D13068"/>
+    <w:rsid w:val="00D473AC"/>
+    <w:rsid w:val="00D7413A"/>
+    <w:rsid w:val="00D86766"/>
+    <w:rsid w:val="00DA5197"/>
+    <w:rsid w:val="00DA6036"/>
+    <w:rsid w:val="00DC5835"/>
+    <w:rsid w:val="00DD2055"/>
+    <w:rsid w:val="00DE5D49"/>
+    <w:rsid w:val="00DE6ABB"/>
+    <w:rsid w:val="00E03FDA"/>
+    <w:rsid w:val="00E22C6C"/>
+    <w:rsid w:val="00E72335"/>
+    <w:rsid w:val="00E8190F"/>
+    <w:rsid w:val="00E83E3C"/>
+    <w:rsid w:val="00E94F9A"/>
+    <w:rsid w:val="00EB0C73"/>
+    <w:rsid w:val="00F25E8A"/>
+    <w:rsid w:val="00F51E8A"/>
+    <w:rsid w:val="00F6476C"/>
+    <w:rsid w:val="00F71A05"/>
+    <w:rsid w:val="00F849E1"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:doNotIncludeSubdocsInStats/>
-  <w:smartTagType w:namespaceuri="urn:schemas-microsoft-com:office:smarttags" w:name="State"/>
-[...5 lines deleted...]
-  <w:smartTagType w:namespaceuri="urn:schemas-microsoft-com:office:smarttags" w:name="PlaceType"/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="2055"/>
+    <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
-      <o:idmap v:ext="edit" data="1"/>
+      <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
+  <w:doNotEmbedSmartTags/>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
+  <w14:docId w14:val="114CC0AC"/>
+  <w15:docId w15:val="{38A87133-FB0A-4977-BCA6-9905687C13EE}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
-  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="1" w:defUnhideWhenUsed="1" w:defQFormat="0" w:count="267">
-[...3 lines deleted...]
-    <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="1"/>
+  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
+    <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
+    <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
+    <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="1"/>
+    <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="1"/>
-    <w:lsdException w:name="heading 5" w:uiPriority="9" w:qFormat="1"/>
-[...12 lines deleted...]
-    <w:lsdException w:name="toc 9" w:uiPriority="39"/>
+    <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 5" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 6" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 7" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 8" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 9" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Normal Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="footnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="annotation text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="header" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="footer" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="caption" w:uiPriority="35" w:qFormat="1"/>
-    <w:lsdException w:name="Title" w:semiHidden="0" w:uiPriority="10" w:unhideWhenUsed="0" w:qFormat="1"/>
-[...116 lines deleted...]
-    <w:lsdException w:name="TOC Heading" w:uiPriority="39" w:qFormat="1"/>
+    <w:lsdException w:name="table of figures" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="envelope address" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="envelope return" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="footnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="annotation reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="line number" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="page number" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="endnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="endnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="table of authorities" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="macro" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toa heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Title" w:uiPriority="10" w:qFormat="1"/>
+    <w:lsdException w:name="Closing" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Default Paragraph Font" w:semiHidden="1" w:uiPriority="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Message Header" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Subtitle" w:uiPriority="11" w:qFormat="1"/>
+    <w:lsdException w:name="Salutation" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Date" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text First Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text First Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Note Heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text 2" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text Indent 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Block Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="FollowedHyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Strong" w:uiPriority="22" w:qFormat="1"/>
+    <w:lsdException w:name="Emphasis" w:uiPriority="20" w:qFormat="1"/>
+    <w:lsdException w:name="Document Map" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Plain Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="E-mail Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Top of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Bottom of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Normal (Web)" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Acronym" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Address" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Cite" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Code" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Definition" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Keyboard" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Preformatted" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Sample" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Typewriter" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Variable" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Normal Table" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="annotation subject" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="No List" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Outline List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Outline List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Outline List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Simple 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Simple 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Simple 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Classic 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Classic 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Classic 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Classic 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Colorful 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Colorful 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Colorful 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table 3D effects 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table 3D effects 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table 3D effects 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Contemporary" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Elegant" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Professional" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Subtle 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Subtle 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Web 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Web 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Web 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Balloon Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid" w:uiPriority="59"/>
+    <w:lsdException w:name="Table Theme" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Placeholder Text" w:semiHidden="1"/>
+    <w:lsdException w:name="No Spacing" w:uiPriority="1" w:qFormat="1"/>
+    <w:lsdException w:name="Light Shading" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 1" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 1" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 1" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 1" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 1" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 1" w:uiPriority="65"/>
+    <w:lsdException w:name="Revision" w:semiHidden="1"/>
+    <w:lsdException w:name="List Paragraph" w:uiPriority="34" w:qFormat="1"/>
+    <w:lsdException w:name="Quote" w:uiPriority="29" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Quote" w:uiPriority="30" w:qFormat="1"/>
+    <w:lsdException w:name="Medium List 2 Accent 1" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 1" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 1" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 1" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 1" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 1" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 1" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 1" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 2" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 2" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 2" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 2" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 2" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 2" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2 Accent 2" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 2" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 2" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 2" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 2" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 2" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 2" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 2" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 3" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 3" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 3" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 3" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 3" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 3" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2 Accent 3" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 3" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 3" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 3" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 3" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 3" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 3" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 3" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 4" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 4" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 4" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 4" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 4" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 4" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2 Accent 4" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 4" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 4" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 4" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 4" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 4" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 4" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 4" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 5" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 5" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 5" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 5" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 5" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 5" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2 Accent 5" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 5" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 5" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 5" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 5" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 5" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 5" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 5" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 6" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 6" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 6" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 6" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 6" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 6" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2 Accent 6" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 6" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 6" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 6" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 6" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 6" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 6" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 6" w:uiPriority="73"/>
+    <w:lsdException w:name="Subtle Emphasis" w:uiPriority="19" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Emphasis" w:uiPriority="21" w:qFormat="1"/>
+    <w:lsdException w:name="Subtle Reference" w:uiPriority="31" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Reference" w:uiPriority="32" w:qFormat="1"/>
+    <w:lsdException w:name="Book Title" w:uiPriority="33" w:qFormat="1"/>
+    <w:lsdException w:name="Bibliography" w:semiHidden="1" w:uiPriority="37" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="TOC Heading" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="Plain Table 1" w:uiPriority="41"/>
+    <w:lsdException w:name="Plain Table 2" w:uiPriority="42"/>
+    <w:lsdException w:name="Plain Table 3" w:uiPriority="43"/>
+    <w:lsdException w:name="Plain Table 4" w:uiPriority="44"/>
+    <w:lsdException w:name="Plain Table 5" w:uiPriority="45"/>
+    <w:lsdException w:name="Grid Table Light" w:uiPriority="40"/>
+    <w:lsdException w:name="Grid Table 1 Light" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 1" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 1" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 1" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 1" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 1" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 1" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 1" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 2" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 2" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 2" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 2" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 2" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 2" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 2" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 3" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 3" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 3" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 3" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 3" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 3" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 3" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 4" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 4" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 4" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 4" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 4" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 4" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 4" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 5" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 5" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 5" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 5" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 5" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 5" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 5" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 6" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 6" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 6" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 6" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 6" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 6" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 6" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 1" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 1" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 1" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 1" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 1" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 1" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 1" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 2" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 2" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 2" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 2" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 2" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 2" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 2" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 3" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 3" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 3" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 3" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 3" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 3" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 3" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 4" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 4" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
+    <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
+    <w:rsid w:val="0052414A"/>
+    <w:pPr>
+      <w:widowControl w:val="0"/>
+      <w:autoSpaceDE w:val="0"/>
+      <w:autoSpaceDN w:val="0"/>
+      <w:adjustRightInd w:val="0"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Courier" w:hAnsi="Courier" w:cs="Courier"/>
+    </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading2">
     <w:name w:val="heading 2"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Heading2Char"/>
     <w:qFormat/>
-    <w:rsid w:val="00BA4F06"/>
+    <w:rsid w:val="00391FE8"/>
     <w:pPr>
       <w:keepNext/>
+      <w:widowControl/>
+      <w:autoSpaceDE/>
+      <w:autoSpaceDN/>
+      <w:adjustRightInd/>
       <w:jc w:val="center"/>
       <w:outlineLvl w:val="1"/>
     </w:pPr>
     <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       <w:b/>
-      <w:sz w:val="24"/>
       <w:u w:val="single"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading4">
+    <w:name w:val="heading 4"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:qFormat/>
+    <w:rsid w:val="00391FE8"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:widowControl/>
+      <w:autoSpaceDE/>
+      <w:autoSpaceDN/>
+      <w:adjustRightInd/>
+      <w:jc w:val="right"/>
+      <w:outlineLvl w:val="3"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:b/>
+      <w:smallCaps/>
+      <w:sz w:val="52"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="DefaultParagraphFont">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="TableNormal">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="NoList">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="InsideAddress">
-    <w:name w:val="Inside Address"/>
+  <w:style w:type="paragraph" w:styleId="EndnoteText">
+    <w:name w:val="endnote text"/>
     <w:basedOn w:val="Normal"/>
-    <w:rsid w:val="00900DB5"/>
+    <w:semiHidden/>
+    <w:rsid w:val="0052414A"/>
+    <w:rPr>
+      <w:rFonts w:cs="Times New Roman"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="EndnoteReference">
+    <w:name w:val="endnote reference"/>
+    <w:semiHidden/>
+    <w:rsid w:val="0052414A"/>
+    <w:rPr>
+      <w:vertAlign w:val="superscript"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="FootnoteText">
+    <w:name w:val="footnote text"/>
+    <w:basedOn w:val="Normal"/>
+    <w:semiHidden/>
+    <w:rsid w:val="0052414A"/>
+    <w:rPr>
+      <w:rFonts w:cs="Times New Roman"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="FootnoteReference">
+    <w:name w:val="footnote reference"/>
+    <w:semiHidden/>
+    <w:rsid w:val="0052414A"/>
+    <w:rPr>
+      <w:vertAlign w:val="superscript"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="TOC1">
+    <w:name w:val="toc 1"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:autoRedefine/>
+    <w:semiHidden/>
+    <w:rsid w:val="0052414A"/>
     <w:pPr>
-      <w:spacing w:line="220" w:lineRule="atLeast"/>
-      <w:jc w:val="both"/>
+      <w:tabs>
+        <w:tab w:val="right" w:leader="dot" w:pos="9360"/>
+      </w:tabs>
+      <w:suppressAutoHyphens/>
+      <w:spacing w:before="480" w:line="240" w:lineRule="atLeast"/>
+      <w:ind w:left="720" w:right="720" w:hanging="720"/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="TOC2">
+    <w:name w:val="toc 2"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:autoRedefine/>
+    <w:semiHidden/>
+    <w:rsid w:val="0052414A"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="right" w:leader="dot" w:pos="9360"/>
+      </w:tabs>
+      <w:suppressAutoHyphens/>
+      <w:spacing w:line="240" w:lineRule="atLeast"/>
+      <w:ind w:left="720" w:right="720"/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="TOC3">
+    <w:name w:val="toc 3"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:autoRedefine/>
+    <w:semiHidden/>
+    <w:rsid w:val="0052414A"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="right" w:leader="dot" w:pos="9360"/>
+      </w:tabs>
+      <w:suppressAutoHyphens/>
+      <w:spacing w:line="240" w:lineRule="atLeast"/>
+      <w:ind w:left="720" w:right="720"/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="TOC4">
+    <w:name w:val="toc 4"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:autoRedefine/>
+    <w:semiHidden/>
+    <w:rsid w:val="0052414A"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="right" w:leader="dot" w:pos="9360"/>
+      </w:tabs>
+      <w:suppressAutoHyphens/>
+      <w:spacing w:line="240" w:lineRule="atLeast"/>
+      <w:ind w:left="720" w:right="720"/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="TOC5">
+    <w:name w:val="toc 5"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:autoRedefine/>
+    <w:semiHidden/>
+    <w:rsid w:val="0052414A"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="right" w:leader="dot" w:pos="9360"/>
+      </w:tabs>
+      <w:suppressAutoHyphens/>
+      <w:spacing w:line="240" w:lineRule="atLeast"/>
+      <w:ind w:left="720" w:right="720"/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="TOC6">
+    <w:name w:val="toc 6"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:autoRedefine/>
+    <w:semiHidden/>
+    <w:rsid w:val="0052414A"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="right" w:pos="9360"/>
+      </w:tabs>
+      <w:suppressAutoHyphens/>
+      <w:spacing w:line="240" w:lineRule="atLeast"/>
+      <w:ind w:left="720" w:hanging="720"/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="TOC7">
+    <w:name w:val="toc 7"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:autoRedefine/>
+    <w:semiHidden/>
+    <w:rsid w:val="0052414A"/>
+    <w:pPr>
+      <w:suppressAutoHyphens/>
+      <w:spacing w:line="240" w:lineRule="atLeast"/>
+      <w:ind w:left="720" w:hanging="720"/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="TOC8">
+    <w:name w:val="toc 8"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:autoRedefine/>
+    <w:semiHidden/>
+    <w:rsid w:val="0052414A"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="right" w:pos="9360"/>
+      </w:tabs>
+      <w:suppressAutoHyphens/>
+      <w:spacing w:line="240" w:lineRule="atLeast"/>
+      <w:ind w:left="720" w:hanging="720"/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="TOC9">
+    <w:name w:val="toc 9"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:autoRedefine/>
+    <w:semiHidden/>
+    <w:rsid w:val="0052414A"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="right" w:leader="dot" w:pos="9360"/>
+      </w:tabs>
+      <w:suppressAutoHyphens/>
+      <w:spacing w:line="240" w:lineRule="atLeast"/>
+      <w:ind w:left="720" w:hanging="720"/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Index1">
+    <w:name w:val="index 1"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:autoRedefine/>
+    <w:semiHidden/>
+    <w:rsid w:val="0052414A"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="right" w:leader="dot" w:pos="9360"/>
+      </w:tabs>
+      <w:suppressAutoHyphens/>
+      <w:spacing w:line="240" w:lineRule="atLeast"/>
+      <w:ind w:left="720" w:hanging="720"/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Index2">
+    <w:name w:val="index 2"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:autoRedefine/>
+    <w:semiHidden/>
+    <w:rsid w:val="0052414A"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="right" w:leader="dot" w:pos="9360"/>
+      </w:tabs>
+      <w:suppressAutoHyphens/>
+      <w:spacing w:line="240" w:lineRule="atLeast"/>
+      <w:ind w:left="720"/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="TOAHeading">
+    <w:name w:val="toa heading"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:semiHidden/>
+    <w:rsid w:val="0052414A"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="right" w:pos="9360"/>
+      </w:tabs>
+      <w:suppressAutoHyphens/>
+      <w:spacing w:line="240" w:lineRule="atLeast"/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Caption">
+    <w:name w:val="caption"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:qFormat/>
+    <w:rsid w:val="0052414A"/>
+    <w:rPr>
+      <w:rFonts w:cs="Times New Roman"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="EquationCaption">
+    <w:name w:val="_Equation Caption"/>
+    <w:rsid w:val="0052414A"/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="BodyText">
+    <w:name w:val="Body Text"/>
+    <w:basedOn w:val="Normal"/>
+    <w:rsid w:val="00BA64CE"/>
+    <w:pPr>
+      <w:widowControl/>
+      <w:autoSpaceDE/>
+      <w:autoSpaceDN/>
+      <w:adjustRightInd/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
-      <w:spacing w:val="-5"/>
+      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:sz w:val="24"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Header">
     <w:name w:val="header"/>
     <w:basedOn w:val="Normal"/>
-    <w:rsid w:val="00CD5666"/>
+    <w:rsid w:val="00BA64CE"/>
     <w:pPr>
+      <w:widowControl/>
       <w:tabs>
         <w:tab w:val="center" w:pos="4320"/>
         <w:tab w:val="right" w:pos="8640"/>
       </w:tabs>
+      <w:autoSpaceDE/>
+      <w:autoSpaceDN/>
+      <w:adjustRightInd/>
     </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+    </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="PageNumber">
-[...2 lines deleted...]
-    <w:rsid w:val="00CD5666"/>
+  <w:style w:type="character" w:styleId="Hyperlink">
+    <w:name w:val="Hyperlink"/>
+    <w:rsid w:val="00391FE8"/>
+    <w:rPr>
+      <w:color w:val="0000FF"/>
+      <w:u w:val="single"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="ListParagraph">
+    <w:name w:val="List Paragraph"/>
+    <w:basedOn w:val="Normal"/>
+    <w:uiPriority w:val="34"/>
+    <w:qFormat/>
+    <w:rsid w:val="007800C7"/>
+    <w:pPr>
+      <w:ind w:left="720"/>
+    </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Footer">
     <w:name w:val="footer"/>
     <w:basedOn w:val="Normal"/>
-    <w:rsid w:val="00CD5666"/>
+    <w:link w:val="FooterChar"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="005D7281"/>
     <w:pPr>
       <w:tabs>
-        <w:tab w:val="center" w:pos="4320"/>
-        <w:tab w:val="right" w:pos="8640"/>
+        <w:tab w:val="center" w:pos="4680"/>
+        <w:tab w:val="right" w:pos="9360"/>
       </w:tabs>
     </w:pPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="BodyText">
-[...2 lines deleted...]
-    <w:rsid w:val="00BA4F06"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="FooterChar">
+    <w:name w:val="Footer Char"/>
+    <w:link w:val="Footer"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="005D7281"/>
     <w:rPr>
-      <w:sz w:val="24"/>
+      <w:rFonts w:ascii="Courier" w:hAnsi="Courier" w:cs="Courier"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="TitleSmallerHeading">
+    <w:name w:val="Title Smaller Heading"/>
+    <w:qFormat/>
+    <w:rsid w:val="002616B9"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Myriad Pro" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Myriad Pro" w:cstheme="minorBidi"/>
+      <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      <w:sz w:val="40"/>
+      <w:szCs w:val="40"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="TitleHeader">
+    <w:name w:val="Title Header"/>
+    <w:basedOn w:val="Header"/>
+    <w:qFormat/>
+    <w:rsid w:val="002616B9"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="clear" w:pos="4320"/>
+        <w:tab w:val="clear" w:pos="8640"/>
+      </w:tabs>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Myriad Pro Light" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Myriad Pro Light" w:cstheme="minorBidi"/>
+      <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      <w:sz w:val="72"/>
+      <w:szCs w:val="72"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="TitleDate">
+    <w:name w:val="Title Date"/>
+    <w:qFormat/>
+    <w:rsid w:val="002616B9"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="left" w:pos="7980"/>
+      </w:tabs>
+      <w:spacing w:after="160"/>
+      <w:ind w:left="-446"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Myriad Pro" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Myriad Pro" w:cstheme="minorBidi"/>
+      <w:color w:val="00558C"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="44"/>
+      <w:lang w:val="en-CA"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="BodyTextIndent">
     <w:name w:val="Body Text Indent"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="BodyTextIndentChar"/>
-    <w:rsid w:val="00BA4F06"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="009477EF"/>
     <w:pPr>
-      <w:ind w:firstLine="720"/>
+      <w:spacing w:after="120"/>
+      <w:ind w:left="283"/>
     </w:pPr>
-    <w:rPr>
-[...38 lines deleted...]
-    </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="BodyTextIndentChar">
     <w:name w:val="Body Text Indent Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="BodyTextIndent"/>
-    <w:rsid w:val="007C009F"/>
+    <w:rsid w:val="009477EF"/>
     <w:rPr>
-      <w:sz w:val="24"/>
-      <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      <w:rFonts w:ascii="Courier" w:hAnsi="Courier" w:cs="Courier"/>
     </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="InsideAddress">
+    <w:name w:val="Inside Address"/>
+    <w:basedOn w:val="Normal"/>
+    <w:rsid w:val="009477EF"/>
+    <w:pPr>
+      <w:widowControl/>
+      <w:autoSpaceDE/>
+      <w:autoSpaceDN/>
+      <w:adjustRightInd/>
+      <w:spacing w:line="220" w:lineRule="atLeast"/>
+      <w:jc w:val="both"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Times New Roman"/>
+      <w:spacing w:val="-5"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="PageNumber">
+    <w:name w:val="page number"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:rsid w:val="009477EF"/>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Heading2Char">
     <w:name w:val="Heading 2 Char"/>
     <w:link w:val="Heading2"/>
-    <w:rsid w:val="007C009F"/>
+    <w:rsid w:val="009477EF"/>
     <w:rPr>
       <w:b/>
-      <w:sz w:val="24"/>
       <w:u w:val="single"/>
-      <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="BodyText2">
     <w:name w:val="Body Text 2"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="BodyText2Char"/>
-    <w:rsid w:val="000C13F0"/>
+    <w:rsid w:val="009477EF"/>
     <w:pPr>
+      <w:widowControl/>
+      <w:autoSpaceDE/>
+      <w:autoSpaceDN/>
+      <w:adjustRightInd/>
       <w:spacing w:after="120" w:line="480" w:lineRule="auto"/>
     </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+    </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="BodyText2Char">
     <w:name w:val="Body Text 2 Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="BodyText2"/>
-    <w:rsid w:val="000C13F0"/>
-[...189 lines deleted...]
-    <w:unhideWhenUsed/>
+    <w:rsid w:val="009477EF"/>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:divs>
-    <w:div w:id="558789353">
+    <w:div w:id="83573548">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
-    <w:div w:id="627903164">
+    <w:div w:id="774136556">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="1246455089">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="1685669057">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.microsoft.com/office/2007/relationships/stylesWithEffects" Target="stylesWithEffects.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header6.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header5.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header4.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
@@ -7060,86 +7457,84 @@
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
-        <a:font script="Geor" typeface="Sylfaen"/>
       </a:majorFont>
       <a:minorFont>
         <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ 明朝"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Cordia New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
-        <a:font script="Geor" typeface="Sylfaen"/>
       </a:minorFont>
     </a:fontScheme>
     <a:fmtScheme name="Office">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
@@ -7270,92 +7665,98 @@
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
+<file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
+</file>
+
+<file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
+<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APA.XSL" StyleName="APA Fifth Edition"/>
+</file>
+
+<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{02625BD0-71C2-4AF3-AEE1-F0C7C4B38CB2}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=docMetadata/LabelInfo.xml><?xml version="1.0" encoding="utf-8"?>
+<clbl:labelList xmlns:clbl="http://schemas.microsoft.com/office/2020/mipLabelMetadata">
+  <clbl:label id="{9715e697-1c31-4156-8581-01c5d1e29c65}" enabled="1" method="Standard" siteId="{cf4e8a24-641b-40d2-905e-9a328b644fab}" contentBits="0" removed="0"/>
+</clbl:labelList>
+</file>
+
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
-  <Pages>5</Pages>
-[...1 lines deleted...]
-  <Characters>5948</Characters>
+  <Pages>6</Pages>
+  <Words>981</Words>
+  <Characters>5593</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>49</Lines>
+  <Lines>46</Lines>
   <Paragraphs>13</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
-      <vt:lpstr>197</vt:lpstr>
+      <vt:lpstr>Road Closing and Selling Sample Bylaw</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
-  <Company>SARM</Company>
+  <Company>Government of Saskatchewan</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>6978</CharactersWithSpaces>
+  <CharactersWithSpaces>6561</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
-  <dc:title>Closing-and-SELLING-Municpal-Road-Street-Sample-Bylaw</dc:title>
-  <dc:creator>Teresa  Edwards</dc:creator>
+  <dc:title>Road Closing and Selling Sample Bylaw</dc:title>
+  <dc:subject>Road Closing and Selling Sample bylaw</dc:subject>
+  <dc:creator>asmradmin@gov.sk.ca</dc:creator>
+  <cp:keywords>sample bylaws</cp:keywords>
+  <dc:description>Government of Saskatchewan, Ministry of Government Relations, Advisory Services and Municipal Relations Branch</dc:description>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
+  <cp:category>Sample Bylaws</cp:category>
 </cp:coreProperties>
 </file>
-
-[...18 lines deleted...]
-</file>