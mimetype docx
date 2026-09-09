--- v0 (2026-07-10)
+++ v1 (2026-09-09)
@@ -1,6042 +1,6612 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
-  <Override PartName="/word/stylesWithEffects.xml" ContentType="application/vnd.ms-word.stylesWithEffects+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
-  <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
-[...4 lines deleted...]
-  <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
+  <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w:rsidR="00966F0B" w:rsidRPr="002F347C" w:rsidRDefault="00B62666" w:rsidP="00C450FD">
-[...5 lines deleted...]
-        <w:spacing w:line="240" w:lineRule="atLeast"/>
+    <w:p w14:paraId="78F463ED" w14:textId="77777777" w:rsidR="002616B9" w:rsidRPr="00040E92" w:rsidRDefault="002616B9" w:rsidP="002616B9">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro"/>
+          <w:sz w:val="40"/>
+          <w:szCs w:val="40"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0029026D">
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+        <mc:AlternateContent>
+          <mc:Choice Requires="wpg">
+            <w:drawing>
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="1F9E2BC4" wp14:editId="1201C098">
+                <wp:simplePos x="0" y="0"/>
+                <wp:positionH relativeFrom="page">
+                  <wp:posOffset>-161925</wp:posOffset>
+                </wp:positionH>
+                <wp:positionV relativeFrom="paragraph">
+                  <wp:posOffset>409575</wp:posOffset>
+                </wp:positionV>
+                <wp:extent cx="7929880" cy="1451062"/>
+                <wp:effectExtent l="0" t="0" r="0" b="0"/>
+                <wp:wrapNone/>
+                <wp:docPr id="3" name="Group 3"/>
+                <wp:cNvGraphicFramePr/>
+                <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                  <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup">
+                    <wpg:wgp>
+                      <wpg:cNvGrpSpPr/>
+                      <wpg:grpSpPr>
+                        <a:xfrm>
+                          <a:off x="0" y="0"/>
+                          <a:ext cx="7929880" cy="1451062"/>
+                          <a:chOff x="108858" y="0"/>
+                          <a:chExt cx="7929880" cy="1484912"/>
+                        </a:xfrm>
+                      </wpg:grpSpPr>
+                      <wps:wsp>
+                        <wps:cNvPr id="1" name="Rectangle 1"/>
+                        <wps:cNvSpPr/>
+                        <wps:spPr>
+                          <a:xfrm>
+                            <a:off x="108858" y="0"/>
+                            <a:ext cx="7646047" cy="1484906"/>
+                          </a:xfrm>
+                          <a:prstGeom prst="rect">
+                            <a:avLst/>
+                          </a:prstGeom>
+                          <a:solidFill>
+                            <a:srgbClr val="00558C"/>
+                          </a:solidFill>
+                          <a:ln>
+                            <a:noFill/>
+                          </a:ln>
+                        </wps:spPr>
+                        <wps:style>
+                          <a:lnRef idx="2">
+                            <a:schemeClr val="accent1">
+                              <a:shade val="50000"/>
+                            </a:schemeClr>
+                          </a:lnRef>
+                          <a:fillRef idx="1">
+                            <a:schemeClr val="accent1"/>
+                          </a:fillRef>
+                          <a:effectRef idx="0">
+                            <a:schemeClr val="accent1"/>
+                          </a:effectRef>
+                          <a:fontRef idx="minor">
+                            <a:schemeClr val="lt1"/>
+                          </a:fontRef>
+                        </wps:style>
+                        <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="ctr" anchorCtr="0" forceAA="0" compatLnSpc="1">
+                          <a:prstTxWarp prst="textNoShape">
+                            <a:avLst/>
+                          </a:prstTxWarp>
+                          <a:noAutofit/>
+                        </wps:bodyPr>
+                      </wps:wsp>
+                      <wps:wsp>
+                        <wps:cNvPr id="2" name="Rectangle 2"/>
+                        <wps:cNvSpPr/>
+                        <wps:spPr>
+                          <a:xfrm>
+                            <a:off x="7433583" y="282"/>
+                            <a:ext cx="605155" cy="1484630"/>
+                          </a:xfrm>
+                          <a:prstGeom prst="rect">
+                            <a:avLst/>
+                          </a:prstGeom>
+                          <a:solidFill>
+                            <a:srgbClr val="41B6E6"/>
+                          </a:solidFill>
+                          <a:ln w="12700" cap="flat" cmpd="sng" algn="ctr">
+                            <a:noFill/>
+                            <a:prstDash val="solid"/>
+                            <a:miter lim="800000"/>
+                          </a:ln>
+                          <a:effectLst/>
+                        </wps:spPr>
+                        <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="ctr" anchorCtr="0" forceAA="0" compatLnSpc="1">
+                          <a:prstTxWarp prst="textNoShape">
+                            <a:avLst/>
+                          </a:prstTxWarp>
+                          <a:noAutofit/>
+                        </wps:bodyPr>
+                      </wps:wsp>
+                    </wpg:wgp>
+                  </a:graphicData>
+                </a:graphic>
+                <wp14:sizeRelH relativeFrom="margin">
+                  <wp14:pctWidth>0</wp14:pctWidth>
+                </wp14:sizeRelH>
+                <wp14:sizeRelV relativeFrom="margin">
+                  <wp14:pctHeight>0</wp14:pctHeight>
+                </wp14:sizeRelV>
+              </wp:anchor>
+            </w:drawing>
+          </mc:Choice>
+          <mc:Fallback>
+            <w:pict>
+              <v:group w14:anchorId="705A162A" id="Group 3" o:spid="_x0000_s1026" style="position:absolute;margin-left:-12.75pt;margin-top:32.25pt;width:624.4pt;height:114.25pt;z-index:-251657216;mso-position-horizontal-relative:page;mso-width-relative:margin;mso-height-relative:margin" coordorigin="1088" coordsize="79298,14849" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDKafF/ewMAAN4JAAAOAAAAZHJzL2Uyb0RvYy54bWzsVltP3DgYfV+p/8Hye8mFZCZEhIpCQSuh&#10;FpWu+mwc5yI5ttf2kGF//X624wwFVFWt+lYegh1/1+PvnMnpu/3E0QPTZpSiwdlRihETVLaj6Bv8&#10;z5ertxVGxhLREi4Fa/AjM/jd2Zu/TmdVs1wOkrdMIwgiTD2rBg/WqjpJDB3YRMyRVEzAYSf1RCxs&#10;dZ+0mswQfeJJnqabZJa6VVpSZgy8vQyH+MzH7zpG7aeuM8wi3mCozfqn9s9790zOTknda6KGkS5l&#10;kJ+oYiKjgKRrqEtiCdrp8UWoaaRaGtnZIyqnRHbdSJnvAbrJ0mfdXGu5U76Xvp57tcIE0D7D6afD&#10;0o8P11rdqVsNSMyqByz8zvWy7/Tk/kOVaO8he1whY3uLKLzcnuQnVQXIUjjLijJLN3kAlQ6AvPPL&#10;0qoqYQwOznT48Lp7VZxk3j2J2ZNvapoVTIk5AGF+DYi7gSjm8TU1AHGr0dhCvRgJMsGsfobpIaLn&#10;DGWuJZccrFasTG0AtleAetnwitam2KTFNqIF7aYbF3ptl9RKG3vN5ITcosEaavCDRR5ujA2m0cSl&#10;NpKP7dXIud/o/v6Ca/RA3LSnZVldLNG/MePCGQvp3EJE9waQjh35lX3kzNlx8Zl1AAzcZO4r8dxk&#10;ax5CKRM2C0cDaVlIX6bwF7M7NjsP36kP6CJ3kH+NvQSIliFIjB2qXOydK/PUXp3T7xUWnFcPn1kK&#10;uzpPo5D6tQAculoyB/sIUoDGoXQv20cYGy2DsBhFr0a4txti7C3RoCTADFBH+wkeHZdzg+WywmiQ&#10;+r/X3jt7mGs4xWgGZWqw+XdHNMOI/y1g4k+yonBS5jdFuc1ho5+e3D89EbvpQsI4wFRDdX7p7C2P&#10;y07L6SuI6LnLCkdEUMjdYGp13FzYoJggw5Sdn3szkC9F7I24U9QFd6i6ufyy/0q0WobXwtx/lJFl&#10;pH42w8HWeQp5vrOyG/2AH3Bd8AbGB/b9durnL6nv5ciV9EPU3xbHx2V17MUurxYljOzfpGVWlgfy&#10;b44jQaLSRmb/MvmL7P3mQ5SWZ+RHMIVZvgV2Iuqmq+PEwnJSLUya6OHSeQ+/5e7+w90sOhEu+JKY&#10;IZDTh3UEIfU0WvgV5+PU4MrxPvYVlCZQb5Evry1eNw/3/Ic/v58//ocUPiK8BC8fPO4r5ene8+3w&#10;WXb2PwAAAP//AwBQSwMEFAAGAAgAAAAhAKFOXeTiAAAACwEAAA8AAABkcnMvZG93bnJldi54bWxM&#10;j8FqwzAMhu+DvYPRYLfWibOUNYtSStl2KoO1g9GbG6tJaGyH2E3St597Wk9C6OPX9+erSbdsoN41&#10;1iDE8wgYmdKqxlQIP/uP2Ssw56VRsrWGEK7kYFU8PuQyU3Y03zTsfMVCiHGZRKi97zLOXVmTlm5u&#10;OzLhdrK9lj6sfcVVL8cQrlsuomjBtWxM+FDLjjY1lefdRSN8jnJcJ/H7sD2fNtfDPv363caE+Pw0&#10;rd+AeZr8Pww3/aAORXA62otRjrUIM5GmAUVYvIR5A4RIEmBHBLFMIuBFzu87FH8AAAD//wMAUEsB&#10;Ai0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVz&#10;XS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMv&#10;LnJlbHNQSwECLQAUAAYACAAAACEAymnxf3sDAADeCQAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uy&#10;b0RvYy54bWxQSwECLQAUAAYACAAAACEAoU5d5OIAAAALAQAADwAAAAAAAAAAAAAAAADVBQAAZHJz&#10;L2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAOQGAAAAAA==&#10;">
+                <v:rect id="Rectangle 1" o:spid="_x0000_s1027" style="position:absolute;left:1088;width:76461;height:14849;visibility:visible;mso-wrap-style:square;v-text-anchor:middle" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQA7Lp8awQAAANoAAAAPAAAAZHJzL2Rvd25yZXYueG1sRE9Na8JA&#10;EL0L/odlCr3pbgVFU1cRwWr1ZNpCj0N2mgSzsyG7jdFf7wqCp+HxPme+7GwlWmp86VjD21CBIM6c&#10;KTnX8P21GUxB+IBssHJMGi7kYbno9+aYGHfmI7VpyEUMYZ+ghiKEOpHSZwVZ9ENXE0fuzzUWQ4RN&#10;Lk2D5xhuKzlSaiItlhwbCqxpXVB2Sv+thm5m2+3n1f+sPvYHW53G6veyU1q/vnSrdxCBuvAUP9w7&#10;E+fD/ZX7lYsbAAAA//8DAFBLAQItABQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAAAAAAAAAAAAA&#10;AAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAAAA&#10;AAAAAAAAAAAAHwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhADsunxrBAAAA2gAAAA8AAAAA&#10;AAAAAAAAAAAABwIAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAAAwADALcAAAD1AgAAAAA=&#10;" fillcolor="#00558c" stroked="f" strokeweight="2pt"/>
+                <v:rect id="Rectangle 2" o:spid="_x0000_s1028" style="position:absolute;left:74335;top:2;width:6052;height:14847;visibility:visible;mso-wrap-style:square;v-text-anchor:middle" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQBsAA+yxAAAANoAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI9Ba8JA&#10;FITvQv/D8gq96aZCg6SuUgptUhHB2Iu3R/aZhGbfLtltkv77riB4HGbmG2a9nUwnBup9a1nB8yIB&#10;QVxZ3XKt4Pv0MV+B8AFZY2eZFPyRh+3mYbbGTNuRjzSUoRYRwj5DBU0ILpPSVw0Z9AvriKN3sb3B&#10;EGVfS93jGOGmk8skSaXBluNCg47eG6p+yl+j4OuUp+cdfnbjwYW6yvduXxYvSj09Tm+vIAJN4R6+&#10;tQutYAnXK/EGyM0/AAAA//8DAFBLAQItABQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAAAAAAAAA&#10;AAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsA&#10;AAAAAAAAAAAAAAAAHwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAGwAD7LEAAAA2gAAAA8A&#10;AAAAAAAAAAAAAAAABwIAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAAAwADALcAAAD4AgAAAAA=&#10;" fillcolor="#41b6e6" stroked="f" strokeweight="1pt"/>
+                <w10:wrap anchorx="page"/>
+              </v:group>
+            </w:pict>
+          </mc:Fallback>
+        </mc:AlternateContent>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="52AA6592" w14:textId="77777777" w:rsidR="002616B9" w:rsidRDefault="002616B9" w:rsidP="002616B9">
+      <w:r>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:tab/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6E077039" w14:textId="05F1905C" w:rsidR="002616B9" w:rsidRDefault="002616B9" w:rsidP="002616B9"/>
+    <w:p w14:paraId="2E6920E9" w14:textId="3BA32576" w:rsidR="002616B9" w:rsidRDefault="002616B9" w:rsidP="002616B9"/>
+    <w:p w14:paraId="12205B32" w14:textId="1F3BDB70" w:rsidR="002616B9" w:rsidRDefault="002616B9" w:rsidP="002616B9">
+      <w:r w:rsidRPr="00FE173D">
+        <w:rPr>
+          <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro"/>
+          <w:noProof/>
+          <w:sz w:val="40"/>
+          <w:szCs w:val="40"/>
+        </w:rPr>
+        <mc:AlternateContent>
+          <mc:Choice Requires="wps">
+            <w:drawing>
+              <wp:anchor distT="45720" distB="45720" distL="114300" distR="114300" simplePos="0" relativeHeight="251660288" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="68463825" wp14:editId="0E72C8B9">
+                <wp:simplePos x="0" y="0"/>
+                <wp:positionH relativeFrom="column">
+                  <wp:posOffset>-116205</wp:posOffset>
+                </wp:positionH>
+                <wp:positionV relativeFrom="paragraph">
+                  <wp:posOffset>60325</wp:posOffset>
+                </wp:positionV>
+                <wp:extent cx="5608955" cy="889000"/>
+                <wp:effectExtent l="0" t="0" r="0" b="6350"/>
+                <wp:wrapSquare wrapText="bothSides"/>
+                <wp:docPr id="217" name="Text Box 2"/>
+                <wp:cNvGraphicFramePr>
+                  <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
+                </wp:cNvGraphicFramePr>
+                <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                  <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                    <wps:wsp>
+                      <wps:cNvSpPr txBox="1">
+                        <a:spLocks noChangeArrowheads="1"/>
+                      </wps:cNvSpPr>
+                      <wps:spPr bwMode="auto">
+                        <a:xfrm>
+                          <a:off x="0" y="0"/>
+                          <a:ext cx="5608955" cy="889000"/>
+                        </a:xfrm>
+                        <a:prstGeom prst="rect">
+                          <a:avLst/>
+                        </a:prstGeom>
+                        <a:noFill/>
+                        <a:ln w="9525">
+                          <a:noFill/>
+                          <a:miter lim="800000"/>
+                          <a:headEnd/>
+                          <a:tailEnd/>
+                        </a:ln>
+                      </wps:spPr>
+                      <wps:txbx>
+                        <w:txbxContent>
+                          <w:p w14:paraId="3ADE5873" w14:textId="36AA2C1F" w:rsidR="002616B9" w:rsidRDefault="002616B9" w:rsidP="002616B9">
+                            <w:pPr>
+                              <w:pStyle w:val="TitleHeader"/>
+                            </w:pPr>
+                            <w:r>
+                              <w:t xml:space="preserve">Special Tax Bylaw </w:t>
+                            </w:r>
+                            <w:r w:rsidR="001C4C21">
+                              <w:t>Sample</w:t>
+                            </w:r>
+                          </w:p>
+                        </w:txbxContent>
+                      </wps:txbx>
+                      <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t" anchorCtr="0">
+                        <a:noAutofit/>
+                      </wps:bodyPr>
+                    </wps:wsp>
+                  </a:graphicData>
+                </a:graphic>
+                <wp14:sizeRelH relativeFrom="margin">
+                  <wp14:pctWidth>0</wp14:pctWidth>
+                </wp14:sizeRelH>
+                <wp14:sizeRelV relativeFrom="margin">
+                  <wp14:pctHeight>0</wp14:pctHeight>
+                </wp14:sizeRelV>
+              </wp:anchor>
+            </w:drawing>
+          </mc:Choice>
+          <mc:Fallback>
+            <w:pict>
+              <v:shapetype w14:anchorId="68463825" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+                <v:stroke joinstyle="miter"/>
+                <v:path gradientshapeok="t" o:connecttype="rect"/>
+              </v:shapetype>
+              <v:shape id="Text Box 2" o:spid="_x0000_s1026" type="#_x0000_t202" style="position:absolute;margin-left:-9.15pt;margin-top:4.75pt;width:441.65pt;height:70pt;z-index:251660288;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:3.6pt;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:3.6pt;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDoQwGi9wEAAM0DAAAOAAAAZHJzL2Uyb0RvYy54bWysU9tu2zAMfR+wfxD0vtgJ4i4x4hRduw4D&#10;ugvQ7QMYWY6FSaImKbG7rx8lp2mwvQ17EUhRPOQ5pDbXo9HsKH1QaBs+n5WcSSuwVXbf8O/f7t+s&#10;OAsRbAsarWz4kwz8evv61WZwtVxgj7qVnhGIDfXgGt7H6OqiCKKXBsIMnbQU7NAbiOT6fdF6GAjd&#10;6GJRllfFgL51HoUMgW7vpiDfZvyukyJ+6bogI9MNp95iPn0+d+ksthuo9x5cr8SpDfiHLgwoS0XP&#10;UHcQgR28+gvKKOExYBdnAk2BXaeEzByIzbz8g81jD05mLiROcGeZwv+DFZ+Pj+6rZ3F8hyMNMJMI&#10;7gHFj8As3vZg9/LGexx6CS0VnifJisGF+pSapA51SCC74RO2NGQ4RMxAY+dNUoV4MkKnATydRZdj&#10;ZIIuq6tyta4qzgTFVqt1WeapFFA/Zzsf4geJhiWj4Z6GmtHh+BBi6gbq5yepmMV7pXUerLZsaPi6&#10;WlQ54SJiVKS908pQTao41YQ6kXxv25wcQenJpgLanlgnohPlOO5GepjY77B9Iv4ep/2i/0BGj/4X&#10;ZwPtVsPDzwN4yZn+aEnD9Xy5TMuYnWX1dkGOv4zsLiNgBUE1PHI2mbcxL/DE9Ya07lSW4aWTU6+0&#10;M1md036npbz086uXX7j9DQAA//8DAFBLAwQUAAYACAAAACEARfjPEt0AAAAJAQAADwAAAGRycy9k&#10;b3ducmV2LnhtbEyPwW7CMBBE75X6D9Yi9QY2LUEhxEFVq15blRYkbiZekoh4HcWGpH/f7akcd+Zp&#10;dibfjK4VV+xD40nDfKZAIJXeNlRp+P56m6YgQjRkTesJNfxggE1xf5ebzPqBPvG6jZXgEAqZ0VDH&#10;2GVShrJGZ8LMd0jsnXzvTOSzr6TtzcDhrpWPSi2lMw3xh9p0+FJjed5enIbd++mwX6iP6tUl3eBH&#10;JcmtpNYPk/F5DSLiGP9h+KvP1aHgTkd/IRtEq2E6T58Y1bBKQLCfLhPedmRwwYoscnm7oPgFAAD/&#10;/wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50&#10;X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAA&#10;X3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEA6EMBovcBAADNAwAADgAAAAAAAAAAAAAAAAAuAgAA&#10;ZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEARfjPEt0AAAAJAQAADwAAAAAAAAAAAAAAAABR&#10;BAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAFsFAAAAAA==&#10;" filled="f" stroked="f">
+                <v:textbox>
+                  <w:txbxContent>
+                    <w:p w14:paraId="3ADE5873" w14:textId="36AA2C1F" w:rsidR="002616B9" w:rsidRDefault="002616B9" w:rsidP="002616B9">
+                      <w:pPr>
+                        <w:pStyle w:val="TitleHeader"/>
+                      </w:pPr>
+                      <w:r>
+                        <w:t xml:space="preserve">Special Tax Bylaw </w:t>
+                      </w:r>
+                      <w:r w:rsidR="001C4C21">
+                        <w:t>Sample</w:t>
+                      </w:r>
+                    </w:p>
+                  </w:txbxContent>
+                </v:textbox>
+                <w10:wrap type="square"/>
+              </v:shape>
+            </w:pict>
+          </mc:Fallback>
+        </mc:AlternateContent>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7E574AC0" w14:textId="416B1DA0" w:rsidR="002616B9" w:rsidRDefault="002616B9" w:rsidP="002616B9"/>
+    <w:p w14:paraId="75DBB3CA" w14:textId="77777777" w:rsidR="002616B9" w:rsidRPr="007B4128" w:rsidRDefault="002616B9" w:rsidP="002616B9"/>
+    <w:p w14:paraId="088D38F5" w14:textId="77777777" w:rsidR="002616B9" w:rsidRPr="007B4128" w:rsidRDefault="002616B9" w:rsidP="002616B9"/>
+    <w:p w14:paraId="2CCECA20" w14:textId="77777777" w:rsidR="002616B9" w:rsidRDefault="002616B9" w:rsidP="002616B9"/>
+    <w:p w14:paraId="142CED2B" w14:textId="77777777" w:rsidR="002616B9" w:rsidRDefault="002616B9" w:rsidP="002616B9"/>
+    <w:p w14:paraId="1A933F4C" w14:textId="77777777" w:rsidR="002616B9" w:rsidRDefault="002616B9" w:rsidP="002616B9"/>
+    <w:p w14:paraId="1DF014B0" w14:textId="77777777" w:rsidR="002616B9" w:rsidRDefault="002616B9" w:rsidP="002616B9"/>
+    <w:p w14:paraId="1E5661C1" w14:textId="77777777" w:rsidR="002616B9" w:rsidRDefault="002616B9" w:rsidP="002616B9"/>
+    <w:p w14:paraId="72F0FD54" w14:textId="77777777" w:rsidR="002616B9" w:rsidRDefault="002616B9" w:rsidP="002616B9"/>
+    <w:p w14:paraId="22338604" w14:textId="77777777" w:rsidR="002616B9" w:rsidRPr="004D1EA5" w:rsidRDefault="002616B9" w:rsidP="002616B9"/>
+    <w:p w14:paraId="2DA8FCBB" w14:textId="77777777" w:rsidR="002616B9" w:rsidRPr="004D1EA5" w:rsidRDefault="002616B9" w:rsidP="002616B9"/>
+    <w:p w14:paraId="46F44B07" w14:textId="77777777" w:rsidR="002616B9" w:rsidRPr="004D1EA5" w:rsidRDefault="002616B9" w:rsidP="002616B9">
+      <w:r w:rsidRPr="004D1EA5">
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+        <mc:AlternateContent>
+          <mc:Choice Requires="wps">
+            <w:drawing>
+              <wp:anchor distT="91440" distB="91440" distL="114300" distR="114300" simplePos="0" relativeHeight="251661312" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="2DC1FC5A" wp14:editId="05FACA30">
+                <wp:simplePos x="0" y="0"/>
+                <wp:positionH relativeFrom="margin">
+                  <wp:posOffset>0</wp:posOffset>
+                </wp:positionH>
+                <wp:positionV relativeFrom="paragraph">
+                  <wp:posOffset>257810</wp:posOffset>
+                </wp:positionV>
+                <wp:extent cx="5478145" cy="1590040"/>
+                <wp:effectExtent l="0" t="0" r="0" b="0"/>
+                <wp:wrapTopAndBottom/>
+                <wp:docPr id="1366416469" name="Text Box 9"/>
+                <wp:cNvGraphicFramePr>
+                  <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
+                </wp:cNvGraphicFramePr>
+                <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                  <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                    <wps:wsp>
+                      <wps:cNvSpPr txBox="1">
+                        <a:spLocks noChangeArrowheads="1"/>
+                      </wps:cNvSpPr>
+                      <wps:spPr bwMode="auto">
+                        <a:xfrm>
+                          <a:off x="0" y="0"/>
+                          <a:ext cx="5478145" cy="1590040"/>
+                        </a:xfrm>
+                        <a:prstGeom prst="rect">
+                          <a:avLst/>
+                        </a:prstGeom>
+                        <a:noFill/>
+                        <a:ln w="9525">
+                          <a:noFill/>
+                          <a:miter lim="800000"/>
+                          <a:headEnd/>
+                          <a:tailEnd/>
+                        </a:ln>
+                      </wps:spPr>
+                      <wps:txbx>
+                        <w:txbxContent>
+                          <w:p w14:paraId="71A4901F" w14:textId="77777777" w:rsidR="002616B9" w:rsidRPr="002616B9" w:rsidRDefault="002616B9" w:rsidP="002616B9">
+                            <w:pPr>
+                              <w:pBdr>
+                                <w:top w:val="single" w:sz="24" w:space="8" w:color="4F81BD" w:themeColor="accent1"/>
+                                <w:bottom w:val="single" w:sz="24" w:space="8" w:color="4F81BD" w:themeColor="accent1"/>
+                              </w:pBdr>
+                              <w:jc w:val="center"/>
+                              <w:rPr>
+                                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                                <w:color w:val="EE0000"/>
+                                <w:sz w:val="24"/>
+                                <w:szCs w:val="24"/>
+                              </w:rPr>
+                            </w:pPr>
+                            <w:r w:rsidRPr="002616B9">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                                <w:color w:val="EE0000"/>
+                                <w:sz w:val="24"/>
+                                <w:szCs w:val="24"/>
+                              </w:rPr>
+                              <w:t>Disclaimer:</w:t>
+                            </w:r>
+                          </w:p>
+                          <w:p w14:paraId="5139F444" w14:textId="565E0C23" w:rsidR="002616B9" w:rsidRPr="002616B9" w:rsidRDefault="002616B9" w:rsidP="002616B9">
+                            <w:pPr>
+                              <w:pBdr>
+                                <w:top w:val="single" w:sz="24" w:space="8" w:color="4F81BD" w:themeColor="accent1"/>
+                                <w:bottom w:val="single" w:sz="24" w:space="8" w:color="4F81BD" w:themeColor="accent1"/>
+                              </w:pBdr>
+                              <w:rPr>
+                                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                                <w:i/>
+                                <w:iCs/>
+                                <w:color w:val="EE0000"/>
+                                <w:sz w:val="24"/>
+                                <w:szCs w:val="22"/>
+                              </w:rPr>
+                            </w:pPr>
+                            <w:r w:rsidRPr="002616B9">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                                <w:i/>
+                                <w:iCs/>
+                                <w:color w:val="EE0000"/>
+                                <w:sz w:val="24"/>
+                                <w:szCs w:val="24"/>
+                              </w:rPr>
+                              <w:t>This draft bylaw has been prepared by staff in the Advisory Services and Municipal Relations Branch of the Ministry of Government Relations, not legal experts. It is intended for guidance/illustrative purposes only and may be reworded to suit local conditions and requirements. It is always advisable to obtain the advice of a solicitor in drafting bylaws</w:t>
+                            </w:r>
+                            <w:r>
+                              <w:rPr>
+                                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                                <w:i/>
+                                <w:iCs/>
+                                <w:color w:val="EE0000"/>
+                                <w:sz w:val="24"/>
+                                <w:szCs w:val="24"/>
+                              </w:rPr>
+                              <w:t>.</w:t>
+                            </w:r>
+                          </w:p>
+                        </w:txbxContent>
+                      </wps:txbx>
+                      <wps:bodyPr rot="0" vertOverflow="clip" horzOverflow="clip" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t" anchorCtr="0">
+                        <a:noAutofit/>
+                      </wps:bodyPr>
+                    </wps:wsp>
+                  </a:graphicData>
+                </a:graphic>
+                <wp14:sizeRelH relativeFrom="margin">
+                  <wp14:pctWidth>0</wp14:pctWidth>
+                </wp14:sizeRelH>
+                <wp14:sizeRelV relativeFrom="margin">
+                  <wp14:pctHeight>0</wp14:pctHeight>
+                </wp14:sizeRelV>
+              </wp:anchor>
+            </w:drawing>
+          </mc:Choice>
+          <mc:Fallback>
+            <w:pict>
+              <v:shape w14:anchorId="2DC1FC5A" id="Text Box 9" o:spid="_x0000_s1027" type="#_x0000_t202" style="position:absolute;margin-left:0;margin-top:20.3pt;width:431.35pt;height:125.2pt;z-index:251661312;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:7.2pt;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:7.2pt;mso-position-horizontal:absolute;mso-position-horizontal-relative:margin;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCLjQgCDAIAAP0DAAAOAAAAZHJzL2Uyb0RvYy54bWysU1Fv2yAQfp+0/4B4X2xH8ZpYcaquXadJ&#10;3Tqp2w/AGMdowDEgsbNfvwO7adS9TePhxHHw3X3fHdvrUStyFM5LMDUtFjklwnBopdnX9Mf3+3dr&#10;SnxgpmUKjKjpSXh6vXv7ZjvYSiyhB9UKRxDE+GqwNe1DsFWWed4LzfwCrDAY7MBpFtB1+6x1bEB0&#10;rbJlnr/PBnCtdcCF93h6NwXpLuF3neDhseu8CETVFGsLybpkm2iz3ZZVe8dsL/lcBvuHKjSTBpOe&#10;oe5YYOTg5F9QWnIHHrqw4KAz6DrJReKAbIr8FZunnlmRuKA43p5l8v8Pln89PtlvjoTxA4zYwETC&#10;2wfgPz0xcNszsxc3zsHQC9Zi4iJKlg3WV/PTKLWvfARphi/QYpPZIUACGjunoyrIkyA6NuB0Fl2M&#10;gXA8LFdX62JVUsIxVpSbPF+ltmSsen5unQ+fBGgSNzV12NUEz44PPsRyWPV8JWYzcC+VSp1Vhgw1&#10;3ZTLMj24iGgZcPCU1DVd53FNoxBZfjRtehyYVNMeEygz045MJ85hbEYi21mTqEID7Ql1cDDNGf6L&#10;8IimU4BVcCUtJT2436/P4j1sKUYoGXAWa+p/HZgTlKjPBjXfFCvUhITkrMqrJTruMtJcRpjhCFXT&#10;QMm0vQ1p4CdpbrA3nUyqvVQ8U8MZS2LO/yEO8aWfbr382t0fAAAA//8DAFBLAwQUAAYACAAAACEA&#10;tEpxs9wAAAAHAQAADwAAAGRycy9kb3ducmV2LnhtbEyPzU7DMBCE70i8g7VI3KjdqIQ2ZFMhEFcQ&#10;5Ufi5sbbJCJeR7HbhLdnOcFxNKOZb8rt7Ht1ojF2gRGWCwOKuA6u4wbh7fXxag0qJsvO9oEJ4Zsi&#10;bKvzs9IWLkz8QqddapSUcCwsQpvSUGgd65a8jYswEIt3CKO3SeTYaDfaScp9rzNjcu1tx7LQ2oHu&#10;W6q/dkeP8P50+PxYmefmwV8PU5iNZr/RiJcX890tqERz+gvDL76gQyVM+3BkF1WPIEcSwsrkoMRd&#10;59kNqD1Ctlka0FWp//NXPwAAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAA&#10;AAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQB&#10;AAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQCLjQgCDAIAAP0D&#10;AAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQC0SnGz3AAA&#10;AAcBAAAPAAAAAAAAAAAAAAAAAGYEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAAbwUA&#10;AAAA&#10;" filled="f" stroked="f">
+                <v:textbox>
+                  <w:txbxContent>
+                    <w:p w14:paraId="71A4901F" w14:textId="77777777" w:rsidR="002616B9" w:rsidRPr="002616B9" w:rsidRDefault="002616B9" w:rsidP="002616B9">
+                      <w:pPr>
+                        <w:pBdr>
+                          <w:top w:val="single" w:sz="24" w:space="8" w:color="4F81BD" w:themeColor="accent1"/>
+                          <w:bottom w:val="single" w:sz="24" w:space="8" w:color="4F81BD" w:themeColor="accent1"/>
+                        </w:pBdr>
+                        <w:jc w:val="center"/>
+                        <w:rPr>
+                          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                          <w:color w:val="EE0000"/>
+                          <w:sz w:val="24"/>
+                          <w:szCs w:val="24"/>
+                        </w:rPr>
+                      </w:pPr>
+                      <w:r w:rsidRPr="002616B9">
+                        <w:rPr>
+                          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                          <w:color w:val="EE0000"/>
+                          <w:sz w:val="24"/>
+                          <w:szCs w:val="24"/>
+                        </w:rPr>
+                        <w:t>Disclaimer:</w:t>
+                      </w:r>
+                    </w:p>
+                    <w:p w14:paraId="5139F444" w14:textId="565E0C23" w:rsidR="002616B9" w:rsidRPr="002616B9" w:rsidRDefault="002616B9" w:rsidP="002616B9">
+                      <w:pPr>
+                        <w:pBdr>
+                          <w:top w:val="single" w:sz="24" w:space="8" w:color="4F81BD" w:themeColor="accent1"/>
+                          <w:bottom w:val="single" w:sz="24" w:space="8" w:color="4F81BD" w:themeColor="accent1"/>
+                        </w:pBdr>
+                        <w:rPr>
+                          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                          <w:i/>
+                          <w:iCs/>
+                          <w:color w:val="EE0000"/>
+                          <w:sz w:val="24"/>
+                          <w:szCs w:val="22"/>
+                        </w:rPr>
+                      </w:pPr>
+                      <w:r w:rsidRPr="002616B9">
+                        <w:rPr>
+                          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                          <w:i/>
+                          <w:iCs/>
+                          <w:color w:val="EE0000"/>
+                          <w:sz w:val="24"/>
+                          <w:szCs w:val="24"/>
+                        </w:rPr>
+                        <w:t>This draft bylaw has been prepared by staff in the Advisory Services and Municipal Relations Branch of the Ministry of Government Relations, not legal experts. It is intended for guidance/illustrative purposes only and may be reworded to suit local conditions and requirements. It is always advisable to obtain the advice of a solicitor in drafting bylaws</w:t>
+                      </w:r>
+                      <w:r>
+                        <w:rPr>
+                          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                          <w:i/>
+                          <w:iCs/>
+                          <w:color w:val="EE0000"/>
+                          <w:sz w:val="24"/>
+                          <w:szCs w:val="24"/>
+                        </w:rPr>
+                        <w:t>.</w:t>
+                      </w:r>
+                    </w:p>
+                  </w:txbxContent>
+                </v:textbox>
+                <w10:wrap type="topAndBottom" anchorx="margin"/>
+              </v:shape>
+            </w:pict>
+          </mc:Fallback>
+        </mc:AlternateContent>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="24EF351E" w14:textId="77777777" w:rsidR="002616B9" w:rsidRPr="004D1EA5" w:rsidRDefault="002616B9" w:rsidP="002616B9"/>
+    <w:p w14:paraId="07D5971E" w14:textId="77777777" w:rsidR="002616B9" w:rsidRPr="004D1EA5" w:rsidRDefault="002616B9" w:rsidP="002616B9"/>
+    <w:p w14:paraId="28131DDC" w14:textId="77777777" w:rsidR="002616B9" w:rsidRDefault="002616B9" w:rsidP="002616B9"/>
+    <w:p w14:paraId="006D5119" w14:textId="77777777" w:rsidR="002616B9" w:rsidRDefault="002616B9" w:rsidP="002616B9"/>
+    <w:p w14:paraId="7CCCED31" w14:textId="77777777" w:rsidR="002616B9" w:rsidRDefault="002616B9" w:rsidP="002616B9"/>
+    <w:p w14:paraId="5CB46B15" w14:textId="77777777" w:rsidR="002616B9" w:rsidRPr="00FE173D" w:rsidRDefault="002616B9" w:rsidP="002616B9">
+      <w:pPr>
+        <w:pStyle w:val="TitleDate"/>
+        <w:ind w:left="0"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:t>July,</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> 2026</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="107CFACB" w14:textId="77777777" w:rsidR="002616B9" w:rsidRDefault="002616B9" w:rsidP="002616B9">
+      <w:r>
+        <w:tab/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="45C09A6F" w14:textId="77777777" w:rsidR="002616B9" w:rsidRDefault="002616B9" w:rsidP="005D7281">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="05323544" w14:textId="77777777" w:rsidR="002616B9" w:rsidRDefault="002616B9" w:rsidP="005D7281">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:sectPr w:rsidR="002616B9" w:rsidSect="0088192C">
+          <w:pgSz w:w="12240" w:h="15840"/>
+          <w:pgMar w:top="1152" w:right="1440" w:bottom="1152" w:left="1440" w:header="1440" w:footer="720" w:gutter="0"/>
+          <w:pgNumType w:start="1"/>
+          <w:cols w:space="720"/>
+          <w:noEndnote/>
+        </w:sectPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0080BCF8" w14:textId="77777777" w:rsidR="00D814E0" w:rsidRPr="00D814E0" w:rsidRDefault="00D814E0" w:rsidP="00D814E0">
+      <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D814E0">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>(Municipality Status) of (</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00D814E0">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Name / #</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00D814E0">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="65DE352E" w14:textId="77777777" w:rsidR="00D814E0" w:rsidRPr="00D814E0" w:rsidRDefault="00D814E0" w:rsidP="00D814E0">
+      <w:pPr>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="18AB23AB" w14:textId="77777777" w:rsidR="00D814E0" w:rsidRPr="00D814E0" w:rsidRDefault="00D814E0" w:rsidP="00D814E0">
+      <w:pPr>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D814E0">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Bylaw </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00D814E0">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>No. _</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00D814E0">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>__________</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="78842305" w14:textId="77777777" w:rsidR="00D814E0" w:rsidRPr="00D814E0" w:rsidRDefault="00D814E0" w:rsidP="00D814E0">
+      <w:pPr>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="00407719" w14:textId="77777777" w:rsidR="00D814E0" w:rsidRPr="00D814E0" w:rsidRDefault="00D814E0" w:rsidP="00D814E0">
+      <w:pPr>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0F4DA036" w14:textId="4425AC5C" w:rsidR="007E1403" w:rsidRPr="002616B9" w:rsidRDefault="00D814E0" w:rsidP="00D814E0">
+      <w:pPr>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
-          <w:lang w:val="en-GB"/>
-[...6 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:eastAsia="ko-KR"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D814E0">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>A Bylaw to Authorize a Special Tax for (Service/Purpose)</w:t>
+      </w:r>
+      <w:r w:rsidR="00D86766" w:rsidRPr="002616B9">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
-          <w:lang w:val="en-GB"/>
-[...5 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:eastAsia="ko-KR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00D86766" w:rsidRPr="002616B9">
+        <w:rPr>
+          <w:rStyle w:val="FootnoteReference"/>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
-          <w:lang w:val="en-GB"/>
-[...23 lines deleted...]
-        <w:fldChar w:fldCharType="end"/>
+          <w:lang w:eastAsia="ko-KR"/>
+        </w:rPr>
+        <w:footnoteReference w:id="1"/>
       </w:r>
     </w:p>
-    <w:p w:rsidR="007E1403" w:rsidRPr="007800C7" w:rsidRDefault="00966F0B" w:rsidP="007E1403">
-[...23 lines deleted...]
-      </w:r>
+    <w:p w14:paraId="3007FAFB" w14:textId="77777777" w:rsidR="00B62666" w:rsidRPr="002616B9" w:rsidRDefault="00B62666" w:rsidP="00A44948">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
     </w:p>
-    <w:p w:rsidR="00790730" w:rsidRPr="00ED3833" w:rsidRDefault="00790730" w:rsidP="00790730">
-[...26 lines deleted...]
-      </w:r>
+    <w:p w14:paraId="3D342DF9" w14:textId="77777777" w:rsidR="00966F0B" w:rsidRPr="002616B9" w:rsidRDefault="00966F0B" w:rsidP="00A44948">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
     </w:p>
-    <w:p w:rsidR="00790730" w:rsidRPr="00790730" w:rsidRDefault="00790730" w:rsidP="00790730">
-[...29 lines deleted...]
-        <w:t>This draft bylaw has been prepared by staff in the Advisory Services and Municipal Relations Branch of the Ministry of Government Relations, not legal experts.  It is intended for guidance/illustrative purposes only and may be reworded to suit local conditions and requirements.  It is always advisable to obtain the advice of a solicitor in drafting bylaws.</w:t>
+    <w:p w14:paraId="15D48B8B" w14:textId="77777777" w:rsidR="00966F0B" w:rsidRPr="002616B9" w:rsidRDefault="00966F0B" w:rsidP="00D814E0">
+      <w:pPr>
+        <w:spacing w:line="259" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002616B9">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>The Council of the</w:t>
+      </w:r>
+      <w:r w:rsidR="00B62666" w:rsidRPr="002616B9">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ________________________________________</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002616B9">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>,</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="005D7281" w:rsidRPr="005D7281" w:rsidRDefault="00E94F9A" w:rsidP="005D7281">
-[...11 lines deleted...]
-        </w:pict>
+    <w:p w14:paraId="15F9FE0F" w14:textId="77777777" w:rsidR="00966F0B" w:rsidRPr="002616B9" w:rsidRDefault="00966F0B" w:rsidP="00D814E0">
+      <w:pPr>
+        <w:spacing w:line="259" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002616B9">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>in the Province of Saskatchewan, enacts as follows:</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="005D7281" w:rsidRPr="005D7281" w:rsidRDefault="005D7281" w:rsidP="005D7281">
-[...5 lines deleted...]
-          <w:szCs w:val="24"/>
+    <w:p w14:paraId="32943F85" w14:textId="77777777" w:rsidR="00A44948" w:rsidRPr="002616B9" w:rsidRDefault="00A44948" w:rsidP="00D814E0">
+      <w:pPr>
+        <w:spacing w:line="259" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="005D7281" w:rsidRPr="002F347C" w:rsidRDefault="005D7281" w:rsidP="005D7281">
-[...17 lines deleted...]
-      </w:r>
+    <w:p w14:paraId="7C55A263" w14:textId="77777777" w:rsidR="003B377D" w:rsidRPr="002616B9" w:rsidRDefault="003B377D" w:rsidP="00D814E0">
+      <w:pPr>
+        <w:spacing w:line="259" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
     </w:p>
-    <w:p w:rsidR="005D7281" w:rsidRPr="002F347C" w:rsidRDefault="005D7281" w:rsidP="005D7281">
-[...225 lines deleted...]
-    <w:p w:rsidR="00966F0B" w:rsidRPr="002F347C" w:rsidRDefault="00A44948" w:rsidP="007800C7">
+    <w:p w14:paraId="7C439E55" w14:textId="77777777" w:rsidR="00966F0B" w:rsidRPr="002616B9" w:rsidRDefault="00A44948" w:rsidP="00D814E0">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
-        <w:ind w:left="720"/>
-[...9 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        <w:spacing w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="720" w:hanging="450"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002616B9">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">A Special Tax </w:t>
       </w:r>
-      <w:r w:rsidR="007800C7" w:rsidRPr="002F347C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidR="007800C7" w:rsidRPr="002616B9">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">shall </w:t>
       </w:r>
-      <w:r w:rsidRPr="002F347C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="002616B9">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">be levied against all benefiting lands, as per Appendix A, for </w:t>
       </w:r>
-      <w:r w:rsidR="007800C7" w:rsidRPr="002F347C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidR="007800C7" w:rsidRPr="002616B9">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>__________</w:t>
       </w:r>
-      <w:r w:rsidR="007800C7" w:rsidRPr="002F347C">
+      <w:r w:rsidR="007800C7" w:rsidRPr="002616B9">
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:footnoteReference w:id="2"/>
       </w:r>
-      <w:r w:rsidR="007800C7" w:rsidRPr="002F347C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidR="007800C7" w:rsidRPr="002616B9">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00E22C6C" w:rsidRPr="002F347C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidR="00E22C6C" w:rsidRPr="002616B9">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">to be completed within the current </w:t>
       </w:r>
-      <w:r w:rsidR="007800C7" w:rsidRPr="002F347C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidR="007800C7" w:rsidRPr="002616B9">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>y</w:t>
       </w:r>
-      <w:r w:rsidR="00E22C6C" w:rsidRPr="002F347C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidR="00E22C6C" w:rsidRPr="002616B9">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">ear. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00E22C6C" w:rsidRPr="002F347C" w:rsidRDefault="00E22C6C" w:rsidP="007800C7">
-[...4 lines deleted...]
-          <w:szCs w:val="24"/>
+    <w:p w14:paraId="491E1226" w14:textId="77777777" w:rsidR="00E22C6C" w:rsidRPr="00D814E0" w:rsidRDefault="00E22C6C" w:rsidP="00D814E0">
+      <w:pPr>
+        <w:spacing w:line="259" w:lineRule="auto"/>
+        <w:ind w:hanging="450"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00966F0B" w:rsidRPr="002F347C" w:rsidRDefault="00514EBB" w:rsidP="007800C7">
+    <w:p w14:paraId="21AB0B9B" w14:textId="77777777" w:rsidR="00966F0B" w:rsidRPr="002616B9" w:rsidRDefault="00514EBB" w:rsidP="00D814E0">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
-        <w:ind w:left="720"/>
-[...9 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        <w:spacing w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="720" w:hanging="450"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002616B9">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>The estimated cost</w:t>
       </w:r>
-      <w:r w:rsidR="00AE0E62" w:rsidRPr="002F347C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidR="00AE0E62" w:rsidRPr="002616B9">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve"> of </w:t>
       </w:r>
-      <w:r w:rsidR="003B377D" w:rsidRPr="002F347C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidR="003B377D" w:rsidRPr="002616B9">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">the </w:t>
       </w:r>
-      <w:r w:rsidR="007800C7" w:rsidRPr="002F347C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidR="007800C7" w:rsidRPr="002616B9">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">purpose or service referred to in clause 1 </w:t>
       </w:r>
-      <w:r w:rsidR="00AE0E62" w:rsidRPr="002F347C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidR="00AE0E62" w:rsidRPr="002616B9">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>is $____________.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="007800C7" w:rsidRPr="002F347C" w:rsidRDefault="007800C7" w:rsidP="007800C7">
-[...5 lines deleted...]
-          <w:szCs w:val="24"/>
+    <w:p w14:paraId="39E8FDF2" w14:textId="77777777" w:rsidR="007800C7" w:rsidRPr="00D814E0" w:rsidRDefault="007800C7" w:rsidP="00D814E0">
+      <w:pPr>
+        <w:spacing w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="720" w:hanging="450"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="007800C7" w:rsidRPr="002F347C" w:rsidRDefault="00966F0B" w:rsidP="007800C7">
+    <w:p w14:paraId="3A62EF14" w14:textId="77777777" w:rsidR="007800C7" w:rsidRPr="002616B9" w:rsidRDefault="00966F0B" w:rsidP="00D814E0">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
-        <w:ind w:left="720"/>
-[...9 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        <w:spacing w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="720" w:hanging="450"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002616B9">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">The </w:t>
       </w:r>
-      <w:r w:rsidR="007800C7" w:rsidRPr="002F347C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidR="007800C7" w:rsidRPr="002616B9">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">rate of special </w:t>
       </w:r>
-      <w:r w:rsidR="00C712F7" w:rsidRPr="002F347C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidR="00C712F7" w:rsidRPr="002616B9">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">tax </w:t>
       </w:r>
-      <w:r w:rsidR="00CD552D" w:rsidRPr="002F347C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidR="00CD552D" w:rsidRPr="002616B9">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>to be charged against each parcel</w:t>
       </w:r>
-      <w:r w:rsidR="00C712F7" w:rsidRPr="002F347C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidR="00C712F7" w:rsidRPr="002616B9">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve"> is</w:t>
       </w:r>
-      <w:r w:rsidR="007800C7" w:rsidRPr="002F347C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidR="007800C7" w:rsidRPr="002616B9">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">: </w:t>
       </w:r>
-      <w:r w:rsidR="007800C7" w:rsidRPr="002F347C">
+      <w:r w:rsidR="007800C7" w:rsidRPr="002616B9">
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:footnoteReference w:id="3"/>
       </w:r>
-      <w:r w:rsidR="00C712F7" w:rsidRPr="002F347C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidR="00C712F7" w:rsidRPr="002616B9">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="007800C7" w:rsidRPr="002F347C" w:rsidRDefault="007800C7" w:rsidP="007800C7">
-[...10 lines deleted...]
-    <w:p w:rsidR="00CD552D" w:rsidRPr="002F347C" w:rsidRDefault="007800C7" w:rsidP="00CD552D">
+    <w:p w14:paraId="79A5A1F5" w14:textId="09ABC74E" w:rsidR="00CD552D" w:rsidRPr="002616B9" w:rsidRDefault="007800C7" w:rsidP="00D814E0">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="6"/>
         </w:numPr>
-        <w:rPr>
-[...8 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        <w:spacing w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="1170" w:hanging="450"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002616B9">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">___ </w:t>
       </w:r>
-      <w:r w:rsidR="00CD552D" w:rsidRPr="002F347C">
-[...10 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidR="00D814E0" w:rsidRPr="00D814E0">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">mills to be levied against the assessment prepared in accordance with part x of </w:t>
+      </w:r>
+      <w:r w:rsidR="00D814E0" w:rsidRPr="00D814E0">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:i/>
-          <w:sz w:val="24"/>
-[...3 lines deleted...]
-        <w:t>The Municipalities Act;</w:t>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>The Municipality Act</w:t>
+      </w:r>
+      <w:r w:rsidR="00D814E0" w:rsidRPr="00D814E0">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>;</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00CD552D" w:rsidRPr="002F347C" w:rsidRDefault="00CD552D" w:rsidP="00CD552D">
+    <w:p w14:paraId="6243254B" w14:textId="1B5DD056" w:rsidR="00CD552D" w:rsidRPr="002616B9" w:rsidRDefault="00D814E0" w:rsidP="00D814E0">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="6"/>
         </w:numPr>
-        <w:rPr>
-[...13 lines deleted...]
-        <w:t>a fixed rate of ____;</w:t>
+        <w:spacing w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="1170" w:hanging="450"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>A</w:t>
+      </w:r>
+      <w:r w:rsidR="00CD552D" w:rsidRPr="002616B9">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> fixed rate of ____;</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00CD552D" w:rsidRPr="002F347C" w:rsidRDefault="00CD552D" w:rsidP="00CD552D">
+    <w:p w14:paraId="44FAAC33" w14:textId="77777777" w:rsidR="00CD552D" w:rsidRPr="002616B9" w:rsidRDefault="00CD552D" w:rsidP="00D814E0">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="6"/>
         </w:numPr>
-        <w:rPr>
-[...8 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        <w:spacing w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="1170" w:hanging="450"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002616B9">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>___ for each metre of frontage; or</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00D13068" w:rsidRPr="002F347C" w:rsidRDefault="00CD552D" w:rsidP="00CD552D">
+    <w:p w14:paraId="5FAD0754" w14:textId="77777777" w:rsidR="00D13068" w:rsidRPr="002616B9" w:rsidRDefault="00CD552D" w:rsidP="00D814E0">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="6"/>
         </w:numPr>
-        <w:rPr>
-[...37 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        <w:spacing w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="1170" w:hanging="450"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002616B9">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>___ for each square metre</w:t>
+      </w:r>
+      <w:r w:rsidR="00461314" w:rsidRPr="002616B9">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve"> of area.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00CD552D" w:rsidRPr="002F347C" w:rsidRDefault="00CD552D" w:rsidP="00D13068">
-[...5 lines deleted...]
-          <w:szCs w:val="24"/>
+    <w:p w14:paraId="0BFF0373" w14:textId="77777777" w:rsidR="00CD552D" w:rsidRPr="00D814E0" w:rsidRDefault="00CD552D" w:rsidP="00D814E0">
+      <w:pPr>
+        <w:spacing w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="1440" w:hanging="450"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00C73FB2" w:rsidRPr="002F347C" w:rsidRDefault="00D473AC" w:rsidP="00CD552D">
+    <w:p w14:paraId="513415C3" w14:textId="77777777" w:rsidR="00C73FB2" w:rsidRPr="002616B9" w:rsidRDefault="00D473AC" w:rsidP="00D814E0">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
-        <w:ind w:left="720"/>
-[...9 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        <w:spacing w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="720" w:hanging="450"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002616B9">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>Any p</w:t>
       </w:r>
-      <w:r w:rsidR="004639B3" w:rsidRPr="002F347C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidR="004639B3" w:rsidRPr="002616B9">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">erson who considers that an error or omission was made in the application or calculation of the special tax on his or her property may notify the municipality </w:t>
       </w:r>
-      <w:r w:rsidR="00C73FB2" w:rsidRPr="002F347C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidR="00C73FB2" w:rsidRPr="002616B9">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">in writing </w:t>
       </w:r>
-      <w:r w:rsidR="00CD552D" w:rsidRPr="002F347C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidR="00CD552D" w:rsidRPr="002616B9">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>by ___</w:t>
       </w:r>
-      <w:r w:rsidR="00CD552D" w:rsidRPr="002F347C">
+      <w:r w:rsidR="00CD552D" w:rsidRPr="002616B9">
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:footnoteReference w:id="4"/>
       </w:r>
-      <w:r w:rsidR="00CD552D" w:rsidRPr="002F347C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidR="00CD552D" w:rsidRPr="002616B9">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="009A4AAA" w:rsidRPr="002F347C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidR="009A4AAA" w:rsidRPr="002616B9">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>r</w:t>
       </w:r>
-      <w:r w:rsidR="00C73FB2" w:rsidRPr="002F347C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidR="00C73FB2" w:rsidRPr="002616B9">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>eque</w:t>
       </w:r>
-      <w:r w:rsidR="00CD552D" w:rsidRPr="002F347C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidR="00CD552D" w:rsidRPr="002616B9">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">sting the council to review the </w:t>
       </w:r>
-      <w:r w:rsidR="009A4AAA" w:rsidRPr="002F347C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidR="009A4AAA" w:rsidRPr="002616B9">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>application or calculation of the tax rate regarding t</w:t>
       </w:r>
-      <w:r w:rsidR="00480D07" w:rsidRPr="002F347C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidR="00480D07" w:rsidRPr="002616B9">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">he property in question. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00B75B97" w:rsidRPr="002F347C" w:rsidRDefault="00B75B97" w:rsidP="007800C7">
-[...5 lines deleted...]
-          <w:szCs w:val="24"/>
+    <w:p w14:paraId="5633C283" w14:textId="77777777" w:rsidR="00B75B97" w:rsidRPr="00D814E0" w:rsidRDefault="00B75B97" w:rsidP="00D814E0">
+      <w:pPr>
+        <w:spacing w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="360" w:hanging="450"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00C73FB2" w:rsidRPr="002F347C" w:rsidRDefault="00C73FB2" w:rsidP="007800C7">
+    <w:p w14:paraId="1ABA1247" w14:textId="77777777" w:rsidR="00C73FB2" w:rsidRPr="002616B9" w:rsidRDefault="00C73FB2" w:rsidP="00D814E0">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
-        <w:ind w:left="720"/>
-[...9 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        <w:spacing w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="720" w:hanging="450"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002616B9">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">The </w:t>
       </w:r>
-      <w:r w:rsidR="00156C7F" w:rsidRPr="002F347C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidR="00156C7F" w:rsidRPr="002616B9">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">administrator </w:t>
       </w:r>
-      <w:r w:rsidRPr="002F347C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="002616B9">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>will notify the persons</w:t>
       </w:r>
-      <w:r w:rsidR="00156C7F" w:rsidRPr="002F347C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidR="00156C7F" w:rsidRPr="002616B9">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>,</w:t>
       </w:r>
-      <w:r w:rsidRPr="002F347C">
-[...10 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="002616B9">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> who have requested a review, of the time and date the council will meet to hear and review the requests. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6F5BFCD7" w14:textId="77777777" w:rsidR="002F1684" w:rsidRPr="002616B9" w:rsidRDefault="002F1684" w:rsidP="00D814E0">
+      <w:pPr>
+        <w:spacing w:line="259" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="36FFB626" w14:textId="29CC4158" w:rsidR="00C73FB2" w:rsidRPr="002616B9" w:rsidRDefault="002616B9" w:rsidP="00D814E0">
+      <w:pPr>
+        <w:spacing w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="720" w:hanging="450"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>6</w:t>
+      </w:r>
+      <w:r w:rsidR="002F1684" w:rsidRPr="002616B9">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidR="002F1684" w:rsidRPr="002616B9">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="00C73FB2" w:rsidRPr="002616B9">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">The </w:t>
+      </w:r>
+      <w:r w:rsidR="00B07AB3" w:rsidRPr="002616B9">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">taxes that are levied will be added to the tax roll as a </w:t>
+      </w:r>
+      <w:r w:rsidR="00C845B3" w:rsidRPr="002616B9">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>special assessment against the property</w:t>
+      </w:r>
+      <w:r w:rsidR="002F1684" w:rsidRPr="002616B9">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidR="00DA5197" w:rsidRPr="002616B9">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>when</w:t>
+      </w:r>
+      <w:r w:rsidR="002F1684" w:rsidRPr="002616B9">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> they become due</w:t>
+      </w:r>
+      <w:r w:rsidR="002F298B" w:rsidRPr="002616B9">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> and payable,</w:t>
+      </w:r>
+      <w:r w:rsidR="002F1684" w:rsidRPr="002616B9">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00DA5197" w:rsidRPr="002616B9">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>a</w:t>
+      </w:r>
+      <w:r w:rsidR="00C845B3" w:rsidRPr="002616B9">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">nd are recoverable in the same manner as other taxes.  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0AFB94F8" w14:textId="77777777" w:rsidR="007D3170" w:rsidRPr="002616B9" w:rsidRDefault="007D3170" w:rsidP="00D814E0">
+      <w:pPr>
+        <w:spacing w:line="259" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="708E944E" w14:textId="77777777" w:rsidR="003B377D" w:rsidRPr="002616B9" w:rsidRDefault="00966F0B" w:rsidP="00A44948">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002616B9">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="002616B9">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="002616B9">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="002616B9">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="28DC669A" w14:textId="77777777" w:rsidR="003B377D" w:rsidRPr="002616B9" w:rsidRDefault="003B377D" w:rsidP="00A44948">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2A58FBF0" w14:textId="77777777" w:rsidR="003B377D" w:rsidRPr="002616B9" w:rsidRDefault="003B377D" w:rsidP="00A44948">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="43296BAF" w14:textId="1650088D" w:rsidR="00966F0B" w:rsidRPr="002616B9" w:rsidRDefault="003B377D" w:rsidP="00A44948">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002616B9">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve">date the council will meet to hear and review the requests. </w:t>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="002616B9">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="002616B9">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="002616B9">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="00966F0B" w:rsidRPr="002616B9">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="00966F0B" w:rsidRPr="002616B9">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="00966F0B" w:rsidRPr="002616B9">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="00966F0B" w:rsidRPr="002616B9">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="00966F0B" w:rsidRPr="002616B9">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="00966F0B" w:rsidRPr="002616B9">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="00966F0B" w:rsidRPr="002616B9">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="00966F0B" w:rsidRPr="002616B9">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="00966F0B" w:rsidRPr="002616B9">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="00966F0B" w:rsidRPr="002616B9">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="00966F0B" w:rsidRPr="002616B9">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="00C845B3" w:rsidRPr="002616B9">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="00C845B3" w:rsidRPr="002616B9">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="00C845B3" w:rsidRPr="002616B9">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="005D7281" w:rsidRPr="002616B9">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="00D814E0">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="00D814E0">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="00C845B3" w:rsidRPr="002616B9">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>_____________________________</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="002F1684" w:rsidRPr="002F347C" w:rsidRDefault="002F1684" w:rsidP="00752323">
-[...7 lines deleted...]
-      </w:pPr>
+    <w:p w14:paraId="2714EFA5" w14:textId="5001F0E8" w:rsidR="005D7281" w:rsidRPr="002616B9" w:rsidRDefault="005D7281" w:rsidP="00A44948">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002616B9">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="002616B9">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="002616B9">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="002616B9">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="002616B9">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="002616B9">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="00D814E0">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="00D814E0">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="00D814E0">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="00D814E0">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t xml:space="preserve">       </w:t>
+      </w:r>
+      <w:r w:rsidRPr="002616B9">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>Mayor/Reeve</w:t>
+      </w:r>
     </w:p>
-    <w:p w:rsidR="00C73FB2" w:rsidRPr="002F347C" w:rsidRDefault="00752323" w:rsidP="0015132B">
-[...125 lines deleted...]
-      </w:r>
+    <w:p w14:paraId="693A42F6" w14:textId="77777777" w:rsidR="00966F0B" w:rsidRPr="002616B9" w:rsidRDefault="00966F0B" w:rsidP="00A44948">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
     </w:p>
-    <w:p w:rsidR="007D3170" w:rsidRPr="002F347C" w:rsidRDefault="007D3170" w:rsidP="007D3170">
-[...7 lines deleted...]
-      </w:pPr>
+    <w:p w14:paraId="7B27D624" w14:textId="5E4A98A1" w:rsidR="00966F0B" w:rsidRPr="002616B9" w:rsidRDefault="00966F0B" w:rsidP="00A44948">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002616B9">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>(S E A L)</w:t>
+      </w:r>
+      <w:r w:rsidR="00C845B3" w:rsidRPr="002616B9">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="00C845B3" w:rsidRPr="002616B9">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="00C845B3" w:rsidRPr="002616B9">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="00C845B3" w:rsidRPr="002616B9">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="005D7281" w:rsidRPr="002616B9">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="00D814E0">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="00D814E0">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="00C845B3" w:rsidRPr="002616B9">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>_____________________________</w:t>
+      </w:r>
     </w:p>
-    <w:p w:rsidR="003B377D" w:rsidRPr="002F347C" w:rsidRDefault="00966F0B" w:rsidP="00A44948">
-[...42 lines deleted...]
-        <w:tab/>
+    <w:p w14:paraId="424F302B" w14:textId="2DC1CE18" w:rsidR="005D7281" w:rsidRPr="002616B9" w:rsidRDefault="005D7281" w:rsidP="00A44948">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002616B9">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="002616B9">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="002616B9">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="002616B9">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="002616B9">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="002616B9">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="00D814E0">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="00D814E0">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="00D814E0">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="00D814E0">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t xml:space="preserve">       </w:t>
+      </w:r>
+      <w:r w:rsidRPr="002616B9">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>Administrator</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="003B377D" w:rsidRPr="002F347C" w:rsidRDefault="003B377D" w:rsidP="00A44948">
-[...7 lines deleted...]
-      </w:pPr>
+    <w:p w14:paraId="72F7BCA8" w14:textId="77777777" w:rsidR="00C845B3" w:rsidRPr="002616B9" w:rsidRDefault="00966F0B" w:rsidP="00A44948">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002616B9">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="002616B9">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
     </w:p>
-    <w:p w:rsidR="003B377D" w:rsidRPr="002F347C" w:rsidRDefault="003B377D" w:rsidP="00A44948">
-[...7 lines deleted...]
-      </w:pPr>
+    <w:p w14:paraId="250D6D79" w14:textId="77777777" w:rsidR="00966F0B" w:rsidRPr="002616B9" w:rsidRDefault="00966F0B" w:rsidP="002F347C">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002616B9">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="002616B9">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="002616B9">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="002616B9">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="002616B9">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
     </w:p>
-    <w:p w:rsidR="003B377D" w:rsidRPr="002F347C" w:rsidRDefault="003B377D" w:rsidP="00A44948">
-[...2 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+    <w:p w14:paraId="0F2D78ED" w14:textId="77777777" w:rsidR="00966F0B" w:rsidRPr="002616B9" w:rsidRDefault="00966F0B" w:rsidP="00A44948">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="003B377D" w:rsidRPr="002F347C" w:rsidRDefault="003B377D" w:rsidP="00A44948">
-[...7 lines deleted...]
-      </w:pPr>
+    <w:p w14:paraId="5E84D7E4" w14:textId="77777777" w:rsidR="00C845B3" w:rsidRPr="002616B9" w:rsidRDefault="007E1403" w:rsidP="00A44948">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002616B9">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>Read a third time and adopted</w:t>
+      </w:r>
     </w:p>
-    <w:p w:rsidR="003B377D" w:rsidRPr="002F347C" w:rsidRDefault="003B377D" w:rsidP="00A44948">
-[...7 lines deleted...]
-      </w:pPr>
+    <w:p w14:paraId="295B1DB9" w14:textId="77777777" w:rsidR="007E1403" w:rsidRPr="002616B9" w:rsidRDefault="007E1403" w:rsidP="00A44948">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002616B9">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>this ___ day of ___________</w:t>
+      </w:r>
     </w:p>
-    <w:p w:rsidR="00966F0B" w:rsidRPr="002F347C" w:rsidRDefault="003B377D" w:rsidP="00A44948">
-[...187 lines deleted...]
-      </w:r>
+    <w:p w14:paraId="278FF828" w14:textId="77777777" w:rsidR="007E1403" w:rsidRDefault="007E1403" w:rsidP="00A44948">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
     </w:p>
-    <w:p w:rsidR="005D7281" w:rsidRPr="002F347C" w:rsidRDefault="005D7281" w:rsidP="00A44948">
-[...62 lines deleted...]
-      </w:r>
+    <w:p w14:paraId="12E9E2E9" w14:textId="77777777" w:rsidR="00D814E0" w:rsidRPr="002616B9" w:rsidRDefault="00D814E0" w:rsidP="00A44948">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
     </w:p>
-    <w:p w:rsidR="00966F0B" w:rsidRPr="002F347C" w:rsidRDefault="00966F0B" w:rsidP="00A44948">
-[...7 lines deleted...]
-      </w:pPr>
+    <w:p w14:paraId="592FE7FA" w14:textId="77777777" w:rsidR="007E1403" w:rsidRPr="002616B9" w:rsidRDefault="007E1403" w:rsidP="00A44948">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002616B9">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>________________________</w:t>
+      </w:r>
     </w:p>
-    <w:p w:rsidR="00966F0B" w:rsidRPr="002F347C" w:rsidRDefault="00966F0B" w:rsidP="00A44948">
-[...69 lines deleted...]
-        <w:t>_____________________________</w:t>
+    <w:p w14:paraId="1DE34CAC" w14:textId="77777777" w:rsidR="007E1403" w:rsidRPr="002616B9" w:rsidRDefault="007E1403" w:rsidP="00A44948">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002616B9">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>Administrator</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="005D7281" w:rsidRPr="002F347C" w:rsidRDefault="005D7281" w:rsidP="00A44948">
-[...62 lines deleted...]
-      </w:r>
+    <w:p w14:paraId="340116B6" w14:textId="77777777" w:rsidR="00C845B3" w:rsidRPr="002616B9" w:rsidRDefault="00C845B3" w:rsidP="00A44948">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
     </w:p>
-    <w:p w:rsidR="00C845B3" w:rsidRPr="002F347C" w:rsidRDefault="00966F0B" w:rsidP="00A44948">
-[...25 lines deleted...]
-      </w:r>
+    <w:p w14:paraId="28D10EBF" w14:textId="77777777" w:rsidR="00213010" w:rsidRPr="002616B9" w:rsidRDefault="00213010" w:rsidP="00A44948">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
     </w:p>
-    <w:p w:rsidR="00966F0B" w:rsidRPr="002F347C" w:rsidRDefault="00966F0B" w:rsidP="002F347C">
-[...52 lines deleted...]
-      </w:r>
+    <w:p w14:paraId="772F8BED" w14:textId="77777777" w:rsidR="00213010" w:rsidRPr="002616B9" w:rsidRDefault="00213010" w:rsidP="00A44948">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
     </w:p>
-    <w:p w:rsidR="00966F0B" w:rsidRPr="002F347C" w:rsidRDefault="00966F0B" w:rsidP="00A44948">
-[...2 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+    <w:p w14:paraId="7617FB6E" w14:textId="77777777" w:rsidR="00213010" w:rsidRPr="002616B9" w:rsidRDefault="00213010" w:rsidP="00A44948">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00C845B3" w:rsidRPr="002F347C" w:rsidRDefault="007E1403" w:rsidP="00A44948">
-[...16 lines deleted...]
-      </w:r>
+    <w:p w14:paraId="1115A060" w14:textId="77777777" w:rsidR="00213010" w:rsidRPr="002616B9" w:rsidRDefault="00213010" w:rsidP="00A44948">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
     </w:p>
-    <w:p w:rsidR="007E1403" w:rsidRPr="002F347C" w:rsidRDefault="007E1403" w:rsidP="00A44948">
-[...141 lines deleted...]
-          <w:footerReference w:type="first" r:id="rId14"/>
+    <w:p w14:paraId="05B64EA2" w14:textId="77777777" w:rsidR="00213010" w:rsidRPr="002616B9" w:rsidRDefault="00213010" w:rsidP="00A44948">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:sectPr w:rsidR="00213010" w:rsidRPr="002616B9" w:rsidSect="00D814E0">
+          <w:type w:val="oddPage"/>
           <w:pgSz w:w="12240" w:h="15840"/>
-          <w:pgMar w:top="1152" w:right="1440" w:bottom="1152" w:left="1440" w:header="1440" w:footer="720" w:gutter="0"/>
+          <w:pgMar w:top="1152" w:right="1350" w:bottom="1152" w:left="1440" w:header="1440" w:footer="720" w:gutter="0"/>
           <w:pgNumType w:start="1"/>
           <w:cols w:space="720"/>
           <w:noEndnote/>
         </w:sectPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblpPr w:leftFromText="180" w:rightFromText="180" w:vertAnchor="page" w:horzAnchor="margin" w:tblpXSpec="center" w:tblpY="2345"/>
         <w:tblW w:w="14959" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2178"/>
         <w:gridCol w:w="900"/>
         <w:gridCol w:w="900"/>
         <w:gridCol w:w="1062"/>
         <w:gridCol w:w="18"/>
         <w:gridCol w:w="1080"/>
         <w:gridCol w:w="2430"/>
         <w:gridCol w:w="1171"/>
         <w:gridCol w:w="845"/>
         <w:gridCol w:w="235"/>
         <w:gridCol w:w="810"/>
         <w:gridCol w:w="990"/>
         <w:gridCol w:w="2321"/>
         <w:gridCol w:w="19"/>
       </w:tblGrid>
-      <w:tr w:rsidR="002161C7" w:rsidRPr="004D0F11" w:rsidTr="00B80566">
+      <w:tr w:rsidR="002161C7" w:rsidRPr="002616B9" w14:paraId="3849B01D" w14:textId="77777777" w:rsidTr="00B80566">
         <w:trPr>
           <w:gridAfter w:val="1"/>
           <w:wAfter w:w="19" w:type="dxa"/>
           <w:cantSplit/>
           <w:trHeight w:hRule="exact" w:val="587"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="14940" w:type="dxa"/>
             <w:gridSpan w:val="13"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="002161C7" w:rsidRPr="004D0F11" w:rsidRDefault="009C730C" w:rsidP="002161C7">
+          <w:p w14:paraId="3DF34277" w14:textId="77777777" w:rsidR="002161C7" w:rsidRPr="002616B9" w:rsidRDefault="009C730C" w:rsidP="002161C7">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
-[...5 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002616B9">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:b/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
               <w:t>________________</w:t>
             </w:r>
-            <w:r w:rsidR="002161C7" w:rsidRPr="004D0F11">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+            <w:r w:rsidR="002161C7" w:rsidRPr="002616B9">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:b/>
               </w:rPr>
               <w:t>____________ OF ________</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+            <w:r w:rsidRPr="002616B9">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:b/>
               </w:rPr>
               <w:t>________________</w:t>
             </w:r>
-            <w:r w:rsidR="002161C7" w:rsidRPr="004D0F11">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+            <w:r w:rsidR="002161C7" w:rsidRPr="002616B9">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:b/>
               </w:rPr>
               <w:t>____________</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="001B1767" w:rsidRPr="004D0F11" w:rsidTr="00B80566">
+      <w:tr w:rsidR="001B1767" w:rsidRPr="002616B9" w14:paraId="11C5ADC5" w14:textId="77777777" w:rsidTr="00B80566">
         <w:trPr>
           <w:gridAfter w:val="1"/>
           <w:wAfter w:w="19" w:type="dxa"/>
           <w:cantSplit/>
           <w:trHeight w:hRule="exact" w:val="332"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5040" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
           </w:tcPr>
-          <w:p w:rsidR="001B1767" w:rsidRPr="004D0F11" w:rsidRDefault="001B1767" w:rsidP="00520BBA">
-[...2 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:p w14:paraId="7DF61D0D" w14:textId="77777777" w:rsidR="001B1767" w:rsidRPr="002616B9" w:rsidRDefault="001B1767" w:rsidP="00520BBA">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5544" w:type="dxa"/>
             <w:gridSpan w:val="5"/>
           </w:tcPr>
-          <w:p w:rsidR="001B1767" w:rsidRPr="004D0F11" w:rsidRDefault="001B1767" w:rsidP="00520BBA">
-[...2 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:p w14:paraId="65C577BA" w14:textId="77777777" w:rsidR="001B1767" w:rsidRPr="002616B9" w:rsidRDefault="001B1767" w:rsidP="00520BBA">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4356" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
             <w:vMerge w:val="restart"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="001B1767" w:rsidRPr="004D0F11" w:rsidRDefault="001B1767" w:rsidP="00AD3407">
-[...2 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:p w14:paraId="638F0C16" w14:textId="2162284C" w:rsidR="001B1767" w:rsidRPr="002616B9" w:rsidRDefault="001B1767" w:rsidP="00AD3407">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:b/>
                 <w:sz w:val="16"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="001B1767">
-[...4 lines deleted...]
-              <w:t>PURPOSE OR SERVICE</w:t>
+            <w:r w:rsidRPr="002616B9">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:b/>
+              </w:rPr>
+              <w:t>P</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+            <w:r w:rsidR="00D814E0">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:b/>
+              </w:rPr>
+              <w:t>urpose or Service</w:t>
+            </w:r>
+            <w:r w:rsidRPr="002616B9">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:b/>
                 <w:sz w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve"> _______________________</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="001B1767" w:rsidRPr="004D0F11" w:rsidRDefault="001B1767" w:rsidP="00CA32CB">
-[...2 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:p w14:paraId="01CF88F4" w14:textId="77777777" w:rsidR="001B1767" w:rsidRPr="002616B9" w:rsidRDefault="001B1767" w:rsidP="00CA32CB">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:b/>
                 <w:sz w:val="16"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+            <w:r w:rsidRPr="002616B9">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:b/>
                 <w:sz w:val="16"/>
               </w:rPr>
               <w:t>. _________________________________________________</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00F6476C" w:rsidRPr="004D0F11" w:rsidTr="00B80566">
+      <w:tr w:rsidR="00F6476C" w:rsidRPr="002616B9" w14:paraId="5DF963BD" w14:textId="77777777" w:rsidTr="00B80566">
         <w:trPr>
           <w:gridAfter w:val="1"/>
           <w:wAfter w:w="19" w:type="dxa"/>
           <w:cantSplit/>
           <w:trHeight w:hRule="exact" w:val="234"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5040" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
             <w:vMerge w:val="restart"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00F6476C" w:rsidRPr="00AD3407" w:rsidRDefault="00DD2055" w:rsidP="00DD2055">
-[...2 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:p w14:paraId="67A809BA" w14:textId="465F4235" w:rsidR="00F6476C" w:rsidRPr="002616B9" w:rsidRDefault="00DD2055" w:rsidP="00DD2055">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:b/>
                 <w:sz w:val="16"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+            <w:r w:rsidRPr="002616B9">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:b/>
                 <w:sz w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">    </w:t>
             </w:r>
-            <w:r w:rsidR="00F6476C" w:rsidRPr="004D0F11">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+            <w:r w:rsidR="00F6476C" w:rsidRPr="002616B9">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:b/>
                 <w:sz w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">BYLAW TO AUTHORIZE A SPECIAL TAX: </w:t>
+              <w:t>B</w:t>
             </w:r>
-            <w:r w:rsidR="00F6476C">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+            <w:r w:rsidR="00D814E0">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:b/>
                 <w:sz w:val="16"/>
               </w:rPr>
-              <w:t>#  _______</w:t>
+              <w:t>ylaw to Authorize a Special Tax</w:t>
             </w:r>
-            <w:r w:rsidR="00F6476C" w:rsidRPr="004D0F11">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+            <w:r w:rsidR="00F6476C" w:rsidRPr="002616B9">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:b/>
                 <w:sz w:val="16"/>
               </w:rPr>
-              <w:t>_____</w:t>
+              <w:t xml:space="preserve"> #  ____________</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5544" w:type="dxa"/>
             <w:gridSpan w:val="5"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00F6476C" w:rsidRPr="004D0F11" w:rsidRDefault="00F6476C" w:rsidP="001B1767">
+          <w:p w14:paraId="348A0707" w14:textId="2786EA7A" w:rsidR="00F6476C" w:rsidRPr="002616B9" w:rsidRDefault="00F6476C" w:rsidP="001B1767">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
-[...8 lines deleted...]
-              <w:t>SPECIAL TAX</w:t>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002616B9">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:b/>
+              </w:rPr>
+              <w:t>S</w:t>
+            </w:r>
+            <w:r w:rsidR="00D814E0">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:b/>
+              </w:rPr>
+              <w:t>pecial Tax</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4356" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w:rsidR="00F6476C" w:rsidRPr="004D0F11" w:rsidRDefault="00F6476C" w:rsidP="00CA32CB">
-[...2 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:p w14:paraId="2E3C64F2" w14:textId="77777777" w:rsidR="00F6476C" w:rsidRPr="002616B9" w:rsidRDefault="00F6476C" w:rsidP="00CA32CB">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00F6476C" w:rsidRPr="004D0F11" w:rsidTr="00B80566">
+      <w:tr w:rsidR="00F6476C" w:rsidRPr="002616B9" w14:paraId="0EE18244" w14:textId="77777777" w:rsidTr="00B80566">
         <w:trPr>
           <w:gridAfter w:val="1"/>
           <w:wAfter w:w="19" w:type="dxa"/>
           <w:cantSplit/>
           <w:trHeight w:hRule="exact" w:val="234"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5040" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w:rsidR="00F6476C" w:rsidRPr="004D0F11" w:rsidRDefault="00F6476C" w:rsidP="00520BBA">
-[...2 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:p w14:paraId="437442F8" w14:textId="77777777" w:rsidR="00F6476C" w:rsidRPr="002616B9" w:rsidRDefault="00F6476C" w:rsidP="00520BBA">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5544" w:type="dxa"/>
             <w:gridSpan w:val="5"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00F6476C" w:rsidRPr="004D0F11" w:rsidRDefault="00F6476C" w:rsidP="001B1767">
+          <w:p w14:paraId="5E3A00DA" w14:textId="77777777" w:rsidR="00F6476C" w:rsidRPr="002616B9" w:rsidRDefault="00F6476C" w:rsidP="001B1767">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
-[...5 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002616B9">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:b/>
               </w:rPr>
               <w:t>SPECIAL ASSESSMENT ROLL</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4356" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w:rsidR="00F6476C" w:rsidRPr="004D0F11" w:rsidRDefault="00F6476C" w:rsidP="00520BBA">
-[...2 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:p w14:paraId="723FA673" w14:textId="77777777" w:rsidR="00F6476C" w:rsidRPr="002616B9" w:rsidRDefault="00F6476C" w:rsidP="00520BBA">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:b/>
                 <w:sz w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="001B1767" w:rsidRPr="004D0F11" w:rsidTr="00B80566">
+      <w:tr w:rsidR="001B1767" w:rsidRPr="002616B9" w14:paraId="1F290A5B" w14:textId="77777777" w:rsidTr="00B80566">
         <w:trPr>
           <w:gridAfter w:val="1"/>
           <w:wAfter w:w="19" w:type="dxa"/>
           <w:cantSplit/>
           <w:trHeight w:hRule="exact" w:val="332"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5040" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
           </w:tcPr>
-          <w:p w:rsidR="001B1767" w:rsidRPr="004D0F11" w:rsidRDefault="001B1767" w:rsidP="00520BBA">
-[...2 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:p w14:paraId="7C4F212C" w14:textId="77777777" w:rsidR="001B1767" w:rsidRPr="002616B9" w:rsidRDefault="001B1767" w:rsidP="00520BBA">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5544" w:type="dxa"/>
             <w:gridSpan w:val="5"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="001B1767" w:rsidRPr="004D0F11" w:rsidRDefault="001B1767" w:rsidP="001B1767">
+          <w:p w14:paraId="02B89737" w14:textId="77777777" w:rsidR="001B1767" w:rsidRPr="002616B9" w:rsidRDefault="001B1767" w:rsidP="001B1767">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
-[...5 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002616B9">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:b/>
               </w:rPr>
               <w:t>(Appendix “A” to Special Tax</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4356" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="001B1767" w:rsidRPr="004D0F11" w:rsidRDefault="001B1767" w:rsidP="001B1767">
-[...11 lines deleted...]
-              <w:t xml:space="preserve">Tax Rate </w:t>
+          <w:p w14:paraId="7E8DC0C4" w14:textId="77777777" w:rsidR="001B1767" w:rsidRPr="002616B9" w:rsidRDefault="001B1767" w:rsidP="001B1767">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002616B9">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:b/>
+              </w:rPr>
+              <w:t>Tax Rate is $________per _____</w:t>
             </w:r>
-            <w:r>
-[...15 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+            <w:r w:rsidR="009C730C" w:rsidRPr="002616B9">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:b/>
               </w:rPr>
               <w:t>________</w:t>
             </w:r>
-            <w:r w:rsidRPr="004D0F11">
-[...22 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+            <w:r w:rsidRPr="002616B9">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:b/>
               </w:rPr>
               <w:t>*</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="001B1767" w:rsidRPr="004D0F11" w:rsidTr="00B80566">
+      <w:tr w:rsidR="001B1767" w:rsidRPr="002616B9" w14:paraId="2B72153A" w14:textId="77777777" w:rsidTr="00B80566">
         <w:trPr>
           <w:gridAfter w:val="1"/>
           <w:wAfter w:w="19" w:type="dxa"/>
           <w:cantSplit/>
           <w:trHeight w:hRule="exact" w:val="315"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5040" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
           </w:tcPr>
-          <w:p w:rsidR="001B1767" w:rsidRPr="004D0F11" w:rsidRDefault="001B1767" w:rsidP="00520BBA">
-[...2 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:p w14:paraId="047F05E0" w14:textId="77777777" w:rsidR="001B1767" w:rsidRPr="002616B9" w:rsidRDefault="001B1767" w:rsidP="00520BBA">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5544" w:type="dxa"/>
             <w:gridSpan w:val="5"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="001B1767" w:rsidRPr="004D0F11" w:rsidRDefault="001B1767" w:rsidP="001B1767">
+          <w:p w14:paraId="18111A6D" w14:textId="77777777" w:rsidR="001B1767" w:rsidRPr="002616B9" w:rsidRDefault="001B1767" w:rsidP="001B1767">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
-[...5 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002616B9">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:b/>
               </w:rPr>
               <w:t>Bylaw #__________)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4356" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
           </w:tcPr>
-          <w:p w:rsidR="001B1767" w:rsidRPr="004D0F11" w:rsidRDefault="001B1767" w:rsidP="00520BBA">
-[...2 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:p w14:paraId="632F75FA" w14:textId="77777777" w:rsidR="001B1767" w:rsidRPr="002616B9" w:rsidRDefault="001B1767" w:rsidP="00520BBA">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:b/>
                 <w:sz w:val="6"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w:rsidR="001B1767" w:rsidRPr="001B1767" w:rsidRDefault="001B1767" w:rsidP="00520BBA">
-[...8 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:p w14:paraId="2ECDE25F" w14:textId="77777777" w:rsidR="001B1767" w:rsidRPr="002616B9" w:rsidRDefault="001B1767" w:rsidP="00520BBA">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002616B9">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:b/>
               </w:rPr>
               <w:t>Levied on ______________________________</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="001B1767" w:rsidRPr="004D0F11" w:rsidTr="00B80566">
+      <w:tr w:rsidR="001B1767" w:rsidRPr="002616B9" w14:paraId="48263431" w14:textId="77777777" w:rsidTr="00B80566">
         <w:trPr>
           <w:gridAfter w:val="1"/>
           <w:wAfter w:w="19" w:type="dxa"/>
           <w:cantSplit/>
           <w:trHeight w:hRule="exact" w:val="256"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5040" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
           </w:tcPr>
-          <w:p w:rsidR="001B1767" w:rsidRPr="004D0F11" w:rsidRDefault="001B1767" w:rsidP="00520BBA">
-[...2 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:p w14:paraId="52A52D2F" w14:textId="77777777" w:rsidR="001B1767" w:rsidRPr="002616B9" w:rsidRDefault="001B1767" w:rsidP="00520BBA">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5544" w:type="dxa"/>
             <w:gridSpan w:val="5"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="001B1767" w:rsidRPr="004D0F11" w:rsidRDefault="001B1767" w:rsidP="001B1767">
+          <w:p w14:paraId="25C3391F" w14:textId="77777777" w:rsidR="001B1767" w:rsidRPr="002616B9" w:rsidRDefault="001B1767" w:rsidP="001B1767">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4356" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
           </w:tcPr>
-          <w:p w:rsidR="001B1767" w:rsidRPr="004D0F11" w:rsidRDefault="001B1767" w:rsidP="00520BBA">
-[...2 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:p w14:paraId="4D7313F5" w14:textId="77777777" w:rsidR="001B1767" w:rsidRPr="002616B9" w:rsidRDefault="001B1767" w:rsidP="00520BBA">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:b/>
                 <w:sz w:val="6"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w:rsidR="001B1767" w:rsidRPr="004D0F11" w:rsidRDefault="001B1767" w:rsidP="00520BBA">
-[...2 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:p w14:paraId="52D17299" w14:textId="77777777" w:rsidR="001B1767" w:rsidRPr="002616B9" w:rsidRDefault="001B1767" w:rsidP="00520BBA">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:b/>
                 <w:sz w:val="16"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="004D0F11">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+            <w:r w:rsidRPr="002616B9">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:b/>
                 <w:sz w:val="16"/>
               </w:rPr>
               <w:t>______________________________________</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="009C730C" w:rsidRPr="004D0F11" w:rsidTr="00B80566">
+      <w:tr w:rsidR="009C730C" w:rsidRPr="002616B9" w14:paraId="5E29FC43" w14:textId="77777777" w:rsidTr="00B80566">
         <w:trPr>
           <w:gridAfter w:val="1"/>
           <w:wAfter w:w="19" w:type="dxa"/>
           <w:trHeight w:hRule="exact" w:val="76"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5040" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
           </w:tcPr>
-          <w:p w:rsidR="009C730C" w:rsidRPr="004D0F11" w:rsidRDefault="009C730C" w:rsidP="00520BBA">
-[...2 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:p w14:paraId="7CAD291E" w14:textId="77777777" w:rsidR="009C730C" w:rsidRPr="002616B9" w:rsidRDefault="009C730C" w:rsidP="00520BBA">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5544" w:type="dxa"/>
             <w:gridSpan w:val="5"/>
           </w:tcPr>
-          <w:p w:rsidR="009C730C" w:rsidRPr="004D0F11" w:rsidRDefault="009C730C" w:rsidP="00520BBA">
-[...2 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:p w14:paraId="1A0F64A1" w14:textId="77777777" w:rsidR="009C730C" w:rsidRPr="002616B9" w:rsidRDefault="009C730C" w:rsidP="00520BBA">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4356" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
           </w:tcPr>
-          <w:p w:rsidR="009C730C" w:rsidRPr="004D0F11" w:rsidRDefault="009C730C" w:rsidP="00520BBA">
-[...2 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:p w14:paraId="5B942A5C" w14:textId="77777777" w:rsidR="009C730C" w:rsidRPr="002616B9" w:rsidRDefault="009C730C" w:rsidP="00520BBA">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00154702" w:rsidRPr="004D0F11" w:rsidTr="00B80566">
+      <w:tr w:rsidR="00154702" w:rsidRPr="002616B9" w14:paraId="7D21F80D" w14:textId="77777777" w:rsidTr="00D814E0">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="380"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2178" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w:rsidR="00154702" w:rsidRPr="004D0F11" w:rsidRDefault="00154702" w:rsidP="00520BBA">
+          <w:p w14:paraId="0BBF8550" w14:textId="77777777" w:rsidR="00154702" w:rsidRPr="002616B9" w:rsidRDefault="00154702" w:rsidP="00520BBA">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:b/>
                 <w:sz w:val="14"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w:rsidR="00154702" w:rsidRPr="004D0F11" w:rsidRDefault="00154702" w:rsidP="00520BBA">
+          <w:p w14:paraId="6088B5AD" w14:textId="0D608ED2" w:rsidR="00154702" w:rsidRPr="002616B9" w:rsidRDefault="00154702" w:rsidP="00D814E0">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:b/>
                 <w:sz w:val="14"/>
               </w:rPr>
             </w:pPr>
-          </w:p>
-          <w:p w:rsidR="00154702" w:rsidRDefault="00154702" w:rsidP="00404F82">
+            <w:r w:rsidRPr="002616B9">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:b/>
+                <w:sz w:val="14"/>
+              </w:rPr>
+              <w:t>Assessed Number</w:t>
+            </w:r>
+            <w:r w:rsidR="00D814E0">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:b/>
+                <w:sz w:val="14"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="900" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="77AEA475" w14:textId="77777777" w:rsidR="00154702" w:rsidRPr="002616B9" w:rsidRDefault="00154702" w:rsidP="00D814E0">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:b/>
                 <w:sz w:val="14"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="004D0F11">
-[...51 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+            <w:r w:rsidRPr="002616B9">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:b/>
                 <w:sz w:val="14"/>
               </w:rPr>
               <w:t>Sec</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="900" w:type="dxa"/>
-            <w:vAlign w:val="bottom"/>
-[...1 lines deleted...]
-          <w:p w:rsidR="00154702" w:rsidRPr="004D0F11" w:rsidRDefault="00154702" w:rsidP="009C730C">
+          </w:tcPr>
+          <w:p w14:paraId="01E80AF4" w14:textId="77777777" w:rsidR="00154702" w:rsidRPr="002616B9" w:rsidRDefault="00154702" w:rsidP="00D814E0">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:b/>
                 <w:sz w:val="14"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="004D0F11">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+            <w:r w:rsidRPr="002616B9">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:b/>
                 <w:sz w:val="14"/>
               </w:rPr>
               <w:t>Twp</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1080" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
-            <w:vAlign w:val="bottom"/>
-[...1 lines deleted...]
-          <w:p w:rsidR="00154702" w:rsidRPr="004D0F11" w:rsidRDefault="00154702" w:rsidP="009C730C">
+          </w:tcPr>
+          <w:p w14:paraId="3DF8DC3A" w14:textId="77777777" w:rsidR="00154702" w:rsidRPr="002616B9" w:rsidRDefault="00154702" w:rsidP="00D814E0">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:b/>
                 <w:sz w:val="14"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="004D0F11">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+            <w:r w:rsidRPr="002616B9">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:b/>
                 <w:sz w:val="14"/>
               </w:rPr>
               <w:t>Range</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1080" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w:rsidR="00154702" w:rsidRDefault="00154702" w:rsidP="006105E3">
-[...2 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:p w14:paraId="2A38DDDE" w14:textId="77777777" w:rsidR="00154702" w:rsidRPr="002616B9" w:rsidRDefault="00154702" w:rsidP="00F25E8A">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:b/>
                 <w:sz w:val="14"/>
               </w:rPr>
             </w:pPr>
-          </w:p>
-[...3 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+            <w:r w:rsidRPr="002616B9">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:b/>
                 <w:sz w:val="14"/>
               </w:rPr>
-            </w:pPr>
-[...14 lines deleted...]
-              <w:t xml:space="preserve"> Rate Per/Unit</w:t>
+              <w:t>Tax Rate Per/Unit</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2430" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w:rsidR="00154702" w:rsidRPr="004D0F11" w:rsidRDefault="00154702" w:rsidP="00520BBA">
+          <w:p w14:paraId="2BF4B561" w14:textId="3C9B6950" w:rsidR="00154702" w:rsidRPr="002616B9" w:rsidRDefault="00154702" w:rsidP="00520BBA">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:b/>
                 <w:sz w:val="14"/>
               </w:rPr>
             </w:pPr>
-          </w:p>
-          <w:p w:rsidR="00154702" w:rsidRPr="004D0F11" w:rsidRDefault="00154702" w:rsidP="00520BBA">
+            <w:r w:rsidRPr="002616B9">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:b/>
+                <w:sz w:val="14"/>
+              </w:rPr>
+              <w:t xml:space="preserve">*Unit of </w:t>
+            </w:r>
+            <w:r w:rsidR="00D814E0">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:b/>
+                <w:sz w:val="14"/>
+              </w:rPr>
+              <w:br/>
+            </w:r>
+            <w:r w:rsidRPr="002616B9">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:b/>
+                <w:sz w:val="14"/>
+              </w:rPr>
+              <w:t>Measure</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="65DF1311" w14:textId="77777777" w:rsidR="00154702" w:rsidRPr="002616B9" w:rsidRDefault="00154702" w:rsidP="00520BBA">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:b/>
                 <w:sz w:val="14"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w:rsidR="00154702" w:rsidRPr="004D0F11" w:rsidRDefault="00154702" w:rsidP="00520BBA">
+          <w:p w14:paraId="39EB624C" w14:textId="77777777" w:rsidR="00154702" w:rsidRPr="002616B9" w:rsidRDefault="00154702" w:rsidP="00520BBA">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:b/>
                 <w:sz w:val="14"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="004D0F11">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          </w:p>
+          <w:p w14:paraId="1626BF66" w14:textId="77777777" w:rsidR="00154702" w:rsidRPr="002616B9" w:rsidRDefault="00154702" w:rsidP="00520BBA">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:b/>
                 <w:sz w:val="14"/>
               </w:rPr>
-              <w:t>*Unit of Measure</w:t>
-[...2 lines deleted...]
-          <w:p w:rsidR="00154702" w:rsidRPr="004D0F11" w:rsidRDefault="00154702" w:rsidP="00520BBA">
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="678971F6" w14:textId="77777777" w:rsidR="00154702" w:rsidRPr="002616B9" w:rsidRDefault="00154702" w:rsidP="00520BBA">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
-[...29 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:b/>
                 <w:sz w:val="14"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1171" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w:rsidR="00154702" w:rsidRPr="004D0F11" w:rsidRDefault="00154702" w:rsidP="00520BBA">
+          <w:p w14:paraId="7259B7C1" w14:textId="77777777" w:rsidR="00154702" w:rsidRPr="002616B9" w:rsidRDefault="00154702" w:rsidP="00520BBA">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
-[...9 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:b/>
                 <w:sz w:val="14"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="004D0F11">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+            <w:r w:rsidRPr="002616B9">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:b/>
                 <w:sz w:val="14"/>
               </w:rPr>
               <w:t>Special Assessment Levied</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1080" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:vMerge w:val="restart"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00154702" w:rsidRPr="004D0F11" w:rsidRDefault="00154702" w:rsidP="00520BBA">
+          <w:p w14:paraId="4079F9A7" w14:textId="312404BF" w:rsidR="00154702" w:rsidRPr="002616B9" w:rsidRDefault="00154702" w:rsidP="00D814E0">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
-[...9 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:b/>
                 <w:sz w:val="14"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="004D0F11">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+            <w:r w:rsidRPr="002616B9">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:b/>
                 <w:sz w:val="14"/>
               </w:rPr>
-              <w:t>Total Paid</w:t>
+              <w:t xml:space="preserve">Total </w:t>
+            </w:r>
+            <w:r w:rsidR="00D814E0">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:b/>
+                <w:sz w:val="14"/>
+              </w:rPr>
+              <w:br/>
+            </w:r>
+            <w:r w:rsidRPr="002616B9">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:b/>
+                <w:sz w:val="14"/>
+              </w:rPr>
+              <w:t>Paid</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="810" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00154702" w:rsidRPr="004D0F11" w:rsidRDefault="00154702" w:rsidP="00520BBA">
+          <w:p w14:paraId="226B50B7" w14:textId="77777777" w:rsidR="00154702" w:rsidRPr="002616B9" w:rsidRDefault="00154702" w:rsidP="00D814E0">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:b/>
                 <w:sz w:val="14"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="004D0F11">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+            <w:r w:rsidRPr="002616B9">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:b/>
                 <w:sz w:val="14"/>
               </w:rPr>
               <w:t>Receipt Number</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="990" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
-          </w:tcPr>
-          <w:p w:rsidR="00154702" w:rsidRPr="004D0F11" w:rsidRDefault="00154702" w:rsidP="00520BBA">
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="5E9F30F1" w14:textId="77777777" w:rsidR="00154702" w:rsidRPr="002616B9" w:rsidRDefault="00154702" w:rsidP="00D814E0">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:b/>
                 <w:sz w:val="14"/>
               </w:rPr>
             </w:pPr>
-          </w:p>
-[...11 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+            <w:r w:rsidRPr="002616B9">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:b/>
                 <w:sz w:val="14"/>
               </w:rPr>
               <w:t>Requested  Review</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2340" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:vMerge w:val="restart"/>
-          </w:tcPr>
-          <w:p w:rsidR="00154702" w:rsidRPr="004D0F11" w:rsidRDefault="00154702" w:rsidP="00520BBA">
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="1450DC59" w14:textId="4DD6CF54" w:rsidR="00154702" w:rsidRPr="002616B9" w:rsidRDefault="00154702" w:rsidP="00D814E0">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:b/>
                 <w:sz w:val="14"/>
               </w:rPr>
             </w:pPr>
-          </w:p>
-[...4 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+            <w:r w:rsidRPr="002616B9">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:b/>
                 <w:sz w:val="14"/>
               </w:rPr>
-            </w:pPr>
-[...16 lines deleted...]
-              <w:t xml:space="preserve"> Remarks</w:t>
+              <w:t>Remarks</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00154702" w:rsidRPr="004D0F11" w:rsidTr="00B80566">
+      <w:tr w:rsidR="00154702" w:rsidRPr="002616B9" w14:paraId="11EE5609" w14:textId="77777777" w:rsidTr="00D814E0">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:hRule="exact" w:val="280"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2178" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w:rsidR="00154702" w:rsidRPr="004D0F11" w:rsidRDefault="00154702" w:rsidP="00520BBA">
+          <w:p w14:paraId="1B3613FE" w14:textId="77777777" w:rsidR="00154702" w:rsidRPr="002616B9" w:rsidRDefault="00154702" w:rsidP="00520BBA">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:b/>
                 <w:sz w:val="14"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="900" w:type="dxa"/>
-            <w:vAlign w:val="bottom"/>
-[...1 lines deleted...]
-          <w:p w:rsidR="00154702" w:rsidRPr="004D0F11" w:rsidRDefault="00154702" w:rsidP="009C730C">
+          </w:tcPr>
+          <w:p w14:paraId="04A9C820" w14:textId="77777777" w:rsidR="00154702" w:rsidRPr="002616B9" w:rsidRDefault="00154702" w:rsidP="00D814E0">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:b/>
                 <w:sz w:val="14"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="004D0F11">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+            <w:r w:rsidRPr="002616B9">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:b/>
                 <w:sz w:val="14"/>
               </w:rPr>
               <w:t>Lot</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="900" w:type="dxa"/>
-            <w:vAlign w:val="bottom"/>
-[...1 lines deleted...]
-          <w:p w:rsidR="00154702" w:rsidRPr="004D0F11" w:rsidRDefault="00154702" w:rsidP="009C730C">
+          </w:tcPr>
+          <w:p w14:paraId="006F26BB" w14:textId="77777777" w:rsidR="00154702" w:rsidRPr="002616B9" w:rsidRDefault="00154702" w:rsidP="00D814E0">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:b/>
                 <w:sz w:val="14"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="004D0F11">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+            <w:r w:rsidRPr="002616B9">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:b/>
                 <w:sz w:val="14"/>
               </w:rPr>
               <w:t>Block</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1080" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
-            <w:vAlign w:val="bottom"/>
-[...1 lines deleted...]
-          <w:p w:rsidR="00154702" w:rsidRPr="004D0F11" w:rsidRDefault="00154702" w:rsidP="009C730C">
+          </w:tcPr>
+          <w:p w14:paraId="432D82C4" w14:textId="77777777" w:rsidR="00154702" w:rsidRPr="002616B9" w:rsidRDefault="00154702" w:rsidP="00D814E0">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:b/>
                 <w:sz w:val="14"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="004D0F11">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+            <w:r w:rsidRPr="002616B9">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:b/>
                 <w:sz w:val="14"/>
               </w:rPr>
               <w:t>Plan</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1080" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w:rsidR="00154702" w:rsidRPr="004D0F11" w:rsidRDefault="00154702" w:rsidP="00520BBA">
+          <w:p w14:paraId="43FE60D6" w14:textId="77777777" w:rsidR="00154702" w:rsidRPr="002616B9" w:rsidRDefault="00154702" w:rsidP="00520BBA">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:b/>
                 <w:sz w:val="14"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2430" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w:rsidR="00154702" w:rsidRPr="004D0F11" w:rsidRDefault="00154702" w:rsidP="00520BBA">
+          <w:p w14:paraId="10D5C990" w14:textId="77777777" w:rsidR="00154702" w:rsidRPr="002616B9" w:rsidRDefault="00154702" w:rsidP="00520BBA">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:b/>
                 <w:sz w:val="14"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1171" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w:rsidR="00154702" w:rsidRPr="004D0F11" w:rsidRDefault="00154702" w:rsidP="00520BBA">
+          <w:p w14:paraId="74A2484A" w14:textId="77777777" w:rsidR="00154702" w:rsidRPr="002616B9" w:rsidRDefault="00154702" w:rsidP="00520BBA">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:b/>
                 <w:sz w:val="14"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1080" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w:rsidR="00154702" w:rsidRPr="004D0F11" w:rsidRDefault="00154702" w:rsidP="00520BBA">
+          <w:p w14:paraId="10BC3AD1" w14:textId="77777777" w:rsidR="00154702" w:rsidRPr="002616B9" w:rsidRDefault="00154702" w:rsidP="00520BBA">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:b/>
                 <w:sz w:val="14"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="810" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w:rsidR="00154702" w:rsidRPr="004D0F11" w:rsidRDefault="00154702" w:rsidP="00520BBA">
+          <w:p w14:paraId="20292830" w14:textId="77777777" w:rsidR="00154702" w:rsidRPr="002616B9" w:rsidRDefault="00154702" w:rsidP="00520BBA">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:b/>
                 <w:sz w:val="14"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="990" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w:rsidR="00154702" w:rsidRPr="004D0F11" w:rsidRDefault="00154702" w:rsidP="00520BBA">
+          <w:p w14:paraId="65F77F1E" w14:textId="77777777" w:rsidR="00154702" w:rsidRPr="002616B9" w:rsidRDefault="00154702" w:rsidP="00520BBA">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:b/>
                 <w:sz w:val="14"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2340" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w:rsidR="00154702" w:rsidRPr="004D0F11" w:rsidRDefault="00154702" w:rsidP="00520BBA">
+          <w:p w14:paraId="62D49F40" w14:textId="77777777" w:rsidR="00154702" w:rsidRPr="002616B9" w:rsidRDefault="00154702" w:rsidP="00520BBA">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:b/>
                 <w:sz w:val="14"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00F25E8A" w:rsidRPr="004D0F11" w:rsidTr="00B80566">
+      <w:tr w:rsidR="00F25E8A" w:rsidRPr="002616B9" w14:paraId="0F8F86BD" w14:textId="77777777" w:rsidTr="00B80566">
         <w:trPr>
           <w:trHeight w:hRule="exact" w:val="256"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2178" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00F25E8A" w:rsidRPr="004D0F11" w:rsidRDefault="00F25E8A" w:rsidP="00520BBA">
-[...1 lines deleted...]
-              <w:rPr>
+          <w:p w14:paraId="7F674D70" w14:textId="77777777" w:rsidR="00F25E8A" w:rsidRPr="002616B9" w:rsidRDefault="00F25E8A" w:rsidP="00520BBA">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="900" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00F25E8A" w:rsidRPr="004D0F11" w:rsidRDefault="00F25E8A" w:rsidP="00520BBA">
-[...1 lines deleted...]
-              <w:rPr>
+          <w:p w14:paraId="3912CE67" w14:textId="77777777" w:rsidR="00F25E8A" w:rsidRPr="002616B9" w:rsidRDefault="00F25E8A" w:rsidP="00520BBA">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="900" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00F25E8A" w:rsidRPr="004D0F11" w:rsidRDefault="00F25E8A" w:rsidP="00520BBA">
-[...1 lines deleted...]
-              <w:rPr>
+          <w:p w14:paraId="2185240E" w14:textId="77777777" w:rsidR="00F25E8A" w:rsidRPr="002616B9" w:rsidRDefault="00F25E8A" w:rsidP="00520BBA">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1080" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w:rsidR="00F25E8A" w:rsidRPr="004D0F11" w:rsidRDefault="00F25E8A" w:rsidP="00520BBA">
-[...1 lines deleted...]
-              <w:rPr>
+          <w:p w14:paraId="0BC4F060" w14:textId="77777777" w:rsidR="00F25E8A" w:rsidRPr="002616B9" w:rsidRDefault="00F25E8A" w:rsidP="00520BBA">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1080" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00F25E8A" w:rsidRPr="004D0F11" w:rsidRDefault="00F25E8A" w:rsidP="00520BBA">
-[...1 lines deleted...]
-              <w:rPr>
+          <w:p w14:paraId="1D464AB3" w14:textId="77777777" w:rsidR="00F25E8A" w:rsidRPr="002616B9" w:rsidRDefault="00F25E8A" w:rsidP="00520BBA">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2430" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00F25E8A" w:rsidRPr="004D0F11" w:rsidRDefault="00F25E8A" w:rsidP="00520BBA">
-[...1 lines deleted...]
-              <w:rPr>
+          <w:p w14:paraId="2CAC74DE" w14:textId="77777777" w:rsidR="00F25E8A" w:rsidRPr="002616B9" w:rsidRDefault="00F25E8A" w:rsidP="00520BBA">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1171" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00F25E8A" w:rsidRPr="004D0F11" w:rsidRDefault="00F25E8A" w:rsidP="00520BBA">
-[...1 lines deleted...]
-              <w:rPr>
+          <w:p w14:paraId="6F0C3932" w14:textId="77777777" w:rsidR="00F25E8A" w:rsidRPr="002616B9" w:rsidRDefault="00F25E8A" w:rsidP="00520BBA">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1080" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w:rsidR="00F25E8A" w:rsidRPr="004D0F11" w:rsidRDefault="00F25E8A" w:rsidP="00520BBA">
-[...1 lines deleted...]
-              <w:rPr>
+          <w:p w14:paraId="42FB171E" w14:textId="77777777" w:rsidR="00F25E8A" w:rsidRPr="002616B9" w:rsidRDefault="00F25E8A" w:rsidP="00520BBA">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="810" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00F25E8A" w:rsidRPr="004D0F11" w:rsidRDefault="00F25E8A" w:rsidP="00520BBA">
-[...1 lines deleted...]
-              <w:rPr>
+          <w:p w14:paraId="35B2BFBA" w14:textId="77777777" w:rsidR="00F25E8A" w:rsidRPr="002616B9" w:rsidRDefault="00F25E8A" w:rsidP="00520BBA">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="990" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00F25E8A" w:rsidRPr="004D0F11" w:rsidRDefault="00F25E8A" w:rsidP="00520BBA">
-[...1 lines deleted...]
-              <w:rPr>
+          <w:p w14:paraId="257216A4" w14:textId="77777777" w:rsidR="00F25E8A" w:rsidRPr="002616B9" w:rsidRDefault="00F25E8A" w:rsidP="00520BBA">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2340" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w:rsidR="00F25E8A" w:rsidRPr="004D0F11" w:rsidRDefault="00F25E8A" w:rsidP="00520BBA">
-[...1 lines deleted...]
-              <w:rPr>
+          <w:p w14:paraId="24DB63C7" w14:textId="77777777" w:rsidR="00F25E8A" w:rsidRPr="002616B9" w:rsidRDefault="00F25E8A" w:rsidP="00520BBA">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00F25E8A" w:rsidRPr="004D0F11" w:rsidTr="00B80566">
+      <w:tr w:rsidR="00F25E8A" w:rsidRPr="002616B9" w14:paraId="6DD3008C" w14:textId="77777777" w:rsidTr="00B80566">
         <w:trPr>
           <w:trHeight w:hRule="exact" w:val="256"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2178" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00F25E8A" w:rsidRPr="004D0F11" w:rsidRDefault="00F25E8A" w:rsidP="00520BBA">
-[...1 lines deleted...]
-              <w:rPr>
+          <w:p w14:paraId="1030B20B" w14:textId="77777777" w:rsidR="00F25E8A" w:rsidRPr="002616B9" w:rsidRDefault="00F25E8A" w:rsidP="00520BBA">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="900" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00F25E8A" w:rsidRPr="004D0F11" w:rsidRDefault="00F25E8A" w:rsidP="00520BBA">
-[...1 lines deleted...]
-              <w:rPr>
+          <w:p w14:paraId="372AF802" w14:textId="77777777" w:rsidR="00F25E8A" w:rsidRPr="002616B9" w:rsidRDefault="00F25E8A" w:rsidP="00520BBA">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="900" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00F25E8A" w:rsidRPr="004D0F11" w:rsidRDefault="00F25E8A" w:rsidP="00520BBA">
-[...1 lines deleted...]
-              <w:rPr>
+          <w:p w14:paraId="06793E6B" w14:textId="77777777" w:rsidR="00F25E8A" w:rsidRPr="002616B9" w:rsidRDefault="00F25E8A" w:rsidP="00520BBA">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1080" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w:rsidR="00F25E8A" w:rsidRPr="004D0F11" w:rsidRDefault="00F25E8A" w:rsidP="00520BBA">
-[...1 lines deleted...]
-              <w:rPr>
+          <w:p w14:paraId="745C529A" w14:textId="77777777" w:rsidR="00F25E8A" w:rsidRPr="002616B9" w:rsidRDefault="00F25E8A" w:rsidP="00520BBA">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1080" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00F25E8A" w:rsidRPr="004D0F11" w:rsidRDefault="00F25E8A" w:rsidP="00520BBA">
-[...1 lines deleted...]
-              <w:rPr>
+          <w:p w14:paraId="14D9E5F1" w14:textId="77777777" w:rsidR="00F25E8A" w:rsidRPr="002616B9" w:rsidRDefault="00F25E8A" w:rsidP="00520BBA">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2430" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00F25E8A" w:rsidRPr="004D0F11" w:rsidRDefault="00F25E8A" w:rsidP="00520BBA">
-[...1 lines deleted...]
-              <w:rPr>
+          <w:p w14:paraId="06571C1B" w14:textId="77777777" w:rsidR="00F25E8A" w:rsidRPr="002616B9" w:rsidRDefault="00F25E8A" w:rsidP="00520BBA">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1171" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00F25E8A" w:rsidRPr="004D0F11" w:rsidRDefault="00F25E8A" w:rsidP="00520BBA">
-[...1 lines deleted...]
-              <w:rPr>
+          <w:p w14:paraId="56DDEB35" w14:textId="77777777" w:rsidR="00F25E8A" w:rsidRPr="002616B9" w:rsidRDefault="00F25E8A" w:rsidP="00520BBA">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1080" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w:rsidR="00F25E8A" w:rsidRPr="004D0F11" w:rsidRDefault="00F25E8A" w:rsidP="00520BBA">
-[...1 lines deleted...]
-              <w:rPr>
+          <w:p w14:paraId="1A954153" w14:textId="77777777" w:rsidR="00F25E8A" w:rsidRPr="002616B9" w:rsidRDefault="00F25E8A" w:rsidP="00520BBA">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="810" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00F25E8A" w:rsidRPr="004D0F11" w:rsidRDefault="00F25E8A" w:rsidP="00520BBA">
-[...1 lines deleted...]
-              <w:rPr>
+          <w:p w14:paraId="6AF7C44C" w14:textId="77777777" w:rsidR="00F25E8A" w:rsidRPr="002616B9" w:rsidRDefault="00F25E8A" w:rsidP="00520BBA">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="990" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00F25E8A" w:rsidRPr="004D0F11" w:rsidRDefault="00F25E8A" w:rsidP="00520BBA">
-[...1 lines deleted...]
-              <w:rPr>
+          <w:p w14:paraId="3E328BD3" w14:textId="77777777" w:rsidR="00F25E8A" w:rsidRPr="002616B9" w:rsidRDefault="00F25E8A" w:rsidP="00520BBA">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2340" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w:rsidR="00F25E8A" w:rsidRPr="004D0F11" w:rsidRDefault="00F25E8A" w:rsidP="00520BBA">
-[...1 lines deleted...]
-              <w:rPr>
+          <w:p w14:paraId="342AED01" w14:textId="77777777" w:rsidR="00F25E8A" w:rsidRPr="002616B9" w:rsidRDefault="00F25E8A" w:rsidP="00520BBA">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00F25E8A" w:rsidRPr="004D0F11" w:rsidTr="00B80566">
+      <w:tr w:rsidR="00F25E8A" w:rsidRPr="002616B9" w14:paraId="7DEC77FA" w14:textId="77777777" w:rsidTr="00B80566">
         <w:trPr>
           <w:trHeight w:hRule="exact" w:val="256"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2178" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00F25E8A" w:rsidRPr="004D0F11" w:rsidRDefault="00F25E8A" w:rsidP="00520BBA">
-[...1 lines deleted...]
-              <w:rPr>
+          <w:p w14:paraId="52C8FC1C" w14:textId="77777777" w:rsidR="00F25E8A" w:rsidRPr="002616B9" w:rsidRDefault="00F25E8A" w:rsidP="00520BBA">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="900" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00F25E8A" w:rsidRPr="004D0F11" w:rsidRDefault="00F25E8A" w:rsidP="00520BBA">
-[...1 lines deleted...]
-              <w:rPr>
+          <w:p w14:paraId="037CA4C1" w14:textId="77777777" w:rsidR="00F25E8A" w:rsidRPr="002616B9" w:rsidRDefault="00F25E8A" w:rsidP="00520BBA">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="900" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00F25E8A" w:rsidRPr="004D0F11" w:rsidRDefault="00F25E8A" w:rsidP="00520BBA">
-[...1 lines deleted...]
-              <w:rPr>
+          <w:p w14:paraId="5FC926C6" w14:textId="77777777" w:rsidR="00F25E8A" w:rsidRPr="002616B9" w:rsidRDefault="00F25E8A" w:rsidP="00520BBA">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1080" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w:rsidR="00F25E8A" w:rsidRPr="004D0F11" w:rsidRDefault="00F25E8A" w:rsidP="00520BBA">
-[...1 lines deleted...]
-              <w:rPr>
+          <w:p w14:paraId="42E16FA4" w14:textId="77777777" w:rsidR="00F25E8A" w:rsidRPr="002616B9" w:rsidRDefault="00F25E8A" w:rsidP="00520BBA">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1080" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00F25E8A" w:rsidRPr="004D0F11" w:rsidRDefault="00F25E8A" w:rsidP="00520BBA">
-[...1 lines deleted...]
-              <w:rPr>
+          <w:p w14:paraId="5D84CE21" w14:textId="77777777" w:rsidR="00F25E8A" w:rsidRPr="002616B9" w:rsidRDefault="00F25E8A" w:rsidP="00520BBA">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2430" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00F25E8A" w:rsidRPr="004D0F11" w:rsidRDefault="00F25E8A" w:rsidP="00520BBA">
-[...1 lines deleted...]
-              <w:rPr>
+          <w:p w14:paraId="4AE4A2E0" w14:textId="77777777" w:rsidR="00F25E8A" w:rsidRPr="002616B9" w:rsidRDefault="00F25E8A" w:rsidP="00520BBA">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1171" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00F25E8A" w:rsidRPr="004D0F11" w:rsidRDefault="00F25E8A" w:rsidP="00520BBA">
-[...1 lines deleted...]
-              <w:rPr>
+          <w:p w14:paraId="404951E1" w14:textId="77777777" w:rsidR="00F25E8A" w:rsidRPr="002616B9" w:rsidRDefault="00F25E8A" w:rsidP="00520BBA">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1080" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w:rsidR="00F25E8A" w:rsidRPr="004D0F11" w:rsidRDefault="00F25E8A" w:rsidP="00520BBA">
-[...1 lines deleted...]
-              <w:rPr>
+          <w:p w14:paraId="57D6EACC" w14:textId="77777777" w:rsidR="00F25E8A" w:rsidRPr="002616B9" w:rsidRDefault="00F25E8A" w:rsidP="00520BBA">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="810" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00F25E8A" w:rsidRPr="004D0F11" w:rsidRDefault="00F25E8A" w:rsidP="00520BBA">
-[...1 lines deleted...]
-              <w:rPr>
+          <w:p w14:paraId="6AFA6794" w14:textId="77777777" w:rsidR="00F25E8A" w:rsidRPr="002616B9" w:rsidRDefault="00F25E8A" w:rsidP="00520BBA">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="990" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00F25E8A" w:rsidRPr="004D0F11" w:rsidRDefault="00F25E8A" w:rsidP="00520BBA">
-[...1 lines deleted...]
-              <w:rPr>
+          <w:p w14:paraId="23647FF2" w14:textId="77777777" w:rsidR="00F25E8A" w:rsidRPr="002616B9" w:rsidRDefault="00F25E8A" w:rsidP="00520BBA">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2340" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w:rsidR="00F25E8A" w:rsidRPr="004D0F11" w:rsidRDefault="00F25E8A" w:rsidP="00520BBA">
-[...1 lines deleted...]
-              <w:rPr>
+          <w:p w14:paraId="618D1F09" w14:textId="77777777" w:rsidR="00F25E8A" w:rsidRPr="002616B9" w:rsidRDefault="00F25E8A" w:rsidP="00520BBA">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00F25E8A" w:rsidRPr="004D0F11" w:rsidTr="00B80566">
+      <w:tr w:rsidR="00F25E8A" w:rsidRPr="002616B9" w14:paraId="6E7C22FF" w14:textId="77777777" w:rsidTr="00B80566">
         <w:trPr>
           <w:trHeight w:hRule="exact" w:val="256"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2178" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00F25E8A" w:rsidRPr="004D0F11" w:rsidRDefault="00F25E8A" w:rsidP="00520BBA">
-[...1 lines deleted...]
-              <w:rPr>
+          <w:p w14:paraId="73C3BE9C" w14:textId="77777777" w:rsidR="00F25E8A" w:rsidRPr="002616B9" w:rsidRDefault="00F25E8A" w:rsidP="00520BBA">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="900" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00F25E8A" w:rsidRPr="004D0F11" w:rsidRDefault="00F25E8A" w:rsidP="00520BBA">
-[...1 lines deleted...]
-              <w:rPr>
+          <w:p w14:paraId="37744C33" w14:textId="77777777" w:rsidR="00F25E8A" w:rsidRPr="002616B9" w:rsidRDefault="00F25E8A" w:rsidP="00520BBA">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="900" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00F25E8A" w:rsidRPr="004D0F11" w:rsidRDefault="00F25E8A" w:rsidP="00520BBA">
-[...1 lines deleted...]
-              <w:rPr>
+          <w:p w14:paraId="039C1F2A" w14:textId="77777777" w:rsidR="00F25E8A" w:rsidRPr="002616B9" w:rsidRDefault="00F25E8A" w:rsidP="00520BBA">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1080" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w:rsidR="00F25E8A" w:rsidRPr="004D0F11" w:rsidRDefault="00F25E8A" w:rsidP="00520BBA">
-[...1 lines deleted...]
-              <w:rPr>
+          <w:p w14:paraId="1764518C" w14:textId="77777777" w:rsidR="00F25E8A" w:rsidRPr="002616B9" w:rsidRDefault="00F25E8A" w:rsidP="00520BBA">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1080" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00F25E8A" w:rsidRPr="004D0F11" w:rsidRDefault="00F25E8A" w:rsidP="00520BBA">
-[...1 lines deleted...]
-              <w:rPr>
+          <w:p w14:paraId="7E991FAD" w14:textId="77777777" w:rsidR="00F25E8A" w:rsidRPr="002616B9" w:rsidRDefault="00F25E8A" w:rsidP="00520BBA">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2430" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00F25E8A" w:rsidRPr="004D0F11" w:rsidRDefault="00F25E8A" w:rsidP="00520BBA">
-[...1 lines deleted...]
-              <w:rPr>
+          <w:p w14:paraId="53613C6A" w14:textId="77777777" w:rsidR="00F25E8A" w:rsidRPr="002616B9" w:rsidRDefault="00F25E8A" w:rsidP="00520BBA">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1171" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00F25E8A" w:rsidRPr="004D0F11" w:rsidRDefault="00F25E8A" w:rsidP="00520BBA">
-[...1 lines deleted...]
-              <w:rPr>
+          <w:p w14:paraId="54577F0E" w14:textId="77777777" w:rsidR="00F25E8A" w:rsidRPr="002616B9" w:rsidRDefault="00F25E8A" w:rsidP="00520BBA">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1080" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w:rsidR="00F25E8A" w:rsidRPr="004D0F11" w:rsidRDefault="00F25E8A" w:rsidP="00520BBA">
-[...1 lines deleted...]
-              <w:rPr>
+          <w:p w14:paraId="3BB2200A" w14:textId="77777777" w:rsidR="00F25E8A" w:rsidRPr="002616B9" w:rsidRDefault="00F25E8A" w:rsidP="00520BBA">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="810" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00F25E8A" w:rsidRPr="004D0F11" w:rsidRDefault="00F25E8A" w:rsidP="00520BBA">
-[...1 lines deleted...]
-              <w:rPr>
+          <w:p w14:paraId="3B840550" w14:textId="77777777" w:rsidR="00F25E8A" w:rsidRPr="002616B9" w:rsidRDefault="00F25E8A" w:rsidP="00520BBA">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="990" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00F25E8A" w:rsidRPr="004D0F11" w:rsidRDefault="00F25E8A" w:rsidP="00520BBA">
-[...1 lines deleted...]
-              <w:rPr>
+          <w:p w14:paraId="52CC9432" w14:textId="77777777" w:rsidR="00F25E8A" w:rsidRPr="002616B9" w:rsidRDefault="00F25E8A" w:rsidP="00520BBA">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2340" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w:rsidR="00F25E8A" w:rsidRPr="004D0F11" w:rsidRDefault="00F25E8A" w:rsidP="00520BBA">
-[...1 lines deleted...]
-              <w:rPr>
+          <w:p w14:paraId="0D5E1C9B" w14:textId="77777777" w:rsidR="00F25E8A" w:rsidRPr="002616B9" w:rsidRDefault="00F25E8A" w:rsidP="00520BBA">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00F25E8A" w:rsidRPr="004D0F11" w:rsidTr="00B80566">
+      <w:tr w:rsidR="00F25E8A" w:rsidRPr="002616B9" w14:paraId="41A6175F" w14:textId="77777777" w:rsidTr="00B80566">
         <w:trPr>
           <w:trHeight w:hRule="exact" w:val="256"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2178" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00F25E8A" w:rsidRPr="004D0F11" w:rsidRDefault="00F25E8A" w:rsidP="00520BBA">
-[...1 lines deleted...]
-              <w:rPr>
+          <w:p w14:paraId="2B5795C9" w14:textId="77777777" w:rsidR="00F25E8A" w:rsidRPr="002616B9" w:rsidRDefault="00F25E8A" w:rsidP="00520BBA">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="900" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00F25E8A" w:rsidRPr="004D0F11" w:rsidRDefault="00F25E8A" w:rsidP="00520BBA">
-[...1 lines deleted...]
-              <w:rPr>
+          <w:p w14:paraId="5A1A1151" w14:textId="77777777" w:rsidR="00F25E8A" w:rsidRPr="002616B9" w:rsidRDefault="00F25E8A" w:rsidP="00520BBA">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="900" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00F25E8A" w:rsidRPr="004D0F11" w:rsidRDefault="00F25E8A" w:rsidP="00520BBA">
-[...1 lines deleted...]
-              <w:rPr>
+          <w:p w14:paraId="35172D56" w14:textId="77777777" w:rsidR="00F25E8A" w:rsidRPr="002616B9" w:rsidRDefault="00F25E8A" w:rsidP="00520BBA">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1080" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w:rsidR="00F25E8A" w:rsidRPr="004D0F11" w:rsidRDefault="00F25E8A" w:rsidP="00520BBA">
-[...1 lines deleted...]
-              <w:rPr>
+          <w:p w14:paraId="55331F12" w14:textId="77777777" w:rsidR="00F25E8A" w:rsidRPr="002616B9" w:rsidRDefault="00F25E8A" w:rsidP="00520BBA">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1080" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00F25E8A" w:rsidRPr="004D0F11" w:rsidRDefault="00F25E8A" w:rsidP="00520BBA">
-[...1 lines deleted...]
-              <w:rPr>
+          <w:p w14:paraId="253BE5C9" w14:textId="77777777" w:rsidR="00F25E8A" w:rsidRPr="002616B9" w:rsidRDefault="00F25E8A" w:rsidP="00520BBA">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2430" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00F25E8A" w:rsidRPr="004D0F11" w:rsidRDefault="00F25E8A" w:rsidP="00520BBA">
-[...1 lines deleted...]
-              <w:rPr>
+          <w:p w14:paraId="05EB073F" w14:textId="77777777" w:rsidR="00F25E8A" w:rsidRPr="002616B9" w:rsidRDefault="00F25E8A" w:rsidP="00520BBA">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1171" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00F25E8A" w:rsidRPr="004D0F11" w:rsidRDefault="00F25E8A" w:rsidP="00520BBA">
-[...1 lines deleted...]
-              <w:rPr>
+          <w:p w14:paraId="2481AA58" w14:textId="77777777" w:rsidR="00F25E8A" w:rsidRPr="002616B9" w:rsidRDefault="00F25E8A" w:rsidP="00520BBA">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1080" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w:rsidR="00F25E8A" w:rsidRPr="004D0F11" w:rsidRDefault="00F25E8A" w:rsidP="00520BBA">
-[...1 lines deleted...]
-              <w:rPr>
+          <w:p w14:paraId="1D70BD20" w14:textId="77777777" w:rsidR="00F25E8A" w:rsidRPr="002616B9" w:rsidRDefault="00F25E8A" w:rsidP="00520BBA">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="810" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00F25E8A" w:rsidRPr="004D0F11" w:rsidRDefault="00F25E8A" w:rsidP="00520BBA">
-[...1 lines deleted...]
-              <w:rPr>
+          <w:p w14:paraId="09142F39" w14:textId="77777777" w:rsidR="00F25E8A" w:rsidRPr="002616B9" w:rsidRDefault="00F25E8A" w:rsidP="00520BBA">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="990" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00F25E8A" w:rsidRPr="004D0F11" w:rsidRDefault="00F25E8A" w:rsidP="00520BBA">
-[...1 lines deleted...]
-              <w:rPr>
+          <w:p w14:paraId="666452D4" w14:textId="77777777" w:rsidR="00F25E8A" w:rsidRPr="002616B9" w:rsidRDefault="00F25E8A" w:rsidP="00520BBA">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2340" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w:rsidR="00F25E8A" w:rsidRPr="004D0F11" w:rsidRDefault="00F25E8A" w:rsidP="00520BBA">
-[...1 lines deleted...]
-              <w:rPr>
+          <w:p w14:paraId="31CA86E7" w14:textId="77777777" w:rsidR="00F25E8A" w:rsidRPr="002616B9" w:rsidRDefault="00F25E8A" w:rsidP="00520BBA">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00F25E8A" w:rsidRPr="004D0F11" w:rsidTr="00B80566">
+      <w:tr w:rsidR="00F25E8A" w:rsidRPr="002616B9" w14:paraId="7227B814" w14:textId="77777777" w:rsidTr="00B80566">
         <w:trPr>
           <w:trHeight w:hRule="exact" w:val="256"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2178" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00F25E8A" w:rsidRPr="004D0F11" w:rsidRDefault="00F25E8A" w:rsidP="00520BBA">
-[...1 lines deleted...]
-              <w:rPr>
+          <w:p w14:paraId="1BDB6DFB" w14:textId="77777777" w:rsidR="00F25E8A" w:rsidRPr="002616B9" w:rsidRDefault="00F25E8A" w:rsidP="00520BBA">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="900" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00F25E8A" w:rsidRPr="004D0F11" w:rsidRDefault="00F25E8A" w:rsidP="00520BBA">
-[...1 lines deleted...]
-              <w:rPr>
+          <w:p w14:paraId="4C170130" w14:textId="77777777" w:rsidR="00F25E8A" w:rsidRPr="002616B9" w:rsidRDefault="00F25E8A" w:rsidP="00520BBA">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="900" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00F25E8A" w:rsidRPr="004D0F11" w:rsidRDefault="00F25E8A" w:rsidP="00520BBA">
-[...1 lines deleted...]
-              <w:rPr>
+          <w:p w14:paraId="29956176" w14:textId="77777777" w:rsidR="00F25E8A" w:rsidRPr="002616B9" w:rsidRDefault="00F25E8A" w:rsidP="00520BBA">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1080" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w:rsidR="00F25E8A" w:rsidRPr="004D0F11" w:rsidRDefault="00F25E8A" w:rsidP="00520BBA">
-[...1 lines deleted...]
-              <w:rPr>
+          <w:p w14:paraId="62C8A93B" w14:textId="77777777" w:rsidR="00F25E8A" w:rsidRPr="002616B9" w:rsidRDefault="00F25E8A" w:rsidP="00520BBA">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1080" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00F25E8A" w:rsidRPr="004D0F11" w:rsidRDefault="00F25E8A" w:rsidP="00520BBA">
-[...1 lines deleted...]
-              <w:rPr>
+          <w:p w14:paraId="47113392" w14:textId="77777777" w:rsidR="00F25E8A" w:rsidRPr="002616B9" w:rsidRDefault="00F25E8A" w:rsidP="00520BBA">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2430" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00F25E8A" w:rsidRPr="004D0F11" w:rsidRDefault="00F25E8A" w:rsidP="00520BBA">
-[...1 lines deleted...]
-              <w:rPr>
+          <w:p w14:paraId="79F43A88" w14:textId="77777777" w:rsidR="00F25E8A" w:rsidRPr="002616B9" w:rsidRDefault="00F25E8A" w:rsidP="00520BBA">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1171" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00F25E8A" w:rsidRPr="004D0F11" w:rsidRDefault="00F25E8A" w:rsidP="00520BBA">
-[...1 lines deleted...]
-              <w:rPr>
+          <w:p w14:paraId="29767316" w14:textId="77777777" w:rsidR="00F25E8A" w:rsidRPr="002616B9" w:rsidRDefault="00F25E8A" w:rsidP="00520BBA">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1080" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w:rsidR="00F25E8A" w:rsidRPr="004D0F11" w:rsidRDefault="00F25E8A" w:rsidP="00520BBA">
-[...1 lines deleted...]
-              <w:rPr>
+          <w:p w14:paraId="4029DA40" w14:textId="77777777" w:rsidR="00F25E8A" w:rsidRPr="002616B9" w:rsidRDefault="00F25E8A" w:rsidP="00520BBA">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="810" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00F25E8A" w:rsidRPr="004D0F11" w:rsidRDefault="00F25E8A" w:rsidP="00520BBA">
-[...1 lines deleted...]
-              <w:rPr>
+          <w:p w14:paraId="20A69920" w14:textId="77777777" w:rsidR="00F25E8A" w:rsidRPr="002616B9" w:rsidRDefault="00F25E8A" w:rsidP="00520BBA">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="990" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00F25E8A" w:rsidRPr="004D0F11" w:rsidRDefault="00F25E8A" w:rsidP="00520BBA">
-[...1 lines deleted...]
-              <w:rPr>
+          <w:p w14:paraId="324D2C3B" w14:textId="77777777" w:rsidR="00F25E8A" w:rsidRPr="002616B9" w:rsidRDefault="00F25E8A" w:rsidP="00520BBA">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2340" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w:rsidR="00F25E8A" w:rsidRPr="004D0F11" w:rsidRDefault="00F25E8A" w:rsidP="00520BBA">
-[...1 lines deleted...]
-              <w:rPr>
+          <w:p w14:paraId="55A69179" w14:textId="77777777" w:rsidR="00F25E8A" w:rsidRPr="002616B9" w:rsidRDefault="00F25E8A" w:rsidP="00520BBA">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00F25E8A" w:rsidRPr="004D0F11" w:rsidTr="00B80566">
+      <w:tr w:rsidR="00F25E8A" w:rsidRPr="002616B9" w14:paraId="1A460B0F" w14:textId="77777777" w:rsidTr="00B80566">
         <w:trPr>
           <w:trHeight w:hRule="exact" w:val="256"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2178" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00F25E8A" w:rsidRPr="004D0F11" w:rsidRDefault="00F25E8A" w:rsidP="00520BBA">
-[...1 lines deleted...]
-              <w:rPr>
+          <w:p w14:paraId="78CDD165" w14:textId="77777777" w:rsidR="00F25E8A" w:rsidRPr="002616B9" w:rsidRDefault="00F25E8A" w:rsidP="00520BBA">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="900" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00F25E8A" w:rsidRPr="004D0F11" w:rsidRDefault="00F25E8A" w:rsidP="00520BBA">
-[...1 lines deleted...]
-              <w:rPr>
+          <w:p w14:paraId="0AE712E5" w14:textId="77777777" w:rsidR="00F25E8A" w:rsidRPr="002616B9" w:rsidRDefault="00F25E8A" w:rsidP="00520BBA">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="900" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00F25E8A" w:rsidRPr="004D0F11" w:rsidRDefault="00F25E8A" w:rsidP="00520BBA">
-[...1 lines deleted...]
-              <w:rPr>
+          <w:p w14:paraId="5DCC90C3" w14:textId="77777777" w:rsidR="00F25E8A" w:rsidRPr="002616B9" w:rsidRDefault="00F25E8A" w:rsidP="00520BBA">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1080" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w:rsidR="00F25E8A" w:rsidRPr="004D0F11" w:rsidRDefault="00F25E8A" w:rsidP="00520BBA">
-[...1 lines deleted...]
-              <w:rPr>
+          <w:p w14:paraId="0BDA842D" w14:textId="77777777" w:rsidR="00F25E8A" w:rsidRPr="002616B9" w:rsidRDefault="00F25E8A" w:rsidP="00520BBA">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1080" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00F25E8A" w:rsidRPr="004D0F11" w:rsidRDefault="00F25E8A" w:rsidP="00520BBA">
-[...1 lines deleted...]
-              <w:rPr>
+          <w:p w14:paraId="590D6513" w14:textId="77777777" w:rsidR="00F25E8A" w:rsidRPr="002616B9" w:rsidRDefault="00F25E8A" w:rsidP="00520BBA">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2430" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00F25E8A" w:rsidRPr="004D0F11" w:rsidRDefault="00F25E8A" w:rsidP="00520BBA">
-[...1 lines deleted...]
-              <w:rPr>
+          <w:p w14:paraId="71EB629D" w14:textId="77777777" w:rsidR="00F25E8A" w:rsidRPr="002616B9" w:rsidRDefault="00F25E8A" w:rsidP="00520BBA">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1171" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00F25E8A" w:rsidRPr="004D0F11" w:rsidRDefault="00F25E8A" w:rsidP="00520BBA">
-[...1 lines deleted...]
-              <w:rPr>
+          <w:p w14:paraId="6E3323A2" w14:textId="77777777" w:rsidR="00F25E8A" w:rsidRPr="002616B9" w:rsidRDefault="00F25E8A" w:rsidP="00520BBA">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1080" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w:rsidR="00F25E8A" w:rsidRPr="004D0F11" w:rsidRDefault="00F25E8A" w:rsidP="00520BBA">
-[...1 lines deleted...]
-              <w:rPr>
+          <w:p w14:paraId="3AEAEEC5" w14:textId="77777777" w:rsidR="00F25E8A" w:rsidRPr="002616B9" w:rsidRDefault="00F25E8A" w:rsidP="00520BBA">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="810" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00F25E8A" w:rsidRPr="004D0F11" w:rsidRDefault="00F25E8A" w:rsidP="00520BBA">
-[...1 lines deleted...]
-              <w:rPr>
+          <w:p w14:paraId="61D6CB37" w14:textId="77777777" w:rsidR="00F25E8A" w:rsidRPr="002616B9" w:rsidRDefault="00F25E8A" w:rsidP="00520BBA">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="990" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00F25E8A" w:rsidRPr="004D0F11" w:rsidRDefault="00F25E8A" w:rsidP="00520BBA">
-[...1 lines deleted...]
-              <w:rPr>
+          <w:p w14:paraId="083EDA0C" w14:textId="77777777" w:rsidR="00F25E8A" w:rsidRPr="002616B9" w:rsidRDefault="00F25E8A" w:rsidP="00520BBA">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2340" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w:rsidR="00F25E8A" w:rsidRPr="004D0F11" w:rsidRDefault="00F25E8A" w:rsidP="00520BBA">
-[...1 lines deleted...]
-              <w:rPr>
+          <w:p w14:paraId="6E3FA266" w14:textId="77777777" w:rsidR="00F25E8A" w:rsidRPr="002616B9" w:rsidRDefault="00F25E8A" w:rsidP="00520BBA">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00F25E8A" w:rsidRPr="004D0F11" w:rsidTr="00B80566">
+      <w:tr w:rsidR="00F25E8A" w:rsidRPr="002616B9" w14:paraId="1215A0A5" w14:textId="77777777" w:rsidTr="00B80566">
         <w:trPr>
           <w:trHeight w:hRule="exact" w:val="256"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2178" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00F25E8A" w:rsidRPr="004D0F11" w:rsidRDefault="00F25E8A" w:rsidP="00520BBA">
-[...1 lines deleted...]
-              <w:rPr>
+          <w:p w14:paraId="0C22F66D" w14:textId="77777777" w:rsidR="00F25E8A" w:rsidRPr="002616B9" w:rsidRDefault="00F25E8A" w:rsidP="00520BBA">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="900" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00F25E8A" w:rsidRPr="004D0F11" w:rsidRDefault="00F25E8A" w:rsidP="00520BBA">
-[...1 lines deleted...]
-              <w:rPr>
+          <w:p w14:paraId="34545B03" w14:textId="77777777" w:rsidR="00F25E8A" w:rsidRPr="002616B9" w:rsidRDefault="00F25E8A" w:rsidP="00520BBA">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="900" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00F25E8A" w:rsidRPr="004D0F11" w:rsidRDefault="00F25E8A" w:rsidP="00520BBA">
-[...1 lines deleted...]
-              <w:rPr>
+          <w:p w14:paraId="23344A66" w14:textId="77777777" w:rsidR="00F25E8A" w:rsidRPr="002616B9" w:rsidRDefault="00F25E8A" w:rsidP="00520BBA">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1080" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w:rsidR="00F25E8A" w:rsidRPr="004D0F11" w:rsidRDefault="00F25E8A" w:rsidP="00520BBA">
-[...1 lines deleted...]
-              <w:rPr>
+          <w:p w14:paraId="2816E966" w14:textId="77777777" w:rsidR="00F25E8A" w:rsidRPr="002616B9" w:rsidRDefault="00F25E8A" w:rsidP="00520BBA">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1080" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00F25E8A" w:rsidRPr="004D0F11" w:rsidRDefault="00F25E8A" w:rsidP="00520BBA">
-[...1 lines deleted...]
-              <w:rPr>
+          <w:p w14:paraId="1204A654" w14:textId="77777777" w:rsidR="00F25E8A" w:rsidRPr="002616B9" w:rsidRDefault="00F25E8A" w:rsidP="00520BBA">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2430" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00F25E8A" w:rsidRPr="004D0F11" w:rsidRDefault="00F25E8A" w:rsidP="00520BBA">
-[...1 lines deleted...]
-              <w:rPr>
+          <w:p w14:paraId="576DA7CD" w14:textId="77777777" w:rsidR="00F25E8A" w:rsidRPr="002616B9" w:rsidRDefault="00F25E8A" w:rsidP="00520BBA">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1171" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00F25E8A" w:rsidRPr="004D0F11" w:rsidRDefault="00F25E8A" w:rsidP="00520BBA">
-[...1 lines deleted...]
-              <w:rPr>
+          <w:p w14:paraId="24CB41A9" w14:textId="77777777" w:rsidR="00F25E8A" w:rsidRPr="002616B9" w:rsidRDefault="00F25E8A" w:rsidP="00520BBA">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1080" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w:rsidR="00F25E8A" w:rsidRPr="004D0F11" w:rsidRDefault="00F25E8A" w:rsidP="00520BBA">
-[...1 lines deleted...]
-              <w:rPr>
+          <w:p w14:paraId="24A2B03C" w14:textId="77777777" w:rsidR="00F25E8A" w:rsidRPr="002616B9" w:rsidRDefault="00F25E8A" w:rsidP="00520BBA">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="810" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00F25E8A" w:rsidRPr="004D0F11" w:rsidRDefault="00F25E8A" w:rsidP="00520BBA">
-[...1 lines deleted...]
-              <w:rPr>
+          <w:p w14:paraId="104FBE59" w14:textId="77777777" w:rsidR="00F25E8A" w:rsidRPr="002616B9" w:rsidRDefault="00F25E8A" w:rsidP="00520BBA">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="990" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00F25E8A" w:rsidRPr="004D0F11" w:rsidRDefault="00F25E8A" w:rsidP="00520BBA">
-[...1 lines deleted...]
-              <w:rPr>
+          <w:p w14:paraId="5E4619EC" w14:textId="77777777" w:rsidR="00F25E8A" w:rsidRPr="002616B9" w:rsidRDefault="00F25E8A" w:rsidP="00520BBA">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2340" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w:rsidR="00F25E8A" w:rsidRPr="004D0F11" w:rsidRDefault="00F25E8A" w:rsidP="00520BBA">
-[...1 lines deleted...]
-              <w:rPr>
+          <w:p w14:paraId="425D586A" w14:textId="77777777" w:rsidR="00F25E8A" w:rsidRPr="002616B9" w:rsidRDefault="00F25E8A" w:rsidP="00520BBA">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00F25E8A" w:rsidRPr="004D0F11" w:rsidTr="00B80566">
+      <w:tr w:rsidR="00F25E8A" w:rsidRPr="002616B9" w14:paraId="644A0F5A" w14:textId="77777777" w:rsidTr="00B80566">
         <w:trPr>
           <w:trHeight w:hRule="exact" w:val="256"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2178" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00F25E8A" w:rsidRPr="004D0F11" w:rsidRDefault="00F25E8A" w:rsidP="00520BBA">
-[...1 lines deleted...]
-              <w:rPr>
+          <w:p w14:paraId="62C08E04" w14:textId="77777777" w:rsidR="00F25E8A" w:rsidRPr="002616B9" w:rsidRDefault="00F25E8A" w:rsidP="00520BBA">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="900" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00F25E8A" w:rsidRPr="004D0F11" w:rsidRDefault="00F25E8A" w:rsidP="00520BBA">
-[...1 lines deleted...]
-              <w:rPr>
+          <w:p w14:paraId="10151283" w14:textId="77777777" w:rsidR="00F25E8A" w:rsidRPr="002616B9" w:rsidRDefault="00F25E8A" w:rsidP="00520BBA">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="900" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00F25E8A" w:rsidRPr="004D0F11" w:rsidRDefault="00F25E8A" w:rsidP="00520BBA">
-[...1 lines deleted...]
-              <w:rPr>
+          <w:p w14:paraId="1373E404" w14:textId="77777777" w:rsidR="00F25E8A" w:rsidRPr="002616B9" w:rsidRDefault="00F25E8A" w:rsidP="00520BBA">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1080" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w:rsidR="00F25E8A" w:rsidRPr="004D0F11" w:rsidRDefault="00F25E8A" w:rsidP="00520BBA">
-[...1 lines deleted...]
-              <w:rPr>
+          <w:p w14:paraId="5FFF184F" w14:textId="77777777" w:rsidR="00F25E8A" w:rsidRPr="002616B9" w:rsidRDefault="00F25E8A" w:rsidP="00520BBA">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1080" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00F25E8A" w:rsidRPr="004D0F11" w:rsidRDefault="00F25E8A" w:rsidP="00520BBA">
-[...1 lines deleted...]
-              <w:rPr>
+          <w:p w14:paraId="58548B01" w14:textId="77777777" w:rsidR="00F25E8A" w:rsidRPr="002616B9" w:rsidRDefault="00F25E8A" w:rsidP="00520BBA">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2430" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00F25E8A" w:rsidRPr="004D0F11" w:rsidRDefault="00F25E8A" w:rsidP="00520BBA">
-[...1 lines deleted...]
-              <w:rPr>
+          <w:p w14:paraId="3E658C51" w14:textId="77777777" w:rsidR="00F25E8A" w:rsidRPr="002616B9" w:rsidRDefault="00F25E8A" w:rsidP="00520BBA">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1171" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00F25E8A" w:rsidRPr="004D0F11" w:rsidRDefault="00F25E8A" w:rsidP="00520BBA">
-[...1 lines deleted...]
-              <w:rPr>
+          <w:p w14:paraId="58C4C8EE" w14:textId="77777777" w:rsidR="00F25E8A" w:rsidRPr="002616B9" w:rsidRDefault="00F25E8A" w:rsidP="00520BBA">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1080" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w:rsidR="00F25E8A" w:rsidRPr="004D0F11" w:rsidRDefault="00F25E8A" w:rsidP="00520BBA">
-[...1 lines deleted...]
-              <w:rPr>
+          <w:p w14:paraId="105D3392" w14:textId="77777777" w:rsidR="00F25E8A" w:rsidRPr="002616B9" w:rsidRDefault="00F25E8A" w:rsidP="00520BBA">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="810" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00F25E8A" w:rsidRPr="004D0F11" w:rsidRDefault="00F25E8A" w:rsidP="00520BBA">
-[...1 lines deleted...]
-              <w:rPr>
+          <w:p w14:paraId="62902B19" w14:textId="77777777" w:rsidR="00F25E8A" w:rsidRPr="002616B9" w:rsidRDefault="00F25E8A" w:rsidP="00520BBA">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="990" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00F25E8A" w:rsidRPr="004D0F11" w:rsidRDefault="00F25E8A" w:rsidP="00520BBA">
-[...1 lines deleted...]
-              <w:rPr>
+          <w:p w14:paraId="4FD24DB9" w14:textId="77777777" w:rsidR="00F25E8A" w:rsidRPr="002616B9" w:rsidRDefault="00F25E8A" w:rsidP="00520BBA">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2340" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w:rsidR="00F25E8A" w:rsidRPr="004D0F11" w:rsidRDefault="00F25E8A" w:rsidP="00520BBA">
-[...1 lines deleted...]
-              <w:rPr>
+          <w:p w14:paraId="51FCA4C6" w14:textId="77777777" w:rsidR="00F25E8A" w:rsidRPr="002616B9" w:rsidRDefault="00F25E8A" w:rsidP="00520BBA">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00F25E8A" w:rsidRPr="004D0F11" w:rsidTr="00B80566">
+      <w:tr w:rsidR="00F25E8A" w:rsidRPr="002616B9" w14:paraId="51FB2084" w14:textId="77777777" w:rsidTr="00B80566">
         <w:trPr>
           <w:trHeight w:hRule="exact" w:val="256"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2178" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00F25E8A" w:rsidRPr="004D0F11" w:rsidRDefault="00F25E8A" w:rsidP="00520BBA">
-[...1 lines deleted...]
-              <w:rPr>
+          <w:p w14:paraId="083BDE38" w14:textId="77777777" w:rsidR="00F25E8A" w:rsidRPr="002616B9" w:rsidRDefault="00F25E8A" w:rsidP="00520BBA">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="900" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00F25E8A" w:rsidRPr="004D0F11" w:rsidRDefault="00F25E8A" w:rsidP="00520BBA">
-[...1 lines deleted...]
-              <w:rPr>
+          <w:p w14:paraId="7BC8BABE" w14:textId="77777777" w:rsidR="00F25E8A" w:rsidRPr="002616B9" w:rsidRDefault="00F25E8A" w:rsidP="00520BBA">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="900" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00F25E8A" w:rsidRPr="004D0F11" w:rsidRDefault="00F25E8A" w:rsidP="00520BBA">
-[...1 lines deleted...]
-              <w:rPr>
+          <w:p w14:paraId="5EB11843" w14:textId="77777777" w:rsidR="00F25E8A" w:rsidRPr="002616B9" w:rsidRDefault="00F25E8A" w:rsidP="00520BBA">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1080" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w:rsidR="00F25E8A" w:rsidRPr="004D0F11" w:rsidRDefault="00F25E8A" w:rsidP="00520BBA">
-[...1 lines deleted...]
-              <w:rPr>
+          <w:p w14:paraId="4AFCAB50" w14:textId="77777777" w:rsidR="00F25E8A" w:rsidRPr="002616B9" w:rsidRDefault="00F25E8A" w:rsidP="00520BBA">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1080" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00F25E8A" w:rsidRPr="004D0F11" w:rsidRDefault="00F25E8A" w:rsidP="00520BBA">
-[...1 lines deleted...]
-              <w:rPr>
+          <w:p w14:paraId="5A450842" w14:textId="77777777" w:rsidR="00F25E8A" w:rsidRPr="002616B9" w:rsidRDefault="00F25E8A" w:rsidP="00520BBA">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2430" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00F25E8A" w:rsidRPr="004D0F11" w:rsidRDefault="00F25E8A" w:rsidP="00520BBA">
-[...1 lines deleted...]
-              <w:rPr>
+          <w:p w14:paraId="255AB0E8" w14:textId="77777777" w:rsidR="00F25E8A" w:rsidRPr="002616B9" w:rsidRDefault="00F25E8A" w:rsidP="00520BBA">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1171" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00F25E8A" w:rsidRPr="004D0F11" w:rsidRDefault="00F25E8A" w:rsidP="00520BBA">
-[...1 lines deleted...]
-              <w:rPr>
+          <w:p w14:paraId="23418176" w14:textId="77777777" w:rsidR="00F25E8A" w:rsidRPr="002616B9" w:rsidRDefault="00F25E8A" w:rsidP="00520BBA">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1080" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w:rsidR="00F25E8A" w:rsidRPr="004D0F11" w:rsidRDefault="00F25E8A" w:rsidP="00520BBA">
-[...1 lines deleted...]
-              <w:rPr>
+          <w:p w14:paraId="231042CB" w14:textId="77777777" w:rsidR="00F25E8A" w:rsidRPr="002616B9" w:rsidRDefault="00F25E8A" w:rsidP="00520BBA">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="810" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00F25E8A" w:rsidRPr="004D0F11" w:rsidRDefault="00F25E8A" w:rsidP="00520BBA">
-[...1 lines deleted...]
-              <w:rPr>
+          <w:p w14:paraId="41DF1EB1" w14:textId="77777777" w:rsidR="00F25E8A" w:rsidRPr="002616B9" w:rsidRDefault="00F25E8A" w:rsidP="00520BBA">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="990" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00F25E8A" w:rsidRPr="004D0F11" w:rsidRDefault="00F25E8A" w:rsidP="00520BBA">
-[...1 lines deleted...]
-              <w:rPr>
+          <w:p w14:paraId="27A947F1" w14:textId="77777777" w:rsidR="00F25E8A" w:rsidRPr="002616B9" w:rsidRDefault="00F25E8A" w:rsidP="00520BBA">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2340" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w:rsidR="00F25E8A" w:rsidRPr="004D0F11" w:rsidRDefault="00F25E8A" w:rsidP="00520BBA">
-[...1 lines deleted...]
-              <w:rPr>
+          <w:p w14:paraId="2439A1A6" w14:textId="77777777" w:rsidR="00F25E8A" w:rsidRPr="002616B9" w:rsidRDefault="00F25E8A" w:rsidP="00520BBA">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00F25E8A" w:rsidRPr="004D0F11" w:rsidTr="00B80566">
+      <w:tr w:rsidR="00F25E8A" w:rsidRPr="002616B9" w14:paraId="16776E29" w14:textId="77777777" w:rsidTr="00B80566">
         <w:trPr>
           <w:trHeight w:hRule="exact" w:val="256"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2178" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00F25E8A" w:rsidRPr="004D0F11" w:rsidRDefault="00F25E8A" w:rsidP="00520BBA">
-[...1 lines deleted...]
-              <w:rPr>
+          <w:p w14:paraId="2A1B3F2C" w14:textId="77777777" w:rsidR="00F25E8A" w:rsidRPr="002616B9" w:rsidRDefault="00F25E8A" w:rsidP="00520BBA">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="900" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00F25E8A" w:rsidRPr="004D0F11" w:rsidRDefault="00F25E8A" w:rsidP="00520BBA">
-[...1 lines deleted...]
-              <w:rPr>
+          <w:p w14:paraId="72533EF1" w14:textId="77777777" w:rsidR="00F25E8A" w:rsidRPr="002616B9" w:rsidRDefault="00F25E8A" w:rsidP="00520BBA">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="900" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00F25E8A" w:rsidRPr="004D0F11" w:rsidRDefault="00F25E8A" w:rsidP="00520BBA">
-[...1 lines deleted...]
-              <w:rPr>
+          <w:p w14:paraId="7EA29A15" w14:textId="77777777" w:rsidR="00F25E8A" w:rsidRPr="002616B9" w:rsidRDefault="00F25E8A" w:rsidP="00520BBA">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1080" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w:rsidR="00F25E8A" w:rsidRPr="004D0F11" w:rsidRDefault="00F25E8A" w:rsidP="00520BBA">
-[...1 lines deleted...]
-              <w:rPr>
+          <w:p w14:paraId="3EFE259E" w14:textId="77777777" w:rsidR="00F25E8A" w:rsidRPr="002616B9" w:rsidRDefault="00F25E8A" w:rsidP="00520BBA">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1080" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00F25E8A" w:rsidRPr="004D0F11" w:rsidRDefault="00F25E8A" w:rsidP="00520BBA">
-[...1 lines deleted...]
-              <w:rPr>
+          <w:p w14:paraId="36F60055" w14:textId="77777777" w:rsidR="00F25E8A" w:rsidRPr="002616B9" w:rsidRDefault="00F25E8A" w:rsidP="00520BBA">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2430" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00F25E8A" w:rsidRPr="004D0F11" w:rsidRDefault="00F25E8A" w:rsidP="00520BBA">
-[...1 lines deleted...]
-              <w:rPr>
+          <w:p w14:paraId="16777FDE" w14:textId="77777777" w:rsidR="00F25E8A" w:rsidRPr="002616B9" w:rsidRDefault="00F25E8A" w:rsidP="00520BBA">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1171" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00F25E8A" w:rsidRPr="004D0F11" w:rsidRDefault="00F25E8A" w:rsidP="00520BBA">
-[...1 lines deleted...]
-              <w:rPr>
+          <w:p w14:paraId="017129F7" w14:textId="77777777" w:rsidR="00F25E8A" w:rsidRPr="002616B9" w:rsidRDefault="00F25E8A" w:rsidP="00520BBA">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1080" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w:rsidR="00F25E8A" w:rsidRPr="004D0F11" w:rsidRDefault="00F25E8A" w:rsidP="00520BBA">
-[...1 lines deleted...]
-              <w:rPr>
+          <w:p w14:paraId="6D6392B0" w14:textId="77777777" w:rsidR="00F25E8A" w:rsidRPr="002616B9" w:rsidRDefault="00F25E8A" w:rsidP="00520BBA">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="810" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00F25E8A" w:rsidRPr="004D0F11" w:rsidRDefault="00F25E8A" w:rsidP="00520BBA">
-[...1 lines deleted...]
-              <w:rPr>
+          <w:p w14:paraId="1FFF5F5B" w14:textId="77777777" w:rsidR="00F25E8A" w:rsidRPr="002616B9" w:rsidRDefault="00F25E8A" w:rsidP="00520BBA">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="990" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00F25E8A" w:rsidRPr="004D0F11" w:rsidRDefault="00F25E8A" w:rsidP="00520BBA">
-[...1 lines deleted...]
-              <w:rPr>
+          <w:p w14:paraId="22F9D6FD" w14:textId="77777777" w:rsidR="00F25E8A" w:rsidRPr="002616B9" w:rsidRDefault="00F25E8A" w:rsidP="00520BBA">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2340" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w:rsidR="00F25E8A" w:rsidRPr="004D0F11" w:rsidRDefault="00F25E8A" w:rsidP="00520BBA">
-[...1 lines deleted...]
-              <w:rPr>
+          <w:p w14:paraId="65B972D6" w14:textId="77777777" w:rsidR="00F25E8A" w:rsidRPr="002616B9" w:rsidRDefault="00F25E8A" w:rsidP="00520BBA">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00F25E8A" w:rsidRPr="004D0F11" w:rsidTr="00B80566">
+      <w:tr w:rsidR="00F25E8A" w:rsidRPr="002616B9" w14:paraId="339523D7" w14:textId="77777777" w:rsidTr="00B80566">
         <w:trPr>
           <w:trHeight w:hRule="exact" w:val="256"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2178" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00F25E8A" w:rsidRPr="004D0F11" w:rsidRDefault="00F25E8A" w:rsidP="00520BBA">
-[...1 lines deleted...]
-              <w:rPr>
+          <w:p w14:paraId="7EC9DC61" w14:textId="77777777" w:rsidR="00F25E8A" w:rsidRPr="002616B9" w:rsidRDefault="00F25E8A" w:rsidP="00520BBA">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="900" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00F25E8A" w:rsidRPr="004D0F11" w:rsidRDefault="00F25E8A" w:rsidP="00520BBA">
-[...1 lines deleted...]
-              <w:rPr>
+          <w:p w14:paraId="21186C00" w14:textId="77777777" w:rsidR="00F25E8A" w:rsidRPr="002616B9" w:rsidRDefault="00F25E8A" w:rsidP="00520BBA">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="900" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00F25E8A" w:rsidRPr="004D0F11" w:rsidRDefault="00F25E8A" w:rsidP="00520BBA">
-[...1 lines deleted...]
-              <w:rPr>
+          <w:p w14:paraId="40F41218" w14:textId="77777777" w:rsidR="00F25E8A" w:rsidRPr="002616B9" w:rsidRDefault="00F25E8A" w:rsidP="00520BBA">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1080" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w:rsidR="00F25E8A" w:rsidRPr="004D0F11" w:rsidRDefault="00F25E8A" w:rsidP="00520BBA">
-[...1 lines deleted...]
-              <w:rPr>
+          <w:p w14:paraId="6E66F13E" w14:textId="77777777" w:rsidR="00F25E8A" w:rsidRPr="002616B9" w:rsidRDefault="00F25E8A" w:rsidP="00520BBA">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1080" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00F25E8A" w:rsidRPr="004D0F11" w:rsidRDefault="00F25E8A" w:rsidP="00520BBA">
-[...1 lines deleted...]
-              <w:rPr>
+          <w:p w14:paraId="7E41BF25" w14:textId="77777777" w:rsidR="00F25E8A" w:rsidRPr="002616B9" w:rsidRDefault="00F25E8A" w:rsidP="00520BBA">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2430" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00F25E8A" w:rsidRPr="004D0F11" w:rsidRDefault="00F25E8A" w:rsidP="00520BBA">
-[...1 lines deleted...]
-              <w:rPr>
+          <w:p w14:paraId="3B4EF6BD" w14:textId="77777777" w:rsidR="00F25E8A" w:rsidRPr="002616B9" w:rsidRDefault="00F25E8A" w:rsidP="00520BBA">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1171" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00F25E8A" w:rsidRPr="004D0F11" w:rsidRDefault="00F25E8A" w:rsidP="00520BBA">
-[...1 lines deleted...]
-              <w:rPr>
+          <w:p w14:paraId="5F5C73B8" w14:textId="77777777" w:rsidR="00F25E8A" w:rsidRPr="002616B9" w:rsidRDefault="00F25E8A" w:rsidP="00520BBA">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1080" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w:rsidR="00F25E8A" w:rsidRPr="004D0F11" w:rsidRDefault="00F25E8A" w:rsidP="00520BBA">
-[...1 lines deleted...]
-              <w:rPr>
+          <w:p w14:paraId="78D0497C" w14:textId="77777777" w:rsidR="00F25E8A" w:rsidRPr="002616B9" w:rsidRDefault="00F25E8A" w:rsidP="00520BBA">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="810" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00F25E8A" w:rsidRPr="004D0F11" w:rsidRDefault="00F25E8A" w:rsidP="00520BBA">
-[...1 lines deleted...]
-              <w:rPr>
+          <w:p w14:paraId="69A00C9C" w14:textId="77777777" w:rsidR="00F25E8A" w:rsidRPr="002616B9" w:rsidRDefault="00F25E8A" w:rsidP="00520BBA">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="990" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00F25E8A" w:rsidRPr="004D0F11" w:rsidRDefault="00F25E8A" w:rsidP="00520BBA">
-[...1 lines deleted...]
-              <w:rPr>
+          <w:p w14:paraId="3C10B289" w14:textId="77777777" w:rsidR="00F25E8A" w:rsidRPr="002616B9" w:rsidRDefault="00F25E8A" w:rsidP="00520BBA">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2340" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w:rsidR="00F25E8A" w:rsidRPr="004D0F11" w:rsidRDefault="00F25E8A" w:rsidP="00520BBA">
-[...1 lines deleted...]
-              <w:rPr>
+          <w:p w14:paraId="679E00E4" w14:textId="77777777" w:rsidR="00F25E8A" w:rsidRPr="002616B9" w:rsidRDefault="00F25E8A" w:rsidP="00520BBA">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00F25E8A" w:rsidRPr="004D0F11" w:rsidTr="00B80566">
+      <w:tr w:rsidR="00F25E8A" w:rsidRPr="002616B9" w14:paraId="03B95186" w14:textId="77777777" w:rsidTr="00B80566">
         <w:trPr>
           <w:trHeight w:hRule="exact" w:val="256"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2178" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00F25E8A" w:rsidRPr="004D0F11" w:rsidRDefault="00F25E8A" w:rsidP="00520BBA">
-[...1 lines deleted...]
-              <w:rPr>
+          <w:p w14:paraId="7B8CAFFD" w14:textId="77777777" w:rsidR="00F25E8A" w:rsidRPr="002616B9" w:rsidRDefault="00F25E8A" w:rsidP="00520BBA">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="900" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00F25E8A" w:rsidRPr="004D0F11" w:rsidRDefault="00F25E8A" w:rsidP="00520BBA">
-[...1 lines deleted...]
-              <w:rPr>
+          <w:p w14:paraId="5F4888A6" w14:textId="77777777" w:rsidR="00F25E8A" w:rsidRPr="002616B9" w:rsidRDefault="00F25E8A" w:rsidP="00520BBA">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="900" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00F25E8A" w:rsidRPr="004D0F11" w:rsidRDefault="00F25E8A" w:rsidP="00520BBA">
-[...1 lines deleted...]
-              <w:rPr>
+          <w:p w14:paraId="7CAF3F5D" w14:textId="77777777" w:rsidR="00F25E8A" w:rsidRPr="002616B9" w:rsidRDefault="00F25E8A" w:rsidP="00520BBA">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1080" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w:rsidR="00F25E8A" w:rsidRPr="004D0F11" w:rsidRDefault="00F25E8A" w:rsidP="00520BBA">
-[...1 lines deleted...]
-              <w:rPr>
+          <w:p w14:paraId="6A1EC4AD" w14:textId="77777777" w:rsidR="00F25E8A" w:rsidRPr="002616B9" w:rsidRDefault="00F25E8A" w:rsidP="00520BBA">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1080" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00F25E8A" w:rsidRPr="004D0F11" w:rsidRDefault="00F25E8A" w:rsidP="00520BBA">
-[...1 lines deleted...]
-              <w:rPr>
+          <w:p w14:paraId="396BFE49" w14:textId="77777777" w:rsidR="00F25E8A" w:rsidRPr="002616B9" w:rsidRDefault="00F25E8A" w:rsidP="00520BBA">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2430" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00F25E8A" w:rsidRPr="004D0F11" w:rsidRDefault="00F25E8A" w:rsidP="00520BBA">
-[...1 lines deleted...]
-              <w:rPr>
+          <w:p w14:paraId="7F06FD66" w14:textId="77777777" w:rsidR="00F25E8A" w:rsidRPr="002616B9" w:rsidRDefault="00F25E8A" w:rsidP="00520BBA">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1171" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00F25E8A" w:rsidRPr="004D0F11" w:rsidRDefault="00F25E8A" w:rsidP="00520BBA">
-[...1 lines deleted...]
-              <w:rPr>
+          <w:p w14:paraId="4A342BD0" w14:textId="77777777" w:rsidR="00F25E8A" w:rsidRPr="002616B9" w:rsidRDefault="00F25E8A" w:rsidP="00520BBA">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1080" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w:rsidR="00F25E8A" w:rsidRPr="004D0F11" w:rsidRDefault="00F25E8A" w:rsidP="00520BBA">
-[...1 lines deleted...]
-              <w:rPr>
+          <w:p w14:paraId="4E81AAD8" w14:textId="77777777" w:rsidR="00F25E8A" w:rsidRPr="002616B9" w:rsidRDefault="00F25E8A" w:rsidP="00520BBA">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="810" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00F25E8A" w:rsidRPr="004D0F11" w:rsidRDefault="00F25E8A" w:rsidP="00520BBA">
-[...1 lines deleted...]
-              <w:rPr>
+          <w:p w14:paraId="5F8409F7" w14:textId="77777777" w:rsidR="00F25E8A" w:rsidRPr="002616B9" w:rsidRDefault="00F25E8A" w:rsidP="00520BBA">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="990" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00F25E8A" w:rsidRPr="004D0F11" w:rsidRDefault="00F25E8A" w:rsidP="00520BBA">
-[...1 lines deleted...]
-              <w:rPr>
+          <w:p w14:paraId="677F3F57" w14:textId="77777777" w:rsidR="00F25E8A" w:rsidRPr="002616B9" w:rsidRDefault="00F25E8A" w:rsidP="00520BBA">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2340" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w:rsidR="00F25E8A" w:rsidRPr="004D0F11" w:rsidRDefault="00F25E8A" w:rsidP="00520BBA">
-[...1 lines deleted...]
-              <w:rPr>
+          <w:p w14:paraId="17ADDB0D" w14:textId="77777777" w:rsidR="00F25E8A" w:rsidRPr="002616B9" w:rsidRDefault="00F25E8A" w:rsidP="00520BBA">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00F25E8A" w:rsidRPr="004D0F11" w:rsidTr="00B80566">
+      <w:tr w:rsidR="00F25E8A" w:rsidRPr="002616B9" w14:paraId="1BFC51B2" w14:textId="77777777" w:rsidTr="00B80566">
         <w:trPr>
           <w:trHeight w:hRule="exact" w:val="313"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2178" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00F25E8A" w:rsidRPr="004D0F11" w:rsidRDefault="00F25E8A" w:rsidP="00520BBA">
-[...1 lines deleted...]
-              <w:rPr>
+          <w:p w14:paraId="77794650" w14:textId="77777777" w:rsidR="00F25E8A" w:rsidRPr="002616B9" w:rsidRDefault="00F25E8A" w:rsidP="00520BBA">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="900" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00F25E8A" w:rsidRPr="004D0F11" w:rsidRDefault="00F25E8A" w:rsidP="00520BBA">
-[...1 lines deleted...]
-              <w:rPr>
+          <w:p w14:paraId="028B5397" w14:textId="77777777" w:rsidR="00F25E8A" w:rsidRPr="002616B9" w:rsidRDefault="00F25E8A" w:rsidP="00520BBA">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="900" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00F25E8A" w:rsidRPr="004D0F11" w:rsidRDefault="00F25E8A" w:rsidP="00520BBA">
-[...1 lines deleted...]
-              <w:rPr>
+          <w:p w14:paraId="36128A51" w14:textId="77777777" w:rsidR="00F25E8A" w:rsidRPr="002616B9" w:rsidRDefault="00F25E8A" w:rsidP="00520BBA">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1080" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w:rsidR="00F25E8A" w:rsidRPr="004D0F11" w:rsidRDefault="00F25E8A" w:rsidP="00520BBA">
-[...1 lines deleted...]
-              <w:rPr>
+          <w:p w14:paraId="005123B1" w14:textId="77777777" w:rsidR="00F25E8A" w:rsidRPr="002616B9" w:rsidRDefault="00F25E8A" w:rsidP="00520BBA">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1080" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00F25E8A" w:rsidRPr="004D0F11" w:rsidRDefault="00F25E8A" w:rsidP="00520BBA">
-[...1 lines deleted...]
-              <w:rPr>
+          <w:p w14:paraId="43D2F4BF" w14:textId="77777777" w:rsidR="00F25E8A" w:rsidRPr="002616B9" w:rsidRDefault="00F25E8A" w:rsidP="00520BBA">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2430" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00F25E8A" w:rsidRPr="004D0F11" w:rsidRDefault="00F25E8A" w:rsidP="00520BBA">
-[...1 lines deleted...]
-              <w:rPr>
+          <w:p w14:paraId="0F042D1E" w14:textId="77777777" w:rsidR="00F25E8A" w:rsidRPr="002616B9" w:rsidRDefault="00F25E8A" w:rsidP="00520BBA">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1171" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00F25E8A" w:rsidRPr="004D0F11" w:rsidRDefault="00F25E8A" w:rsidP="00520BBA">
-[...1 lines deleted...]
-              <w:rPr>
+          <w:p w14:paraId="2E437EB6" w14:textId="77777777" w:rsidR="00F25E8A" w:rsidRPr="002616B9" w:rsidRDefault="00F25E8A" w:rsidP="00520BBA">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1080" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w:rsidR="00F25E8A" w:rsidRPr="004D0F11" w:rsidRDefault="00F25E8A" w:rsidP="00520BBA">
-[...1 lines deleted...]
-              <w:rPr>
+          <w:p w14:paraId="6E60E967" w14:textId="77777777" w:rsidR="00F25E8A" w:rsidRPr="002616B9" w:rsidRDefault="00F25E8A" w:rsidP="00520BBA">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="810" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00F25E8A" w:rsidRPr="004D0F11" w:rsidRDefault="00F25E8A" w:rsidP="00520BBA">
-[...1 lines deleted...]
-              <w:rPr>
+          <w:p w14:paraId="16E6F3BB" w14:textId="77777777" w:rsidR="00F25E8A" w:rsidRPr="002616B9" w:rsidRDefault="00F25E8A" w:rsidP="00520BBA">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="990" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00F25E8A" w:rsidRPr="004D0F11" w:rsidRDefault="00F25E8A" w:rsidP="00520BBA">
-[...1 lines deleted...]
-              <w:rPr>
+          <w:p w14:paraId="35210235" w14:textId="77777777" w:rsidR="00F25E8A" w:rsidRPr="002616B9" w:rsidRDefault="00F25E8A" w:rsidP="00520BBA">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2340" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w:rsidR="00F25E8A" w:rsidRPr="004D0F11" w:rsidRDefault="00F25E8A" w:rsidP="00520BBA">
-[...1 lines deleted...]
-              <w:rPr>
+          <w:p w14:paraId="4E5E8AB6" w14:textId="77777777" w:rsidR="00F25E8A" w:rsidRPr="002616B9" w:rsidRDefault="00F25E8A" w:rsidP="00520BBA">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="00BA64CE" w:rsidRPr="004D0F11" w:rsidRDefault="00213010" w:rsidP="00213010">
+    <w:p w14:paraId="39D6CA85" w14:textId="0DAE89BB" w:rsidR="00BA64CE" w:rsidRPr="00D814E0" w:rsidRDefault="00213010" w:rsidP="00213010">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
           <w:b/>
+          <w:color w:val="00558C"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="004D0F11">
-        <w:rPr>
+      <w:r w:rsidRPr="00D814E0">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
           <w:b/>
+          <w:color w:val="00558C"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
-        <w:t>APPENDIX A</w:t>
+        <w:t>A</w:t>
+      </w:r>
+      <w:r w:rsidR="00D814E0">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:b/>
+          <w:color w:val="00558C"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t>ppendix</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D814E0">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:b/>
+          <w:color w:val="00558C"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> A</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00BA64CE" w:rsidRDefault="00BA64CE" w:rsidP="00BA64CE">
-[...2 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+    <w:p w14:paraId="00241448" w14:textId="77777777" w:rsidR="00BA64CE" w:rsidRPr="002616B9" w:rsidRDefault="00BA64CE" w:rsidP="00BA64CE">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
           <w:sz w:val="16"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="001A0637" w:rsidRDefault="001A0637" w:rsidP="00BA64CE">
-[...2 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+    <w:p w14:paraId="032AB7F8" w14:textId="77777777" w:rsidR="001A0637" w:rsidRPr="002616B9" w:rsidRDefault="001A0637" w:rsidP="00BA64CE">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
           <w:sz w:val="16"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00B80566" w:rsidRDefault="00F51E8A" w:rsidP="00213010">
-[...2 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+    <w:p w14:paraId="18E06636" w14:textId="77777777" w:rsidR="00B80566" w:rsidRPr="002616B9" w:rsidRDefault="00F51E8A" w:rsidP="00213010">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
           <w:sz w:val="16"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+      <w:r w:rsidRPr="002616B9">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
           <w:sz w:val="16"/>
         </w:rPr>
         <w:t xml:space="preserve">         </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00213010" w:rsidRDefault="00F51E8A" w:rsidP="00B80566">
+    <w:p w14:paraId="73BDE18C" w14:textId="309BC019" w:rsidR="00213010" w:rsidRPr="002616B9" w:rsidRDefault="00F51E8A" w:rsidP="00B80566">
       <w:pPr>
         <w:ind w:firstLine="720"/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
           <w:sz w:val="16"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="005D7281">
-[...2 lines deleted...]
-          <w:color w:val="0070C0"/>
+      <w:r w:rsidRPr="00D814E0">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:color w:val="00558C"/>
           <w:sz w:val="16"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00213010" w:rsidRPr="005D7281">
-[...2 lines deleted...]
-          <w:color w:val="0070C0"/>
+      <w:r w:rsidR="00213010" w:rsidRPr="00D814E0">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:color w:val="00558C"/>
           <w:sz w:val="16"/>
         </w:rPr>
         <w:t>*e.g.: parcel of land, unit of frontage, unit of area or assessment</w:t>
       </w:r>
-      <w:r w:rsidR="00213010">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+      <w:r w:rsidR="00213010" w:rsidRPr="002616B9">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
           <w:sz w:val="16"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidR="00213010">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+      <w:r w:rsidR="00213010" w:rsidRPr="002616B9">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
           <w:sz w:val="16"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidR="00213010">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+      <w:r w:rsidR="00213010" w:rsidRPr="002616B9">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
           <w:sz w:val="16"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidR="00213010">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+      <w:r w:rsidR="00213010" w:rsidRPr="002616B9">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
           <w:sz w:val="16"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidR="00213010">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+      <w:r w:rsidR="00213010" w:rsidRPr="002616B9">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
           <w:sz w:val="16"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidR="00213010" w:rsidRPr="006305A7">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidR="00D814E0">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:sz w:val="16"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="00D814E0">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:sz w:val="16"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="00D814E0">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:sz w:val="16"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="00D814E0">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:sz w:val="16"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="00213010" w:rsidRPr="002616B9">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Certified:</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00213010" w:rsidRDefault="00BA64CE" w:rsidP="00BA64CE">
+    <w:p w14:paraId="56829DCC" w14:textId="77777777" w:rsidR="00213010" w:rsidRPr="002616B9" w:rsidRDefault="00BA64CE" w:rsidP="00BA64CE">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:ind w:left="720"/>
-      </w:pPr>
-[...27 lines deleted...]
-      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002616B9">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="002616B9">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="002616B9">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="002616B9">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="002616B9">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="002616B9">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="002616B9">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="002616B9">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="002616B9">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="002616B9">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+        </w:rPr>
         <w:tab/>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00BA64CE" w:rsidRPr="001A0637" w:rsidRDefault="00213010" w:rsidP="001A0637">
+    <w:p w14:paraId="6BEC8CEC" w14:textId="491CBD98" w:rsidR="00BA64CE" w:rsidRPr="002616B9" w:rsidRDefault="00213010" w:rsidP="001A0637">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:ind w:left="720"/>
-      </w:pPr>
-[...31 lines deleted...]
-        <w:tab/>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002616B9">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="002616B9">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="002616B9">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="002616B9">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="002616B9">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="002616B9">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="002616B9">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="002616B9">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="002616B9">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="002616B9">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="00D814E0">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="00D814E0">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="00D814E0">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="00BA64CE" w:rsidRPr="002616B9">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="00D814E0">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="00BA64CE" w:rsidRPr="002616B9">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+        </w:rPr>
         <w:t>____________________________</w:t>
       </w:r>
-      <w:r w:rsidR="00BA64CE">
-[...50 lines deleted...]
-      <w:r w:rsidR="00BA64CE">
+      <w:r w:rsidR="00BA64CE" w:rsidRPr="002616B9">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="00BA64CE" w:rsidRPr="002616B9">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="00D814E0">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidR="00BA64CE" w:rsidRPr="002616B9">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="00BA64CE" w:rsidRPr="002616B9">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="00BA64CE" w:rsidRPr="002616B9">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="00BA64CE" w:rsidRPr="002616B9">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="00BA64CE" w:rsidRPr="002616B9">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="00BA64CE" w:rsidRPr="002616B9">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="002616B9">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="001A0637" w:rsidRPr="002616B9">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="001A0637" w:rsidRPr="002616B9">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="001A0637" w:rsidRPr="002616B9">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="00D814E0">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="00D814E0">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="00D814E0">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="00D814E0">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="00D814E0">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="00BA64CE" w:rsidRPr="002616B9">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+        </w:rPr>
         <w:t>Assessor</w:t>
       </w:r>
     </w:p>
-    <w:sectPr w:rsidR="00BA64CE" w:rsidRPr="001A0637" w:rsidSect="00B80566">
+    <w:sectPr w:rsidR="00BA64CE" w:rsidRPr="002616B9" w:rsidSect="00B80566">
       <w:pgSz w:w="15840" w:h="12240" w:orient="landscape"/>
       <w:pgMar w:top="1440" w:right="0" w:bottom="1170" w:left="0" w:header="1440" w:footer="720" w:gutter="0"/>
       <w:pgNumType w:start="1"/>
       <w:cols w:space="720"/>
       <w:noEndnote/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w:rsidR="00E94F9A" w:rsidRDefault="00E94F9A">
+    <w:p w14:paraId="15EC923C" w14:textId="77777777" w:rsidR="00EC29D7" w:rsidRDefault="00EC29D7">
       <w:pPr>
         <w:spacing w:line="20" w:lineRule="exact"/>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w:rsidR="00E94F9A" w:rsidRDefault="00E94F9A" w:rsidP="00966F0B">
+    <w:p w14:paraId="77C152D9" w14:textId="77777777" w:rsidR="00EC29D7" w:rsidRDefault="00EC29D7" w:rsidP="00966F0B">
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationNotice" w:id="1">
-    <w:p w:rsidR="00E94F9A" w:rsidRDefault="00E94F9A" w:rsidP="00966F0B">
+    <w:p w14:paraId="289AD59C" w14:textId="77777777" w:rsidR="00EC29D7" w:rsidRDefault="00EC29D7" w:rsidP="00966F0B">
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
-    <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier">
+    <w:altName w:val="Courier New"/>
     <w:panose1 w:val="02070409020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:notTrueType/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
+  <w:font w:name="Myriad Pro">
+    <w:panose1 w:val="020B0503030403020204"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:notTrueType/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="A00002AF" w:usb1="5000204B" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+  </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E00002FF" w:usb1="4000ACFF" w:usb2="00000001" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Myriad Pro Light">
+    <w:panose1 w:val="020B0403030403020204"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:notTrueType/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="A00002AF" w:usb1="5000204B" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Aptos">
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
-[...8 lines deleted...]
-    <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E00002FF" w:usb1="400004FF" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+    <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
-<file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-[...28 lines deleted...]
-
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w:rsidR="00E94F9A" w:rsidRDefault="00E94F9A" w:rsidP="00966F0B">
+    <w:p w14:paraId="4AA4B82A" w14:textId="77777777" w:rsidR="00EC29D7" w:rsidRDefault="00EC29D7" w:rsidP="00966F0B">
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w:rsidR="00E94F9A" w:rsidRDefault="00E94F9A">
+    <w:p w14:paraId="46A425C8" w14:textId="77777777" w:rsidR="00EC29D7" w:rsidRDefault="00EC29D7">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="1">
-    <w:p w:rsidR="00D13068" w:rsidRPr="005D7281" w:rsidRDefault="00154702" w:rsidP="00D86766">
+    <w:p w14:paraId="1173BF0D" w14:textId="77777777" w:rsidR="00D13068" w:rsidRPr="00D814E0" w:rsidRDefault="00154702" w:rsidP="00D86766">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="0070C0"/>
-          <w:lang w:val="en-GB"/>
-[...2 lines deleted...]
-      <w:r w:rsidRPr="005D7281">
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D814E0">
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="0070C0"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r w:rsidRPr="005D7281">
+      <w:r w:rsidRPr="00D814E0">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="0070C0"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="005D7281">
+      <w:r w:rsidRPr="00D814E0">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="0070C0"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">This bylaw may only be passed for a specific </w:t>
       </w:r>
-      <w:r w:rsidR="00D13068" w:rsidRPr="005D7281">
+      <w:r w:rsidR="00D13068" w:rsidRPr="00D814E0">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="0070C0"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">service or </w:t>
       </w:r>
-      <w:r w:rsidRPr="005D7281">
+      <w:r w:rsidRPr="00D814E0">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="0070C0"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">purpose </w:t>
       </w:r>
-      <w:r w:rsidR="00D13068" w:rsidRPr="005D7281">
+      <w:r w:rsidR="00D13068" w:rsidRPr="00D814E0">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="0070C0"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>which will</w:t>
       </w:r>
-      <w:r w:rsidRPr="005D7281">
+      <w:r w:rsidRPr="00D814E0">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="0070C0"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve"> be completed within the current taxation </w:t>
       </w:r>
-      <w:r w:rsidR="00D13068" w:rsidRPr="005D7281">
+      <w:r w:rsidR="00D13068" w:rsidRPr="00D814E0">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="0070C0"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>year – see subsection 312(1)</w:t>
       </w:r>
-      <w:r w:rsidR="00461314" w:rsidRPr="005D7281">
+      <w:r w:rsidR="00461314" w:rsidRPr="00D814E0">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="0070C0"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00154702" w:rsidRPr="005D7281" w:rsidRDefault="00D13068" w:rsidP="00D13068">
+    <w:p w14:paraId="207519E9" w14:textId="77777777" w:rsidR="00154702" w:rsidRPr="00D814E0" w:rsidRDefault="00D13068" w:rsidP="00D13068">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="7"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="0070C0"/>
-          <w:lang w:val="en-GB"/>
-[...2 lines deleted...]
-      <w:r w:rsidRPr="005D7281">
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D814E0">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="0070C0"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>PUBLIC NOTICE REQUIRED</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="2">
-    <w:p w:rsidR="00154702" w:rsidRPr="005D7281" w:rsidRDefault="00154702">
+    <w:p w14:paraId="476FBE5C" w14:textId="77777777" w:rsidR="00154702" w:rsidRPr="00D814E0" w:rsidRDefault="00154702">
+      <w:pPr>
+        <w:pStyle w:val="FootnoteText"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="0070C0"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D814E0">
+        <w:rPr>
+          <w:rStyle w:val="FootnoteReference"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="0070C0"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:footnoteRef/>
+      </w:r>
+      <w:r w:rsidRPr="00D814E0">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="0070C0"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Insert purpose or service for which revenue is being raised.</w:t>
+      </w:r>
+    </w:p>
+  </w:footnote>
+  <w:footnote w:id="3">
+    <w:p w14:paraId="24E6AA89" w14:textId="77777777" w:rsidR="00461314" w:rsidRPr="00D814E0" w:rsidRDefault="00154702">
+      <w:pPr>
+        <w:pStyle w:val="FootnoteText"/>
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D814E0">
+        <w:rPr>
+          <w:rStyle w:val="FootnoteReference"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="0070C0"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:footnoteRef/>
+      </w:r>
+      <w:r w:rsidRPr="00D814E0">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="0070C0"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Use one of the f</w:t>
+      </w:r>
+      <w:r w:rsidR="00461314" w:rsidRPr="00D814E0">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="0070C0"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>ollowing – see subsection 314(d).</w:t>
+      </w:r>
+    </w:p>
+  </w:footnote>
+  <w:footnote w:id="4">
+    <w:p w14:paraId="40291ED0" w14:textId="77777777" w:rsidR="00154702" w:rsidRPr="005D7281" w:rsidRDefault="00154702">
       <w:pPr>
         <w:pStyle w:val="FootnoteText"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="0070C0"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="005D7281">
+      <w:r w:rsidRPr="00D814E0">
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="0070C0"/>
-          <w:sz w:val="20"/>
-          <w:szCs w:val="20"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r w:rsidRPr="005D7281">
+      <w:r w:rsidRPr="00D814E0">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="0070C0"/>
-          <w:sz w:val="20"/>
-[...13 lines deleted...]
-          <w:rStyle w:val="FootnoteReference"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Deadline to notify the municipality – consider using 30 days which is consistent with appeal period for assessment notices</w:t>
+      </w:r>
+      <w:r w:rsidR="00461314" w:rsidRPr="00D814E0">
+        <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="0070C0"/>
-          <w:sz w:val="20"/>
-[...59 lines deleted...]
-          <w:szCs w:val="20"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
-<file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-[...133 lines deleted...]
-
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
-  <w:abstractNum w:abstractNumId="0">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="00000064"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="00000064"/>
     <w:name w:val="WP List 0"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="upperRoman"/>
       <w:suff w:val="nothing"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="upperLetter"/>
       <w:suff w:val="nothing"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
     </w:lvl>
     <w:lvl w:ilvl="2">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="nothing"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="left"/>
     </w:lvl>
@@ -6059,51 +6629,51 @@
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="nothing"/>
       <w:lvlText w:val="(%6)"/>
       <w:lvlJc w:val="left"/>
     </w:lvl>
     <w:lvl w:ilvl="6">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:suff w:val="nothing"/>
       <w:lvlText w:val="%7)"/>
       <w:lvlJc w:val="left"/>
     </w:lvl>
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="nothing"/>
       <w:lvlText w:val="%8)"/>
       <w:lvlJc w:val="left"/>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:numFmt w:val="none"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="1">
+  <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="0B6C59CF"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="4184F6BC"/>
     <w:lvl w:ilvl="0" w:tplc="04090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="870" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1590" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -6172,51 +6742,51 @@
     <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5910" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6630" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="2">
+  <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="401939B6"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="600E8F54"/>
     <w:lvl w:ilvl="0" w:tplc="0409000F">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090019">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0409001B">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
@@ -6258,51 +6828,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="3">
+  <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="40FC52E0"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="DA3A8586"/>
     <w:lvl w:ilvl="0" w:tplc="0409000F">
       <w:start w:val="7"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6374,51 +6944,51 @@
     <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="4">
+  <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="44442714"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="A976B6B6"/>
     <w:lvl w:ilvl="0" w:tplc="9CFE2180">
       <w:start w:val="4"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1080"/>
         </w:tabs>
         <w:ind w:left="1080" w:hanging="720"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6490,51 +7060,51 @@
     <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="5">
+  <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="532D2468"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="9704112A"/>
     <w:lvl w:ilvl="0" w:tplc="0409000F">
       <w:start w:val="6"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6606,51 +7176,51 @@
     <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="6">
+  <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="7C0A6997"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="43FEFDB4"/>
     <w:lvl w:ilvl="0" w:tplc="89E83326">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1080" w:hanging="720"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
@@ -6698,168 +7268,142 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:num w:numId="1">
+  <w:num w:numId="1" w16cid:durableId="1834569663">
     <w:abstractNumId w:val="0"/>
   </w:num>
-  <w:num w:numId="2">
+  <w:num w:numId="2" w16cid:durableId="963926818">
     <w:abstractNumId w:val="4"/>
   </w:num>
-  <w:num w:numId="3">
+  <w:num w:numId="3" w16cid:durableId="950824135">
     <w:abstractNumId w:val="5"/>
   </w:num>
-  <w:num w:numId="4">
+  <w:num w:numId="4" w16cid:durableId="1115709094">
     <w:abstractNumId w:val="3"/>
   </w:num>
-  <w:num w:numId="5">
+  <w:num w:numId="5" w16cid:durableId="430585516">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="6">
+  <w:num w:numId="6" w16cid:durableId="344941947">
     <w:abstractNumId w:val="6"/>
   </w:num>
-  <w:num w:numId="7">
+  <w:num w:numId="7" w16cid:durableId="1507479439">
     <w:abstractNumId w:val="1"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14">
-  <w:zoom w:percent="100"/>
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:zoom w:percent="110"/>
   <w:embedSystemFonts/>
   <w:bordersDoNotSurroundHeader/>
   <w:bordersDoNotSurroundFooter/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:stylePaneFormatFilter w:val="3F01" w:allStyles="1" w:customStyles="0" w:latentStyles="0" w:stylesInUse="0" w:headingStyles="0" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="1" w:directFormattingOnParagraphs="1" w:directFormattingOnNumbering="1" w:directFormattingOnTables="1" w:clearFormatting="1" w:top3HeadingStyles="1" w:visibleStyles="0" w:alternateStyleNames="0"/>
-  <w:doNotTrackMoves/>
   <w:defaultTabStop w:val="720"/>
   <w:hyphenationZone w:val="950"/>
   <w:doNotHyphenateCaps/>
   <w:drawingGridHorizontalSpacing w:val="120"/>
   <w:drawingGridVerticalSpacing w:val="120"/>
   <w:displayHorizontalDrawingGridEvery w:val="0"/>
   <w:displayVerticalDrawingGridEvery w:val="3"/>
   <w:doNotUseMarginsForDrawingGridOrigin/>
   <w:doNotShadeFormData/>
   <w:characterSpacingControl w:val="compressPunctuation"/>
   <w:hdrShapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="2052"/>
-[...2 lines deleted...]
-    </o:shapelayout>
+    <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
     <w:endnote w:id="1"/>
   </w:endnotePr>
   <w:compat>
-    <w:noTabHangInd/>
-[...7 lines deleted...]
-    <w:forgetLastTabAlignment/>
     <w:doNotUseHTMLParagraphAutoSpacing/>
-    <w:layoutRawTableWidth/>
-[...23 lines deleted...]
-    <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="11"/>
+    <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
+    <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00966F0B"/>
     <w:rsid w:val="00021AA0"/>
     <w:rsid w:val="00087BF2"/>
     <w:rsid w:val="001045DA"/>
+    <w:rsid w:val="00116119"/>
     <w:rsid w:val="00144597"/>
     <w:rsid w:val="0015132B"/>
     <w:rsid w:val="00154702"/>
     <w:rsid w:val="00155060"/>
     <w:rsid w:val="00156C7F"/>
     <w:rsid w:val="001615C9"/>
     <w:rsid w:val="001A0637"/>
     <w:rsid w:val="001B1767"/>
+    <w:rsid w:val="001C4C21"/>
     <w:rsid w:val="00213010"/>
     <w:rsid w:val="002161C7"/>
     <w:rsid w:val="00216410"/>
+    <w:rsid w:val="002616B9"/>
     <w:rsid w:val="00265622"/>
     <w:rsid w:val="00290614"/>
+    <w:rsid w:val="00291AA7"/>
     <w:rsid w:val="002F1684"/>
     <w:rsid w:val="002F298B"/>
     <w:rsid w:val="002F347C"/>
+    <w:rsid w:val="00305A76"/>
     <w:rsid w:val="00331475"/>
     <w:rsid w:val="00344E97"/>
+    <w:rsid w:val="00372781"/>
     <w:rsid w:val="00377D19"/>
     <w:rsid w:val="00386DA0"/>
     <w:rsid w:val="00391FE8"/>
     <w:rsid w:val="003B377D"/>
     <w:rsid w:val="003B3AE4"/>
     <w:rsid w:val="003B4732"/>
     <w:rsid w:val="003C3464"/>
     <w:rsid w:val="003E4AF8"/>
     <w:rsid w:val="003F4662"/>
     <w:rsid w:val="00404F82"/>
     <w:rsid w:val="0041353D"/>
     <w:rsid w:val="00445E5C"/>
     <w:rsid w:val="00461314"/>
     <w:rsid w:val="004639B3"/>
     <w:rsid w:val="00480D07"/>
     <w:rsid w:val="004A68D4"/>
     <w:rsid w:val="004B3F0C"/>
     <w:rsid w:val="004D0F11"/>
     <w:rsid w:val="004D3E68"/>
     <w:rsid w:val="00503923"/>
     <w:rsid w:val="00514EBB"/>
     <w:rsid w:val="00520BBA"/>
     <w:rsid w:val="0052414A"/>
     <w:rsid w:val="005B72BC"/>
     <w:rsid w:val="005D2F27"/>
@@ -6906,247 +7450,491 @@
     <w:rsid w:val="00AD3407"/>
     <w:rsid w:val="00AE0E62"/>
     <w:rsid w:val="00AE5DB5"/>
     <w:rsid w:val="00AF37CF"/>
     <w:rsid w:val="00B07AB3"/>
     <w:rsid w:val="00B55712"/>
     <w:rsid w:val="00B60C4D"/>
     <w:rsid w:val="00B62666"/>
     <w:rsid w:val="00B66333"/>
     <w:rsid w:val="00B75B97"/>
     <w:rsid w:val="00B80566"/>
     <w:rsid w:val="00BA64CE"/>
     <w:rsid w:val="00BB0087"/>
     <w:rsid w:val="00BC05BE"/>
     <w:rsid w:val="00BE61F6"/>
     <w:rsid w:val="00C450FD"/>
     <w:rsid w:val="00C46950"/>
     <w:rsid w:val="00C712F7"/>
     <w:rsid w:val="00C73FB2"/>
     <w:rsid w:val="00C845B3"/>
     <w:rsid w:val="00CA32CB"/>
     <w:rsid w:val="00CD552D"/>
     <w:rsid w:val="00D13068"/>
     <w:rsid w:val="00D473AC"/>
     <w:rsid w:val="00D7413A"/>
+    <w:rsid w:val="00D814E0"/>
     <w:rsid w:val="00D86766"/>
     <w:rsid w:val="00DA5197"/>
     <w:rsid w:val="00DA6036"/>
     <w:rsid w:val="00DC5835"/>
     <w:rsid w:val="00DD2055"/>
+    <w:rsid w:val="00DD6EE3"/>
     <w:rsid w:val="00DE5D49"/>
     <w:rsid w:val="00DE6ABB"/>
     <w:rsid w:val="00E03FDA"/>
     <w:rsid w:val="00E22C6C"/>
     <w:rsid w:val="00E72335"/>
     <w:rsid w:val="00E8190F"/>
     <w:rsid w:val="00E83E3C"/>
     <w:rsid w:val="00E94F9A"/>
     <w:rsid w:val="00EB0C73"/>
+    <w:rsid w:val="00EC29D7"/>
     <w:rsid w:val="00F25E8A"/>
     <w:rsid w:val="00F51E8A"/>
     <w:rsid w:val="00F6476C"/>
     <w:rsid w:val="00F71A05"/>
     <w:rsid w:val="00F849E1"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:doNotIncludeSubdocsInStats/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="2052"/>
+    <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
-      <o:idmap v:ext="edit" data="1"/>
+      <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:doNotEmbedSmartTags/>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
+  <w14:docId w14:val="114CC0AC"/>
+  <w15:docId w15:val="{38A87133-FB0A-4977-BCA6-9905687C13EE}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
-  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="1" w:defUnhideWhenUsed="1" w:defQFormat="0" w:count="267">
-[...136 lines deleted...]
-    <w:lsdException w:name="TOC Heading" w:uiPriority="39" w:qFormat="1"/>
+  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
+    <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
+    <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
+    <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="1"/>
+    <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="1"/>
+    <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 5" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 6" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 7" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 8" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 9" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Normal Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="footnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="annotation text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="header" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="footer" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="caption" w:uiPriority="35" w:qFormat="1"/>
+    <w:lsdException w:name="table of figures" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="envelope address" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="envelope return" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="footnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="annotation reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="line number" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="page number" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="endnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="endnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="table of authorities" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="macro" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toa heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Title" w:uiPriority="10" w:qFormat="1"/>
+    <w:lsdException w:name="Closing" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Default Paragraph Font" w:semiHidden="1" w:uiPriority="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Message Header" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Subtitle" w:uiPriority="11" w:qFormat="1"/>
+    <w:lsdException w:name="Salutation" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Date" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text First Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text First Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Note Heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text Indent 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Block Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="FollowedHyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Strong" w:uiPriority="22" w:qFormat="1"/>
+    <w:lsdException w:name="Emphasis" w:uiPriority="20" w:qFormat="1"/>
+    <w:lsdException w:name="Document Map" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Plain Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="E-mail Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Top of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Bottom of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Normal (Web)" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Acronym" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Address" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Cite" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Code" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Definition" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Keyboard" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Preformatted" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Sample" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Typewriter" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Variable" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Normal Table" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="annotation subject" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="No List" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Outline List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Outline List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Outline List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Simple 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Simple 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Simple 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Classic 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Classic 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Classic 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Classic 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Colorful 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Colorful 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Colorful 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table 3D effects 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table 3D effects 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table 3D effects 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Contemporary" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Elegant" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Professional" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Subtle 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Subtle 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Web 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Web 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Web 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Balloon Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid" w:uiPriority="59"/>
+    <w:lsdException w:name="Table Theme" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Placeholder Text" w:semiHidden="1"/>
+    <w:lsdException w:name="No Spacing" w:uiPriority="1" w:qFormat="1"/>
+    <w:lsdException w:name="Light Shading" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 1" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 1" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 1" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 1" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 1" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 1" w:uiPriority="65"/>
+    <w:lsdException w:name="Revision" w:semiHidden="1"/>
+    <w:lsdException w:name="List Paragraph" w:uiPriority="34" w:qFormat="1"/>
+    <w:lsdException w:name="Quote" w:uiPriority="29" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Quote" w:uiPriority="30" w:qFormat="1"/>
+    <w:lsdException w:name="Medium List 2 Accent 1" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 1" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 1" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 1" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 1" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 1" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 1" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 1" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 2" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 2" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 2" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 2" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 2" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 2" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2 Accent 2" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 2" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 2" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 2" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 2" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 2" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 2" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 2" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 3" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 3" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 3" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 3" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 3" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 3" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2 Accent 3" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 3" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 3" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 3" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 3" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 3" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 3" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 3" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 4" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 4" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 4" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 4" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 4" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 4" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2 Accent 4" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 4" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 4" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 4" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 4" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 4" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 4" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 4" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 5" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 5" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 5" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 5" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 5" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 5" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2 Accent 5" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 5" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 5" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 5" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 5" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 5" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 5" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 5" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 6" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 6" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 6" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 6" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 6" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 6" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2 Accent 6" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 6" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 6" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 6" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 6" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 6" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 6" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 6" w:uiPriority="73"/>
+    <w:lsdException w:name="Subtle Emphasis" w:uiPriority="19" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Emphasis" w:uiPriority="21" w:qFormat="1"/>
+    <w:lsdException w:name="Subtle Reference" w:uiPriority="31" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Reference" w:uiPriority="32" w:qFormat="1"/>
+    <w:lsdException w:name="Book Title" w:uiPriority="33" w:qFormat="1"/>
+    <w:lsdException w:name="Bibliography" w:semiHidden="1" w:uiPriority="37" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="TOC Heading" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="Plain Table 1" w:uiPriority="41"/>
+    <w:lsdException w:name="Plain Table 2" w:uiPriority="42"/>
+    <w:lsdException w:name="Plain Table 3" w:uiPriority="43"/>
+    <w:lsdException w:name="Plain Table 4" w:uiPriority="44"/>
+    <w:lsdException w:name="Plain Table 5" w:uiPriority="45"/>
+    <w:lsdException w:name="Grid Table Light" w:uiPriority="40"/>
+    <w:lsdException w:name="Grid Table 1 Light" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 1" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 1" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 1" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 1" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 1" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 1" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 1" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 2" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 2" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 2" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 2" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 2" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 2" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 2" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 3" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 3" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 3" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 3" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 3" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 3" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 3" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 4" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 4" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 4" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 4" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 4" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 4" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 4" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 5" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 5" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 5" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 5" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 5" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 5" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 5" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 6" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 6" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 6" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 6" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 6" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 6" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 6" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 1" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 1" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 1" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 1" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 1" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 1" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 1" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 2" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 2" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 2" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 2" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 2" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 2" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 2" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 3" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 3" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 3" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 3" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 3" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 3" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 3" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 4" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 4" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
+    <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
     <w:rsid w:val="0052414A"/>
     <w:pPr>
       <w:widowControl w:val="0"/>
       <w:autoSpaceDE w:val="0"/>
       <w:autoSpaceDN w:val="0"/>
       <w:adjustRightInd w:val="0"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Courier" w:hAnsi="Courier" w:cs="Courier"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading2">
     <w:name w:val="heading 2"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:qFormat/>
     <w:rsid w:val="00391FE8"/>
     <w:pPr>
       <w:keepNext/>
       <w:widowControl/>
       <w:autoSpaceDE/>
@@ -7503,245 +8291,103 @@
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Footer">
     <w:name w:val="footer"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="FooterChar"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="005D7281"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4680"/>
         <w:tab w:val="right" w:pos="9360"/>
       </w:tabs>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="FooterChar">
     <w:name w:val="Footer Char"/>
     <w:link w:val="Footer"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="005D7281"/>
     <w:rPr>
       <w:rFonts w:ascii="Courier" w:hAnsi="Courier" w:cs="Courier"/>
     </w:rPr>
   </w:style>
-</w:styles>
-[...159 lines deleted...]
-    <w:name w:val="Normal"/>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="TitleSmallerHeading">
+    <w:name w:val="Title Smaller Heading"/>
     <w:qFormat/>
+    <w:rsid w:val="002616B9"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Myriad Pro" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Myriad Pro" w:cstheme="minorBidi"/>
+      <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      <w:sz w:val="40"/>
+      <w:szCs w:val="40"/>
+    </w:rPr>
   </w:style>
-  <w:style w:type="character" w:default="1" w:styleId="DefaultParagraphFont">
-[...3 lines deleted...]
-    <w:unhideWhenUsed/>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="TitleHeader">
+    <w:name w:val="Title Header"/>
+    <w:basedOn w:val="Header"/>
+    <w:qFormat/>
+    <w:rsid w:val="002616B9"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="clear" w:pos="4320"/>
+        <w:tab w:val="clear" w:pos="8640"/>
+      </w:tabs>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Myriad Pro Light" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Myriad Pro Light" w:cstheme="minorBidi"/>
+      <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      <w:sz w:val="72"/>
+      <w:szCs w:val="72"/>
+    </w:rPr>
   </w:style>
-  <w:style w:type="table" w:default="1" w:styleId="TableNormal">
-[...18 lines deleted...]
-    <w:unhideWhenUsed/>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="TitleDate">
+    <w:name w:val="Title Date"/>
+    <w:qFormat/>
+    <w:rsid w:val="002616B9"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="left" w:pos="7980"/>
+      </w:tabs>
+      <w:spacing w:after="160"/>
+      <w:ind w:left="-446"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Myriad Pro" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Myriad Pro" w:cstheme="minorBidi"/>
+      <w:color w:val="00558C"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="44"/>
+      <w:lang w:val="en-CA"/>
+    </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:divs>
     <w:div w:id="83573548">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="774136556">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
@@ -7757,51 +8403,51 @@
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="1685669057">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId4" Type="http://schemas.microsoft.com/office/2007/relationships/stylesWithEffects" Target="stylesWithEffects.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
@@ -8059,72 +8705,82 @@
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APA.XSL" StyleName="APA Fifth Edition"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{02625BD0-71C2-4AF3-AEE1-F0C7C4B38CB2}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
+<file path=docMetadata/LabelInfo.xml><?xml version="1.0" encoding="utf-8"?>
+<clbl:labelList xmlns:clbl="http://schemas.microsoft.com/office/2020/mipLabelMetadata">
+  <clbl:label id="{9715e697-1c31-4156-8581-01c5d1e29c65}" enabled="1" method="Standard" siteId="{cf4e8a24-641b-40d2-905e-9a328b644fab}" contentBits="0" removed="0"/>
+</clbl:labelList>
+</file>
+
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
-  <Pages>3</Pages>
-[...1 lines deleted...]
-  <Characters>2597</Characters>
+  <Pages>4</Pages>
+  <Words>399</Words>
+  <Characters>2277</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>21</Lines>
-  <Paragraphs>6</Paragraphs>
+  <Lines>18</Lines>
+  <Paragraphs>5</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
-      <vt:lpstr>Dustless Surface On Certain Streets [bylaw]</vt:lpstr>
+      <vt:lpstr>Special Tax Sample Bylaw</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>Government of Saskatchewan</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>3046</CharactersWithSpaces>
+  <CharactersWithSpaces>2671</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>Special Tax Sample Bylaw</dc:title>
-  <dc:creator>BBJORNDA</dc:creator>
+  <dc:subject>Special Tax Sample bylaw</dc:subject>
+  <dc:creator>asmradmin@gov.sk.ca</dc:creator>
+  <cp:keywords>sample bylaws</cp:keywords>
+  <dc:description>Government of Saskatchewan, Ministry of Government Relations, Advisory Services and Municipal Relations Branch</dc:description>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
+  <cp:category>Sample Bylaws</cp:category>
 </cp:coreProperties>
 </file>