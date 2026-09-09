--- v0 (2026-07-10)
+++ v1 (2026-09-09)
@@ -1,59 +1,60 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps4.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
+  <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId5" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:p w14:paraId="24B8C1B7" w14:textId="04E0E302" w:rsidR="00C80423" w:rsidRPr="00F77782" w:rsidRDefault="004A0422" w:rsidP="00C80423">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
               <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251667968" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="42F6C8F9" wp14:editId="3F1B14EE">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="page">
                   <wp:posOffset>7389495</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>63500</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="393065" cy="977900"/>
                 <wp:effectExtent l="0" t="0" r="6985" b="0"/>
                 <wp:wrapNone/>
                 <wp:docPr id="1" name="Rectangle 1"/>
                 <wp:cNvGraphicFramePr/>
@@ -106,51 +107,51 @@
                                 <w:color w:val="41B6E6"/>
                               </w:rPr>
                               <w:t xml:space="preserve">   </w:t>
                             </w:r>
                           </w:p>
                         </w:txbxContent>
                       </wps:txbx>
                       <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="ctr" anchorCtr="0" forceAA="0" compatLnSpc="1">
                         <a:prstTxWarp prst="textNoShape">
                           <a:avLst/>
                         </a:prstTxWarp>
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
-          <mc:Fallback>
+          <mc:Fallback xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei">
             <w:pict>
               <v:rect w14:anchorId="42F6C8F9" id="Rectangle 1" o:spid="_x0000_s1026" style="position:absolute;margin-left:581.85pt;margin-top:5pt;width:30.95pt;height:77pt;z-index:251667968;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:middle" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDiG95UiQIAAGkFAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0X+2kaboEdYqsXYcB&#10;RVusHXpWZCkWIIuapMTOfv0o+ZGuK3YYloNCiR8/Pkzy4rKtNdkL5xWYgk5OckqE4VAqsy3o96eb&#10;Dx8p8YGZkmkwoqAH4enl6v27i8YuxRQq0KVwBEmMXza2oFUIdpllnleiZv4ErDColOBqFvDqtlnp&#10;WIPstc6meT7PGnCldcCF9/h63SnpKvFLKXi4l9KLQHRBMbaQTpfOTTyz1QVbbh2zleJ9GOwfoqiZ&#10;Muh0pLpmgZGdU39Q1Yo78CDDCYc6AykVFykHzGaSv8rmsWJWpFywON6OZfL/j5bf7R/tg8MyNNYv&#10;PYoxi1a6Ov5jfKRNxTqMxRJtIBwfTxen+fyMEo6qxfn5Ik/FzI7G1vnwRUBNolBQh98ilYjtb31A&#10;hwgdINGXB63KG6V1urjt5ko7smf43WaTT/PP8/ip0OQ3mDYRbCCader4kh1TSVI4aBFx2nwTkqgS&#10;g5+mSFKXidEP41yYMOlUFStF5/4sx9/gPfZltEixJMLILNH/yN0TDMiOZODuouzx0VSkJh2N878F&#10;1hmPFskzmDAa18qAe4tAY1a95w4/FKkrTaxSaDctQqK4gfLw4IiDblq85TcKP+Et8+GBORwPHCQc&#10;+XCPh9TQFBR6iZIK3M+33iMeuxa1lDQ4bgX1P3bMCUr0V4P9vJjMZnE+02V2dj7Fi3up2bzUmF19&#10;BdgZE1wulicx4oMeROmgfsbNsI5eUcUMR98F5cENl6vQrQHcLVys1wmGM2lZuDWPlkfyWODYok/t&#10;M3O27+OAA3AHw2iy5at27rDR0sB6F0Cq1OvHuvalx3lOPdTvnrgwXt4T6rghV78AAAD//wMAUEsD&#10;BBQABgAIAAAAIQAdFfza4QAAAAwBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI/NTsMwEITvSLyDtUjc&#10;qN1A3SrEqRASFKoKiZQLt21skgj/RLHbhLdne4LbjPbT7EyxnpxlJzPELngF85kAZnwddOcbBR/7&#10;p5sVsJjQa7TBGwU/JsK6vLwoMNdh9O/mVKWGUYiPOSpoU+pzzmPdGodxFnrj6fYVBoeJ7NBwPeBI&#10;4c7yTAjJHXaePrTYm8fW1N/V0Sl43W/k5xaf7fjWp6be7Ppd9bJQ6vpqergHlsyU/mA416fqUFKn&#10;Qzh6HZklP5e3S2JJCRp1JrJsIYEdSMk7Abws+P8R5S8AAAD//wMAUEsBAi0AFAAGAAgAAAAhALaD&#10;OJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYA&#10;CAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYA&#10;CAAAACEA4hveVIkCAABpBQAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAU&#10;AAYACAAAACEAHRX82uEAAAAMAQAADwAAAAAAAAAAAAAAAADjBAAAZHJzL2Rvd25yZXYueG1sUEsF&#10;BgAAAAAEAAQA8wAAAPEFAAAAAA==&#10;" fillcolor="#41b6e6" stroked="f" strokeweight="1pt">
                 <v:textbox>
                   <w:txbxContent>
                     <w:p w14:paraId="3DC6DA1B" w14:textId="77777777" w:rsidR="00C80423" w:rsidRPr="005B2640" w:rsidRDefault="00C80423" w:rsidP="00C80423">
                       <w:pPr>
                         <w:jc w:val="center"/>
                         <w:rPr>
                           <w:color w:val="41B6E6"/>
                         </w:rPr>
                       </w:pPr>
                       <w:r w:rsidRPr="005B2640">
                         <w:rPr>
                           <w:color w:val="41B6E6"/>
                         </w:rPr>
                         <w:t xml:space="preserve">   </w:t>
                       </w:r>
                     </w:p>
                   </w:txbxContent>
                 </v:textbox>
                 <w10:wrap anchorx="page"/>
               </v:rect>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
@@ -228,51 +229,51 @@
                                 <w:rFonts w:ascii="Myriad Pro Light" w:hAnsi="Myriad Pro Light"/>
                                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
                                 <w:sz w:val="72"/>
                                 <w:szCs w:val="56"/>
                               </w:rPr>
                               <w:t>Minimum Tax Bylaw</w:t>
                             </w:r>
                           </w:p>
                         </w:txbxContent>
                       </wps:txbx>
                       <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="ctr" anchorCtr="0" forceAA="0" compatLnSpc="1">
                         <a:prstTxWarp prst="textNoShape">
                           <a:avLst/>
                         </a:prstTxWarp>
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
-          <mc:Fallback>
+          <mc:Fallback xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei">
             <w:pict>
               <v:rect w14:anchorId="544985A6" id="Rectangle 2" o:spid="_x0000_s1027" style="position:absolute;margin-left:-2.5pt;margin-top:5pt;width:614.25pt;height:77pt;z-index:-251660800;visibility:visible;mso-wrap-style:square;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-height-percent:0;mso-height-relative:margin;v-text-anchor:middle" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCpMaSniAIAAHEFAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0X20HzdoEdYogRYcB&#10;RVusHXpWZCkWIIuapMTOfv0o+ZGuK3YYloMiih8/Pkzy6rprNDkI5xWYkhZnOSXCcKiU2ZX0+/Pt&#10;p0tKfGCmYhqMKOlReHq9+vjhqrVLMYMadCUcQRLjl60taR2CXWaZ57VomD8DKwwqJbiGBRTdLqsc&#10;a5G90dkszz9nLbjKOuDCe3y96ZV0lfilFDw8SOlFILqkGFtIp0vnNp7Z6ootd47ZWvEhDPYPUTRM&#10;GXQ6Ud2wwMjeqT+oGsUdeJDhjEOTgZSKi5QDZlPkb7J5qpkVKRcsjrdTmfz/o+X3hyf76LAMrfVL&#10;j9eYRSddE/8xPtKlYh2nYokuEI6PF5d5vriYU8JRt0CpKGI1s5O1dT58EdCQeCmpw4+RasQOdz70&#10;0BESnXnQqrpVWifB7bYb7ciBxQ+Xz+eXm4H9N5g2EWwgmvWM8SU75ZJu4ahFxGnzTUiiKox+liJJ&#10;bSYmP4xzYULRq2pWid79PMff6D02ZrRImSbCyCzR/8Q9EIzInmTk7qMc8NFUpC6djPO/BdYbTxbJ&#10;M5gwGTfKgHuPQGNWg+cePxapL02sUui2HdYGhzgi48sWquOjIw76qfGW3yr8knfMh0fmcExwoHD0&#10;wwMeUkNbUhhulNTgfr73HvHYvailpMWxK6n/sWdOUKK/GuzrRXF+Huc0CefzixkK7rVm+1pj9s0G&#10;sEEKXDKWp2vEBz1epYPmBTfEOnpFFTMcfZeUBzcKm9CvA9wxXKzXCYazaVm4M0+WR/JY59ipz90L&#10;c3Zo54CDcA/jiLLlm67usdHSwHofQKrU8qe6Dl8A5zq10rCD4uJ4LSfUaVOufgEAAP//AwBQSwME&#10;FAAGAAgAAAAhAFwxqLbfAAAACgEAAA8AAABkcnMvZG93bnJldi54bWxMj1tLw0AQhd8F/8Mygm/t&#10;xtQUidkUUVQoSLUt+DrNjkkwuxt2Nxf/vdMnfZrLGc58p9jMphMj+dA6q+BmmYAgWznd2lrB8fC8&#10;uAMRIlqNnbOk4IcCbMrLiwJz7Sb7QeM+1oJNbMhRQRNjn0sZqoYMhqXrybL25bzByKOvpfY4sbnp&#10;ZJoka2mwtfyhwZ4eG6q+94NRsHty80vmXsdhu/KfE71hfG+3Sl1fzQ/3ICLN8e8YzviMDiUzndxg&#10;dRCdgkXGUSLvE65nPU1XGYgTd+vbBGRZyP8Ryl8AAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+&#10;AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAA&#10;ACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAA&#10;ACEAqTGkp4gCAABxBQAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYA&#10;CAAAACEAXDGott8AAAAKAQAADwAAAAAAAAAAAAAAAADiBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAA&#10;AAAEAAQA8wAAAO4FAAAAAA==&#10;" fillcolor="#00558c" stroked="f" strokeweight="1pt">
                 <v:textbox>
                   <w:txbxContent>
                     <w:p w14:paraId="48E13B27" w14:textId="4B6519B2" w:rsidR="00C80423" w:rsidRPr="00FF4CA1" w:rsidRDefault="006B7331" w:rsidP="00FF4CA1">
                       <w:pPr>
                         <w:spacing w:before="160"/>
                         <w:ind w:left="1354"/>
                         <w:rPr>
                           <w:rFonts w:ascii="Myriad Pro Light" w:hAnsi="Myriad Pro Light"/>
                           <w:color w:val="FFFFFF" w:themeColor="background1"/>
                           <w:sz w:val="72"/>
                           <w:szCs w:val="56"/>
                         </w:rPr>
                       </w:pPr>
                       <w:r w:rsidRPr="00FF4CA1">
                         <w:rPr>
                           <w:rFonts w:ascii="Myriad Pro Light" w:hAnsi="Myriad Pro Light"/>
                           <w:color w:val="FFFFFF" w:themeColor="background1"/>
                           <w:sz w:val="72"/>
                           <w:szCs w:val="56"/>
                         </w:rPr>
                         <w:t>Minimum Tax Bylaw</w:t>
                       </w:r>
                     </w:p>
@@ -298,73 +299,73 @@
     <w:p w14:paraId="32897402" w14:textId="77777777" w:rsidR="00C80423" w:rsidRDefault="00C80423" w:rsidP="00C80423">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="5E3438F5" w14:textId="77777777" w:rsidR="00C80423" w:rsidRDefault="00C80423" w:rsidP="00C80423">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="1479ECBE" w14:textId="77777777" w:rsidR="00C80423" w:rsidRPr="006C47E8" w:rsidRDefault="00C80423" w:rsidP="00C80423">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="2FFFD25D" w14:textId="140304C4" w:rsidR="00C80423" w:rsidRPr="004A0422" w:rsidRDefault="00C80423" w:rsidP="002D2B41">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:color w:val="00558C"/>
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="6AE4B4D5" w14:textId="53279087" w:rsidR="002D2B41" w:rsidRPr="00C80423" w:rsidRDefault="002D2B41" w:rsidP="00C80423">
+    <w:p w14:paraId="6AE4B4D5" w14:textId="25C670C2" w:rsidR="002D2B41" w:rsidRPr="00C80423" w:rsidRDefault="002D2B41" w:rsidP="00C80423">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Myriad Pro Light" w:hAnsi="Myriad Pro Light"/>
           <w:color w:val="00558C"/>
           <w:sz w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Myriad Pro Light" w:hAnsi="Myriad Pro Light"/>
           <w:color w:val="00558C"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">Sample Template – </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="003626A5">
+        <w:t xml:space="preserve">Sample – </w:t>
+      </w:r>
+      <w:r w:rsidR="000501BC">
         <w:rPr>
           <w:rFonts w:ascii="Myriad Pro Light" w:hAnsi="Myriad Pro Light"/>
           <w:color w:val="00558C"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>January 2023</w:t>
+        <w:t>August 2026</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="28CCBC1C" w14:textId="77777777" w:rsidR="00C80423" w:rsidRDefault="00C80423" w:rsidP="00C80423">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="4269"/>
           <w:tab w:val="left" w:pos="4950"/>
           <w:tab w:val="left" w:pos="8430"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Myriad Pro Light" w:hAnsi="Myriad Pro Light" w:cs="Myriad Pro Light"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00EA0490">
         <w:rPr>
           <w:rFonts w:ascii="Myriad Pro Light" w:hAnsi="Myriad Pro Light" w:cs="Myriad Pro Light"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:tab/>
       </w:r>
     </w:p>
@@ -992,70 +993,60 @@
     <w:p w14:paraId="74B7C217" w14:textId="77777777" w:rsidR="00212725" w:rsidRDefault="00212725" w:rsidP="00212725">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:i/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="19D9E091" w14:textId="3F491151" w:rsidR="001648FE" w:rsidRDefault="001648FE" w:rsidP="001648FE">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:i/>
           <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001648FE">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:i/>
           <w:sz w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve">Disclaimer – This sample template is intended to be used as a guide by municipalities to develop a bylaw. The content must be modified and formatted to suit the needs of the municipality. It is strongly encouraged that municipalities work with their legal </w:t>
-[...2 lines deleted...]
-      <w:r w:rsidRPr="001648FE">
+        <w:t>Disclaimer – This sample template is intended to be used as a guide by municipalities to develop a bylaw. The content must be modified and formatted to suit the needs of the municipality. It is strongly encouraged that municipalities work with their legal counsel</w:t>
+      </w:r>
+      <w:r w:rsidR="00AE0C4E">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:i/>
           <w:sz w:val="20"/>
         </w:rPr>
-        <w:t>counsel</w:t>
-[...6 lines deleted...]
-        </w:rPr>
         <w:t>s</w:t>
       </w:r>
-      <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidRPr="001648FE">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:i/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> to ensure the procedure</w:t>
       </w:r>
       <w:r w:rsidR="0089472A">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:i/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>s</w:t>
       </w:r>
       <w:r w:rsidRPr="001648FE">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:i/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> address the specific needs and capabilities of their council. </w:t>
       </w:r>
     </w:p>
@@ -1077,543 +1068,762 @@
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:color w:val="00558C"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro"/>
           <w:color w:val="00558C"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>Explanatory Notes</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0AF6F8FC" w14:textId="77777777" w:rsidR="0089472A" w:rsidRDefault="0089472A" w:rsidP="00E82495">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="72CB641A" w14:textId="4D0534C7" w:rsidR="0002296E" w:rsidRDefault="00BA4AD9" w:rsidP="49F7F510">
+    <w:p w14:paraId="72CB641A" w14:textId="4D0534C7" w:rsidR="0002296E" w:rsidRPr="00A1657F" w:rsidRDefault="00BA4AD9" w:rsidP="49F7F510">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
-      </w:pPr>
-      <w:r w:rsidRPr="49F7F510">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A1657F">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+        </w:rPr>
         <w:t>M</w:t>
       </w:r>
-      <w:r w:rsidR="0002296E" w:rsidRPr="49F7F510">
+      <w:r w:rsidR="0002296E" w:rsidRPr="00A1657F">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+        </w:rPr>
         <w:t xml:space="preserve">inimum tax </w:t>
       </w:r>
-      <w:r w:rsidR="008656E1" w:rsidRPr="49F7F510">
+      <w:r w:rsidR="008656E1" w:rsidRPr="00A1657F">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+        </w:rPr>
         <w:t>is</w:t>
       </w:r>
-      <w:r w:rsidR="0002296E" w:rsidRPr="49F7F510">
+      <w:r w:rsidR="0002296E" w:rsidRPr="00A1657F">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+        </w:rPr>
         <w:t xml:space="preserve"> applied </w:t>
       </w:r>
-      <w:r w:rsidR="00AE76A4" w:rsidRPr="49F7F510">
+      <w:r w:rsidR="00AE76A4" w:rsidRPr="00A1657F">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+        </w:rPr>
         <w:t xml:space="preserve">to a property </w:t>
       </w:r>
-      <w:r w:rsidR="00890705" w:rsidRPr="49F7F510">
+      <w:r w:rsidR="00890705" w:rsidRPr="00A1657F">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+        </w:rPr>
         <w:t xml:space="preserve">when it </w:t>
       </w:r>
-      <w:r w:rsidR="00CD45AD" w:rsidRPr="49F7F510">
+      <w:r w:rsidR="00CD45AD" w:rsidRPr="00A1657F">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+        </w:rPr>
         <w:t xml:space="preserve">exceeds </w:t>
       </w:r>
-      <w:r w:rsidR="008656E1" w:rsidRPr="49F7F510">
+      <w:r w:rsidR="008656E1" w:rsidRPr="00A1657F">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+        </w:rPr>
         <w:t>the property tax generated</w:t>
       </w:r>
-      <w:r w:rsidR="00CD45AD" w:rsidRPr="49F7F510">
+      <w:r w:rsidR="00CD45AD" w:rsidRPr="00A1657F">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00AE76A4" w:rsidRPr="49F7F510">
+      <w:r w:rsidR="00AE76A4" w:rsidRPr="00A1657F">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+        </w:rPr>
         <w:t xml:space="preserve">by </w:t>
       </w:r>
-      <w:r w:rsidR="00CD45AD" w:rsidRPr="49F7F510">
+      <w:r w:rsidR="00CD45AD" w:rsidRPr="00A1657F">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+        </w:rPr>
         <w:t>the ad valorem method</w:t>
       </w:r>
-      <w:r w:rsidR="0002296E" w:rsidRPr="49F7F510">
+      <w:r w:rsidR="0002296E" w:rsidRPr="00A1657F">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+        </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
-      <w:r w:rsidR="006A6B1C" w:rsidRPr="49F7F510">
+      <w:r w:rsidR="006A6B1C" w:rsidRPr="00A1657F">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+        </w:rPr>
         <w:t>W</w:t>
       </w:r>
-      <w:r w:rsidR="00F90E95" w:rsidRPr="49F7F510">
+      <w:r w:rsidR="00F90E95" w:rsidRPr="00A1657F">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+        </w:rPr>
         <w:t xml:space="preserve">hen developing your minimum tax </w:t>
       </w:r>
-      <w:r w:rsidR="000D591E" w:rsidRPr="49F7F510">
+      <w:r w:rsidR="000D591E" w:rsidRPr="00A1657F">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+        </w:rPr>
         <w:t xml:space="preserve">bylaw, </w:t>
       </w:r>
-      <w:r w:rsidR="006A6B1C" w:rsidRPr="49F7F510">
+      <w:r w:rsidR="006A6B1C" w:rsidRPr="00A1657F">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+        </w:rPr>
         <w:t>it is important</w:t>
       </w:r>
-      <w:r w:rsidR="000145A2" w:rsidRPr="49F7F510">
+      <w:r w:rsidR="000145A2" w:rsidRPr="00A1657F">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+        </w:rPr>
         <w:t xml:space="preserve"> to understand properties that receive a statutory tax exemption, such as those set out in </w:t>
       </w:r>
-      <w:r w:rsidRPr="49F7F510">
+      <w:r w:rsidRPr="00A1657F">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+        </w:rPr>
         <w:t>s</w:t>
       </w:r>
-      <w:r w:rsidR="000145A2" w:rsidRPr="49F7F510">
+      <w:r w:rsidR="000145A2" w:rsidRPr="00A1657F">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+        </w:rPr>
         <w:t>ections 292 and 293 of</w:t>
       </w:r>
-      <w:r w:rsidR="00F90E95" w:rsidRPr="49F7F510">
+      <w:r w:rsidR="00F90E95" w:rsidRPr="00A1657F">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00F90E95" w:rsidRPr="49F7F510">
-        <w:rPr>
+      <w:r w:rsidR="00F90E95" w:rsidRPr="00A1657F">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>The Municipalities Act</w:t>
       </w:r>
-      <w:r w:rsidR="000106FF" w:rsidRPr="49F7F510">
+      <w:r w:rsidR="000106FF" w:rsidRPr="00A1657F">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="000145A2" w:rsidRPr="49F7F510">
+      <w:r w:rsidR="000145A2" w:rsidRPr="00A1657F">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+        </w:rPr>
         <w:t>are not subject to a minimum tax.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3A281D77" w14:textId="69AE6FE1" w:rsidR="006B7331" w:rsidRPr="006B7331" w:rsidRDefault="000A651F" w:rsidP="49F7F510">
+    <w:p w14:paraId="3A281D77" w14:textId="69AE6FE1" w:rsidR="006B7331" w:rsidRPr="00A1657F" w:rsidRDefault="000A651F" w:rsidP="49F7F510">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
-      </w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A1657F">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+        </w:rPr>
+        <w:t>Council must consider if they wish to have a m</w:t>
+      </w:r>
+      <w:r w:rsidR="008656E1" w:rsidRPr="00A1657F">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+        </w:rPr>
+        <w:t xml:space="preserve">inimum tax </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A1657F">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+        </w:rPr>
+        <w:t>applied to</w:t>
+      </w:r>
+      <w:r w:rsidR="008656E1" w:rsidRPr="00A1657F">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> all property classes</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A1657F">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+        </w:rPr>
+        <w:t>, or only certain property classes</w:t>
+      </w:r>
+      <w:r w:rsidR="008656E1" w:rsidRPr="00A1657F">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A1657F">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+        </w:rPr>
+        <w:t xml:space="preserve">They must also determine </w:t>
+      </w:r>
+      <w:r w:rsidR="000145A2" w:rsidRPr="00A1657F">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+        </w:rPr>
+        <w:t>whether</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A1657F">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> the minimum tax is to be applied to only land, only improvements or all property </w:t>
+      </w:r>
+      <w:r w:rsidR="008656E1" w:rsidRPr="00A1657F">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+        </w:rPr>
+        <w:t xml:space="preserve">(land and improvements) within </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A1657F">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+        </w:rPr>
+        <w:t>the chosen property class(es).</w:t>
+      </w:r>
+      <w:r w:rsidR="008656E1" w:rsidRPr="00A1657F">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> The </w:t>
+      </w:r>
+      <w:r w:rsidR="009E66FE" w:rsidRPr="00A1657F">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+        </w:rPr>
+        <w:t>minimum tax rate</w:t>
+      </w:r>
+      <w:r w:rsidR="008656E1" w:rsidRPr="00A1657F">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> set by council in th</w:t>
+      </w:r>
+      <w:r w:rsidR="000D591E" w:rsidRPr="00A1657F">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+        </w:rPr>
+        <w:t>is</w:t>
+      </w:r>
+      <w:r w:rsidR="008656E1" w:rsidRPr="00A1657F">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> bylaw</w:t>
+      </w:r>
+      <w:r w:rsidR="009E66FE" w:rsidRPr="00A1657F">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> can be </w:t>
+      </w:r>
+      <w:r w:rsidR="006B7331" w:rsidRPr="00A1657F">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+        </w:rPr>
+        <w:t xml:space="preserve">a specified </w:t>
+      </w:r>
+      <w:r w:rsidR="008656E1" w:rsidRPr="00A1657F">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+        </w:rPr>
+        <w:t>dollar amount. It can also be a</w:t>
+      </w:r>
+      <w:r w:rsidR="006B7331" w:rsidRPr="00A1657F">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00AE76A4" w:rsidRPr="00A1657F">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+        </w:rPr>
+        <w:t>formula or method</w:t>
+      </w:r>
+      <w:r w:rsidR="006B7331" w:rsidRPr="00A1657F">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> of calculating the </w:t>
+      </w:r>
+      <w:r w:rsidR="008656E1" w:rsidRPr="00A1657F">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+        </w:rPr>
+        <w:t xml:space="preserve">dollar </w:t>
+      </w:r>
+      <w:r w:rsidR="006B7331" w:rsidRPr="00A1657F">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+        </w:rPr>
+        <w:t>amount</w:t>
+      </w:r>
+      <w:r w:rsidR="008656E1" w:rsidRPr="00A1657F">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> such as</w:t>
+      </w:r>
+      <w:r w:rsidR="00244AD5" w:rsidRPr="00A1657F">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> a rate per front foot for each lot, or a rate per acre of land.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A1657F">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> The rate chosen by council can differ between property classes.</w:t>
+      </w:r>
+      <w:r w:rsidR="00F90E95" w:rsidRPr="00A1657F">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6CD79F0E" w14:textId="6DDA18F8" w:rsidR="006B7331" w:rsidRPr="00A1657F" w:rsidRDefault="000D591E" w:rsidP="00E82495">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A1657F">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>Within this</w:t>
+      </w:r>
+      <w:r w:rsidR="00AE76A4" w:rsidRPr="00A1657F">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> sample bylaw, there are four optio</w:t>
+      </w:r>
+      <w:r w:rsidR="00767ED7" w:rsidRPr="00A1657F">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>ns council can use to establish</w:t>
+      </w:r>
+      <w:r w:rsidR="00AE76A4" w:rsidRPr="00A1657F">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00746AE1" w:rsidRPr="00A1657F">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve">a </w:t>
+      </w:r>
+      <w:r w:rsidR="00AE76A4" w:rsidRPr="00A1657F">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve">minimum tax and how it </w:t>
+      </w:r>
+      <w:r w:rsidR="00767ED7" w:rsidRPr="00A1657F">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>will be</w:t>
+      </w:r>
+      <w:r w:rsidR="00AE76A4" w:rsidRPr="00A1657F">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> applied. The first two options</w:t>
+      </w:r>
+      <w:r w:rsidR="006B7331" w:rsidRPr="00A1657F">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> create a minimum tax with rates that differ between land and improvements within a property class. While legislation does not expressly link this option to the method of valuing property, this approach is </w:t>
+      </w:r>
+      <w:r w:rsidR="00AE76A4" w:rsidRPr="00A1657F">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>practical</w:t>
+      </w:r>
+      <w:r w:rsidR="006B7331" w:rsidRPr="00A1657F">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> when values for land and improvements are </w:t>
+      </w:r>
+      <w:r w:rsidR="00AA1553" w:rsidRPr="00A1657F">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>separate</w:t>
+      </w:r>
+      <w:r w:rsidR="00AE76A4" w:rsidRPr="00A1657F">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>d</w:t>
+      </w:r>
+      <w:r w:rsidR="00AA1553" w:rsidRPr="00A1657F">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
       <w:proofErr w:type="gramStart"/>
-      <w:r w:rsidRPr="49F7F510">
-        <w:t>Council</w:t>
+      <w:r w:rsidR="00AA1553" w:rsidRPr="00A1657F">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>in</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
-      <w:r w:rsidRPr="49F7F510">
-[...14 lines deleted...]
-      <w:r w:rsidR="008656E1" w:rsidRPr="49F7F510">
+      <w:r w:rsidR="00AA1553" w:rsidRPr="00A1657F">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> municipal software. </w:t>
+      </w:r>
+      <w:r w:rsidR="00AE76A4" w:rsidRPr="00A1657F">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>The last two options</w:t>
+      </w:r>
+      <w:r w:rsidR="006B7331" w:rsidRPr="00A1657F">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> create a minimum tax with a rate that does not distinguish the type of property (land or improvements or both) within a property class.  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="21CD9C8B" w14:textId="02ED47FC" w:rsidR="0080026C" w:rsidRPr="00A1657F" w:rsidRDefault="00AE76A4" w:rsidP="49F7F510">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A1657F">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+        </w:rPr>
+        <w:t>R</w:t>
+      </w:r>
+      <w:r w:rsidR="0080026C" w:rsidRPr="00A1657F">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+        </w:rPr>
+        <w:t>ural municipalities</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A1657F">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (RM</w:t>
+      </w:r>
+      <w:r w:rsidR="0089472A" w:rsidRPr="00A1657F">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+        </w:rPr>
+        <w:t>s</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A1657F">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r w:rsidR="0080026C" w:rsidRPr="00A1657F">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> should note a minimum tax on residential land </w:t>
+      </w:r>
+      <w:r w:rsidR="008656E1" w:rsidRPr="00A1657F">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+        </w:rPr>
+        <w:t>affects</w:t>
+      </w:r>
+      <w:r w:rsidR="0080026C" w:rsidRPr="00A1657F">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> the </w:t>
+      </w:r>
+      <w:r w:rsidR="0089472A" w:rsidRPr="00A1657F">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+        </w:rPr>
+        <w:t>three</w:t>
+      </w:r>
+      <w:r w:rsidR="0080026C" w:rsidRPr="00A1657F">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+        </w:rPr>
+        <w:t xml:space="preserve">-acre residential yard site as described in </w:t>
+      </w:r>
+      <w:r w:rsidR="000D591E" w:rsidRPr="00A1657F">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+        </w:rPr>
+        <w:t>c</w:t>
+      </w:r>
+      <w:r w:rsidR="0080026C" w:rsidRPr="00A1657F">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+        </w:rPr>
+        <w:t xml:space="preserve">lause 39(c) of </w:t>
+      </w:r>
+      <w:r w:rsidR="0080026C" w:rsidRPr="00A1657F">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>The Municipalities Regulations</w:t>
+      </w:r>
+      <w:r w:rsidR="00A1657F">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+        </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
-      <w:r w:rsidRPr="49F7F510">
-[...38 lines deleted...]
-      <w:r w:rsidR="006B7331" w:rsidRPr="49F7F510">
+      <w:r w:rsidR="00F90E95" w:rsidRPr="00A1657F">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+        </w:rPr>
+        <w:t>Towns, villages, and resort villages must remove these sections and re-number the</w:t>
+      </w:r>
+      <w:r w:rsidR="00767ED7" w:rsidRPr="00A1657F">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> following</w:t>
+      </w:r>
+      <w:r w:rsidR="00F90E95" w:rsidRPr="00A1657F">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> sections accordingly. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6F88369A" w14:textId="487A8A09" w:rsidR="00AB36A7" w:rsidRPr="00A1657F" w:rsidRDefault="00AB36A7" w:rsidP="49F7F510">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A1657F">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+        </w:rPr>
+        <w:t xml:space="preserve">When </w:t>
+      </w:r>
+      <w:r w:rsidR="74F7AEED" w:rsidRPr="00A1657F">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+        </w:rPr>
+        <w:t>using minimum tax or any other tax tools, municipalities must keep in mind</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A1657F">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> that the effective tax rate (ETR) for each property class cannot exceed a ratio of 7:1. In other words, the maximum ETR for a property class cannot be more than </w:t>
+      </w:r>
+      <w:r w:rsidR="00304EB9" w:rsidRPr="00A1657F">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+        </w:rPr>
+        <w:t xml:space="preserve">seven </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A1657F">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+        </w:rPr>
+        <w:t>times greater than the municipality’s lowest ETR for a different property class. The ETR for each property class is determined by dividing the total municipal property tax levy by the taxable assessment for that property class.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="55CF046F" w14:textId="69014AF0" w:rsidR="000D591E" w:rsidRPr="00A1657F" w:rsidRDefault="000D591E" w:rsidP="49F7F510">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A1657F">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+        </w:rPr>
+        <w:t>This sample bylaw has been created for municipalities that operate under</w:t>
+      </w:r>
+      <w:r w:rsidR="00A1657F">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00AE76A4" w:rsidRPr="49F7F510">
-[...28 lines deleted...]
-      <w:r w:rsidR="00F90E95" w:rsidRPr="49F7F510">
+      <w:r w:rsidR="00A1657F">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+        </w:rPr>
+        <w:t xml:space="preserve">the Act. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A1657F">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">The content must be modified and formatted to suit the </w:t>
+      </w:r>
+      <w:r w:rsidR="40C2E9DC" w:rsidRPr="00A1657F">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>municipality's needs.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A1657F">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Optional matters and instructional information indicated in </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A1657F">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:color w:val="00558C"/>
+        </w:rPr>
+        <w:t>blue font</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A1657F">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> must be </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A1657F">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">reviewed, amended and removed as necessary. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A1657F">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+        </w:rPr>
+        <w:t>It is strongly encouraged that municipalities seek their own legal advice when drafting any bylaw.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7C10397C" w14:textId="0FDC0EE1" w:rsidR="007C0BBE" w:rsidRDefault="00244AD5" w:rsidP="00E82495">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A1657F">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>For more information about minimum tax and other tax tools, check out</w:t>
+      </w:r>
+      <w:r w:rsidR="0080026C" w:rsidRPr="00A1657F">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> the </w:t>
+      </w:r>
+      <w:r w:rsidR="0080026C" w:rsidRPr="00A1657F">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cstheme="minorHAnsi"/>
+          <w:b/>
+        </w:rPr>
+        <w:t>Municipal Tax Policy Guide</w:t>
+      </w:r>
+      <w:r w:rsidR="0080026C" w:rsidRPr="00A1657F">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cstheme="minorHAnsi"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-    </w:p>
-[...298 lines deleted...]
-          <w:rFonts w:cstheme="minorHAnsi"/>
+      <w:r w:rsidRPr="00A1657F">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>found</w:t>
       </w:r>
-      <w:r w:rsidR="0080026C">
-[...1 lines deleted...]
-          <w:rFonts w:cstheme="minorHAnsi"/>
+      <w:r w:rsidR="0080026C" w:rsidRPr="00A1657F">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve"> on </w:t>
       </w:r>
       <w:hyperlink r:id="rId11" w:anchor="/products/112011" w:history="1">
-        <w:r w:rsidR="0080026C" w:rsidRPr="0080026C">
+        <w:r w:rsidR="0080026C" w:rsidRPr="00A1657F">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
-            <w:rFonts w:cstheme="minorHAnsi"/>
+            <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cstheme="minorHAnsi"/>
           </w:rPr>
           <w:t>saskatchewan.ca</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="0080026C">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:r w:rsidR="007C0BBE">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="4A7D61FF" w14:textId="3BEE843A" w:rsidR="007C0BBE" w:rsidRPr="001648FE" w:rsidRDefault="006B7331" w:rsidP="00E82495">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:color w:val="00558C"/>
@@ -1709,2416 +1919,2470 @@
         <w:t xml:space="preserve"> OF MUNICIPALITY</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:color w:val="00558C"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>]</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="44F921BB" w14:textId="77777777" w:rsidR="007C0BBE" w:rsidRDefault="007C0BBE" w:rsidP="00E82495">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="681B6228" w14:textId="60A3CB8C" w:rsidR="007C0BBE" w:rsidRPr="00E82495" w:rsidRDefault="007C0BBE" w:rsidP="00E82495">
+    <w:p w14:paraId="681B6228" w14:textId="60A3CB8C" w:rsidR="007C0BBE" w:rsidRPr="00A1657F" w:rsidRDefault="007C0BBE" w:rsidP="00E82495">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
-          <w:rFonts w:cstheme="minorHAnsi"/>
-[...5 lines deleted...]
-          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cstheme="minorHAnsi"/>
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A1657F">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cstheme="minorHAnsi"/>
           <w:b/>
         </w:rPr>
         <w:t>BYLAW NO</w:t>
       </w:r>
-      <w:r w:rsidR="00210A52" w:rsidRPr="00E82495">
-[...1 lines deleted...]
-          <w:rFonts w:cstheme="minorHAnsi"/>
+      <w:r w:rsidR="00210A52" w:rsidRPr="00A1657F">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cstheme="minorHAnsi"/>
           <w:b/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E82495">
-[...1 lines deleted...]
-          <w:rFonts w:cstheme="minorHAnsi"/>
+      <w:r w:rsidRPr="00A1657F">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cstheme="minorHAnsi"/>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00E82495">
-[...1 lines deleted...]
-          <w:rFonts w:cstheme="minorHAnsi"/>
+      <w:r w:rsidRPr="00A1657F">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:color w:val="00558C"/>
         </w:rPr>
         <w:t>___</w:t>
       </w:r>
-      <w:r w:rsidR="00210A52" w:rsidRPr="00E82495">
-[...1 lines deleted...]
-          <w:rFonts w:cstheme="minorHAnsi"/>
+      <w:r w:rsidR="00210A52" w:rsidRPr="00A1657F">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:color w:val="00558C"/>
         </w:rPr>
         <w:t>______</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E82495">
-[...1 lines deleted...]
-          <w:rFonts w:cstheme="minorHAnsi"/>
+      <w:r w:rsidRPr="00A1657F">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:color w:val="00558C"/>
         </w:rPr>
         <w:t xml:space="preserve">_ </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2F1DC148" w14:textId="77777777" w:rsidR="007C0BBE" w:rsidRPr="00E82495" w:rsidRDefault="007C0BBE" w:rsidP="00E82495">
+    <w:p w14:paraId="2F1DC148" w14:textId="77777777" w:rsidR="007C0BBE" w:rsidRPr="00A1657F" w:rsidRDefault="007C0BBE" w:rsidP="00E82495">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
-          <w:rFonts w:cstheme="minorHAnsi"/>
-[...4 lines deleted...]
-    <w:p w14:paraId="5D8C6175" w14:textId="526A59CB" w:rsidR="007C0BBE" w:rsidRPr="00E82495" w:rsidRDefault="007C0BBE" w:rsidP="00E82495">
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cstheme="minorHAnsi"/>
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5D8C6175" w14:textId="526A59CB" w:rsidR="007C0BBE" w:rsidRPr="00A1657F" w:rsidRDefault="007C0BBE" w:rsidP="00E82495">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
-          <w:rFonts w:cstheme="minorHAnsi"/>
-[...5 lines deleted...]
-          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cstheme="minorHAnsi"/>
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A1657F">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cstheme="minorHAnsi"/>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">A BYLAW TO </w:t>
       </w:r>
-      <w:r w:rsidR="006B7331" w:rsidRPr="00E82495">
-[...1 lines deleted...]
-          <w:rFonts w:cstheme="minorHAnsi"/>
+      <w:r w:rsidR="006B7331" w:rsidRPr="00A1657F">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cstheme="minorHAnsi"/>
           <w:b/>
         </w:rPr>
         <w:t>PROVIDE FOR A MINIMUM TAX</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E82495">
-[...1 lines deleted...]
-          <w:rFonts w:cstheme="minorHAnsi"/>
+      <w:r w:rsidRPr="00A1657F">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cstheme="minorHAnsi"/>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2EF6EC21" w14:textId="4F9F799A" w:rsidR="007C0BBE" w:rsidRPr="00E82495" w:rsidRDefault="007C0BBE" w:rsidP="00E82495">
+    <w:p w14:paraId="2EF6EC21" w14:textId="4F9F799A" w:rsidR="007C0BBE" w:rsidRPr="00A1657F" w:rsidRDefault="007C0BBE" w:rsidP="00E82495">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
-          <w:rFonts w:cstheme="minorHAnsi"/>
-[...4 lines deleted...]
-    <w:p w14:paraId="3408DFF0" w14:textId="77777777" w:rsidR="007C0BBE" w:rsidRPr="00E82495" w:rsidRDefault="007C0BBE" w:rsidP="00E82495">
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cstheme="minorHAnsi"/>
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3408DFF0" w14:textId="77777777" w:rsidR="007C0BBE" w:rsidRPr="00A1657F" w:rsidRDefault="007C0BBE" w:rsidP="00E82495">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
-          <w:rFonts w:cstheme="minorHAnsi"/>
-[...8 lines deleted...]
-      <w:r w:rsidRPr="00E82495">
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cstheme="minorHAnsi"/>
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7F1BB18A" w14:textId="58CF107E" w:rsidR="006B7331" w:rsidRPr="00A1657F" w:rsidRDefault="006B7331" w:rsidP="00E82495">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A1657F">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+        </w:rPr>
         <w:t xml:space="preserve">The Council of the </w:t>
       </w:r>
-      <w:r w:rsidR="00210A52" w:rsidRPr="00E82495">
+      <w:r w:rsidR="00210A52" w:rsidRPr="00A1657F">
         <w:rPr>
           <w:rStyle w:val="FooterChar"/>
-          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cstheme="minorHAnsi"/>
           <w:color w:val="00558C"/>
         </w:rPr>
         <w:t xml:space="preserve">[full name of municipality] </w:t>
       </w:r>
-      <w:r w:rsidRPr="00E82495">
+      <w:r w:rsidRPr="00A1657F">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+        </w:rPr>
         <w:t>in the Province of Saskatchewan enacts as follows:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6476EBAC" w14:textId="77777777" w:rsidR="006B7331" w:rsidRPr="00E82495" w:rsidRDefault="006B7331" w:rsidP="00E82495">
-[...4 lines deleted...]
-    <w:p w14:paraId="413C1F18" w14:textId="5CDC3676" w:rsidR="006B7331" w:rsidRPr="00E82495" w:rsidRDefault="006B7331" w:rsidP="00E82495">
+    <w:p w14:paraId="6476EBAC" w14:textId="77777777" w:rsidR="006B7331" w:rsidRPr="00A1657F" w:rsidRDefault="006B7331" w:rsidP="00E82495">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="413C1F18" w14:textId="5CDC3676" w:rsidR="006B7331" w:rsidRPr="00A1657F" w:rsidRDefault="006B7331" w:rsidP="00E82495">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="720"/>
           <w:tab w:val="num" w:pos="360"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="360"/>
-      </w:pPr>
-      <w:r w:rsidRPr="00E82495">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A1657F">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+        </w:rPr>
         <w:t>This bylaw shall be known as the “Minimum Tax Bylaw.</w:t>
       </w:r>
-      <w:r w:rsidR="006043ED">
+      <w:r w:rsidR="006043ED" w:rsidRPr="00A1657F">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+        </w:rPr>
         <w:t>”</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3A81ADFE" w14:textId="77777777" w:rsidR="006B7331" w:rsidRPr="00E82495" w:rsidRDefault="006B7331" w:rsidP="00E82495">
-[...4 lines deleted...]
-    <w:p w14:paraId="1BFCADAF" w14:textId="3EDB094D" w:rsidR="006B7331" w:rsidRPr="00E82495" w:rsidRDefault="006B7331" w:rsidP="00E82495">
+    <w:p w14:paraId="3A81ADFE" w14:textId="77777777" w:rsidR="006B7331" w:rsidRPr="00A1657F" w:rsidRDefault="006B7331" w:rsidP="00E82495">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1BFCADAF" w14:textId="3EDB094D" w:rsidR="006B7331" w:rsidRPr="00A1657F" w:rsidRDefault="006B7331" w:rsidP="00E82495">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="720"/>
           <w:tab w:val="num" w:pos="360"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="360"/>
-      </w:pPr>
-      <w:r w:rsidRPr="00E82495">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A1657F">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+        </w:rPr>
         <w:t xml:space="preserve">A minimum tax shall apply to the types and classifications of property included in the table below: </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="44808385" w14:textId="77777777" w:rsidR="00E82495" w:rsidRPr="00E82495" w:rsidRDefault="00E82495" w:rsidP="00E82495">
+    <w:p w14:paraId="44808385" w14:textId="77777777" w:rsidR="00E82495" w:rsidRPr="00A1657F" w:rsidRDefault="00E82495" w:rsidP="00E82495">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="360"/>
         <w:rPr>
-          <w:b/>
-[...5 lines deleted...]
-    <w:p w14:paraId="3BEE8301" w14:textId="76EF1042" w:rsidR="00847C84" w:rsidRDefault="00400AB3" w:rsidP="49F7F510">
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:b/>
+          <w:i/>
+          <w:color w:val="00558C"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3BEE8301" w14:textId="76EF1042" w:rsidR="00847C84" w:rsidRPr="00A1657F" w:rsidRDefault="00400AB3" w:rsidP="49F7F510">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="360"/>
         <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="00558C"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="49F7F510">
-        <w:rPr>
+      <w:r w:rsidRPr="00A1657F">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="00558C"/>
         </w:rPr>
         <w:t>OPTION 1:</w:t>
       </w:r>
-      <w:r w:rsidRPr="49F7F510">
-        <w:rPr>
+      <w:r w:rsidRPr="00A1657F">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="00558C"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00847C84" w:rsidRPr="49F7F510">
-        <w:rPr>
+      <w:r w:rsidR="00847C84" w:rsidRPr="00A1657F">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="00558C"/>
         </w:rPr>
         <w:t xml:space="preserve">Use the following chart where a specified </w:t>
       </w:r>
-      <w:r w:rsidR="001C0C9E" w:rsidRPr="49F7F510">
-        <w:rPr>
+      <w:r w:rsidR="001C0C9E" w:rsidRPr="00A1657F">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="00558C"/>
         </w:rPr>
         <w:t xml:space="preserve">dollar amount could differ between </w:t>
       </w:r>
-      <w:r w:rsidR="1789EC43" w:rsidRPr="49F7F510">
-        <w:rPr>
+      <w:r w:rsidR="1789EC43" w:rsidRPr="00A1657F">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="00558C"/>
         </w:rPr>
         <w:t>property classes and</w:t>
       </w:r>
-      <w:r w:rsidR="001C0C9E" w:rsidRPr="49F7F510">
-        <w:rPr>
+      <w:r w:rsidR="001C0C9E" w:rsidRPr="00A1657F">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="00558C"/>
         </w:rPr>
         <w:t xml:space="preserve"> the type of property</w:t>
       </w:r>
-      <w:r w:rsidR="008D1CCC" w:rsidRPr="49F7F510">
-        <w:rPr>
+      <w:r w:rsidR="008D1CCC" w:rsidRPr="00A1657F">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="00558C"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2C4A67FA" w14:textId="77777777" w:rsidR="00E82495" w:rsidRPr="00E82495" w:rsidRDefault="00E82495" w:rsidP="00E82495">
+    <w:p w14:paraId="2C4A67FA" w14:textId="77777777" w:rsidR="00E82495" w:rsidRPr="00A1657F" w:rsidRDefault="00E82495" w:rsidP="00E82495">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="360"/>
         <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
           <w:i/>
           <w:color w:val="00558C"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblInd w:w="360" w:type="dxa"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="2996"/>
-[...1 lines deleted...]
-        <w:gridCol w:w="2997"/>
+        <w:gridCol w:w="2101"/>
+        <w:gridCol w:w="3114"/>
+        <w:gridCol w:w="2970"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00FE188C" w:rsidRPr="00E82495" w14:paraId="0B18BBE8" w14:textId="77777777" w:rsidTr="00FE188C">
+      <w:tr w:rsidR="00A1657F" w:rsidRPr="00150921" w14:paraId="6DC6A7E6" w14:textId="77777777" w:rsidTr="00C00811">
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2996" w:type="dxa"/>
+            <w:tcW w:w="2101" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="37E4F651" w14:textId="0D7CAD5E" w:rsidR="00FE188C" w:rsidRPr="00E82495" w:rsidRDefault="00FE188C" w:rsidP="00E82495">
+          <w:p w14:paraId="2CD6031D" w14:textId="77777777" w:rsidR="00A1657F" w:rsidRPr="00150921" w:rsidRDefault="00A1657F" w:rsidP="00C00811">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00E82495">
-              <w:rPr>
+            <w:r w:rsidRPr="00150921">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:b/>
               </w:rPr>
               <w:t>Property Class</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5994" w:type="dxa"/>
+            <w:tcW w:w="6084" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w14:paraId="1E38FB98" w14:textId="097E027B" w:rsidR="00FE188C" w:rsidRPr="00E82495" w:rsidRDefault="00FE188C" w:rsidP="00E82495">
+          <w:p w14:paraId="2942410F" w14:textId="77777777" w:rsidR="00A1657F" w:rsidRPr="00150921" w:rsidRDefault="00A1657F" w:rsidP="00C00811">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00E82495">
-              <w:rPr>
+            <w:r w:rsidRPr="00150921">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:b/>
               </w:rPr>
               <w:t>Type of Property</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00FE188C" w:rsidRPr="00E82495" w14:paraId="132F6F86" w14:textId="77777777" w:rsidTr="00FE188C">
+      <w:tr w:rsidR="00A1657F" w:rsidRPr="00150921" w14:paraId="751513FD" w14:textId="77777777" w:rsidTr="00C00811">
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2996" w:type="dxa"/>
+            <w:tcW w:w="2101" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="4EA3D6A6" w14:textId="77777777" w:rsidR="00FE188C" w:rsidRPr="00E82495" w:rsidRDefault="00FE188C" w:rsidP="00E82495">
+          <w:p w14:paraId="79241F62" w14:textId="77777777" w:rsidR="00A1657F" w:rsidRPr="00150921" w:rsidRDefault="00A1657F" w:rsidP="00C00811">
             <w:pPr>
               <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:i/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2997" w:type="dxa"/>
+            <w:tcW w:w="3114" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="7E6E8B06" w14:textId="4F8906A1" w:rsidR="00FE188C" w:rsidRPr="00E82495" w:rsidRDefault="00FE188C" w:rsidP="00E82495">
+          <w:p w14:paraId="79D4E41D" w14:textId="77777777" w:rsidR="00A1657F" w:rsidRPr="00900B2D" w:rsidRDefault="00A1657F" w:rsidP="00C00811">
             <w:pPr>
               <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+              </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00E82495">
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+              </w:rPr>
               <w:t>Land</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2997" w:type="dxa"/>
+            <w:tcW w:w="2970" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="71D85485" w14:textId="34BB2DEB" w:rsidR="00FE188C" w:rsidRPr="00E82495" w:rsidRDefault="00FE188C" w:rsidP="00E82495">
+          <w:p w14:paraId="774033ED" w14:textId="77777777" w:rsidR="00A1657F" w:rsidRPr="00150921" w:rsidRDefault="00A1657F" w:rsidP="00C00811">
             <w:pPr>
               <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+              </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00E82495">
-              <w:t>Improvement</w:t>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+              </w:rPr>
+              <w:t>Improvements</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00FE188C" w:rsidRPr="00E82495" w14:paraId="666EF9B9" w14:textId="77777777" w:rsidTr="00FE188C">
+      <w:tr w:rsidR="00A1657F" w:rsidRPr="00150921" w14:paraId="68A2D475" w14:textId="77777777" w:rsidTr="00C00811">
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2996" w:type="dxa"/>
+            <w:tcW w:w="2101" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="1DD62F3D" w14:textId="37B7043D" w:rsidR="00FE188C" w:rsidRPr="00E82495" w:rsidRDefault="00FE188C" w:rsidP="00E82495">
+          <w:p w14:paraId="44ACCBB8" w14:textId="77777777" w:rsidR="00A1657F" w:rsidRPr="00150921" w:rsidRDefault="00A1657F" w:rsidP="00C00811">
             <w:pPr>
               <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+              </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00E82495">
+            <w:r w:rsidRPr="00150921">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+              </w:rPr>
               <w:t>Agriculture</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2997" w:type="dxa"/>
+            <w:tcW w:w="3114" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="3CDEFC8B" w14:textId="0E181C21" w:rsidR="00FE188C" w:rsidRPr="00E82495" w:rsidRDefault="00FE188C" w:rsidP="00E82495">
+          <w:p w14:paraId="34102098" w14:textId="77777777" w:rsidR="00A1657F" w:rsidRPr="00900B2D" w:rsidRDefault="00A1657F" w:rsidP="00C00811">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:color w:val="00558C"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00E82495">
-              <w:rPr>
+            <w:r w:rsidRPr="00AF2A7E">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:color w:val="00558C"/>
               </w:rPr>
               <w:t>[dollar amount]</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2997" w:type="dxa"/>
+            <w:tcW w:w="2970" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="518B41FA" w14:textId="6B7CCC5D" w:rsidR="00FE188C" w:rsidRPr="00E82495" w:rsidRDefault="00FE188C" w:rsidP="00E82495">
+          <w:p w14:paraId="69BF3D62" w14:textId="77777777" w:rsidR="00A1657F" w:rsidRPr="00150921" w:rsidRDefault="00A1657F" w:rsidP="00C00811">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:i/>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:color w:val="00558C"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00E82495">
-              <w:rPr>
+            <w:r w:rsidRPr="00150921">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:color w:val="00558C"/>
               </w:rPr>
               <w:t>[dollar amount]</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00FE188C" w:rsidRPr="00E82495" w14:paraId="6F4AC714" w14:textId="77777777" w:rsidTr="00FE188C">
+      <w:tr w:rsidR="00A1657F" w:rsidRPr="00150921" w14:paraId="62D16579" w14:textId="77777777" w:rsidTr="00C00811">
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2996" w:type="dxa"/>
+            <w:tcW w:w="2101" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="4A6F093F" w14:textId="49D3BF08" w:rsidR="00FE188C" w:rsidRPr="00E82495" w:rsidRDefault="00FE188C" w:rsidP="00E82495">
+          <w:p w14:paraId="49BD7002" w14:textId="77777777" w:rsidR="00A1657F" w:rsidRPr="00150921" w:rsidRDefault="00A1657F" w:rsidP="00C00811">
             <w:pPr>
               <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+              </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00E82495">
+            <w:r w:rsidRPr="00150921">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+              </w:rPr>
               <w:t>Residential</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2997" w:type="dxa"/>
+            <w:tcW w:w="3114" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="20C283F7" w14:textId="52E159E8" w:rsidR="00FE188C" w:rsidRPr="00E82495" w:rsidRDefault="00FE188C" w:rsidP="00E82495">
+          <w:p w14:paraId="037EDEF6" w14:textId="77777777" w:rsidR="00A1657F" w:rsidRPr="00900B2D" w:rsidRDefault="00A1657F" w:rsidP="00C00811">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:i/>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:color w:val="00558C"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00E82495">
-              <w:rPr>
+            <w:r w:rsidRPr="00AF2A7E">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:color w:val="00558C"/>
               </w:rPr>
               <w:t>[dollar amount]</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2997" w:type="dxa"/>
+            <w:tcW w:w="2970" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="614D588B" w14:textId="62DA4B04" w:rsidR="00FE188C" w:rsidRPr="00E82495" w:rsidRDefault="00FE188C" w:rsidP="00E82495">
+          <w:p w14:paraId="353C3BDD" w14:textId="77777777" w:rsidR="00A1657F" w:rsidRPr="00150921" w:rsidRDefault="00A1657F" w:rsidP="00C00811">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:i/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00E82495">
-              <w:rPr>
+            <w:r w:rsidRPr="00150921">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:color w:val="00558C"/>
               </w:rPr>
               <w:t>[dollar amount]</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00FE188C" w:rsidRPr="00E82495" w14:paraId="49C8C30D" w14:textId="77777777" w:rsidTr="00FE188C">
+      <w:tr w:rsidR="00A1657F" w:rsidRPr="00150921" w14:paraId="6FF4DDB4" w14:textId="77777777" w:rsidTr="00C00811">
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2996" w:type="dxa"/>
+            <w:tcW w:w="2101" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="22C42A67" w14:textId="1DEE0E9A" w:rsidR="00FE188C" w:rsidRPr="00E82495" w:rsidRDefault="00FE188C" w:rsidP="00E82495">
+          <w:p w14:paraId="162ECB25" w14:textId="77777777" w:rsidR="00A1657F" w:rsidRPr="00150921" w:rsidRDefault="00A1657F" w:rsidP="00C00811">
             <w:pPr>
               <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+              </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00E82495">
+            <w:r w:rsidRPr="00150921">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+              </w:rPr>
               <w:t>Commercial &amp; Industrial</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2997" w:type="dxa"/>
+            <w:tcW w:w="3114" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="5A9B66B1" w14:textId="2A430255" w:rsidR="00FE188C" w:rsidRPr="00E82495" w:rsidRDefault="00FE188C" w:rsidP="00E82495">
+          <w:p w14:paraId="1C340B68" w14:textId="77777777" w:rsidR="00A1657F" w:rsidRPr="00900B2D" w:rsidRDefault="00A1657F" w:rsidP="00C00811">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:i/>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:color w:val="00558C"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00E82495">
-              <w:rPr>
+            <w:r w:rsidRPr="00AF2A7E">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:color w:val="00558C"/>
               </w:rPr>
               <w:t>[dollar amount]</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2997" w:type="dxa"/>
+            <w:tcW w:w="2970" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="16BF73C3" w14:textId="67BD43AE" w:rsidR="00FE188C" w:rsidRPr="00E82495" w:rsidRDefault="00FE188C" w:rsidP="00E82495">
+          <w:p w14:paraId="13A65AC4" w14:textId="77777777" w:rsidR="00A1657F" w:rsidRPr="00150921" w:rsidRDefault="00A1657F" w:rsidP="00C00811">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:i/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00E82495">
-              <w:rPr>
+            <w:r w:rsidRPr="00150921">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:color w:val="00558C"/>
               </w:rPr>
               <w:t>[dollar amount]</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="50830D18" w14:textId="77777777" w:rsidR="001C0C9E" w:rsidRPr="00E82495" w:rsidRDefault="001C0C9E" w:rsidP="00E82495">
-[...9 lines deleted...]
-    <w:p w14:paraId="4EB9611B" w14:textId="0097C841" w:rsidR="005C6B58" w:rsidRDefault="00400AB3" w:rsidP="49F7F510">
+    <w:p w14:paraId="50830D18" w14:textId="77777777" w:rsidR="001C0C9E" w:rsidRPr="00A1657F" w:rsidRDefault="001C0C9E" w:rsidP="00E82495">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:color w:val="00558C"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4EB9611B" w14:textId="0097C841" w:rsidR="005C6B58" w:rsidRPr="00A1657F" w:rsidRDefault="00400AB3" w:rsidP="49F7F510">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="360"/>
         <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="00558C"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="49F7F510">
-        <w:rPr>
+      <w:r w:rsidRPr="00A1657F">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="00558C"/>
         </w:rPr>
         <w:t>OPTION 2:</w:t>
       </w:r>
-      <w:r w:rsidRPr="49F7F510">
-        <w:rPr>
+      <w:r w:rsidRPr="00A1657F">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="00558C"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="001C0C9E" w:rsidRPr="49F7F510">
-        <w:rPr>
+      <w:r w:rsidR="001C0C9E" w:rsidRPr="00A1657F">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="00558C"/>
         </w:rPr>
-        <w:t xml:space="preserve">Use the following chart where a formula or method will be used to calculate the minimum tax </w:t>
-[...2 lines deleted...]
-        <w:rPr>
+        <w:t xml:space="preserve">Use the following chart where a </w:t>
+      </w:r>
+      <w:r w:rsidR="001C0C9E" w:rsidRPr="00A1657F">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:b/>
+          <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="00558C"/>
         </w:rPr>
+        <w:t>formula or method</w:t>
+      </w:r>
+      <w:r w:rsidR="001C0C9E" w:rsidRPr="00A1657F">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="00558C"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> will be used to calculate the minimum tax </w:t>
+      </w:r>
+      <w:r w:rsidR="5C494607" w:rsidRPr="00A1657F">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="00558C"/>
+        </w:rPr>
         <w:t>for the different property classes and</w:t>
       </w:r>
-      <w:r w:rsidR="001C0C9E" w:rsidRPr="49F7F510">
-        <w:rPr>
+      <w:r w:rsidR="001C0C9E" w:rsidRPr="00A1657F">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="00558C"/>
         </w:rPr>
         <w:t xml:space="preserve"> the type of property.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5A15AD0C" w14:textId="77777777" w:rsidR="00E82495" w:rsidRPr="00E82495" w:rsidRDefault="00E82495" w:rsidP="00E82495">
+    <w:p w14:paraId="5A15AD0C" w14:textId="77777777" w:rsidR="00E82495" w:rsidRPr="00A1657F" w:rsidRDefault="00E82495" w:rsidP="00E82495">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="360"/>
         <w:rPr>
-          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cstheme="minorHAnsi"/>
           <w:i/>
           <w:color w:val="00558C"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblInd w:w="360" w:type="dxa"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="2996"/>
-[...1 lines deleted...]
-        <w:gridCol w:w="2997"/>
+        <w:gridCol w:w="2101"/>
+        <w:gridCol w:w="3114"/>
+        <w:gridCol w:w="2970"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00FE188C" w:rsidRPr="00E82495" w14:paraId="4CB2C61C" w14:textId="77777777" w:rsidTr="00074AFF">
+      <w:tr w:rsidR="00A1657F" w:rsidRPr="00150921" w14:paraId="55839A98" w14:textId="77777777" w:rsidTr="00C00811">
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2996" w:type="dxa"/>
+            <w:tcW w:w="2101" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="061D34C1" w14:textId="77777777" w:rsidR="00FE188C" w:rsidRPr="00E82495" w:rsidRDefault="00FE188C" w:rsidP="00E82495">
+          <w:p w14:paraId="54CADAC9" w14:textId="77777777" w:rsidR="00A1657F" w:rsidRPr="00150921" w:rsidRDefault="00A1657F" w:rsidP="00C00811">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00E82495">
-              <w:rPr>
+            <w:r w:rsidRPr="00150921">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:b/>
               </w:rPr>
               <w:t>Property Class</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5994" w:type="dxa"/>
+            <w:tcW w:w="6084" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w14:paraId="297D7308" w14:textId="77777777" w:rsidR="00FE188C" w:rsidRPr="00E82495" w:rsidRDefault="00FE188C" w:rsidP="00E82495">
+          <w:p w14:paraId="0538222C" w14:textId="77777777" w:rsidR="00A1657F" w:rsidRPr="00150921" w:rsidRDefault="00A1657F" w:rsidP="00C00811">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00E82495">
-              <w:rPr>
+            <w:r w:rsidRPr="00150921">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:b/>
               </w:rPr>
               <w:t>Type of Property</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00FE188C" w:rsidRPr="00E82495" w14:paraId="3A8BF4F0" w14:textId="77777777" w:rsidTr="00074AFF">
+      <w:tr w:rsidR="00A1657F" w:rsidRPr="00150921" w14:paraId="2106E19B" w14:textId="77777777" w:rsidTr="00C00811">
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2996" w:type="dxa"/>
+            <w:tcW w:w="2101" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="0166EF9A" w14:textId="77777777" w:rsidR="00FE188C" w:rsidRPr="00E82495" w:rsidRDefault="00FE188C" w:rsidP="00E82495">
+          <w:p w14:paraId="34CEA44B" w14:textId="77777777" w:rsidR="00A1657F" w:rsidRPr="00150921" w:rsidRDefault="00A1657F" w:rsidP="00C00811">
             <w:pPr>
               <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:i/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2997" w:type="dxa"/>
+            <w:tcW w:w="3114" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="650288BC" w14:textId="77777777" w:rsidR="00FE188C" w:rsidRPr="00E82495" w:rsidRDefault="00FE188C" w:rsidP="00E82495">
+          <w:p w14:paraId="76819A60" w14:textId="77777777" w:rsidR="00A1657F" w:rsidRPr="00900B2D" w:rsidRDefault="00A1657F" w:rsidP="00C00811">
             <w:pPr>
               <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+              </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00E82495">
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+              </w:rPr>
               <w:t>Land</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2997" w:type="dxa"/>
+            <w:tcW w:w="2970" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="2D44916E" w14:textId="77777777" w:rsidR="00FE188C" w:rsidRPr="00E82495" w:rsidRDefault="00FE188C" w:rsidP="00E82495">
+          <w:p w14:paraId="650C3980" w14:textId="77777777" w:rsidR="00A1657F" w:rsidRPr="00150921" w:rsidRDefault="00A1657F" w:rsidP="00C00811">
             <w:pPr>
               <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+              </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00E82495">
-              <w:t>Improvement</w:t>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+              </w:rPr>
+              <w:t>Improvements</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00FE188C" w:rsidRPr="00E82495" w14:paraId="6FA76FCB" w14:textId="77777777" w:rsidTr="00074AFF">
+      <w:tr w:rsidR="00A1657F" w:rsidRPr="00150921" w14:paraId="537A1251" w14:textId="77777777" w:rsidTr="00C00811">
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2996" w:type="dxa"/>
+            <w:tcW w:w="2101" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="26407C12" w14:textId="77777777" w:rsidR="00FE188C" w:rsidRPr="00E82495" w:rsidRDefault="00FE188C" w:rsidP="00E82495">
+          <w:p w14:paraId="2009C5B0" w14:textId="77777777" w:rsidR="00A1657F" w:rsidRPr="00150921" w:rsidRDefault="00A1657F" w:rsidP="00C00811">
             <w:pPr>
               <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+              </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00E82495">
+            <w:r w:rsidRPr="00150921">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+              </w:rPr>
               <w:t>Agriculture</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2997" w:type="dxa"/>
+            <w:tcW w:w="3114" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="12E49310" w14:textId="618DF024" w:rsidR="00FE188C" w:rsidRPr="00E82495" w:rsidRDefault="00FE188C" w:rsidP="00E82495">
+          <w:p w14:paraId="31F1A444" w14:textId="2E32184F" w:rsidR="00A1657F" w:rsidRPr="00900B2D" w:rsidRDefault="00A1657F" w:rsidP="00C00811">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:color w:val="00558C"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00E82495">
-              <w:rPr>
+            <w:r w:rsidRPr="00A1657F">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:color w:val="00558C"/>
               </w:rPr>
               <w:t>[formula or method]</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2997" w:type="dxa"/>
+            <w:tcW w:w="2970" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="65EA7C17" w14:textId="24CDDFFA" w:rsidR="00FE188C" w:rsidRPr="00E82495" w:rsidRDefault="00FE188C" w:rsidP="00E82495">
+          <w:p w14:paraId="1E378871" w14:textId="6C8C8900" w:rsidR="00A1657F" w:rsidRPr="00150921" w:rsidRDefault="00A1657F" w:rsidP="00C00811">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:i/>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:color w:val="00558C"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00E82495">
-              <w:rPr>
+            <w:r w:rsidRPr="00A1657F">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:color w:val="00558C"/>
               </w:rPr>
               <w:t>[formula or method]</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00FE188C" w:rsidRPr="00E82495" w14:paraId="01DED8A6" w14:textId="77777777" w:rsidTr="00074AFF">
+      <w:tr w:rsidR="00A1657F" w:rsidRPr="00150921" w14:paraId="4EEAB64A" w14:textId="77777777" w:rsidTr="00C00811">
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2996" w:type="dxa"/>
+            <w:tcW w:w="2101" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="0578BF1A" w14:textId="77777777" w:rsidR="00FE188C" w:rsidRPr="00E82495" w:rsidRDefault="00FE188C" w:rsidP="00E82495">
+          <w:p w14:paraId="0D1DA145" w14:textId="77777777" w:rsidR="00A1657F" w:rsidRPr="00150921" w:rsidRDefault="00A1657F" w:rsidP="00C00811">
             <w:pPr>
               <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+              </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00E82495">
+            <w:r w:rsidRPr="00150921">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+              </w:rPr>
               <w:t>Residential</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2997" w:type="dxa"/>
+            <w:tcW w:w="3114" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="044801C5" w14:textId="73485E5D" w:rsidR="00FE188C" w:rsidRPr="00E82495" w:rsidRDefault="00FE188C" w:rsidP="00E82495">
+          <w:p w14:paraId="44C08080" w14:textId="44B3D9E9" w:rsidR="00A1657F" w:rsidRPr="00900B2D" w:rsidRDefault="00A1657F" w:rsidP="00C00811">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:i/>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:color w:val="00558C"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00E82495">
-              <w:rPr>
+            <w:r w:rsidRPr="00A1657F">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:color w:val="00558C"/>
               </w:rPr>
               <w:t>[formula or method]</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2997" w:type="dxa"/>
+            <w:tcW w:w="2970" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="59789451" w14:textId="6DDF70F0" w:rsidR="00FE188C" w:rsidRPr="00E82495" w:rsidRDefault="00FE188C" w:rsidP="00E82495">
+          <w:p w14:paraId="280E7D54" w14:textId="2D9FC57E" w:rsidR="00A1657F" w:rsidRPr="00150921" w:rsidRDefault="00A1657F" w:rsidP="00C00811">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:i/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00E82495">
-              <w:rPr>
+            <w:r w:rsidRPr="00A1657F">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:color w:val="00558C"/>
               </w:rPr>
               <w:t>[formula or method]</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00FE188C" w:rsidRPr="00E82495" w14:paraId="08EB66A4" w14:textId="77777777" w:rsidTr="00074AFF">
+      <w:tr w:rsidR="00A1657F" w:rsidRPr="00150921" w14:paraId="4E59A64D" w14:textId="77777777" w:rsidTr="00C00811">
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2996" w:type="dxa"/>
+            <w:tcW w:w="2101" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="5D29F706" w14:textId="77777777" w:rsidR="00FE188C" w:rsidRPr="00E82495" w:rsidRDefault="00FE188C" w:rsidP="00E82495">
+          <w:p w14:paraId="1D600642" w14:textId="77777777" w:rsidR="00A1657F" w:rsidRPr="00150921" w:rsidRDefault="00A1657F" w:rsidP="00C00811">
             <w:pPr>
               <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+              </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00E82495">
+            <w:r w:rsidRPr="00150921">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+              </w:rPr>
               <w:t>Commercial &amp; Industrial</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2997" w:type="dxa"/>
+            <w:tcW w:w="3114" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="2DF68D28" w14:textId="065FC014" w:rsidR="00FE188C" w:rsidRPr="00E82495" w:rsidRDefault="00FE188C" w:rsidP="00E82495">
+          <w:p w14:paraId="07DCCF7F" w14:textId="322439E9" w:rsidR="00A1657F" w:rsidRPr="00900B2D" w:rsidRDefault="00A1657F" w:rsidP="00C00811">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:i/>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:color w:val="00558C"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00E82495">
-              <w:rPr>
+            <w:r w:rsidRPr="00A1657F">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:color w:val="00558C"/>
               </w:rPr>
               <w:t>[formula or method]</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2997" w:type="dxa"/>
+            <w:tcW w:w="2970" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="6691F831" w14:textId="08B48FD7" w:rsidR="00FE188C" w:rsidRPr="00E82495" w:rsidRDefault="00FE188C" w:rsidP="00E82495">
+          <w:p w14:paraId="3D10F37C" w14:textId="33207DDD" w:rsidR="00A1657F" w:rsidRPr="00150921" w:rsidRDefault="00A1657F" w:rsidP="00C00811">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:i/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00E82495">
-              <w:rPr>
+            <w:r w:rsidRPr="00A1657F">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:color w:val="00558C"/>
               </w:rPr>
               <w:t>[formula or method]</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="6D9A18BC" w14:textId="77777777" w:rsidR="00E82495" w:rsidRDefault="00E82495" w:rsidP="00E82495">
+    <w:p w14:paraId="6D9A18BC" w14:textId="77777777" w:rsidR="00E82495" w:rsidRPr="00A1657F" w:rsidRDefault="00E82495" w:rsidP="00E82495">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
-          <w:b/>
-[...5 lines deleted...]
-    <w:p w14:paraId="2B78C970" w14:textId="5D6B5BD7" w:rsidR="00E82495" w:rsidRDefault="00E82495" w:rsidP="49F7F510">
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:b/>
+          <w:i/>
+          <w:color w:val="00558C"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2B78C970" w14:textId="5D6B5BD7" w:rsidR="00E82495" w:rsidRPr="00A1657F" w:rsidRDefault="00E82495" w:rsidP="49F7F510">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="360"/>
         <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="00558C"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="49F7F510">
-        <w:rPr>
+      <w:r w:rsidRPr="00A1657F">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="00558C"/>
         </w:rPr>
         <w:t xml:space="preserve">OPTION 3: </w:t>
       </w:r>
-      <w:r w:rsidRPr="49F7F510">
-        <w:rPr>
+      <w:r w:rsidRPr="00A1657F">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="00558C"/>
         </w:rPr>
         <w:t xml:space="preserve">Use the following chart where the specified amount will be set by property class only, regardless of </w:t>
       </w:r>
-      <w:r w:rsidR="6A9473A2" w:rsidRPr="49F7F510">
-        <w:rPr>
+      <w:r w:rsidR="6A9473A2" w:rsidRPr="00A1657F">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="00558C"/>
         </w:rPr>
         <w:t>property type.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="53D4A640" w14:textId="77777777" w:rsidR="00E82495" w:rsidRPr="00E82495" w:rsidRDefault="00E82495" w:rsidP="00E82495">
+    <w:p w14:paraId="53D4A640" w14:textId="77777777" w:rsidR="00E82495" w:rsidRPr="00A1657F" w:rsidRDefault="00E82495" w:rsidP="00E82495">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="360"/>
         <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
           <w:i/>
           <w:color w:val="00558C"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:jc w:val="center"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2996"/>
         <w:gridCol w:w="2997"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00E82495" w:rsidRPr="00E82495" w14:paraId="4C69A5CA" w14:textId="77777777" w:rsidTr="00767B95">
+      <w:tr w:rsidR="00E82495" w:rsidRPr="00A9640A" w14:paraId="4C69A5CA" w14:textId="77777777" w:rsidTr="00767B95">
         <w:trPr>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2996" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="1FFAD9EA" w14:textId="77777777" w:rsidR="00E82495" w:rsidRPr="00E82495" w:rsidRDefault="00E82495" w:rsidP="00767B95">
+          <w:p w14:paraId="1FFAD9EA" w14:textId="77777777" w:rsidR="00E82495" w:rsidRPr="00A1657F" w:rsidRDefault="00E82495" w:rsidP="00767B95">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00E82495">
-              <w:rPr>
+            <w:r w:rsidRPr="00A1657F">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:b/>
               </w:rPr>
               <w:t>Property Class</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2997" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="7586B8BA" w14:textId="77777777" w:rsidR="00E82495" w:rsidRPr="00E82495" w:rsidRDefault="00E82495" w:rsidP="00767B95">
+          <w:p w14:paraId="7586B8BA" w14:textId="77777777" w:rsidR="00E82495" w:rsidRPr="00A1657F" w:rsidRDefault="00E82495" w:rsidP="00767B95">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00E82495">
-              <w:rPr>
+            <w:r w:rsidRPr="00A1657F">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:b/>
               </w:rPr>
               <w:t>Minimum Tax</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00E82495" w:rsidRPr="00E82495" w14:paraId="02BDBBB3" w14:textId="77777777" w:rsidTr="00767B95">
+      <w:tr w:rsidR="00E82495" w:rsidRPr="00A9640A" w14:paraId="02BDBBB3" w14:textId="77777777" w:rsidTr="00767B95">
         <w:trPr>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2996" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="0C0A17B8" w14:textId="77777777" w:rsidR="00E82495" w:rsidRPr="00E82495" w:rsidRDefault="00E82495" w:rsidP="00767B95">
+          <w:p w14:paraId="0C0A17B8" w14:textId="77777777" w:rsidR="00E82495" w:rsidRPr="00A1657F" w:rsidRDefault="00E82495" w:rsidP="00767B95">
             <w:pPr>
               <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+              </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00E82495">
+            <w:r w:rsidRPr="00A1657F">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+              </w:rPr>
               <w:t>Agriculture</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2997" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="7A3C9F71" w14:textId="77777777" w:rsidR="00E82495" w:rsidRPr="00E82495" w:rsidRDefault="00E82495" w:rsidP="00767B95">
+          <w:p w14:paraId="7A3C9F71" w14:textId="77777777" w:rsidR="00E82495" w:rsidRPr="00A1657F" w:rsidRDefault="00E82495" w:rsidP="00767B95">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:color w:val="00558C"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00E82495">
-              <w:rPr>
+            <w:r w:rsidRPr="00A1657F">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:color w:val="00558C"/>
               </w:rPr>
               <w:t>[dollar amount]</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00E82495" w:rsidRPr="00E82495" w14:paraId="1C8D7950" w14:textId="77777777" w:rsidTr="00767B95">
+      <w:tr w:rsidR="00E82495" w:rsidRPr="00A9640A" w14:paraId="1C8D7950" w14:textId="77777777" w:rsidTr="00767B95">
         <w:trPr>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2996" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="43D66911" w14:textId="77777777" w:rsidR="00E82495" w:rsidRPr="00E82495" w:rsidRDefault="00E82495" w:rsidP="00767B95">
+          <w:p w14:paraId="43D66911" w14:textId="77777777" w:rsidR="00E82495" w:rsidRPr="00A1657F" w:rsidRDefault="00E82495" w:rsidP="00767B95">
             <w:pPr>
               <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+              </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00E82495">
+            <w:r w:rsidRPr="00A1657F">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+              </w:rPr>
               <w:t>Residential</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2997" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="13897D02" w14:textId="77777777" w:rsidR="00E82495" w:rsidRPr="00E82495" w:rsidRDefault="00E82495" w:rsidP="00767B95">
+          <w:p w14:paraId="13897D02" w14:textId="77777777" w:rsidR="00E82495" w:rsidRPr="00A1657F" w:rsidRDefault="00E82495" w:rsidP="00767B95">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:i/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00E82495">
-              <w:rPr>
+            <w:r w:rsidRPr="00A1657F">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:color w:val="00558C"/>
               </w:rPr>
               <w:t>[dollar amount]</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00E82495" w:rsidRPr="00E82495" w14:paraId="4A144536" w14:textId="77777777" w:rsidTr="00767B95">
+      <w:tr w:rsidR="00E82495" w:rsidRPr="00A9640A" w14:paraId="4A144536" w14:textId="77777777" w:rsidTr="00767B95">
         <w:trPr>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2996" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="7A73C5C1" w14:textId="77777777" w:rsidR="00E82495" w:rsidRPr="00E82495" w:rsidRDefault="00E82495" w:rsidP="00767B95">
+          <w:p w14:paraId="7A73C5C1" w14:textId="77777777" w:rsidR="00E82495" w:rsidRPr="00A1657F" w:rsidRDefault="00E82495" w:rsidP="00767B95">
             <w:pPr>
               <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+              </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00E82495">
+            <w:r w:rsidRPr="00A1657F">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+              </w:rPr>
               <w:t>Commercial &amp; Industrial</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2997" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="46767932" w14:textId="77777777" w:rsidR="00E82495" w:rsidRPr="00E82495" w:rsidRDefault="00E82495" w:rsidP="00767B95">
+          <w:p w14:paraId="46767932" w14:textId="77777777" w:rsidR="00E82495" w:rsidRPr="00A1657F" w:rsidRDefault="00E82495" w:rsidP="00767B95">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:i/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00E82495">
-              <w:rPr>
+            <w:r w:rsidRPr="00A1657F">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:color w:val="00558C"/>
               </w:rPr>
               <w:t>[dollar amount]</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="5B94C4BC" w14:textId="77777777" w:rsidR="00E82495" w:rsidRDefault="00E82495" w:rsidP="00E82495">
+    <w:p w14:paraId="5B94C4BC" w14:textId="77777777" w:rsidR="00E82495" w:rsidRPr="00A1657F" w:rsidRDefault="00E82495" w:rsidP="00E82495">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
           <w:b/>
           <w:i/>
           <w:color w:val="00558C"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="04479FD4" w14:textId="2AD8D5F4" w:rsidR="00400AB3" w:rsidRPr="00E82495" w:rsidRDefault="00400AB3" w:rsidP="00E82495">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
           <w:i/>
           <w:color w:val="00558C"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E82495">
         <w:rPr>
           <w:b/>
           <w:i/>
           <w:color w:val="00558C"/>
         </w:rPr>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="650D13E4" w14:textId="309A1AD4" w:rsidR="00771F5C" w:rsidRDefault="00400AB3" w:rsidP="00E82495">
+    <w:p w14:paraId="650D13E4" w14:textId="309A1AD4" w:rsidR="00771F5C" w:rsidRPr="00A1657F" w:rsidRDefault="00400AB3" w:rsidP="00E82495">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="360"/>
         <w:rPr>
-          <w:i/>
-[...4 lines deleted...]
-        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:i/>
+          <w:color w:val="00558C"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A1657F">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
           <w:b/>
           <w:i/>
           <w:color w:val="00558C"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>OPTION 4:</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E82495">
-        <w:rPr>
+      <w:r w:rsidRPr="00A1657F">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
           <w:i/>
           <w:color w:val="00558C"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00771F5C" w:rsidRPr="00E82495">
-[...7 lines deleted...]
-        <w:rPr>
+      <w:r w:rsidR="00771F5C" w:rsidRPr="00A1657F">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:i/>
+          <w:color w:val="00558C"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Use the following chart where a </w:t>
+      </w:r>
+      <w:r w:rsidR="00771F5C" w:rsidRPr="00A1657F">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:color w:val="00558C"/>
+        </w:rPr>
+        <w:t xml:space="preserve">formula or </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="00771F5C" w:rsidRPr="00A1657F">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:color w:val="00558C"/>
+        </w:rPr>
+        <w:t>particular method</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="00771F5C" w:rsidRPr="00A1657F">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:i/>
+          <w:color w:val="00558C"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> will be used to calculate the minimum tax by property class only</w:t>
+      </w:r>
+      <w:r w:rsidR="00933384" w:rsidRPr="00A1657F">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
           <w:i/>
           <w:color w:val="00558C"/>
         </w:rPr>
         <w:t>, regardless of the type of property</w:t>
       </w:r>
-      <w:r w:rsidR="00771F5C" w:rsidRPr="00E82495">
-        <w:rPr>
+      <w:r w:rsidR="00771F5C" w:rsidRPr="00A1657F">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
           <w:i/>
           <w:color w:val="00558C"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="230413C7" w14:textId="77777777" w:rsidR="00E82495" w:rsidRPr="00E82495" w:rsidRDefault="00E82495" w:rsidP="00E82495">
+    <w:p w14:paraId="230413C7" w14:textId="77777777" w:rsidR="00E82495" w:rsidRPr="00A1657F" w:rsidRDefault="00E82495" w:rsidP="00E82495">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="360"/>
         <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
           <w:i/>
           <w:color w:val="00558C"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:jc w:val="center"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2996"/>
         <w:gridCol w:w="2997"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00400AB3" w:rsidRPr="00E82495" w14:paraId="14C1FBAD" w14:textId="77777777" w:rsidTr="00074AFF">
+      <w:tr w:rsidR="00400AB3" w:rsidRPr="00045622" w14:paraId="14C1FBAD" w14:textId="77777777" w:rsidTr="00074AFF">
         <w:trPr>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2996" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="232262A3" w14:textId="77777777" w:rsidR="00400AB3" w:rsidRPr="00E82495" w:rsidRDefault="00400AB3" w:rsidP="00E82495">
+          <w:p w14:paraId="232262A3" w14:textId="77777777" w:rsidR="00400AB3" w:rsidRPr="00A1657F" w:rsidRDefault="00400AB3" w:rsidP="00E82495">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00E82495">
-              <w:rPr>
+            <w:r w:rsidRPr="00A1657F">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:b/>
               </w:rPr>
               <w:t>Property Class</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2997" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="792ED583" w14:textId="77777777" w:rsidR="00400AB3" w:rsidRPr="00E82495" w:rsidRDefault="00400AB3" w:rsidP="00E82495">
+          <w:p w14:paraId="792ED583" w14:textId="0ACEE2E1" w:rsidR="00400AB3" w:rsidRPr="00A1657F" w:rsidRDefault="00400AB3" w:rsidP="00E82495">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00E82495">
-              <w:rPr>
+            <w:r w:rsidRPr="00A1657F">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:b/>
               </w:rPr>
               <w:t>Minimum Tax</w:t>
+            </w:r>
+            <w:r w:rsidR="00A1657F">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:b/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00400AB3" w:rsidRPr="00E82495" w14:paraId="68251E73" w14:textId="77777777" w:rsidTr="00074AFF">
+      <w:tr w:rsidR="00400AB3" w:rsidRPr="00045622" w14:paraId="68251E73" w14:textId="77777777" w:rsidTr="00074AFF">
         <w:trPr>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2996" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="70E0E3B4" w14:textId="77777777" w:rsidR="00400AB3" w:rsidRPr="00E82495" w:rsidRDefault="00400AB3" w:rsidP="00E82495">
+          <w:p w14:paraId="70E0E3B4" w14:textId="77777777" w:rsidR="00400AB3" w:rsidRPr="00A1657F" w:rsidRDefault="00400AB3" w:rsidP="00E82495">
             <w:pPr>
               <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+              </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00E82495">
+            <w:r w:rsidRPr="00A1657F">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+              </w:rPr>
               <w:t>Agriculture</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2997" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="7E8C51A5" w14:textId="762B6B9B" w:rsidR="00400AB3" w:rsidRPr="00E82495" w:rsidRDefault="00400AB3" w:rsidP="00E82495">
+          <w:p w14:paraId="7E8C51A5" w14:textId="762B6B9B" w:rsidR="00400AB3" w:rsidRPr="00A1657F" w:rsidRDefault="00400AB3" w:rsidP="00E82495">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:color w:val="00558C"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00E82495">
-              <w:rPr>
+            <w:r w:rsidRPr="00A1657F">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:color w:val="00558C"/>
               </w:rPr>
               <w:t>[formula or method]</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00400AB3" w:rsidRPr="00E82495" w14:paraId="54ACF9D7" w14:textId="77777777" w:rsidTr="00074AFF">
+      <w:tr w:rsidR="00400AB3" w:rsidRPr="00045622" w14:paraId="54ACF9D7" w14:textId="77777777" w:rsidTr="00074AFF">
         <w:trPr>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2996" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="730E1730" w14:textId="77777777" w:rsidR="00400AB3" w:rsidRPr="00E82495" w:rsidRDefault="00400AB3" w:rsidP="00E82495">
+          <w:p w14:paraId="730E1730" w14:textId="77777777" w:rsidR="00400AB3" w:rsidRPr="00A1657F" w:rsidRDefault="00400AB3" w:rsidP="00E82495">
             <w:pPr>
               <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+              </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00E82495">
+            <w:r w:rsidRPr="00A1657F">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+              </w:rPr>
               <w:t>Residential</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2997" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="7E9C7E7A" w14:textId="009FE380" w:rsidR="00400AB3" w:rsidRPr="00E82495" w:rsidRDefault="00400AB3" w:rsidP="00E82495">
+          <w:p w14:paraId="7E9C7E7A" w14:textId="009FE380" w:rsidR="00400AB3" w:rsidRPr="00A1657F" w:rsidRDefault="00400AB3" w:rsidP="00E82495">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:i/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00E82495">
-              <w:rPr>
+            <w:r w:rsidRPr="00A1657F">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:color w:val="00558C"/>
               </w:rPr>
               <w:t>[formula or method]</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00400AB3" w:rsidRPr="00E82495" w14:paraId="51592625" w14:textId="77777777" w:rsidTr="00074AFF">
+      <w:tr w:rsidR="00400AB3" w:rsidRPr="00045622" w14:paraId="51592625" w14:textId="77777777" w:rsidTr="00074AFF">
         <w:trPr>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2996" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="0AF9A020" w14:textId="77777777" w:rsidR="00400AB3" w:rsidRPr="00E82495" w:rsidRDefault="00400AB3" w:rsidP="00E82495">
+          <w:p w14:paraId="0AF9A020" w14:textId="77777777" w:rsidR="00400AB3" w:rsidRPr="00A1657F" w:rsidRDefault="00400AB3" w:rsidP="00E82495">
             <w:pPr>
               <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+              </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00E82495">
+            <w:r w:rsidRPr="00A1657F">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+              </w:rPr>
               <w:t>Commercial &amp; Industrial</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2997" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="25809822" w14:textId="14C09258" w:rsidR="00400AB3" w:rsidRPr="00E82495" w:rsidRDefault="00400AB3" w:rsidP="00E82495">
+          <w:p w14:paraId="25809822" w14:textId="14C09258" w:rsidR="00400AB3" w:rsidRPr="00A1657F" w:rsidRDefault="00400AB3" w:rsidP="00E82495">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:i/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00E82495">
-              <w:rPr>
+            <w:r w:rsidRPr="00A1657F">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:color w:val="00558C"/>
               </w:rPr>
               <w:t>[formula or method]</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="46B18A02" w14:textId="30D948A7" w:rsidR="00771F5C" w:rsidRPr="00E82495" w:rsidRDefault="00771F5C" w:rsidP="00E82495">
-[...8 lines deleted...]
-    <w:p w14:paraId="798A188A" w14:textId="1DBFCDA3" w:rsidR="00155047" w:rsidRPr="00E82495" w:rsidRDefault="00890705" w:rsidP="00E82495">
+    <w:p w14:paraId="46B18A02" w14:textId="30D948A7" w:rsidR="00771F5C" w:rsidRPr="00A1657F" w:rsidRDefault="00771F5C" w:rsidP="00E82495">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:i/>
+          <w:color w:val="00558C"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="798A188A" w14:textId="44CF4160" w:rsidR="00155047" w:rsidRPr="00A1657F" w:rsidRDefault="00890705" w:rsidP="00E82495">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
-          <w:i/>
-[...11 lines deleted...]
-        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:i/>
+          <w:color w:val="00558C"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A1657F">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:i/>
+          <w:color w:val="00558C"/>
+        </w:rPr>
+        <w:t>Where a</w:t>
+      </w:r>
+      <w:r w:rsidR="00155047" w:rsidRPr="00A1657F">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
           <w:i/>
           <w:color w:val="00558C"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00244AD5" w:rsidRPr="00E82495">
-[...14 lines deleted...]
-        <w:rPr>
+      <w:r w:rsidR="00A1657F">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:i/>
+          <w:color w:val="00558C"/>
+        </w:rPr>
+        <w:t>hamlet</w:t>
+      </w:r>
+      <w:r w:rsidR="00244AD5" w:rsidRPr="00A1657F">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:i/>
+          <w:color w:val="00558C"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00155047" w:rsidRPr="00A1657F">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:i/>
+          <w:color w:val="00558C"/>
+        </w:rPr>
+        <w:t>board</w:t>
+      </w:r>
+      <w:r w:rsidR="00A1657F">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:i/>
+          <w:color w:val="00558C"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> of an Organized Hamlet (OH)</w:t>
+      </w:r>
+      <w:r w:rsidR="00155047" w:rsidRPr="00A1657F">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:i/>
+          <w:color w:val="00558C"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> has requested or consented to a</w:t>
+      </w:r>
+      <w:r w:rsidR="00244AD5" w:rsidRPr="00A1657F">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
           <w:i/>
           <w:color w:val="00558C"/>
         </w:rPr>
         <w:t xml:space="preserve"> different</w:t>
       </w:r>
-      <w:r w:rsidR="00155047" w:rsidRPr="00E82495">
-        <w:rPr>
+      <w:r w:rsidR="00155047" w:rsidRPr="00A1657F">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
           <w:i/>
           <w:color w:val="00558C"/>
         </w:rPr>
         <w:t xml:space="preserve"> minimum tax</w:t>
       </w:r>
-      <w:r w:rsidR="00244AD5" w:rsidRPr="00E82495">
-        <w:rPr>
+      <w:r w:rsidR="00244AD5" w:rsidRPr="00A1657F">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
           <w:i/>
           <w:color w:val="00558C"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00155047" w:rsidRPr="00E82495">
-        <w:rPr>
+      <w:r w:rsidR="00155047" w:rsidRPr="00A1657F">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
           <w:i/>
           <w:color w:val="00558C"/>
         </w:rPr>
         <w:t xml:space="preserve">within the </w:t>
       </w:r>
-      <w:r w:rsidR="00244AD5" w:rsidRPr="00E82495">
-[...28 lines deleted...]
-        <w:rPr>
+      <w:r w:rsidR="00244AD5" w:rsidRPr="00A1657F">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:i/>
+          <w:color w:val="00558C"/>
+        </w:rPr>
+        <w:t>OH, use the following section and copy the appropri</w:t>
+      </w:r>
+      <w:r w:rsidR="00933384" w:rsidRPr="00A1657F">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:i/>
+          <w:color w:val="00558C"/>
+        </w:rPr>
+        <w:t>ate chart from section 2. I</w:t>
+      </w:r>
+      <w:r w:rsidR="00244AD5" w:rsidRPr="00A1657F">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
           <w:i/>
           <w:color w:val="00558C"/>
         </w:rPr>
         <w:t>f not applicable</w:t>
       </w:r>
-      <w:r w:rsidR="00933384" w:rsidRPr="00E82495">
-        <w:rPr>
+      <w:r w:rsidR="00933384" w:rsidRPr="00A1657F">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
           <w:i/>
           <w:color w:val="00558C"/>
         </w:rPr>
         <w:t>, delete the section</w:t>
       </w:r>
-      <w:r w:rsidR="00244AD5" w:rsidRPr="00E82495">
-        <w:rPr>
+      <w:r w:rsidR="00244AD5" w:rsidRPr="00A1657F">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
           <w:i/>
           <w:color w:val="00558C"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00BA6A53" w:rsidRPr="00E82495">
-        <w:rPr>
+      <w:r w:rsidR="00BA6A53" w:rsidRPr="00A1657F">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
           <w:i/>
           <w:color w:val="00558C"/>
         </w:rPr>
         <w:t xml:space="preserve">below </w:t>
       </w:r>
-      <w:r w:rsidR="00244AD5" w:rsidRPr="00E82495">
-        <w:rPr>
+      <w:r w:rsidR="00244AD5" w:rsidRPr="00A1657F">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
           <w:i/>
           <w:color w:val="00558C"/>
         </w:rPr>
         <w:t>and re-number the</w:t>
       </w:r>
-      <w:r w:rsidR="00933384" w:rsidRPr="00E82495">
-        <w:rPr>
+      <w:r w:rsidR="00933384" w:rsidRPr="00A1657F">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
           <w:i/>
           <w:color w:val="00558C"/>
         </w:rPr>
         <w:t xml:space="preserve"> following</w:t>
       </w:r>
-      <w:r w:rsidR="00244AD5" w:rsidRPr="00E82495">
-        <w:rPr>
+      <w:r w:rsidR="00244AD5" w:rsidRPr="00A1657F">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
           <w:i/>
           <w:color w:val="00558C"/>
         </w:rPr>
         <w:t xml:space="preserve"> sections accordingly.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2FCAD38B" w14:textId="77777777" w:rsidR="0089472A" w:rsidRPr="00E82495" w:rsidRDefault="0089472A" w:rsidP="00E82495">
+    <w:p w14:paraId="2FCAD38B" w14:textId="77777777" w:rsidR="0089472A" w:rsidRPr="00A1657F" w:rsidRDefault="0089472A" w:rsidP="00E82495">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
-          <w:i/>
-[...4 lines deleted...]
-    <w:p w14:paraId="5FEB6593" w14:textId="049B43C6" w:rsidR="0080026C" w:rsidRPr="00E82495" w:rsidRDefault="0080026C" w:rsidP="00E82495">
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:i/>
+          <w:color w:val="00558C"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5FEB6593" w14:textId="049B43C6" w:rsidR="0080026C" w:rsidRPr="00A1657F" w:rsidRDefault="0080026C" w:rsidP="00E82495">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="720"/>
           <w:tab w:val="num" w:pos="360"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="360"/>
-      </w:pPr>
-[...10 lines deleted...]
-        <w:rPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A1657F">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Notwithstanding section 2 of this bylaw, a minimum tax shall apply to the types and classifications of property situated within the Organized Hamlet of </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A1657F">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
           <w:color w:val="00558C"/>
         </w:rPr>
         <w:t xml:space="preserve">[name] </w:t>
       </w:r>
-      <w:r w:rsidRPr="00E82495">
+      <w:r w:rsidRPr="00A1657F">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+        </w:rPr>
         <w:t xml:space="preserve">included in the table below: </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="64A49A8E" w14:textId="081CEF56" w:rsidR="0080026C" w:rsidRPr="00E82495" w:rsidRDefault="00244AD5" w:rsidP="00E82495">
+    <w:p w14:paraId="64A49A8E" w14:textId="081CEF56" w:rsidR="0080026C" w:rsidRPr="00A1657F" w:rsidRDefault="00244AD5" w:rsidP="00E82495">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
-          <w:color w:val="00558C"/>
-[...21 lines deleted...]
-        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:color w:val="00558C"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A1657F">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:color w:val="00558C"/>
+        </w:rPr>
+        <w:t>[Insert appropriate chart from section 2</w:t>
+      </w:r>
+      <w:r w:rsidR="00771F5C" w:rsidRPr="00A1657F">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
           <w:color w:val="00558C"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00890705" w:rsidRPr="00E82495">
-        <w:rPr>
+      <w:r w:rsidR="00890705" w:rsidRPr="00A1657F">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
           <w:color w:val="00558C"/>
         </w:rPr>
         <w:t xml:space="preserve">and amend </w:t>
       </w:r>
-      <w:r w:rsidR="00771F5C" w:rsidRPr="00E82495">
-        <w:rPr>
+      <w:r w:rsidR="00771F5C" w:rsidRPr="00A1657F">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
           <w:color w:val="00558C"/>
         </w:rPr>
         <w:t xml:space="preserve">as it applies to the </w:t>
       </w:r>
-      <w:r w:rsidR="00890705" w:rsidRPr="00E82495">
-        <w:rPr>
+      <w:r w:rsidR="00890705" w:rsidRPr="00A1657F">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
           <w:color w:val="00558C"/>
         </w:rPr>
         <w:t>OH</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E82495">
-        <w:rPr>
+      <w:r w:rsidRPr="00A1657F">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
           <w:color w:val="00558C"/>
         </w:rPr>
         <w:t>]</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="26841DAD" w14:textId="77777777" w:rsidR="0089472A" w:rsidRPr="00E82495" w:rsidRDefault="0089472A" w:rsidP="00E82495">
+    <w:p w14:paraId="26841DAD" w14:textId="77777777" w:rsidR="0089472A" w:rsidRPr="00A1657F" w:rsidRDefault="0089472A" w:rsidP="00E82495">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
-          <w:color w:val="00558C"/>
-[...62 lines deleted...]
-    <w:p w14:paraId="5E14DB35" w14:textId="733A405B" w:rsidR="00354FF1" w:rsidRPr="00E82495" w:rsidRDefault="00354FF1" w:rsidP="00E82495">
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:color w:val="00558C"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6875C9C8" w14:textId="77777777" w:rsidR="0089472A" w:rsidRPr="00A1657F" w:rsidRDefault="0089472A" w:rsidP="00E82495">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:color w:val="00558C"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="05B480DF" w14:textId="6B6DC95C" w:rsidR="0080026C" w:rsidRPr="00A1657F" w:rsidRDefault="0080026C" w:rsidP="00E82495">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="720"/>
           <w:tab w:val="num" w:pos="360"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="360"/>
-      </w:pPr>
-[...135 lines deleted...]
-    <w:p w14:paraId="015E26F4" w14:textId="2616C542" w:rsidR="00890705" w:rsidRPr="00E82495" w:rsidRDefault="00890705" w:rsidP="00E82495">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:color w:val="00558C"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A1657F">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:color w:val="00558C"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Bylaw </w:t>
+      </w:r>
+      <w:r w:rsidR="00C03844" w:rsidRPr="00A1657F">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:color w:val="00558C"/>
+        </w:rPr>
+        <w:t>number __________</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A1657F">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:color w:val="00558C"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> is hereby repealed.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2DF604EB" w14:textId="77777777" w:rsidR="0080026C" w:rsidRPr="00A1657F" w:rsidRDefault="0080026C" w:rsidP="0080026C">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="360"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1929AE9A" w14:textId="1D32DA89" w:rsidR="0080026C" w:rsidRPr="00A1657F" w:rsidRDefault="0080026C" w:rsidP="0080026C">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="720"/>
           <w:tab w:val="num" w:pos="360"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="360"/>
-      </w:pPr>
-[...109 lines deleted...]
-      <w:r w:rsidRPr="00E82495">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A1657F">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+        </w:rPr>
         <w:t xml:space="preserve">This bylaw shall come into effect on </w:t>
       </w:r>
-      <w:r w:rsidRPr="00E82495">
-        <w:rPr>
+      <w:r w:rsidRPr="00A1657F">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
           <w:color w:val="00558C"/>
         </w:rPr>
         <w:t>[</w:t>
       </w:r>
-      <w:r w:rsidR="00C03844" w:rsidRPr="00E82495">
-        <w:rPr>
+      <w:r w:rsidR="00C03844" w:rsidRPr="00A1657F">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
           <w:color w:val="00558C"/>
         </w:rPr>
         <w:t>specified date] / [the day of its final passing</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E82495">
-        <w:rPr>
+      <w:r w:rsidRPr="00A1657F">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
           <w:color w:val="00558C"/>
         </w:rPr>
         <w:t>].</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="33955927" w14:textId="77777777" w:rsidR="003A0D6A" w:rsidRPr="00E82495" w:rsidRDefault="003A0D6A" w:rsidP="003A0D6A">
+    <w:p w14:paraId="33955927" w14:textId="77777777" w:rsidR="003A0D6A" w:rsidRPr="00A1657F" w:rsidRDefault="003A0D6A" w:rsidP="003A0D6A">
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:jc w:val="right"/>
         <w:rPr>
-          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cstheme="minorHAnsi"/>
           <w:bCs/>
           <w:lang w:eastAsia="ko-KR"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="0389FCBF" w14:textId="77777777" w:rsidR="003A0D6A" w:rsidRPr="00E82495" w:rsidRDefault="003A0D6A" w:rsidP="003A0D6A">
+    <w:p w14:paraId="0389FCBF" w14:textId="77777777" w:rsidR="003A0D6A" w:rsidRPr="00A1657F" w:rsidRDefault="003A0D6A" w:rsidP="003A0D6A">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:jc w:val="right"/>
         <w:rPr>
-          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cstheme="minorHAnsi"/>
           <w:bCs/>
           <w:u w:val="single"/>
           <w:lang w:eastAsia="ko-KR"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E82495">
-[...1 lines deleted...]
-          <w:rFonts w:cstheme="minorHAnsi"/>
+      <w:r w:rsidRPr="00A1657F">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cstheme="minorHAnsi"/>
           <w:bCs/>
           <w:u w:val="single"/>
           <w:lang w:eastAsia="ko-KR"/>
         </w:rPr>
         <w:t>_________________________________</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5FB1DB1D" w14:textId="2FE60E42" w:rsidR="003A0D6A" w:rsidRPr="00E82495" w:rsidRDefault="00C03844" w:rsidP="00C03844">
+    <w:p w14:paraId="5FB1DB1D" w14:textId="2FE60E42" w:rsidR="003A0D6A" w:rsidRPr="00A1657F" w:rsidRDefault="00C03844" w:rsidP="00C03844">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="720" w:firstLine="720"/>
         <w:jc w:val="right"/>
         <w:rPr>
-          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cstheme="minorHAnsi"/>
           <w:bCs/>
           <w:lang w:eastAsia="ko-KR"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E82495">
-[...1 lines deleted...]
-          <w:rFonts w:cstheme="minorHAnsi"/>
+      <w:r w:rsidRPr="00A1657F">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cstheme="minorHAnsi"/>
           <w:bCs/>
           <w:color w:val="00558C"/>
           <w:lang w:eastAsia="ko-KR"/>
         </w:rPr>
         <w:t>[</w:t>
       </w:r>
-      <w:r w:rsidR="003A0D6A" w:rsidRPr="00E82495">
-[...1 lines deleted...]
-          <w:rFonts w:cstheme="minorHAnsi"/>
+      <w:r w:rsidR="003A0D6A" w:rsidRPr="00A1657F">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cstheme="minorHAnsi"/>
           <w:bCs/>
           <w:color w:val="00558C"/>
           <w:lang w:eastAsia="ko-KR"/>
         </w:rPr>
         <w:t>Reeve</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E82495">
-[...1 lines deleted...]
-          <w:rFonts w:cstheme="minorHAnsi"/>
+      <w:r w:rsidRPr="00A1657F">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cstheme="minorHAnsi"/>
           <w:bCs/>
           <w:color w:val="00558C"/>
           <w:lang w:eastAsia="ko-KR"/>
         </w:rPr>
         <w:t>]</w:t>
       </w:r>
-      <w:r w:rsidR="003A0D6A" w:rsidRPr="00E82495">
-[...1 lines deleted...]
-          <w:rFonts w:cstheme="minorHAnsi"/>
+      <w:r w:rsidR="003A0D6A" w:rsidRPr="00A1657F">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cstheme="minorHAnsi"/>
           <w:bCs/>
           <w:lang w:eastAsia="ko-KR"/>
         </w:rPr>
         <w:t>/</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E82495">
-[...1 lines deleted...]
-          <w:rFonts w:cstheme="minorHAnsi"/>
+      <w:r w:rsidRPr="00A1657F">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cstheme="minorHAnsi"/>
           <w:bCs/>
           <w:color w:val="00558C"/>
           <w:lang w:eastAsia="ko-KR"/>
         </w:rPr>
         <w:t>[Mayor]</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="452FDC6C" w14:textId="77777777" w:rsidR="003A0D6A" w:rsidRPr="00E82495" w:rsidRDefault="003A0D6A" w:rsidP="00E82495">
+    <w:p w14:paraId="452FDC6C" w14:textId="77777777" w:rsidR="003A0D6A" w:rsidRPr="00A1657F" w:rsidRDefault="003A0D6A" w:rsidP="00E82495">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:rPr>
-          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cstheme="minorHAnsi"/>
           <w:bCs/>
           <w:lang w:eastAsia="ko-KR"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E82495">
-[...1 lines deleted...]
-          <w:rFonts w:cstheme="minorHAnsi"/>
+      <w:r w:rsidRPr="00A1657F">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cstheme="minorHAnsi"/>
           <w:bCs/>
           <w:lang w:eastAsia="ko-KR"/>
         </w:rPr>
         <w:tab/>
         <w:t>{Seal}</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="582802DC" w14:textId="77777777" w:rsidR="003A0D6A" w:rsidRPr="00E82495" w:rsidRDefault="003A0D6A" w:rsidP="003A0D6A">
+    <w:p w14:paraId="582802DC" w14:textId="77777777" w:rsidR="003A0D6A" w:rsidRPr="00A1657F" w:rsidRDefault="003A0D6A" w:rsidP="003A0D6A">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:jc w:val="right"/>
         <w:rPr>
-          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cstheme="minorHAnsi"/>
           <w:bCs/>
           <w:u w:val="single"/>
           <w:lang w:eastAsia="ko-KR"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E82495">
-[...1 lines deleted...]
-          <w:rFonts w:cstheme="minorHAnsi"/>
+      <w:r w:rsidRPr="00A1657F">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cstheme="minorHAnsi"/>
           <w:bCs/>
           <w:u w:val="single"/>
           <w:lang w:eastAsia="ko-KR"/>
         </w:rPr>
         <w:t>_________________________________</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="120293C8" w14:textId="206618EA" w:rsidR="003A0D6A" w:rsidRPr="00E82495" w:rsidRDefault="00C03844" w:rsidP="003A0D6A">
+    <w:p w14:paraId="120293C8" w14:textId="206618EA" w:rsidR="003A0D6A" w:rsidRPr="00A1657F" w:rsidRDefault="00C03844" w:rsidP="003A0D6A">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:jc w:val="right"/>
         <w:rPr>
-          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cstheme="minorHAnsi"/>
           <w:bCs/>
           <w:lang w:eastAsia="ko-KR"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E82495">
-[...1 lines deleted...]
-          <w:rFonts w:cstheme="minorHAnsi"/>
+      <w:r w:rsidRPr="00A1657F">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cstheme="minorHAnsi"/>
           <w:bCs/>
           <w:lang w:eastAsia="ko-KR"/>
         </w:rPr>
         <w:t>Administrator</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="07EC1BAD" w14:textId="053AD817" w:rsidR="003A0D6A" w:rsidRPr="00E82495" w:rsidRDefault="003A0D6A" w:rsidP="00E82495">
+    <w:p w14:paraId="07EC1BAD" w14:textId="053AD817" w:rsidR="003A0D6A" w:rsidRPr="00A1657F" w:rsidRDefault="003A0D6A" w:rsidP="00E82495">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cstheme="minorHAnsi"/>
           <w:bCs/>
           <w:lang w:eastAsia="ko-KR"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E82495">
-[...1 lines deleted...]
-          <w:rFonts w:cstheme="minorHAnsi"/>
+      <w:r w:rsidRPr="00A1657F">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cstheme="minorHAnsi"/>
           <w:bCs/>
           <w:lang w:eastAsia="ko-KR"/>
         </w:rPr>
         <w:t>Read a third time and adopted</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="07EE8249" w14:textId="77777777" w:rsidR="003A0D6A" w:rsidRPr="00E82495" w:rsidRDefault="003A0D6A" w:rsidP="00E82495">
+    <w:p w14:paraId="07EE8249" w14:textId="77777777" w:rsidR="003A0D6A" w:rsidRPr="00A1657F" w:rsidRDefault="003A0D6A" w:rsidP="00E82495">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:rPr>
-          <w:rFonts w:cstheme="minorHAnsi"/>
-[...4 lines deleted...]
-          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A1657F">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cstheme="minorHAnsi"/>
           <w:bCs/>
           <w:lang w:eastAsia="ko-KR"/>
         </w:rPr>
         <w:t xml:space="preserve">this </w:t>
       </w:r>
-      <w:r w:rsidRPr="00E82495">
-[...1 lines deleted...]
-          <w:rFonts w:cstheme="minorHAnsi"/>
+      <w:r w:rsidRPr="00A1657F">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cstheme="minorHAnsi"/>
           <w:bCs/>
           <w:color w:val="00558C"/>
           <w:lang w:eastAsia="ko-KR"/>
         </w:rPr>
         <w:t xml:space="preserve">____ </w:t>
       </w:r>
-      <w:r w:rsidRPr="00E82495">
-[...1 lines deleted...]
-          <w:rFonts w:cstheme="minorHAnsi"/>
+      <w:r w:rsidRPr="00A1657F">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cstheme="minorHAnsi"/>
           <w:bCs/>
           <w:lang w:eastAsia="ko-KR"/>
         </w:rPr>
         <w:t xml:space="preserve">day of </w:t>
       </w:r>
-      <w:r w:rsidRPr="00E82495">
-[...1 lines deleted...]
-          <w:rFonts w:cstheme="minorHAnsi"/>
+      <w:r w:rsidRPr="00A1657F">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cstheme="minorHAnsi"/>
           <w:bCs/>
           <w:color w:val="00558C"/>
           <w:lang w:eastAsia="ko-KR"/>
         </w:rPr>
         <w:t>___________.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6408D41A" w14:textId="77777777" w:rsidR="003A0D6A" w:rsidRPr="00E82495" w:rsidRDefault="003A0D6A" w:rsidP="00A74D47">
+    <w:p w14:paraId="6408D41A" w14:textId="77777777" w:rsidR="003A0D6A" w:rsidRPr="00A1657F" w:rsidRDefault="003A0D6A" w:rsidP="00A74D47">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="6455"/>
         </w:tabs>
         <w:spacing w:after="120"/>
         <w:rPr>
-          <w:rFonts w:cstheme="minorHAnsi"/>
-[...3 lines deleted...]
-    <w:p w14:paraId="41BDE261" w14:textId="16D5F8E1" w:rsidR="003A0D6A" w:rsidRPr="00E82495" w:rsidRDefault="003A0D6A" w:rsidP="003A0D6A">
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="41BDE261" w14:textId="16D5F8E1" w:rsidR="003A0D6A" w:rsidRPr="00A1657F" w:rsidRDefault="003A0D6A" w:rsidP="003A0D6A">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0"/>
         <w:rPr>
-          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cstheme="minorHAnsi"/>
           <w:u w:val="single"/>
           <w:lang w:eastAsia="ko-KR"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E82495">
-[...1 lines deleted...]
-          <w:rFonts w:cstheme="minorHAnsi"/>
+      <w:r w:rsidRPr="00A1657F">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cstheme="minorHAnsi"/>
           <w:u w:val="single"/>
           <w:lang w:eastAsia="ko-KR"/>
         </w:rPr>
         <w:t>_________________________</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="483C442B" w14:textId="4B49A823" w:rsidR="003A0D6A" w:rsidRPr="00E82495" w:rsidRDefault="003A0D6A" w:rsidP="001648FE">
+    <w:p w14:paraId="483C442B" w14:textId="4B49A823" w:rsidR="003A0D6A" w:rsidRPr="00A1657F" w:rsidRDefault="003A0D6A" w:rsidP="001648FE">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0"/>
         <w:rPr>
-          <w:rFonts w:cstheme="minorHAnsi"/>
-[...4 lines deleted...]
-          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A1657F">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cstheme="minorHAnsi"/>
           <w:lang w:eastAsia="ko-KR"/>
         </w:rPr>
         <w:t>Administrator</w:t>
       </w:r>
     </w:p>
-    <w:sectPr w:rsidR="003A0D6A" w:rsidRPr="00E82495" w:rsidSect="00E82495">
+    <w:sectPr w:rsidR="003A0D6A" w:rsidRPr="00A1657F" w:rsidSect="00E82495">
       <w:headerReference w:type="default" r:id="rId12"/>
       <w:footerReference w:type="default" r:id="rId13"/>
       <w:footerReference w:type="first" r:id="rId14"/>
       <w:pgSz w:w="12240" w:h="15840" w:code="1"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1152" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:titlePg/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="64666661" w14:textId="77777777" w:rsidR="005A0E04" w:rsidRDefault="005A0E04" w:rsidP="00C80423">
+    <w:p w14:paraId="4BEE2382" w14:textId="77777777" w:rsidR="00291C68" w:rsidRDefault="00291C68" w:rsidP="00C80423">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="113A0676" w14:textId="77777777" w:rsidR="005A0E04" w:rsidRDefault="005A0E04" w:rsidP="00C80423">
+    <w:p w14:paraId="4F75E03E" w14:textId="77777777" w:rsidR="00291C68" w:rsidRDefault="00291C68" w:rsidP="00C80423">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Segoe UI">
     <w:panose1 w:val="020B0502040204020203"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000E47F" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Myriad Pro Light">
     <w:altName w:val="Segoe UI Light"/>
     <w:panose1 w:val="020B0403030403020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:notTrueType/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002AF" w:usb1="5000204B" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Myriad Pro">
     <w:altName w:val="Segoe UI"/>
     <w:panose1 w:val="020B0503030403020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:notTrueType/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002AF" w:usb1="5000204B" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
+  <w:font w:name="Aptos">
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+  </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="7327E4CE" w14:textId="727E6C5F" w:rsidR="001648FE" w:rsidRDefault="001648FE">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:jc w:val="right"/>
     </w:pPr>
   </w:p>
   <w:p w14:paraId="1DE80F54" w14:textId="77777777" w:rsidR="00C80423" w:rsidRPr="00C80423" w:rsidRDefault="00C80423">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="3592F605" w14:textId="77777777" w:rsidR="00C80423" w:rsidRDefault="00C80423" w:rsidP="00C80423">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
     </w:pPr>
     <w:r w:rsidRPr="00C80423">
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
             <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251657728" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="1C0C85AD" wp14:editId="2771051B">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="column">
                 <wp:posOffset>-67669</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="paragraph">
                 <wp:posOffset>127000</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="1558290" cy="285750"/>
               <wp:effectExtent l="0" t="0" r="3810" b="0"/>
               <wp:wrapNone/>
               <wp:docPr id="307" name="Text Box 2"/>
               <wp:cNvGraphicFramePr>
                 <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
@@ -4161,51 +4425,51 @@
                             <w:rPr>
                               <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro"/>
                               <w:i/>
                               <w:sz w:val="28"/>
                             </w:rPr>
                             <w:t>saskatchewan.ca</w:t>
                           </w:r>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t" anchorCtr="0">
                       <a:noAutofit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="margin">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
               <wp14:sizeRelV relativeFrom="margin">
                 <wp14:pctHeight>0</wp14:pctHeight>
               </wp14:sizeRelV>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
-        <mc:Fallback>
+        <mc:Fallback xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei">
           <w:pict>
             <v:shapetype w14:anchorId="1C0C85AD" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
               <v:stroke joinstyle="miter"/>
               <v:path gradientshapeok="t" o:connecttype="rect"/>
             </v:shapetype>
             <v:shape id="Text Box 2" o:spid="_x0000_s1028" type="#_x0000_t202" style="position:absolute;margin-left:-5.35pt;margin-top:10pt;width:122.7pt;height:22.5pt;z-index:-251658752;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCoubKUDAIAAPYDAAAOAAAAZHJzL2Uyb0RvYy54bWysU8Fu2zAMvQ/YPwi6L06CeE2MOEWXLsOA&#10;rhvQ7QNkWY6FyaJGKbGzrx8lp2nQ3Yb5IJAm9Ug+Pq1vh86wo0KvwZZ8NplypqyEWtt9yX98371b&#10;cuaDsLUwYFXJT8rz283bN+veFWoOLZhaISMQ64velbwNwRVZ5mWrOuEn4JSlYAPYiUAu7rMaRU/o&#10;ncnm0+n7rAesHYJU3tPf+zHINwm/aZQMX5vGq8BMyam3kE5MZxXPbLMWxR6Fa7U8tyH+oYtOaEtF&#10;L1D3Igh2QP0XVKclgocmTCR0GTSNlirNQNPMpq+meWqFU2kWIse7C03+/8HKx+OT+4YsDB9goAWm&#10;Ibx7APnTMwvbVti9ukOEvlWipsKzSFnWO1+cr0aqfeEjSNV/gZqWLA4BEtDQYBdZoTkZodMCThfS&#10;1RCYjCXzfDlfUUhSbL7Mb/K0lUwUz7cd+vBJQceiUXKkpSZ0cXzwIXYjiueUWMyD0fVOG5Mc3Fdb&#10;g+woSAC79KUBXqUZy/qSr/J5npAtxPtJG50OJFCju5Ivp/EbJRPZ+GjrlBKENqNNnRh7picyMnIT&#10;hmqgxEhTBfWJiEIYhUgPh4wW8DdnPYmw5P7XQaDizHy2RPZqtlhE1SZnkd/MycHrSHUdEVYSVMkD&#10;Z6O5DUnpkQcLd7SURie+Xjo590riSjSeH0JU77Wfsl6e6+YPAAAA//8DAFBLAwQUAAYACAAAACEA&#10;Muf+r90AAAAJAQAADwAAAGRycy9kb3ducmV2LnhtbEyPwU7DMAyG70i8Q2QkLmhLNrYWuroTIIG4&#10;buwB3CZrqzVJ1WRr9/aYEzva/vT/n/PtZDtxMUNovUNYzBUI4yqvW1cjHH4+Zy8gQiSnqfPOIFxN&#10;gG1xf5dTpv3oduayj7XgEBcyQmhi7DMpQ9UYS2Hue+P4dvSDpcjjUEs90MjhtpNLpRJpqXXc0FBv&#10;PhpTnfZni3D8Hp/Wr2P5FQ/pbpW8U5uW/or4+DC9bUBEM8V/GP70WR0Kdir92ekgOoTZQqWMInAN&#10;CAaWzytelAjJWoEscnn7QfELAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAA&#10;AAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACU&#10;AQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAqLmylAwCAAD2&#10;AwAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEAMuf+r90A&#10;AAAJAQAADwAAAAAAAAAAAAAAAABmBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAHAF&#10;AAAAAA==&#10;" stroked="f">
               <v:textbox>
                 <w:txbxContent>
                   <w:p w14:paraId="695330A8" w14:textId="77777777" w:rsidR="00C80423" w:rsidRPr="00BE5BFF" w:rsidRDefault="00C80423" w:rsidP="00C80423">
                     <w:pPr>
                       <w:rPr>
                         <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro"/>
                         <w:i/>
                         <w:sz w:val="28"/>
                       </w:rPr>
                     </w:pPr>
                     <w:r w:rsidRPr="00BE5BFF">
                       <w:rPr>
                         <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro"/>
                         <w:i/>
                         <w:sz w:val="28"/>
                       </w:rPr>
                       <w:t>saskatchewan.ca</w:t>
                     </w:r>
                   </w:p>
@@ -4274,134 +4538,133 @@
                     </a:ext>
                   </a:extLst>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
           <wp14:sizeRelH relativeFrom="page">
             <wp14:pctWidth>0</wp14:pctWidth>
           </wp14:sizeRelH>
           <wp14:sizeRelV relativeFrom="page">
             <wp14:pctHeight>0</wp14:pctHeight>
           </wp14:sizeRelV>
         </wp:anchor>
       </w:drawing>
     </w:r>
   </w:p>
   <w:p w14:paraId="61F4FC13" w14:textId="77777777" w:rsidR="00C80423" w:rsidRDefault="00C80423">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="723590AB" w14:textId="77777777" w:rsidR="005A0E04" w:rsidRDefault="005A0E04" w:rsidP="00C80423">
+    <w:p w14:paraId="73A1D254" w14:textId="77777777" w:rsidR="00291C68" w:rsidRDefault="00291C68" w:rsidP="00C80423">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="58A76FB3" w14:textId="77777777" w:rsidR="005A0E04" w:rsidRDefault="005A0E04" w:rsidP="00C80423">
+    <w:p w14:paraId="2C4C0D25" w14:textId="77777777" w:rsidR="00291C68" w:rsidRDefault="00291C68" w:rsidP="00C80423">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:sdt>
     <w:sdtPr>
       <w:id w:val="1313668662"/>
       <w:docPartObj>
         <w:docPartGallery w:val="Watermarks"/>
         <w:docPartUnique/>
       </w:docPartObj>
     </w:sdtPr>
-    <w:sdtEndPr/>
     <w:sdtContent>
-      <w:p w14:paraId="3A2D1FB7" w14:textId="1A6EC91D" w:rsidR="00785D31" w:rsidRDefault="003626A5">
+      <w:p w14:paraId="3A2D1FB7" w14:textId="1A6EC91D" w:rsidR="00785D31" w:rsidRDefault="00000000">
         <w:pPr>
           <w:pStyle w:val="Header"/>
         </w:pPr>
         <w:r>
           <w:rPr>
             <w:noProof/>
           </w:rPr>
           <w:pict w14:anchorId="1677D1EC">
             <v:shapetype id="_x0000_t136" coordsize="21600,21600" o:spt="136" adj="10800" path="m@7,l@8,m@5,21600l@6,21600e">
               <v:formulas>
                 <v:f eqn="sum #0 0 10800"/>
                 <v:f eqn="prod #0 2 1"/>
                 <v:f eqn="sum 21600 0 @1"/>
                 <v:f eqn="sum 0 0 @2"/>
                 <v:f eqn="sum 21600 0 @3"/>
                 <v:f eqn="if @0 @3 0"/>
                 <v:f eqn="if @0 21600 @1"/>
                 <v:f eqn="if @0 0 @2"/>
                 <v:f eqn="if @0 @4 21600"/>
                 <v:f eqn="mid @5 @6"/>
                 <v:f eqn="mid @8 @5"/>
                 <v:f eqn="mid @7 @8"/>
                 <v:f eqn="mid @6 @7"/>
                 <v:f eqn="sum @6 0 @5"/>
               </v:formulas>
               <v:path textpathok="t" o:connecttype="custom" o:connectlocs="@9,0;@10,10800;@11,21600;@12,10800" o:connectangles="270,180,90,0"/>
               <v:textpath on="t" fitshape="t"/>
               <v:handles>
                 <v:h position="#0,bottomRight" xrange="6629,14971"/>
               </v:handles>
               <o:lock v:ext="edit" text="t" shapetype="t"/>
             </v:shapetype>
             <v:shape id="PowerPlusWaterMarkObject357922611" o:spid="_x0000_s1025" type="#_x0000_t136" style="position:absolute;margin-left:0;margin-top:0;width:461.85pt;height:197.95pt;rotation:315;z-index:-251657728;mso-position-horizontal:center;mso-position-horizontal-relative:margin;mso-position-vertical:center;mso-position-vertical-relative:margin" o:allowincell="f" fillcolor="silver" stroked="f">
               <v:fill opacity=".5"/>
               <v:textpath style="font-family:&quot;Calibri&quot;;font-size:1pt" string="SAMPLE"/>
               <w10:wrap anchorx="margin" anchory="margin"/>
             </v:shape>
           </w:pict>
         </w:r>
       </w:p>
     </w:sdtContent>
   </w:sdt>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="00F43B3B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="102850BE"/>
     <w:lvl w:ilvl="0" w:tplc="04090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
@@ -5231,220 +5494,239 @@
   <w:num w:numId="1" w16cid:durableId="2012559856">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2" w16cid:durableId="1487238978">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="3" w16cid:durableId="1861820404">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4" w16cid:durableId="2143036075">
     <w:abstractNumId w:val="2"/>
   </w:num>
   <w:num w:numId="5" w16cid:durableId="307906205">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6" w16cid:durableId="891426186">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="7" w16cid:durableId="1880318471">
     <w:abstractNumId w:val="5"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
-  <w:zoom w:percent="100"/>
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:zoom w:percent="94"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00C80423"/>
     <w:rsid w:val="000067FD"/>
     <w:rsid w:val="000106FF"/>
     <w:rsid w:val="000145A2"/>
     <w:rsid w:val="0002296E"/>
+    <w:rsid w:val="00045622"/>
+    <w:rsid w:val="000501BC"/>
     <w:rsid w:val="00054A02"/>
     <w:rsid w:val="00097D7C"/>
     <w:rsid w:val="000A56E7"/>
     <w:rsid w:val="000A651F"/>
     <w:rsid w:val="000A7837"/>
     <w:rsid w:val="000D591E"/>
     <w:rsid w:val="001546C5"/>
     <w:rsid w:val="00155047"/>
     <w:rsid w:val="001648FE"/>
     <w:rsid w:val="00172B41"/>
     <w:rsid w:val="001A1825"/>
     <w:rsid w:val="001C0C9E"/>
     <w:rsid w:val="001E1610"/>
     <w:rsid w:val="00205351"/>
     <w:rsid w:val="00210A52"/>
     <w:rsid w:val="00212725"/>
     <w:rsid w:val="00244AD5"/>
     <w:rsid w:val="0027108B"/>
+    <w:rsid w:val="00291C68"/>
     <w:rsid w:val="002D2B41"/>
     <w:rsid w:val="00304EB9"/>
     <w:rsid w:val="00354FF1"/>
     <w:rsid w:val="003626A5"/>
     <w:rsid w:val="003723D3"/>
     <w:rsid w:val="003A0D6A"/>
     <w:rsid w:val="003D034E"/>
     <w:rsid w:val="003D2007"/>
     <w:rsid w:val="00400AB3"/>
     <w:rsid w:val="0043333F"/>
     <w:rsid w:val="00444495"/>
     <w:rsid w:val="00444D5C"/>
     <w:rsid w:val="00452537"/>
     <w:rsid w:val="00471220"/>
     <w:rsid w:val="004A0422"/>
     <w:rsid w:val="0055790B"/>
     <w:rsid w:val="00560844"/>
     <w:rsid w:val="00572FF9"/>
     <w:rsid w:val="005A0E04"/>
     <w:rsid w:val="005C6B58"/>
     <w:rsid w:val="006043ED"/>
+    <w:rsid w:val="00660919"/>
     <w:rsid w:val="006A6B1C"/>
     <w:rsid w:val="006B1C3A"/>
     <w:rsid w:val="006B7331"/>
+    <w:rsid w:val="006C1FC8"/>
     <w:rsid w:val="006D2AB7"/>
+    <w:rsid w:val="006D2BF9"/>
     <w:rsid w:val="006F551F"/>
     <w:rsid w:val="00746AE1"/>
     <w:rsid w:val="0075233A"/>
     <w:rsid w:val="00755066"/>
     <w:rsid w:val="00755E09"/>
     <w:rsid w:val="00767ED7"/>
     <w:rsid w:val="00771F5C"/>
     <w:rsid w:val="00785D31"/>
     <w:rsid w:val="007B2519"/>
     <w:rsid w:val="007C0BBE"/>
     <w:rsid w:val="007C4D07"/>
     <w:rsid w:val="007E13CF"/>
     <w:rsid w:val="0080026C"/>
     <w:rsid w:val="008470A0"/>
     <w:rsid w:val="00847C84"/>
     <w:rsid w:val="008656E1"/>
+    <w:rsid w:val="00870C48"/>
     <w:rsid w:val="0088382B"/>
     <w:rsid w:val="00890705"/>
     <w:rsid w:val="0089472A"/>
     <w:rsid w:val="008C0527"/>
     <w:rsid w:val="008D1CCC"/>
+    <w:rsid w:val="008E2435"/>
     <w:rsid w:val="00933384"/>
     <w:rsid w:val="009362C6"/>
+    <w:rsid w:val="00940F75"/>
     <w:rsid w:val="0094685B"/>
     <w:rsid w:val="009E66FE"/>
     <w:rsid w:val="009F51A0"/>
+    <w:rsid w:val="00A1657F"/>
     <w:rsid w:val="00A2586E"/>
     <w:rsid w:val="00A74D47"/>
+    <w:rsid w:val="00A9640A"/>
     <w:rsid w:val="00AA1553"/>
     <w:rsid w:val="00AB36A7"/>
     <w:rsid w:val="00AE0C4E"/>
     <w:rsid w:val="00AE76A4"/>
     <w:rsid w:val="00BA4AD9"/>
     <w:rsid w:val="00BA6A53"/>
+    <w:rsid w:val="00BB1748"/>
     <w:rsid w:val="00C03844"/>
+    <w:rsid w:val="00C41C31"/>
+    <w:rsid w:val="00C75FF7"/>
     <w:rsid w:val="00C80423"/>
     <w:rsid w:val="00CD45AD"/>
     <w:rsid w:val="00CE6049"/>
     <w:rsid w:val="00CF4346"/>
     <w:rsid w:val="00D35EA1"/>
+    <w:rsid w:val="00D60BEF"/>
+    <w:rsid w:val="00DB6D05"/>
     <w:rsid w:val="00DB7FBC"/>
     <w:rsid w:val="00DF446F"/>
     <w:rsid w:val="00E1321E"/>
     <w:rsid w:val="00E82495"/>
+    <w:rsid w:val="00EA2912"/>
+    <w:rsid w:val="00EC0A8C"/>
+    <w:rsid w:val="00F30360"/>
     <w:rsid w:val="00F41E93"/>
     <w:rsid w:val="00F50960"/>
     <w:rsid w:val="00F90E95"/>
     <w:rsid w:val="00FE188C"/>
     <w:rsid w:val="00FE7D8D"/>
     <w:rsid w:val="00FF4CA1"/>
     <w:rsid w:val="0EB6629C"/>
     <w:rsid w:val="114A4132"/>
     <w:rsid w:val="1789EC43"/>
     <w:rsid w:val="259AECF2"/>
     <w:rsid w:val="302E0A47"/>
     <w:rsid w:val="3A5C5378"/>
     <w:rsid w:val="40C2E9DC"/>
     <w:rsid w:val="49F7F510"/>
     <w:rsid w:val="5C494607"/>
     <w:rsid w:val="6264E044"/>
     <w:rsid w:val="6A9473A2"/>
     <w:rsid w:val="74F7AEED"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
   <w14:docId w14:val="5E8CEC77"/>
   <w15:chartTrackingRefBased/>
   <w15:docId w15:val="{E7BDBB86-5FCE-4A5C-A919-91FF439A9BE3}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
@@ -6099,51 +6381,51 @@
     <w:name w:val="FollowedHyperlink"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00E1321E"/>
     <w:rPr>
       <w:color w:val="954F72" w:themeColor="followedHyperlink"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Revision">
     <w:name w:val="Revision"/>
     <w:hidden/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="00AE0C4E"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://publications.saskatchewan.ca/" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/footer2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
@@ -6391,74 +6673,50 @@
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps4.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<?mso-contentType ?>
-[...22 lines deleted...]
-<file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x010100D8EE49A68E37FC43B18FB8BB5B3E4D96" ma:contentTypeVersion="12" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="7d3167b037ec6743830cfc07d145e37c">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="5b18ad0e-a2de-4f2f-bbb0-58c103b84bbe" xmlns:ns3="dc7eed20-579d-4feb-b847-85c386e93eeb" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="30daf67663956750fc4bee89985a28b4" ns2:_="" ns3:_="">
     <xsd:import namespace="5b18ad0e-a2de-4f2f-bbb0-58c103b84bbe"/>
     <xsd:import namespace="dc7eed20-579d-4feb-b847-85c386e93eeb"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithUsers" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithDetails" minOccurs="0"/>
                 <xsd:element ref="ns2:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
                 <xsd:element ref="ns3:TaxCatchAll" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceGenerationTime" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceEventHashCode" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaLengthInSeconds" minOccurs="0"/>
               </xsd:all>
             </xsd:complexType>
           </xsd:element>
         </xsd:sequence>
@@ -6631,116 +6889,162 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
-<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-[...4 lines deleted...]
-</ds:datastoreItem>
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
 </file>
 
-<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
-[...4 lines deleted...]
-</ds:datastoreItem>
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
-<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
-[...7 lines deleted...]
-</ds:datastoreItem>
+<file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement>
+    <TaxCatchAll xmlns="dc7eed20-579d-4feb-b847-85c386e93eeb" xsi:nil="true"/>
+    <lcf76f155ced4ddcb4097134ff3c332f xmlns="5b18ad0e-a2de-4f2f-bbb0-58c103b84bbe">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    </lcf76f155ced4ddcb4097134ff3c332f>
+  </documentManagement>
+</p:properties>
 </file>
 
-<file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{91F752DD-3BE6-45F5-BD5E-7C5ABCBCF7C2}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="5b18ad0e-a2de-4f2f-bbb0-58c103b84bbe"/>
     <ds:schemaRef ds:uri="dc7eed20-579d-4feb-b847-85c386e93eeb"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{397F410B-27DC-4264-86BC-554715443472}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{787FEDA8-4164-46D2-A2A7-CE1FD9B79AC2}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{54FF873F-632B-4BD8-93F6-CAB3D40BFCF7}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="dc7eed20-579d-4feb-b847-85c386e93eeb"/>
+    <ds:schemaRef ds:uri="5b18ad0e-a2de-4f2f-bbb0-58c103b84bbe"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=docMetadata/LabelInfo.xml><?xml version="1.0" encoding="utf-8"?>
+<clbl:labelList xmlns:clbl="http://schemas.microsoft.com/office/2020/mipLabelMetadata">
+  <clbl:label id="{9715e697-1c31-4156-8581-01c5d1e29c65}" enabled="1" method="Standard" siteId="{cf4e8a24-641b-40d2-905e-9a328b644fab}" removed="0"/>
+</clbl:labelList>
+</file>
+
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>5</Pages>
-  <Words>1068</Words>
-  <Characters>6089</Characters>
+  <Words>882</Words>
+  <Characters>5028</Characters>
   <Application>Microsoft Office Word</Application>
-  <DocSecurity>4</DocSecurity>
-[...1 lines deleted...]
-  <Paragraphs>14</Paragraphs>
+  <DocSecurity>0</DocSecurity>
+  <Lines>41</Lines>
+  <Paragraphs>11</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
+  <HeadingPairs>
+    <vt:vector size="2" baseType="variant">
+      <vt:variant>
+        <vt:lpstr>Title</vt:lpstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>1</vt:i4>
+      </vt:variant>
+    </vt:vector>
+  </HeadingPairs>
+  <TitlesOfParts>
+    <vt:vector size="1" baseType="lpstr">
+      <vt:lpstr/>
+    </vt:vector>
+  </TitlesOfParts>
   <Company>Government of Saskatchewan</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>7143</CharactersWithSpaces>
+  <CharactersWithSpaces>5899</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
-  <dc:title/>
-  <dc:subject/>
+  <dc:title>Minimum Tax Bylaw Sample</dc:title>
+  <dc:subject>Bylaw Samples</dc:subject>
   <dc:creator>ASMR Admin GR</dc:creator>
-  <cp:keywords/>
-  <dc:description/>
+  <cp:keywords>Bylaw Samples</cp:keywords>
+  <dc:description>Government of Saskatchewan, Ministry of Government Relations, Advisory Services and Municipal Relations, ASMR, bylaw, template, sample</dc:description>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
+  <cp:category>Bylaw Samples</cp:category>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
     <vt:lpwstr>0x010100D8EE49A68E37FC43B18FB8BB5B3E4D96</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="MediaServiceImageTags">
     <vt:lpwstr/>
   </property>
 </Properties>
 </file>