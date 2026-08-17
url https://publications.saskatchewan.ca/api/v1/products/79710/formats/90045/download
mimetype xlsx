--- v0 (2026-07-27)
+++ v1 (2026-08-17)
@@ -1,106 +1,126 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
+  <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
+  <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
-  <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
-  <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core0.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/package/2006/relationships/meatadata/core-properties" Target="docProps/core0.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/package/2006/relationships/meatadata/core-properties" Target="docProps/core0.xml"/><Relationship Id="rId4" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="4" rupBuild="30131"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="4" rupBuild="30408"/>
   <workbookPr defaultThemeVersion="124226"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\Cogbogu\Downloads\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="G:\PNG\Liability\LLR\Monthly Updates\03_Publications_Website\Website LLR Summary Report\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{580F49C1-FA05-4B0E-9ECC-136854A8B406}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="8_{7AD21116-1D0D-446C-BE45-BEB4F015430F}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15720" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="28680" yWindow="-120" windowWidth="29040" windowHeight="17520" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="LLRSummary" sheetId="1" r:id="rId1"/>
   </sheets>
   <definedNames>
-    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">LLRSummary!$B$15:$S$249</definedName>
+    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">LLRSummary!$B$15:$S$251</definedName>
     <definedName name="_xlnm.Print_Titles" localSheetId="0">LLRSummary!$1:$6</definedName>
   </definedNames>
-  <calcPr calcId="125725"/>
+  <calcPr calcId="191028"/>
+  <extLst>
+    <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
+      <x15:workbookPr chartTrackingRefBase="1"/>
+    </ext>
+    <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
+      <xcalcf:calcFeatures>
+        <xcalcf:feature name="microsoft.com:RD"/>
+        <xcalcf:feature name="microsoft.com:Single"/>
+        <xcalcf:feature name="microsoft.com:FV"/>
+        <xcalcf:feature name="microsoft.com:CNMTM"/>
+        <xcalcf:feature name="microsoft.com:LET_WF"/>
+        <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
+        <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
+      </xcalcf:calcFeatures>
+    </ext>
+  </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="488" uniqueCount="485">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="493" uniqueCount="489">
   <si>
     <t xml:space="preserve">LLR Summary Report </t>
   </si>
   <si>
     <t>Run Date:</t>
   </si>
   <si>
     <t>Industy LLR Threshold:</t>
   </si>
   <si>
     <t/>
   </si>
   <si>
     <t>Provincial LLR:</t>
   </si>
   <si>
     <t>Number of Licensees below Industry Threshold:</t>
   </si>
   <si>
     <t>Total Deemed Assets:</t>
   </si>
   <si>
     <t>Number of Licensees at or above Industry Threshold:</t>
   </si>
   <si>
     <t>Total Deemed Liabilities:</t>
   </si>
   <si>
     <t>Total Number of Licensees Evaluated:</t>
   </si>
   <si>
     <t>Total Security Balance:</t>
+  </si>
+  <si>
+    <t>NOTE: The Security Adjusted LLR value is calculated as the licensee's (Deemed Assets + Current Security Balance)/Total Deemed Liability.  Whereas the LLR value (which does not take into account the current security balance) is used for evaluating security deposit requirements under the LLR Program.
+NOTE: * Security Adjusted LLR Override due to Corporate Health Rating.</t>
   </si>
   <si>
     <t>BA ID</t>
   </si>
   <si>
     <t>Licensee Name</t>
   </si>
   <si>
     <t>Security
 Adjusted
 LLR</t>
   </si>
   <si>
     <t>Current
 Security
 Balance</t>
   </si>
   <si>
     <t>35534</t>
   </si>
   <si>
     <t>101294341 SASKATCHEWAN LTD.</t>
   </si>
   <si>
     <t>36116</t>
@@ -315,50 +335,53 @@
   <si>
     <t>36496</t>
   </si>
   <si>
     <t>CACHE ISLAND CORP.</t>
   </si>
   <si>
     <t>12443</t>
   </si>
   <si>
     <t>CAJ RESOURCES LTD.</t>
   </si>
   <si>
     <t>12942</t>
   </si>
   <si>
     <t>CANADIAN NATURAL GAS LTD.</t>
   </si>
   <si>
     <t>10605</t>
   </si>
   <si>
     <t>CANADIAN NATURAL RESOURCES LIMITED</t>
   </si>
   <si>
+    <t>1.00*</t>
+  </si>
+  <si>
     <t>13742</t>
   </si>
   <si>
     <t>CANASEA OIL AND GAS LTD.</t>
   </si>
   <si>
     <t>12709</t>
   </si>
   <si>
     <t>CAN-EXPO ENERGY INC.</t>
   </si>
   <si>
     <t>36078</t>
   </si>
   <si>
     <t>CANLIN ENERGY CORPORATION</t>
   </si>
   <si>
     <t>00181</t>
   </si>
   <si>
     <t>CAPRICE RESOURCES LTD.</t>
   </si>
   <si>
     <t>34106</t>
@@ -891,50 +914,56 @@
   <si>
     <t>35425</t>
   </si>
   <si>
     <t>NINE RING ENERGY DEVELOPMENT INC.</t>
   </si>
   <si>
     <t>38703</t>
   </si>
   <si>
     <t>NORTHERN HAWK ENERGY LTD.</t>
   </si>
   <si>
     <t>10946</t>
   </si>
   <si>
     <t>NOVUS ENERGY INC.</t>
   </si>
   <si>
     <t>13595</t>
   </si>
   <si>
     <t>NULIFE ENERGY OPERATIONS CORP.</t>
   </si>
   <si>
+    <t>38849</t>
+  </si>
+  <si>
+    <t>NUR ENERGY LTD.</t>
+  </si>
+  <si>
     <t>11930</t>
   </si>
   <si>
     <t>OMATIUS OIL &amp; GAS LTD.</t>
   </si>
   <si>
     <t>34269</t>
   </si>
   <si>
     <t>ONION LAKE ENERGY LTD.</t>
   </si>
   <si>
     <t>10612</t>
   </si>
   <si>
     <t>ONTIC ENERGY INC.</t>
   </si>
   <si>
     <t>38143</t>
   </si>
   <si>
     <t>OPUS RESOURCES LTD.</t>
   </si>
   <si>
     <t>35490</t>
@@ -1095,50 +1124,56 @@
   <si>
     <t>38807</t>
   </si>
   <si>
     <t>RED JACK PETROLEUM LTD.</t>
   </si>
   <si>
     <t>37543</t>
   </si>
   <si>
     <t>REVOLUTION OIL &amp; GAS CORPORATION</t>
   </si>
   <si>
     <t>38129</t>
   </si>
   <si>
     <t>RHINESTONE RESOURCES LTD.</t>
   </si>
   <si>
     <t>11636</t>
   </si>
   <si>
     <t>RIVERVIEW DEVELOPMENTS INC.</t>
   </si>
   <si>
+    <t>40214</t>
+  </si>
+  <si>
+    <t>ROBSON RESOURCES LTD.</t>
+  </si>
+  <si>
     <t>36088</t>
   </si>
   <si>
     <t>ROCK OIL RESOURCES LTD.</t>
   </si>
   <si>
     <t>50291</t>
   </si>
   <si>
     <t>ROCK STAR RESOURCES LTD.</t>
   </si>
   <si>
     <t>36484</t>
   </si>
   <si>
     <t>ROCKY RIVER PETROLEUM CORP.</t>
   </si>
   <si>
     <t>36292</t>
   </si>
   <si>
     <t>ROK RESOURCES INC.</t>
   </si>
   <si>
     <t>09966</t>
@@ -1477,69 +1512,62 @@
     <t>WHITECAP RESOURCES INC.</t>
   </si>
   <si>
     <t>37214</t>
   </si>
   <si>
     <t>WIM RESOURCES LTD.</t>
   </si>
   <si>
     <t>38325</t>
   </si>
   <si>
     <t>WOODCOTE INC.</t>
   </si>
   <si>
     <t>37785</t>
   </si>
   <si>
     <t>WOODLAND DEVELOPMENT CORP.</t>
   </si>
   <si>
     <t>08293</t>
   </si>
   <si>
     <t>ZELMAR ENERGY LTD.</t>
-  </si>
-[...5 lines deleted...]
-NOTE: * Security Adjusted LLR Override due to Corporate Health Rating.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="3">
     <numFmt numFmtId="164" formatCode="[$-10409]yyyy\-mm\-dd"/>
     <numFmt numFmtId="165" formatCode="[$-10409]0.00;\(0.00\)"/>
     <numFmt numFmtId="166" formatCode="[$-10409]&quot;$&quot;#,##0.00;\(&quot;$&quot;#,##0.00\)"/>
   </numFmts>
-  <fonts count="8" x14ac:knownFonts="1">
+  <fonts count="8">
     <font>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <name val="Calibri"/>
     </font>
     <font>
       <sz val="18"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <sz val="14"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
       <color rgb="FF000000"/>
@@ -1613,99 +1641,99 @@
     <border>
       <left/>
       <right style="thin">
         <color rgb="FFD3D3D3"/>
       </right>
       <top style="thin">
         <color rgb="FFD3D3D3"/>
       </top>
       <bottom style="thin">
         <color rgb="FFD3D3D3"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="20">
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="165" fontId="4" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1" readingOrder="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1" readingOrder="1"/>
     </xf>
-    <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1"/>
-[...8 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1" readingOrder="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1" readingOrder="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1" readingOrder="1"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="166" fontId="4" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1" readingOrder="1"/>
     </xf>
-    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
-      <alignment vertical="top" wrapText="1" readingOrder="1"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" wrapText="1" readingOrder="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1" readingOrder="1"/>
+    </xf>
+    <xf numFmtId="164" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" wrapText="1" readingOrder="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1" readingOrder="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1" readingOrder="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1" readingOrder="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1" readingOrder="1"/>
     </xf>
     <xf numFmtId="165" fontId="6" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1" readingOrder="1"/>
     </xf>
     <xf numFmtId="166" fontId="6" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1" readingOrder="1"/>
     </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1" readingOrder="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <colors>
     <indexedColors>
       <rgbColor rgb="00000000"/>
       <rgbColor rgb="00FFFFFF"/>
       <rgbColor rgb="00FF0000"/>
       <rgbColor rgb="0000FF00"/>
       <rgbColor rgb="000000FF"/>
       <rgbColor rgb="00FFFF00"/>
       <rgbColor rgb="00FF00FF"/>
       <rgbColor rgb="0000FFFF"/>
       <rgbColor rgb="00000000"/>
       <rgbColor rgb="00D3D3D3"/>
       <rgbColor rgb="00DDEBF7"/>
       <rgbColor rgb="0000FF00"/>
       <rgbColor rgb="000000FF"/>
       <rgbColor rgb="00FFFF00"/>
       <rgbColor rgb="00FF00FF"/>
       <rgbColor rgb="0000FFFF"/>
       <rgbColor rgb="00800000"/>
@@ -2089,6847 +2117,6911 @@
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
-  <dimension ref="A1:S250"/>
+  <dimension ref="A1:S252"/>
   <sheetViews>
     <sheetView showGridLines="0" tabSelected="1" workbookViewId="0">
-      <pane ySplit="6" topLeftCell="A7" activePane="bottomLeft" state="frozen"/>
-      <selection pane="bottomLeft" activeCell="Y13" sqref="Y13"/>
+      <pane ySplit="6" topLeftCell="A9" activePane="bottomLeft" state="frozen"/>
+      <selection pane="bottomLeft" activeCell="Y16" sqref="Y16"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
+  <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="0.28515625" customWidth="1"/>
     <col min="2" max="2" width="0.140625" customWidth="1"/>
     <col min="3" max="3" width="0.7109375" customWidth="1"/>
     <col min="4" max="4" width="12.42578125" customWidth="1"/>
     <col min="5" max="5" width="15.5703125" customWidth="1"/>
     <col min="6" max="6" width="0.7109375" customWidth="1"/>
     <col min="7" max="7" width="9.85546875" customWidth="1"/>
     <col min="8" max="8" width="3" customWidth="1"/>
     <col min="9" max="9" width="8.5703125" customWidth="1"/>
     <col min="10" max="10" width="2.42578125" customWidth="1"/>
     <col min="11" max="11" width="0.28515625" customWidth="1"/>
     <col min="12" max="12" width="0.85546875" customWidth="1"/>
     <col min="13" max="13" width="20.140625" customWidth="1"/>
     <col min="14" max="14" width="0" hidden="1" customWidth="1"/>
     <col min="15" max="15" width="7.5703125" customWidth="1"/>
     <col min="16" max="16" width="3" customWidth="1"/>
     <col min="17" max="17" width="12.5703125" customWidth="1"/>
     <col min="18" max="18" width="0" hidden="1" customWidth="1"/>
     <col min="19" max="19" width="0.28515625" customWidth="1"/>
     <col min="20" max="20" width="0" hidden="1" customWidth="1"/>
     <col min="21" max="21" width="39.85546875" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:19" ht="18.399999999999999" customHeight="1" x14ac:dyDescent="0.25"/>
-[...7 lines deleted...]
-      <c r="G3" s="4" t="s">
+    <row r="1" spans="1:19" ht="18.399999999999999" customHeight="1"/>
+    <row r="2" spans="1:19" ht="11.25" customHeight="1">
+      <c r="D2" s="19"/>
+      <c r="E2" s="19"/>
+    </row>
+    <row r="3" spans="1:19" ht="26.1" customHeight="1">
+      <c r="D3" s="19"/>
+      <c r="E3" s="19"/>
+      <c r="G3" s="9" t="s">
         <v>0</v>
       </c>
-      <c r="H3" s="3"/>
-[...11 lines deleted...]
-      <c r="H4" s="5" t="s">
+      <c r="H3" s="19"/>
+      <c r="I3" s="19"/>
+      <c r="J3" s="19"/>
+      <c r="K3" s="19"/>
+      <c r="L3" s="19"/>
+      <c r="M3" s="19"/>
+      <c r="N3" s="19"/>
+      <c r="O3" s="19"/>
+    </row>
+    <row r="4" spans="1:19" ht="18" customHeight="1">
+      <c r="D4" s="19"/>
+      <c r="E4" s="19"/>
+      <c r="H4" s="10" t="s">
         <v>1</v>
       </c>
-      <c r="I4" s="3"/>
-[...17 lines deleted...]
-      <c r="A8" s="7" t="s">
+      <c r="I4" s="19"/>
+      <c r="J4" s="19"/>
+      <c r="K4" s="19"/>
+      <c r="L4" s="19"/>
+      <c r="M4" s="11">
+        <v>46240.002988888897</v>
+      </c>
+      <c r="N4" s="19"/>
+      <c r="O4" s="19"/>
+      <c r="P4" s="19"/>
+    </row>
+    <row r="5" spans="1:19" ht="5.25" customHeight="1">
+      <c r="D5" s="19"/>
+      <c r="E5" s="19"/>
+    </row>
+    <row r="6" spans="1:19" ht="13.7" customHeight="1"/>
+    <row r="7" spans="1:19" ht="13.7" customHeight="1"/>
+    <row r="8" spans="1:19" ht="15.75">
+      <c r="A8" s="3" t="s">
         <v>2</v>
       </c>
-      <c r="B8" s="8"/>
-[...5 lines deleted...]
-      <c r="H8" s="9"/>
+      <c r="B8" s="4"/>
+      <c r="C8" s="4"/>
+      <c r="D8" s="4"/>
+      <c r="E8" s="4"/>
+      <c r="F8" s="4"/>
+      <c r="G8" s="4"/>
+      <c r="H8" s="5"/>
       <c r="I8" s="1">
         <v>1</v>
       </c>
-      <c r="J8" s="10" t="s">
+      <c r="J8" s="6" t="s">
         <v>3</v>
       </c>
-      <c r="K8" s="9"/>
-      <c r="L8" s="11" t="s">
+      <c r="K8" s="5"/>
+      <c r="L8" s="7" t="s">
         <v>4</v>
       </c>
-      <c r="M8" s="9"/>
+      <c r="M8" s="5"/>
       <c r="O8" s="12">
-        <v>5.59</v>
-[...5 lines deleted...]
-      <c r="A9" s="7" t="s">
+        <v>5.71</v>
+      </c>
+      <c r="P8" s="4"/>
+      <c r="Q8" s="5"/>
+    </row>
+    <row r="9" spans="1:19" ht="15.75">
+      <c r="A9" s="3" t="s">
         <v>5</v>
       </c>
-      <c r="B9" s="8"/>
-[...5 lines deleted...]
-      <c r="H9" s="9"/>
+      <c r="B9" s="4"/>
+      <c r="C9" s="4"/>
+      <c r="D9" s="4"/>
+      <c r="E9" s="4"/>
+      <c r="F9" s="4"/>
+      <c r="G9" s="4"/>
+      <c r="H9" s="5"/>
       <c r="I9" s="2">
+        <v>119</v>
+      </c>
+      <c r="J9" s="6" t="s">
+        <v>3</v>
+      </c>
+      <c r="K9" s="5"/>
+      <c r="L9" s="7" t="s">
+        <v>6</v>
+      </c>
+      <c r="M9" s="5"/>
+      <c r="O9" s="8">
+        <v>23667458527.5</v>
+      </c>
+      <c r="P9" s="4"/>
+      <c r="Q9" s="5"/>
+    </row>
+    <row r="10" spans="1:19" ht="15.75">
+      <c r="A10" s="3" t="s">
+        <v>7</v>
+      </c>
+      <c r="B10" s="4"/>
+      <c r="C10" s="4"/>
+      <c r="D10" s="4"/>
+      <c r="E10" s="4"/>
+      <c r="F10" s="4"/>
+      <c r="G10" s="4"/>
+      <c r="H10" s="5"/>
+      <c r="I10" s="2">
+        <v>117</v>
+      </c>
+      <c r="J10" s="6" t="s">
+        <v>3</v>
+      </c>
+      <c r="K10" s="5"/>
+      <c r="L10" s="7" t="s">
+        <v>8</v>
+      </c>
+      <c r="M10" s="5"/>
+      <c r="O10" s="8">
+        <v>4145227410.02</v>
+      </c>
+      <c r="P10" s="4"/>
+      <c r="Q10" s="5"/>
+    </row>
+    <row r="11" spans="1:19" ht="15.75">
+      <c r="A11" s="3" t="s">
+        <v>9</v>
+      </c>
+      <c r="B11" s="4"/>
+      <c r="C11" s="4"/>
+      <c r="D11" s="4"/>
+      <c r="E11" s="4"/>
+      <c r="F11" s="4"/>
+      <c r="G11" s="4"/>
+      <c r="H11" s="5"/>
+      <c r="I11" s="2">
+        <v>236</v>
+      </c>
+      <c r="J11" s="6" t="s">
+        <v>3</v>
+      </c>
+      <c r="K11" s="5"/>
+      <c r="L11" s="7" t="s">
+        <v>10</v>
+      </c>
+      <c r="M11" s="5"/>
+      <c r="O11" s="8">
+        <v>74088392.170000002</v>
+      </c>
+      <c r="P11" s="4"/>
+      <c r="Q11" s="5"/>
+    </row>
+    <row r="12" spans="1:19" ht="6.75" customHeight="1"/>
+    <row r="13" spans="1:19" ht="63.75" customHeight="1">
+      <c r="C13" s="18" t="s">
+        <v>11</v>
+      </c>
+      <c r="D13" s="19"/>
+      <c r="E13" s="19"/>
+      <c r="F13" s="19"/>
+      <c r="G13" s="19"/>
+      <c r="H13" s="19"/>
+      <c r="I13" s="19"/>
+      <c r="J13" s="19"/>
+      <c r="K13" s="19"/>
+      <c r="L13" s="19"/>
+      <c r="M13" s="19"/>
+      <c r="N13" s="19"/>
+      <c r="O13" s="19"/>
+      <c r="P13" s="19"/>
+      <c r="Q13" s="19"/>
+      <c r="R13" s="19"/>
+      <c r="S13" s="19"/>
+    </row>
+    <row r="14" spans="1:19" ht="3.95" customHeight="1"/>
+    <row r="15" spans="1:19" ht="45.75" customHeight="1">
+      <c r="B15" s="13" t="s">
+        <v>12</v>
+      </c>
+      <c r="C15" s="4"/>
+      <c r="D15" s="5"/>
+      <c r="E15" s="13" t="s">
+        <v>13</v>
+      </c>
+      <c r="F15" s="4"/>
+      <c r="G15" s="4"/>
+      <c r="H15" s="4"/>
+      <c r="I15" s="4"/>
+      <c r="J15" s="5"/>
+      <c r="K15" s="13" t="s">
+        <v>14</v>
+      </c>
+      <c r="L15" s="4"/>
+      <c r="M15" s="5"/>
+      <c r="N15" s="13" t="s">
+        <v>15</v>
+      </c>
+      <c r="O15" s="4"/>
+      <c r="P15" s="4"/>
+      <c r="Q15" s="4"/>
+      <c r="R15" s="4"/>
+      <c r="S15" s="5"/>
+    </row>
+    <row r="16" spans="1:19" ht="16.5" customHeight="1">
+      <c r="B16" s="14" t="s">
+        <v>16</v>
+      </c>
+      <c r="C16" s="4"/>
+      <c r="D16" s="5"/>
+      <c r="E16" s="15" t="s">
+        <v>17</v>
+      </c>
+      <c r="F16" s="4"/>
+      <c r="G16" s="4"/>
+      <c r="H16" s="4"/>
+      <c r="I16" s="4"/>
+      <c r="J16" s="5"/>
+      <c r="K16" s="16">
+        <v>1.77</v>
+      </c>
+      <c r="L16" s="4"/>
+      <c r="M16" s="5"/>
+      <c r="N16" s="17">
+        <v>110719.42</v>
+      </c>
+      <c r="O16" s="4"/>
+      <c r="P16" s="4"/>
+      <c r="Q16" s="4"/>
+      <c r="R16" s="4"/>
+      <c r="S16" s="5"/>
+    </row>
+    <row r="17" spans="2:19" ht="16.5" customHeight="1">
+      <c r="B17" s="14" t="s">
+        <v>18</v>
+      </c>
+      <c r="C17" s="4"/>
+      <c r="D17" s="5"/>
+      <c r="E17" s="15" t="s">
+        <v>19</v>
+      </c>
+      <c r="F17" s="4"/>
+      <c r="G17" s="4"/>
+      <c r="H17" s="4"/>
+      <c r="I17" s="4"/>
+      <c r="J17" s="5"/>
+      <c r="K17" s="16">
+        <v>0</v>
+      </c>
+      <c r="L17" s="4"/>
+      <c r="M17" s="5"/>
+      <c r="N17" s="17">
+        <v>0</v>
+      </c>
+      <c r="O17" s="4"/>
+      <c r="P17" s="4"/>
+      <c r="Q17" s="4"/>
+      <c r="R17" s="4"/>
+      <c r="S17" s="5"/>
+    </row>
+    <row r="18" spans="2:19" ht="16.5" customHeight="1">
+      <c r="B18" s="14" t="s">
+        <v>20</v>
+      </c>
+      <c r="C18" s="4"/>
+      <c r="D18" s="5"/>
+      <c r="E18" s="15" t="s">
+        <v>21</v>
+      </c>
+      <c r="F18" s="4"/>
+      <c r="G18" s="4"/>
+      <c r="H18" s="4"/>
+      <c r="I18" s="4"/>
+      <c r="J18" s="5"/>
+      <c r="K18" s="16">
+        <v>2.27</v>
+      </c>
+      <c r="L18" s="4"/>
+      <c r="M18" s="5"/>
+      <c r="N18" s="17">
+        <v>0</v>
+      </c>
+      <c r="O18" s="4"/>
+      <c r="P18" s="4"/>
+      <c r="Q18" s="4"/>
+      <c r="R18" s="4"/>
+      <c r="S18" s="5"/>
+    </row>
+    <row r="19" spans="2:19" ht="16.5" customHeight="1">
+      <c r="B19" s="14" t="s">
+        <v>22</v>
+      </c>
+      <c r="C19" s="4"/>
+      <c r="D19" s="5"/>
+      <c r="E19" s="15" t="s">
+        <v>23</v>
+      </c>
+      <c r="F19" s="4"/>
+      <c r="G19" s="4"/>
+      <c r="H19" s="4"/>
+      <c r="I19" s="4"/>
+      <c r="J19" s="5"/>
+      <c r="K19" s="16">
+        <v>2.31</v>
+      </c>
+      <c r="L19" s="4"/>
+      <c r="M19" s="5"/>
+      <c r="N19" s="17">
+        <v>0</v>
+      </c>
+      <c r="O19" s="4"/>
+      <c r="P19" s="4"/>
+      <c r="Q19" s="4"/>
+      <c r="R19" s="4"/>
+      <c r="S19" s="5"/>
+    </row>
+    <row r="20" spans="2:19" ht="16.5" customHeight="1">
+      <c r="B20" s="14" t="s">
+        <v>24</v>
+      </c>
+      <c r="C20" s="4"/>
+      <c r="D20" s="5"/>
+      <c r="E20" s="15" t="s">
+        <v>25</v>
+      </c>
+      <c r="F20" s="4"/>
+      <c r="G20" s="4"/>
+      <c r="H20" s="4"/>
+      <c r="I20" s="4"/>
+      <c r="J20" s="5"/>
+      <c r="K20" s="16">
+        <v>1</v>
+      </c>
+      <c r="L20" s="4"/>
+      <c r="M20" s="5"/>
+      <c r="N20" s="17">
+        <v>118200</v>
+      </c>
+      <c r="O20" s="4"/>
+      <c r="P20" s="4"/>
+      <c r="Q20" s="4"/>
+      <c r="R20" s="4"/>
+      <c r="S20" s="5"/>
+    </row>
+    <row r="21" spans="2:19" ht="16.5" customHeight="1">
+      <c r="B21" s="14" t="s">
+        <v>26</v>
+      </c>
+      <c r="C21" s="4"/>
+      <c r="D21" s="5"/>
+      <c r="E21" s="15" t="s">
+        <v>27</v>
+      </c>
+      <c r="F21" s="4"/>
+      <c r="G21" s="4"/>
+      <c r="H21" s="4"/>
+      <c r="I21" s="4"/>
+      <c r="J21" s="5"/>
+      <c r="K21" s="16">
+        <v>0.68</v>
+      </c>
+      <c r="L21" s="4"/>
+      <c r="M21" s="5"/>
+      <c r="N21" s="17">
+        <v>512587.47</v>
+      </c>
+      <c r="O21" s="4"/>
+      <c r="P21" s="4"/>
+      <c r="Q21" s="4"/>
+      <c r="R21" s="4"/>
+      <c r="S21" s="5"/>
+    </row>
+    <row r="22" spans="2:19" ht="16.5" customHeight="1">
+      <c r="B22" s="14" t="s">
+        <v>28</v>
+      </c>
+      <c r="C22" s="4"/>
+      <c r="D22" s="5"/>
+      <c r="E22" s="15" t="s">
+        <v>29</v>
+      </c>
+      <c r="F22" s="4"/>
+      <c r="G22" s="4"/>
+      <c r="H22" s="4"/>
+      <c r="I22" s="4"/>
+      <c r="J22" s="5"/>
+      <c r="K22" s="16">
+        <v>1.25</v>
+      </c>
+      <c r="L22" s="4"/>
+      <c r="M22" s="5"/>
+      <c r="N22" s="17">
+        <v>450772.32</v>
+      </c>
+      <c r="O22" s="4"/>
+      <c r="P22" s="4"/>
+      <c r="Q22" s="4"/>
+      <c r="R22" s="4"/>
+      <c r="S22" s="5"/>
+    </row>
+    <row r="23" spans="2:19" ht="16.5" customHeight="1">
+      <c r="B23" s="14" t="s">
+        <v>30</v>
+      </c>
+      <c r="C23" s="4"/>
+      <c r="D23" s="5"/>
+      <c r="E23" s="15" t="s">
+        <v>31</v>
+      </c>
+      <c r="F23" s="4"/>
+      <c r="G23" s="4"/>
+      <c r="H23" s="4"/>
+      <c r="I23" s="4"/>
+      <c r="J23" s="5"/>
+      <c r="K23" s="16">
+        <v>2.08</v>
+      </c>
+      <c r="L23" s="4"/>
+      <c r="M23" s="5"/>
+      <c r="N23" s="17">
+        <v>0</v>
+      </c>
+      <c r="O23" s="4"/>
+      <c r="P23" s="4"/>
+      <c r="Q23" s="4"/>
+      <c r="R23" s="4"/>
+      <c r="S23" s="5"/>
+    </row>
+    <row r="24" spans="2:19" ht="16.5" customHeight="1">
+      <c r="B24" s="14" t="s">
+        <v>32</v>
+      </c>
+      <c r="C24" s="4"/>
+      <c r="D24" s="5"/>
+      <c r="E24" s="15" t="s">
+        <v>33</v>
+      </c>
+      <c r="F24" s="4"/>
+      <c r="G24" s="4"/>
+      <c r="H24" s="4"/>
+      <c r="I24" s="4"/>
+      <c r="J24" s="5"/>
+      <c r="K24" s="16">
+        <v>6.4</v>
+      </c>
+      <c r="L24" s="4"/>
+      <c r="M24" s="5"/>
+      <c r="N24" s="17">
+        <v>0</v>
+      </c>
+      <c r="O24" s="4"/>
+      <c r="P24" s="4"/>
+      <c r="Q24" s="4"/>
+      <c r="R24" s="4"/>
+      <c r="S24" s="5"/>
+    </row>
+    <row r="25" spans="2:19" ht="16.5" customHeight="1">
+      <c r="B25" s="14" t="s">
+        <v>34</v>
+      </c>
+      <c r="C25" s="4"/>
+      <c r="D25" s="5"/>
+      <c r="E25" s="15" t="s">
+        <v>35</v>
+      </c>
+      <c r="F25" s="4"/>
+      <c r="G25" s="4"/>
+      <c r="H25" s="4"/>
+      <c r="I25" s="4"/>
+      <c r="J25" s="5"/>
+      <c r="K25" s="16">
+        <v>15.11</v>
+      </c>
+      <c r="L25" s="4"/>
+      <c r="M25" s="5"/>
+      <c r="N25" s="17">
+        <v>0</v>
+      </c>
+      <c r="O25" s="4"/>
+      <c r="P25" s="4"/>
+      <c r="Q25" s="4"/>
+      <c r="R25" s="4"/>
+      <c r="S25" s="5"/>
+    </row>
+    <row r="26" spans="2:19" ht="16.5" customHeight="1">
+      <c r="B26" s="14" t="s">
+        <v>36</v>
+      </c>
+      <c r="C26" s="4"/>
+      <c r="D26" s="5"/>
+      <c r="E26" s="15" t="s">
+        <v>37</v>
+      </c>
+      <c r="F26" s="4"/>
+      <c r="G26" s="4"/>
+      <c r="H26" s="4"/>
+      <c r="I26" s="4"/>
+      <c r="J26" s="5"/>
+      <c r="K26" s="16">
+        <v>1.02</v>
+      </c>
+      <c r="L26" s="4"/>
+      <c r="M26" s="5"/>
+      <c r="N26" s="17">
+        <v>433575</v>
+      </c>
+      <c r="O26" s="4"/>
+      <c r="P26" s="4"/>
+      <c r="Q26" s="4"/>
+      <c r="R26" s="4"/>
+      <c r="S26" s="5"/>
+    </row>
+    <row r="27" spans="2:19" ht="16.5" customHeight="1">
+      <c r="B27" s="14" t="s">
+        <v>38</v>
+      </c>
+      <c r="C27" s="4"/>
+      <c r="D27" s="5"/>
+      <c r="E27" s="15" t="s">
+        <v>39</v>
+      </c>
+      <c r="F27" s="4"/>
+      <c r="G27" s="4"/>
+      <c r="H27" s="4"/>
+      <c r="I27" s="4"/>
+      <c r="J27" s="5"/>
+      <c r="K27" s="16">
+        <v>9.8000000000000007</v>
+      </c>
+      <c r="L27" s="4"/>
+      <c r="M27" s="5"/>
+      <c r="N27" s="17">
+        <v>0</v>
+      </c>
+      <c r="O27" s="4"/>
+      <c r="P27" s="4"/>
+      <c r="Q27" s="4"/>
+      <c r="R27" s="4"/>
+      <c r="S27" s="5"/>
+    </row>
+    <row r="28" spans="2:19" ht="16.5" customHeight="1">
+      <c r="B28" s="14" t="s">
+        <v>40</v>
+      </c>
+      <c r="C28" s="4"/>
+      <c r="D28" s="5"/>
+      <c r="E28" s="15" t="s">
+        <v>41</v>
+      </c>
+      <c r="F28" s="4"/>
+      <c r="G28" s="4"/>
+      <c r="H28" s="4"/>
+      <c r="I28" s="4"/>
+      <c r="J28" s="5"/>
+      <c r="K28" s="16">
+        <v>1</v>
+      </c>
+      <c r="L28" s="4"/>
+      <c r="M28" s="5"/>
+      <c r="N28" s="17">
+        <v>39000</v>
+      </c>
+      <c r="O28" s="4"/>
+      <c r="P28" s="4"/>
+      <c r="Q28" s="4"/>
+      <c r="R28" s="4"/>
+      <c r="S28" s="5"/>
+    </row>
+    <row r="29" spans="2:19" ht="16.5" customHeight="1">
+      <c r="B29" s="14" t="s">
+        <v>42</v>
+      </c>
+      <c r="C29" s="4"/>
+      <c r="D29" s="5"/>
+      <c r="E29" s="15" t="s">
+        <v>43</v>
+      </c>
+      <c r="F29" s="4"/>
+      <c r="G29" s="4"/>
+      <c r="H29" s="4"/>
+      <c r="I29" s="4"/>
+      <c r="J29" s="5"/>
+      <c r="K29" s="16">
+        <v>4.6900000000000004</v>
+      </c>
+      <c r="L29" s="4"/>
+      <c r="M29" s="5"/>
+      <c r="N29" s="17">
+        <v>0</v>
+      </c>
+      <c r="O29" s="4"/>
+      <c r="P29" s="4"/>
+      <c r="Q29" s="4"/>
+      <c r="R29" s="4"/>
+      <c r="S29" s="5"/>
+    </row>
+    <row r="30" spans="2:19" ht="16.5" customHeight="1">
+      <c r="B30" s="14" t="s">
+        <v>44</v>
+      </c>
+      <c r="C30" s="4"/>
+      <c r="D30" s="5"/>
+      <c r="E30" s="15" t="s">
+        <v>45</v>
+      </c>
+      <c r="F30" s="4"/>
+      <c r="G30" s="4"/>
+      <c r="H30" s="4"/>
+      <c r="I30" s="4"/>
+      <c r="J30" s="5"/>
+      <c r="K30" s="16">
+        <v>8.25</v>
+      </c>
+      <c r="L30" s="4"/>
+      <c r="M30" s="5"/>
+      <c r="N30" s="17">
+        <v>0</v>
+      </c>
+      <c r="O30" s="4"/>
+      <c r="P30" s="4"/>
+      <c r="Q30" s="4"/>
+      <c r="R30" s="4"/>
+      <c r="S30" s="5"/>
+    </row>
+    <row r="31" spans="2:19" ht="16.5" customHeight="1">
+      <c r="B31" s="14" t="s">
+        <v>46</v>
+      </c>
+      <c r="C31" s="4"/>
+      <c r="D31" s="5"/>
+      <c r="E31" s="15" t="s">
+        <v>47</v>
+      </c>
+      <c r="F31" s="4"/>
+      <c r="G31" s="4"/>
+      <c r="H31" s="4"/>
+      <c r="I31" s="4"/>
+      <c r="J31" s="5"/>
+      <c r="K31" s="16">
+        <v>2.91</v>
+      </c>
+      <c r="L31" s="4"/>
+      <c r="M31" s="5"/>
+      <c r="N31" s="17">
+        <v>0</v>
+      </c>
+      <c r="O31" s="4"/>
+      <c r="P31" s="4"/>
+      <c r="Q31" s="4"/>
+      <c r="R31" s="4"/>
+      <c r="S31" s="5"/>
+    </row>
+    <row r="32" spans="2:19" ht="16.5" customHeight="1">
+      <c r="B32" s="14" t="s">
+        <v>48</v>
+      </c>
+      <c r="C32" s="4"/>
+      <c r="D32" s="5"/>
+      <c r="E32" s="15" t="s">
+        <v>49</v>
+      </c>
+      <c r="F32" s="4"/>
+      <c r="G32" s="4"/>
+      <c r="H32" s="4"/>
+      <c r="I32" s="4"/>
+      <c r="J32" s="5"/>
+      <c r="K32" s="16">
+        <v>1</v>
+      </c>
+      <c r="L32" s="4"/>
+      <c r="M32" s="5"/>
+      <c r="N32" s="17">
+        <v>0</v>
+      </c>
+      <c r="O32" s="4"/>
+      <c r="P32" s="4"/>
+      <c r="Q32" s="4"/>
+      <c r="R32" s="4"/>
+      <c r="S32" s="5"/>
+    </row>
+    <row r="33" spans="2:19" ht="16.5" customHeight="1">
+      <c r="B33" s="14" t="s">
+        <v>50</v>
+      </c>
+      <c r="C33" s="4"/>
+      <c r="D33" s="5"/>
+      <c r="E33" s="15" t="s">
+        <v>51</v>
+      </c>
+      <c r="F33" s="4"/>
+      <c r="G33" s="4"/>
+      <c r="H33" s="4"/>
+      <c r="I33" s="4"/>
+      <c r="J33" s="5"/>
+      <c r="K33" s="16">
+        <v>0.89</v>
+      </c>
+      <c r="L33" s="4"/>
+      <c r="M33" s="5"/>
+      <c r="N33" s="17">
+        <v>62220</v>
+      </c>
+      <c r="O33" s="4"/>
+      <c r="P33" s="4"/>
+      <c r="Q33" s="4"/>
+      <c r="R33" s="4"/>
+      <c r="S33" s="5"/>
+    </row>
+    <row r="34" spans="2:19" ht="16.5" customHeight="1">
+      <c r="B34" s="14" t="s">
+        <v>52</v>
+      </c>
+      <c r="C34" s="4"/>
+      <c r="D34" s="5"/>
+      <c r="E34" s="15" t="s">
+        <v>53</v>
+      </c>
+      <c r="F34" s="4"/>
+      <c r="G34" s="4"/>
+      <c r="H34" s="4"/>
+      <c r="I34" s="4"/>
+      <c r="J34" s="5"/>
+      <c r="K34" s="16">
+        <v>1.32</v>
+      </c>
+      <c r="L34" s="4"/>
+      <c r="M34" s="5"/>
+      <c r="N34" s="17">
+        <v>53500</v>
+      </c>
+      <c r="O34" s="4"/>
+      <c r="P34" s="4"/>
+      <c r="Q34" s="4"/>
+      <c r="R34" s="4"/>
+      <c r="S34" s="5"/>
+    </row>
+    <row r="35" spans="2:19" ht="16.5" customHeight="1">
+      <c r="B35" s="14" t="s">
+        <v>54</v>
+      </c>
+      <c r="C35" s="4"/>
+      <c r="D35" s="5"/>
+      <c r="E35" s="15" t="s">
+        <v>55</v>
+      </c>
+      <c r="F35" s="4"/>
+      <c r="G35" s="4"/>
+      <c r="H35" s="4"/>
+      <c r="I35" s="4"/>
+      <c r="J35" s="5"/>
+      <c r="K35" s="16">
+        <v>1.26</v>
+      </c>
+      <c r="L35" s="4"/>
+      <c r="M35" s="5"/>
+      <c r="N35" s="17">
+        <v>896747.58</v>
+      </c>
+      <c r="O35" s="4"/>
+      <c r="P35" s="4"/>
+      <c r="Q35" s="4"/>
+      <c r="R35" s="4"/>
+      <c r="S35" s="5"/>
+    </row>
+    <row r="36" spans="2:19" ht="16.5" customHeight="1">
+      <c r="B36" s="14" t="s">
+        <v>56</v>
+      </c>
+      <c r="C36" s="4"/>
+      <c r="D36" s="5"/>
+      <c r="E36" s="15" t="s">
+        <v>57</v>
+      </c>
+      <c r="F36" s="4"/>
+      <c r="G36" s="4"/>
+      <c r="H36" s="4"/>
+      <c r="I36" s="4"/>
+      <c r="J36" s="5"/>
+      <c r="K36" s="16">
+        <v>1.04</v>
+      </c>
+      <c r="L36" s="4"/>
+      <c r="M36" s="5"/>
+      <c r="N36" s="17">
+        <v>1924242.83</v>
+      </c>
+      <c r="O36" s="4"/>
+      <c r="P36" s="4"/>
+      <c r="Q36" s="4"/>
+      <c r="R36" s="4"/>
+      <c r="S36" s="5"/>
+    </row>
+    <row r="37" spans="2:19" ht="16.5" customHeight="1">
+      <c r="B37" s="14" t="s">
+        <v>58</v>
+      </c>
+      <c r="C37" s="4"/>
+      <c r="D37" s="5"/>
+      <c r="E37" s="15" t="s">
+        <v>59</v>
+      </c>
+      <c r="F37" s="4"/>
+      <c r="G37" s="4"/>
+      <c r="H37" s="4"/>
+      <c r="I37" s="4"/>
+      <c r="J37" s="5"/>
+      <c r="K37" s="16">
+        <v>2.27</v>
+      </c>
+      <c r="L37" s="4"/>
+      <c r="M37" s="5"/>
+      <c r="N37" s="17">
+        <v>1599491.91</v>
+      </c>
+      <c r="O37" s="4"/>
+      <c r="P37" s="4"/>
+      <c r="Q37" s="4"/>
+      <c r="R37" s="4"/>
+      <c r="S37" s="5"/>
+    </row>
+    <row r="38" spans="2:19" ht="16.5" customHeight="1">
+      <c r="B38" s="14" t="s">
+        <v>60</v>
+      </c>
+      <c r="C38" s="4"/>
+      <c r="D38" s="5"/>
+      <c r="E38" s="15" t="s">
+        <v>61</v>
+      </c>
+      <c r="F38" s="4"/>
+      <c r="G38" s="4"/>
+      <c r="H38" s="4"/>
+      <c r="I38" s="4"/>
+      <c r="J38" s="5"/>
+      <c r="K38" s="16">
+        <v>1</v>
+      </c>
+      <c r="L38" s="4"/>
+      <c r="M38" s="5"/>
+      <c r="N38" s="17">
+        <v>5000</v>
+      </c>
+      <c r="O38" s="4"/>
+      <c r="P38" s="4"/>
+      <c r="Q38" s="4"/>
+      <c r="R38" s="4"/>
+      <c r="S38" s="5"/>
+    </row>
+    <row r="39" spans="2:19" ht="16.5" customHeight="1">
+      <c r="B39" s="14" t="s">
+        <v>62</v>
+      </c>
+      <c r="C39" s="4"/>
+      <c r="D39" s="5"/>
+      <c r="E39" s="15" t="s">
+        <v>63</v>
+      </c>
+      <c r="F39" s="4"/>
+      <c r="G39" s="4"/>
+      <c r="H39" s="4"/>
+      <c r="I39" s="4"/>
+      <c r="J39" s="5"/>
+      <c r="K39" s="16">
+        <v>4.24</v>
+      </c>
+      <c r="L39" s="4"/>
+      <c r="M39" s="5"/>
+      <c r="N39" s="17">
+        <v>0</v>
+      </c>
+      <c r="O39" s="4"/>
+      <c r="P39" s="4"/>
+      <c r="Q39" s="4"/>
+      <c r="R39" s="4"/>
+      <c r="S39" s="5"/>
+    </row>
+    <row r="40" spans="2:19" ht="16.5" customHeight="1">
+      <c r="B40" s="14" t="s">
+        <v>64</v>
+      </c>
+      <c r="C40" s="4"/>
+      <c r="D40" s="5"/>
+      <c r="E40" s="15" t="s">
+        <v>65</v>
+      </c>
+      <c r="F40" s="4"/>
+      <c r="G40" s="4"/>
+      <c r="H40" s="4"/>
+      <c r="I40" s="4"/>
+      <c r="J40" s="5"/>
+      <c r="K40" s="16">
+        <v>2.99</v>
+      </c>
+      <c r="L40" s="4"/>
+      <c r="M40" s="5"/>
+      <c r="N40" s="17">
+        <v>0</v>
+      </c>
+      <c r="O40" s="4"/>
+      <c r="P40" s="4"/>
+      <c r="Q40" s="4"/>
+      <c r="R40" s="4"/>
+      <c r="S40" s="5"/>
+    </row>
+    <row r="41" spans="2:19" ht="16.5" customHeight="1">
+      <c r="B41" s="14" t="s">
+        <v>66</v>
+      </c>
+      <c r="C41" s="4"/>
+      <c r="D41" s="5"/>
+      <c r="E41" s="15" t="s">
+        <v>67</v>
+      </c>
+      <c r="F41" s="4"/>
+      <c r="G41" s="4"/>
+      <c r="H41" s="4"/>
+      <c r="I41" s="4"/>
+      <c r="J41" s="5"/>
+      <c r="K41" s="16">
+        <v>1</v>
+      </c>
+      <c r="L41" s="4"/>
+      <c r="M41" s="5"/>
+      <c r="N41" s="17">
+        <v>22200</v>
+      </c>
+      <c r="O41" s="4"/>
+      <c r="P41" s="4"/>
+      <c r="Q41" s="4"/>
+      <c r="R41" s="4"/>
+      <c r="S41" s="5"/>
+    </row>
+    <row r="42" spans="2:19" ht="16.5" customHeight="1">
+      <c r="B42" s="14" t="s">
+        <v>68</v>
+      </c>
+      <c r="C42" s="4"/>
+      <c r="D42" s="5"/>
+      <c r="E42" s="15" t="s">
+        <v>69</v>
+      </c>
+      <c r="F42" s="4"/>
+      <c r="G42" s="4"/>
+      <c r="H42" s="4"/>
+      <c r="I42" s="4"/>
+      <c r="J42" s="5"/>
+      <c r="K42" s="16">
+        <v>1.78</v>
+      </c>
+      <c r="L42" s="4"/>
+      <c r="M42" s="5"/>
+      <c r="N42" s="17">
+        <v>279375</v>
+      </c>
+      <c r="O42" s="4"/>
+      <c r="P42" s="4"/>
+      <c r="Q42" s="4"/>
+      <c r="R42" s="4"/>
+      <c r="S42" s="5"/>
+    </row>
+    <row r="43" spans="2:19" ht="16.5" customHeight="1">
+      <c r="B43" s="14" t="s">
+        <v>70</v>
+      </c>
+      <c r="C43" s="4"/>
+      <c r="D43" s="5"/>
+      <c r="E43" s="15" t="s">
+        <v>71</v>
+      </c>
+      <c r="F43" s="4"/>
+      <c r="G43" s="4"/>
+      <c r="H43" s="4"/>
+      <c r="I43" s="4"/>
+      <c r="J43" s="5"/>
+      <c r="K43" s="16">
+        <v>1.54</v>
+      </c>
+      <c r="L43" s="4"/>
+      <c r="M43" s="5"/>
+      <c r="N43" s="17">
+        <v>37698.46</v>
+      </c>
+      <c r="O43" s="4"/>
+      <c r="P43" s="4"/>
+      <c r="Q43" s="4"/>
+      <c r="R43" s="4"/>
+      <c r="S43" s="5"/>
+    </row>
+    <row r="44" spans="2:19" ht="16.5" customHeight="1">
+      <c r="B44" s="14" t="s">
+        <v>72</v>
+      </c>
+      <c r="C44" s="4"/>
+      <c r="D44" s="5"/>
+      <c r="E44" s="15" t="s">
+        <v>73</v>
+      </c>
+      <c r="F44" s="4"/>
+      <c r="G44" s="4"/>
+      <c r="H44" s="4"/>
+      <c r="I44" s="4"/>
+      <c r="J44" s="5"/>
+      <c r="K44" s="16">
+        <v>12.71</v>
+      </c>
+      <c r="L44" s="4"/>
+      <c r="M44" s="5"/>
+      <c r="N44" s="17">
+        <v>41100</v>
+      </c>
+      <c r="O44" s="4"/>
+      <c r="P44" s="4"/>
+      <c r="Q44" s="4"/>
+      <c r="R44" s="4"/>
+      <c r="S44" s="5"/>
+    </row>
+    <row r="45" spans="2:19" ht="16.5" customHeight="1">
+      <c r="B45" s="14" t="s">
+        <v>74</v>
+      </c>
+      <c r="C45" s="4"/>
+      <c r="D45" s="5"/>
+      <c r="E45" s="15" t="s">
+        <v>75</v>
+      </c>
+      <c r="F45" s="4"/>
+      <c r="G45" s="4"/>
+      <c r="H45" s="4"/>
+      <c r="I45" s="4"/>
+      <c r="J45" s="5"/>
+      <c r="K45" s="16">
+        <v>8.06</v>
+      </c>
+      <c r="L45" s="4"/>
+      <c r="M45" s="5"/>
+      <c r="N45" s="17">
+        <v>0</v>
+      </c>
+      <c r="O45" s="4"/>
+      <c r="P45" s="4"/>
+      <c r="Q45" s="4"/>
+      <c r="R45" s="4"/>
+      <c r="S45" s="5"/>
+    </row>
+    <row r="46" spans="2:19" ht="16.5" customHeight="1">
+      <c r="B46" s="14" t="s">
+        <v>76</v>
+      </c>
+      <c r="C46" s="4"/>
+      <c r="D46" s="5"/>
+      <c r="E46" s="15" t="s">
+        <v>77</v>
+      </c>
+      <c r="F46" s="4"/>
+      <c r="G46" s="4"/>
+      <c r="H46" s="4"/>
+      <c r="I46" s="4"/>
+      <c r="J46" s="5"/>
+      <c r="K46" s="16">
+        <v>6.19</v>
+      </c>
+      <c r="L46" s="4"/>
+      <c r="M46" s="5"/>
+      <c r="N46" s="17">
+        <v>275000</v>
+      </c>
+      <c r="O46" s="4"/>
+      <c r="P46" s="4"/>
+      <c r="Q46" s="4"/>
+      <c r="R46" s="4"/>
+      <c r="S46" s="5"/>
+    </row>
+    <row r="47" spans="2:19" ht="16.5" customHeight="1">
+      <c r="B47" s="14" t="s">
+        <v>78</v>
+      </c>
+      <c r="C47" s="4"/>
+      <c r="D47" s="5"/>
+      <c r="E47" s="15" t="s">
+        <v>79</v>
+      </c>
+      <c r="F47" s="4"/>
+      <c r="G47" s="4"/>
+      <c r="H47" s="4"/>
+      <c r="I47" s="4"/>
+      <c r="J47" s="5"/>
+      <c r="K47" s="16">
+        <v>1.91</v>
+      </c>
+      <c r="L47" s="4"/>
+      <c r="M47" s="5"/>
+      <c r="N47" s="17">
+        <v>42300</v>
+      </c>
+      <c r="O47" s="4"/>
+      <c r="P47" s="4"/>
+      <c r="Q47" s="4"/>
+      <c r="R47" s="4"/>
+      <c r="S47" s="5"/>
+    </row>
+    <row r="48" spans="2:19" ht="16.5" customHeight="1">
+      <c r="B48" s="14" t="s">
+        <v>80</v>
+      </c>
+      <c r="C48" s="4"/>
+      <c r="D48" s="5"/>
+      <c r="E48" s="15" t="s">
+        <v>81</v>
+      </c>
+      <c r="F48" s="4"/>
+      <c r="G48" s="4"/>
+      <c r="H48" s="4"/>
+      <c r="I48" s="4"/>
+      <c r="J48" s="5"/>
+      <c r="K48" s="16">
+        <v>1.25</v>
+      </c>
+      <c r="L48" s="4"/>
+      <c r="M48" s="5"/>
+      <c r="N48" s="17">
+        <v>514298.22</v>
+      </c>
+      <c r="O48" s="4"/>
+      <c r="P48" s="4"/>
+      <c r="Q48" s="4"/>
+      <c r="R48" s="4"/>
+      <c r="S48" s="5"/>
+    </row>
+    <row r="49" spans="2:19" ht="16.5" customHeight="1">
+      <c r="B49" s="14" t="s">
+        <v>82</v>
+      </c>
+      <c r="C49" s="4"/>
+      <c r="D49" s="5"/>
+      <c r="E49" s="15" t="s">
+        <v>83</v>
+      </c>
+      <c r="F49" s="4"/>
+      <c r="G49" s="4"/>
+      <c r="H49" s="4"/>
+      <c r="I49" s="4"/>
+      <c r="J49" s="5"/>
+      <c r="K49" s="16">
+        <v>1</v>
+      </c>
+      <c r="L49" s="4"/>
+      <c r="M49" s="5"/>
+      <c r="N49" s="17">
+        <v>0</v>
+      </c>
+      <c r="O49" s="4"/>
+      <c r="P49" s="4"/>
+      <c r="Q49" s="4"/>
+      <c r="R49" s="4"/>
+      <c r="S49" s="5"/>
+    </row>
+    <row r="50" spans="2:19" ht="16.5" customHeight="1">
+      <c r="B50" s="14" t="s">
+        <v>84</v>
+      </c>
+      <c r="C50" s="4"/>
+      <c r="D50" s="5"/>
+      <c r="E50" s="15" t="s">
+        <v>85</v>
+      </c>
+      <c r="F50" s="4"/>
+      <c r="G50" s="4"/>
+      <c r="H50" s="4"/>
+      <c r="I50" s="4"/>
+      <c r="J50" s="5"/>
+      <c r="K50" s="16">
+        <v>3.01</v>
+      </c>
+      <c r="L50" s="4"/>
+      <c r="M50" s="5"/>
+      <c r="N50" s="17">
+        <v>0</v>
+      </c>
+      <c r="O50" s="4"/>
+      <c r="P50" s="4"/>
+      <c r="Q50" s="4"/>
+      <c r="R50" s="4"/>
+      <c r="S50" s="5"/>
+    </row>
+    <row r="51" spans="2:19" ht="16.5" customHeight="1">
+      <c r="B51" s="14" t="s">
+        <v>86</v>
+      </c>
+      <c r="C51" s="4"/>
+      <c r="D51" s="5"/>
+      <c r="E51" s="15" t="s">
+        <v>87</v>
+      </c>
+      <c r="F51" s="4"/>
+      <c r="G51" s="4"/>
+      <c r="H51" s="4"/>
+      <c r="I51" s="4"/>
+      <c r="J51" s="5"/>
+      <c r="K51" s="16">
+        <v>5.96</v>
+      </c>
+      <c r="L51" s="4"/>
+      <c r="M51" s="5"/>
+      <c r="N51" s="17">
+        <v>0</v>
+      </c>
+      <c r="O51" s="4"/>
+      <c r="P51" s="4"/>
+      <c r="Q51" s="4"/>
+      <c r="R51" s="4"/>
+      <c r="S51" s="5"/>
+    </row>
+    <row r="52" spans="2:19" ht="16.5" customHeight="1">
+      <c r="B52" s="14" t="s">
+        <v>88</v>
+      </c>
+      <c r="C52" s="4"/>
+      <c r="D52" s="5"/>
+      <c r="E52" s="15" t="s">
+        <v>89</v>
+      </c>
+      <c r="F52" s="4"/>
+      <c r="G52" s="4"/>
+      <c r="H52" s="4"/>
+      <c r="I52" s="4"/>
+      <c r="J52" s="5"/>
+      <c r="K52" s="16">
+        <v>19.690000000000001</v>
+      </c>
+      <c r="L52" s="4"/>
+      <c r="M52" s="5"/>
+      <c r="N52" s="17">
+        <v>0</v>
+      </c>
+      <c r="O52" s="4"/>
+      <c r="P52" s="4"/>
+      <c r="Q52" s="4"/>
+      <c r="R52" s="4"/>
+      <c r="S52" s="5"/>
+    </row>
+    <row r="53" spans="2:19" ht="16.5" customHeight="1">
+      <c r="B53" s="14" t="s">
+        <v>90</v>
+      </c>
+      <c r="C53" s="4"/>
+      <c r="D53" s="5"/>
+      <c r="E53" s="15" t="s">
+        <v>91</v>
+      </c>
+      <c r="F53" s="4"/>
+      <c r="G53" s="4"/>
+      <c r="H53" s="4"/>
+      <c r="I53" s="4"/>
+      <c r="J53" s="5"/>
+      <c r="K53" s="16">
+        <v>1</v>
+      </c>
+      <c r="L53" s="4"/>
+      <c r="M53" s="5"/>
+      <c r="N53" s="17">
+        <v>10200</v>
+      </c>
+      <c r="O53" s="4"/>
+      <c r="P53" s="4"/>
+      <c r="Q53" s="4"/>
+      <c r="R53" s="4"/>
+      <c r="S53" s="5"/>
+    </row>
+    <row r="54" spans="2:19" ht="16.5" customHeight="1">
+      <c r="B54" s="14" t="s">
+        <v>92</v>
+      </c>
+      <c r="C54" s="4"/>
+      <c r="D54" s="5"/>
+      <c r="E54" s="15" t="s">
+        <v>93</v>
+      </c>
+      <c r="F54" s="4"/>
+      <c r="G54" s="4"/>
+      <c r="H54" s="4"/>
+      <c r="I54" s="4"/>
+      <c r="J54" s="5"/>
+      <c r="K54" s="16">
+        <v>1.21</v>
+      </c>
+      <c r="L54" s="4"/>
+      <c r="M54" s="5"/>
+      <c r="N54" s="17">
+        <v>391710.47</v>
+      </c>
+      <c r="O54" s="4"/>
+      <c r="P54" s="4"/>
+      <c r="Q54" s="4"/>
+      <c r="R54" s="4"/>
+      <c r="S54" s="5"/>
+    </row>
+    <row r="55" spans="2:19" ht="16.5" customHeight="1">
+      <c r="B55" s="14" t="s">
+        <v>94</v>
+      </c>
+      <c r="C55" s="4"/>
+      <c r="D55" s="5"/>
+      <c r="E55" s="15" t="s">
+        <v>95</v>
+      </c>
+      <c r="F55" s="4"/>
+      <c r="G55" s="4"/>
+      <c r="H55" s="4"/>
+      <c r="I55" s="4"/>
+      <c r="J55" s="5"/>
+      <c r="K55" s="16" t="s">
+        <v>96</v>
+      </c>
+      <c r="L55" s="4"/>
+      <c r="M55" s="5"/>
+      <c r="N55" s="17">
+        <v>0</v>
+      </c>
+      <c r="O55" s="4"/>
+      <c r="P55" s="4"/>
+      <c r="Q55" s="4"/>
+      <c r="R55" s="4"/>
+      <c r="S55" s="5"/>
+    </row>
+    <row r="56" spans="2:19" ht="16.5" customHeight="1">
+      <c r="B56" s="14" t="s">
+        <v>97</v>
+      </c>
+      <c r="C56" s="4"/>
+      <c r="D56" s="5"/>
+      <c r="E56" s="15" t="s">
+        <v>98</v>
+      </c>
+      <c r="F56" s="4"/>
+      <c r="G56" s="4"/>
+      <c r="H56" s="4"/>
+      <c r="I56" s="4"/>
+      <c r="J56" s="5"/>
+      <c r="K56" s="16">
+        <v>6.09</v>
+      </c>
+      <c r="L56" s="4"/>
+      <c r="M56" s="5"/>
+      <c r="N56" s="17">
+        <v>0</v>
+      </c>
+      <c r="O56" s="4"/>
+      <c r="P56" s="4"/>
+      <c r="Q56" s="4"/>
+      <c r="R56" s="4"/>
+      <c r="S56" s="5"/>
+    </row>
+    <row r="57" spans="2:19" ht="16.5" customHeight="1">
+      <c r="B57" s="14" t="s">
+        <v>99</v>
+      </c>
+      <c r="C57" s="4"/>
+      <c r="D57" s="5"/>
+      <c r="E57" s="15" t="s">
+        <v>100</v>
+      </c>
+      <c r="F57" s="4"/>
+      <c r="G57" s="4"/>
+      <c r="H57" s="4"/>
+      <c r="I57" s="4"/>
+      <c r="J57" s="5"/>
+      <c r="K57" s="16">
+        <v>6.02</v>
+      </c>
+      <c r="L57" s="4"/>
+      <c r="M57" s="5"/>
+      <c r="N57" s="17">
+        <v>0</v>
+      </c>
+      <c r="O57" s="4"/>
+      <c r="P57" s="4"/>
+      <c r="Q57" s="4"/>
+      <c r="R57" s="4"/>
+      <c r="S57" s="5"/>
+    </row>
+    <row r="58" spans="2:19" ht="16.5" customHeight="1">
+      <c r="B58" s="14" t="s">
+        <v>101</v>
+      </c>
+      <c r="C58" s="4"/>
+      <c r="D58" s="5"/>
+      <c r="E58" s="15" t="s">
+        <v>102</v>
+      </c>
+      <c r="F58" s="4"/>
+      <c r="G58" s="4"/>
+      <c r="H58" s="4"/>
+      <c r="I58" s="4"/>
+      <c r="J58" s="5"/>
+      <c r="K58" s="16">
+        <v>0.3</v>
+      </c>
+      <c r="L58" s="4"/>
+      <c r="M58" s="5"/>
+      <c r="N58" s="17">
+        <v>280474.74</v>
+      </c>
+      <c r="O58" s="4"/>
+      <c r="P58" s="4"/>
+      <c r="Q58" s="4"/>
+      <c r="R58" s="4"/>
+      <c r="S58" s="5"/>
+    </row>
+    <row r="59" spans="2:19" ht="16.5" customHeight="1">
+      <c r="B59" s="14" t="s">
+        <v>103</v>
+      </c>
+      <c r="C59" s="4"/>
+      <c r="D59" s="5"/>
+      <c r="E59" s="15" t="s">
+        <v>104</v>
+      </c>
+      <c r="F59" s="4"/>
+      <c r="G59" s="4"/>
+      <c r="H59" s="4"/>
+      <c r="I59" s="4"/>
+      <c r="J59" s="5"/>
+      <c r="K59" s="16">
+        <v>5.44</v>
+      </c>
+      <c r="L59" s="4"/>
+      <c r="M59" s="5"/>
+      <c r="N59" s="17">
+        <v>0</v>
+      </c>
+      <c r="O59" s="4"/>
+      <c r="P59" s="4"/>
+      <c r="Q59" s="4"/>
+      <c r="R59" s="4"/>
+      <c r="S59" s="5"/>
+    </row>
+    <row r="60" spans="2:19" ht="16.5" customHeight="1">
+      <c r="B60" s="14" t="s">
+        <v>105</v>
+      </c>
+      <c r="C60" s="4"/>
+      <c r="D60" s="5"/>
+      <c r="E60" s="15" t="s">
+        <v>106</v>
+      </c>
+      <c r="F60" s="4"/>
+      <c r="G60" s="4"/>
+      <c r="H60" s="4"/>
+      <c r="I60" s="4"/>
+      <c r="J60" s="5"/>
+      <c r="K60" s="16">
+        <v>12.03</v>
+      </c>
+      <c r="L60" s="4"/>
+      <c r="M60" s="5"/>
+      <c r="N60" s="17">
+        <v>0</v>
+      </c>
+      <c r="O60" s="4"/>
+      <c r="P60" s="4"/>
+      <c r="Q60" s="4"/>
+      <c r="R60" s="4"/>
+      <c r="S60" s="5"/>
+    </row>
+    <row r="61" spans="2:19" ht="16.5" customHeight="1">
+      <c r="B61" s="14" t="s">
+        <v>107</v>
+      </c>
+      <c r="C61" s="4"/>
+      <c r="D61" s="5"/>
+      <c r="E61" s="15" t="s">
+        <v>108</v>
+      </c>
+      <c r="F61" s="4"/>
+      <c r="G61" s="4"/>
+      <c r="H61" s="4"/>
+      <c r="I61" s="4"/>
+      <c r="J61" s="5"/>
+      <c r="K61" s="16">
+        <v>3.68</v>
+      </c>
+      <c r="L61" s="4"/>
+      <c r="M61" s="5"/>
+      <c r="N61" s="17">
+        <v>0</v>
+      </c>
+      <c r="O61" s="4"/>
+      <c r="P61" s="4"/>
+      <c r="Q61" s="4"/>
+      <c r="R61" s="4"/>
+      <c r="S61" s="5"/>
+    </row>
+    <row r="62" spans="2:19" ht="16.5" customHeight="1">
+      <c r="B62" s="14" t="s">
+        <v>109</v>
+      </c>
+      <c r="C62" s="4"/>
+      <c r="D62" s="5"/>
+      <c r="E62" s="15" t="s">
+        <v>110</v>
+      </c>
+      <c r="F62" s="4"/>
+      <c r="G62" s="4"/>
+      <c r="H62" s="4"/>
+      <c r="I62" s="4"/>
+      <c r="J62" s="5"/>
+      <c r="K62" s="16">
+        <v>1.87</v>
+      </c>
+      <c r="L62" s="4"/>
+      <c r="M62" s="5"/>
+      <c r="N62" s="17">
+        <v>137200</v>
+      </c>
+      <c r="O62" s="4"/>
+      <c r="P62" s="4"/>
+      <c r="Q62" s="4"/>
+      <c r="R62" s="4"/>
+      <c r="S62" s="5"/>
+    </row>
+    <row r="63" spans="2:19" ht="16.5" customHeight="1">
+      <c r="B63" s="14" t="s">
+        <v>111</v>
+      </c>
+      <c r="C63" s="4"/>
+      <c r="D63" s="5"/>
+      <c r="E63" s="15" t="s">
+        <v>112</v>
+      </c>
+      <c r="F63" s="4"/>
+      <c r="G63" s="4"/>
+      <c r="H63" s="4"/>
+      <c r="I63" s="4"/>
+      <c r="J63" s="5"/>
+      <c r="K63" s="16">
+        <v>14.24</v>
+      </c>
+      <c r="L63" s="4"/>
+      <c r="M63" s="5"/>
+      <c r="N63" s="17">
+        <v>12618705.050000001</v>
+      </c>
+      <c r="O63" s="4"/>
+      <c r="P63" s="4"/>
+      <c r="Q63" s="4"/>
+      <c r="R63" s="4"/>
+      <c r="S63" s="5"/>
+    </row>
+    <row r="64" spans="2:19" ht="16.5" customHeight="1">
+      <c r="B64" s="14" t="s">
+        <v>113</v>
+      </c>
+      <c r="C64" s="4"/>
+      <c r="D64" s="5"/>
+      <c r="E64" s="15" t="s">
+        <v>114</v>
+      </c>
+      <c r="F64" s="4"/>
+      <c r="G64" s="4"/>
+      <c r="H64" s="4"/>
+      <c r="I64" s="4"/>
+      <c r="J64" s="5"/>
+      <c r="K64" s="16">
+        <v>1.35</v>
+      </c>
+      <c r="L64" s="4"/>
+      <c r="M64" s="5"/>
+      <c r="N64" s="17">
+        <v>10000000</v>
+      </c>
+      <c r="O64" s="4"/>
+      <c r="P64" s="4"/>
+      <c r="Q64" s="4"/>
+      <c r="R64" s="4"/>
+      <c r="S64" s="5"/>
+    </row>
+    <row r="65" spans="2:19" ht="16.5" customHeight="1">
+      <c r="B65" s="14" t="s">
+        <v>115</v>
+      </c>
+      <c r="C65" s="4"/>
+      <c r="D65" s="5"/>
+      <c r="E65" s="15" t="s">
+        <v>116</v>
+      </c>
+      <c r="F65" s="4"/>
+      <c r="G65" s="4"/>
+      <c r="H65" s="4"/>
+      <c r="I65" s="4"/>
+      <c r="J65" s="5"/>
+      <c r="K65" s="16">
+        <v>1.45</v>
+      </c>
+      <c r="L65" s="4"/>
+      <c r="M65" s="5"/>
+      <c r="N65" s="17">
+        <v>27200</v>
+      </c>
+      <c r="O65" s="4"/>
+      <c r="P65" s="4"/>
+      <c r="Q65" s="4"/>
+      <c r="R65" s="4"/>
+      <c r="S65" s="5"/>
+    </row>
+    <row r="66" spans="2:19" ht="16.5" customHeight="1">
+      <c r="B66" s="14" t="s">
+        <v>117</v>
+      </c>
+      <c r="C66" s="4"/>
+      <c r="D66" s="5"/>
+      <c r="E66" s="15" t="s">
+        <v>118</v>
+      </c>
+      <c r="F66" s="4"/>
+      <c r="G66" s="4"/>
+      <c r="H66" s="4"/>
+      <c r="I66" s="4"/>
+      <c r="J66" s="5"/>
+      <c r="K66" s="16">
+        <v>2.5299999999999998</v>
+      </c>
+      <c r="L66" s="4"/>
+      <c r="M66" s="5"/>
+      <c r="N66" s="17">
+        <v>47100</v>
+      </c>
+      <c r="O66" s="4"/>
+      <c r="P66" s="4"/>
+      <c r="Q66" s="4"/>
+      <c r="R66" s="4"/>
+      <c r="S66" s="5"/>
+    </row>
+    <row r="67" spans="2:19" ht="16.5" customHeight="1">
+      <c r="B67" s="14" t="s">
+        <v>119</v>
+      </c>
+      <c r="C67" s="4"/>
+      <c r="D67" s="5"/>
+      <c r="E67" s="15" t="s">
         <v>120</v>
       </c>
-      <c r="J9" s="10" t="s">
+      <c r="F67" s="4"/>
+      <c r="G67" s="4"/>
+      <c r="H67" s="4"/>
+      <c r="I67" s="4"/>
+      <c r="J67" s="5"/>
+      <c r="K67" s="16">
+        <v>1.33</v>
+      </c>
+      <c r="L67" s="4"/>
+      <c r="M67" s="5"/>
+      <c r="N67" s="17">
+        <v>1460500</v>
+      </c>
+      <c r="O67" s="4"/>
+      <c r="P67" s="4"/>
+      <c r="Q67" s="4"/>
+      <c r="R67" s="4"/>
+      <c r="S67" s="5"/>
+    </row>
+    <row r="68" spans="2:19" ht="16.5" customHeight="1">
+      <c r="B68" s="14" t="s">
+        <v>121</v>
+      </c>
+      <c r="C68" s="4"/>
+      <c r="D68" s="5"/>
+      <c r="E68" s="15" t="s">
+        <v>122</v>
+      </c>
+      <c r="F68" s="4"/>
+      <c r="G68" s="4"/>
+      <c r="H68" s="4"/>
+      <c r="I68" s="4"/>
+      <c r="J68" s="5"/>
+      <c r="K68" s="16">
+        <v>1.62</v>
+      </c>
+      <c r="L68" s="4"/>
+      <c r="M68" s="5"/>
+      <c r="N68" s="17">
+        <v>22025</v>
+      </c>
+      <c r="O68" s="4"/>
+      <c r="P68" s="4"/>
+      <c r="Q68" s="4"/>
+      <c r="R68" s="4"/>
+      <c r="S68" s="5"/>
+    </row>
+    <row r="69" spans="2:19" ht="16.5" customHeight="1">
+      <c r="B69" s="14" t="s">
+        <v>123</v>
+      </c>
+      <c r="C69" s="4"/>
+      <c r="D69" s="5"/>
+      <c r="E69" s="15" t="s">
+        <v>124</v>
+      </c>
+      <c r="F69" s="4"/>
+      <c r="G69" s="4"/>
+      <c r="H69" s="4"/>
+      <c r="I69" s="4"/>
+      <c r="J69" s="5"/>
+      <c r="K69" s="16">
+        <v>1.86</v>
+      </c>
+      <c r="L69" s="4"/>
+      <c r="M69" s="5"/>
+      <c r="N69" s="17">
+        <v>0</v>
+      </c>
+      <c r="O69" s="4"/>
+      <c r="P69" s="4"/>
+      <c r="Q69" s="4"/>
+      <c r="R69" s="4"/>
+      <c r="S69" s="5"/>
+    </row>
+    <row r="70" spans="2:19" ht="16.5" customHeight="1">
+      <c r="B70" s="14" t="s">
+        <v>125</v>
+      </c>
+      <c r="C70" s="4"/>
+      <c r="D70" s="5"/>
+      <c r="E70" s="15" t="s">
+        <v>126</v>
+      </c>
+      <c r="F70" s="4"/>
+      <c r="G70" s="4"/>
+      <c r="H70" s="4"/>
+      <c r="I70" s="4"/>
+      <c r="J70" s="5"/>
+      <c r="K70" s="16">
+        <v>6.62</v>
+      </c>
+      <c r="L70" s="4"/>
+      <c r="M70" s="5"/>
+      <c r="N70" s="17">
+        <v>0</v>
+      </c>
+      <c r="O70" s="4"/>
+      <c r="P70" s="4"/>
+      <c r="Q70" s="4"/>
+      <c r="R70" s="4"/>
+      <c r="S70" s="5"/>
+    </row>
+    <row r="71" spans="2:19" ht="16.5" customHeight="1">
+      <c r="B71" s="14" t="s">
+        <v>127</v>
+      </c>
+      <c r="C71" s="4"/>
+      <c r="D71" s="5"/>
+      <c r="E71" s="15" t="s">
+        <v>128</v>
+      </c>
+      <c r="F71" s="4"/>
+      <c r="G71" s="4"/>
+      <c r="H71" s="4"/>
+      <c r="I71" s="4"/>
+      <c r="J71" s="5"/>
+      <c r="K71" s="16">
+        <v>25.98</v>
+      </c>
+      <c r="L71" s="4"/>
+      <c r="M71" s="5"/>
+      <c r="N71" s="17">
+        <v>0</v>
+      </c>
+      <c r="O71" s="4"/>
+      <c r="P71" s="4"/>
+      <c r="Q71" s="4"/>
+      <c r="R71" s="4"/>
+      <c r="S71" s="5"/>
+    </row>
+    <row r="72" spans="2:19" ht="16.5" customHeight="1">
+      <c r="B72" s="14" t="s">
+        <v>129</v>
+      </c>
+      <c r="C72" s="4"/>
+      <c r="D72" s="5"/>
+      <c r="E72" s="15" t="s">
+        <v>130</v>
+      </c>
+      <c r="F72" s="4"/>
+      <c r="G72" s="4"/>
+      <c r="H72" s="4"/>
+      <c r="I72" s="4"/>
+      <c r="J72" s="5"/>
+      <c r="K72" s="16">
+        <v>2.84</v>
+      </c>
+      <c r="L72" s="4"/>
+      <c r="M72" s="5"/>
+      <c r="N72" s="17">
+        <v>0</v>
+      </c>
+      <c r="O72" s="4"/>
+      <c r="P72" s="4"/>
+      <c r="Q72" s="4"/>
+      <c r="R72" s="4"/>
+      <c r="S72" s="5"/>
+    </row>
+    <row r="73" spans="2:19" ht="16.5" customHeight="1">
+      <c r="B73" s="14" t="s">
+        <v>131</v>
+      </c>
+      <c r="C73" s="4"/>
+      <c r="D73" s="5"/>
+      <c r="E73" s="15" t="s">
+        <v>132</v>
+      </c>
+      <c r="F73" s="4"/>
+      <c r="G73" s="4"/>
+      <c r="H73" s="4"/>
+      <c r="I73" s="4"/>
+      <c r="J73" s="5"/>
+      <c r="K73" s="16">
+        <v>2.38</v>
+      </c>
+      <c r="L73" s="4"/>
+      <c r="M73" s="5"/>
+      <c r="N73" s="17">
+        <v>0</v>
+      </c>
+      <c r="O73" s="4"/>
+      <c r="P73" s="4"/>
+      <c r="Q73" s="4"/>
+      <c r="R73" s="4"/>
+      <c r="S73" s="5"/>
+    </row>
+    <row r="74" spans="2:19" ht="16.5" customHeight="1">
+      <c r="B74" s="14" t="s">
+        <v>133</v>
+      </c>
+      <c r="C74" s="4"/>
+      <c r="D74" s="5"/>
+      <c r="E74" s="15" t="s">
+        <v>134</v>
+      </c>
+      <c r="F74" s="4"/>
+      <c r="G74" s="4"/>
+      <c r="H74" s="4"/>
+      <c r="I74" s="4"/>
+      <c r="J74" s="5"/>
+      <c r="K74" s="16">
+        <v>1.1599999999999999</v>
+      </c>
+      <c r="L74" s="4"/>
+      <c r="M74" s="5"/>
+      <c r="N74" s="17">
+        <v>247567.44</v>
+      </c>
+      <c r="O74" s="4"/>
+      <c r="P74" s="4"/>
+      <c r="Q74" s="4"/>
+      <c r="R74" s="4"/>
+      <c r="S74" s="5"/>
+    </row>
+    <row r="75" spans="2:19" ht="16.5" customHeight="1">
+      <c r="B75" s="14" t="s">
+        <v>135</v>
+      </c>
+      <c r="C75" s="4"/>
+      <c r="D75" s="5"/>
+      <c r="E75" s="15" t="s">
+        <v>136</v>
+      </c>
+      <c r="F75" s="4"/>
+      <c r="G75" s="4"/>
+      <c r="H75" s="4"/>
+      <c r="I75" s="4"/>
+      <c r="J75" s="5"/>
+      <c r="K75" s="16">
+        <v>7.75</v>
+      </c>
+      <c r="L75" s="4"/>
+      <c r="M75" s="5"/>
+      <c r="N75" s="17">
+        <v>0</v>
+      </c>
+      <c r="O75" s="4"/>
+      <c r="P75" s="4"/>
+      <c r="Q75" s="4"/>
+      <c r="R75" s="4"/>
+      <c r="S75" s="5"/>
+    </row>
+    <row r="76" spans="2:19" ht="16.5" customHeight="1">
+      <c r="B76" s="14" t="s">
+        <v>137</v>
+      </c>
+      <c r="C76" s="4"/>
+      <c r="D76" s="5"/>
+      <c r="E76" s="15" t="s">
+        <v>138</v>
+      </c>
+      <c r="F76" s="4"/>
+      <c r="G76" s="4"/>
+      <c r="H76" s="4"/>
+      <c r="I76" s="4"/>
+      <c r="J76" s="5"/>
+      <c r="K76" s="16">
+        <v>1</v>
+      </c>
+      <c r="L76" s="4"/>
+      <c r="M76" s="5"/>
+      <c r="N76" s="17">
+        <v>34500</v>
+      </c>
+      <c r="O76" s="4"/>
+      <c r="P76" s="4"/>
+      <c r="Q76" s="4"/>
+      <c r="R76" s="4"/>
+      <c r="S76" s="5"/>
+    </row>
+    <row r="77" spans="2:19" ht="16.5" customHeight="1">
+      <c r="B77" s="14" t="s">
+        <v>139</v>
+      </c>
+      <c r="C77" s="4"/>
+      <c r="D77" s="5"/>
+      <c r="E77" s="15" t="s">
+        <v>140</v>
+      </c>
+      <c r="F77" s="4"/>
+      <c r="G77" s="4"/>
+      <c r="H77" s="4"/>
+      <c r="I77" s="4"/>
+      <c r="J77" s="5"/>
+      <c r="K77" s="16">
+        <v>0</v>
+      </c>
+      <c r="L77" s="4"/>
+      <c r="M77" s="5"/>
+      <c r="N77" s="17">
+        <v>0</v>
+      </c>
+      <c r="O77" s="4"/>
+      <c r="P77" s="4"/>
+      <c r="Q77" s="4"/>
+      <c r="R77" s="4"/>
+      <c r="S77" s="5"/>
+    </row>
+    <row r="78" spans="2:19" ht="16.5" customHeight="1">
+      <c r="B78" s="14" t="s">
+        <v>141</v>
+      </c>
+      <c r="C78" s="4"/>
+      <c r="D78" s="5"/>
+      <c r="E78" s="15" t="s">
+        <v>142</v>
+      </c>
+      <c r="F78" s="4"/>
+      <c r="G78" s="4"/>
+      <c r="H78" s="4"/>
+      <c r="I78" s="4"/>
+      <c r="J78" s="5"/>
+      <c r="K78" s="16">
+        <v>0</v>
+      </c>
+      <c r="L78" s="4"/>
+      <c r="M78" s="5"/>
+      <c r="N78" s="17">
+        <v>0</v>
+      </c>
+      <c r="O78" s="4"/>
+      <c r="P78" s="4"/>
+      <c r="Q78" s="4"/>
+      <c r="R78" s="4"/>
+      <c r="S78" s="5"/>
+    </row>
+    <row r="79" spans="2:19" ht="16.5" customHeight="1">
+      <c r="B79" s="14" t="s">
+        <v>143</v>
+      </c>
+      <c r="C79" s="4"/>
+      <c r="D79" s="5"/>
+      <c r="E79" s="15" t="s">
+        <v>144</v>
+      </c>
+      <c r="F79" s="4"/>
+      <c r="G79" s="4"/>
+      <c r="H79" s="4"/>
+      <c r="I79" s="4"/>
+      <c r="J79" s="5"/>
+      <c r="K79" s="16">
+        <v>6.18</v>
+      </c>
+      <c r="L79" s="4"/>
+      <c r="M79" s="5"/>
+      <c r="N79" s="17">
+        <v>0</v>
+      </c>
+      <c r="O79" s="4"/>
+      <c r="P79" s="4"/>
+      <c r="Q79" s="4"/>
+      <c r="R79" s="4"/>
+      <c r="S79" s="5"/>
+    </row>
+    <row r="80" spans="2:19" ht="16.5" customHeight="1">
+      <c r="B80" s="14" t="s">
+        <v>145</v>
+      </c>
+      <c r="C80" s="4"/>
+      <c r="D80" s="5"/>
+      <c r="E80" s="15" t="s">
+        <v>146</v>
+      </c>
+      <c r="F80" s="4"/>
+      <c r="G80" s="4"/>
+      <c r="H80" s="4"/>
+      <c r="I80" s="4"/>
+      <c r="J80" s="5"/>
+      <c r="K80" s="16">
+        <v>1.59</v>
+      </c>
+      <c r="L80" s="4"/>
+      <c r="M80" s="5"/>
+      <c r="N80" s="17">
+        <v>986800</v>
+      </c>
+      <c r="O80" s="4"/>
+      <c r="P80" s="4"/>
+      <c r="Q80" s="4"/>
+      <c r="R80" s="4"/>
+      <c r="S80" s="5"/>
+    </row>
+    <row r="81" spans="2:19" ht="16.5" customHeight="1">
+      <c r="B81" s="14" t="s">
+        <v>147</v>
+      </c>
+      <c r="C81" s="4"/>
+      <c r="D81" s="5"/>
+      <c r="E81" s="15" t="s">
+        <v>148</v>
+      </c>
+      <c r="F81" s="4"/>
+      <c r="G81" s="4"/>
+      <c r="H81" s="4"/>
+      <c r="I81" s="4"/>
+      <c r="J81" s="5"/>
+      <c r="K81" s="16">
+        <v>1.5</v>
+      </c>
+      <c r="L81" s="4"/>
+      <c r="M81" s="5"/>
+      <c r="N81" s="17">
+        <v>0</v>
+      </c>
+      <c r="O81" s="4"/>
+      <c r="P81" s="4"/>
+      <c r="Q81" s="4"/>
+      <c r="R81" s="4"/>
+      <c r="S81" s="5"/>
+    </row>
+    <row r="82" spans="2:19" ht="16.5" customHeight="1">
+      <c r="B82" s="14" t="s">
+        <v>149</v>
+      </c>
+      <c r="C82" s="4"/>
+      <c r="D82" s="5"/>
+      <c r="E82" s="15" t="s">
+        <v>150</v>
+      </c>
+      <c r="F82" s="4"/>
+      <c r="G82" s="4"/>
+      <c r="H82" s="4"/>
+      <c r="I82" s="4"/>
+      <c r="J82" s="5"/>
+      <c r="K82" s="16">
+        <v>4.8</v>
+      </c>
+      <c r="L82" s="4"/>
+      <c r="M82" s="5"/>
+      <c r="N82" s="17">
+        <v>141995.35999999999</v>
+      </c>
+      <c r="O82" s="4"/>
+      <c r="P82" s="4"/>
+      <c r="Q82" s="4"/>
+      <c r="R82" s="4"/>
+      <c r="S82" s="5"/>
+    </row>
+    <row r="83" spans="2:19" ht="16.5" customHeight="1">
+      <c r="B83" s="14" t="s">
+        <v>151</v>
+      </c>
+      <c r="C83" s="4"/>
+      <c r="D83" s="5"/>
+      <c r="E83" s="15" t="s">
+        <v>152</v>
+      </c>
+      <c r="F83" s="4"/>
+      <c r="G83" s="4"/>
+      <c r="H83" s="4"/>
+      <c r="I83" s="4"/>
+      <c r="J83" s="5"/>
+      <c r="K83" s="16">
+        <v>10.53</v>
+      </c>
+      <c r="L83" s="4"/>
+      <c r="M83" s="5"/>
+      <c r="N83" s="17">
+        <v>41100</v>
+      </c>
+      <c r="O83" s="4"/>
+      <c r="P83" s="4"/>
+      <c r="Q83" s="4"/>
+      <c r="R83" s="4"/>
+      <c r="S83" s="5"/>
+    </row>
+    <row r="84" spans="2:19" ht="16.5" customHeight="1">
+      <c r="B84" s="14" t="s">
+        <v>153</v>
+      </c>
+      <c r="C84" s="4"/>
+      <c r="D84" s="5"/>
+      <c r="E84" s="15" t="s">
+        <v>154</v>
+      </c>
+      <c r="F84" s="4"/>
+      <c r="G84" s="4"/>
+      <c r="H84" s="4"/>
+      <c r="I84" s="4"/>
+      <c r="J84" s="5"/>
+      <c r="K84" s="16">
+        <v>1</v>
+      </c>
+      <c r="L84" s="4"/>
+      <c r="M84" s="5"/>
+      <c r="N84" s="17">
+        <v>178000</v>
+      </c>
+      <c r="O84" s="4"/>
+      <c r="P84" s="4"/>
+      <c r="Q84" s="4"/>
+      <c r="R84" s="4"/>
+      <c r="S84" s="5"/>
+    </row>
+    <row r="85" spans="2:19" ht="16.5" customHeight="1">
+      <c r="B85" s="14" t="s">
+        <v>155</v>
+      </c>
+      <c r="C85" s="4"/>
+      <c r="D85" s="5"/>
+      <c r="E85" s="15" t="s">
+        <v>156</v>
+      </c>
+      <c r="F85" s="4"/>
+      <c r="G85" s="4"/>
+      <c r="H85" s="4"/>
+      <c r="I85" s="4"/>
+      <c r="J85" s="5"/>
+      <c r="K85" s="16">
+        <v>3.07</v>
+      </c>
+      <c r="L85" s="4"/>
+      <c r="M85" s="5"/>
+      <c r="N85" s="17">
+        <v>0</v>
+      </c>
+      <c r="O85" s="4"/>
+      <c r="P85" s="4"/>
+      <c r="Q85" s="4"/>
+      <c r="R85" s="4"/>
+      <c r="S85" s="5"/>
+    </row>
+    <row r="86" spans="2:19" ht="16.5" customHeight="1">
+      <c r="B86" s="14" t="s">
+        <v>157</v>
+      </c>
+      <c r="C86" s="4"/>
+      <c r="D86" s="5"/>
+      <c r="E86" s="15" t="s">
+        <v>158</v>
+      </c>
+      <c r="F86" s="4"/>
+      <c r="G86" s="4"/>
+      <c r="H86" s="4"/>
+      <c r="I86" s="4"/>
+      <c r="J86" s="5"/>
+      <c r="K86" s="16">
+        <v>0.55000000000000004</v>
+      </c>
+      <c r="L86" s="4"/>
+      <c r="M86" s="5"/>
+      <c r="N86" s="17">
+        <v>0</v>
+      </c>
+      <c r="O86" s="4"/>
+      <c r="P86" s="4"/>
+      <c r="Q86" s="4"/>
+      <c r="R86" s="4"/>
+      <c r="S86" s="5"/>
+    </row>
+    <row r="87" spans="2:19" ht="16.5" customHeight="1">
+      <c r="B87" s="14" t="s">
+        <v>159</v>
+      </c>
+      <c r="C87" s="4"/>
+      <c r="D87" s="5"/>
+      <c r="E87" s="15" t="s">
+        <v>160</v>
+      </c>
+      <c r="F87" s="4"/>
+      <c r="G87" s="4"/>
+      <c r="H87" s="4"/>
+      <c r="I87" s="4"/>
+      <c r="J87" s="5"/>
+      <c r="K87" s="16">
+        <v>3.97</v>
+      </c>
+      <c r="L87" s="4"/>
+      <c r="M87" s="5"/>
+      <c r="N87" s="17">
+        <v>0</v>
+      </c>
+      <c r="O87" s="4"/>
+      <c r="P87" s="4"/>
+      <c r="Q87" s="4"/>
+      <c r="R87" s="4"/>
+      <c r="S87" s="5"/>
+    </row>
+    <row r="88" spans="2:19" ht="16.5" customHeight="1">
+      <c r="B88" s="14" t="s">
+        <v>161</v>
+      </c>
+      <c r="C88" s="4"/>
+      <c r="D88" s="5"/>
+      <c r="E88" s="15" t="s">
+        <v>162</v>
+      </c>
+      <c r="F88" s="4"/>
+      <c r="G88" s="4"/>
+      <c r="H88" s="4"/>
+      <c r="I88" s="4"/>
+      <c r="J88" s="5"/>
+      <c r="K88" s="16">
+        <v>1.65</v>
+      </c>
+      <c r="L88" s="4"/>
+      <c r="M88" s="5"/>
+      <c r="N88" s="17">
+        <v>135700</v>
+      </c>
+      <c r="O88" s="4"/>
+      <c r="P88" s="4"/>
+      <c r="Q88" s="4"/>
+      <c r="R88" s="4"/>
+      <c r="S88" s="5"/>
+    </row>
+    <row r="89" spans="2:19" ht="16.5" customHeight="1">
+      <c r="B89" s="14" t="s">
+        <v>163</v>
+      </c>
+      <c r="C89" s="4"/>
+      <c r="D89" s="5"/>
+      <c r="E89" s="15" t="s">
+        <v>164</v>
+      </c>
+      <c r="F89" s="4"/>
+      <c r="G89" s="4"/>
+      <c r="H89" s="4"/>
+      <c r="I89" s="4"/>
+      <c r="J89" s="5"/>
+      <c r="K89" s="16">
+        <v>1.42</v>
+      </c>
+      <c r="L89" s="4"/>
+      <c r="M89" s="5"/>
+      <c r="N89" s="17">
+        <v>1139854.8</v>
+      </c>
+      <c r="O89" s="4"/>
+      <c r="P89" s="4"/>
+      <c r="Q89" s="4"/>
+      <c r="R89" s="4"/>
+      <c r="S89" s="5"/>
+    </row>
+    <row r="90" spans="2:19" ht="16.5" customHeight="1">
+      <c r="B90" s="14" t="s">
+        <v>165</v>
+      </c>
+      <c r="C90" s="4"/>
+      <c r="D90" s="5"/>
+      <c r="E90" s="15" t="s">
+        <v>166</v>
+      </c>
+      <c r="F90" s="4"/>
+      <c r="G90" s="4"/>
+      <c r="H90" s="4"/>
+      <c r="I90" s="4"/>
+      <c r="J90" s="5"/>
+      <c r="K90" s="16">
+        <v>0.05</v>
+      </c>
+      <c r="L90" s="4"/>
+      <c r="M90" s="5"/>
+      <c r="N90" s="17">
+        <v>10004.5</v>
+      </c>
+      <c r="O90" s="4"/>
+      <c r="P90" s="4"/>
+      <c r="Q90" s="4"/>
+      <c r="R90" s="4"/>
+      <c r="S90" s="5"/>
+    </row>
+    <row r="91" spans="2:19" ht="16.5" customHeight="1">
+      <c r="B91" s="14" t="s">
+        <v>167</v>
+      </c>
+      <c r="C91" s="4"/>
+      <c r="D91" s="5"/>
+      <c r="E91" s="15" t="s">
+        <v>168</v>
+      </c>
+      <c r="F91" s="4"/>
+      <c r="G91" s="4"/>
+      <c r="H91" s="4"/>
+      <c r="I91" s="4"/>
+      <c r="J91" s="5"/>
+      <c r="K91" s="16">
+        <v>0.78</v>
+      </c>
+      <c r="L91" s="4"/>
+      <c r="M91" s="5"/>
+      <c r="N91" s="17">
+        <v>236466.97</v>
+      </c>
+      <c r="O91" s="4"/>
+      <c r="P91" s="4"/>
+      <c r="Q91" s="4"/>
+      <c r="R91" s="4"/>
+      <c r="S91" s="5"/>
+    </row>
+    <row r="92" spans="2:19" ht="16.5" customHeight="1">
+      <c r="B92" s="14" t="s">
+        <v>169</v>
+      </c>
+      <c r="C92" s="4"/>
+      <c r="D92" s="5"/>
+      <c r="E92" s="15" t="s">
+        <v>170</v>
+      </c>
+      <c r="F92" s="4"/>
+      <c r="G92" s="4"/>
+      <c r="H92" s="4"/>
+      <c r="I92" s="4"/>
+      <c r="J92" s="5"/>
+      <c r="K92" s="16">
+        <v>1</v>
+      </c>
+      <c r="L92" s="4"/>
+      <c r="M92" s="5"/>
+      <c r="N92" s="17">
+        <v>155500</v>
+      </c>
+      <c r="O92" s="4"/>
+      <c r="P92" s="4"/>
+      <c r="Q92" s="4"/>
+      <c r="R92" s="4"/>
+      <c r="S92" s="5"/>
+    </row>
+    <row r="93" spans="2:19" ht="16.5" customHeight="1">
+      <c r="B93" s="14" t="s">
+        <v>171</v>
+      </c>
+      <c r="C93" s="4"/>
+      <c r="D93" s="5"/>
+      <c r="E93" s="15" t="s">
+        <v>172</v>
+      </c>
+      <c r="F93" s="4"/>
+      <c r="G93" s="4"/>
+      <c r="H93" s="4"/>
+      <c r="I93" s="4"/>
+      <c r="J93" s="5"/>
+      <c r="K93" s="16">
+        <v>1.59</v>
+      </c>
+      <c r="L93" s="4"/>
+      <c r="M93" s="5"/>
+      <c r="N93" s="17">
+        <v>660870.64</v>
+      </c>
+      <c r="O93" s="4"/>
+      <c r="P93" s="4"/>
+      <c r="Q93" s="4"/>
+      <c r="R93" s="4"/>
+      <c r="S93" s="5"/>
+    </row>
+    <row r="94" spans="2:19" ht="16.5" customHeight="1">
+      <c r="B94" s="14" t="s">
+        <v>173</v>
+      </c>
+      <c r="C94" s="4"/>
+      <c r="D94" s="5"/>
+      <c r="E94" s="15" t="s">
+        <v>174</v>
+      </c>
+      <c r="F94" s="4"/>
+      <c r="G94" s="4"/>
+      <c r="H94" s="4"/>
+      <c r="I94" s="4"/>
+      <c r="J94" s="5"/>
+      <c r="K94" s="16">
+        <v>2</v>
+      </c>
+      <c r="L94" s="4"/>
+      <c r="M94" s="5"/>
+      <c r="N94" s="17">
+        <v>44400</v>
+      </c>
+      <c r="O94" s="4"/>
+      <c r="P94" s="4"/>
+      <c r="Q94" s="4"/>
+      <c r="R94" s="4"/>
+      <c r="S94" s="5"/>
+    </row>
+    <row r="95" spans="2:19" ht="16.5" customHeight="1">
+      <c r="B95" s="14" t="s">
+        <v>175</v>
+      </c>
+      <c r="C95" s="4"/>
+      <c r="D95" s="5"/>
+      <c r="E95" s="15" t="s">
+        <v>176</v>
+      </c>
+      <c r="F95" s="4"/>
+      <c r="G95" s="4"/>
+      <c r="H95" s="4"/>
+      <c r="I95" s="4"/>
+      <c r="J95" s="5"/>
+      <c r="K95" s="16">
+        <v>1</v>
+      </c>
+      <c r="L95" s="4"/>
+      <c r="M95" s="5"/>
+      <c r="N95" s="17">
+        <v>15000</v>
+      </c>
+      <c r="O95" s="4"/>
+      <c r="P95" s="4"/>
+      <c r="Q95" s="4"/>
+      <c r="R95" s="4"/>
+      <c r="S95" s="5"/>
+    </row>
+    <row r="96" spans="2:19" ht="16.5" customHeight="1">
+      <c r="B96" s="14" t="s">
+        <v>177</v>
+      </c>
+      <c r="C96" s="4"/>
+      <c r="D96" s="5"/>
+      <c r="E96" s="15" t="s">
+        <v>178</v>
+      </c>
+      <c r="F96" s="4"/>
+      <c r="G96" s="4"/>
+      <c r="H96" s="4"/>
+      <c r="I96" s="4"/>
+      <c r="J96" s="5"/>
+      <c r="K96" s="16">
+        <v>1</v>
+      </c>
+      <c r="L96" s="4"/>
+      <c r="M96" s="5"/>
+      <c r="N96" s="17">
+        <v>26700</v>
+      </c>
+      <c r="O96" s="4"/>
+      <c r="P96" s="4"/>
+      <c r="Q96" s="4"/>
+      <c r="R96" s="4"/>
+      <c r="S96" s="5"/>
+    </row>
+    <row r="97" spans="2:19" ht="16.5" customHeight="1">
+      <c r="B97" s="14" t="s">
+        <v>179</v>
+      </c>
+      <c r="C97" s="4"/>
+      <c r="D97" s="5"/>
+      <c r="E97" s="15" t="s">
+        <v>180</v>
+      </c>
+      <c r="F97" s="4"/>
+      <c r="G97" s="4"/>
+      <c r="H97" s="4"/>
+      <c r="I97" s="4"/>
+      <c r="J97" s="5"/>
+      <c r="K97" s="16">
+        <v>1</v>
+      </c>
+      <c r="L97" s="4"/>
+      <c r="M97" s="5"/>
+      <c r="N97" s="17">
+        <v>10000</v>
+      </c>
+      <c r="O97" s="4"/>
+      <c r="P97" s="4"/>
+      <c r="Q97" s="4"/>
+      <c r="R97" s="4"/>
+      <c r="S97" s="5"/>
+    </row>
+    <row r="98" spans="2:19" ht="16.5" customHeight="1">
+      <c r="B98" s="14" t="s">
+        <v>181</v>
+      </c>
+      <c r="C98" s="4"/>
+      <c r="D98" s="5"/>
+      <c r="E98" s="15" t="s">
+        <v>182</v>
+      </c>
+      <c r="F98" s="4"/>
+      <c r="G98" s="4"/>
+      <c r="H98" s="4"/>
+      <c r="I98" s="4"/>
+      <c r="J98" s="5"/>
+      <c r="K98" s="16">
+        <v>1</v>
+      </c>
+      <c r="L98" s="4"/>
+      <c r="M98" s="5"/>
+      <c r="N98" s="17">
+        <v>204240</v>
+      </c>
+      <c r="O98" s="4"/>
+      <c r="P98" s="4"/>
+      <c r="Q98" s="4"/>
+      <c r="R98" s="4"/>
+      <c r="S98" s="5"/>
+    </row>
+    <row r="99" spans="2:19" ht="16.5" customHeight="1">
+      <c r="B99" s="14" t="s">
+        <v>183</v>
+      </c>
+      <c r="C99" s="4"/>
+      <c r="D99" s="5"/>
+      <c r="E99" s="15" t="s">
+        <v>184</v>
+      </c>
+      <c r="F99" s="4"/>
+      <c r="G99" s="4"/>
+      <c r="H99" s="4"/>
+      <c r="I99" s="4"/>
+      <c r="J99" s="5"/>
+      <c r="K99" s="16">
+        <v>1.08</v>
+      </c>
+      <c r="L99" s="4"/>
+      <c r="M99" s="5"/>
+      <c r="N99" s="17">
+        <v>1328334.6499999999</v>
+      </c>
+      <c r="O99" s="4"/>
+      <c r="P99" s="4"/>
+      <c r="Q99" s="4"/>
+      <c r="R99" s="4"/>
+      <c r="S99" s="5"/>
+    </row>
+    <row r="100" spans="2:19" ht="16.5" customHeight="1">
+      <c r="B100" s="14" t="s">
+        <v>185</v>
+      </c>
+      <c r="C100" s="4"/>
+      <c r="D100" s="5"/>
+      <c r="E100" s="15" t="s">
+        <v>186</v>
+      </c>
+      <c r="F100" s="4"/>
+      <c r="G100" s="4"/>
+      <c r="H100" s="4"/>
+      <c r="I100" s="4"/>
+      <c r="J100" s="5"/>
+      <c r="K100" s="16">
+        <v>6.43</v>
+      </c>
+      <c r="L100" s="4"/>
+      <c r="M100" s="5"/>
+      <c r="N100" s="17">
+        <v>0</v>
+      </c>
+      <c r="O100" s="4"/>
+      <c r="P100" s="4"/>
+      <c r="Q100" s="4"/>
+      <c r="R100" s="4"/>
+      <c r="S100" s="5"/>
+    </row>
+    <row r="101" spans="2:19" ht="16.5" customHeight="1">
+      <c r="B101" s="14" t="s">
+        <v>187</v>
+      </c>
+      <c r="C101" s="4"/>
+      <c r="D101" s="5"/>
+      <c r="E101" s="15" t="s">
+        <v>188</v>
+      </c>
+      <c r="F101" s="4"/>
+      <c r="G101" s="4"/>
+      <c r="H101" s="4"/>
+      <c r="I101" s="4"/>
+      <c r="J101" s="5"/>
+      <c r="K101" s="16">
+        <v>144.01</v>
+      </c>
+      <c r="L101" s="4"/>
+      <c r="M101" s="5"/>
+      <c r="N101" s="17">
+        <v>10200</v>
+      </c>
+      <c r="O101" s="4"/>
+      <c r="P101" s="4"/>
+      <c r="Q101" s="4"/>
+      <c r="R101" s="4"/>
+      <c r="S101" s="5"/>
+    </row>
+    <row r="102" spans="2:19" ht="16.5" customHeight="1">
+      <c r="B102" s="14" t="s">
+        <v>189</v>
+      </c>
+      <c r="C102" s="4"/>
+      <c r="D102" s="5"/>
+      <c r="E102" s="15" t="s">
+        <v>190</v>
+      </c>
+      <c r="F102" s="4"/>
+      <c r="G102" s="4"/>
+      <c r="H102" s="4"/>
+      <c r="I102" s="4"/>
+      <c r="J102" s="5"/>
+      <c r="K102" s="16">
+        <v>1.64</v>
+      </c>
+      <c r="L102" s="4"/>
+      <c r="M102" s="5"/>
+      <c r="N102" s="17">
+        <v>142150.48000000001</v>
+      </c>
+      <c r="O102" s="4"/>
+      <c r="P102" s="4"/>
+      <c r="Q102" s="4"/>
+      <c r="R102" s="4"/>
+      <c r="S102" s="5"/>
+    </row>
+    <row r="103" spans="2:19" ht="16.5" customHeight="1">
+      <c r="B103" s="14" t="s">
+        <v>191</v>
+      </c>
+      <c r="C103" s="4"/>
+      <c r="D103" s="5"/>
+      <c r="E103" s="15" t="s">
+        <v>192</v>
+      </c>
+      <c r="F103" s="4"/>
+      <c r="G103" s="4"/>
+      <c r="H103" s="4"/>
+      <c r="I103" s="4"/>
+      <c r="J103" s="5"/>
+      <c r="K103" s="16">
+        <v>4.0199999999999996</v>
+      </c>
+      <c r="L103" s="4"/>
+      <c r="M103" s="5"/>
+      <c r="N103" s="17">
+        <v>10000</v>
+      </c>
+      <c r="O103" s="4"/>
+      <c r="P103" s="4"/>
+      <c r="Q103" s="4"/>
+      <c r="R103" s="4"/>
+      <c r="S103" s="5"/>
+    </row>
+    <row r="104" spans="2:19" ht="16.5" customHeight="1">
+      <c r="B104" s="14" t="s">
+        <v>193</v>
+      </c>
+      <c r="C104" s="4"/>
+      <c r="D104" s="5"/>
+      <c r="E104" s="15" t="s">
+        <v>194</v>
+      </c>
+      <c r="F104" s="4"/>
+      <c r="G104" s="4"/>
+      <c r="H104" s="4"/>
+      <c r="I104" s="4"/>
+      <c r="J104" s="5"/>
+      <c r="K104" s="16">
+        <v>6.59</v>
+      </c>
+      <c r="L104" s="4"/>
+      <c r="M104" s="5"/>
+      <c r="N104" s="17">
+        <v>0</v>
+      </c>
+      <c r="O104" s="4"/>
+      <c r="P104" s="4"/>
+      <c r="Q104" s="4"/>
+      <c r="R104" s="4"/>
+      <c r="S104" s="5"/>
+    </row>
+    <row r="105" spans="2:19" ht="16.5" customHeight="1">
+      <c r="B105" s="14" t="s">
+        <v>195</v>
+      </c>
+      <c r="C105" s="4"/>
+      <c r="D105" s="5"/>
+      <c r="E105" s="15" t="s">
+        <v>196</v>
+      </c>
+      <c r="F105" s="4"/>
+      <c r="G105" s="4"/>
+      <c r="H105" s="4"/>
+      <c r="I105" s="4"/>
+      <c r="J105" s="5"/>
+      <c r="K105" s="16">
+        <v>1</v>
+      </c>
+      <c r="L105" s="4"/>
+      <c r="M105" s="5"/>
+      <c r="N105" s="17">
+        <v>175500</v>
+      </c>
+      <c r="O105" s="4"/>
+      <c r="P105" s="4"/>
+      <c r="Q105" s="4"/>
+      <c r="R105" s="4"/>
+      <c r="S105" s="5"/>
+    </row>
+    <row r="106" spans="2:19" ht="16.5" customHeight="1">
+      <c r="B106" s="14" t="s">
+        <v>197</v>
+      </c>
+      <c r="C106" s="4"/>
+      <c r="D106" s="5"/>
+      <c r="E106" s="15" t="s">
+        <v>198</v>
+      </c>
+      <c r="F106" s="4"/>
+      <c r="G106" s="4"/>
+      <c r="H106" s="4"/>
+      <c r="I106" s="4"/>
+      <c r="J106" s="5"/>
+      <c r="K106" s="16">
+        <v>1.01</v>
+      </c>
+      <c r="L106" s="4"/>
+      <c r="M106" s="5"/>
+      <c r="N106" s="17">
+        <v>455358.12</v>
+      </c>
+      <c r="O106" s="4"/>
+      <c r="P106" s="4"/>
+      <c r="Q106" s="4"/>
+      <c r="R106" s="4"/>
+      <c r="S106" s="5"/>
+    </row>
+    <row r="107" spans="2:19" ht="16.5" customHeight="1">
+      <c r="B107" s="14" t="s">
+        <v>199</v>
+      </c>
+      <c r="C107" s="4"/>
+      <c r="D107" s="5"/>
+      <c r="E107" s="15" t="s">
+        <v>200</v>
+      </c>
+      <c r="F107" s="4"/>
+      <c r="G107" s="4"/>
+      <c r="H107" s="4"/>
+      <c r="I107" s="4"/>
+      <c r="J107" s="5"/>
+      <c r="K107" s="16">
+        <v>0.88</v>
+      </c>
+      <c r="L107" s="4"/>
+      <c r="M107" s="5"/>
+      <c r="N107" s="17">
+        <v>68122.34</v>
+      </c>
+      <c r="O107" s="4"/>
+      <c r="P107" s="4"/>
+      <c r="Q107" s="4"/>
+      <c r="R107" s="4"/>
+      <c r="S107" s="5"/>
+    </row>
+    <row r="108" spans="2:19" ht="16.5" customHeight="1">
+      <c r="B108" s="14" t="s">
+        <v>201</v>
+      </c>
+      <c r="C108" s="4"/>
+      <c r="D108" s="5"/>
+      <c r="E108" s="15" t="s">
+        <v>202</v>
+      </c>
+      <c r="F108" s="4"/>
+      <c r="G108" s="4"/>
+      <c r="H108" s="4"/>
+      <c r="I108" s="4"/>
+      <c r="J108" s="5"/>
+      <c r="K108" s="16">
+        <v>10.84</v>
+      </c>
+      <c r="L108" s="4"/>
+      <c r="M108" s="5"/>
+      <c r="N108" s="17">
+        <v>0</v>
+      </c>
+      <c r="O108" s="4"/>
+      <c r="P108" s="4"/>
+      <c r="Q108" s="4"/>
+      <c r="R108" s="4"/>
+      <c r="S108" s="5"/>
+    </row>
+    <row r="109" spans="2:19" ht="16.5" customHeight="1">
+      <c r="B109" s="14" t="s">
+        <v>203</v>
+      </c>
+      <c r="C109" s="4"/>
+      <c r="D109" s="5"/>
+      <c r="E109" s="15" t="s">
+        <v>204</v>
+      </c>
+      <c r="F109" s="4"/>
+      <c r="G109" s="4"/>
+      <c r="H109" s="4"/>
+      <c r="I109" s="4"/>
+      <c r="J109" s="5"/>
+      <c r="K109" s="16">
+        <v>2.99</v>
+      </c>
+      <c r="L109" s="4"/>
+      <c r="M109" s="5"/>
+      <c r="N109" s="17">
+        <v>41100</v>
+      </c>
+      <c r="O109" s="4"/>
+      <c r="P109" s="4"/>
+      <c r="Q109" s="4"/>
+      <c r="R109" s="4"/>
+      <c r="S109" s="5"/>
+    </row>
+    <row r="110" spans="2:19" ht="16.5" customHeight="1">
+      <c r="B110" s="14" t="s">
+        <v>205</v>
+      </c>
+      <c r="C110" s="4"/>
+      <c r="D110" s="5"/>
+      <c r="E110" s="15" t="s">
+        <v>206</v>
+      </c>
+      <c r="F110" s="4"/>
+      <c r="G110" s="4"/>
+      <c r="H110" s="4"/>
+      <c r="I110" s="4"/>
+      <c r="J110" s="5"/>
+      <c r="K110" s="16">
+        <v>1</v>
+      </c>
+      <c r="L110" s="4"/>
+      <c r="M110" s="5"/>
+      <c r="N110" s="17">
+        <v>158700</v>
+      </c>
+      <c r="O110" s="4"/>
+      <c r="P110" s="4"/>
+      <c r="Q110" s="4"/>
+      <c r="R110" s="4"/>
+      <c r="S110" s="5"/>
+    </row>
+    <row r="111" spans="2:19" ht="16.5" customHeight="1">
+      <c r="B111" s="14" t="s">
+        <v>207</v>
+      </c>
+      <c r="C111" s="4"/>
+      <c r="D111" s="5"/>
+      <c r="E111" s="15" t="s">
+        <v>208</v>
+      </c>
+      <c r="F111" s="4"/>
+      <c r="G111" s="4"/>
+      <c r="H111" s="4"/>
+      <c r="I111" s="4"/>
+      <c r="J111" s="5"/>
+      <c r="K111" s="16">
+        <v>5.71</v>
+      </c>
+      <c r="L111" s="4"/>
+      <c r="M111" s="5"/>
+      <c r="N111" s="17">
+        <v>0</v>
+      </c>
+      <c r="O111" s="4"/>
+      <c r="P111" s="4"/>
+      <c r="Q111" s="4"/>
+      <c r="R111" s="4"/>
+      <c r="S111" s="5"/>
+    </row>
+    <row r="112" spans="2:19" ht="16.5" customHeight="1">
+      <c r="B112" s="14" t="s">
+        <v>209</v>
+      </c>
+      <c r="C112" s="4"/>
+      <c r="D112" s="5"/>
+      <c r="E112" s="15" t="s">
+        <v>210</v>
+      </c>
+      <c r="F112" s="4"/>
+      <c r="G112" s="4"/>
+      <c r="H112" s="4"/>
+      <c r="I112" s="4"/>
+      <c r="J112" s="5"/>
+      <c r="K112" s="16">
+        <v>1.05</v>
+      </c>
+      <c r="L112" s="4"/>
+      <c r="M112" s="5"/>
+      <c r="N112" s="17">
+        <v>357200</v>
+      </c>
+      <c r="O112" s="4"/>
+      <c r="P112" s="4"/>
+      <c r="Q112" s="4"/>
+      <c r="R112" s="4"/>
+      <c r="S112" s="5"/>
+    </row>
+    <row r="113" spans="2:19" ht="16.5" customHeight="1">
+      <c r="B113" s="14" t="s">
+        <v>211</v>
+      </c>
+      <c r="C113" s="4"/>
+      <c r="D113" s="5"/>
+      <c r="E113" s="15" t="s">
+        <v>212</v>
+      </c>
+      <c r="F113" s="4"/>
+      <c r="G113" s="4"/>
+      <c r="H113" s="4"/>
+      <c r="I113" s="4"/>
+      <c r="J113" s="5"/>
+      <c r="K113" s="16">
+        <v>1.27</v>
+      </c>
+      <c r="L113" s="4"/>
+      <c r="M113" s="5"/>
+      <c r="N113" s="17">
+        <v>82000</v>
+      </c>
+      <c r="O113" s="4"/>
+      <c r="P113" s="4"/>
+      <c r="Q113" s="4"/>
+      <c r="R113" s="4"/>
+      <c r="S113" s="5"/>
+    </row>
+    <row r="114" spans="2:19" ht="16.5" customHeight="1">
+      <c r="B114" s="14" t="s">
+        <v>213</v>
+      </c>
+      <c r="C114" s="4"/>
+      <c r="D114" s="5"/>
+      <c r="E114" s="15" t="s">
+        <v>214</v>
+      </c>
+      <c r="F114" s="4"/>
+      <c r="G114" s="4"/>
+      <c r="H114" s="4"/>
+      <c r="I114" s="4"/>
+      <c r="J114" s="5"/>
+      <c r="K114" s="16">
+        <v>1.42</v>
+      </c>
+      <c r="L114" s="4"/>
+      <c r="M114" s="5"/>
+      <c r="N114" s="17">
+        <v>455300</v>
+      </c>
+      <c r="O114" s="4"/>
+      <c r="P114" s="4"/>
+      <c r="Q114" s="4"/>
+      <c r="R114" s="4"/>
+      <c r="S114" s="5"/>
+    </row>
+    <row r="115" spans="2:19" ht="16.5" customHeight="1">
+      <c r="B115" s="14" t="s">
+        <v>215</v>
+      </c>
+      <c r="C115" s="4"/>
+      <c r="D115" s="5"/>
+      <c r="E115" s="15" t="s">
+        <v>216</v>
+      </c>
+      <c r="F115" s="4"/>
+      <c r="G115" s="4"/>
+      <c r="H115" s="4"/>
+      <c r="I115" s="4"/>
+      <c r="J115" s="5"/>
+      <c r="K115" s="16">
+        <v>1</v>
+      </c>
+      <c r="L115" s="4"/>
+      <c r="M115" s="5"/>
+      <c r="N115" s="17">
+        <v>155400</v>
+      </c>
+      <c r="O115" s="4"/>
+      <c r="P115" s="4"/>
+      <c r="Q115" s="4"/>
+      <c r="R115" s="4"/>
+      <c r="S115" s="5"/>
+    </row>
+    <row r="116" spans="2:19" ht="16.5" customHeight="1">
+      <c r="B116" s="14" t="s">
+        <v>217</v>
+      </c>
+      <c r="C116" s="4"/>
+      <c r="D116" s="5"/>
+      <c r="E116" s="15" t="s">
+        <v>218</v>
+      </c>
+      <c r="F116" s="4"/>
+      <c r="G116" s="4"/>
+      <c r="H116" s="4"/>
+      <c r="I116" s="4"/>
+      <c r="J116" s="5"/>
+      <c r="K116" s="16">
+        <v>3.03</v>
+      </c>
+      <c r="L116" s="4"/>
+      <c r="M116" s="5"/>
+      <c r="N116" s="17">
+        <v>0</v>
+      </c>
+      <c r="O116" s="4"/>
+      <c r="P116" s="4"/>
+      <c r="Q116" s="4"/>
+      <c r="R116" s="4"/>
+      <c r="S116" s="5"/>
+    </row>
+    <row r="117" spans="2:19" ht="16.5" customHeight="1">
+      <c r="B117" s="14" t="s">
+        <v>219</v>
+      </c>
+      <c r="C117" s="4"/>
+      <c r="D117" s="5"/>
+      <c r="E117" s="15" t="s">
+        <v>220</v>
+      </c>
+      <c r="F117" s="4"/>
+      <c r="G117" s="4"/>
+      <c r="H117" s="4"/>
+      <c r="I117" s="4"/>
+      <c r="J117" s="5"/>
+      <c r="K117" s="16">
+        <v>1.74</v>
+      </c>
+      <c r="L117" s="4"/>
+      <c r="M117" s="5"/>
+      <c r="N117" s="17">
+        <v>0</v>
+      </c>
+      <c r="O117" s="4"/>
+      <c r="P117" s="4"/>
+      <c r="Q117" s="4"/>
+      <c r="R117" s="4"/>
+      <c r="S117" s="5"/>
+    </row>
+    <row r="118" spans="2:19" ht="16.5" customHeight="1">
+      <c r="B118" s="14" t="s">
+        <v>221</v>
+      </c>
+      <c r="C118" s="4"/>
+      <c r="D118" s="5"/>
+      <c r="E118" s="15" t="s">
+        <v>222</v>
+      </c>
+      <c r="F118" s="4"/>
+      <c r="G118" s="4"/>
+      <c r="H118" s="4"/>
+      <c r="I118" s="4"/>
+      <c r="J118" s="5"/>
+      <c r="K118" s="16">
+        <v>25.37</v>
+      </c>
+      <c r="L118" s="4"/>
+      <c r="M118" s="5"/>
+      <c r="N118" s="17">
+        <v>0</v>
+      </c>
+      <c r="O118" s="4"/>
+      <c r="P118" s="4"/>
+      <c r="Q118" s="4"/>
+      <c r="R118" s="4"/>
+      <c r="S118" s="5"/>
+    </row>
+    <row r="119" spans="2:19" ht="16.5" customHeight="1">
+      <c r="B119" s="14" t="s">
+        <v>223</v>
+      </c>
+      <c r="C119" s="4"/>
+      <c r="D119" s="5"/>
+      <c r="E119" s="15" t="s">
+        <v>224</v>
+      </c>
+      <c r="F119" s="4"/>
+      <c r="G119" s="4"/>
+      <c r="H119" s="4"/>
+      <c r="I119" s="4"/>
+      <c r="J119" s="5"/>
+      <c r="K119" s="16">
+        <v>2.93</v>
+      </c>
+      <c r="L119" s="4"/>
+      <c r="M119" s="5"/>
+      <c r="N119" s="17">
+        <v>0</v>
+      </c>
+      <c r="O119" s="4"/>
+      <c r="P119" s="4"/>
+      <c r="Q119" s="4"/>
+      <c r="R119" s="4"/>
+      <c r="S119" s="5"/>
+    </row>
+    <row r="120" spans="2:19" ht="16.5" customHeight="1">
+      <c r="B120" s="14" t="s">
+        <v>225</v>
+      </c>
+      <c r="C120" s="4"/>
+      <c r="D120" s="5"/>
+      <c r="E120" s="15" t="s">
+        <v>226</v>
+      </c>
+      <c r="F120" s="4"/>
+      <c r="G120" s="4"/>
+      <c r="H120" s="4"/>
+      <c r="I120" s="4"/>
+      <c r="J120" s="5"/>
+      <c r="K120" s="16">
+        <v>3.8</v>
+      </c>
+      <c r="L120" s="4"/>
+      <c r="M120" s="5"/>
+      <c r="N120" s="17">
+        <v>11389.23</v>
+      </c>
+      <c r="O120" s="4"/>
+      <c r="P120" s="4"/>
+      <c r="Q120" s="4"/>
+      <c r="R120" s="4"/>
+      <c r="S120" s="5"/>
+    </row>
+    <row r="121" spans="2:19" ht="16.5" customHeight="1">
+      <c r="B121" s="14" t="s">
+        <v>227</v>
+      </c>
+      <c r="C121" s="4"/>
+      <c r="D121" s="5"/>
+      <c r="E121" s="15" t="s">
+        <v>228</v>
+      </c>
+      <c r="F121" s="4"/>
+      <c r="G121" s="4"/>
+      <c r="H121" s="4"/>
+      <c r="I121" s="4"/>
+      <c r="J121" s="5"/>
+      <c r="K121" s="16">
+        <v>9.76</v>
+      </c>
+      <c r="L121" s="4"/>
+      <c r="M121" s="5"/>
+      <c r="N121" s="17">
+        <v>0</v>
+      </c>
+      <c r="O121" s="4"/>
+      <c r="P121" s="4"/>
+      <c r="Q121" s="4"/>
+      <c r="R121" s="4"/>
+      <c r="S121" s="5"/>
+    </row>
+    <row r="122" spans="2:19" ht="16.5" customHeight="1">
+      <c r="B122" s="14" t="s">
+        <v>229</v>
+      </c>
+      <c r="C122" s="4"/>
+      <c r="D122" s="5"/>
+      <c r="E122" s="15" t="s">
+        <v>230</v>
+      </c>
+      <c r="F122" s="4"/>
+      <c r="G122" s="4"/>
+      <c r="H122" s="4"/>
+      <c r="I122" s="4"/>
+      <c r="J122" s="5"/>
+      <c r="K122" s="16">
+        <v>1</v>
+      </c>
+      <c r="L122" s="4"/>
+      <c r="M122" s="5"/>
+      <c r="N122" s="17">
+        <v>111000</v>
+      </c>
+      <c r="O122" s="4"/>
+      <c r="P122" s="4"/>
+      <c r="Q122" s="4"/>
+      <c r="R122" s="4"/>
+      <c r="S122" s="5"/>
+    </row>
+    <row r="123" spans="2:19" ht="16.5" customHeight="1">
+      <c r="B123" s="14" t="s">
+        <v>231</v>
+      </c>
+      <c r="C123" s="4"/>
+      <c r="D123" s="5"/>
+      <c r="E123" s="15" t="s">
+        <v>232</v>
+      </c>
+      <c r="F123" s="4"/>
+      <c r="G123" s="4"/>
+      <c r="H123" s="4"/>
+      <c r="I123" s="4"/>
+      <c r="J123" s="5"/>
+      <c r="K123" s="16">
+        <v>1.42</v>
+      </c>
+      <c r="L123" s="4"/>
+      <c r="M123" s="5"/>
+      <c r="N123" s="17">
+        <v>59945.8</v>
+      </c>
+      <c r="O123" s="4"/>
+      <c r="P123" s="4"/>
+      <c r="Q123" s="4"/>
+      <c r="R123" s="4"/>
+      <c r="S123" s="5"/>
+    </row>
+    <row r="124" spans="2:19" ht="16.5" customHeight="1">
+      <c r="B124" s="14" t="s">
+        <v>233</v>
+      </c>
+      <c r="C124" s="4"/>
+      <c r="D124" s="5"/>
+      <c r="E124" s="15" t="s">
+        <v>234</v>
+      </c>
+      <c r="F124" s="4"/>
+      <c r="G124" s="4"/>
+      <c r="H124" s="4"/>
+      <c r="I124" s="4"/>
+      <c r="J124" s="5"/>
+      <c r="K124" s="16">
+        <v>1.31</v>
+      </c>
+      <c r="L124" s="4"/>
+      <c r="M124" s="5"/>
+      <c r="N124" s="17">
+        <v>546348.43999999994</v>
+      </c>
+      <c r="O124" s="4"/>
+      <c r="P124" s="4"/>
+      <c r="Q124" s="4"/>
+      <c r="R124" s="4"/>
+      <c r="S124" s="5"/>
+    </row>
+    <row r="125" spans="2:19" ht="16.5" customHeight="1">
+      <c r="B125" s="14" t="s">
+        <v>235</v>
+      </c>
+      <c r="C125" s="4"/>
+      <c r="D125" s="5"/>
+      <c r="E125" s="15" t="s">
+        <v>236</v>
+      </c>
+      <c r="F125" s="4"/>
+      <c r="G125" s="4"/>
+      <c r="H125" s="4"/>
+      <c r="I125" s="4"/>
+      <c r="J125" s="5"/>
+      <c r="K125" s="16">
+        <v>1</v>
+      </c>
+      <c r="L125" s="4"/>
+      <c r="M125" s="5"/>
+      <c r="N125" s="17">
+        <v>39000</v>
+      </c>
+      <c r="O125" s="4"/>
+      <c r="P125" s="4"/>
+      <c r="Q125" s="4"/>
+      <c r="R125" s="4"/>
+      <c r="S125" s="5"/>
+    </row>
+    <row r="126" spans="2:19" ht="16.5" customHeight="1">
+      <c r="B126" s="14" t="s">
+        <v>237</v>
+      </c>
+      <c r="C126" s="4"/>
+      <c r="D126" s="5"/>
+      <c r="E126" s="15" t="s">
+        <v>238</v>
+      </c>
+      <c r="F126" s="4"/>
+      <c r="G126" s="4"/>
+      <c r="H126" s="4"/>
+      <c r="I126" s="4"/>
+      <c r="J126" s="5"/>
+      <c r="K126" s="16">
+        <v>1.24</v>
+      </c>
+      <c r="L126" s="4"/>
+      <c r="M126" s="5"/>
+      <c r="N126" s="17">
+        <v>164765.63</v>
+      </c>
+      <c r="O126" s="4"/>
+      <c r="P126" s="4"/>
+      <c r="Q126" s="4"/>
+      <c r="R126" s="4"/>
+      <c r="S126" s="5"/>
+    </row>
+    <row r="127" spans="2:19" ht="16.5" customHeight="1">
+      <c r="B127" s="14" t="s">
+        <v>239</v>
+      </c>
+      <c r="C127" s="4"/>
+      <c r="D127" s="5"/>
+      <c r="E127" s="15" t="s">
+        <v>240</v>
+      </c>
+      <c r="F127" s="4"/>
+      <c r="G127" s="4"/>
+      <c r="H127" s="4"/>
+      <c r="I127" s="4"/>
+      <c r="J127" s="5"/>
+      <c r="K127" s="16">
+        <v>1</v>
+      </c>
+      <c r="L127" s="4"/>
+      <c r="M127" s="5"/>
+      <c r="N127" s="17">
+        <v>43200</v>
+      </c>
+      <c r="O127" s="4"/>
+      <c r="P127" s="4"/>
+      <c r="Q127" s="4"/>
+      <c r="R127" s="4"/>
+      <c r="S127" s="5"/>
+    </row>
+    <row r="128" spans="2:19" ht="16.5" customHeight="1">
+      <c r="B128" s="14" t="s">
+        <v>241</v>
+      </c>
+      <c r="C128" s="4"/>
+      <c r="D128" s="5"/>
+      <c r="E128" s="15" t="s">
+        <v>242</v>
+      </c>
+      <c r="F128" s="4"/>
+      <c r="G128" s="4"/>
+      <c r="H128" s="4"/>
+      <c r="I128" s="4"/>
+      <c r="J128" s="5"/>
+      <c r="K128" s="16">
+        <v>1.54</v>
+      </c>
+      <c r="L128" s="4"/>
+      <c r="M128" s="5"/>
+      <c r="N128" s="17">
+        <v>221700</v>
+      </c>
+      <c r="O128" s="4"/>
+      <c r="P128" s="4"/>
+      <c r="Q128" s="4"/>
+      <c r="R128" s="4"/>
+      <c r="S128" s="5"/>
+    </row>
+    <row r="129" spans="2:19" ht="16.5" customHeight="1">
+      <c r="B129" s="14" t="s">
+        <v>243</v>
+      </c>
+      <c r="C129" s="4"/>
+      <c r="D129" s="5"/>
+      <c r="E129" s="15" t="s">
+        <v>244</v>
+      </c>
+      <c r="F129" s="4"/>
+      <c r="G129" s="4"/>
+      <c r="H129" s="4"/>
+      <c r="I129" s="4"/>
+      <c r="J129" s="5"/>
+      <c r="K129" s="16">
+        <v>1.23</v>
+      </c>
+      <c r="L129" s="4"/>
+      <c r="M129" s="5"/>
+      <c r="N129" s="17">
+        <v>27200</v>
+      </c>
+      <c r="O129" s="4"/>
+      <c r="P129" s="4"/>
+      <c r="Q129" s="4"/>
+      <c r="R129" s="4"/>
+      <c r="S129" s="5"/>
+    </row>
+    <row r="130" spans="2:19" ht="16.5" customHeight="1">
+      <c r="B130" s="14" t="s">
+        <v>245</v>
+      </c>
+      <c r="C130" s="4"/>
+      <c r="D130" s="5"/>
+      <c r="E130" s="15" t="s">
+        <v>246</v>
+      </c>
+      <c r="F130" s="4"/>
+      <c r="G130" s="4"/>
+      <c r="H130" s="4"/>
+      <c r="I130" s="4"/>
+      <c r="J130" s="5"/>
+      <c r="K130" s="16">
+        <v>1</v>
+      </c>
+      <c r="L130" s="4"/>
+      <c r="M130" s="5"/>
+      <c r="N130" s="17">
+        <v>432259.96</v>
+      </c>
+      <c r="O130" s="4"/>
+      <c r="P130" s="4"/>
+      <c r="Q130" s="4"/>
+      <c r="R130" s="4"/>
+      <c r="S130" s="5"/>
+    </row>
+    <row r="131" spans="2:19" ht="16.5" customHeight="1">
+      <c r="B131" s="14" t="s">
+        <v>247</v>
+      </c>
+      <c r="C131" s="4"/>
+      <c r="D131" s="5"/>
+      <c r="E131" s="15" t="s">
+        <v>248</v>
+      </c>
+      <c r="F131" s="4"/>
+      <c r="G131" s="4"/>
+      <c r="H131" s="4"/>
+      <c r="I131" s="4"/>
+      <c r="J131" s="5"/>
+      <c r="K131" s="16">
+        <v>3.53</v>
+      </c>
+      <c r="L131" s="4"/>
+      <c r="M131" s="5"/>
+      <c r="N131" s="17">
+        <v>0</v>
+      </c>
+      <c r="O131" s="4"/>
+      <c r="P131" s="4"/>
+      <c r="Q131" s="4"/>
+      <c r="R131" s="4"/>
+      <c r="S131" s="5"/>
+    </row>
+    <row r="132" spans="2:19" ht="16.5" customHeight="1">
+      <c r="B132" s="14" t="s">
+        <v>249</v>
+      </c>
+      <c r="C132" s="4"/>
+      <c r="D132" s="5"/>
+      <c r="E132" s="15" t="s">
+        <v>250</v>
+      </c>
+      <c r="F132" s="4"/>
+      <c r="G132" s="4"/>
+      <c r="H132" s="4"/>
+      <c r="I132" s="4"/>
+      <c r="J132" s="5"/>
+      <c r="K132" s="16">
+        <v>1</v>
+      </c>
+      <c r="L132" s="4"/>
+      <c r="M132" s="5"/>
+      <c r="N132" s="17">
+        <v>22200</v>
+      </c>
+      <c r="O132" s="4"/>
+      <c r="P132" s="4"/>
+      <c r="Q132" s="4"/>
+      <c r="R132" s="4"/>
+      <c r="S132" s="5"/>
+    </row>
+    <row r="133" spans="2:19" ht="16.5" customHeight="1">
+      <c r="B133" s="14" t="s">
+        <v>251</v>
+      </c>
+      <c r="C133" s="4"/>
+      <c r="D133" s="5"/>
+      <c r="E133" s="15" t="s">
+        <v>252</v>
+      </c>
+      <c r="F133" s="4"/>
+      <c r="G133" s="4"/>
+      <c r="H133" s="4"/>
+      <c r="I133" s="4"/>
+      <c r="J133" s="5"/>
+      <c r="K133" s="16">
+        <v>0.99</v>
+      </c>
+      <c r="L133" s="4"/>
+      <c r="M133" s="5"/>
+      <c r="N133" s="17">
+        <v>197243.3</v>
+      </c>
+      <c r="O133" s="4"/>
+      <c r="P133" s="4"/>
+      <c r="Q133" s="4"/>
+      <c r="R133" s="4"/>
+      <c r="S133" s="5"/>
+    </row>
+    <row r="134" spans="2:19" ht="16.5" customHeight="1">
+      <c r="B134" s="14" t="s">
+        <v>253</v>
+      </c>
+      <c r="C134" s="4"/>
+      <c r="D134" s="5"/>
+      <c r="E134" s="15" t="s">
+        <v>254</v>
+      </c>
+      <c r="F134" s="4"/>
+      <c r="G134" s="4"/>
+      <c r="H134" s="4"/>
+      <c r="I134" s="4"/>
+      <c r="J134" s="5"/>
+      <c r="K134" s="16">
+        <v>1</v>
+      </c>
+      <c r="L134" s="4"/>
+      <c r="M134" s="5"/>
+      <c r="N134" s="17">
+        <v>41100</v>
+      </c>
+      <c r="O134" s="4"/>
+      <c r="P134" s="4"/>
+      <c r="Q134" s="4"/>
+      <c r="R134" s="4"/>
+      <c r="S134" s="5"/>
+    </row>
+    <row r="135" spans="2:19" ht="16.5" customHeight="1">
+      <c r="B135" s="14" t="s">
+        <v>255</v>
+      </c>
+      <c r="C135" s="4"/>
+      <c r="D135" s="5"/>
+      <c r="E135" s="15" t="s">
+        <v>256</v>
+      </c>
+      <c r="F135" s="4"/>
+      <c r="G135" s="4"/>
+      <c r="H135" s="4"/>
+      <c r="I135" s="4"/>
+      <c r="J135" s="5"/>
+      <c r="K135" s="16">
+        <v>0</v>
+      </c>
+      <c r="L135" s="4"/>
+      <c r="M135" s="5"/>
+      <c r="N135" s="17">
+        <v>0</v>
+      </c>
+      <c r="O135" s="4"/>
+      <c r="P135" s="4"/>
+      <c r="Q135" s="4"/>
+      <c r="R135" s="4"/>
+      <c r="S135" s="5"/>
+    </row>
+    <row r="136" spans="2:19" ht="16.5" customHeight="1">
+      <c r="B136" s="14" t="s">
+        <v>257</v>
+      </c>
+      <c r="C136" s="4"/>
+      <c r="D136" s="5"/>
+      <c r="E136" s="15" t="s">
+        <v>258</v>
+      </c>
+      <c r="F136" s="4"/>
+      <c r="G136" s="4"/>
+      <c r="H136" s="4"/>
+      <c r="I136" s="4"/>
+      <c r="J136" s="5"/>
+      <c r="K136" s="16">
+        <v>1.91</v>
+      </c>
+      <c r="L136" s="4"/>
+      <c r="M136" s="5"/>
+      <c r="N136" s="17">
+        <v>0</v>
+      </c>
+      <c r="O136" s="4"/>
+      <c r="P136" s="4"/>
+      <c r="Q136" s="4"/>
+      <c r="R136" s="4"/>
+      <c r="S136" s="5"/>
+    </row>
+    <row r="137" spans="2:19" ht="16.5" customHeight="1">
+      <c r="B137" s="14" t="s">
+        <v>259</v>
+      </c>
+      <c r="C137" s="4"/>
+      <c r="D137" s="5"/>
+      <c r="E137" s="15" t="s">
+        <v>260</v>
+      </c>
+      <c r="F137" s="4"/>
+      <c r="G137" s="4"/>
+      <c r="H137" s="4"/>
+      <c r="I137" s="4"/>
+      <c r="J137" s="5"/>
+      <c r="K137" s="16">
+        <v>8.42</v>
+      </c>
+      <c r="L137" s="4"/>
+      <c r="M137" s="5"/>
+      <c r="N137" s="17">
+        <v>0</v>
+      </c>
+      <c r="O137" s="4"/>
+      <c r="P137" s="4"/>
+      <c r="Q137" s="4"/>
+      <c r="R137" s="4"/>
+      <c r="S137" s="5"/>
+    </row>
+    <row r="138" spans="2:19" ht="16.5" customHeight="1">
+      <c r="B138" s="14" t="s">
+        <v>261</v>
+      </c>
+      <c r="C138" s="4"/>
+      <c r="D138" s="5"/>
+      <c r="E138" s="15" t="s">
+        <v>262</v>
+      </c>
+      <c r="F138" s="4"/>
+      <c r="G138" s="4"/>
+      <c r="H138" s="4"/>
+      <c r="I138" s="4"/>
+      <c r="J138" s="5"/>
+      <c r="K138" s="16">
+        <v>1</v>
+      </c>
+      <c r="L138" s="4"/>
+      <c r="M138" s="5"/>
+      <c r="N138" s="17">
+        <v>245100</v>
+      </c>
+      <c r="O138" s="4"/>
+      <c r="P138" s="4"/>
+      <c r="Q138" s="4"/>
+      <c r="R138" s="4"/>
+      <c r="S138" s="5"/>
+    </row>
+    <row r="139" spans="2:19" ht="16.5" customHeight="1">
+      <c r="B139" s="14" t="s">
+        <v>263</v>
+      </c>
+      <c r="C139" s="4"/>
+      <c r="D139" s="5"/>
+      <c r="E139" s="15" t="s">
+        <v>264</v>
+      </c>
+      <c r="F139" s="4"/>
+      <c r="G139" s="4"/>
+      <c r="H139" s="4"/>
+      <c r="I139" s="4"/>
+      <c r="J139" s="5"/>
+      <c r="K139" s="16">
+        <v>1.2</v>
+      </c>
+      <c r="L139" s="4"/>
+      <c r="M139" s="5"/>
+      <c r="N139" s="17">
+        <v>225487.41</v>
+      </c>
+      <c r="O139" s="4"/>
+      <c r="P139" s="4"/>
+      <c r="Q139" s="4"/>
+      <c r="R139" s="4"/>
+      <c r="S139" s="5"/>
+    </row>
+    <row r="140" spans="2:19" ht="16.5" customHeight="1">
+      <c r="B140" s="14" t="s">
+        <v>265</v>
+      </c>
+      <c r="C140" s="4"/>
+      <c r="D140" s="5"/>
+      <c r="E140" s="15" t="s">
+        <v>266</v>
+      </c>
+      <c r="F140" s="4"/>
+      <c r="G140" s="4"/>
+      <c r="H140" s="4"/>
+      <c r="I140" s="4"/>
+      <c r="J140" s="5"/>
+      <c r="K140" s="16">
+        <v>53.11</v>
+      </c>
+      <c r="L140" s="4"/>
+      <c r="M140" s="5"/>
+      <c r="N140" s="17">
+        <v>0</v>
+      </c>
+      <c r="O140" s="4"/>
+      <c r="P140" s="4"/>
+      <c r="Q140" s="4"/>
+      <c r="R140" s="4"/>
+      <c r="S140" s="5"/>
+    </row>
+    <row r="141" spans="2:19" ht="16.5" customHeight="1">
+      <c r="B141" s="14" t="s">
+        <v>267</v>
+      </c>
+      <c r="C141" s="4"/>
+      <c r="D141" s="5"/>
+      <c r="E141" s="15" t="s">
+        <v>268</v>
+      </c>
+      <c r="F141" s="4"/>
+      <c r="G141" s="4"/>
+      <c r="H141" s="4"/>
+      <c r="I141" s="4"/>
+      <c r="J141" s="5"/>
+      <c r="K141" s="16">
+        <v>1.36</v>
+      </c>
+      <c r="L141" s="4"/>
+      <c r="M141" s="5"/>
+      <c r="N141" s="17">
+        <v>215900</v>
+      </c>
+      <c r="O141" s="4"/>
+      <c r="P141" s="4"/>
+      <c r="Q141" s="4"/>
+      <c r="R141" s="4"/>
+      <c r="S141" s="5"/>
+    </row>
+    <row r="142" spans="2:19" ht="16.5" customHeight="1">
+      <c r="B142" s="14" t="s">
+        <v>269</v>
+      </c>
+      <c r="C142" s="4"/>
+      <c r="D142" s="5"/>
+      <c r="E142" s="15" t="s">
+        <v>270</v>
+      </c>
+      <c r="F142" s="4"/>
+      <c r="G142" s="4"/>
+      <c r="H142" s="4"/>
+      <c r="I142" s="4"/>
+      <c r="J142" s="5"/>
+      <c r="K142" s="16">
+        <v>1.01</v>
+      </c>
+      <c r="L142" s="4"/>
+      <c r="M142" s="5"/>
+      <c r="N142" s="17">
+        <v>81826.05</v>
+      </c>
+      <c r="O142" s="4"/>
+      <c r="P142" s="4"/>
+      <c r="Q142" s="4"/>
+      <c r="R142" s="4"/>
+      <c r="S142" s="5"/>
+    </row>
+    <row r="143" spans="2:19" ht="16.5" customHeight="1">
+      <c r="B143" s="14" t="s">
+        <v>271</v>
+      </c>
+      <c r="C143" s="4"/>
+      <c r="D143" s="5"/>
+      <c r="E143" s="15" t="s">
+        <v>272</v>
+      </c>
+      <c r="F143" s="4"/>
+      <c r="G143" s="4"/>
+      <c r="H143" s="4"/>
+      <c r="I143" s="4"/>
+      <c r="J143" s="5"/>
+      <c r="K143" s="16">
+        <v>1</v>
+      </c>
+      <c r="L143" s="4"/>
+      <c r="M143" s="5"/>
+      <c r="N143" s="17">
+        <v>0</v>
+      </c>
+      <c r="O143" s="4"/>
+      <c r="P143" s="4"/>
+      <c r="Q143" s="4"/>
+      <c r="R143" s="4"/>
+      <c r="S143" s="5"/>
+    </row>
+    <row r="144" spans="2:19" ht="16.5" customHeight="1">
+      <c r="B144" s="14" t="s">
+        <v>273</v>
+      </c>
+      <c r="C144" s="4"/>
+      <c r="D144" s="5"/>
+      <c r="E144" s="15" t="s">
+        <v>274</v>
+      </c>
+      <c r="F144" s="4"/>
+      <c r="G144" s="4"/>
+      <c r="H144" s="4"/>
+      <c r="I144" s="4"/>
+      <c r="J144" s="5"/>
+      <c r="K144" s="16">
+        <v>11.06</v>
+      </c>
+      <c r="L144" s="4"/>
+      <c r="M144" s="5"/>
+      <c r="N144" s="17">
+        <v>0</v>
+      </c>
+      <c r="O144" s="4"/>
+      <c r="P144" s="4"/>
+      <c r="Q144" s="4"/>
+      <c r="R144" s="4"/>
+      <c r="S144" s="5"/>
+    </row>
+    <row r="145" spans="2:19" ht="16.5" customHeight="1">
+      <c r="B145" s="14" t="s">
+        <v>275</v>
+      </c>
+      <c r="C145" s="4"/>
+      <c r="D145" s="5"/>
+      <c r="E145" s="15" t="s">
+        <v>276</v>
+      </c>
+      <c r="F145" s="4"/>
+      <c r="G145" s="4"/>
+      <c r="H145" s="4"/>
+      <c r="I145" s="4"/>
+      <c r="J145" s="5"/>
+      <c r="K145" s="16">
+        <v>6.33</v>
+      </c>
+      <c r="L145" s="4"/>
+      <c r="M145" s="5"/>
+      <c r="N145" s="17">
+        <v>0</v>
+      </c>
+      <c r="O145" s="4"/>
+      <c r="P145" s="4"/>
+      <c r="Q145" s="4"/>
+      <c r="R145" s="4"/>
+      <c r="S145" s="5"/>
+    </row>
+    <row r="146" spans="2:19" ht="16.5" customHeight="1">
+      <c r="B146" s="14" t="s">
+        <v>277</v>
+      </c>
+      <c r="C146" s="4"/>
+      <c r="D146" s="5"/>
+      <c r="E146" s="15" t="s">
+        <v>278</v>
+      </c>
+      <c r="F146" s="4"/>
+      <c r="G146" s="4"/>
+      <c r="H146" s="4"/>
+      <c r="I146" s="4"/>
+      <c r="J146" s="5"/>
+      <c r="K146" s="16">
+        <v>1.07</v>
+      </c>
+      <c r="L146" s="4"/>
+      <c r="M146" s="5"/>
+      <c r="N146" s="17">
+        <v>7627200</v>
+      </c>
+      <c r="O146" s="4"/>
+      <c r="P146" s="4"/>
+      <c r="Q146" s="4"/>
+      <c r="R146" s="4"/>
+      <c r="S146" s="5"/>
+    </row>
+    <row r="147" spans="2:19" ht="16.5" customHeight="1">
+      <c r="B147" s="14" t="s">
+        <v>279</v>
+      </c>
+      <c r="C147" s="4"/>
+      <c r="D147" s="5"/>
+      <c r="E147" s="15" t="s">
+        <v>280</v>
+      </c>
+      <c r="F147" s="4"/>
+      <c r="G147" s="4"/>
+      <c r="H147" s="4"/>
+      <c r="I147" s="4"/>
+      <c r="J147" s="5"/>
+      <c r="K147" s="16">
+        <v>2.27</v>
+      </c>
+      <c r="L147" s="4"/>
+      <c r="M147" s="5"/>
+      <c r="N147" s="17">
+        <v>151967.75</v>
+      </c>
+      <c r="O147" s="4"/>
+      <c r="P147" s="4"/>
+      <c r="Q147" s="4"/>
+      <c r="R147" s="4"/>
+      <c r="S147" s="5"/>
+    </row>
+    <row r="148" spans="2:19" ht="16.5" customHeight="1">
+      <c r="B148" s="14" t="s">
+        <v>281</v>
+      </c>
+      <c r="C148" s="4"/>
+      <c r="D148" s="5"/>
+      <c r="E148" s="15" t="s">
+        <v>282</v>
+      </c>
+      <c r="F148" s="4"/>
+      <c r="G148" s="4"/>
+      <c r="H148" s="4"/>
+      <c r="I148" s="4"/>
+      <c r="J148" s="5"/>
+      <c r="K148" s="16">
+        <v>1</v>
+      </c>
+      <c r="L148" s="4"/>
+      <c r="M148" s="5"/>
+      <c r="N148" s="17">
+        <v>42300</v>
+      </c>
+      <c r="O148" s="4"/>
+      <c r="P148" s="4"/>
+      <c r="Q148" s="4"/>
+      <c r="R148" s="4"/>
+      <c r="S148" s="5"/>
+    </row>
+    <row r="149" spans="2:19" ht="16.5" customHeight="1">
+      <c r="B149" s="14" t="s">
+        <v>283</v>
+      </c>
+      <c r="C149" s="4"/>
+      <c r="D149" s="5"/>
+      <c r="E149" s="15" t="s">
+        <v>284</v>
+      </c>
+      <c r="F149" s="4"/>
+      <c r="G149" s="4"/>
+      <c r="H149" s="4"/>
+      <c r="I149" s="4"/>
+      <c r="J149" s="5"/>
+      <c r="K149" s="16">
+        <v>21.09</v>
+      </c>
+      <c r="L149" s="4"/>
+      <c r="M149" s="5"/>
+      <c r="N149" s="17">
+        <v>0</v>
+      </c>
+      <c r="O149" s="4"/>
+      <c r="P149" s="4"/>
+      <c r="Q149" s="4"/>
+      <c r="R149" s="4"/>
+      <c r="S149" s="5"/>
+    </row>
+    <row r="150" spans="2:19" ht="16.5" customHeight="1">
+      <c r="B150" s="14" t="s">
+        <v>285</v>
+      </c>
+      <c r="C150" s="4"/>
+      <c r="D150" s="5"/>
+      <c r="E150" s="15" t="s">
+        <v>286</v>
+      </c>
+      <c r="F150" s="4"/>
+      <c r="G150" s="4"/>
+      <c r="H150" s="4"/>
+      <c r="I150" s="4"/>
+      <c r="J150" s="5"/>
+      <c r="K150" s="16">
+        <v>1.52</v>
+      </c>
+      <c r="L150" s="4"/>
+      <c r="M150" s="5"/>
+      <c r="N150" s="17">
+        <v>0</v>
+      </c>
+      <c r="O150" s="4"/>
+      <c r="P150" s="4"/>
+      <c r="Q150" s="4"/>
+      <c r="R150" s="4"/>
+      <c r="S150" s="5"/>
+    </row>
+    <row r="151" spans="2:19" ht="16.5" customHeight="1">
+      <c r="B151" s="14" t="s">
+        <v>287</v>
+      </c>
+      <c r="C151" s="4"/>
+      <c r="D151" s="5"/>
+      <c r="E151" s="15" t="s">
+        <v>288</v>
+      </c>
+      <c r="F151" s="4"/>
+      <c r="G151" s="4"/>
+      <c r="H151" s="4"/>
+      <c r="I151" s="4"/>
+      <c r="J151" s="5"/>
+      <c r="K151" s="16">
+        <v>0.34</v>
+      </c>
+      <c r="L151" s="4"/>
+      <c r="M151" s="5"/>
+      <c r="N151" s="17">
+        <v>114410.52</v>
+      </c>
+      <c r="O151" s="4"/>
+      <c r="P151" s="4"/>
+      <c r="Q151" s="4"/>
+      <c r="R151" s="4"/>
+      <c r="S151" s="5"/>
+    </row>
+    <row r="152" spans="2:19" ht="16.5" customHeight="1">
+      <c r="B152" s="14" t="s">
+        <v>289</v>
+      </c>
+      <c r="C152" s="4"/>
+      <c r="D152" s="5"/>
+      <c r="E152" s="15" t="s">
+        <v>290</v>
+      </c>
+      <c r="F152" s="4"/>
+      <c r="G152" s="4"/>
+      <c r="H152" s="4"/>
+      <c r="I152" s="4"/>
+      <c r="J152" s="5"/>
+      <c r="K152" s="16">
+        <v>1</v>
+      </c>
+      <c r="L152" s="4"/>
+      <c r="M152" s="5"/>
+      <c r="N152" s="17">
+        <v>83400</v>
+      </c>
+      <c r="O152" s="4"/>
+      <c r="P152" s="4"/>
+      <c r="Q152" s="4"/>
+      <c r="R152" s="4"/>
+      <c r="S152" s="5"/>
+    </row>
+    <row r="153" spans="2:19" ht="16.5" customHeight="1">
+      <c r="B153" s="14" t="s">
+        <v>291</v>
+      </c>
+      <c r="C153" s="4"/>
+      <c r="D153" s="5"/>
+      <c r="E153" s="15" t="s">
+        <v>292</v>
+      </c>
+      <c r="F153" s="4"/>
+      <c r="G153" s="4"/>
+      <c r="H153" s="4"/>
+      <c r="I153" s="4"/>
+      <c r="J153" s="5"/>
+      <c r="K153" s="16">
+        <v>1</v>
+      </c>
+      <c r="L153" s="4"/>
+      <c r="M153" s="5"/>
+      <c r="N153" s="17">
+        <v>66600</v>
+      </c>
+      <c r="O153" s="4"/>
+      <c r="P153" s="4"/>
+      <c r="Q153" s="4"/>
+      <c r="R153" s="4"/>
+      <c r="S153" s="5"/>
+    </row>
+    <row r="154" spans="2:19" ht="16.5" customHeight="1">
+      <c r="B154" s="14" t="s">
+        <v>293</v>
+      </c>
+      <c r="C154" s="4"/>
+      <c r="D154" s="5"/>
+      <c r="E154" s="15" t="s">
+        <v>294</v>
+      </c>
+      <c r="F154" s="4"/>
+      <c r="G154" s="4"/>
+      <c r="H154" s="4"/>
+      <c r="I154" s="4"/>
+      <c r="J154" s="5"/>
+      <c r="K154" s="16">
+        <v>1.0900000000000001</v>
+      </c>
+      <c r="L154" s="4"/>
+      <c r="M154" s="5"/>
+      <c r="N154" s="17">
+        <v>266400</v>
+      </c>
+      <c r="O154" s="4"/>
+      <c r="P154" s="4"/>
+      <c r="Q154" s="4"/>
+      <c r="R154" s="4"/>
+      <c r="S154" s="5"/>
+    </row>
+    <row r="155" spans="2:19" ht="16.5" customHeight="1">
+      <c r="B155" s="14" t="s">
+        <v>295</v>
+      </c>
+      <c r="C155" s="4"/>
+      <c r="D155" s="5"/>
+      <c r="E155" s="15" t="s">
+        <v>296</v>
+      </c>
+      <c r="F155" s="4"/>
+      <c r="G155" s="4"/>
+      <c r="H155" s="4"/>
+      <c r="I155" s="4"/>
+      <c r="J155" s="5"/>
+      <c r="K155" s="16">
+        <v>1</v>
+      </c>
+      <c r="L155" s="4"/>
+      <c r="M155" s="5"/>
+      <c r="N155" s="17">
+        <v>61200</v>
+      </c>
+      <c r="O155" s="4"/>
+      <c r="P155" s="4"/>
+      <c r="Q155" s="4"/>
+      <c r="R155" s="4"/>
+      <c r="S155" s="5"/>
+    </row>
+    <row r="156" spans="2:19" ht="16.5" customHeight="1">
+      <c r="B156" s="14" t="s">
+        <v>297</v>
+      </c>
+      <c r="C156" s="4"/>
+      <c r="D156" s="5"/>
+      <c r="E156" s="15" t="s">
+        <v>298</v>
+      </c>
+      <c r="F156" s="4"/>
+      <c r="G156" s="4"/>
+      <c r="H156" s="4"/>
+      <c r="I156" s="4"/>
+      <c r="J156" s="5"/>
+      <c r="K156" s="16">
+        <v>1.08</v>
+      </c>
+      <c r="L156" s="4"/>
+      <c r="M156" s="5"/>
+      <c r="N156" s="17">
+        <v>23919.39</v>
+      </c>
+      <c r="O156" s="4"/>
+      <c r="P156" s="4"/>
+      <c r="Q156" s="4"/>
+      <c r="R156" s="4"/>
+      <c r="S156" s="5"/>
+    </row>
+    <row r="157" spans="2:19" ht="16.5" customHeight="1">
+      <c r="B157" s="14" t="s">
+        <v>299</v>
+      </c>
+      <c r="C157" s="4"/>
+      <c r="D157" s="5"/>
+      <c r="E157" s="15" t="s">
+        <v>300</v>
+      </c>
+      <c r="F157" s="4"/>
+      <c r="G157" s="4"/>
+      <c r="H157" s="4"/>
+      <c r="I157" s="4"/>
+      <c r="J157" s="5"/>
+      <c r="K157" s="16">
+        <v>1.59</v>
+      </c>
+      <c r="L157" s="4"/>
+      <c r="M157" s="5"/>
+      <c r="N157" s="17">
+        <v>0</v>
+      </c>
+      <c r="O157" s="4"/>
+      <c r="P157" s="4"/>
+      <c r="Q157" s="4"/>
+      <c r="R157" s="4"/>
+      <c r="S157" s="5"/>
+    </row>
+    <row r="158" spans="2:19" ht="16.5" customHeight="1">
+      <c r="B158" s="14" t="s">
+        <v>301</v>
+      </c>
+      <c r="C158" s="4"/>
+      <c r="D158" s="5"/>
+      <c r="E158" s="15" t="s">
+        <v>302</v>
+      </c>
+      <c r="F158" s="4"/>
+      <c r="G158" s="4"/>
+      <c r="H158" s="4"/>
+      <c r="I158" s="4"/>
+      <c r="J158" s="5"/>
+      <c r="K158" s="16">
+        <v>2.41</v>
+      </c>
+      <c r="L158" s="4"/>
+      <c r="M158" s="5"/>
+      <c r="N158" s="17">
+        <v>107000</v>
+      </c>
+      <c r="O158" s="4"/>
+      <c r="P158" s="4"/>
+      <c r="Q158" s="4"/>
+      <c r="R158" s="4"/>
+      <c r="S158" s="5"/>
+    </row>
+    <row r="159" spans="2:19" ht="16.5" customHeight="1">
+      <c r="B159" s="14" t="s">
+        <v>303</v>
+      </c>
+      <c r="C159" s="4"/>
+      <c r="D159" s="5"/>
+      <c r="E159" s="15" t="s">
+        <v>304</v>
+      </c>
+      <c r="F159" s="4"/>
+      <c r="G159" s="4"/>
+      <c r="H159" s="4"/>
+      <c r="I159" s="4"/>
+      <c r="J159" s="5"/>
+      <c r="K159" s="16">
+        <v>0.98</v>
+      </c>
+      <c r="L159" s="4"/>
+      <c r="M159" s="5"/>
+      <c r="N159" s="17">
+        <v>222900</v>
+      </c>
+      <c r="O159" s="4"/>
+      <c r="P159" s="4"/>
+      <c r="Q159" s="4"/>
+      <c r="R159" s="4"/>
+      <c r="S159" s="5"/>
+    </row>
+    <row r="160" spans="2:19" ht="16.5" customHeight="1">
+      <c r="B160" s="14" t="s">
+        <v>305</v>
+      </c>
+      <c r="C160" s="4"/>
+      <c r="D160" s="5"/>
+      <c r="E160" s="15" t="s">
+        <v>306</v>
+      </c>
+      <c r="F160" s="4"/>
+      <c r="G160" s="4"/>
+      <c r="H160" s="4"/>
+      <c r="I160" s="4"/>
+      <c r="J160" s="5"/>
+      <c r="K160" s="16">
+        <v>2.52</v>
+      </c>
+      <c r="L160" s="4"/>
+      <c r="M160" s="5"/>
+      <c r="N160" s="17">
+        <v>370500</v>
+      </c>
+      <c r="O160" s="4"/>
+      <c r="P160" s="4"/>
+      <c r="Q160" s="4"/>
+      <c r="R160" s="4"/>
+      <c r="S160" s="5"/>
+    </row>
+    <row r="161" spans="2:19" ht="16.5" customHeight="1">
+      <c r="B161" s="14" t="s">
+        <v>307</v>
+      </c>
+      <c r="C161" s="4"/>
+      <c r="D161" s="5"/>
+      <c r="E161" s="15" t="s">
+        <v>308</v>
+      </c>
+      <c r="F161" s="4"/>
+      <c r="G161" s="4"/>
+      <c r="H161" s="4"/>
+      <c r="I161" s="4"/>
+      <c r="J161" s="5"/>
+      <c r="K161" s="16">
+        <v>1.38</v>
+      </c>
+      <c r="L161" s="4"/>
+      <c r="M161" s="5"/>
+      <c r="N161" s="17">
+        <v>49400</v>
+      </c>
+      <c r="O161" s="4"/>
+      <c r="P161" s="4"/>
+      <c r="Q161" s="4"/>
+      <c r="R161" s="4"/>
+      <c r="S161" s="5"/>
+    </row>
+    <row r="162" spans="2:19" ht="16.5" customHeight="1">
+      <c r="B162" s="14" t="s">
+        <v>309</v>
+      </c>
+      <c r="C162" s="4"/>
+      <c r="D162" s="5"/>
+      <c r="E162" s="15" t="s">
+        <v>310</v>
+      </c>
+      <c r="F162" s="4"/>
+      <c r="G162" s="4"/>
+      <c r="H162" s="4"/>
+      <c r="I162" s="4"/>
+      <c r="J162" s="5"/>
+      <c r="K162" s="16">
+        <v>2.36</v>
+      </c>
+      <c r="L162" s="4"/>
+      <c r="M162" s="5"/>
+      <c r="N162" s="17">
+        <v>0</v>
+      </c>
+      <c r="O162" s="4"/>
+      <c r="P162" s="4"/>
+      <c r="Q162" s="4"/>
+      <c r="R162" s="4"/>
+      <c r="S162" s="5"/>
+    </row>
+    <row r="163" spans="2:19" ht="16.5" customHeight="1">
+      <c r="B163" s="14" t="s">
+        <v>311</v>
+      </c>
+      <c r="C163" s="4"/>
+      <c r="D163" s="5"/>
+      <c r="E163" s="15" t="s">
+        <v>312</v>
+      </c>
+      <c r="F163" s="4"/>
+      <c r="G163" s="4"/>
+      <c r="H163" s="4"/>
+      <c r="I163" s="4"/>
+      <c r="J163" s="5"/>
+      <c r="K163" s="16">
+        <v>4.78</v>
+      </c>
+      <c r="L163" s="4"/>
+      <c r="M163" s="5"/>
+      <c r="N163" s="17">
+        <v>0</v>
+      </c>
+      <c r="O163" s="4"/>
+      <c r="P163" s="4"/>
+      <c r="Q163" s="4"/>
+      <c r="R163" s="4"/>
+      <c r="S163" s="5"/>
+    </row>
+    <row r="164" spans="2:19" ht="16.5" customHeight="1">
+      <c r="B164" s="14" t="s">
+        <v>313</v>
+      </c>
+      <c r="C164" s="4"/>
+      <c r="D164" s="5"/>
+      <c r="E164" s="15" t="s">
+        <v>314</v>
+      </c>
+      <c r="F164" s="4"/>
+      <c r="G164" s="4"/>
+      <c r="H164" s="4"/>
+      <c r="I164" s="4"/>
+      <c r="J164" s="5"/>
+      <c r="K164" s="16">
         <v>3</v>
       </c>
-      <c r="K9" s="9"/>
-[...68 lines deleted...]
-      <c r="C13" s="14" t="s">
+      <c r="L164" s="4"/>
+      <c r="M164" s="5"/>
+      <c r="N164" s="17">
+        <v>15000</v>
+      </c>
+      <c r="O164" s="4"/>
+      <c r="P164" s="4"/>
+      <c r="Q164" s="4"/>
+      <c r="R164" s="4"/>
+      <c r="S164" s="5"/>
+    </row>
+    <row r="165" spans="2:19" ht="16.5" customHeight="1">
+      <c r="B165" s="14" t="s">
+        <v>315</v>
+      </c>
+      <c r="C165" s="4"/>
+      <c r="D165" s="5"/>
+      <c r="E165" s="15" t="s">
+        <v>316</v>
+      </c>
+      <c r="F165" s="4"/>
+      <c r="G165" s="4"/>
+      <c r="H165" s="4"/>
+      <c r="I165" s="4"/>
+      <c r="J165" s="5"/>
+      <c r="K165" s="16">
+        <v>1</v>
+      </c>
+      <c r="L165" s="4"/>
+      <c r="M165" s="5"/>
+      <c r="N165" s="17">
+        <v>81900</v>
+      </c>
+      <c r="O165" s="4"/>
+      <c r="P165" s="4"/>
+      <c r="Q165" s="4"/>
+      <c r="R165" s="4"/>
+      <c r="S165" s="5"/>
+    </row>
+    <row r="166" spans="2:19" ht="16.5" customHeight="1">
+      <c r="B166" s="14" t="s">
+        <v>317</v>
+      </c>
+      <c r="C166" s="4"/>
+      <c r="D166" s="5"/>
+      <c r="E166" s="15" t="s">
+        <v>318</v>
+      </c>
+      <c r="F166" s="4"/>
+      <c r="G166" s="4"/>
+      <c r="H166" s="4"/>
+      <c r="I166" s="4"/>
+      <c r="J166" s="5"/>
+      <c r="K166" s="16">
+        <v>1.04</v>
+      </c>
+      <c r="L166" s="4"/>
+      <c r="M166" s="5"/>
+      <c r="N166" s="17">
+        <v>265240.13</v>
+      </c>
+      <c r="O166" s="4"/>
+      <c r="P166" s="4"/>
+      <c r="Q166" s="4"/>
+      <c r="R166" s="4"/>
+      <c r="S166" s="5"/>
+    </row>
+    <row r="167" spans="2:19" ht="16.5" customHeight="1">
+      <c r="B167" s="14" t="s">
+        <v>319</v>
+      </c>
+      <c r="C167" s="4"/>
+      <c r="D167" s="5"/>
+      <c r="E167" s="15" t="s">
+        <v>320</v>
+      </c>
+      <c r="F167" s="4"/>
+      <c r="G167" s="4"/>
+      <c r="H167" s="4"/>
+      <c r="I167" s="4"/>
+      <c r="J167" s="5"/>
+      <c r="K167" s="16">
+        <v>1.7</v>
+      </c>
+      <c r="L167" s="4"/>
+      <c r="M167" s="5"/>
+      <c r="N167" s="17">
+        <v>188200</v>
+      </c>
+      <c r="O167" s="4"/>
+      <c r="P167" s="4"/>
+      <c r="Q167" s="4"/>
+      <c r="R167" s="4"/>
+      <c r="S167" s="5"/>
+    </row>
+    <row r="168" spans="2:19" ht="16.5" customHeight="1">
+      <c r="B168" s="14" t="s">
+        <v>321</v>
+      </c>
+      <c r="C168" s="4"/>
+      <c r="D168" s="5"/>
+      <c r="E168" s="15" t="s">
+        <v>322</v>
+      </c>
+      <c r="F168" s="4"/>
+      <c r="G168" s="4"/>
+      <c r="H168" s="4"/>
+      <c r="I168" s="4"/>
+      <c r="J168" s="5"/>
+      <c r="K168" s="16" t="s">
+        <v>96</v>
+      </c>
+      <c r="L168" s="4"/>
+      <c r="M168" s="5"/>
+      <c r="N168" s="17">
+        <v>2000000</v>
+      </c>
+      <c r="O168" s="4"/>
+      <c r="P168" s="4"/>
+      <c r="Q168" s="4"/>
+      <c r="R168" s="4"/>
+      <c r="S168" s="5"/>
+    </row>
+    <row r="169" spans="2:19" ht="16.5" customHeight="1">
+      <c r="B169" s="14" t="s">
+        <v>323</v>
+      </c>
+      <c r="C169" s="4"/>
+      <c r="D169" s="5"/>
+      <c r="E169" s="15" t="s">
+        <v>324</v>
+      </c>
+      <c r="F169" s="4"/>
+      <c r="G169" s="4"/>
+      <c r="H169" s="4"/>
+      <c r="I169" s="4"/>
+      <c r="J169" s="5"/>
+      <c r="K169" s="16">
+        <v>2.0099999999999998</v>
+      </c>
+      <c r="L169" s="4"/>
+      <c r="M169" s="5"/>
+      <c r="N169" s="17">
+        <v>25000</v>
+      </c>
+      <c r="O169" s="4"/>
+      <c r="P169" s="4"/>
+      <c r="Q169" s="4"/>
+      <c r="R169" s="4"/>
+      <c r="S169" s="5"/>
+    </row>
+    <row r="170" spans="2:19" ht="16.5" customHeight="1">
+      <c r="B170" s="14" t="s">
+        <v>325</v>
+      </c>
+      <c r="C170" s="4"/>
+      <c r="D170" s="5"/>
+      <c r="E170" s="15" t="s">
+        <v>326</v>
+      </c>
+      <c r="F170" s="4"/>
+      <c r="G170" s="4"/>
+      <c r="H170" s="4"/>
+      <c r="I170" s="4"/>
+      <c r="J170" s="5"/>
+      <c r="K170" s="16">
+        <v>2.27</v>
+      </c>
+      <c r="L170" s="4"/>
+      <c r="M170" s="5"/>
+      <c r="N170" s="17">
+        <v>0</v>
+      </c>
+      <c r="O170" s="4"/>
+      <c r="P170" s="4"/>
+      <c r="Q170" s="4"/>
+      <c r="R170" s="4"/>
+      <c r="S170" s="5"/>
+    </row>
+    <row r="171" spans="2:19" ht="16.5" customHeight="1">
+      <c r="B171" s="14" t="s">
+        <v>327</v>
+      </c>
+      <c r="C171" s="4"/>
+      <c r="D171" s="5"/>
+      <c r="E171" s="15" t="s">
+        <v>328</v>
+      </c>
+      <c r="F171" s="4"/>
+      <c r="G171" s="4"/>
+      <c r="H171" s="4"/>
+      <c r="I171" s="4"/>
+      <c r="J171" s="5"/>
+      <c r="K171" s="16">
+        <v>1.38</v>
+      </c>
+      <c r="L171" s="4"/>
+      <c r="M171" s="5"/>
+      <c r="N171" s="17">
+        <v>549200</v>
+      </c>
+      <c r="O171" s="4"/>
+      <c r="P171" s="4"/>
+      <c r="Q171" s="4"/>
+      <c r="R171" s="4"/>
+      <c r="S171" s="5"/>
+    </row>
+    <row r="172" spans="2:19" ht="16.5" customHeight="1">
+      <c r="B172" s="14" t="s">
+        <v>329</v>
+      </c>
+      <c r="C172" s="4"/>
+      <c r="D172" s="5"/>
+      <c r="E172" s="15" t="s">
+        <v>330</v>
+      </c>
+      <c r="F172" s="4"/>
+      <c r="G172" s="4"/>
+      <c r="H172" s="4"/>
+      <c r="I172" s="4"/>
+      <c r="J172" s="5"/>
+      <c r="K172" s="16">
+        <v>1</v>
+      </c>
+      <c r="L172" s="4"/>
+      <c r="M172" s="5"/>
+      <c r="N172" s="17">
+        <v>863109.33</v>
+      </c>
+      <c r="O172" s="4"/>
+      <c r="P172" s="4"/>
+      <c r="Q172" s="4"/>
+      <c r="R172" s="4"/>
+      <c r="S172" s="5"/>
+    </row>
+    <row r="173" spans="2:19" ht="16.5" customHeight="1">
+      <c r="B173" s="14" t="s">
+        <v>331</v>
+      </c>
+      <c r="C173" s="4"/>
+      <c r="D173" s="5"/>
+      <c r="E173" s="15" t="s">
+        <v>332</v>
+      </c>
+      <c r="F173" s="4"/>
+      <c r="G173" s="4"/>
+      <c r="H173" s="4"/>
+      <c r="I173" s="4"/>
+      <c r="J173" s="5"/>
+      <c r="K173" s="16">
+        <v>1</v>
+      </c>
+      <c r="L173" s="4"/>
+      <c r="M173" s="5"/>
+      <c r="N173" s="17">
+        <v>492840</v>
+      </c>
+      <c r="O173" s="4"/>
+      <c r="P173" s="4"/>
+      <c r="Q173" s="4"/>
+      <c r="R173" s="4"/>
+      <c r="S173" s="5"/>
+    </row>
+    <row r="174" spans="2:19" ht="16.5" customHeight="1">
+      <c r="B174" s="14" t="s">
+        <v>333</v>
+      </c>
+      <c r="C174" s="4"/>
+      <c r="D174" s="5"/>
+      <c r="E174" s="15" t="s">
+        <v>334</v>
+      </c>
+      <c r="F174" s="4"/>
+      <c r="G174" s="4"/>
+      <c r="H174" s="4"/>
+      <c r="I174" s="4"/>
+      <c r="J174" s="5"/>
+      <c r="K174" s="16">
+        <v>1.2</v>
+      </c>
+      <c r="L174" s="4"/>
+      <c r="M174" s="5"/>
+      <c r="N174" s="17">
+        <v>30000</v>
+      </c>
+      <c r="O174" s="4"/>
+      <c r="P174" s="4"/>
+      <c r="Q174" s="4"/>
+      <c r="R174" s="4"/>
+      <c r="S174" s="5"/>
+    </row>
+    <row r="175" spans="2:19" ht="16.5" customHeight="1">
+      <c r="B175" s="14" t="s">
+        <v>335</v>
+      </c>
+      <c r="C175" s="4"/>
+      <c r="D175" s="5"/>
+      <c r="E175" s="15" t="s">
+        <v>336</v>
+      </c>
+      <c r="F175" s="4"/>
+      <c r="G175" s="4"/>
+      <c r="H175" s="4"/>
+      <c r="I175" s="4"/>
+      <c r="J175" s="5"/>
+      <c r="K175" s="16">
+        <v>2.3199999999999998</v>
+      </c>
+      <c r="L175" s="4"/>
+      <c r="M175" s="5"/>
+      <c r="N175" s="17">
+        <v>270600</v>
+      </c>
+      <c r="O175" s="4"/>
+      <c r="P175" s="4"/>
+      <c r="Q175" s="4"/>
+      <c r="R175" s="4"/>
+      <c r="S175" s="5"/>
+    </row>
+    <row r="176" spans="2:19" ht="16.5" customHeight="1">
+      <c r="B176" s="14" t="s">
+        <v>337</v>
+      </c>
+      <c r="C176" s="4"/>
+      <c r="D176" s="5"/>
+      <c r="E176" s="15" t="s">
+        <v>338</v>
+      </c>
+      <c r="F176" s="4"/>
+      <c r="G176" s="4"/>
+      <c r="H176" s="4"/>
+      <c r="I176" s="4"/>
+      <c r="J176" s="5"/>
+      <c r="K176" s="16">
+        <v>1.3</v>
+      </c>
+      <c r="L176" s="4"/>
+      <c r="M176" s="5"/>
+      <c r="N176" s="17">
+        <v>586127.06000000006</v>
+      </c>
+      <c r="O176" s="4"/>
+      <c r="P176" s="4"/>
+      <c r="Q176" s="4"/>
+      <c r="R176" s="4"/>
+      <c r="S176" s="5"/>
+    </row>
+    <row r="177" spans="2:19" ht="16.5" customHeight="1">
+      <c r="B177" s="14" t="s">
+        <v>339</v>
+      </c>
+      <c r="C177" s="4"/>
+      <c r="D177" s="5"/>
+      <c r="E177" s="15" t="s">
+        <v>340</v>
+      </c>
+      <c r="F177" s="4"/>
+      <c r="G177" s="4"/>
+      <c r="H177" s="4"/>
+      <c r="I177" s="4"/>
+      <c r="J177" s="5"/>
+      <c r="K177" s="16">
+        <v>2.72</v>
+      </c>
+      <c r="L177" s="4"/>
+      <c r="M177" s="5"/>
+      <c r="N177" s="17">
+        <v>150600</v>
+      </c>
+      <c r="O177" s="4"/>
+      <c r="P177" s="4"/>
+      <c r="Q177" s="4"/>
+      <c r="R177" s="4"/>
+      <c r="S177" s="5"/>
+    </row>
+    <row r="178" spans="2:19" ht="16.5" customHeight="1">
+      <c r="B178" s="14" t="s">
+        <v>341</v>
+      </c>
+      <c r="C178" s="4"/>
+      <c r="D178" s="5"/>
+      <c r="E178" s="15" t="s">
+        <v>342</v>
+      </c>
+      <c r="F178" s="4"/>
+      <c r="G178" s="4"/>
+      <c r="H178" s="4"/>
+      <c r="I178" s="4"/>
+      <c r="J178" s="5"/>
+      <c r="K178" s="16">
+        <v>2.67</v>
+      </c>
+      <c r="L178" s="4"/>
+      <c r="M178" s="5"/>
+      <c r="N178" s="17">
+        <v>0</v>
+      </c>
+      <c r="O178" s="4"/>
+      <c r="P178" s="4"/>
+      <c r="Q178" s="4"/>
+      <c r="R178" s="4"/>
+      <c r="S178" s="5"/>
+    </row>
+    <row r="179" spans="2:19" ht="16.5" customHeight="1">
+      <c r="B179" s="14" t="s">
+        <v>343</v>
+      </c>
+      <c r="C179" s="4"/>
+      <c r="D179" s="5"/>
+      <c r="E179" s="15" t="s">
+        <v>344</v>
+      </c>
+      <c r="F179" s="4"/>
+      <c r="G179" s="4"/>
+      <c r="H179" s="4"/>
+      <c r="I179" s="4"/>
+      <c r="J179" s="5"/>
+      <c r="K179" s="16">
+        <v>1</v>
+      </c>
+      <c r="L179" s="4"/>
+      <c r="M179" s="5"/>
+      <c r="N179" s="17">
+        <v>18700</v>
+      </c>
+      <c r="O179" s="4"/>
+      <c r="P179" s="4"/>
+      <c r="Q179" s="4"/>
+      <c r="R179" s="4"/>
+      <c r="S179" s="5"/>
+    </row>
+    <row r="180" spans="2:19" ht="16.5" customHeight="1">
+      <c r="B180" s="14" t="s">
+        <v>345</v>
+      </c>
+      <c r="C180" s="4"/>
+      <c r="D180" s="5"/>
+      <c r="E180" s="15" t="s">
+        <v>346</v>
+      </c>
+      <c r="F180" s="4"/>
+      <c r="G180" s="4"/>
+      <c r="H180" s="4"/>
+      <c r="I180" s="4"/>
+      <c r="J180" s="5"/>
+      <c r="K180" s="16">
+        <v>1</v>
+      </c>
+      <c r="L180" s="4"/>
+      <c r="M180" s="5"/>
+      <c r="N180" s="17">
+        <v>256122.67</v>
+      </c>
+      <c r="O180" s="4"/>
+      <c r="P180" s="4"/>
+      <c r="Q180" s="4"/>
+      <c r="R180" s="4"/>
+      <c r="S180" s="5"/>
+    </row>
+    <row r="181" spans="2:19" ht="16.5" customHeight="1">
+      <c r="B181" s="14" t="s">
+        <v>347</v>
+      </c>
+      <c r="C181" s="4"/>
+      <c r="D181" s="5"/>
+      <c r="E181" s="15" t="s">
+        <v>348</v>
+      </c>
+      <c r="F181" s="4"/>
+      <c r="G181" s="4"/>
+      <c r="H181" s="4"/>
+      <c r="I181" s="4"/>
+      <c r="J181" s="5"/>
+      <c r="K181" s="16">
+        <v>1.1100000000000001</v>
+      </c>
+      <c r="L181" s="4"/>
+      <c r="M181" s="5"/>
+      <c r="N181" s="17">
+        <v>50965.07</v>
+      </c>
+      <c r="O181" s="4"/>
+      <c r="P181" s="4"/>
+      <c r="Q181" s="4"/>
+      <c r="R181" s="4"/>
+      <c r="S181" s="5"/>
+    </row>
+    <row r="182" spans="2:19" ht="16.5" customHeight="1">
+      <c r="B182" s="14" t="s">
+        <v>349</v>
+      </c>
+      <c r="C182" s="4"/>
+      <c r="D182" s="5"/>
+      <c r="E182" s="15" t="s">
+        <v>350</v>
+      </c>
+      <c r="F182" s="4"/>
+      <c r="G182" s="4"/>
+      <c r="H182" s="4"/>
+      <c r="I182" s="4"/>
+      <c r="J182" s="5"/>
+      <c r="K182" s="16">
+        <v>5.44</v>
+      </c>
+      <c r="L182" s="4"/>
+      <c r="M182" s="5"/>
+      <c r="N182" s="17">
+        <v>27200</v>
+      </c>
+      <c r="O182" s="4"/>
+      <c r="P182" s="4"/>
+      <c r="Q182" s="4"/>
+      <c r="R182" s="4"/>
+      <c r="S182" s="5"/>
+    </row>
+    <row r="183" spans="2:19" ht="16.5" customHeight="1">
+      <c r="B183" s="14" t="s">
+        <v>351</v>
+      </c>
+      <c r="C183" s="4"/>
+      <c r="D183" s="5"/>
+      <c r="E183" s="15" t="s">
+        <v>352</v>
+      </c>
+      <c r="F183" s="4"/>
+      <c r="G183" s="4"/>
+      <c r="H183" s="4"/>
+      <c r="I183" s="4"/>
+      <c r="J183" s="5"/>
+      <c r="K183" s="16">
+        <v>2.73</v>
+      </c>
+      <c r="L183" s="4"/>
+      <c r="M183" s="5"/>
+      <c r="N183" s="17">
+        <v>85743.75</v>
+      </c>
+      <c r="O183" s="4"/>
+      <c r="P183" s="4"/>
+      <c r="Q183" s="4"/>
+      <c r="R183" s="4"/>
+      <c r="S183" s="5"/>
+    </row>
+    <row r="184" spans="2:19" ht="16.5" customHeight="1">
+      <c r="B184" s="14" t="s">
+        <v>353</v>
+      </c>
+      <c r="C184" s="4"/>
+      <c r="D184" s="5"/>
+      <c r="E184" s="15" t="s">
+        <v>354</v>
+      </c>
+      <c r="F184" s="4"/>
+      <c r="G184" s="4"/>
+      <c r="H184" s="4"/>
+      <c r="I184" s="4"/>
+      <c r="J184" s="5"/>
+      <c r="K184" s="16">
+        <v>2.0699999999999998</v>
+      </c>
+      <c r="L184" s="4"/>
+      <c r="M184" s="5"/>
+      <c r="N184" s="17">
+        <v>0</v>
+      </c>
+      <c r="O184" s="4"/>
+      <c r="P184" s="4"/>
+      <c r="Q184" s="4"/>
+      <c r="R184" s="4"/>
+      <c r="S184" s="5"/>
+    </row>
+    <row r="185" spans="2:19" ht="16.5" customHeight="1">
+      <c r="B185" s="14" t="s">
+        <v>355</v>
+      </c>
+      <c r="C185" s="4"/>
+      <c r="D185" s="5"/>
+      <c r="E185" s="15" t="s">
+        <v>356</v>
+      </c>
+      <c r="F185" s="4"/>
+      <c r="G185" s="4"/>
+      <c r="H185" s="4"/>
+      <c r="I185" s="4"/>
+      <c r="J185" s="5"/>
+      <c r="K185" s="16">
+        <v>0.73</v>
+      </c>
+      <c r="L185" s="4"/>
+      <c r="M185" s="5"/>
+      <c r="N185" s="17">
+        <v>155286.01999999999</v>
+      </c>
+      <c r="O185" s="4"/>
+      <c r="P185" s="4"/>
+      <c r="Q185" s="4"/>
+      <c r="R185" s="4"/>
+      <c r="S185" s="5"/>
+    </row>
+    <row r="186" spans="2:19" ht="16.5" customHeight="1">
+      <c r="B186" s="14" t="s">
+        <v>357</v>
+      </c>
+      <c r="C186" s="4"/>
+      <c r="D186" s="5"/>
+      <c r="E186" s="15" t="s">
+        <v>358</v>
+      </c>
+      <c r="F186" s="4"/>
+      <c r="G186" s="4"/>
+      <c r="H186" s="4"/>
+      <c r="I186" s="4"/>
+      <c r="J186" s="5"/>
+      <c r="K186" s="16">
+        <v>2.31</v>
+      </c>
+      <c r="L186" s="4"/>
+      <c r="M186" s="5"/>
+      <c r="N186" s="17">
+        <v>0</v>
+      </c>
+      <c r="O186" s="4"/>
+      <c r="P186" s="4"/>
+      <c r="Q186" s="4"/>
+      <c r="R186" s="4"/>
+      <c r="S186" s="5"/>
+    </row>
+    <row r="187" spans="2:19" ht="16.5" customHeight="1">
+      <c r="B187" s="14" t="s">
+        <v>359</v>
+      </c>
+      <c r="C187" s="4"/>
+      <c r="D187" s="5"/>
+      <c r="E187" s="15" t="s">
+        <v>360</v>
+      </c>
+      <c r="F187" s="4"/>
+      <c r="G187" s="4"/>
+      <c r="H187" s="4"/>
+      <c r="I187" s="4"/>
+      <c r="J187" s="5"/>
+      <c r="K187" s="16">
+        <v>3.87</v>
+      </c>
+      <c r="L187" s="4"/>
+      <c r="M187" s="5"/>
+      <c r="N187" s="17">
+        <v>0</v>
+      </c>
+      <c r="O187" s="4"/>
+      <c r="P187" s="4"/>
+      <c r="Q187" s="4"/>
+      <c r="R187" s="4"/>
+      <c r="S187" s="5"/>
+    </row>
+    <row r="188" spans="2:19" ht="16.5" customHeight="1">
+      <c r="B188" s="14" t="s">
+        <v>361</v>
+      </c>
+      <c r="C188" s="4"/>
+      <c r="D188" s="5"/>
+      <c r="E188" s="15" t="s">
+        <v>362</v>
+      </c>
+      <c r="F188" s="4"/>
+      <c r="G188" s="4"/>
+      <c r="H188" s="4"/>
+      <c r="I188" s="4"/>
+      <c r="J188" s="5"/>
+      <c r="K188" s="16">
+        <v>5.0599999999999996</v>
+      </c>
+      <c r="L188" s="4"/>
+      <c r="M188" s="5"/>
+      <c r="N188" s="17">
+        <v>0</v>
+      </c>
+      <c r="O188" s="4"/>
+      <c r="P188" s="4"/>
+      <c r="Q188" s="4"/>
+      <c r="R188" s="4"/>
+      <c r="S188" s="5"/>
+    </row>
+    <row r="189" spans="2:19" ht="16.5" customHeight="1">
+      <c r="B189" s="14" t="s">
+        <v>363</v>
+      </c>
+      <c r="C189" s="4"/>
+      <c r="D189" s="5"/>
+      <c r="E189" s="15" t="s">
+        <v>364</v>
+      </c>
+      <c r="F189" s="4"/>
+      <c r="G189" s="4"/>
+      <c r="H189" s="4"/>
+      <c r="I189" s="4"/>
+      <c r="J189" s="5"/>
+      <c r="K189" s="16">
+        <v>1</v>
+      </c>
+      <c r="L189" s="4"/>
+      <c r="M189" s="5"/>
+      <c r="N189" s="17">
+        <v>56100</v>
+      </c>
+      <c r="O189" s="4"/>
+      <c r="P189" s="4"/>
+      <c r="Q189" s="4"/>
+      <c r="R189" s="4"/>
+      <c r="S189" s="5"/>
+    </row>
+    <row r="190" spans="2:19" ht="16.5" customHeight="1">
+      <c r="B190" s="14" t="s">
+        <v>365</v>
+      </c>
+      <c r="C190" s="4"/>
+      <c r="D190" s="5"/>
+      <c r="E190" s="15" t="s">
+        <v>366</v>
+      </c>
+      <c r="F190" s="4"/>
+      <c r="G190" s="4"/>
+      <c r="H190" s="4"/>
+      <c r="I190" s="4"/>
+      <c r="J190" s="5"/>
+      <c r="K190" s="16">
+        <v>5.17</v>
+      </c>
+      <c r="L190" s="4"/>
+      <c r="M190" s="5"/>
+      <c r="N190" s="17">
+        <v>0</v>
+      </c>
+      <c r="O190" s="4"/>
+      <c r="P190" s="4"/>
+      <c r="Q190" s="4"/>
+      <c r="R190" s="4"/>
+      <c r="S190" s="5"/>
+    </row>
+    <row r="191" spans="2:19" ht="16.5" customHeight="1">
+      <c r="B191" s="14" t="s">
+        <v>367</v>
+      </c>
+      <c r="C191" s="4"/>
+      <c r="D191" s="5"/>
+      <c r="E191" s="15" t="s">
+        <v>368</v>
+      </c>
+      <c r="F191" s="4"/>
+      <c r="G191" s="4"/>
+      <c r="H191" s="4"/>
+      <c r="I191" s="4"/>
+      <c r="J191" s="5"/>
+      <c r="K191" s="16">
+        <v>1.59</v>
+      </c>
+      <c r="L191" s="4"/>
+      <c r="M191" s="5"/>
+      <c r="N191" s="17">
+        <v>0</v>
+      </c>
+      <c r="O191" s="4"/>
+      <c r="P191" s="4"/>
+      <c r="Q191" s="4"/>
+      <c r="R191" s="4"/>
+      <c r="S191" s="5"/>
+    </row>
+    <row r="192" spans="2:19" ht="16.5" customHeight="1">
+      <c r="B192" s="14" t="s">
+        <v>369</v>
+      </c>
+      <c r="C192" s="4"/>
+      <c r="D192" s="5"/>
+      <c r="E192" s="15" t="s">
+        <v>370</v>
+      </c>
+      <c r="F192" s="4"/>
+      <c r="G192" s="4"/>
+      <c r="H192" s="4"/>
+      <c r="I192" s="4"/>
+      <c r="J192" s="5"/>
+      <c r="K192" s="16">
+        <v>7.62</v>
+      </c>
+      <c r="L192" s="4"/>
+      <c r="M192" s="5"/>
+      <c r="N192" s="17">
+        <v>0</v>
+      </c>
+      <c r="O192" s="4"/>
+      <c r="P192" s="4"/>
+      <c r="Q192" s="4"/>
+      <c r="R192" s="4"/>
+      <c r="S192" s="5"/>
+    </row>
+    <row r="193" spans="2:19" ht="16.5" customHeight="1">
+      <c r="B193" s="14" t="s">
+        <v>371</v>
+      </c>
+      <c r="C193" s="4"/>
+      <c r="D193" s="5"/>
+      <c r="E193" s="15" t="s">
+        <v>372</v>
+      </c>
+      <c r="F193" s="4"/>
+      <c r="G193" s="4"/>
+      <c r="H193" s="4"/>
+      <c r="I193" s="4"/>
+      <c r="J193" s="5"/>
+      <c r="K193" s="16">
+        <v>0.66</v>
+      </c>
+      <c r="L193" s="4"/>
+      <c r="M193" s="5"/>
+      <c r="N193" s="17">
+        <v>0</v>
+      </c>
+      <c r="O193" s="4"/>
+      <c r="P193" s="4"/>
+      <c r="Q193" s="4"/>
+      <c r="R193" s="4"/>
+      <c r="S193" s="5"/>
+    </row>
+    <row r="194" spans="2:19" ht="16.5" customHeight="1">
+      <c r="B194" s="14" t="s">
+        <v>373</v>
+      </c>
+      <c r="C194" s="4"/>
+      <c r="D194" s="5"/>
+      <c r="E194" s="15" t="s">
+        <v>374</v>
+      </c>
+      <c r="F194" s="4"/>
+      <c r="G194" s="4"/>
+      <c r="H194" s="4"/>
+      <c r="I194" s="4"/>
+      <c r="J194" s="5"/>
+      <c r="K194" s="16">
+        <v>1.03</v>
+      </c>
+      <c r="L194" s="4"/>
+      <c r="M194" s="5"/>
+      <c r="N194" s="17">
+        <v>425225.36</v>
+      </c>
+      <c r="O194" s="4"/>
+      <c r="P194" s="4"/>
+      <c r="Q194" s="4"/>
+      <c r="R194" s="4"/>
+      <c r="S194" s="5"/>
+    </row>
+    <row r="195" spans="2:19" ht="16.5" customHeight="1">
+      <c r="B195" s="14" t="s">
+        <v>375</v>
+      </c>
+      <c r="C195" s="4"/>
+      <c r="D195" s="5"/>
+      <c r="E195" s="15" t="s">
+        <v>376</v>
+      </c>
+      <c r="F195" s="4"/>
+      <c r="G195" s="4"/>
+      <c r="H195" s="4"/>
+      <c r="I195" s="4"/>
+      <c r="J195" s="5"/>
+      <c r="K195" s="16">
+        <v>2.67</v>
+      </c>
+      <c r="L195" s="4"/>
+      <c r="M195" s="5"/>
+      <c r="N195" s="17">
+        <v>0</v>
+      </c>
+      <c r="O195" s="4"/>
+      <c r="P195" s="4"/>
+      <c r="Q195" s="4"/>
+      <c r="R195" s="4"/>
+      <c r="S195" s="5"/>
+    </row>
+    <row r="196" spans="2:19" ht="16.5" customHeight="1">
+      <c r="B196" s="14" t="s">
+        <v>377</v>
+      </c>
+      <c r="C196" s="4"/>
+      <c r="D196" s="5"/>
+      <c r="E196" s="15" t="s">
+        <v>378</v>
+      </c>
+      <c r="F196" s="4"/>
+      <c r="G196" s="4"/>
+      <c r="H196" s="4"/>
+      <c r="I196" s="4"/>
+      <c r="J196" s="5"/>
+      <c r="K196" s="16">
+        <v>3.34</v>
+      </c>
+      <c r="L196" s="4"/>
+      <c r="M196" s="5"/>
+      <c r="N196" s="17">
+        <v>0</v>
+      </c>
+      <c r="O196" s="4"/>
+      <c r="P196" s="4"/>
+      <c r="Q196" s="4"/>
+      <c r="R196" s="4"/>
+      <c r="S196" s="5"/>
+    </row>
+    <row r="197" spans="2:19" ht="16.5" customHeight="1">
+      <c r="B197" s="14" t="s">
+        <v>379</v>
+      </c>
+      <c r="C197" s="4"/>
+      <c r="D197" s="5"/>
+      <c r="E197" s="15" t="s">
+        <v>380</v>
+      </c>
+      <c r="F197" s="4"/>
+      <c r="G197" s="4"/>
+      <c r="H197" s="4"/>
+      <c r="I197" s="4"/>
+      <c r="J197" s="5"/>
+      <c r="K197" s="16">
+        <v>0.86</v>
+      </c>
+      <c r="L197" s="4"/>
+      <c r="M197" s="5"/>
+      <c r="N197" s="17">
+        <v>30708.92</v>
+      </c>
+      <c r="O197" s="4"/>
+      <c r="P197" s="4"/>
+      <c r="Q197" s="4"/>
+      <c r="R197" s="4"/>
+      <c r="S197" s="5"/>
+    </row>
+    <row r="198" spans="2:19" ht="16.5" customHeight="1">
+      <c r="B198" s="14" t="s">
+        <v>381</v>
+      </c>
+      <c r="C198" s="4"/>
+      <c r="D198" s="5"/>
+      <c r="E198" s="15" t="s">
+        <v>382</v>
+      </c>
+      <c r="F198" s="4"/>
+      <c r="G198" s="4"/>
+      <c r="H198" s="4"/>
+      <c r="I198" s="4"/>
+      <c r="J198" s="5"/>
+      <c r="K198" s="16">
+        <v>1</v>
+      </c>
+      <c r="L198" s="4"/>
+      <c r="M198" s="5"/>
+      <c r="N198" s="17">
+        <v>352520</v>
+      </c>
+      <c r="O198" s="4"/>
+      <c r="P198" s="4"/>
+      <c r="Q198" s="4"/>
+      <c r="R198" s="4"/>
+      <c r="S198" s="5"/>
+    </row>
+    <row r="199" spans="2:19" ht="16.5" customHeight="1">
+      <c r="B199" s="14" t="s">
+        <v>383</v>
+      </c>
+      <c r="C199" s="4"/>
+      <c r="D199" s="5"/>
+      <c r="E199" s="15" t="s">
+        <v>384</v>
+      </c>
+      <c r="F199" s="4"/>
+      <c r="G199" s="4"/>
+      <c r="H199" s="4"/>
+      <c r="I199" s="4"/>
+      <c r="J199" s="5"/>
+      <c r="K199" s="16">
+        <v>1</v>
+      </c>
+      <c r="L199" s="4"/>
+      <c r="M199" s="5"/>
+      <c r="N199" s="17">
+        <v>22200</v>
+      </c>
+      <c r="O199" s="4"/>
+      <c r="P199" s="4"/>
+      <c r="Q199" s="4"/>
+      <c r="R199" s="4"/>
+      <c r="S199" s="5"/>
+    </row>
+    <row r="200" spans="2:19" ht="16.5" customHeight="1">
+      <c r="B200" s="14" t="s">
+        <v>385</v>
+      </c>
+      <c r="C200" s="4"/>
+      <c r="D200" s="5"/>
+      <c r="E200" s="15" t="s">
+        <v>386</v>
+      </c>
+      <c r="F200" s="4"/>
+      <c r="G200" s="4"/>
+      <c r="H200" s="4"/>
+      <c r="I200" s="4"/>
+      <c r="J200" s="5"/>
+      <c r="K200" s="16">
+        <v>5.12</v>
+      </c>
+      <c r="L200" s="4"/>
+      <c r="M200" s="5"/>
+      <c r="N200" s="17">
+        <v>0</v>
+      </c>
+      <c r="O200" s="4"/>
+      <c r="P200" s="4"/>
+      <c r="Q200" s="4"/>
+      <c r="R200" s="4"/>
+      <c r="S200" s="5"/>
+    </row>
+    <row r="201" spans="2:19" ht="16.5" customHeight="1">
+      <c r="B201" s="14" t="s">
+        <v>387</v>
+      </c>
+      <c r="C201" s="4"/>
+      <c r="D201" s="5"/>
+      <c r="E201" s="15" t="s">
+        <v>388</v>
+      </c>
+      <c r="F201" s="4"/>
+      <c r="G201" s="4"/>
+      <c r="H201" s="4"/>
+      <c r="I201" s="4"/>
+      <c r="J201" s="5"/>
+      <c r="K201" s="16">
+        <v>0.89</v>
+      </c>
+      <c r="L201" s="4"/>
+      <c r="M201" s="5"/>
+      <c r="N201" s="17">
+        <v>44400</v>
+      </c>
+      <c r="O201" s="4"/>
+      <c r="P201" s="4"/>
+      <c r="Q201" s="4"/>
+      <c r="R201" s="4"/>
+      <c r="S201" s="5"/>
+    </row>
+    <row r="202" spans="2:19" ht="16.5" customHeight="1">
+      <c r="B202" s="14" t="s">
+        <v>389</v>
+      </c>
+      <c r="C202" s="4"/>
+      <c r="D202" s="5"/>
+      <c r="E202" s="15" t="s">
+        <v>390</v>
+      </c>
+      <c r="F202" s="4"/>
+      <c r="G202" s="4"/>
+      <c r="H202" s="4"/>
+      <c r="I202" s="4"/>
+      <c r="J202" s="5"/>
+      <c r="K202" s="16">
+        <v>1.66</v>
+      </c>
+      <c r="L202" s="4"/>
+      <c r="M202" s="5"/>
+      <c r="N202" s="17">
+        <v>28116.05</v>
+      </c>
+      <c r="O202" s="4"/>
+      <c r="P202" s="4"/>
+      <c r="Q202" s="4"/>
+      <c r="R202" s="4"/>
+      <c r="S202" s="5"/>
+    </row>
+    <row r="203" spans="2:19" ht="16.5" customHeight="1">
+      <c r="B203" s="14" t="s">
+        <v>391</v>
+      </c>
+      <c r="C203" s="4"/>
+      <c r="D203" s="5"/>
+      <c r="E203" s="15" t="s">
+        <v>392</v>
+      </c>
+      <c r="F203" s="4"/>
+      <c r="G203" s="4"/>
+      <c r="H203" s="4"/>
+      <c r="I203" s="4"/>
+      <c r="J203" s="5"/>
+      <c r="K203" s="16">
+        <v>1.1299999999999999</v>
+      </c>
+      <c r="L203" s="4"/>
+      <c r="M203" s="5"/>
+      <c r="N203" s="17">
+        <v>190000</v>
+      </c>
+      <c r="O203" s="4"/>
+      <c r="P203" s="4"/>
+      <c r="Q203" s="4"/>
+      <c r="R203" s="4"/>
+      <c r="S203" s="5"/>
+    </row>
+    <row r="204" spans="2:19" ht="16.5" customHeight="1">
+      <c r="B204" s="14" t="s">
+        <v>393</v>
+      </c>
+      <c r="C204" s="4"/>
+      <c r="D204" s="5"/>
+      <c r="E204" s="15" t="s">
+        <v>394</v>
+      </c>
+      <c r="F204" s="4"/>
+      <c r="G204" s="4"/>
+      <c r="H204" s="4"/>
+      <c r="I204" s="4"/>
+      <c r="J204" s="5"/>
+      <c r="K204" s="16">
+        <v>6.03</v>
+      </c>
+      <c r="L204" s="4"/>
+      <c r="M204" s="5"/>
+      <c r="N204" s="17">
+        <v>0</v>
+      </c>
+      <c r="O204" s="4"/>
+      <c r="P204" s="4"/>
+      <c r="Q204" s="4"/>
+      <c r="R204" s="4"/>
+      <c r="S204" s="5"/>
+    </row>
+    <row r="205" spans="2:19" ht="16.5" customHeight="1">
+      <c r="B205" s="14" t="s">
+        <v>395</v>
+      </c>
+      <c r="C205" s="4"/>
+      <c r="D205" s="5"/>
+      <c r="E205" s="15" t="s">
+        <v>396</v>
+      </c>
+      <c r="F205" s="4"/>
+      <c r="G205" s="4"/>
+      <c r="H205" s="4"/>
+      <c r="I205" s="4"/>
+      <c r="J205" s="5"/>
+      <c r="K205" s="16">
+        <v>1.1100000000000001</v>
+      </c>
+      <c r="L205" s="4"/>
+      <c r="M205" s="5"/>
+      <c r="N205" s="17">
+        <v>44310.9</v>
+      </c>
+      <c r="O205" s="4"/>
+      <c r="P205" s="4"/>
+      <c r="Q205" s="4"/>
+      <c r="R205" s="4"/>
+      <c r="S205" s="5"/>
+    </row>
+    <row r="206" spans="2:19" ht="16.5" customHeight="1">
+      <c r="B206" s="14" t="s">
+        <v>397</v>
+      </c>
+      <c r="C206" s="4"/>
+      <c r="D206" s="5"/>
+      <c r="E206" s="15" t="s">
+        <v>398</v>
+      </c>
+      <c r="F206" s="4"/>
+      <c r="G206" s="4"/>
+      <c r="H206" s="4"/>
+      <c r="I206" s="4"/>
+      <c r="J206" s="5"/>
+      <c r="K206" s="16">
+        <v>1</v>
+      </c>
+      <c r="L206" s="4"/>
+      <c r="M206" s="5"/>
+      <c r="N206" s="17">
+        <v>22200</v>
+      </c>
+      <c r="O206" s="4"/>
+      <c r="P206" s="4"/>
+      <c r="Q206" s="4"/>
+      <c r="R206" s="4"/>
+      <c r="S206" s="5"/>
+    </row>
+    <row r="207" spans="2:19" ht="16.5" customHeight="1">
+      <c r="B207" s="14" t="s">
+        <v>399</v>
+      </c>
+      <c r="C207" s="4"/>
+      <c r="D207" s="5"/>
+      <c r="E207" s="15" t="s">
+        <v>400</v>
+      </c>
+      <c r="F207" s="4"/>
+      <c r="G207" s="4"/>
+      <c r="H207" s="4"/>
+      <c r="I207" s="4"/>
+      <c r="J207" s="5"/>
+      <c r="K207" s="16">
+        <v>5.03</v>
+      </c>
+      <c r="L207" s="4"/>
+      <c r="M207" s="5"/>
+      <c r="N207" s="17">
+        <v>180100</v>
+      </c>
+      <c r="O207" s="4"/>
+      <c r="P207" s="4"/>
+      <c r="Q207" s="4"/>
+      <c r="R207" s="4"/>
+      <c r="S207" s="5"/>
+    </row>
+    <row r="208" spans="2:19" ht="16.5" customHeight="1">
+      <c r="B208" s="14" t="s">
+        <v>401</v>
+      </c>
+      <c r="C208" s="4"/>
+      <c r="D208" s="5"/>
+      <c r="E208" s="15" t="s">
+        <v>402</v>
+      </c>
+      <c r="F208" s="4"/>
+      <c r="G208" s="4"/>
+      <c r="H208" s="4"/>
+      <c r="I208" s="4"/>
+      <c r="J208" s="5"/>
+      <c r="K208" s="16">
+        <v>1.1000000000000001</v>
+      </c>
+      <c r="L208" s="4"/>
+      <c r="M208" s="5"/>
+      <c r="N208" s="17">
+        <v>1397125</v>
+      </c>
+      <c r="O208" s="4"/>
+      <c r="P208" s="4"/>
+      <c r="Q208" s="4"/>
+      <c r="R208" s="4"/>
+      <c r="S208" s="5"/>
+    </row>
+    <row r="209" spans="2:19" ht="16.5" customHeight="1">
+      <c r="B209" s="14" t="s">
+        <v>403</v>
+      </c>
+      <c r="C209" s="4"/>
+      <c r="D209" s="5"/>
+      <c r="E209" s="15" t="s">
+        <v>404</v>
+      </c>
+      <c r="F209" s="4"/>
+      <c r="G209" s="4"/>
+      <c r="H209" s="4"/>
+      <c r="I209" s="4"/>
+      <c r="J209" s="5"/>
+      <c r="K209" s="16">
+        <v>6.64</v>
+      </c>
+      <c r="L209" s="4"/>
+      <c r="M209" s="5"/>
+      <c r="N209" s="17">
+        <v>0</v>
+      </c>
+      <c r="O209" s="4"/>
+      <c r="P209" s="4"/>
+      <c r="Q209" s="4"/>
+      <c r="R209" s="4"/>
+      <c r="S209" s="5"/>
+    </row>
+    <row r="210" spans="2:19" ht="16.5" customHeight="1">
+      <c r="B210" s="14" t="s">
+        <v>405</v>
+      </c>
+      <c r="C210" s="4"/>
+      <c r="D210" s="5"/>
+      <c r="E210" s="15" t="s">
+        <v>406</v>
+      </c>
+      <c r="F210" s="4"/>
+      <c r="G210" s="4"/>
+      <c r="H210" s="4"/>
+      <c r="I210" s="4"/>
+      <c r="J210" s="5"/>
+      <c r="K210" s="16">
+        <v>1</v>
+      </c>
+      <c r="L210" s="4"/>
+      <c r="M210" s="5"/>
+      <c r="N210" s="17">
+        <v>20400</v>
+      </c>
+      <c r="O210" s="4"/>
+      <c r="P210" s="4"/>
+      <c r="Q210" s="4"/>
+      <c r="R210" s="4"/>
+      <c r="S210" s="5"/>
+    </row>
+    <row r="211" spans="2:19" ht="16.5" customHeight="1">
+      <c r="B211" s="14" t="s">
+        <v>407</v>
+      </c>
+      <c r="C211" s="4"/>
+      <c r="D211" s="5"/>
+      <c r="E211" s="15" t="s">
+        <v>408</v>
+      </c>
+      <c r="F211" s="4"/>
+      <c r="G211" s="4"/>
+      <c r="H211" s="4"/>
+      <c r="I211" s="4"/>
+      <c r="J211" s="5"/>
+      <c r="K211" s="16">
+        <v>1</v>
+      </c>
+      <c r="L211" s="4"/>
+      <c r="M211" s="5"/>
+      <c r="N211" s="17">
+        <v>75600</v>
+      </c>
+      <c r="O211" s="4"/>
+      <c r="P211" s="4"/>
+      <c r="Q211" s="4"/>
+      <c r="R211" s="4"/>
+      <c r="S211" s="5"/>
+    </row>
+    <row r="212" spans="2:19" ht="16.5" customHeight="1">
+      <c r="B212" s="14" t="s">
+        <v>409</v>
+      </c>
+      <c r="C212" s="4"/>
+      <c r="D212" s="5"/>
+      <c r="E212" s="15" t="s">
+        <v>410</v>
+      </c>
+      <c r="F212" s="4"/>
+      <c r="G212" s="4"/>
+      <c r="H212" s="4"/>
+      <c r="I212" s="4"/>
+      <c r="J212" s="5"/>
+      <c r="K212" s="16">
+        <v>1.38</v>
+      </c>
+      <c r="L212" s="4"/>
+      <c r="M212" s="5"/>
+      <c r="N212" s="17">
+        <v>664793.87</v>
+      </c>
+      <c r="O212" s="4"/>
+      <c r="P212" s="4"/>
+      <c r="Q212" s="4"/>
+      <c r="R212" s="4"/>
+      <c r="S212" s="5"/>
+    </row>
+    <row r="213" spans="2:19" ht="16.5" customHeight="1">
+      <c r="B213" s="14" t="s">
+        <v>411</v>
+      </c>
+      <c r="C213" s="4"/>
+      <c r="D213" s="5"/>
+      <c r="E213" s="15" t="s">
+        <v>412</v>
+      </c>
+      <c r="F213" s="4"/>
+      <c r="G213" s="4"/>
+      <c r="H213" s="4"/>
+      <c r="I213" s="4"/>
+      <c r="J213" s="5"/>
+      <c r="K213" s="16">
+        <v>17.3</v>
+      </c>
+      <c r="L213" s="4"/>
+      <c r="M213" s="5"/>
+      <c r="N213" s="17">
+        <v>27300</v>
+      </c>
+      <c r="O213" s="4"/>
+      <c r="P213" s="4"/>
+      <c r="Q213" s="4"/>
+      <c r="R213" s="4"/>
+      <c r="S213" s="5"/>
+    </row>
+    <row r="214" spans="2:19" ht="16.5" customHeight="1">
+      <c r="B214" s="14" t="s">
+        <v>413</v>
+      </c>
+      <c r="C214" s="4"/>
+      <c r="D214" s="5"/>
+      <c r="E214" s="15" t="s">
+        <v>414</v>
+      </c>
+      <c r="F214" s="4"/>
+      <c r="G214" s="4"/>
+      <c r="H214" s="4"/>
+      <c r="I214" s="4"/>
+      <c r="J214" s="5"/>
+      <c r="K214" s="16">
+        <v>2.65</v>
+      </c>
+      <c r="L214" s="4"/>
+      <c r="M214" s="5"/>
+      <c r="N214" s="17">
+        <v>0</v>
+      </c>
+      <c r="O214" s="4"/>
+      <c r="P214" s="4"/>
+      <c r="Q214" s="4"/>
+      <c r="R214" s="4"/>
+      <c r="S214" s="5"/>
+    </row>
+    <row r="215" spans="2:19" ht="16.5" customHeight="1">
+      <c r="B215" s="14" t="s">
+        <v>415</v>
+      </c>
+      <c r="C215" s="4"/>
+      <c r="D215" s="5"/>
+      <c r="E215" s="15" t="s">
+        <v>416</v>
+      </c>
+      <c r="F215" s="4"/>
+      <c r="G215" s="4"/>
+      <c r="H215" s="4"/>
+      <c r="I215" s="4"/>
+      <c r="J215" s="5"/>
+      <c r="K215" s="16">
+        <v>1</v>
+      </c>
+      <c r="L215" s="4"/>
+      <c r="M215" s="5"/>
+      <c r="N215" s="17">
+        <v>39700</v>
+      </c>
+      <c r="O215" s="4"/>
+      <c r="P215" s="4"/>
+      <c r="Q215" s="4"/>
+      <c r="R215" s="4"/>
+      <c r="S215" s="5"/>
+    </row>
+    <row r="216" spans="2:19" ht="16.5" customHeight="1">
+      <c r="B216" s="14" t="s">
+        <v>417</v>
+      </c>
+      <c r="C216" s="4"/>
+      <c r="D216" s="5"/>
+      <c r="E216" s="15" t="s">
+        <v>418</v>
+      </c>
+      <c r="F216" s="4"/>
+      <c r="G216" s="4"/>
+      <c r="H216" s="4"/>
+      <c r="I216" s="4"/>
+      <c r="J216" s="5"/>
+      <c r="K216" s="16">
+        <v>0.15</v>
+      </c>
+      <c r="L216" s="4"/>
+      <c r="M216" s="5"/>
+      <c r="N216" s="17">
+        <v>326500</v>
+      </c>
+      <c r="O216" s="4"/>
+      <c r="P216" s="4"/>
+      <c r="Q216" s="4"/>
+      <c r="R216" s="4"/>
+      <c r="S216" s="5"/>
+    </row>
+    <row r="217" spans="2:19" ht="16.5" customHeight="1">
+      <c r="B217" s="14" t="s">
+        <v>419</v>
+      </c>
+      <c r="C217" s="4"/>
+      <c r="D217" s="5"/>
+      <c r="E217" s="15" t="s">
+        <v>420</v>
+      </c>
+      <c r="F217" s="4"/>
+      <c r="G217" s="4"/>
+      <c r="H217" s="4"/>
+      <c r="I217" s="4"/>
+      <c r="J217" s="5"/>
+      <c r="K217" s="16">
+        <v>10.6</v>
+      </c>
+      <c r="L217" s="4"/>
+      <c r="M217" s="5"/>
+      <c r="N217" s="17">
+        <v>41025</v>
+      </c>
+      <c r="O217" s="4"/>
+      <c r="P217" s="4"/>
+      <c r="Q217" s="4"/>
+      <c r="R217" s="4"/>
+      <c r="S217" s="5"/>
+    </row>
+    <row r="218" spans="2:19" ht="16.5" customHeight="1">
+      <c r="B218" s="14" t="s">
+        <v>421</v>
+      </c>
+      <c r="C218" s="4"/>
+      <c r="D218" s="5"/>
+      <c r="E218" s="15" t="s">
+        <v>422</v>
+      </c>
+      <c r="F218" s="4"/>
+      <c r="G218" s="4"/>
+      <c r="H218" s="4"/>
+      <c r="I218" s="4"/>
+      <c r="J218" s="5"/>
+      <c r="K218" s="16">
+        <v>1.05</v>
+      </c>
+      <c r="L218" s="4"/>
+      <c r="M218" s="5"/>
+      <c r="N218" s="17">
+        <v>466200</v>
+      </c>
+      <c r="O218" s="4"/>
+      <c r="P218" s="4"/>
+      <c r="Q218" s="4"/>
+      <c r="R218" s="4"/>
+      <c r="S218" s="5"/>
+    </row>
+    <row r="219" spans="2:19" ht="16.5" customHeight="1">
+      <c r="B219" s="14" t="s">
+        <v>423</v>
+      </c>
+      <c r="C219" s="4"/>
+      <c r="D219" s="5"/>
+      <c r="E219" s="15" t="s">
+        <v>424</v>
+      </c>
+      <c r="F219" s="4"/>
+      <c r="G219" s="4"/>
+      <c r="H219" s="4"/>
+      <c r="I219" s="4"/>
+      <c r="J219" s="5"/>
+      <c r="K219" s="16">
+        <v>1.74</v>
+      </c>
+      <c r="L219" s="4"/>
+      <c r="M219" s="5"/>
+      <c r="N219" s="17">
+        <v>47421.62</v>
+      </c>
+      <c r="O219" s="4"/>
+      <c r="P219" s="4"/>
+      <c r="Q219" s="4"/>
+      <c r="R219" s="4"/>
+      <c r="S219" s="5"/>
+    </row>
+    <row r="220" spans="2:19" ht="16.5" customHeight="1">
+      <c r="B220" s="14" t="s">
+        <v>425</v>
+      </c>
+      <c r="C220" s="4"/>
+      <c r="D220" s="5"/>
+      <c r="E220" s="15" t="s">
+        <v>426</v>
+      </c>
+      <c r="F220" s="4"/>
+      <c r="G220" s="4"/>
+      <c r="H220" s="4"/>
+      <c r="I220" s="4"/>
+      <c r="J220" s="5"/>
+      <c r="K220" s="16">
+        <v>19.02</v>
+      </c>
+      <c r="L220" s="4"/>
+      <c r="M220" s="5"/>
+      <c r="N220" s="17">
+        <v>0</v>
+      </c>
+      <c r="O220" s="4"/>
+      <c r="P220" s="4"/>
+      <c r="Q220" s="4"/>
+      <c r="R220" s="4"/>
+      <c r="S220" s="5"/>
+    </row>
+    <row r="221" spans="2:19" ht="16.5" customHeight="1">
+      <c r="B221" s="14" t="s">
+        <v>427</v>
+      </c>
+      <c r="C221" s="4"/>
+      <c r="D221" s="5"/>
+      <c r="E221" s="15" t="s">
+        <v>428</v>
+      </c>
+      <c r="F221" s="4"/>
+      <c r="G221" s="4"/>
+      <c r="H221" s="4"/>
+      <c r="I221" s="4"/>
+      <c r="J221" s="5"/>
+      <c r="K221" s="16">
+        <v>2.15</v>
+      </c>
+      <c r="L221" s="4"/>
+      <c r="M221" s="5"/>
+      <c r="N221" s="17">
+        <v>0</v>
+      </c>
+      <c r="O221" s="4"/>
+      <c r="P221" s="4"/>
+      <c r="Q221" s="4"/>
+      <c r="R221" s="4"/>
+      <c r="S221" s="5"/>
+    </row>
+    <row r="222" spans="2:19" ht="16.5" customHeight="1">
+      <c r="B222" s="14" t="s">
+        <v>429</v>
+      </c>
+      <c r="C222" s="4"/>
+      <c r="D222" s="5"/>
+      <c r="E222" s="15" t="s">
+        <v>430</v>
+      </c>
+      <c r="F222" s="4"/>
+      <c r="G222" s="4"/>
+      <c r="H222" s="4"/>
+      <c r="I222" s="4"/>
+      <c r="J222" s="5"/>
+      <c r="K222" s="16">
+        <v>1.68</v>
+      </c>
+      <c r="L222" s="4"/>
+      <c r="M222" s="5"/>
+      <c r="N222" s="17">
+        <v>0</v>
+      </c>
+      <c r="O222" s="4"/>
+      <c r="P222" s="4"/>
+      <c r="Q222" s="4"/>
+      <c r="R222" s="4"/>
+      <c r="S222" s="5"/>
+    </row>
+    <row r="223" spans="2:19" ht="16.5" customHeight="1">
+      <c r="B223" s="14" t="s">
+        <v>431</v>
+      </c>
+      <c r="C223" s="4"/>
+      <c r="D223" s="5"/>
+      <c r="E223" s="15" t="s">
+        <v>432</v>
+      </c>
+      <c r="F223" s="4"/>
+      <c r="G223" s="4"/>
+      <c r="H223" s="4"/>
+      <c r="I223" s="4"/>
+      <c r="J223" s="5"/>
+      <c r="K223" s="16">
+        <v>5.97</v>
+      </c>
+      <c r="L223" s="4"/>
+      <c r="M223" s="5"/>
+      <c r="N223" s="17">
+        <v>0</v>
+      </c>
+      <c r="O223" s="4"/>
+      <c r="P223" s="4"/>
+      <c r="Q223" s="4"/>
+      <c r="R223" s="4"/>
+      <c r="S223" s="5"/>
+    </row>
+    <row r="224" spans="2:19" ht="16.5" customHeight="1">
+      <c r="B224" s="14" t="s">
+        <v>433</v>
+      </c>
+      <c r="C224" s="4"/>
+      <c r="D224" s="5"/>
+      <c r="E224" s="15" t="s">
+        <v>434</v>
+      </c>
+      <c r="F224" s="4"/>
+      <c r="G224" s="4"/>
+      <c r="H224" s="4"/>
+      <c r="I224" s="4"/>
+      <c r="J224" s="5"/>
+      <c r="K224" s="16">
+        <v>1.1200000000000001</v>
+      </c>
+      <c r="L224" s="4"/>
+      <c r="M224" s="5"/>
+      <c r="N224" s="17">
+        <v>1424400</v>
+      </c>
+      <c r="O224" s="4"/>
+      <c r="P224" s="4"/>
+      <c r="Q224" s="4"/>
+      <c r="R224" s="4"/>
+      <c r="S224" s="5"/>
+    </row>
+    <row r="225" spans="2:19" ht="16.5" customHeight="1">
+      <c r="B225" s="14" t="s">
+        <v>435</v>
+      </c>
+      <c r="C225" s="4"/>
+      <c r="D225" s="5"/>
+      <c r="E225" s="15" t="s">
+        <v>436</v>
+      </c>
+      <c r="F225" s="4"/>
+      <c r="G225" s="4"/>
+      <c r="H225" s="4"/>
+      <c r="I225" s="4"/>
+      <c r="J225" s="5"/>
+      <c r="K225" s="16">
+        <v>19.73</v>
+      </c>
+      <c r="L225" s="4"/>
+      <c r="M225" s="5"/>
+      <c r="N225" s="17">
+        <v>0</v>
+      </c>
+      <c r="O225" s="4"/>
+      <c r="P225" s="4"/>
+      <c r="Q225" s="4"/>
+      <c r="R225" s="4"/>
+      <c r="S225" s="5"/>
+    </row>
+    <row r="226" spans="2:19" ht="16.5" customHeight="1">
+      <c r="B226" s="14" t="s">
+        <v>437</v>
+      </c>
+      <c r="C226" s="4"/>
+      <c r="D226" s="5"/>
+      <c r="E226" s="15" t="s">
+        <v>438</v>
+      </c>
+      <c r="F226" s="4"/>
+      <c r="G226" s="4"/>
+      <c r="H226" s="4"/>
+      <c r="I226" s="4"/>
+      <c r="J226" s="5"/>
+      <c r="K226" s="16">
+        <v>0.91</v>
+      </c>
+      <c r="L226" s="4"/>
+      <c r="M226" s="5"/>
+      <c r="N226" s="17">
+        <v>54400</v>
+      </c>
+      <c r="O226" s="4"/>
+      <c r="P226" s="4"/>
+      <c r="Q226" s="4"/>
+      <c r="R226" s="4"/>
+      <c r="S226" s="5"/>
+    </row>
+    <row r="227" spans="2:19" ht="16.5" customHeight="1">
+      <c r="B227" s="14" t="s">
+        <v>439</v>
+      </c>
+      <c r="C227" s="4"/>
+      <c r="D227" s="5"/>
+      <c r="E227" s="15" t="s">
+        <v>440</v>
+      </c>
+      <c r="F227" s="4"/>
+      <c r="G227" s="4"/>
+      <c r="H227" s="4"/>
+      <c r="I227" s="4"/>
+      <c r="J227" s="5"/>
+      <c r="K227" s="16">
+        <v>1</v>
+      </c>
+      <c r="L227" s="4"/>
+      <c r="M227" s="5"/>
+      <c r="N227" s="17">
+        <v>41100</v>
+      </c>
+      <c r="O227" s="4"/>
+      <c r="P227" s="4"/>
+      <c r="Q227" s="4"/>
+      <c r="R227" s="4"/>
+      <c r="S227" s="5"/>
+    </row>
+    <row r="228" spans="2:19" ht="16.5" customHeight="1">
+      <c r="B228" s="14" t="s">
+        <v>441</v>
+      </c>
+      <c r="C228" s="4"/>
+      <c r="D228" s="5"/>
+      <c r="E228" s="15" t="s">
+        <v>442</v>
+      </c>
+      <c r="F228" s="4"/>
+      <c r="G228" s="4"/>
+      <c r="H228" s="4"/>
+      <c r="I228" s="4"/>
+      <c r="J228" s="5"/>
+      <c r="K228" s="16">
+        <v>5.14</v>
+      </c>
+      <c r="L228" s="4"/>
+      <c r="M228" s="5"/>
+      <c r="N228" s="17">
+        <v>0</v>
+      </c>
+      <c r="O228" s="4"/>
+      <c r="P228" s="4"/>
+      <c r="Q228" s="4"/>
+      <c r="R228" s="4"/>
+      <c r="S228" s="5"/>
+    </row>
+    <row r="229" spans="2:19" ht="16.5" customHeight="1">
+      <c r="B229" s="14" t="s">
+        <v>443</v>
+      </c>
+      <c r="C229" s="4"/>
+      <c r="D229" s="5"/>
+      <c r="E229" s="15" t="s">
+        <v>444</v>
+      </c>
+      <c r="F229" s="4"/>
+      <c r="G229" s="4"/>
+      <c r="H229" s="4"/>
+      <c r="I229" s="4"/>
+      <c r="J229" s="5"/>
+      <c r="K229" s="16">
+        <v>8.89</v>
+      </c>
+      <c r="L229" s="4"/>
+      <c r="M229" s="5"/>
+      <c r="N229" s="17">
+        <v>0</v>
+      </c>
+      <c r="O229" s="4"/>
+      <c r="P229" s="4"/>
+      <c r="Q229" s="4"/>
+      <c r="R229" s="4"/>
+      <c r="S229" s="5"/>
+    </row>
+    <row r="230" spans="2:19" ht="16.5" customHeight="1">
+      <c r="B230" s="14" t="s">
+        <v>445</v>
+      </c>
+      <c r="C230" s="4"/>
+      <c r="D230" s="5"/>
+      <c r="E230" s="15" t="s">
+        <v>446</v>
+      </c>
+      <c r="F230" s="4"/>
+      <c r="G230" s="4"/>
+      <c r="H230" s="4"/>
+      <c r="I230" s="4"/>
+      <c r="J230" s="5"/>
+      <c r="K230" s="16">
+        <v>1</v>
+      </c>
+      <c r="L230" s="4"/>
+      <c r="M230" s="5"/>
+      <c r="N230" s="17">
+        <v>45900</v>
+      </c>
+      <c r="O230" s="4"/>
+      <c r="P230" s="4"/>
+      <c r="Q230" s="4"/>
+      <c r="R230" s="4"/>
+      <c r="S230" s="5"/>
+    </row>
+    <row r="231" spans="2:19" ht="16.5" customHeight="1">
+      <c r="B231" s="14" t="s">
+        <v>447</v>
+      </c>
+      <c r="C231" s="4"/>
+      <c r="D231" s="5"/>
+      <c r="E231" s="15" t="s">
+        <v>448</v>
+      </c>
+      <c r="F231" s="4"/>
+      <c r="G231" s="4"/>
+      <c r="H231" s="4"/>
+      <c r="I231" s="4"/>
+      <c r="J231" s="5"/>
+      <c r="K231" s="16">
+        <v>0</v>
+      </c>
+      <c r="L231" s="4"/>
+      <c r="M231" s="5"/>
+      <c r="N231" s="17">
+        <v>0</v>
+      </c>
+      <c r="O231" s="4"/>
+      <c r="P231" s="4"/>
+      <c r="Q231" s="4"/>
+      <c r="R231" s="4"/>
+      <c r="S231" s="5"/>
+    </row>
+    <row r="232" spans="2:19" ht="16.5" customHeight="1">
+      <c r="B232" s="14" t="s">
+        <v>449</v>
+      </c>
+      <c r="C232" s="4"/>
+      <c r="D232" s="5"/>
+      <c r="E232" s="15" t="s">
+        <v>450</v>
+      </c>
+      <c r="F232" s="4"/>
+      <c r="G232" s="4"/>
+      <c r="H232" s="4"/>
+      <c r="I232" s="4"/>
+      <c r="J232" s="5"/>
+      <c r="K232" s="16">
+        <v>2.79</v>
+      </c>
+      <c r="L232" s="4"/>
+      <c r="M232" s="5"/>
+      <c r="N232" s="17">
+        <v>0</v>
+      </c>
+      <c r="O232" s="4"/>
+      <c r="P232" s="4"/>
+      <c r="Q232" s="4"/>
+      <c r="R232" s="4"/>
+      <c r="S232" s="5"/>
+    </row>
+    <row r="233" spans="2:19" ht="16.5" customHeight="1">
+      <c r="B233" s="14" t="s">
+        <v>451</v>
+      </c>
+      <c r="C233" s="4"/>
+      <c r="D233" s="5"/>
+      <c r="E233" s="15" t="s">
+        <v>452</v>
+      </c>
+      <c r="F233" s="4"/>
+      <c r="G233" s="4"/>
+      <c r="H233" s="4"/>
+      <c r="I233" s="4"/>
+      <c r="J233" s="5"/>
+      <c r="K233" s="16">
+        <v>1</v>
+      </c>
+      <c r="L233" s="4"/>
+      <c r="M233" s="5"/>
+      <c r="N233" s="17">
+        <v>4157200</v>
+      </c>
+      <c r="O233" s="4"/>
+      <c r="P233" s="4"/>
+      <c r="Q233" s="4"/>
+      <c r="R233" s="4"/>
+      <c r="S233" s="5"/>
+    </row>
+    <row r="234" spans="2:19" ht="16.5" customHeight="1">
+      <c r="B234" s="14" t="s">
+        <v>453</v>
+      </c>
+      <c r="C234" s="4"/>
+      <c r="D234" s="5"/>
+      <c r="E234" s="15" t="s">
+        <v>454</v>
+      </c>
+      <c r="F234" s="4"/>
+      <c r="G234" s="4"/>
+      <c r="H234" s="4"/>
+      <c r="I234" s="4"/>
+      <c r="J234" s="5"/>
+      <c r="K234" s="16">
+        <v>1.3</v>
+      </c>
+      <c r="L234" s="4"/>
+      <c r="M234" s="5"/>
+      <c r="N234" s="17">
+        <v>910452</v>
+      </c>
+      <c r="O234" s="4"/>
+      <c r="P234" s="4"/>
+      <c r="Q234" s="4"/>
+      <c r="R234" s="4"/>
+      <c r="S234" s="5"/>
+    </row>
+    <row r="235" spans="2:19" ht="16.5" customHeight="1">
+      <c r="B235" s="14" t="s">
+        <v>455</v>
+      </c>
+      <c r="C235" s="4"/>
+      <c r="D235" s="5"/>
+      <c r="E235" s="15" t="s">
+        <v>456</v>
+      </c>
+      <c r="F235" s="4"/>
+      <c r="G235" s="4"/>
+      <c r="H235" s="4"/>
+      <c r="I235" s="4"/>
+      <c r="J235" s="5"/>
+      <c r="K235" s="16">
+        <v>12.58</v>
+      </c>
+      <c r="L235" s="4"/>
+      <c r="M235" s="5"/>
+      <c r="N235" s="17">
+        <v>0</v>
+      </c>
+      <c r="O235" s="4"/>
+      <c r="P235" s="4"/>
+      <c r="Q235" s="4"/>
+      <c r="R235" s="4"/>
+      <c r="S235" s="5"/>
+    </row>
+    <row r="236" spans="2:19" ht="16.5" customHeight="1">
+      <c r="B236" s="14" t="s">
+        <v>457</v>
+      </c>
+      <c r="C236" s="4"/>
+      <c r="D236" s="5"/>
+      <c r="E236" s="15" t="s">
+        <v>458</v>
+      </c>
+      <c r="F236" s="4"/>
+      <c r="G236" s="4"/>
+      <c r="H236" s="4"/>
+      <c r="I236" s="4"/>
+      <c r="J236" s="5"/>
+      <c r="K236" s="16">
+        <v>3.56</v>
+      </c>
+      <c r="L236" s="4"/>
+      <c r="M236" s="5"/>
+      <c r="N236" s="17">
+        <v>0</v>
+      </c>
+      <c r="O236" s="4"/>
+      <c r="P236" s="4"/>
+      <c r="Q236" s="4"/>
+      <c r="R236" s="4"/>
+      <c r="S236" s="5"/>
+    </row>
+    <row r="237" spans="2:19" ht="16.5" customHeight="1">
+      <c r="B237" s="14" t="s">
+        <v>459</v>
+      </c>
+      <c r="C237" s="4"/>
+      <c r="D237" s="5"/>
+      <c r="E237" s="15" t="s">
+        <v>460</v>
+      </c>
+      <c r="F237" s="4"/>
+      <c r="G237" s="4"/>
+      <c r="H237" s="4"/>
+      <c r="I237" s="4"/>
+      <c r="J237" s="5"/>
+      <c r="K237" s="16">
+        <v>8.85</v>
+      </c>
+      <c r="L237" s="4"/>
+      <c r="M237" s="5"/>
+      <c r="N237" s="17">
+        <v>0</v>
+      </c>
+      <c r="O237" s="4"/>
+      <c r="P237" s="4"/>
+      <c r="Q237" s="4"/>
+      <c r="R237" s="4"/>
+      <c r="S237" s="5"/>
+    </row>
+    <row r="238" spans="2:19" ht="16.5" customHeight="1">
+      <c r="B238" s="14" t="s">
+        <v>461</v>
+      </c>
+      <c r="C238" s="4"/>
+      <c r="D238" s="5"/>
+      <c r="E238" s="15" t="s">
+        <v>462</v>
+      </c>
+      <c r="F238" s="4"/>
+      <c r="G238" s="4"/>
+      <c r="H238" s="4"/>
+      <c r="I238" s="4"/>
+      <c r="J238" s="5"/>
+      <c r="K238" s="16">
+        <v>2.65</v>
+      </c>
+      <c r="L238" s="4"/>
+      <c r="M238" s="5"/>
+      <c r="N238" s="17">
+        <v>0</v>
+      </c>
+      <c r="O238" s="4"/>
+      <c r="P238" s="4"/>
+      <c r="Q238" s="4"/>
+      <c r="R238" s="4"/>
+      <c r="S238" s="5"/>
+    </row>
+    <row r="239" spans="2:19" ht="16.5" customHeight="1">
+      <c r="B239" s="14" t="s">
+        <v>463</v>
+      </c>
+      <c r="C239" s="4"/>
+      <c r="D239" s="5"/>
+      <c r="E239" s="15" t="s">
+        <v>464</v>
+      </c>
+      <c r="F239" s="4"/>
+      <c r="G239" s="4"/>
+      <c r="H239" s="4"/>
+      <c r="I239" s="4"/>
+      <c r="J239" s="5"/>
+      <c r="K239" s="16">
+        <v>5.13</v>
+      </c>
+      <c r="L239" s="4"/>
+      <c r="M239" s="5"/>
+      <c r="N239" s="17">
+        <v>0</v>
+      </c>
+      <c r="O239" s="4"/>
+      <c r="P239" s="4"/>
+      <c r="Q239" s="4"/>
+      <c r="R239" s="4"/>
+      <c r="S239" s="5"/>
+    </row>
+    <row r="240" spans="2:19" ht="16.5" customHeight="1">
+      <c r="B240" s="14" t="s">
+        <v>465</v>
+      </c>
+      <c r="C240" s="4"/>
+      <c r="D240" s="5"/>
+      <c r="E240" s="15" t="s">
+        <v>466</v>
+      </c>
+      <c r="F240" s="4"/>
+      <c r="G240" s="4"/>
+      <c r="H240" s="4"/>
+      <c r="I240" s="4"/>
+      <c r="J240" s="5"/>
+      <c r="K240" s="16">
+        <v>1.54</v>
+      </c>
+      <c r="L240" s="4"/>
+      <c r="M240" s="5"/>
+      <c r="N240" s="17">
+        <v>217550</v>
+      </c>
+      <c r="O240" s="4"/>
+      <c r="P240" s="4"/>
+      <c r="Q240" s="4"/>
+      <c r="R240" s="4"/>
+      <c r="S240" s="5"/>
+    </row>
+    <row r="241" spans="2:19" ht="16.5" customHeight="1">
+      <c r="B241" s="14" t="s">
+        <v>467</v>
+      </c>
+      <c r="C241" s="4"/>
+      <c r="D241" s="5"/>
+      <c r="E241" s="15" t="s">
+        <v>468</v>
+      </c>
+      <c r="F241" s="4"/>
+      <c r="G241" s="4"/>
+      <c r="H241" s="4"/>
+      <c r="I241" s="4"/>
+      <c r="J241" s="5"/>
+      <c r="K241" s="16">
+        <v>1.42</v>
+      </c>
+      <c r="L241" s="4"/>
+      <c r="M241" s="5"/>
+      <c r="N241" s="17">
+        <v>3284917.96</v>
+      </c>
+      <c r="O241" s="4"/>
+      <c r="P241" s="4"/>
+      <c r="Q241" s="4"/>
+      <c r="R241" s="4"/>
+      <c r="S241" s="5"/>
+    </row>
+    <row r="242" spans="2:19" ht="16.5" customHeight="1">
+      <c r="B242" s="14" t="s">
+        <v>469</v>
+      </c>
+      <c r="C242" s="4"/>
+      <c r="D242" s="5"/>
+      <c r="E242" s="15" t="s">
+        <v>470</v>
+      </c>
+      <c r="F242" s="4"/>
+      <c r="G242" s="4"/>
+      <c r="H242" s="4"/>
+      <c r="I242" s="4"/>
+      <c r="J242" s="5"/>
+      <c r="K242" s="16">
+        <v>12.54</v>
+      </c>
+      <c r="L242" s="4"/>
+      <c r="M242" s="5"/>
+      <c r="N242" s="17">
+        <v>0</v>
+      </c>
+      <c r="O242" s="4"/>
+      <c r="P242" s="4"/>
+      <c r="Q242" s="4"/>
+      <c r="R242" s="4"/>
+      <c r="S242" s="5"/>
+    </row>
+    <row r="243" spans="2:19" ht="16.5" customHeight="1">
+      <c r="B243" s="14" t="s">
+        <v>471</v>
+      </c>
+      <c r="C243" s="4"/>
+      <c r="D243" s="5"/>
+      <c r="E243" s="15" t="s">
+        <v>472</v>
+      </c>
+      <c r="F243" s="4"/>
+      <c r="G243" s="4"/>
+      <c r="H243" s="4"/>
+      <c r="I243" s="4"/>
+      <c r="J243" s="5"/>
+      <c r="K243" s="16">
+        <v>9.36</v>
+      </c>
+      <c r="L243" s="4"/>
+      <c r="M243" s="5"/>
+      <c r="N243" s="17">
+        <v>0</v>
+      </c>
+      <c r="O243" s="4"/>
+      <c r="P243" s="4"/>
+      <c r="Q243" s="4"/>
+      <c r="R243" s="4"/>
+      <c r="S243" s="5"/>
+    </row>
+    <row r="244" spans="2:19" ht="16.5" customHeight="1">
+      <c r="B244" s="14" t="s">
+        <v>473</v>
+      </c>
+      <c r="C244" s="4"/>
+      <c r="D244" s="5"/>
+      <c r="E244" s="15" t="s">
+        <v>474</v>
+      </c>
+      <c r="F244" s="4"/>
+      <c r="G244" s="4"/>
+      <c r="H244" s="4"/>
+      <c r="I244" s="4"/>
+      <c r="J244" s="5"/>
+      <c r="K244" s="16">
+        <v>4.04</v>
+      </c>
+      <c r="L244" s="4"/>
+      <c r="M244" s="5"/>
+      <c r="N244" s="17">
+        <v>0</v>
+      </c>
+      <c r="O244" s="4"/>
+      <c r="P244" s="4"/>
+      <c r="Q244" s="4"/>
+      <c r="R244" s="4"/>
+      <c r="S244" s="5"/>
+    </row>
+    <row r="245" spans="2:19" ht="16.5" customHeight="1">
+      <c r="B245" s="14" t="s">
+        <v>475</v>
+      </c>
+      <c r="C245" s="4"/>
+      <c r="D245" s="5"/>
+      <c r="E245" s="15" t="s">
+        <v>476</v>
+      </c>
+      <c r="F245" s="4"/>
+      <c r="G245" s="4"/>
+      <c r="H245" s="4"/>
+      <c r="I245" s="4"/>
+      <c r="J245" s="5"/>
+      <c r="K245" s="16">
+        <v>6.14</v>
+      </c>
+      <c r="L245" s="4"/>
+      <c r="M245" s="5"/>
+      <c r="N245" s="17">
+        <v>0</v>
+      </c>
+      <c r="O245" s="4"/>
+      <c r="P245" s="4"/>
+      <c r="Q245" s="4"/>
+      <c r="R245" s="4"/>
+      <c r="S245" s="5"/>
+    </row>
+    <row r="246" spans="2:19" ht="16.5" customHeight="1">
+      <c r="B246" s="14" t="s">
+        <v>477</v>
+      </c>
+      <c r="C246" s="4"/>
+      <c r="D246" s="5"/>
+      <c r="E246" s="15" t="s">
+        <v>478</v>
+      </c>
+      <c r="F246" s="4"/>
+      <c r="G246" s="4"/>
+      <c r="H246" s="4"/>
+      <c r="I246" s="4"/>
+      <c r="J246" s="5"/>
+      <c r="K246" s="16">
+        <v>1.23</v>
+      </c>
+      <c r="L246" s="4"/>
+      <c r="M246" s="5"/>
+      <c r="N246" s="17">
+        <v>49128.56</v>
+      </c>
+      <c r="O246" s="4"/>
+      <c r="P246" s="4"/>
+      <c r="Q246" s="4"/>
+      <c r="R246" s="4"/>
+      <c r="S246" s="5"/>
+    </row>
+    <row r="247" spans="2:19" ht="16.5" customHeight="1">
+      <c r="B247" s="14" t="s">
+        <v>479</v>
+      </c>
+      <c r="C247" s="4"/>
+      <c r="D247" s="5"/>
+      <c r="E247" s="15" t="s">
+        <v>480</v>
+      </c>
+      <c r="F247" s="4"/>
+      <c r="G247" s="4"/>
+      <c r="H247" s="4"/>
+      <c r="I247" s="4"/>
+      <c r="J247" s="5"/>
+      <c r="K247" s="16">
+        <v>6.1</v>
+      </c>
+      <c r="L247" s="4"/>
+      <c r="M247" s="5"/>
+      <c r="N247" s="17">
+        <v>0</v>
+      </c>
+      <c r="O247" s="4"/>
+      <c r="P247" s="4"/>
+      <c r="Q247" s="4"/>
+      <c r="R247" s="4"/>
+      <c r="S247" s="5"/>
+    </row>
+    <row r="248" spans="2:19" ht="16.5" customHeight="1">
+      <c r="B248" s="14" t="s">
+        <v>481</v>
+      </c>
+      <c r="C248" s="4"/>
+      <c r="D248" s="5"/>
+      <c r="E248" s="15" t="s">
+        <v>482</v>
+      </c>
+      <c r="F248" s="4"/>
+      <c r="G248" s="4"/>
+      <c r="H248" s="4"/>
+      <c r="I248" s="4"/>
+      <c r="J248" s="5"/>
+      <c r="K248" s="16">
+        <v>1.26</v>
+      </c>
+      <c r="L248" s="4"/>
+      <c r="M248" s="5"/>
+      <c r="N248" s="17">
+        <v>53731.26</v>
+      </c>
+      <c r="O248" s="4"/>
+      <c r="P248" s="4"/>
+      <c r="Q248" s="4"/>
+      <c r="R248" s="4"/>
+      <c r="S248" s="5"/>
+    </row>
+    <row r="249" spans="2:19" ht="16.5" customHeight="1">
+      <c r="B249" s="14" t="s">
+        <v>483</v>
+      </c>
+      <c r="C249" s="4"/>
+      <c r="D249" s="5"/>
+      <c r="E249" s="15" t="s">
         <v>484</v>
       </c>
-      <c r="D13" s="3"/>
-[...87 lines deleted...]
-      <c r="K17" s="18">
+      <c r="F249" s="4"/>
+      <c r="G249" s="4"/>
+      <c r="H249" s="4"/>
+      <c r="I249" s="4"/>
+      <c r="J249" s="5"/>
+      <c r="K249" s="16">
+        <v>108.9</v>
+      </c>
+      <c r="L249" s="4"/>
+      <c r="M249" s="5"/>
+      <c r="N249" s="17">
         <v>0</v>
       </c>
-      <c r="L17" s="8"/>
-[...528 lines deleted...]
-      <c r="K36" s="18">
+      <c r="O249" s="4"/>
+      <c r="P249" s="4"/>
+      <c r="Q249" s="4"/>
+      <c r="R249" s="4"/>
+      <c r="S249" s="5"/>
+    </row>
+    <row r="250" spans="2:19" ht="16.5" customHeight="1">
+      <c r="B250" s="14" t="s">
+        <v>485</v>
+      </c>
+      <c r="C250" s="4"/>
+      <c r="D250" s="5"/>
+      <c r="E250" s="15" t="s">
+        <v>486</v>
+      </c>
+      <c r="F250" s="4"/>
+      <c r="G250" s="4"/>
+      <c r="H250" s="4"/>
+      <c r="I250" s="4"/>
+      <c r="J250" s="5"/>
+      <c r="K250" s="16">
+        <v>1.68</v>
+      </c>
+      <c r="L250" s="4"/>
+      <c r="M250" s="5"/>
+      <c r="N250" s="17">
+        <v>866168.36</v>
+      </c>
+      <c r="O250" s="4"/>
+      <c r="P250" s="4"/>
+      <c r="Q250" s="4"/>
+      <c r="R250" s="4"/>
+      <c r="S250" s="5"/>
+    </row>
+    <row r="251" spans="2:19" ht="16.5" customHeight="1">
+      <c r="B251" s="14" t="s">
+        <v>487</v>
+      </c>
+      <c r="C251" s="4"/>
+      <c r="D251" s="5"/>
+      <c r="E251" s="15" t="s">
+        <v>488</v>
+      </c>
+      <c r="F251" s="4"/>
+      <c r="G251" s="4"/>
+      <c r="H251" s="4"/>
+      <c r="I251" s="4"/>
+      <c r="J251" s="5"/>
+      <c r="K251" s="16">
         <v>0.99</v>
       </c>
-      <c r="L36" s="8"/>
-[...5965 lines deleted...]
-      <c r="N249" s="19">
+      <c r="L251" s="4"/>
+      <c r="M251" s="5"/>
+      <c r="N251" s="17">
         <v>375591.03</v>
       </c>
-      <c r="O249" s="8"/>
-[...5 lines deleted...]
-    <row r="250" spans="2:19" ht="120.6" customHeight="1" x14ac:dyDescent="0.25"/>
+      <c r="O251" s="4"/>
+      <c r="P251" s="4"/>
+      <c r="Q251" s="4"/>
+      <c r="R251" s="4"/>
+      <c r="S251" s="5"/>
+    </row>
+    <row r="252" spans="2:19" ht="120.6" customHeight="1"/>
   </sheetData>
-  <mergeCells count="961">
+  <mergeCells count="969">
+    <mergeCell ref="B251:D251"/>
+    <mergeCell ref="E251:J251"/>
+    <mergeCell ref="K251:M251"/>
+    <mergeCell ref="N251:S251"/>
     <mergeCell ref="B249:D249"/>
     <mergeCell ref="E249:J249"/>
     <mergeCell ref="K249:M249"/>
     <mergeCell ref="N249:S249"/>
+    <mergeCell ref="B250:D250"/>
+    <mergeCell ref="E250:J250"/>
+    <mergeCell ref="K250:M250"/>
+    <mergeCell ref="N250:S250"/>
     <mergeCell ref="B247:D247"/>
     <mergeCell ref="E247:J247"/>
     <mergeCell ref="K247:M247"/>
     <mergeCell ref="N247:S247"/>
     <mergeCell ref="B248:D248"/>
     <mergeCell ref="E248:J248"/>
     <mergeCell ref="K248:M248"/>
     <mergeCell ref="N248:S248"/>
     <mergeCell ref="B245:D245"/>
     <mergeCell ref="E245:J245"/>
     <mergeCell ref="K245:M245"/>
     <mergeCell ref="N245:S245"/>
     <mergeCell ref="B246:D246"/>
     <mergeCell ref="E246:J246"/>
     <mergeCell ref="K246:M246"/>
     <mergeCell ref="N246:S246"/>
     <mergeCell ref="B243:D243"/>
     <mergeCell ref="E243:J243"/>
     <mergeCell ref="K243:M243"/>
     <mergeCell ref="N243:S243"/>
     <mergeCell ref="B244:D244"/>
     <mergeCell ref="E244:J244"/>
     <mergeCell ref="K244:M244"/>
     <mergeCell ref="N244:S244"/>
     <mergeCell ref="B241:D241"/>
@@ -9859,78 +9951,52 @@
     <mergeCell ref="O10:Q10"/>
     <mergeCell ref="D2:E5"/>
     <mergeCell ref="G3:O3"/>
     <mergeCell ref="H4:L4"/>
     <mergeCell ref="M4:P4"/>
     <mergeCell ref="A8:H8"/>
     <mergeCell ref="J8:K8"/>
     <mergeCell ref="L8:M8"/>
     <mergeCell ref="O8:Q8"/>
   </mergeCells>
   <pageMargins left="0.25" right="0.25" top="0.5" bottom="0.49860984251968499" header="0.5" footer="0.25"/>
   <pageSetup orientation="landscape" horizontalDpi="300" verticalDpi="300"/>
   <headerFooter alignWithMargins="0"/>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docMetadata/LabelInfo.xml><?xml version="1.0" encoding="utf-8"?>
 <clbl:labelList xmlns:clbl="http://schemas.microsoft.com/office/2020/mipLabelMetadata">
   <clbl:label id="{9715e697-1c31-4156-8581-01c5d1e29c65}" enabled="1" method="Standard" siteId="{cf4e8a24-641b-40d2-905e-9a328b644fab}" contentBits="0" removed="0"/>
 </clbl:labelList>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <TotalTime></TotalTime>
-[...37 lines deleted...]
-  <HyperlinksChanged>false</HyperlinksChanged>
+  <Application>Microsoft Excel Online</Application>
+  <Manager/>
+  <Company/>
+  <HyperlinkBase/>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
-  <cp:lastModifiedBy></cp:lastModifiedBy>
+  <dc:title/>
+  <dc:subject/>
+  <dc:creator/>
+  <cp:keywords/>
+  <dc:description/>
+  <cp:lastModifiedBy/>
+  <cp:revision/>
+  <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
+  <cp:category/>
+  <cp:contentStatus/>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/core0.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance"/>
 </file>