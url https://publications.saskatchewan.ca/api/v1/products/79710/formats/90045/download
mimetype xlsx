--- v1 (2026-08-17)
+++ v2 (2026-09-07)
@@ -1,128 +1,108 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
-  <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
-  <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
+  <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
+  <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core0.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/package/2006/relationships/meatadata/core-properties" Target="docProps/core0.xml"/><Relationship Id="rId4" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/package/2006/relationships/meatadata/core-properties" Target="docProps/core0.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="4" rupBuild="30408"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="4" rupBuild="30228"/>
   <workbookPr defaultThemeVersion="124226"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
       <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="G:\PNG\Liability\LLR\Monthly Updates\03_Publications_Website\Website LLR Summary Report\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="8_{7AD21116-1D0D-446C-BE45-BEB4F015430F}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{A9F9023A-CD0F-4B98-8A21-E3BEC475CCF7}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
     <workbookView xWindow="28680" yWindow="-120" windowWidth="29040" windowHeight="17520" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="LLRSummary" sheetId="1" r:id="rId1"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">LLRSummary!$B$15:$S$251</definedName>
     <definedName name="_xlnm.Print_Titles" localSheetId="0">LLRSummary!$1:$6</definedName>
   </definedNames>
-  <calcPr calcId="191028"/>
-[...15 lines deleted...]
-  </extLst>
+  <calcPr calcId="125725"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="493" uniqueCount="489">
   <si>
     <t xml:space="preserve">LLR Summary Report </t>
   </si>
   <si>
     <t>Run Date:</t>
   </si>
   <si>
     <t>Industy LLR Threshold:</t>
   </si>
   <si>
     <t/>
   </si>
   <si>
     <t>Provincial LLR:</t>
   </si>
   <si>
     <t>Number of Licensees below Industry Threshold:</t>
   </si>
   <si>
     <t>Total Deemed Assets:</t>
   </si>
   <si>
     <t>Number of Licensees at or above Industry Threshold:</t>
   </si>
   <si>
     <t>Total Deemed Liabilities:</t>
   </si>
   <si>
     <t>Total Number of Licensees Evaluated:</t>
   </si>
   <si>
     <t>Total Security Balance:</t>
   </si>
   <si>
-    <t>NOTE: The Security Adjusted LLR value is calculated as the licensee's (Deemed Assets + Current Security Balance)/Total Deemed Liability.  Whereas the LLR value (which does not take into account the current security balance) is used for evaluating security deposit requirements under the LLR Program.
-[...2 lines deleted...]
-  <si>
     <t>BA ID</t>
   </si>
   <si>
     <t>Licensee Name</t>
   </si>
   <si>
     <t>Security
 Adjusted
 LLR</t>
   </si>
   <si>
     <t>Current
 Security
 Balance</t>
   </si>
   <si>
     <t>35534</t>
   </si>
   <si>
     <t>101294341 SASKATCHEWAN LTD.</t>
   </si>
   <si>
     <t>36116</t>
   </si>
   <si>
@@ -335,1239 +315,1243 @@
   <si>
     <t>36496</t>
   </si>
   <si>
     <t>CACHE ISLAND CORP.</t>
   </si>
   <si>
     <t>12443</t>
   </si>
   <si>
     <t>CAJ RESOURCES LTD.</t>
   </si>
   <si>
     <t>12942</t>
   </si>
   <si>
     <t>CANADIAN NATURAL GAS LTD.</t>
   </si>
   <si>
     <t>10605</t>
   </si>
   <si>
     <t>CANADIAN NATURAL RESOURCES LIMITED</t>
   </si>
   <si>
+    <t>13742</t>
+  </si>
+  <si>
+    <t>CANASEA OIL AND GAS LTD.</t>
+  </si>
+  <si>
+    <t>12709</t>
+  </si>
+  <si>
+    <t>CAN-EXPO ENERGY INC.</t>
+  </si>
+  <si>
+    <t>36078</t>
+  </si>
+  <si>
+    <t>CANLIN ENERGY CORPORATION</t>
+  </si>
+  <si>
+    <t>00181</t>
+  </si>
+  <si>
+    <t>CAPRICE RESOURCES LTD.</t>
+  </si>
+  <si>
+    <t>34106</t>
+  </si>
+  <si>
+    <t>CARDINAL ENERGY LTD.</t>
+  </si>
+  <si>
+    <t>37499</t>
+  </si>
+  <si>
+    <t>CAT RESOURCES INC.</t>
+  </si>
+  <si>
+    <t>11154</t>
+  </si>
+  <si>
+    <t>CAVVY PRODUCTION LTD.</t>
+  </si>
+  <si>
+    <t>12948</t>
+  </si>
+  <si>
+    <t>CENOVUS ENERGY INC.</t>
+  </si>
+  <si>
+    <t>02706</t>
+  </si>
+  <si>
+    <t>CITY OF MEDICINE HAT</t>
+  </si>
+  <si>
+    <t>00087</t>
+  </si>
+  <si>
+    <t>CNOOC PETROLEUM NORTH AMERICA ULC</t>
+  </si>
+  <si>
+    <t>04467</t>
+  </si>
+  <si>
+    <t>COASTAL RESOURCES LIMITED</t>
+  </si>
+  <si>
+    <t>50374</t>
+  </si>
+  <si>
+    <t>CONOCOPHILLIPS CANADA RESOURCES CORP.</t>
+  </si>
+  <si>
+    <t>71555</t>
+  </si>
+  <si>
+    <t>CONTOUR ENERGY LTD.</t>
+  </si>
+  <si>
+    <t>34386</t>
+  </si>
+  <si>
+    <t>COURSER ENERGY LTD.</t>
+  </si>
+  <si>
+    <t>36110</t>
+  </si>
+  <si>
+    <t>CREWD OIL &amp; GAS INC.</t>
+  </si>
+  <si>
+    <t>13508</t>
+  </si>
+  <si>
+    <t>CROVERRO ENERGY LTD.</t>
+  </si>
+  <si>
+    <t>38321</t>
+  </si>
+  <si>
+    <t>DARK EYE ENERGY INC.</t>
+  </si>
+  <si>
+    <t>34240</t>
+  </si>
+  <si>
+    <t>DARK HORSE PETROLEUM CORP.</t>
+  </si>
+  <si>
+    <t>10951</t>
+  </si>
+  <si>
+    <t>DAWN ENERGY INC.</t>
+  </si>
+  <si>
+    <t>38393</t>
+  </si>
+  <si>
+    <t>DURHAM CREEK ENERGY LTD.</t>
+  </si>
+  <si>
+    <t>34667</t>
+  </si>
+  <si>
+    <t>ELEMENT TECHNICAL SERVICES INC.</t>
+  </si>
+  <si>
+    <t>37715</t>
+  </si>
+  <si>
+    <t>END GAME EXPLORATION INC.</t>
+  </si>
+  <si>
+    <t>13745</t>
+  </si>
+  <si>
+    <t>ENERPLUS CORPORATION</t>
+  </si>
+  <si>
+    <t>12971</t>
+  </si>
+  <si>
+    <t>ENHANCE ENERGY INC.</t>
+  </si>
+  <si>
+    <t>35159</t>
+  </si>
+  <si>
+    <t>EOG CANADA OIL &amp; GAS INC.</t>
+  </si>
+  <si>
+    <t>12485</t>
+  </si>
+  <si>
+    <t>EPPING ENERGY INC.</t>
+  </si>
+  <si>
+    <t>71967</t>
+  </si>
+  <si>
+    <t>ERA AMERICA RESOURCE CORPORATION</t>
+  </si>
+  <si>
+    <t>38263</t>
+  </si>
+  <si>
+    <t>EVERGO RESOURCES LIMITED</t>
+  </si>
+  <si>
+    <t>00966</t>
+  </si>
+  <si>
+    <t>EXXONMOBIL CANADA ENERGY</t>
+  </si>
+  <si>
+    <t>37483</t>
+  </si>
+  <si>
+    <t>EYEHILL CREEK EXPLORATION LTD.</t>
+  </si>
+  <si>
+    <t>36544</t>
+  </si>
+  <si>
+    <t>FALLON ENERGY INC.</t>
+  </si>
+  <si>
+    <t>37544</t>
+  </si>
+  <si>
+    <t>FERRET ENERGY LTD.</t>
+  </si>
+  <si>
+    <t>34779</t>
+  </si>
+  <si>
+    <t>FIELD OIL &amp; GAS INC.</t>
+  </si>
+  <si>
+    <t>38074</t>
+  </si>
+  <si>
+    <t>FIVE POINT ENERGY INC.</t>
+  </si>
+  <si>
+    <t>09291</t>
+  </si>
+  <si>
+    <t>FORT CALGARY RESOURCES LTD.</t>
+  </si>
+  <si>
+    <t>34657</t>
+  </si>
+  <si>
+    <t>FORTITUDE RESOURCES INC.</t>
+  </si>
+  <si>
+    <t>36639</t>
+  </si>
+  <si>
+    <t>FOX VALLEY FARMING CO. LTD.</t>
+  </si>
+  <si>
+    <t>38563</t>
+  </si>
+  <si>
+    <t>FOX VALLEY RESOURCES LTD.</t>
+  </si>
+  <si>
+    <t>13943</t>
+  </si>
+  <si>
+    <t>FREEHOLD ROYALTIES LTD.</t>
+  </si>
+  <si>
+    <t>09146</t>
+  </si>
+  <si>
+    <t>FUEGO RESOURCES LTD.</t>
+  </si>
+  <si>
+    <t>36239</t>
+  </si>
+  <si>
+    <t>FULL CIRCLE ENERGY LTD.</t>
+  </si>
+  <si>
+    <t>11103</t>
+  </si>
+  <si>
+    <t>GALAXY ENERGY LTD.</t>
+  </si>
+  <si>
+    <t>36267</t>
+  </si>
+  <si>
+    <t>GENERAL ENERGY RECOVERY INC.</t>
+  </si>
+  <si>
+    <t>00869</t>
+  </si>
+  <si>
+    <t>GRAND BOW PETROLEUM LIMITED</t>
+  </si>
+  <si>
+    <t>40044</t>
+  </si>
+  <si>
+    <t>GRIFFIN PETROLEUM LTD.</t>
+  </si>
+  <si>
+    <t>37405</t>
+  </si>
+  <si>
+    <t>GROUNDED LITHIUM CORP.</t>
+  </si>
+  <si>
+    <t>11993</t>
+  </si>
+  <si>
+    <t>H.D. ENERGY INC.</t>
+  </si>
+  <si>
+    <t>07807</t>
+  </si>
+  <si>
+    <t>HANSEN OILFIELD CONSULTING SERVICES LTD.</t>
+  </si>
+  <si>
+    <t>36579</t>
+  </si>
+  <si>
+    <t>HARVARD RESOURCES INC.</t>
+  </si>
+  <si>
+    <t>36615</t>
+  </si>
+  <si>
+    <t>HEADWATER EXPLORATION INC.</t>
+  </si>
+  <si>
+    <t>37172</t>
+  </si>
+  <si>
+    <t>HEARTLAND OIL CORPORATION</t>
+  </si>
+  <si>
+    <t>38245</t>
+  </si>
+  <si>
+    <t>HEMISPHERE ENERGY CORPORATION</t>
+  </si>
+  <si>
+    <t>34214</t>
+  </si>
+  <si>
+    <t>HIGHWOOD ASSET MANAGEMENT LTD.</t>
+  </si>
+  <si>
+    <t>37410</t>
+  </si>
+  <si>
+    <t>HILLSIDE ENERGY LTD</t>
+  </si>
+  <si>
+    <t>35335</t>
+  </si>
+  <si>
+    <t>HOMESTEAD ENERGY LTD.</t>
+  </si>
+  <si>
+    <t>00863</t>
+  </si>
+  <si>
+    <t>HUMMINGBIRD ENERGY INC.</t>
+  </si>
+  <si>
+    <t>35441</t>
+  </si>
+  <si>
+    <t>HUNTER OIL AND GAS LTD.</t>
+  </si>
+  <si>
+    <t>34625</t>
+  </si>
+  <si>
+    <t>ICE HOLE OIL CO. LTD.</t>
+  </si>
+  <si>
+    <t>00007</t>
+  </si>
+  <si>
+    <t>IMPERIAL OIL RESOURCES LIMITED</t>
+  </si>
+  <si>
+    <t>10892</t>
+  </si>
+  <si>
+    <t>INSIGNIA ENERGY LTD.</t>
+  </si>
+  <si>
+    <t>36599</t>
+  </si>
+  <si>
+    <t>INTEGRITY OIL OPERATIONS LTD.</t>
+  </si>
+  <si>
+    <t>37587</t>
+  </si>
+  <si>
+    <t>INTREPID PETROLEUM LTD.</t>
+  </si>
+  <si>
+    <t>36461</t>
+  </si>
+  <si>
+    <t>IPC CANADA LTD.</t>
+  </si>
+  <si>
+    <t>02594</t>
+  </si>
+  <si>
+    <t>ISH ENERGY LTD.</t>
+  </si>
+  <si>
+    <t>08913</t>
+  </si>
+  <si>
+    <t>ISON RESOURCES LTD.</t>
+  </si>
+  <si>
+    <t>00613</t>
+  </si>
+  <si>
+    <t>JARROD OILS LTD.</t>
+  </si>
+  <si>
+    <t>04488</t>
+  </si>
+  <si>
+    <t>JAVA OIL COMPANY LTD.</t>
+  </si>
+  <si>
+    <t>12242</t>
+  </si>
+  <si>
+    <t>JB RESOURCES INC.</t>
+  </si>
+  <si>
+    <t>40086</t>
+  </si>
+  <si>
+    <t>JEDI EXPLORATION AND DEVELOPMENT INC.</t>
+  </si>
+  <si>
+    <t>34030</t>
+  </si>
+  <si>
+    <t>JRJ ENERGY LTD.</t>
+  </si>
+  <si>
+    <t>11425</t>
+  </si>
+  <si>
+    <t>JS RESOURCES LTD.</t>
+  </si>
+  <si>
+    <t>13614</t>
+  </si>
+  <si>
+    <t>KASTEN ENERGY INC.</t>
+  </si>
+  <si>
+    <t>36330</t>
+  </si>
+  <si>
+    <t>KINGER'S CONTRACTING INC.</t>
+  </si>
+  <si>
+    <t>13576</t>
+  </si>
+  <si>
+    <t>KINGSLAND ENERGY CORP.</t>
+  </si>
+  <si>
+    <t>13232</t>
+  </si>
+  <si>
+    <t>LAKECO HOLDINGS LTD.</t>
+  </si>
+  <si>
+    <t>11560</t>
+  </si>
+  <si>
+    <t>LAKEVIEW ENERGY INC.</t>
+  </si>
+  <si>
+    <t>11886</t>
+  </si>
+  <si>
+    <t>LOMA OIL &amp; GAS LTD.</t>
+  </si>
+  <si>
+    <t>13521</t>
+  </si>
+  <si>
+    <t>LONG FORTUNE PETROLEUM (SASKATCHEWAN) CORPORATION</t>
+  </si>
+  <si>
+    <t>37400</t>
+  </si>
+  <si>
+    <t>LONG RANGE RESOURCES LTD.</t>
+  </si>
+  <si>
+    <t>38369</t>
+  </si>
+  <si>
+    <t>LONG TERM ASSET MANAGEMENT INC.</t>
+  </si>
+  <si>
+    <t>11543</t>
+  </si>
+  <si>
+    <t>LONGHORN OIL &amp; GAS LTD.</t>
+  </si>
+  <si>
+    <t>35495</t>
+  </si>
+  <si>
+    <t>LONGSHORE RESOURCES LTD.</t>
+  </si>
+  <si>
+    <t>38704</t>
+  </si>
+  <si>
+    <t>LOTUS CREEK EXPLORATION INC.</t>
+  </si>
+  <si>
+    <t>38199</t>
+  </si>
+  <si>
+    <t>MARLIN RESOURCES LTD.</t>
+  </si>
+  <si>
+    <t>40279</t>
+  </si>
+  <si>
+    <t>MARTEX ENERGY CORP.</t>
+  </si>
+  <si>
+    <t>02861</t>
+  </si>
+  <si>
+    <t>MC3 RESOURCES INC.</t>
+  </si>
+  <si>
+    <t>34864</t>
+  </si>
+  <si>
+    <t>MCLAND RESOURCES LTD.</t>
+  </si>
+  <si>
+    <t>38857</t>
+  </si>
+  <si>
+    <t>MERCHANT EXPLORATION LTD.</t>
+  </si>
+  <si>
+    <t>00622</t>
+  </si>
+  <si>
+    <t>MIDALE PETROLEUMS LTD.</t>
+  </si>
+  <si>
+    <t>10878</t>
+  </si>
+  <si>
+    <t>MINRICH ENERGY LTD.</t>
+  </si>
+  <si>
+    <t>00063</t>
+  </si>
+  <si>
+    <t>MURPHY OIL COMPANY LTD.</t>
+  </si>
+  <si>
+    <t>38235</t>
+  </si>
+  <si>
+    <t>NEXT OIL &amp; GAS INC.</t>
+  </si>
+  <si>
+    <t>35425</t>
+  </si>
+  <si>
+    <t>NINE RING ENERGY DEVELOPMENT INC.</t>
+  </si>
+  <si>
+    <t>38703</t>
+  </si>
+  <si>
+    <t>NORTHERN HAWK ENERGY LTD.</t>
+  </si>
+  <si>
+    <t>10946</t>
+  </si>
+  <si>
+    <t>NOVUS ENERGY INC.</t>
+  </si>
+  <si>
+    <t>13595</t>
+  </si>
+  <si>
+    <t>NULIFE ENERGY OPERATIONS CORP.</t>
+  </si>
+  <si>
+    <t>38849</t>
+  </si>
+  <si>
+    <t>NUR ENERGY LTD.</t>
+  </si>
+  <si>
+    <t>11930</t>
+  </si>
+  <si>
+    <t>OMATIUS OIL &amp; GAS LTD.</t>
+  </si>
+  <si>
+    <t>34269</t>
+  </si>
+  <si>
+    <t>ONION LAKE ENERGY LTD.</t>
+  </si>
+  <si>
+    <t>10612</t>
+  </si>
+  <si>
+    <t>ONTIC ENERGY INC.</t>
+  </si>
+  <si>
+    <t>38143</t>
+  </si>
+  <si>
+    <t>OPUS RESOURCES LTD.</t>
+  </si>
+  <si>
+    <t>35490</t>
+  </si>
+  <si>
+    <t>ORIGINAL OIL INC.</t>
+  </si>
+  <si>
+    <t>13542</t>
+  </si>
+  <si>
+    <t>ORLEN UPSTREAM CANADA LTD.</t>
+  </si>
+  <si>
+    <t>00026</t>
+  </si>
+  <si>
+    <t>OVINTIV CANADA ULC</t>
+  </si>
+  <si>
+    <t>33001</t>
+  </si>
+  <si>
+    <t>PARAMOUNT RESOURCES LTD.</t>
+  </si>
+  <si>
+    <t>34140</t>
+  </si>
+  <si>
+    <t>PEMBINA NGL CORPORATION</t>
+  </si>
+  <si>
+    <t>33397</t>
+  </si>
+  <si>
+    <t>PEMOCO LTD.</t>
+  </si>
+  <si>
+    <t>38417</t>
+  </si>
+  <si>
+    <t>PENTACOR ENERGY CORP.</t>
+  </si>
+  <si>
+    <t>12608</t>
+  </si>
+  <si>
+    <t>PETRO ONE ENERGY CORP.</t>
+  </si>
+  <si>
+    <t>38494</t>
+  </si>
+  <si>
+    <t>PETRO-SINO RESOURCES LTD.</t>
+  </si>
+  <si>
+    <t>35005</t>
+  </si>
+  <si>
+    <t>PETROX RESOURCES CORP.</t>
+  </si>
+  <si>
+    <t>07839</t>
+  </si>
+  <si>
+    <t>PEYTO EXPLORATION AND DEVELOPMENT CORP.</t>
+  </si>
+  <si>
+    <t>34617</t>
+  </si>
+  <si>
+    <t>PINE CLIFF ENERGY LTD.</t>
+  </si>
+  <si>
+    <t>32770</t>
+  </si>
+  <si>
+    <t>PINTO RESOURCES LTD.</t>
+  </si>
+  <si>
+    <t>02505</t>
+  </si>
+  <si>
+    <t>POTTS PETROLEUM INC.</t>
+  </si>
+  <si>
+    <t>40043</t>
+  </si>
+  <si>
+    <t>PRAIRIE PROVIDENT RESOURCES CANADA LTD.</t>
+  </si>
+  <si>
+    <t>36160</t>
+  </si>
+  <si>
+    <t>PRAIRIE STAR RESOURCES INC.</t>
+  </si>
+  <si>
+    <t>36011</t>
+  </si>
+  <si>
+    <t>PRAIRIE THUNDER RESOURCES LTD.</t>
+  </si>
+  <si>
+    <t>38372</t>
+  </si>
+  <si>
+    <t>PRIMAL RESOURCES LTD.</t>
+  </si>
+  <si>
+    <t>11706</t>
+  </si>
+  <si>
+    <t>PROSPER PETROLEUM LTD.</t>
+  </si>
+  <si>
+    <t>14228</t>
+  </si>
+  <si>
+    <t>PROSPERA ENERGY INC.</t>
+  </si>
+  <si>
+    <t>38692</t>
+  </si>
+  <si>
+    <t>QUANTUM EXPLORATION LTD.</t>
+  </si>
+  <si>
+    <t>11923</t>
+  </si>
+  <si>
+    <t>QUESTERRE ENERGY CORPORATION</t>
+  </si>
+  <si>
+    <t>36052</t>
+  </si>
+  <si>
+    <t>QVB ENERGY LTD.</t>
+  </si>
+  <si>
+    <t>03343</t>
+  </si>
+  <si>
+    <t>RAKE RESOURCES LTD.</t>
+  </si>
+  <si>
+    <t>03197</t>
+  </si>
+  <si>
+    <t>RAVEN RESOURCES LTD.</t>
+  </si>
+  <si>
+    <t>03669</t>
+  </si>
+  <si>
+    <t>RAVENS CROSS ENERGY LTD.</t>
+  </si>
+  <si>
+    <t>38807</t>
+  </si>
+  <si>
+    <t>RED JACK PETROLEUM LTD.</t>
+  </si>
+  <si>
+    <t>37543</t>
+  </si>
+  <si>
+    <t>REVOLUTION OIL &amp; GAS CORPORATION</t>
+  </si>
+  <si>
+    <t>38129</t>
+  </si>
+  <si>
+    <t>RHINESTONE RESOURCES LTD.</t>
+  </si>
+  <si>
+    <t>11636</t>
+  </si>
+  <si>
+    <t>RIVERVIEW DEVELOPMENTS INC.</t>
+  </si>
+  <si>
+    <t>40214</t>
+  </si>
+  <si>
+    <t>ROBSON RESOURCES LTD.</t>
+  </si>
+  <si>
+    <t>36088</t>
+  </si>
+  <si>
+    <t>ROCK OIL RESOURCES LTD.</t>
+  </si>
+  <si>
+    <t>50291</t>
+  </si>
+  <si>
+    <t>ROCK STAR RESOURCES LTD.</t>
+  </si>
+  <si>
+    <t>36484</t>
+  </si>
+  <si>
+    <t>ROCKY RIVER PETROLEUM CORP.</t>
+  </si>
+  <si>
+    <t>36292</t>
+  </si>
+  <si>
+    <t>ROK RESOURCES INC.</t>
+  </si>
+  <si>
+    <t>09966</t>
+  </si>
+  <si>
+    <t>ROSWELL PETROLEUM CORPORATION</t>
+  </si>
+  <si>
+    <t>38686</t>
+  </si>
+  <si>
+    <t>RUBELLITE ENERGY INC.</t>
+  </si>
+  <si>
+    <t>09535</t>
+  </si>
+  <si>
+    <t>RUNCIBLE OIL CORP.</t>
+  </si>
+  <si>
+    <t>14159</t>
+  </si>
+  <si>
+    <t>SAN TAN RESOURCES LTD.</t>
+  </si>
+  <si>
+    <t>12199</t>
+  </si>
+  <si>
+    <t>SATURN OIL &amp; GAS INC.</t>
+  </si>
+  <si>
+    <t>04475</t>
+  </si>
+  <si>
+    <t>SCHMIDT OIL LTD.</t>
+  </si>
+  <si>
+    <t>10969</t>
+  </si>
+  <si>
+    <t>SCIL RESOURCES INC.</t>
+  </si>
+  <si>
+    <t>00497</t>
+  </si>
+  <si>
+    <t>SHELL CANADA LIMITED</t>
+  </si>
+  <si>
+    <t>36798</t>
+  </si>
+  <si>
+    <t>SHELTER VALLEY OIL AND GAS LTD.</t>
+  </si>
+  <si>
+    <t>38419</t>
+  </si>
+  <si>
+    <t>SINOPEC CANADA ENERGY LTD.</t>
+  </si>
+  <si>
+    <t>08490</t>
+  </si>
+  <si>
+    <t>SMITTY'S FARMS LTD.</t>
+  </si>
+  <si>
+    <t>09520</t>
+  </si>
+  <si>
+    <t>SNAKE OIL RESOURCES LTD.</t>
+  </si>
+  <si>
+    <t>12858</t>
+  </si>
+  <si>
+    <t>SOJOURN ENERGY INC.</t>
+  </si>
+  <si>
+    <t>36647</t>
+  </si>
+  <si>
+    <t>SOUTH 30 FARMS LTD</t>
+  </si>
+  <si>
+    <t>34385</t>
+  </si>
+  <si>
+    <t>SOUTHERN ENERGY CORP.</t>
+  </si>
+  <si>
+    <t>11167</t>
+  </si>
+  <si>
+    <t>SOUTHERN EXPLORATION INC.</t>
+  </si>
+  <si>
+    <t>37369</t>
+  </si>
+  <si>
+    <t>SPARTAN DELTA CORP.</t>
+  </si>
+  <si>
+    <t>05605</t>
+  </si>
+  <si>
+    <t>SPECTRUM RESOURCE GROUP INC.</t>
+  </si>
+  <si>
+    <t>05130</t>
+  </si>
+  <si>
+    <t>SSSS OIL LTD.</t>
+  </si>
+  <si>
+    <t>09792</t>
+  </si>
+  <si>
+    <t>STANDER RESOURCES LTD.</t>
+  </si>
+  <si>
+    <t>36799</t>
+  </si>
+  <si>
+    <t>STONE BROOK RESOURCES INC.</t>
+  </si>
+  <si>
+    <t>37162</t>
+  </si>
+  <si>
+    <t>STRATHCONA RESOURCES LTD.</t>
+  </si>
+  <si>
+    <t>04726</t>
+  </si>
+  <si>
+    <t>SUN CENTURY PETROLEUM CORPORATION</t>
+  </si>
+  <si>
+    <t>06322</t>
+  </si>
+  <si>
+    <t>SUNSET GRAIN &amp; OIL INC.</t>
+  </si>
+  <si>
+    <t>36075</t>
+  </si>
+  <si>
+    <t>SUPERB OPERATING COMPANY LTD.</t>
+  </si>
+  <si>
+    <t>34509</t>
+  </si>
+  <si>
+    <t>SURGE ENERGY INC.</t>
+  </si>
+  <si>
+    <t>40050</t>
+  </si>
+  <si>
+    <t>T.D.L. PETROLEUMS INC.</t>
+  </si>
+  <si>
+    <t>11753</t>
+  </si>
+  <si>
+    <t>T-45 OIL CORPORATION</t>
+  </si>
+  <si>
+    <t>30615</t>
+  </si>
+  <si>
+    <t>TAKU GAS LIMITED</t>
+  </si>
+  <si>
+    <t>35408</t>
+  </si>
+  <si>
+    <t>TALIO ENERGY LTD.</t>
+  </si>
+  <si>
+    <t>03188</t>
+  </si>
+  <si>
+    <t>TALLS-TAR ENERGY LIMITED</t>
+  </si>
+  <si>
+    <t>12916</t>
+  </si>
+  <si>
+    <t>TAMA PETROLEUM LTD.</t>
+  </si>
+  <si>
+    <t>13983</t>
+  </si>
+  <si>
+    <t>TAMARACK VALLEY ENERGY LTD.</t>
+  </si>
+  <si>
+    <t>37753</t>
+  </si>
+  <si>
+    <t>TAPROCK ENERGY INC.</t>
+  </si>
+  <si>
+    <t>02945</t>
+  </si>
+  <si>
+    <t>TAQA NORTH LTD.</t>
+  </si>
+  <si>
+    <t>09143</t>
+  </si>
+  <si>
+    <t>TASK VENTURES INC.</t>
+  </si>
+  <si>
+    <t>11121</t>
+  </si>
+  <si>
+    <t>TEINE ENERGY LTD.</t>
+  </si>
+  <si>
+    <t>11463</t>
+  </si>
+  <si>
+    <t>TETONKA RESOURCES INC.</t>
+  </si>
+  <si>
+    <t>35339</t>
+  </si>
+  <si>
+    <t>TIDAL ENVIRONMENTAL LTD.</t>
+  </si>
+  <si>
+    <t>12649</t>
+  </si>
+  <si>
+    <t>TITAN WEST ENERGY INC.</t>
+  </si>
+  <si>
+    <t>36429</t>
+  </si>
+  <si>
+    <t>TOP MET RESOURCES LTD.</t>
+  </si>
+  <si>
+    <t>10197</t>
+  </si>
+  <si>
+    <t>TOURMALINE OIL CORP.</t>
+  </si>
+  <si>
+    <t>36378</t>
+  </si>
+  <si>
+    <t>TRICKLE RESOURCES INC.</t>
+  </si>
+  <si>
+    <t>12066</t>
+  </si>
+  <si>
+    <t>TRILAND ENERGY INC.</t>
+  </si>
+  <si>
+    <t>38840</t>
+  </si>
+  <si>
+    <t>TRIO PETROLEUM CANADA, CORP.</t>
+  </si>
+  <si>
+    <t>32244</t>
+  </si>
+  <si>
+    <t>TUNDRA OIL &amp; GAS LIMITED</t>
+  </si>
+  <si>
+    <t>33014</t>
+  </si>
+  <si>
+    <t>VALLEYVIEW PETROLEUMS LTD.</t>
+  </si>
+  <si>
+    <t>38264</t>
+  </si>
+  <si>
+    <t>VALOR ENERGY LTD.</t>
+  </si>
+  <si>
+    <t>09891</t>
+  </si>
+  <si>
+    <t>VENTURE FIELD SERVICES LTD.</t>
+  </si>
+  <si>
+    <t>36177</t>
+  </si>
+  <si>
+    <t>VERADON ENERGY CORP.</t>
+  </si>
+  <si>
+    <t>36415</t>
+  </si>
+  <si>
+    <t>VILLANOVA ENERGY INC.</t>
+  </si>
+  <si>
+    <t>35201</t>
+  </si>
+  <si>
+    <t>VITAL ENERGY INC.</t>
+  </si>
+  <si>
+    <t>37764</t>
+  </si>
+  <si>
+    <t>VOLK ENERGY CORPORATION</t>
+  </si>
+  <si>
+    <t>35806</t>
+  </si>
+  <si>
+    <t>WEST LAKE ENERGY CORP.</t>
+  </si>
+  <si>
+    <t>37585</t>
+  </si>
+  <si>
+    <t>WESTLANE HOLDINGS LTD.</t>
+  </si>
+  <si>
+    <t>12746</t>
+  </si>
+  <si>
+    <t>WHITECAP RESOURCES INC.</t>
+  </si>
+  <si>
+    <t>37214</t>
+  </si>
+  <si>
+    <t>WIM RESOURCES LTD.</t>
+  </si>
+  <si>
+    <t>38325</t>
+  </si>
+  <si>
+    <t>WOODCOTE INC.</t>
+  </si>
+  <si>
+    <t>37785</t>
+  </si>
+  <si>
+    <t>WOODLAND DEVELOPMENT CORP.</t>
+  </si>
+  <si>
+    <t>08293</t>
+  </si>
+  <si>
+    <t>ZELMAR ENERGY LTD.</t>
+  </si>
+  <si>
     <t>1.00*</t>
   </si>
   <si>
-    <t>13742</t>
-[...1172 lines deleted...]
-    <t>ZELMAR ENERGY LTD.</t>
+    <t>NOTE: The Security Adjusted LLR value is calculated as the licensee's (Deemed Assets + Current Security Balance)/Total Deemed Liability.  Whereas the LLR value (which does not take into account the current security balance) is used for evaluating security deposit requirements under the LLR Program.
+NOTE: * Security Adjusted LLR Override due to Corporate Health Rating.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="3">
     <numFmt numFmtId="164" formatCode="[$-10409]yyyy\-mm\-dd"/>
     <numFmt numFmtId="165" formatCode="[$-10409]0.00;\(0.00\)"/>
     <numFmt numFmtId="166" formatCode="[$-10409]&quot;$&quot;#,##0.00;\(&quot;$&quot;#,##0.00\)"/>
   </numFmts>
-  <fonts count="8">
+  <fonts count="8" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <name val="Calibri"/>
     </font>
     <font>
       <sz val="18"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <sz val="14"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
       <color rgb="FF000000"/>
@@ -1641,99 +1625,99 @@
     <border>
       <left/>
       <right style="thin">
         <color rgb="FFD3D3D3"/>
       </right>
       <top style="thin">
         <color rgb="FFD3D3D3"/>
       </top>
       <bottom style="thin">
         <color rgb="FFD3D3D3"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="20">
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="165" fontId="4" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1" readingOrder="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1" readingOrder="1"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="left" wrapText="1" readingOrder="1"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1" readingOrder="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1" readingOrder="1"/>
+    </xf>
+    <xf numFmtId="165" fontId="6" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1" readingOrder="1"/>
+    </xf>
+    <xf numFmtId="166" fontId="6" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center" wrapText="1" readingOrder="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" wrapText="1" readingOrder="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" wrapText="1" readingOrder="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1" readingOrder="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1" readingOrder="1"/>
     </xf>
     <xf numFmtId="166" fontId="4" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1" readingOrder="1"/>
     </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1" readingOrder="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1" readingOrder="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1" readingOrder="1"/>
     </xf>
     <xf numFmtId="164" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1" readingOrder="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1" readingOrder="1"/>
     </xf>
-    <xf numFmtId="0" fontId="7" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...17 lines deleted...]
-    <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <colors>
     <indexedColors>
       <rgbColor rgb="00000000"/>
       <rgbColor rgb="00FFFFFF"/>
       <rgbColor rgb="00FF0000"/>
       <rgbColor rgb="0000FF00"/>
       <rgbColor rgb="000000FF"/>
       <rgbColor rgb="00FFFF00"/>
       <rgbColor rgb="00FF00FF"/>
       <rgbColor rgb="0000FFFF"/>
       <rgbColor rgb="00000000"/>
       <rgbColor rgb="00D3D3D3"/>
       <rgbColor rgb="00DDEBF7"/>
       <rgbColor rgb="0000FF00"/>
       <rgbColor rgb="000000FF"/>
       <rgbColor rgb="00FFFF00"/>
       <rgbColor rgb="00FF00FF"/>
       <rgbColor rgb="0000FFFF"/>
       <rgbColor rgb="00800000"/>
@@ -2124,7879 +2108,7905 @@
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
   <dimension ref="A1:S252"/>
   <sheetViews>
     <sheetView showGridLines="0" tabSelected="1" workbookViewId="0">
       <pane ySplit="6" topLeftCell="A9" activePane="bottomLeft" state="frozen"/>
       <selection pane="bottomLeft" activeCell="Y16" sqref="Y16"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="15"/>
+  <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="0.28515625" customWidth="1"/>
     <col min="2" max="2" width="0.140625" customWidth="1"/>
     <col min="3" max="3" width="0.7109375" customWidth="1"/>
     <col min="4" max="4" width="12.42578125" customWidth="1"/>
     <col min="5" max="5" width="15.5703125" customWidth="1"/>
     <col min="6" max="6" width="0.7109375" customWidth="1"/>
     <col min="7" max="7" width="9.85546875" customWidth="1"/>
     <col min="8" max="8" width="3" customWidth="1"/>
     <col min="9" max="9" width="8.5703125" customWidth="1"/>
     <col min="10" max="10" width="2.42578125" customWidth="1"/>
     <col min="11" max="11" width="0.28515625" customWidth="1"/>
     <col min="12" max="12" width="0.85546875" customWidth="1"/>
     <col min="13" max="13" width="20.140625" customWidth="1"/>
     <col min="14" max="14" width="0" hidden="1" customWidth="1"/>
     <col min="15" max="15" width="7.5703125" customWidth="1"/>
     <col min="16" max="16" width="3" customWidth="1"/>
     <col min="17" max="17" width="12.5703125" customWidth="1"/>
     <col min="18" max="18" width="0" hidden="1" customWidth="1"/>
     <col min="19" max="19" width="0.28515625" customWidth="1"/>
     <col min="20" max="20" width="0" hidden="1" customWidth="1"/>
     <col min="21" max="21" width="39.85546875" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:19" ht="18.399999999999999" customHeight="1"/>
-[...7 lines deleted...]
-      <c r="G3" s="9" t="s">
+    <row r="1" spans="1:19" ht="18.399999999999999" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="2" spans="1:19" ht="11.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="D2" s="15"/>
+      <c r="E2" s="15"/>
+    </row>
+    <row r="3" spans="1:19" ht="26.1" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="D3" s="15"/>
+      <c r="E3" s="15"/>
+      <c r="G3" s="16" t="s">
         <v>0</v>
       </c>
-      <c r="H3" s="19"/>
-[...11 lines deleted...]
-      <c r="H4" s="10" t="s">
+      <c r="H3" s="15"/>
+      <c r="I3" s="15"/>
+      <c r="J3" s="15"/>
+      <c r="K3" s="15"/>
+      <c r="L3" s="15"/>
+      <c r="M3" s="15"/>
+      <c r="N3" s="15"/>
+      <c r="O3" s="15"/>
+    </row>
+    <row r="4" spans="1:19" ht="18" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="D4" s="15"/>
+      <c r="E4" s="15"/>
+      <c r="H4" s="17" t="s">
         <v>1</v>
       </c>
-      <c r="I4" s="19"/>
-[...3 lines deleted...]
-      <c r="M4" s="11">
+      <c r="I4" s="15"/>
+      <c r="J4" s="15"/>
+      <c r="K4" s="15"/>
+      <c r="L4" s="15"/>
+      <c r="M4" s="18">
         <v>46240.002988888897</v>
       </c>
-      <c r="N4" s="19"/>
-[...10 lines deleted...]
-      <c r="A8" s="3" t="s">
+      <c r="N4" s="15"/>
+      <c r="O4" s="15"/>
+      <c r="P4" s="15"/>
+    </row>
+    <row r="5" spans="1:19" ht="5.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="D5" s="15"/>
+      <c r="E5" s="15"/>
+    </row>
+    <row r="6" spans="1:19" ht="13.7" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="7" spans="1:19" ht="13.7" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="8" spans="1:19" ht="15.75" x14ac:dyDescent="0.25">
+      <c r="A8" s="10" t="s">
         <v>2</v>
       </c>
       <c r="B8" s="4"/>
       <c r="C8" s="4"/>
       <c r="D8" s="4"/>
       <c r="E8" s="4"/>
       <c r="F8" s="4"/>
       <c r="G8" s="4"/>
       <c r="H8" s="5"/>
       <c r="I8" s="1">
         <v>1</v>
       </c>
-      <c r="J8" s="6" t="s">
+      <c r="J8" s="11" t="s">
         <v>3</v>
       </c>
       <c r="K8" s="5"/>
-      <c r="L8" s="7" t="s">
+      <c r="L8" s="12" t="s">
         <v>4</v>
       </c>
       <c r="M8" s="5"/>
-      <c r="O8" s="12">
+      <c r="O8" s="19">
         <v>5.71</v>
       </c>
       <c r="P8" s="4"/>
       <c r="Q8" s="5"/>
     </row>
-    <row r="9" spans="1:19" ht="15.75">
-      <c r="A9" s="3" t="s">
+    <row r="9" spans="1:19" ht="15.75" x14ac:dyDescent="0.25">
+      <c r="A9" s="10" t="s">
         <v>5</v>
       </c>
       <c r="B9" s="4"/>
       <c r="C9" s="4"/>
       <c r="D9" s="4"/>
       <c r="E9" s="4"/>
       <c r="F9" s="4"/>
       <c r="G9" s="4"/>
       <c r="H9" s="5"/>
       <c r="I9" s="2">
         <v>119</v>
       </c>
-      <c r="J9" s="6" t="s">
+      <c r="J9" s="11" t="s">
         <v>3</v>
       </c>
       <c r="K9" s="5"/>
-      <c r="L9" s="7" t="s">
+      <c r="L9" s="12" t="s">
         <v>6</v>
       </c>
       <c r="M9" s="5"/>
-      <c r="O9" s="8">
+      <c r="O9" s="13">
         <v>23667458527.5</v>
       </c>
       <c r="P9" s="4"/>
       <c r="Q9" s="5"/>
     </row>
-    <row r="10" spans="1:19" ht="15.75">
-      <c r="A10" s="3" t="s">
+    <row r="10" spans="1:19" ht="15.75" x14ac:dyDescent="0.25">
+      <c r="A10" s="10" t="s">
         <v>7</v>
       </c>
       <c r="B10" s="4"/>
       <c r="C10" s="4"/>
       <c r="D10" s="4"/>
       <c r="E10" s="4"/>
       <c r="F10" s="4"/>
       <c r="G10" s="4"/>
       <c r="H10" s="5"/>
       <c r="I10" s="2">
         <v>117</v>
       </c>
-      <c r="J10" s="6" t="s">
+      <c r="J10" s="11" t="s">
         <v>3</v>
       </c>
       <c r="K10" s="5"/>
-      <c r="L10" s="7" t="s">
+      <c r="L10" s="12" t="s">
         <v>8</v>
       </c>
       <c r="M10" s="5"/>
-      <c r="O10" s="8">
+      <c r="O10" s="13">
         <v>4145227410.02</v>
       </c>
       <c r="P10" s="4"/>
       <c r="Q10" s="5"/>
     </row>
-    <row r="11" spans="1:19" ht="15.75">
-      <c r="A11" s="3" t="s">
+    <row r="11" spans="1:19" ht="15.75" x14ac:dyDescent="0.25">
+      <c r="A11" s="10" t="s">
         <v>9</v>
       </c>
       <c r="B11" s="4"/>
       <c r="C11" s="4"/>
       <c r="D11" s="4"/>
       <c r="E11" s="4"/>
       <c r="F11" s="4"/>
       <c r="G11" s="4"/>
       <c r="H11" s="5"/>
       <c r="I11" s="2">
         <v>236</v>
       </c>
-      <c r="J11" s="6" t="s">
+      <c r="J11" s="11" t="s">
         <v>3</v>
       </c>
       <c r="K11" s="5"/>
-      <c r="L11" s="7" t="s">
+      <c r="L11" s="12" t="s">
         <v>10</v>
       </c>
       <c r="M11" s="5"/>
-      <c r="O11" s="8">
+      <c r="O11" s="13">
         <v>74088392.170000002</v>
       </c>
       <c r="P11" s="4"/>
       <c r="Q11" s="5"/>
     </row>
-    <row r="12" spans="1:19" ht="6.75" customHeight="1"/>
-[...1 lines deleted...]
-      <c r="C13" s="18" t="s">
+    <row r="12" spans="1:19" ht="6.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="13" spans="1:19" ht="63.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="C13" s="14" t="s">
+        <v>488</v>
+      </c>
+      <c r="D13" s="15"/>
+      <c r="E13" s="15"/>
+      <c r="F13" s="15"/>
+      <c r="G13" s="15"/>
+      <c r="H13" s="15"/>
+      <c r="I13" s="15"/>
+      <c r="J13" s="15"/>
+      <c r="K13" s="15"/>
+      <c r="L13" s="15"/>
+      <c r="M13" s="15"/>
+      <c r="N13" s="15"/>
+      <c r="O13" s="15"/>
+      <c r="P13" s="15"/>
+      <c r="Q13" s="15"/>
+      <c r="R13" s="15"/>
+      <c r="S13" s="15"/>
+    </row>
+    <row r="14" spans="1:19" ht="3.95" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="15" spans="1:19" ht="45.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B15" s="9" t="s">
         <v>11</v>
-      </c>
-[...20 lines deleted...]
-        <v>12</v>
       </c>
       <c r="C15" s="4"/>
       <c r="D15" s="5"/>
-      <c r="E15" s="13" t="s">
-        <v>13</v>
+      <c r="E15" s="9" t="s">
+        <v>12</v>
       </c>
       <c r="F15" s="4"/>
       <c r="G15" s="4"/>
       <c r="H15" s="4"/>
       <c r="I15" s="4"/>
       <c r="J15" s="5"/>
-      <c r="K15" s="13" t="s">
-        <v>14</v>
+      <c r="K15" s="9" t="s">
+        <v>13</v>
       </c>
       <c r="L15" s="4"/>
       <c r="M15" s="5"/>
-      <c r="N15" s="13" t="s">
-        <v>15</v>
+      <c r="N15" s="9" t="s">
+        <v>14</v>
       </c>
       <c r="O15" s="4"/>
       <c r="P15" s="4"/>
       <c r="Q15" s="4"/>
       <c r="R15" s="4"/>
       <c r="S15" s="5"/>
     </row>
-    <row r="16" spans="1:19" ht="16.5" customHeight="1">
-[...1 lines deleted...]
-        <v>16</v>
+    <row r="16" spans="1:19" ht="16.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B16" s="3" t="s">
+        <v>15</v>
       </c>
       <c r="C16" s="4"/>
       <c r="D16" s="5"/>
-      <c r="E16" s="15" t="s">
-        <v>17</v>
+      <c r="E16" s="6" t="s">
+        <v>16</v>
       </c>
       <c r="F16" s="4"/>
       <c r="G16" s="4"/>
       <c r="H16" s="4"/>
       <c r="I16" s="4"/>
       <c r="J16" s="5"/>
-      <c r="K16" s="16">
+      <c r="K16" s="7">
         <v>1.77</v>
       </c>
       <c r="L16" s="4"/>
       <c r="M16" s="5"/>
-      <c r="N16" s="17">
+      <c r="N16" s="8">
         <v>110719.42</v>
       </c>
       <c r="O16" s="4"/>
       <c r="P16" s="4"/>
       <c r="Q16" s="4"/>
       <c r="R16" s="4"/>
       <c r="S16" s="5"/>
     </row>
-    <row r="17" spans="2:19" ht="16.5" customHeight="1">
-[...1 lines deleted...]
-        <v>18</v>
+    <row r="17" spans="2:19" ht="16.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B17" s="3" t="s">
+        <v>17</v>
       </c>
       <c r="C17" s="4"/>
       <c r="D17" s="5"/>
-      <c r="E17" s="15" t="s">
-        <v>19</v>
+      <c r="E17" s="6" t="s">
+        <v>18</v>
       </c>
       <c r="F17" s="4"/>
       <c r="G17" s="4"/>
       <c r="H17" s="4"/>
       <c r="I17" s="4"/>
       <c r="J17" s="5"/>
-      <c r="K17" s="16">
+      <c r="K17" s="7">
         <v>0</v>
       </c>
       <c r="L17" s="4"/>
       <c r="M17" s="5"/>
-      <c r="N17" s="17">
+      <c r="N17" s="8">
         <v>0</v>
       </c>
       <c r="O17" s="4"/>
       <c r="P17" s="4"/>
       <c r="Q17" s="4"/>
       <c r="R17" s="4"/>
       <c r="S17" s="5"/>
     </row>
-    <row r="18" spans="2:19" ht="16.5" customHeight="1">
-[...1 lines deleted...]
-        <v>20</v>
+    <row r="18" spans="2:19" ht="16.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B18" s="3" t="s">
+        <v>19</v>
       </c>
       <c r="C18" s="4"/>
       <c r="D18" s="5"/>
-      <c r="E18" s="15" t="s">
-        <v>21</v>
+      <c r="E18" s="6" t="s">
+        <v>20</v>
       </c>
       <c r="F18" s="4"/>
       <c r="G18" s="4"/>
       <c r="H18" s="4"/>
       <c r="I18" s="4"/>
       <c r="J18" s="5"/>
-      <c r="K18" s="16">
+      <c r="K18" s="7">
         <v>2.27</v>
       </c>
       <c r="L18" s="4"/>
       <c r="M18" s="5"/>
-      <c r="N18" s="17">
+      <c r="N18" s="8">
         <v>0</v>
       </c>
       <c r="O18" s="4"/>
       <c r="P18" s="4"/>
       <c r="Q18" s="4"/>
       <c r="R18" s="4"/>
       <c r="S18" s="5"/>
     </row>
-    <row r="19" spans="2:19" ht="16.5" customHeight="1">
-[...1 lines deleted...]
-        <v>22</v>
+    <row r="19" spans="2:19" ht="16.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B19" s="3" t="s">
+        <v>21</v>
       </c>
       <c r="C19" s="4"/>
       <c r="D19" s="5"/>
-      <c r="E19" s="15" t="s">
-        <v>23</v>
+      <c r="E19" s="6" t="s">
+        <v>22</v>
       </c>
       <c r="F19" s="4"/>
       <c r="G19" s="4"/>
       <c r="H19" s="4"/>
       <c r="I19" s="4"/>
       <c r="J19" s="5"/>
-      <c r="K19" s="16">
+      <c r="K19" s="7">
         <v>2.31</v>
       </c>
       <c r="L19" s="4"/>
       <c r="M19" s="5"/>
-      <c r="N19" s="17">
+      <c r="N19" s="8">
         <v>0</v>
       </c>
       <c r="O19" s="4"/>
       <c r="P19" s="4"/>
       <c r="Q19" s="4"/>
       <c r="R19" s="4"/>
       <c r="S19" s="5"/>
     </row>
-    <row r="20" spans="2:19" ht="16.5" customHeight="1">
-[...1 lines deleted...]
-        <v>24</v>
+    <row r="20" spans="2:19" ht="16.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B20" s="3" t="s">
+        <v>23</v>
       </c>
       <c r="C20" s="4"/>
       <c r="D20" s="5"/>
-      <c r="E20" s="15" t="s">
-        <v>25</v>
+      <c r="E20" s="6" t="s">
+        <v>24</v>
       </c>
       <c r="F20" s="4"/>
       <c r="G20" s="4"/>
       <c r="H20" s="4"/>
       <c r="I20" s="4"/>
       <c r="J20" s="5"/>
-      <c r="K20" s="16">
+      <c r="K20" s="7">
         <v>1</v>
       </c>
       <c r="L20" s="4"/>
       <c r="M20" s="5"/>
-      <c r="N20" s="17">
+      <c r="N20" s="8">
         <v>118200</v>
       </c>
       <c r="O20" s="4"/>
       <c r="P20" s="4"/>
       <c r="Q20" s="4"/>
       <c r="R20" s="4"/>
       <c r="S20" s="5"/>
     </row>
-    <row r="21" spans="2:19" ht="16.5" customHeight="1">
-[...1 lines deleted...]
-        <v>26</v>
+    <row r="21" spans="2:19" ht="16.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B21" s="3" t="s">
+        <v>25</v>
       </c>
       <c r="C21" s="4"/>
       <c r="D21" s="5"/>
-      <c r="E21" s="15" t="s">
-        <v>27</v>
+      <c r="E21" s="6" t="s">
+        <v>26</v>
       </c>
       <c r="F21" s="4"/>
       <c r="G21" s="4"/>
       <c r="H21" s="4"/>
       <c r="I21" s="4"/>
       <c r="J21" s="5"/>
-      <c r="K21" s="16">
+      <c r="K21" s="7">
         <v>0.68</v>
       </c>
       <c r="L21" s="4"/>
       <c r="M21" s="5"/>
-      <c r="N21" s="17">
+      <c r="N21" s="8">
         <v>512587.47</v>
       </c>
       <c r="O21" s="4"/>
       <c r="P21" s="4"/>
       <c r="Q21" s="4"/>
       <c r="R21" s="4"/>
       <c r="S21" s="5"/>
     </row>
-    <row r="22" spans="2:19" ht="16.5" customHeight="1">
-[...1 lines deleted...]
-        <v>28</v>
+    <row r="22" spans="2:19" ht="16.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B22" s="3" t="s">
+        <v>27</v>
       </c>
       <c r="C22" s="4"/>
       <c r="D22" s="5"/>
-      <c r="E22" s="15" t="s">
-        <v>29</v>
+      <c r="E22" s="6" t="s">
+        <v>28</v>
       </c>
       <c r="F22" s="4"/>
       <c r="G22" s="4"/>
       <c r="H22" s="4"/>
       <c r="I22" s="4"/>
       <c r="J22" s="5"/>
-      <c r="K22" s="16">
+      <c r="K22" s="7">
         <v>1.25</v>
       </c>
       <c r="L22" s="4"/>
       <c r="M22" s="5"/>
-      <c r="N22" s="17">
+      <c r="N22" s="8">
         <v>450772.32</v>
       </c>
       <c r="O22" s="4"/>
       <c r="P22" s="4"/>
       <c r="Q22" s="4"/>
       <c r="R22" s="4"/>
       <c r="S22" s="5"/>
     </row>
-    <row r="23" spans="2:19" ht="16.5" customHeight="1">
-[...1 lines deleted...]
-        <v>30</v>
+    <row r="23" spans="2:19" ht="16.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B23" s="3" t="s">
+        <v>29</v>
       </c>
       <c r="C23" s="4"/>
       <c r="D23" s="5"/>
-      <c r="E23" s="15" t="s">
-        <v>31</v>
+      <c r="E23" s="6" t="s">
+        <v>30</v>
       </c>
       <c r="F23" s="4"/>
       <c r="G23" s="4"/>
       <c r="H23" s="4"/>
       <c r="I23" s="4"/>
       <c r="J23" s="5"/>
-      <c r="K23" s="16">
+      <c r="K23" s="7">
         <v>2.08</v>
       </c>
       <c r="L23" s="4"/>
       <c r="M23" s="5"/>
-      <c r="N23" s="17">
+      <c r="N23" s="8">
         <v>0</v>
       </c>
       <c r="O23" s="4"/>
       <c r="P23" s="4"/>
       <c r="Q23" s="4"/>
       <c r="R23" s="4"/>
       <c r="S23" s="5"/>
     </row>
-    <row r="24" spans="2:19" ht="16.5" customHeight="1">
-[...1 lines deleted...]
-        <v>32</v>
+    <row r="24" spans="2:19" ht="16.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B24" s="3" t="s">
+        <v>31</v>
       </c>
       <c r="C24" s="4"/>
       <c r="D24" s="5"/>
-      <c r="E24" s="15" t="s">
-        <v>33</v>
+      <c r="E24" s="6" t="s">
+        <v>32</v>
       </c>
       <c r="F24" s="4"/>
       <c r="G24" s="4"/>
       <c r="H24" s="4"/>
       <c r="I24" s="4"/>
       <c r="J24" s="5"/>
-      <c r="K24" s="16">
+      <c r="K24" s="7">
         <v>6.4</v>
       </c>
       <c r="L24" s="4"/>
       <c r="M24" s="5"/>
-      <c r="N24" s="17">
+      <c r="N24" s="8">
         <v>0</v>
       </c>
       <c r="O24" s="4"/>
       <c r="P24" s="4"/>
       <c r="Q24" s="4"/>
       <c r="R24" s="4"/>
       <c r="S24" s="5"/>
     </row>
-    <row r="25" spans="2:19" ht="16.5" customHeight="1">
-[...1 lines deleted...]
-        <v>34</v>
+    <row r="25" spans="2:19" ht="16.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B25" s="3" t="s">
+        <v>33</v>
       </c>
       <c r="C25" s="4"/>
       <c r="D25" s="5"/>
-      <c r="E25" s="15" t="s">
-        <v>35</v>
+      <c r="E25" s="6" t="s">
+        <v>34</v>
       </c>
       <c r="F25" s="4"/>
       <c r="G25" s="4"/>
       <c r="H25" s="4"/>
       <c r="I25" s="4"/>
       <c r="J25" s="5"/>
-      <c r="K25" s="16">
+      <c r="K25" s="7">
         <v>15.11</v>
       </c>
       <c r="L25" s="4"/>
       <c r="M25" s="5"/>
-      <c r="N25" s="17">
+      <c r="N25" s="8">
         <v>0</v>
       </c>
       <c r="O25" s="4"/>
       <c r="P25" s="4"/>
       <c r="Q25" s="4"/>
       <c r="R25" s="4"/>
       <c r="S25" s="5"/>
     </row>
-    <row r="26" spans="2:19" ht="16.5" customHeight="1">
-[...1 lines deleted...]
-        <v>36</v>
+    <row r="26" spans="2:19" ht="16.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B26" s="3" t="s">
+        <v>35</v>
       </c>
       <c r="C26" s="4"/>
       <c r="D26" s="5"/>
-      <c r="E26" s="15" t="s">
-        <v>37</v>
+      <c r="E26" s="6" t="s">
+        <v>36</v>
       </c>
       <c r="F26" s="4"/>
       <c r="G26" s="4"/>
       <c r="H26" s="4"/>
       <c r="I26" s="4"/>
       <c r="J26" s="5"/>
-      <c r="K26" s="16">
+      <c r="K26" s="7">
         <v>1.02</v>
       </c>
       <c r="L26" s="4"/>
       <c r="M26" s="5"/>
-      <c r="N26" s="17">
+      <c r="N26" s="8">
         <v>433575</v>
       </c>
       <c r="O26" s="4"/>
       <c r="P26" s="4"/>
       <c r="Q26" s="4"/>
       <c r="R26" s="4"/>
       <c r="S26" s="5"/>
     </row>
-    <row r="27" spans="2:19" ht="16.5" customHeight="1">
-[...1 lines deleted...]
-        <v>38</v>
+    <row r="27" spans="2:19" ht="16.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B27" s="3" t="s">
+        <v>37</v>
       </c>
       <c r="C27" s="4"/>
       <c r="D27" s="5"/>
-      <c r="E27" s="15" t="s">
-        <v>39</v>
+      <c r="E27" s="6" t="s">
+        <v>38</v>
       </c>
       <c r="F27" s="4"/>
       <c r="G27" s="4"/>
       <c r="H27" s="4"/>
       <c r="I27" s="4"/>
       <c r="J27" s="5"/>
-      <c r="K27" s="16">
+      <c r="K27" s="7">
         <v>9.8000000000000007</v>
       </c>
       <c r="L27" s="4"/>
       <c r="M27" s="5"/>
-      <c r="N27" s="17">
+      <c r="N27" s="8">
         <v>0</v>
       </c>
       <c r="O27" s="4"/>
       <c r="P27" s="4"/>
       <c r="Q27" s="4"/>
       <c r="R27" s="4"/>
       <c r="S27" s="5"/>
     </row>
-    <row r="28" spans="2:19" ht="16.5" customHeight="1">
-[...1 lines deleted...]
-        <v>40</v>
+    <row r="28" spans="2:19" ht="16.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B28" s="3" t="s">
+        <v>39</v>
       </c>
       <c r="C28" s="4"/>
       <c r="D28" s="5"/>
-      <c r="E28" s="15" t="s">
-        <v>41</v>
+      <c r="E28" s="6" t="s">
+        <v>40</v>
       </c>
       <c r="F28" s="4"/>
       <c r="G28" s="4"/>
       <c r="H28" s="4"/>
       <c r="I28" s="4"/>
       <c r="J28" s="5"/>
-      <c r="K28" s="16">
+      <c r="K28" s="7">
         <v>1</v>
       </c>
       <c r="L28" s="4"/>
       <c r="M28" s="5"/>
-      <c r="N28" s="17">
+      <c r="N28" s="8">
         <v>39000</v>
       </c>
       <c r="O28" s="4"/>
       <c r="P28" s="4"/>
       <c r="Q28" s="4"/>
       <c r="R28" s="4"/>
       <c r="S28" s="5"/>
     </row>
-    <row r="29" spans="2:19" ht="16.5" customHeight="1">
-[...1 lines deleted...]
-        <v>42</v>
+    <row r="29" spans="2:19" ht="16.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B29" s="3" t="s">
+        <v>41</v>
       </c>
       <c r="C29" s="4"/>
       <c r="D29" s="5"/>
-      <c r="E29" s="15" t="s">
-        <v>43</v>
+      <c r="E29" s="6" t="s">
+        <v>42</v>
       </c>
       <c r="F29" s="4"/>
       <c r="G29" s="4"/>
       <c r="H29" s="4"/>
       <c r="I29" s="4"/>
       <c r="J29" s="5"/>
-      <c r="K29" s="16">
+      <c r="K29" s="7">
         <v>4.6900000000000004</v>
       </c>
       <c r="L29" s="4"/>
       <c r="M29" s="5"/>
-      <c r="N29" s="17">
+      <c r="N29" s="8">
         <v>0</v>
       </c>
       <c r="O29" s="4"/>
       <c r="P29" s="4"/>
       <c r="Q29" s="4"/>
       <c r="R29" s="4"/>
       <c r="S29" s="5"/>
     </row>
-    <row r="30" spans="2:19" ht="16.5" customHeight="1">
-[...1 lines deleted...]
-        <v>44</v>
+    <row r="30" spans="2:19" ht="16.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B30" s="3" t="s">
+        <v>43</v>
       </c>
       <c r="C30" s="4"/>
       <c r="D30" s="5"/>
-      <c r="E30" s="15" t="s">
-        <v>45</v>
+      <c r="E30" s="6" t="s">
+        <v>44</v>
       </c>
       <c r="F30" s="4"/>
       <c r="G30" s="4"/>
       <c r="H30" s="4"/>
       <c r="I30" s="4"/>
       <c r="J30" s="5"/>
-      <c r="K30" s="16">
+      <c r="K30" s="7">
         <v>8.25</v>
       </c>
       <c r="L30" s="4"/>
       <c r="M30" s="5"/>
-      <c r="N30" s="17">
+      <c r="N30" s="8">
         <v>0</v>
       </c>
       <c r="O30" s="4"/>
       <c r="P30" s="4"/>
       <c r="Q30" s="4"/>
       <c r="R30" s="4"/>
       <c r="S30" s="5"/>
     </row>
-    <row r="31" spans="2:19" ht="16.5" customHeight="1">
-[...1 lines deleted...]
-        <v>46</v>
+    <row r="31" spans="2:19" ht="16.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B31" s="3" t="s">
+        <v>45</v>
       </c>
       <c r="C31" s="4"/>
       <c r="D31" s="5"/>
-      <c r="E31" s="15" t="s">
-        <v>47</v>
+      <c r="E31" s="6" t="s">
+        <v>46</v>
       </c>
       <c r="F31" s="4"/>
       <c r="G31" s="4"/>
       <c r="H31" s="4"/>
       <c r="I31" s="4"/>
       <c r="J31" s="5"/>
-      <c r="K31" s="16">
+      <c r="K31" s="7">
         <v>2.91</v>
       </c>
       <c r="L31" s="4"/>
       <c r="M31" s="5"/>
-      <c r="N31" s="17">
+      <c r="N31" s="8">
         <v>0</v>
       </c>
       <c r="O31" s="4"/>
       <c r="P31" s="4"/>
       <c r="Q31" s="4"/>
       <c r="R31" s="4"/>
       <c r="S31" s="5"/>
     </row>
-    <row r="32" spans="2:19" ht="16.5" customHeight="1">
-[...1 lines deleted...]
-        <v>48</v>
+    <row r="32" spans="2:19" ht="16.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B32" s="3" t="s">
+        <v>47</v>
       </c>
       <c r="C32" s="4"/>
       <c r="D32" s="5"/>
-      <c r="E32" s="15" t="s">
-        <v>49</v>
+      <c r="E32" s="6" t="s">
+        <v>48</v>
       </c>
       <c r="F32" s="4"/>
       <c r="G32" s="4"/>
       <c r="H32" s="4"/>
       <c r="I32" s="4"/>
       <c r="J32" s="5"/>
-      <c r="K32" s="16">
+      <c r="K32" s="7">
         <v>1</v>
       </c>
       <c r="L32" s="4"/>
       <c r="M32" s="5"/>
-      <c r="N32" s="17">
+      <c r="N32" s="8">
         <v>0</v>
       </c>
       <c r="O32" s="4"/>
       <c r="P32" s="4"/>
       <c r="Q32" s="4"/>
       <c r="R32" s="4"/>
       <c r="S32" s="5"/>
     </row>
-    <row r="33" spans="2:19" ht="16.5" customHeight="1">
-[...1 lines deleted...]
-        <v>50</v>
+    <row r="33" spans="2:19" ht="16.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B33" s="3" t="s">
+        <v>49</v>
       </c>
       <c r="C33" s="4"/>
       <c r="D33" s="5"/>
-      <c r="E33" s="15" t="s">
-        <v>51</v>
+      <c r="E33" s="6" t="s">
+        <v>50</v>
       </c>
       <c r="F33" s="4"/>
       <c r="G33" s="4"/>
       <c r="H33" s="4"/>
       <c r="I33" s="4"/>
       <c r="J33" s="5"/>
-      <c r="K33" s="16">
+      <c r="K33" s="7">
         <v>0.89</v>
       </c>
       <c r="L33" s="4"/>
       <c r="M33" s="5"/>
-      <c r="N33" s="17">
+      <c r="N33" s="8">
         <v>62220</v>
       </c>
       <c r="O33" s="4"/>
       <c r="P33" s="4"/>
       <c r="Q33" s="4"/>
       <c r="R33" s="4"/>
       <c r="S33" s="5"/>
     </row>
-    <row r="34" spans="2:19" ht="16.5" customHeight="1">
-[...1 lines deleted...]
-        <v>52</v>
+    <row r="34" spans="2:19" ht="16.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B34" s="3" t="s">
+        <v>51</v>
       </c>
       <c r="C34" s="4"/>
       <c r="D34" s="5"/>
-      <c r="E34" s="15" t="s">
-        <v>53</v>
+      <c r="E34" s="6" t="s">
+        <v>52</v>
       </c>
       <c r="F34" s="4"/>
       <c r="G34" s="4"/>
       <c r="H34" s="4"/>
       <c r="I34" s="4"/>
       <c r="J34" s="5"/>
-      <c r="K34" s="16">
+      <c r="K34" s="7">
         <v>1.32</v>
       </c>
       <c r="L34" s="4"/>
       <c r="M34" s="5"/>
-      <c r="N34" s="17">
+      <c r="N34" s="8">
         <v>53500</v>
       </c>
       <c r="O34" s="4"/>
       <c r="P34" s="4"/>
       <c r="Q34" s="4"/>
       <c r="R34" s="4"/>
       <c r="S34" s="5"/>
     </row>
-    <row r="35" spans="2:19" ht="16.5" customHeight="1">
-[...1 lines deleted...]
-        <v>54</v>
+    <row r="35" spans="2:19" ht="16.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B35" s="3" t="s">
+        <v>53</v>
       </c>
       <c r="C35" s="4"/>
       <c r="D35" s="5"/>
-      <c r="E35" s="15" t="s">
-        <v>55</v>
+      <c r="E35" s="6" t="s">
+        <v>54</v>
       </c>
       <c r="F35" s="4"/>
       <c r="G35" s="4"/>
       <c r="H35" s="4"/>
       <c r="I35" s="4"/>
       <c r="J35" s="5"/>
-      <c r="K35" s="16">
+      <c r="K35" s="7">
         <v>1.26</v>
       </c>
       <c r="L35" s="4"/>
       <c r="M35" s="5"/>
-      <c r="N35" s="17">
+      <c r="N35" s="8">
         <v>896747.58</v>
       </c>
       <c r="O35" s="4"/>
       <c r="P35" s="4"/>
       <c r="Q35" s="4"/>
       <c r="R35" s="4"/>
       <c r="S35" s="5"/>
     </row>
-    <row r="36" spans="2:19" ht="16.5" customHeight="1">
-[...1 lines deleted...]
-        <v>56</v>
+    <row r="36" spans="2:19" ht="16.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B36" s="3" t="s">
+        <v>55</v>
       </c>
       <c r="C36" s="4"/>
       <c r="D36" s="5"/>
-      <c r="E36" s="15" t="s">
-        <v>57</v>
+      <c r="E36" s="6" t="s">
+        <v>56</v>
       </c>
       <c r="F36" s="4"/>
       <c r="G36" s="4"/>
       <c r="H36" s="4"/>
       <c r="I36" s="4"/>
       <c r="J36" s="5"/>
-      <c r="K36" s="16">
+      <c r="K36" s="7">
         <v>1.04</v>
       </c>
       <c r="L36" s="4"/>
       <c r="M36" s="5"/>
-      <c r="N36" s="17">
+      <c r="N36" s="8">
         <v>1924242.83</v>
       </c>
       <c r="O36" s="4"/>
       <c r="P36" s="4"/>
       <c r="Q36" s="4"/>
       <c r="R36" s="4"/>
       <c r="S36" s="5"/>
     </row>
-    <row r="37" spans="2:19" ht="16.5" customHeight="1">
-[...1 lines deleted...]
-        <v>58</v>
+    <row r="37" spans="2:19" ht="16.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B37" s="3" t="s">
+        <v>57</v>
       </c>
       <c r="C37" s="4"/>
       <c r="D37" s="5"/>
-      <c r="E37" s="15" t="s">
-        <v>59</v>
+      <c r="E37" s="6" t="s">
+        <v>58</v>
       </c>
       <c r="F37" s="4"/>
       <c r="G37" s="4"/>
       <c r="H37" s="4"/>
       <c r="I37" s="4"/>
       <c r="J37" s="5"/>
-      <c r="K37" s="16">
+      <c r="K37" s="7">
         <v>2.27</v>
       </c>
       <c r="L37" s="4"/>
       <c r="M37" s="5"/>
-      <c r="N37" s="17">
+      <c r="N37" s="8">
         <v>1599491.91</v>
       </c>
       <c r="O37" s="4"/>
       <c r="P37" s="4"/>
       <c r="Q37" s="4"/>
       <c r="R37" s="4"/>
       <c r="S37" s="5"/>
     </row>
-    <row r="38" spans="2:19" ht="16.5" customHeight="1">
-[...1 lines deleted...]
-        <v>60</v>
+    <row r="38" spans="2:19" ht="16.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B38" s="3" t="s">
+        <v>59</v>
       </c>
       <c r="C38" s="4"/>
       <c r="D38" s="5"/>
-      <c r="E38" s="15" t="s">
-        <v>61</v>
+      <c r="E38" s="6" t="s">
+        <v>60</v>
       </c>
       <c r="F38" s="4"/>
       <c r="G38" s="4"/>
       <c r="H38" s="4"/>
       <c r="I38" s="4"/>
       <c r="J38" s="5"/>
-      <c r="K38" s="16">
+      <c r="K38" s="7">
         <v>1</v>
       </c>
       <c r="L38" s="4"/>
       <c r="M38" s="5"/>
-      <c r="N38" s="17">
+      <c r="N38" s="8">
         <v>5000</v>
       </c>
       <c r="O38" s="4"/>
       <c r="P38" s="4"/>
       <c r="Q38" s="4"/>
       <c r="R38" s="4"/>
       <c r="S38" s="5"/>
     </row>
-    <row r="39" spans="2:19" ht="16.5" customHeight="1">
-[...1 lines deleted...]
-        <v>62</v>
+    <row r="39" spans="2:19" ht="16.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B39" s="3" t="s">
+        <v>61</v>
       </c>
       <c r="C39" s="4"/>
       <c r="D39" s="5"/>
-      <c r="E39" s="15" t="s">
-        <v>63</v>
+      <c r="E39" s="6" t="s">
+        <v>62</v>
       </c>
       <c r="F39" s="4"/>
       <c r="G39" s="4"/>
       <c r="H39" s="4"/>
       <c r="I39" s="4"/>
       <c r="J39" s="5"/>
-      <c r="K39" s="16">
+      <c r="K39" s="7">
         <v>4.24</v>
       </c>
       <c r="L39" s="4"/>
       <c r="M39" s="5"/>
-      <c r="N39" s="17">
+      <c r="N39" s="8">
         <v>0</v>
       </c>
       <c r="O39" s="4"/>
       <c r="P39" s="4"/>
       <c r="Q39" s="4"/>
       <c r="R39" s="4"/>
       <c r="S39" s="5"/>
     </row>
-    <row r="40" spans="2:19" ht="16.5" customHeight="1">
-[...1 lines deleted...]
-        <v>64</v>
+    <row r="40" spans="2:19" ht="16.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B40" s="3" t="s">
+        <v>63</v>
       </c>
       <c r="C40" s="4"/>
       <c r="D40" s="5"/>
-      <c r="E40" s="15" t="s">
-        <v>65</v>
+      <c r="E40" s="6" t="s">
+        <v>64</v>
       </c>
       <c r="F40" s="4"/>
       <c r="G40" s="4"/>
       <c r="H40" s="4"/>
       <c r="I40" s="4"/>
       <c r="J40" s="5"/>
-      <c r="K40" s="16">
+      <c r="K40" s="7">
         <v>2.99</v>
       </c>
       <c r="L40" s="4"/>
       <c r="M40" s="5"/>
-      <c r="N40" s="17">
+      <c r="N40" s="8">
         <v>0</v>
       </c>
       <c r="O40" s="4"/>
       <c r="P40" s="4"/>
       <c r="Q40" s="4"/>
       <c r="R40" s="4"/>
       <c r="S40" s="5"/>
     </row>
-    <row r="41" spans="2:19" ht="16.5" customHeight="1">
-[...1 lines deleted...]
-        <v>66</v>
+    <row r="41" spans="2:19" ht="16.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B41" s="3" t="s">
+        <v>65</v>
       </c>
       <c r="C41" s="4"/>
       <c r="D41" s="5"/>
-      <c r="E41" s="15" t="s">
-        <v>67</v>
+      <c r="E41" s="6" t="s">
+        <v>66</v>
       </c>
       <c r="F41" s="4"/>
       <c r="G41" s="4"/>
       <c r="H41" s="4"/>
       <c r="I41" s="4"/>
       <c r="J41" s="5"/>
-      <c r="K41" s="16">
+      <c r="K41" s="7">
         <v>1</v>
       </c>
       <c r="L41" s="4"/>
       <c r="M41" s="5"/>
-      <c r="N41" s="17">
+      <c r="N41" s="8">
         <v>22200</v>
       </c>
       <c r="O41" s="4"/>
       <c r="P41" s="4"/>
       <c r="Q41" s="4"/>
       <c r="R41" s="4"/>
       <c r="S41" s="5"/>
     </row>
-    <row r="42" spans="2:19" ht="16.5" customHeight="1">
-[...1 lines deleted...]
-        <v>68</v>
+    <row r="42" spans="2:19" ht="16.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B42" s="3" t="s">
+        <v>67</v>
       </c>
       <c r="C42" s="4"/>
       <c r="D42" s="5"/>
-      <c r="E42" s="15" t="s">
-        <v>69</v>
+      <c r="E42" s="6" t="s">
+        <v>68</v>
       </c>
       <c r="F42" s="4"/>
       <c r="G42" s="4"/>
       <c r="H42" s="4"/>
       <c r="I42" s="4"/>
       <c r="J42" s="5"/>
-      <c r="K42" s="16">
+      <c r="K42" s="7">
         <v>1.78</v>
       </c>
       <c r="L42" s="4"/>
       <c r="M42" s="5"/>
-      <c r="N42" s="17">
+      <c r="N42" s="8">
         <v>279375</v>
       </c>
       <c r="O42" s="4"/>
       <c r="P42" s="4"/>
       <c r="Q42" s="4"/>
       <c r="R42" s="4"/>
       <c r="S42" s="5"/>
     </row>
-    <row r="43" spans="2:19" ht="16.5" customHeight="1">
-[...1 lines deleted...]
-        <v>70</v>
+    <row r="43" spans="2:19" ht="16.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B43" s="3" t="s">
+        <v>69</v>
       </c>
       <c r="C43" s="4"/>
       <c r="D43" s="5"/>
-      <c r="E43" s="15" t="s">
-        <v>71</v>
+      <c r="E43" s="6" t="s">
+        <v>70</v>
       </c>
       <c r="F43" s="4"/>
       <c r="G43" s="4"/>
       <c r="H43" s="4"/>
       <c r="I43" s="4"/>
       <c r="J43" s="5"/>
-      <c r="K43" s="16">
+      <c r="K43" s="7">
         <v>1.54</v>
       </c>
       <c r="L43" s="4"/>
       <c r="M43" s="5"/>
-      <c r="N43" s="17">
+      <c r="N43" s="8">
         <v>37698.46</v>
       </c>
       <c r="O43" s="4"/>
       <c r="P43" s="4"/>
       <c r="Q43" s="4"/>
       <c r="R43" s="4"/>
       <c r="S43" s="5"/>
     </row>
-    <row r="44" spans="2:19" ht="16.5" customHeight="1">
-[...1 lines deleted...]
-        <v>72</v>
+    <row r="44" spans="2:19" ht="16.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B44" s="3" t="s">
+        <v>71</v>
       </c>
       <c r="C44" s="4"/>
       <c r="D44" s="5"/>
-      <c r="E44" s="15" t="s">
-        <v>73</v>
+      <c r="E44" s="6" t="s">
+        <v>72</v>
       </c>
       <c r="F44" s="4"/>
       <c r="G44" s="4"/>
       <c r="H44" s="4"/>
       <c r="I44" s="4"/>
       <c r="J44" s="5"/>
-      <c r="K44" s="16">
+      <c r="K44" s="7">
         <v>12.71</v>
       </c>
       <c r="L44" s="4"/>
       <c r="M44" s="5"/>
-      <c r="N44" s="17">
+      <c r="N44" s="8">
         <v>41100</v>
       </c>
       <c r="O44" s="4"/>
       <c r="P44" s="4"/>
       <c r="Q44" s="4"/>
       <c r="R44" s="4"/>
       <c r="S44" s="5"/>
     </row>
-    <row r="45" spans="2:19" ht="16.5" customHeight="1">
-[...1 lines deleted...]
-        <v>74</v>
+    <row r="45" spans="2:19" ht="16.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B45" s="3" t="s">
+        <v>73</v>
       </c>
       <c r="C45" s="4"/>
       <c r="D45" s="5"/>
-      <c r="E45" s="15" t="s">
-        <v>75</v>
+      <c r="E45" s="6" t="s">
+        <v>74</v>
       </c>
       <c r="F45" s="4"/>
       <c r="G45" s="4"/>
       <c r="H45" s="4"/>
       <c r="I45" s="4"/>
       <c r="J45" s="5"/>
-      <c r="K45" s="16">
+      <c r="K45" s="7">
         <v>8.06</v>
       </c>
       <c r="L45" s="4"/>
       <c r="M45" s="5"/>
-      <c r="N45" s="17">
+      <c r="N45" s="8">
         <v>0</v>
       </c>
       <c r="O45" s="4"/>
       <c r="P45" s="4"/>
       <c r="Q45" s="4"/>
       <c r="R45" s="4"/>
       <c r="S45" s="5"/>
     </row>
-    <row r="46" spans="2:19" ht="16.5" customHeight="1">
-[...1 lines deleted...]
-        <v>76</v>
+    <row r="46" spans="2:19" ht="16.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B46" s="3" t="s">
+        <v>75</v>
       </c>
       <c r="C46" s="4"/>
       <c r="D46" s="5"/>
-      <c r="E46" s="15" t="s">
-        <v>77</v>
+      <c r="E46" s="6" t="s">
+        <v>76</v>
       </c>
       <c r="F46" s="4"/>
       <c r="G46" s="4"/>
       <c r="H46" s="4"/>
       <c r="I46" s="4"/>
       <c r="J46" s="5"/>
-      <c r="K46" s="16">
+      <c r="K46" s="7">
         <v>6.19</v>
       </c>
       <c r="L46" s="4"/>
       <c r="M46" s="5"/>
-      <c r="N46" s="17">
+      <c r="N46" s="8">
         <v>275000</v>
       </c>
       <c r="O46" s="4"/>
       <c r="P46" s="4"/>
       <c r="Q46" s="4"/>
       <c r="R46" s="4"/>
       <c r="S46" s="5"/>
     </row>
-    <row r="47" spans="2:19" ht="16.5" customHeight="1">
-[...1 lines deleted...]
-        <v>78</v>
+    <row r="47" spans="2:19" ht="16.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B47" s="3" t="s">
+        <v>77</v>
       </c>
       <c r="C47" s="4"/>
       <c r="D47" s="5"/>
-      <c r="E47" s="15" t="s">
-        <v>79</v>
+      <c r="E47" s="6" t="s">
+        <v>78</v>
       </c>
       <c r="F47" s="4"/>
       <c r="G47" s="4"/>
       <c r="H47" s="4"/>
       <c r="I47" s="4"/>
       <c r="J47" s="5"/>
-      <c r="K47" s="16">
+      <c r="K47" s="7">
         <v>1.91</v>
       </c>
       <c r="L47" s="4"/>
       <c r="M47" s="5"/>
-      <c r="N47" s="17">
+      <c r="N47" s="8">
         <v>42300</v>
       </c>
       <c r="O47" s="4"/>
       <c r="P47" s="4"/>
       <c r="Q47" s="4"/>
       <c r="R47" s="4"/>
       <c r="S47" s="5"/>
     </row>
-    <row r="48" spans="2:19" ht="16.5" customHeight="1">
-[...1 lines deleted...]
-        <v>80</v>
+    <row r="48" spans="2:19" ht="16.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B48" s="3" t="s">
+        <v>79</v>
       </c>
       <c r="C48" s="4"/>
       <c r="D48" s="5"/>
-      <c r="E48" s="15" t="s">
-        <v>81</v>
+      <c r="E48" s="6" t="s">
+        <v>80</v>
       </c>
       <c r="F48" s="4"/>
       <c r="G48" s="4"/>
       <c r="H48" s="4"/>
       <c r="I48" s="4"/>
       <c r="J48" s="5"/>
-      <c r="K48" s="16">
+      <c r="K48" s="7">
         <v>1.25</v>
       </c>
       <c r="L48" s="4"/>
       <c r="M48" s="5"/>
-      <c r="N48" s="17">
+      <c r="N48" s="8">
         <v>514298.22</v>
       </c>
       <c r="O48" s="4"/>
       <c r="P48" s="4"/>
       <c r="Q48" s="4"/>
       <c r="R48" s="4"/>
       <c r="S48" s="5"/>
     </row>
-    <row r="49" spans="2:19" ht="16.5" customHeight="1">
-[...1 lines deleted...]
-        <v>82</v>
+    <row r="49" spans="2:19" ht="16.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B49" s="3" t="s">
+        <v>81</v>
       </c>
       <c r="C49" s="4"/>
       <c r="D49" s="5"/>
-      <c r="E49" s="15" t="s">
-        <v>83</v>
+      <c r="E49" s="6" t="s">
+        <v>82</v>
       </c>
       <c r="F49" s="4"/>
       <c r="G49" s="4"/>
       <c r="H49" s="4"/>
       <c r="I49" s="4"/>
       <c r="J49" s="5"/>
-      <c r="K49" s="16">
+      <c r="K49" s="7">
         <v>1</v>
       </c>
       <c r="L49" s="4"/>
       <c r="M49" s="5"/>
-      <c r="N49" s="17">
+      <c r="N49" s="8">
         <v>0</v>
       </c>
       <c r="O49" s="4"/>
       <c r="P49" s="4"/>
       <c r="Q49" s="4"/>
       <c r="R49" s="4"/>
       <c r="S49" s="5"/>
     </row>
-    <row r="50" spans="2:19" ht="16.5" customHeight="1">
-[...1 lines deleted...]
-        <v>84</v>
+    <row r="50" spans="2:19" ht="16.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B50" s="3" t="s">
+        <v>83</v>
       </c>
       <c r="C50" s="4"/>
       <c r="D50" s="5"/>
-      <c r="E50" s="15" t="s">
-        <v>85</v>
+      <c r="E50" s="6" t="s">
+        <v>84</v>
       </c>
       <c r="F50" s="4"/>
       <c r="G50" s="4"/>
       <c r="H50" s="4"/>
       <c r="I50" s="4"/>
       <c r="J50" s="5"/>
-      <c r="K50" s="16">
+      <c r="K50" s="7">
         <v>3.01</v>
       </c>
       <c r="L50" s="4"/>
       <c r="M50" s="5"/>
-      <c r="N50" s="17">
+      <c r="N50" s="8">
         <v>0</v>
       </c>
       <c r="O50" s="4"/>
       <c r="P50" s="4"/>
       <c r="Q50" s="4"/>
       <c r="R50" s="4"/>
       <c r="S50" s="5"/>
     </row>
-    <row r="51" spans="2:19" ht="16.5" customHeight="1">
-[...1 lines deleted...]
-        <v>86</v>
+    <row r="51" spans="2:19" ht="16.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B51" s="3" t="s">
+        <v>85</v>
       </c>
       <c r="C51" s="4"/>
       <c r="D51" s="5"/>
-      <c r="E51" s="15" t="s">
-        <v>87</v>
+      <c r="E51" s="6" t="s">
+        <v>86</v>
       </c>
       <c r="F51" s="4"/>
       <c r="G51" s="4"/>
       <c r="H51" s="4"/>
       <c r="I51" s="4"/>
       <c r="J51" s="5"/>
-      <c r="K51" s="16">
+      <c r="K51" s="7">
         <v>5.96</v>
       </c>
       <c r="L51" s="4"/>
       <c r="M51" s="5"/>
-      <c r="N51" s="17">
+      <c r="N51" s="8">
         <v>0</v>
       </c>
       <c r="O51" s="4"/>
       <c r="P51" s="4"/>
       <c r="Q51" s="4"/>
       <c r="R51" s="4"/>
       <c r="S51" s="5"/>
     </row>
-    <row r="52" spans="2:19" ht="16.5" customHeight="1">
-[...1 lines deleted...]
-        <v>88</v>
+    <row r="52" spans="2:19" ht="16.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B52" s="3" t="s">
+        <v>87</v>
       </c>
       <c r="C52" s="4"/>
       <c r="D52" s="5"/>
-      <c r="E52" s="15" t="s">
-        <v>89</v>
+      <c r="E52" s="6" t="s">
+        <v>88</v>
       </c>
       <c r="F52" s="4"/>
       <c r="G52" s="4"/>
       <c r="H52" s="4"/>
       <c r="I52" s="4"/>
       <c r="J52" s="5"/>
-      <c r="K52" s="16">
+      <c r="K52" s="7">
         <v>19.690000000000001</v>
       </c>
       <c r="L52" s="4"/>
       <c r="M52" s="5"/>
-      <c r="N52" s="17">
+      <c r="N52" s="8">
         <v>0</v>
       </c>
       <c r="O52" s="4"/>
       <c r="P52" s="4"/>
       <c r="Q52" s="4"/>
       <c r="R52" s="4"/>
       <c r="S52" s="5"/>
     </row>
-    <row r="53" spans="2:19" ht="16.5" customHeight="1">
-[...1 lines deleted...]
-        <v>90</v>
+    <row r="53" spans="2:19" ht="16.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B53" s="3" t="s">
+        <v>89</v>
       </c>
       <c r="C53" s="4"/>
       <c r="D53" s="5"/>
-      <c r="E53" s="15" t="s">
-        <v>91</v>
+      <c r="E53" s="6" t="s">
+        <v>90</v>
       </c>
       <c r="F53" s="4"/>
       <c r="G53" s="4"/>
       <c r="H53" s="4"/>
       <c r="I53" s="4"/>
       <c r="J53" s="5"/>
-      <c r="K53" s="16">
+      <c r="K53" s="7">
         <v>1</v>
       </c>
       <c r="L53" s="4"/>
       <c r="M53" s="5"/>
-      <c r="N53" s="17">
+      <c r="N53" s="8">
         <v>10200</v>
       </c>
       <c r="O53" s="4"/>
       <c r="P53" s="4"/>
       <c r="Q53" s="4"/>
       <c r="R53" s="4"/>
       <c r="S53" s="5"/>
     </row>
-    <row r="54" spans="2:19" ht="16.5" customHeight="1">
-[...1 lines deleted...]
-        <v>92</v>
+    <row r="54" spans="2:19" ht="16.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B54" s="3" t="s">
+        <v>91</v>
       </c>
       <c r="C54" s="4"/>
       <c r="D54" s="5"/>
-      <c r="E54" s="15" t="s">
-        <v>93</v>
+      <c r="E54" s="6" t="s">
+        <v>92</v>
       </c>
       <c r="F54" s="4"/>
       <c r="G54" s="4"/>
       <c r="H54" s="4"/>
       <c r="I54" s="4"/>
       <c r="J54" s="5"/>
-      <c r="K54" s="16">
+      <c r="K54" s="7">
         <v>1.21</v>
       </c>
       <c r="L54" s="4"/>
       <c r="M54" s="5"/>
-      <c r="N54" s="17">
+      <c r="N54" s="8">
         <v>391710.47</v>
       </c>
       <c r="O54" s="4"/>
       <c r="P54" s="4"/>
       <c r="Q54" s="4"/>
       <c r="R54" s="4"/>
       <c r="S54" s="5"/>
     </row>
-    <row r="55" spans="2:19" ht="16.5" customHeight="1">
-[...1 lines deleted...]
-        <v>94</v>
+    <row r="55" spans="2:19" ht="16.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B55" s="3" t="s">
+        <v>93</v>
       </c>
       <c r="C55" s="4"/>
       <c r="D55" s="5"/>
-      <c r="E55" s="15" t="s">
-        <v>95</v>
+      <c r="E55" s="6" t="s">
+        <v>94</v>
       </c>
       <c r="F55" s="4"/>
       <c r="G55" s="4"/>
       <c r="H55" s="4"/>
       <c r="I55" s="4"/>
       <c r="J55" s="5"/>
-      <c r="K55" s="16" t="s">
-        <v>96</v>
+      <c r="K55" s="7" t="s">
+        <v>487</v>
       </c>
       <c r="L55" s="4"/>
       <c r="M55" s="5"/>
-      <c r="N55" s="17">
+      <c r="N55" s="8">
         <v>0</v>
       </c>
       <c r="O55" s="4"/>
       <c r="P55" s="4"/>
       <c r="Q55" s="4"/>
       <c r="R55" s="4"/>
       <c r="S55" s="5"/>
     </row>
-    <row r="56" spans="2:19" ht="16.5" customHeight="1">
-[...1 lines deleted...]
-        <v>97</v>
+    <row r="56" spans="2:19" ht="16.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B56" s="3" t="s">
+        <v>95</v>
       </c>
       <c r="C56" s="4"/>
       <c r="D56" s="5"/>
-      <c r="E56" s="15" t="s">
-        <v>98</v>
+      <c r="E56" s="6" t="s">
+        <v>96</v>
       </c>
       <c r="F56" s="4"/>
       <c r="G56" s="4"/>
       <c r="H56" s="4"/>
       <c r="I56" s="4"/>
       <c r="J56" s="5"/>
-      <c r="K56" s="16">
+      <c r="K56" s="7">
         <v>6.09</v>
       </c>
       <c r="L56" s="4"/>
       <c r="M56" s="5"/>
-      <c r="N56" s="17">
+      <c r="N56" s="8">
         <v>0</v>
       </c>
       <c r="O56" s="4"/>
       <c r="P56" s="4"/>
       <c r="Q56" s="4"/>
       <c r="R56" s="4"/>
       <c r="S56" s="5"/>
     </row>
-    <row r="57" spans="2:19" ht="16.5" customHeight="1">
-[...1 lines deleted...]
-        <v>99</v>
+    <row r="57" spans="2:19" ht="16.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B57" s="3" t="s">
+        <v>97</v>
       </c>
       <c r="C57" s="4"/>
       <c r="D57" s="5"/>
-      <c r="E57" s="15" t="s">
-        <v>100</v>
+      <c r="E57" s="6" t="s">
+        <v>98</v>
       </c>
       <c r="F57" s="4"/>
       <c r="G57" s="4"/>
       <c r="H57" s="4"/>
       <c r="I57" s="4"/>
       <c r="J57" s="5"/>
-      <c r="K57" s="16">
+      <c r="K57" s="7">
         <v>6.02</v>
       </c>
       <c r="L57" s="4"/>
       <c r="M57" s="5"/>
-      <c r="N57" s="17">
+      <c r="N57" s="8">
         <v>0</v>
       </c>
       <c r="O57" s="4"/>
       <c r="P57" s="4"/>
       <c r="Q57" s="4"/>
       <c r="R57" s="4"/>
       <c r="S57" s="5"/>
     </row>
-    <row r="58" spans="2:19" ht="16.5" customHeight="1">
-[...1 lines deleted...]
-        <v>101</v>
+    <row r="58" spans="2:19" ht="16.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B58" s="3" t="s">
+        <v>99</v>
       </c>
       <c r="C58" s="4"/>
       <c r="D58" s="5"/>
-      <c r="E58" s="15" t="s">
-        <v>102</v>
+      <c r="E58" s="6" t="s">
+        <v>100</v>
       </c>
       <c r="F58" s="4"/>
       <c r="G58" s="4"/>
       <c r="H58" s="4"/>
       <c r="I58" s="4"/>
       <c r="J58" s="5"/>
-      <c r="K58" s="16">
+      <c r="K58" s="7">
         <v>0.3</v>
       </c>
       <c r="L58" s="4"/>
       <c r="M58" s="5"/>
-      <c r="N58" s="17">
+      <c r="N58" s="8">
         <v>280474.74</v>
       </c>
       <c r="O58" s="4"/>
       <c r="P58" s="4"/>
       <c r="Q58" s="4"/>
       <c r="R58" s="4"/>
       <c r="S58" s="5"/>
     </row>
-    <row r="59" spans="2:19" ht="16.5" customHeight="1">
-[...1 lines deleted...]
-        <v>103</v>
+    <row r="59" spans="2:19" ht="16.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B59" s="3" t="s">
+        <v>101</v>
       </c>
       <c r="C59" s="4"/>
       <c r="D59" s="5"/>
-      <c r="E59" s="15" t="s">
-        <v>104</v>
+      <c r="E59" s="6" t="s">
+        <v>102</v>
       </c>
       <c r="F59" s="4"/>
       <c r="G59" s="4"/>
       <c r="H59" s="4"/>
       <c r="I59" s="4"/>
       <c r="J59" s="5"/>
-      <c r="K59" s="16">
+      <c r="K59" s="7">
         <v>5.44</v>
       </c>
       <c r="L59" s="4"/>
       <c r="M59" s="5"/>
-      <c r="N59" s="17">
+      <c r="N59" s="8">
         <v>0</v>
       </c>
       <c r="O59" s="4"/>
       <c r="P59" s="4"/>
       <c r="Q59" s="4"/>
       <c r="R59" s="4"/>
       <c r="S59" s="5"/>
     </row>
-    <row r="60" spans="2:19" ht="16.5" customHeight="1">
-[...1 lines deleted...]
-        <v>105</v>
+    <row r="60" spans="2:19" ht="16.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B60" s="3" t="s">
+        <v>103</v>
       </c>
       <c r="C60" s="4"/>
       <c r="D60" s="5"/>
-      <c r="E60" s="15" t="s">
-        <v>106</v>
+      <c r="E60" s="6" t="s">
+        <v>104</v>
       </c>
       <c r="F60" s="4"/>
       <c r="G60" s="4"/>
       <c r="H60" s="4"/>
       <c r="I60" s="4"/>
       <c r="J60" s="5"/>
-      <c r="K60" s="16">
+      <c r="K60" s="7">
         <v>12.03</v>
       </c>
       <c r="L60" s="4"/>
       <c r="M60" s="5"/>
-      <c r="N60" s="17">
+      <c r="N60" s="8">
         <v>0</v>
       </c>
       <c r="O60" s="4"/>
       <c r="P60" s="4"/>
       <c r="Q60" s="4"/>
       <c r="R60" s="4"/>
       <c r="S60" s="5"/>
     </row>
-    <row r="61" spans="2:19" ht="16.5" customHeight="1">
-[...1 lines deleted...]
-        <v>107</v>
+    <row r="61" spans="2:19" ht="16.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B61" s="3" t="s">
+        <v>105</v>
       </c>
       <c r="C61" s="4"/>
       <c r="D61" s="5"/>
-      <c r="E61" s="15" t="s">
-        <v>108</v>
+      <c r="E61" s="6" t="s">
+        <v>106</v>
       </c>
       <c r="F61" s="4"/>
       <c r="G61" s="4"/>
       <c r="H61" s="4"/>
       <c r="I61" s="4"/>
       <c r="J61" s="5"/>
-      <c r="K61" s="16">
+      <c r="K61" s="7">
         <v>3.68</v>
       </c>
       <c r="L61" s="4"/>
       <c r="M61" s="5"/>
-      <c r="N61" s="17">
+      <c r="N61" s="8">
         <v>0</v>
       </c>
       <c r="O61" s="4"/>
       <c r="P61" s="4"/>
       <c r="Q61" s="4"/>
       <c r="R61" s="4"/>
       <c r="S61" s="5"/>
     </row>
-    <row r="62" spans="2:19" ht="16.5" customHeight="1">
-[...1 lines deleted...]
-        <v>109</v>
+    <row r="62" spans="2:19" ht="16.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B62" s="3" t="s">
+        <v>107</v>
       </c>
       <c r="C62" s="4"/>
       <c r="D62" s="5"/>
-      <c r="E62" s="15" t="s">
-        <v>110</v>
+      <c r="E62" s="6" t="s">
+        <v>108</v>
       </c>
       <c r="F62" s="4"/>
       <c r="G62" s="4"/>
       <c r="H62" s="4"/>
       <c r="I62" s="4"/>
       <c r="J62" s="5"/>
-      <c r="K62" s="16">
+      <c r="K62" s="7">
         <v>1.87</v>
       </c>
       <c r="L62" s="4"/>
       <c r="M62" s="5"/>
-      <c r="N62" s="17">
+      <c r="N62" s="8">
         <v>137200</v>
       </c>
       <c r="O62" s="4"/>
       <c r="P62" s="4"/>
       <c r="Q62" s="4"/>
       <c r="R62" s="4"/>
       <c r="S62" s="5"/>
     </row>
-    <row r="63" spans="2:19" ht="16.5" customHeight="1">
-[...1 lines deleted...]
-        <v>111</v>
+    <row r="63" spans="2:19" ht="16.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B63" s="3" t="s">
+        <v>109</v>
       </c>
       <c r="C63" s="4"/>
       <c r="D63" s="5"/>
-      <c r="E63" s="15" t="s">
-        <v>112</v>
+      <c r="E63" s="6" t="s">
+        <v>110</v>
       </c>
       <c r="F63" s="4"/>
       <c r="G63" s="4"/>
       <c r="H63" s="4"/>
       <c r="I63" s="4"/>
       <c r="J63" s="5"/>
-      <c r="K63" s="16">
+      <c r="K63" s="7">
         <v>14.24</v>
       </c>
       <c r="L63" s="4"/>
       <c r="M63" s="5"/>
-      <c r="N63" s="17">
+      <c r="N63" s="8">
         <v>12618705.050000001</v>
       </c>
       <c r="O63" s="4"/>
       <c r="P63" s="4"/>
       <c r="Q63" s="4"/>
       <c r="R63" s="4"/>
       <c r="S63" s="5"/>
     </row>
-    <row r="64" spans="2:19" ht="16.5" customHeight="1">
-[...1 lines deleted...]
-        <v>113</v>
+    <row r="64" spans="2:19" ht="16.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B64" s="3" t="s">
+        <v>111</v>
       </c>
       <c r="C64" s="4"/>
       <c r="D64" s="5"/>
-      <c r="E64" s="15" t="s">
-        <v>114</v>
+      <c r="E64" s="6" t="s">
+        <v>112</v>
       </c>
       <c r="F64" s="4"/>
       <c r="G64" s="4"/>
       <c r="H64" s="4"/>
       <c r="I64" s="4"/>
       <c r="J64" s="5"/>
-      <c r="K64" s="16">
+      <c r="K64" s="7">
         <v>1.35</v>
       </c>
       <c r="L64" s="4"/>
       <c r="M64" s="5"/>
-      <c r="N64" s="17">
+      <c r="N64" s="8">
         <v>10000000</v>
       </c>
       <c r="O64" s="4"/>
       <c r="P64" s="4"/>
       <c r="Q64" s="4"/>
       <c r="R64" s="4"/>
       <c r="S64" s="5"/>
     </row>
-    <row r="65" spans="2:19" ht="16.5" customHeight="1">
-[...1 lines deleted...]
-        <v>115</v>
+    <row r="65" spans="2:19" ht="16.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B65" s="3" t="s">
+        <v>113</v>
       </c>
       <c r="C65" s="4"/>
       <c r="D65" s="5"/>
-      <c r="E65" s="15" t="s">
-        <v>116</v>
+      <c r="E65" s="6" t="s">
+        <v>114</v>
       </c>
       <c r="F65" s="4"/>
       <c r="G65" s="4"/>
       <c r="H65" s="4"/>
       <c r="I65" s="4"/>
       <c r="J65" s="5"/>
-      <c r="K65" s="16">
+      <c r="K65" s="7">
         <v>1.45</v>
       </c>
       <c r="L65" s="4"/>
       <c r="M65" s="5"/>
-      <c r="N65" s="17">
+      <c r="N65" s="8">
         <v>27200</v>
       </c>
       <c r="O65" s="4"/>
       <c r="P65" s="4"/>
       <c r="Q65" s="4"/>
       <c r="R65" s="4"/>
       <c r="S65" s="5"/>
     </row>
-    <row r="66" spans="2:19" ht="16.5" customHeight="1">
-[...1 lines deleted...]
-        <v>117</v>
+    <row r="66" spans="2:19" ht="16.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B66" s="3" t="s">
+        <v>115</v>
       </c>
       <c r="C66" s="4"/>
       <c r="D66" s="5"/>
-      <c r="E66" s="15" t="s">
-        <v>118</v>
+      <c r="E66" s="6" t="s">
+        <v>116</v>
       </c>
       <c r="F66" s="4"/>
       <c r="G66" s="4"/>
       <c r="H66" s="4"/>
       <c r="I66" s="4"/>
       <c r="J66" s="5"/>
-      <c r="K66" s="16">
+      <c r="K66" s="7">
         <v>2.5299999999999998</v>
       </c>
       <c r="L66" s="4"/>
       <c r="M66" s="5"/>
-      <c r="N66" s="17">
+      <c r="N66" s="8">
         <v>47100</v>
       </c>
       <c r="O66" s="4"/>
       <c r="P66" s="4"/>
       <c r="Q66" s="4"/>
       <c r="R66" s="4"/>
       <c r="S66" s="5"/>
     </row>
-    <row r="67" spans="2:19" ht="16.5" customHeight="1">
-[...1 lines deleted...]
-        <v>119</v>
+    <row r="67" spans="2:19" ht="16.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B67" s="3" t="s">
+        <v>117</v>
       </c>
       <c r="C67" s="4"/>
       <c r="D67" s="5"/>
-      <c r="E67" s="15" t="s">
-        <v>120</v>
+      <c r="E67" s="6" t="s">
+        <v>118</v>
       </c>
       <c r="F67" s="4"/>
       <c r="G67" s="4"/>
       <c r="H67" s="4"/>
       <c r="I67" s="4"/>
       <c r="J67" s="5"/>
-      <c r="K67" s="16">
+      <c r="K67" s="7">
         <v>1.33</v>
       </c>
       <c r="L67" s="4"/>
       <c r="M67" s="5"/>
-      <c r="N67" s="17">
+      <c r="N67" s="8">
         <v>1460500</v>
       </c>
       <c r="O67" s="4"/>
       <c r="P67" s="4"/>
       <c r="Q67" s="4"/>
       <c r="R67" s="4"/>
       <c r="S67" s="5"/>
     </row>
-    <row r="68" spans="2:19" ht="16.5" customHeight="1">
-[...1 lines deleted...]
-        <v>121</v>
+    <row r="68" spans="2:19" ht="16.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B68" s="3" t="s">
+        <v>119</v>
       </c>
       <c r="C68" s="4"/>
       <c r="D68" s="5"/>
-      <c r="E68" s="15" t="s">
-        <v>122</v>
+      <c r="E68" s="6" t="s">
+        <v>120</v>
       </c>
       <c r="F68" s="4"/>
       <c r="G68" s="4"/>
       <c r="H68" s="4"/>
       <c r="I68" s="4"/>
       <c r="J68" s="5"/>
-      <c r="K68" s="16">
+      <c r="K68" s="7">
         <v>1.62</v>
       </c>
       <c r="L68" s="4"/>
       <c r="M68" s="5"/>
-      <c r="N68" s="17">
+      <c r="N68" s="8">
         <v>22025</v>
       </c>
       <c r="O68" s="4"/>
       <c r="P68" s="4"/>
       <c r="Q68" s="4"/>
       <c r="R68" s="4"/>
       <c r="S68" s="5"/>
     </row>
-    <row r="69" spans="2:19" ht="16.5" customHeight="1">
-[...1 lines deleted...]
-        <v>123</v>
+    <row r="69" spans="2:19" ht="16.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B69" s="3" t="s">
+        <v>121</v>
       </c>
       <c r="C69" s="4"/>
       <c r="D69" s="5"/>
-      <c r="E69" s="15" t="s">
-        <v>124</v>
+      <c r="E69" s="6" t="s">
+        <v>122</v>
       </c>
       <c r="F69" s="4"/>
       <c r="G69" s="4"/>
       <c r="H69" s="4"/>
       <c r="I69" s="4"/>
       <c r="J69" s="5"/>
-      <c r="K69" s="16">
+      <c r="K69" s="7">
         <v>1.86</v>
       </c>
       <c r="L69" s="4"/>
       <c r="M69" s="5"/>
-      <c r="N69" s="17">
+      <c r="N69" s="8">
         <v>0</v>
       </c>
       <c r="O69" s="4"/>
       <c r="P69" s="4"/>
       <c r="Q69" s="4"/>
       <c r="R69" s="4"/>
       <c r="S69" s="5"/>
     </row>
-    <row r="70" spans="2:19" ht="16.5" customHeight="1">
-[...1 lines deleted...]
-        <v>125</v>
+    <row r="70" spans="2:19" ht="16.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B70" s="3" t="s">
+        <v>123</v>
       </c>
       <c r="C70" s="4"/>
       <c r="D70" s="5"/>
-      <c r="E70" s="15" t="s">
-        <v>126</v>
+      <c r="E70" s="6" t="s">
+        <v>124</v>
       </c>
       <c r="F70" s="4"/>
       <c r="G70" s="4"/>
       <c r="H70" s="4"/>
       <c r="I70" s="4"/>
       <c r="J70" s="5"/>
-      <c r="K70" s="16">
+      <c r="K70" s="7">
         <v>6.62</v>
       </c>
       <c r="L70" s="4"/>
       <c r="M70" s="5"/>
-      <c r="N70" s="17">
+      <c r="N70" s="8">
         <v>0</v>
       </c>
       <c r="O70" s="4"/>
       <c r="P70" s="4"/>
       <c r="Q70" s="4"/>
       <c r="R70" s="4"/>
       <c r="S70" s="5"/>
     </row>
-    <row r="71" spans="2:19" ht="16.5" customHeight="1">
-[...1 lines deleted...]
-        <v>127</v>
+    <row r="71" spans="2:19" ht="16.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B71" s="3" t="s">
+        <v>125</v>
       </c>
       <c r="C71" s="4"/>
       <c r="D71" s="5"/>
-      <c r="E71" s="15" t="s">
-        <v>128</v>
+      <c r="E71" s="6" t="s">
+        <v>126</v>
       </c>
       <c r="F71" s="4"/>
       <c r="G71" s="4"/>
       <c r="H71" s="4"/>
       <c r="I71" s="4"/>
       <c r="J71" s="5"/>
-      <c r="K71" s="16">
+      <c r="K71" s="7">
         <v>25.98</v>
       </c>
       <c r="L71" s="4"/>
       <c r="M71" s="5"/>
-      <c r="N71" s="17">
+      <c r="N71" s="8">
         <v>0</v>
       </c>
       <c r="O71" s="4"/>
       <c r="P71" s="4"/>
       <c r="Q71" s="4"/>
       <c r="R71" s="4"/>
       <c r="S71" s="5"/>
     </row>
-    <row r="72" spans="2:19" ht="16.5" customHeight="1">
-[...1 lines deleted...]
-        <v>129</v>
+    <row r="72" spans="2:19" ht="16.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B72" s="3" t="s">
+        <v>127</v>
       </c>
       <c r="C72" s="4"/>
       <c r="D72" s="5"/>
-      <c r="E72" s="15" t="s">
-        <v>130</v>
+      <c r="E72" s="6" t="s">
+        <v>128</v>
       </c>
       <c r="F72" s="4"/>
       <c r="G72" s="4"/>
       <c r="H72" s="4"/>
       <c r="I72" s="4"/>
       <c r="J72" s="5"/>
-      <c r="K72" s="16">
+      <c r="K72" s="7">
         <v>2.84</v>
       </c>
       <c r="L72" s="4"/>
       <c r="M72" s="5"/>
-      <c r="N72" s="17">
+      <c r="N72" s="8">
         <v>0</v>
       </c>
       <c r="O72" s="4"/>
       <c r="P72" s="4"/>
       <c r="Q72" s="4"/>
       <c r="R72" s="4"/>
       <c r="S72" s="5"/>
     </row>
-    <row r="73" spans="2:19" ht="16.5" customHeight="1">
-[...1 lines deleted...]
-        <v>131</v>
+    <row r="73" spans="2:19" ht="16.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B73" s="3" t="s">
+        <v>129</v>
       </c>
       <c r="C73" s="4"/>
       <c r="D73" s="5"/>
-      <c r="E73" s="15" t="s">
-        <v>132</v>
+      <c r="E73" s="6" t="s">
+        <v>130</v>
       </c>
       <c r="F73" s="4"/>
       <c r="G73" s="4"/>
       <c r="H73" s="4"/>
       <c r="I73" s="4"/>
       <c r="J73" s="5"/>
-      <c r="K73" s="16">
+      <c r="K73" s="7">
         <v>2.38</v>
       </c>
       <c r="L73" s="4"/>
       <c r="M73" s="5"/>
-      <c r="N73" s="17">
+      <c r="N73" s="8">
         <v>0</v>
       </c>
       <c r="O73" s="4"/>
       <c r="P73" s="4"/>
       <c r="Q73" s="4"/>
       <c r="R73" s="4"/>
       <c r="S73" s="5"/>
     </row>
-    <row r="74" spans="2:19" ht="16.5" customHeight="1">
-[...1 lines deleted...]
-        <v>133</v>
+    <row r="74" spans="2:19" ht="16.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B74" s="3" t="s">
+        <v>131</v>
       </c>
       <c r="C74" s="4"/>
       <c r="D74" s="5"/>
-      <c r="E74" s="15" t="s">
-        <v>134</v>
+      <c r="E74" s="6" t="s">
+        <v>132</v>
       </c>
       <c r="F74" s="4"/>
       <c r="G74" s="4"/>
       <c r="H74" s="4"/>
       <c r="I74" s="4"/>
       <c r="J74" s="5"/>
-      <c r="K74" s="16">
+      <c r="K74" s="7">
         <v>1.1599999999999999</v>
       </c>
       <c r="L74" s="4"/>
       <c r="M74" s="5"/>
-      <c r="N74" s="17">
+      <c r="N74" s="8">
         <v>247567.44</v>
       </c>
       <c r="O74" s="4"/>
       <c r="P74" s="4"/>
       <c r="Q74" s="4"/>
       <c r="R74" s="4"/>
       <c r="S74" s="5"/>
     </row>
-    <row r="75" spans="2:19" ht="16.5" customHeight="1">
-[...1 lines deleted...]
-        <v>135</v>
+    <row r="75" spans="2:19" ht="16.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B75" s="3" t="s">
+        <v>133</v>
       </c>
       <c r="C75" s="4"/>
       <c r="D75" s="5"/>
-      <c r="E75" s="15" t="s">
-        <v>136</v>
+      <c r="E75" s="6" t="s">
+        <v>134</v>
       </c>
       <c r="F75" s="4"/>
       <c r="G75" s="4"/>
       <c r="H75" s="4"/>
       <c r="I75" s="4"/>
       <c r="J75" s="5"/>
-      <c r="K75" s="16">
+      <c r="K75" s="7">
         <v>7.75</v>
       </c>
       <c r="L75" s="4"/>
       <c r="M75" s="5"/>
-      <c r="N75" s="17">
+      <c r="N75" s="8">
         <v>0</v>
       </c>
       <c r="O75" s="4"/>
       <c r="P75" s="4"/>
       <c r="Q75" s="4"/>
       <c r="R75" s="4"/>
       <c r="S75" s="5"/>
     </row>
-    <row r="76" spans="2:19" ht="16.5" customHeight="1">
-[...1 lines deleted...]
-        <v>137</v>
+    <row r="76" spans="2:19" ht="16.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B76" s="3" t="s">
+        <v>135</v>
       </c>
       <c r="C76" s="4"/>
       <c r="D76" s="5"/>
-      <c r="E76" s="15" t="s">
-        <v>138</v>
+      <c r="E76" s="6" t="s">
+        <v>136</v>
       </c>
       <c r="F76" s="4"/>
       <c r="G76" s="4"/>
       <c r="H76" s="4"/>
       <c r="I76" s="4"/>
       <c r="J76" s="5"/>
-      <c r="K76" s="16">
+      <c r="K76" s="7">
         <v>1</v>
       </c>
       <c r="L76" s="4"/>
       <c r="M76" s="5"/>
-      <c r="N76" s="17">
+      <c r="N76" s="8">
         <v>34500</v>
       </c>
       <c r="O76" s="4"/>
       <c r="P76" s="4"/>
       <c r="Q76" s="4"/>
       <c r="R76" s="4"/>
       <c r="S76" s="5"/>
     </row>
-    <row r="77" spans="2:19" ht="16.5" customHeight="1">
-[...1 lines deleted...]
-        <v>139</v>
+    <row r="77" spans="2:19" ht="16.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B77" s="3" t="s">
+        <v>137</v>
       </c>
       <c r="C77" s="4"/>
       <c r="D77" s="5"/>
-      <c r="E77" s="15" t="s">
-        <v>140</v>
+      <c r="E77" s="6" t="s">
+        <v>138</v>
       </c>
       <c r="F77" s="4"/>
       <c r="G77" s="4"/>
       <c r="H77" s="4"/>
       <c r="I77" s="4"/>
       <c r="J77" s="5"/>
-      <c r="K77" s="16">
+      <c r="K77" s="7">
         <v>0</v>
       </c>
       <c r="L77" s="4"/>
       <c r="M77" s="5"/>
-      <c r="N77" s="17">
+      <c r="N77" s="8">
         <v>0</v>
       </c>
       <c r="O77" s="4"/>
       <c r="P77" s="4"/>
       <c r="Q77" s="4"/>
       <c r="R77" s="4"/>
       <c r="S77" s="5"/>
     </row>
-    <row r="78" spans="2:19" ht="16.5" customHeight="1">
-[...1 lines deleted...]
-        <v>141</v>
+    <row r="78" spans="2:19" ht="16.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B78" s="3" t="s">
+        <v>139</v>
       </c>
       <c r="C78" s="4"/>
       <c r="D78" s="5"/>
-      <c r="E78" s="15" t="s">
-        <v>142</v>
+      <c r="E78" s="6" t="s">
+        <v>140</v>
       </c>
       <c r="F78" s="4"/>
       <c r="G78" s="4"/>
       <c r="H78" s="4"/>
       <c r="I78" s="4"/>
       <c r="J78" s="5"/>
-      <c r="K78" s="16">
+      <c r="K78" s="7">
         <v>0</v>
       </c>
       <c r="L78" s="4"/>
       <c r="M78" s="5"/>
-      <c r="N78" s="17">
+      <c r="N78" s="8">
         <v>0</v>
       </c>
       <c r="O78" s="4"/>
       <c r="P78" s="4"/>
       <c r="Q78" s="4"/>
       <c r="R78" s="4"/>
       <c r="S78" s="5"/>
     </row>
-    <row r="79" spans="2:19" ht="16.5" customHeight="1">
-[...1 lines deleted...]
-        <v>143</v>
+    <row r="79" spans="2:19" ht="16.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B79" s="3" t="s">
+        <v>141</v>
       </c>
       <c r="C79" s="4"/>
       <c r="D79" s="5"/>
-      <c r="E79" s="15" t="s">
-        <v>144</v>
+      <c r="E79" s="6" t="s">
+        <v>142</v>
       </c>
       <c r="F79" s="4"/>
       <c r="G79" s="4"/>
       <c r="H79" s="4"/>
       <c r="I79" s="4"/>
       <c r="J79" s="5"/>
-      <c r="K79" s="16">
+      <c r="K79" s="7">
         <v>6.18</v>
       </c>
       <c r="L79" s="4"/>
       <c r="M79" s="5"/>
-      <c r="N79" s="17">
+      <c r="N79" s="8">
         <v>0</v>
       </c>
       <c r="O79" s="4"/>
       <c r="P79" s="4"/>
       <c r="Q79" s="4"/>
       <c r="R79" s="4"/>
       <c r="S79" s="5"/>
     </row>
-    <row r="80" spans="2:19" ht="16.5" customHeight="1">
-[...1 lines deleted...]
-        <v>145</v>
+    <row r="80" spans="2:19" ht="16.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B80" s="3" t="s">
+        <v>143</v>
       </c>
       <c r="C80" s="4"/>
       <c r="D80" s="5"/>
-      <c r="E80" s="15" t="s">
-        <v>146</v>
+      <c r="E80" s="6" t="s">
+        <v>144</v>
       </c>
       <c r="F80" s="4"/>
       <c r="G80" s="4"/>
       <c r="H80" s="4"/>
       <c r="I80" s="4"/>
       <c r="J80" s="5"/>
-      <c r="K80" s="16">
+      <c r="K80" s="7">
         <v>1.59</v>
       </c>
       <c r="L80" s="4"/>
       <c r="M80" s="5"/>
-      <c r="N80" s="17">
+      <c r="N80" s="8">
         <v>986800</v>
       </c>
       <c r="O80" s="4"/>
       <c r="P80" s="4"/>
       <c r="Q80" s="4"/>
       <c r="R80" s="4"/>
       <c r="S80" s="5"/>
     </row>
-    <row r="81" spans="2:19" ht="16.5" customHeight="1">
-[...1 lines deleted...]
-        <v>147</v>
+    <row r="81" spans="2:19" ht="16.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B81" s="3" t="s">
+        <v>145</v>
       </c>
       <c r="C81" s="4"/>
       <c r="D81" s="5"/>
-      <c r="E81" s="15" t="s">
-        <v>148</v>
+      <c r="E81" s="6" t="s">
+        <v>146</v>
       </c>
       <c r="F81" s="4"/>
       <c r="G81" s="4"/>
       <c r="H81" s="4"/>
       <c r="I81" s="4"/>
       <c r="J81" s="5"/>
-      <c r="K81" s="16">
+      <c r="K81" s="7">
         <v>1.5</v>
       </c>
       <c r="L81" s="4"/>
       <c r="M81" s="5"/>
-      <c r="N81" s="17">
+      <c r="N81" s="8">
         <v>0</v>
       </c>
       <c r="O81" s="4"/>
       <c r="P81" s="4"/>
       <c r="Q81" s="4"/>
       <c r="R81" s="4"/>
       <c r="S81" s="5"/>
     </row>
-    <row r="82" spans="2:19" ht="16.5" customHeight="1">
-[...1 lines deleted...]
-        <v>149</v>
+    <row r="82" spans="2:19" ht="16.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B82" s="3" t="s">
+        <v>147</v>
       </c>
       <c r="C82" s="4"/>
       <c r="D82" s="5"/>
-      <c r="E82" s="15" t="s">
-        <v>150</v>
+      <c r="E82" s="6" t="s">
+        <v>148</v>
       </c>
       <c r="F82" s="4"/>
       <c r="G82" s="4"/>
       <c r="H82" s="4"/>
       <c r="I82" s="4"/>
       <c r="J82" s="5"/>
-      <c r="K82" s="16">
+      <c r="K82" s="7">
         <v>4.8</v>
       </c>
       <c r="L82" s="4"/>
       <c r="M82" s="5"/>
-      <c r="N82" s="17">
+      <c r="N82" s="8">
         <v>141995.35999999999</v>
       </c>
       <c r="O82" s="4"/>
       <c r="P82" s="4"/>
       <c r="Q82" s="4"/>
       <c r="R82" s="4"/>
       <c r="S82" s="5"/>
     </row>
-    <row r="83" spans="2:19" ht="16.5" customHeight="1">
-[...1 lines deleted...]
-        <v>151</v>
+    <row r="83" spans="2:19" ht="16.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B83" s="3" t="s">
+        <v>149</v>
       </c>
       <c r="C83" s="4"/>
       <c r="D83" s="5"/>
-      <c r="E83" s="15" t="s">
-        <v>152</v>
+      <c r="E83" s="6" t="s">
+        <v>150</v>
       </c>
       <c r="F83" s="4"/>
       <c r="G83" s="4"/>
       <c r="H83" s="4"/>
       <c r="I83" s="4"/>
       <c r="J83" s="5"/>
-      <c r="K83" s="16">
+      <c r="K83" s="7">
         <v>10.53</v>
       </c>
       <c r="L83" s="4"/>
       <c r="M83" s="5"/>
-      <c r="N83" s="17">
+      <c r="N83" s="8">
         <v>41100</v>
       </c>
       <c r="O83" s="4"/>
       <c r="P83" s="4"/>
       <c r="Q83" s="4"/>
       <c r="R83" s="4"/>
       <c r="S83" s="5"/>
     </row>
-    <row r="84" spans="2:19" ht="16.5" customHeight="1">
-[...1 lines deleted...]
-        <v>153</v>
+    <row r="84" spans="2:19" ht="16.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B84" s="3" t="s">
+        <v>151</v>
       </c>
       <c r="C84" s="4"/>
       <c r="D84" s="5"/>
-      <c r="E84" s="15" t="s">
-        <v>154</v>
+      <c r="E84" s="6" t="s">
+        <v>152</v>
       </c>
       <c r="F84" s="4"/>
       <c r="G84" s="4"/>
       <c r="H84" s="4"/>
       <c r="I84" s="4"/>
       <c r="J84" s="5"/>
-      <c r="K84" s="16">
+      <c r="K84" s="7">
         <v>1</v>
       </c>
       <c r="L84" s="4"/>
       <c r="M84" s="5"/>
-      <c r="N84" s="17">
+      <c r="N84" s="8">
         <v>178000</v>
       </c>
       <c r="O84" s="4"/>
       <c r="P84" s="4"/>
       <c r="Q84" s="4"/>
       <c r="R84" s="4"/>
       <c r="S84" s="5"/>
     </row>
-    <row r="85" spans="2:19" ht="16.5" customHeight="1">
-[...1 lines deleted...]
-        <v>155</v>
+    <row r="85" spans="2:19" ht="16.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B85" s="3" t="s">
+        <v>153</v>
       </c>
       <c r="C85" s="4"/>
       <c r="D85" s="5"/>
-      <c r="E85" s="15" t="s">
-        <v>156</v>
+      <c r="E85" s="6" t="s">
+        <v>154</v>
       </c>
       <c r="F85" s="4"/>
       <c r="G85" s="4"/>
       <c r="H85" s="4"/>
       <c r="I85" s="4"/>
       <c r="J85" s="5"/>
-      <c r="K85" s="16">
+      <c r="K85" s="7">
         <v>3.07</v>
       </c>
       <c r="L85" s="4"/>
       <c r="M85" s="5"/>
-      <c r="N85" s="17">
+      <c r="N85" s="8">
         <v>0</v>
       </c>
       <c r="O85" s="4"/>
       <c r="P85" s="4"/>
       <c r="Q85" s="4"/>
       <c r="R85" s="4"/>
       <c r="S85" s="5"/>
     </row>
-    <row r="86" spans="2:19" ht="16.5" customHeight="1">
-[...1 lines deleted...]
-        <v>157</v>
+    <row r="86" spans="2:19" ht="16.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B86" s="3" t="s">
+        <v>155</v>
       </c>
       <c r="C86" s="4"/>
       <c r="D86" s="5"/>
-      <c r="E86" s="15" t="s">
-        <v>158</v>
+      <c r="E86" s="6" t="s">
+        <v>156</v>
       </c>
       <c r="F86" s="4"/>
       <c r="G86" s="4"/>
       <c r="H86" s="4"/>
       <c r="I86" s="4"/>
       <c r="J86" s="5"/>
-      <c r="K86" s="16">
+      <c r="K86" s="7">
         <v>0.55000000000000004</v>
       </c>
       <c r="L86" s="4"/>
       <c r="M86" s="5"/>
-      <c r="N86" s="17">
+      <c r="N86" s="8">
         <v>0</v>
       </c>
       <c r="O86" s="4"/>
       <c r="P86" s="4"/>
       <c r="Q86" s="4"/>
       <c r="R86" s="4"/>
       <c r="S86" s="5"/>
     </row>
-    <row r="87" spans="2:19" ht="16.5" customHeight="1">
-[...1 lines deleted...]
-        <v>159</v>
+    <row r="87" spans="2:19" ht="16.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B87" s="3" t="s">
+        <v>157</v>
       </c>
       <c r="C87" s="4"/>
       <c r="D87" s="5"/>
-      <c r="E87" s="15" t="s">
-        <v>160</v>
+      <c r="E87" s="6" t="s">
+        <v>158</v>
       </c>
       <c r="F87" s="4"/>
       <c r="G87" s="4"/>
       <c r="H87" s="4"/>
       <c r="I87" s="4"/>
       <c r="J87" s="5"/>
-      <c r="K87" s="16">
+      <c r="K87" s="7">
         <v>3.97</v>
       </c>
       <c r="L87" s="4"/>
       <c r="M87" s="5"/>
-      <c r="N87" s="17">
+      <c r="N87" s="8">
         <v>0</v>
       </c>
       <c r="O87" s="4"/>
       <c r="P87" s="4"/>
       <c r="Q87" s="4"/>
       <c r="R87" s="4"/>
       <c r="S87" s="5"/>
     </row>
-    <row r="88" spans="2:19" ht="16.5" customHeight="1">
-[...1 lines deleted...]
-        <v>161</v>
+    <row r="88" spans="2:19" ht="16.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B88" s="3" t="s">
+        <v>159</v>
       </c>
       <c r="C88" s="4"/>
       <c r="D88" s="5"/>
-      <c r="E88" s="15" t="s">
-        <v>162</v>
+      <c r="E88" s="6" t="s">
+        <v>160</v>
       </c>
       <c r="F88" s="4"/>
       <c r="G88" s="4"/>
       <c r="H88" s="4"/>
       <c r="I88" s="4"/>
       <c r="J88" s="5"/>
-      <c r="K88" s="16">
+      <c r="K88" s="7">
         <v>1.65</v>
       </c>
       <c r="L88" s="4"/>
       <c r="M88" s="5"/>
-      <c r="N88" s="17">
+      <c r="N88" s="8">
         <v>135700</v>
       </c>
       <c r="O88" s="4"/>
       <c r="P88" s="4"/>
       <c r="Q88" s="4"/>
       <c r="R88" s="4"/>
       <c r="S88" s="5"/>
     </row>
-    <row r="89" spans="2:19" ht="16.5" customHeight="1">
-[...1 lines deleted...]
-        <v>163</v>
+    <row r="89" spans="2:19" ht="16.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B89" s="3" t="s">
+        <v>161</v>
       </c>
       <c r="C89" s="4"/>
       <c r="D89" s="5"/>
-      <c r="E89" s="15" t="s">
-        <v>164</v>
+      <c r="E89" s="6" t="s">
+        <v>162</v>
       </c>
       <c r="F89" s="4"/>
       <c r="G89" s="4"/>
       <c r="H89" s="4"/>
       <c r="I89" s="4"/>
       <c r="J89" s="5"/>
-      <c r="K89" s="16">
+      <c r="K89" s="7">
         <v>1.42</v>
       </c>
       <c r="L89" s="4"/>
       <c r="M89" s="5"/>
-      <c r="N89" s="17">
+      <c r="N89" s="8">
         <v>1139854.8</v>
       </c>
       <c r="O89" s="4"/>
       <c r="P89" s="4"/>
       <c r="Q89" s="4"/>
       <c r="R89" s="4"/>
       <c r="S89" s="5"/>
     </row>
-    <row r="90" spans="2:19" ht="16.5" customHeight="1">
-[...1 lines deleted...]
-        <v>165</v>
+    <row r="90" spans="2:19" ht="16.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B90" s="3" t="s">
+        <v>163</v>
       </c>
       <c r="C90" s="4"/>
       <c r="D90" s="5"/>
-      <c r="E90" s="15" t="s">
-        <v>166</v>
+      <c r="E90" s="6" t="s">
+        <v>164</v>
       </c>
       <c r="F90" s="4"/>
       <c r="G90" s="4"/>
       <c r="H90" s="4"/>
       <c r="I90" s="4"/>
       <c r="J90" s="5"/>
-      <c r="K90" s="16">
+      <c r="K90" s="7">
         <v>0.05</v>
       </c>
       <c r="L90" s="4"/>
       <c r="M90" s="5"/>
-      <c r="N90" s="17">
+      <c r="N90" s="8">
         <v>10004.5</v>
       </c>
       <c r="O90" s="4"/>
       <c r="P90" s="4"/>
       <c r="Q90" s="4"/>
       <c r="R90" s="4"/>
       <c r="S90" s="5"/>
     </row>
-    <row r="91" spans="2:19" ht="16.5" customHeight="1">
-[...1 lines deleted...]
-        <v>167</v>
+    <row r="91" spans="2:19" ht="16.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B91" s="3" t="s">
+        <v>165</v>
       </c>
       <c r="C91" s="4"/>
       <c r="D91" s="5"/>
-      <c r="E91" s="15" t="s">
-        <v>168</v>
+      <c r="E91" s="6" t="s">
+        <v>166</v>
       </c>
       <c r="F91" s="4"/>
       <c r="G91" s="4"/>
       <c r="H91" s="4"/>
       <c r="I91" s="4"/>
       <c r="J91" s="5"/>
-      <c r="K91" s="16">
+      <c r="K91" s="7">
         <v>0.78</v>
       </c>
       <c r="L91" s="4"/>
       <c r="M91" s="5"/>
-      <c r="N91" s="17">
+      <c r="N91" s="8">
         <v>236466.97</v>
       </c>
       <c r="O91" s="4"/>
       <c r="P91" s="4"/>
       <c r="Q91" s="4"/>
       <c r="R91" s="4"/>
       <c r="S91" s="5"/>
     </row>
-    <row r="92" spans="2:19" ht="16.5" customHeight="1">
-[...1 lines deleted...]
-        <v>169</v>
+    <row r="92" spans="2:19" ht="16.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B92" s="3" t="s">
+        <v>167</v>
       </c>
       <c r="C92" s="4"/>
       <c r="D92" s="5"/>
-      <c r="E92" s="15" t="s">
-        <v>170</v>
+      <c r="E92" s="6" t="s">
+        <v>168</v>
       </c>
       <c r="F92" s="4"/>
       <c r="G92" s="4"/>
       <c r="H92" s="4"/>
       <c r="I92" s="4"/>
       <c r="J92" s="5"/>
-      <c r="K92" s="16">
+      <c r="K92" s="7">
         <v>1</v>
       </c>
       <c r="L92" s="4"/>
       <c r="M92" s="5"/>
-      <c r="N92" s="17">
+      <c r="N92" s="8">
         <v>155500</v>
       </c>
       <c r="O92" s="4"/>
       <c r="P92" s="4"/>
       <c r="Q92" s="4"/>
       <c r="R92" s="4"/>
       <c r="S92" s="5"/>
     </row>
-    <row r="93" spans="2:19" ht="16.5" customHeight="1">
-[...1 lines deleted...]
-        <v>171</v>
+    <row r="93" spans="2:19" ht="16.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B93" s="3" t="s">
+        <v>169</v>
       </c>
       <c r="C93" s="4"/>
       <c r="D93" s="5"/>
-      <c r="E93" s="15" t="s">
-        <v>172</v>
+      <c r="E93" s="6" t="s">
+        <v>170</v>
       </c>
       <c r="F93" s="4"/>
       <c r="G93" s="4"/>
       <c r="H93" s="4"/>
       <c r="I93" s="4"/>
       <c r="J93" s="5"/>
-      <c r="K93" s="16">
+      <c r="K93" s="7">
         <v>1.59</v>
       </c>
       <c r="L93" s="4"/>
       <c r="M93" s="5"/>
-      <c r="N93" s="17">
+      <c r="N93" s="8">
         <v>660870.64</v>
       </c>
       <c r="O93" s="4"/>
       <c r="P93" s="4"/>
       <c r="Q93" s="4"/>
       <c r="R93" s="4"/>
       <c r="S93" s="5"/>
     </row>
-    <row r="94" spans="2:19" ht="16.5" customHeight="1">
-[...1 lines deleted...]
-        <v>173</v>
+    <row r="94" spans="2:19" ht="16.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B94" s="3" t="s">
+        <v>171</v>
       </c>
       <c r="C94" s="4"/>
       <c r="D94" s="5"/>
-      <c r="E94" s="15" t="s">
-        <v>174</v>
+      <c r="E94" s="6" t="s">
+        <v>172</v>
       </c>
       <c r="F94" s="4"/>
       <c r="G94" s="4"/>
       <c r="H94" s="4"/>
       <c r="I94" s="4"/>
       <c r="J94" s="5"/>
-      <c r="K94" s="16">
+      <c r="K94" s="7">
         <v>2</v>
       </c>
       <c r="L94" s="4"/>
       <c r="M94" s="5"/>
-      <c r="N94" s="17">
+      <c r="N94" s="8">
         <v>44400</v>
       </c>
       <c r="O94" s="4"/>
       <c r="P94" s="4"/>
       <c r="Q94" s="4"/>
       <c r="R94" s="4"/>
       <c r="S94" s="5"/>
     </row>
-    <row r="95" spans="2:19" ht="16.5" customHeight="1">
-[...1 lines deleted...]
-        <v>175</v>
+    <row r="95" spans="2:19" ht="16.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B95" s="3" t="s">
+        <v>173</v>
       </c>
       <c r="C95" s="4"/>
       <c r="D95" s="5"/>
-      <c r="E95" s="15" t="s">
-        <v>176</v>
+      <c r="E95" s="6" t="s">
+        <v>174</v>
       </c>
       <c r="F95" s="4"/>
       <c r="G95" s="4"/>
       <c r="H95" s="4"/>
       <c r="I95" s="4"/>
       <c r="J95" s="5"/>
-      <c r="K95" s="16">
+      <c r="K95" s="7">
         <v>1</v>
       </c>
       <c r="L95" s="4"/>
       <c r="M95" s="5"/>
-      <c r="N95" s="17">
+      <c r="N95" s="8">
         <v>15000</v>
       </c>
       <c r="O95" s="4"/>
       <c r="P95" s="4"/>
       <c r="Q95" s="4"/>
       <c r="R95" s="4"/>
       <c r="S95" s="5"/>
     </row>
-    <row r="96" spans="2:19" ht="16.5" customHeight="1">
-[...1 lines deleted...]
-        <v>177</v>
+    <row r="96" spans="2:19" ht="16.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B96" s="3" t="s">
+        <v>175</v>
       </c>
       <c r="C96" s="4"/>
       <c r="D96" s="5"/>
-      <c r="E96" s="15" t="s">
-        <v>178</v>
+      <c r="E96" s="6" t="s">
+        <v>176</v>
       </c>
       <c r="F96" s="4"/>
       <c r="G96" s="4"/>
       <c r="H96" s="4"/>
       <c r="I96" s="4"/>
       <c r="J96" s="5"/>
-      <c r="K96" s="16">
+      <c r="K96" s="7">
         <v>1</v>
       </c>
       <c r="L96" s="4"/>
       <c r="M96" s="5"/>
-      <c r="N96" s="17">
+      <c r="N96" s="8">
         <v>26700</v>
       </c>
       <c r="O96" s="4"/>
       <c r="P96" s="4"/>
       <c r="Q96" s="4"/>
       <c r="R96" s="4"/>
       <c r="S96" s="5"/>
     </row>
-    <row r="97" spans="2:19" ht="16.5" customHeight="1">
-[...1 lines deleted...]
-        <v>179</v>
+    <row r="97" spans="2:19" ht="16.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B97" s="3" t="s">
+        <v>177</v>
       </c>
       <c r="C97" s="4"/>
       <c r="D97" s="5"/>
-      <c r="E97" s="15" t="s">
-        <v>180</v>
+      <c r="E97" s="6" t="s">
+        <v>178</v>
       </c>
       <c r="F97" s="4"/>
       <c r="G97" s="4"/>
       <c r="H97" s="4"/>
       <c r="I97" s="4"/>
       <c r="J97" s="5"/>
-      <c r="K97" s="16">
+      <c r="K97" s="7">
         <v>1</v>
       </c>
       <c r="L97" s="4"/>
       <c r="M97" s="5"/>
-      <c r="N97" s="17">
+      <c r="N97" s="8">
         <v>10000</v>
       </c>
       <c r="O97" s="4"/>
       <c r="P97" s="4"/>
       <c r="Q97" s="4"/>
       <c r="R97" s="4"/>
       <c r="S97" s="5"/>
     </row>
-    <row r="98" spans="2:19" ht="16.5" customHeight="1">
-[...1 lines deleted...]
-        <v>181</v>
+    <row r="98" spans="2:19" ht="16.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B98" s="3" t="s">
+        <v>179</v>
       </c>
       <c r="C98" s="4"/>
       <c r="D98" s="5"/>
-      <c r="E98" s="15" t="s">
-        <v>182</v>
+      <c r="E98" s="6" t="s">
+        <v>180</v>
       </c>
       <c r="F98" s="4"/>
       <c r="G98" s="4"/>
       <c r="H98" s="4"/>
       <c r="I98" s="4"/>
       <c r="J98" s="5"/>
-      <c r="K98" s="16">
+      <c r="K98" s="7">
         <v>1</v>
       </c>
       <c r="L98" s="4"/>
       <c r="M98" s="5"/>
-      <c r="N98" s="17">
+      <c r="N98" s="8">
         <v>204240</v>
       </c>
       <c r="O98" s="4"/>
       <c r="P98" s="4"/>
       <c r="Q98" s="4"/>
       <c r="R98" s="4"/>
       <c r="S98" s="5"/>
     </row>
-    <row r="99" spans="2:19" ht="16.5" customHeight="1">
-[...1 lines deleted...]
-        <v>183</v>
+    <row r="99" spans="2:19" ht="16.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B99" s="3" t="s">
+        <v>181</v>
       </c>
       <c r="C99" s="4"/>
       <c r="D99" s="5"/>
-      <c r="E99" s="15" t="s">
-        <v>184</v>
+      <c r="E99" s="6" t="s">
+        <v>182</v>
       </c>
       <c r="F99" s="4"/>
       <c r="G99" s="4"/>
       <c r="H99" s="4"/>
       <c r="I99" s="4"/>
       <c r="J99" s="5"/>
-      <c r="K99" s="16">
+      <c r="K99" s="7">
         <v>1.08</v>
       </c>
       <c r="L99" s="4"/>
       <c r="M99" s="5"/>
-      <c r="N99" s="17">
+      <c r="N99" s="8">
         <v>1328334.6499999999</v>
       </c>
       <c r="O99" s="4"/>
       <c r="P99" s="4"/>
       <c r="Q99" s="4"/>
       <c r="R99" s="4"/>
       <c r="S99" s="5"/>
     </row>
-    <row r="100" spans="2:19" ht="16.5" customHeight="1">
-[...1 lines deleted...]
-        <v>185</v>
+    <row r="100" spans="2:19" ht="16.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B100" s="3" t="s">
+        <v>183</v>
       </c>
       <c r="C100" s="4"/>
       <c r="D100" s="5"/>
-      <c r="E100" s="15" t="s">
-        <v>186</v>
+      <c r="E100" s="6" t="s">
+        <v>184</v>
       </c>
       <c r="F100" s="4"/>
       <c r="G100" s="4"/>
       <c r="H100" s="4"/>
       <c r="I100" s="4"/>
       <c r="J100" s="5"/>
-      <c r="K100" s="16">
+      <c r="K100" s="7">
         <v>6.43</v>
       </c>
       <c r="L100" s="4"/>
       <c r="M100" s="5"/>
-      <c r="N100" s="17">
+      <c r="N100" s="8">
         <v>0</v>
       </c>
       <c r="O100" s="4"/>
       <c r="P100" s="4"/>
       <c r="Q100" s="4"/>
       <c r="R100" s="4"/>
       <c r="S100" s="5"/>
     </row>
-    <row r="101" spans="2:19" ht="16.5" customHeight="1">
-[...1 lines deleted...]
-        <v>187</v>
+    <row r="101" spans="2:19" ht="16.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B101" s="3" t="s">
+        <v>185</v>
       </c>
       <c r="C101" s="4"/>
       <c r="D101" s="5"/>
-      <c r="E101" s="15" t="s">
-        <v>188</v>
+      <c r="E101" s="6" t="s">
+        <v>186</v>
       </c>
       <c r="F101" s="4"/>
       <c r="G101" s="4"/>
       <c r="H101" s="4"/>
       <c r="I101" s="4"/>
       <c r="J101" s="5"/>
-      <c r="K101" s="16">
+      <c r="K101" s="7">
         <v>144.01</v>
       </c>
       <c r="L101" s="4"/>
       <c r="M101" s="5"/>
-      <c r="N101" s="17">
+      <c r="N101" s="8">
         <v>10200</v>
       </c>
       <c r="O101" s="4"/>
       <c r="P101" s="4"/>
       <c r="Q101" s="4"/>
       <c r="R101" s="4"/>
       <c r="S101" s="5"/>
     </row>
-    <row r="102" spans="2:19" ht="16.5" customHeight="1">
-[...1 lines deleted...]
-        <v>189</v>
+    <row r="102" spans="2:19" ht="16.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B102" s="3" t="s">
+        <v>187</v>
       </c>
       <c r="C102" s="4"/>
       <c r="D102" s="5"/>
-      <c r="E102" s="15" t="s">
-        <v>190</v>
+      <c r="E102" s="6" t="s">
+        <v>188</v>
       </c>
       <c r="F102" s="4"/>
       <c r="G102" s="4"/>
       <c r="H102" s="4"/>
       <c r="I102" s="4"/>
       <c r="J102" s="5"/>
-      <c r="K102" s="16">
+      <c r="K102" s="7">
         <v>1.64</v>
       </c>
       <c r="L102" s="4"/>
       <c r="M102" s="5"/>
-      <c r="N102" s="17">
+      <c r="N102" s="8">
         <v>142150.48000000001</v>
       </c>
       <c r="O102" s="4"/>
       <c r="P102" s="4"/>
       <c r="Q102" s="4"/>
       <c r="R102" s="4"/>
       <c r="S102" s="5"/>
     </row>
-    <row r="103" spans="2:19" ht="16.5" customHeight="1">
-[...1 lines deleted...]
-        <v>191</v>
+    <row r="103" spans="2:19" ht="16.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B103" s="3" t="s">
+        <v>189</v>
       </c>
       <c r="C103" s="4"/>
       <c r="D103" s="5"/>
-      <c r="E103" s="15" t="s">
-        <v>192</v>
+      <c r="E103" s="6" t="s">
+        <v>190</v>
       </c>
       <c r="F103" s="4"/>
       <c r="G103" s="4"/>
       <c r="H103" s="4"/>
       <c r="I103" s="4"/>
       <c r="J103" s="5"/>
-      <c r="K103" s="16">
+      <c r="K103" s="7">
         <v>4.0199999999999996</v>
       </c>
       <c r="L103" s="4"/>
       <c r="M103" s="5"/>
-      <c r="N103" s="17">
+      <c r="N103" s="8">
         <v>10000</v>
       </c>
       <c r="O103" s="4"/>
       <c r="P103" s="4"/>
       <c r="Q103" s="4"/>
       <c r="R103" s="4"/>
       <c r="S103" s="5"/>
     </row>
-    <row r="104" spans="2:19" ht="16.5" customHeight="1">
-[...1 lines deleted...]
-        <v>193</v>
+    <row r="104" spans="2:19" ht="16.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B104" s="3" t="s">
+        <v>191</v>
       </c>
       <c r="C104" s="4"/>
       <c r="D104" s="5"/>
-      <c r="E104" s="15" t="s">
-        <v>194</v>
+      <c r="E104" s="6" t="s">
+        <v>192</v>
       </c>
       <c r="F104" s="4"/>
       <c r="G104" s="4"/>
       <c r="H104" s="4"/>
       <c r="I104" s="4"/>
       <c r="J104" s="5"/>
-      <c r="K104" s="16">
+      <c r="K104" s="7">
         <v>6.59</v>
       </c>
       <c r="L104" s="4"/>
       <c r="M104" s="5"/>
-      <c r="N104" s="17">
+      <c r="N104" s="8">
         <v>0</v>
       </c>
       <c r="O104" s="4"/>
       <c r="P104" s="4"/>
       <c r="Q104" s="4"/>
       <c r="R104" s="4"/>
       <c r="S104" s="5"/>
     </row>
-    <row r="105" spans="2:19" ht="16.5" customHeight="1">
-[...1 lines deleted...]
-        <v>195</v>
+    <row r="105" spans="2:19" ht="16.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B105" s="3" t="s">
+        <v>193</v>
       </c>
       <c r="C105" s="4"/>
       <c r="D105" s="5"/>
-      <c r="E105" s="15" t="s">
-        <v>196</v>
+      <c r="E105" s="6" t="s">
+        <v>194</v>
       </c>
       <c r="F105" s="4"/>
       <c r="G105" s="4"/>
       <c r="H105" s="4"/>
       <c r="I105" s="4"/>
       <c r="J105" s="5"/>
-      <c r="K105" s="16">
+      <c r="K105" s="7">
         <v>1</v>
       </c>
       <c r="L105" s="4"/>
       <c r="M105" s="5"/>
-      <c r="N105" s="17">
+      <c r="N105" s="8">
         <v>175500</v>
       </c>
       <c r="O105" s="4"/>
       <c r="P105" s="4"/>
       <c r="Q105" s="4"/>
       <c r="R105" s="4"/>
       <c r="S105" s="5"/>
     </row>
-    <row r="106" spans="2:19" ht="16.5" customHeight="1">
-[...1 lines deleted...]
-        <v>197</v>
+    <row r="106" spans="2:19" ht="16.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B106" s="3" t="s">
+        <v>195</v>
       </c>
       <c r="C106" s="4"/>
       <c r="D106" s="5"/>
-      <c r="E106" s="15" t="s">
-        <v>198</v>
+      <c r="E106" s="6" t="s">
+        <v>196</v>
       </c>
       <c r="F106" s="4"/>
       <c r="G106" s="4"/>
       <c r="H106" s="4"/>
       <c r="I106" s="4"/>
       <c r="J106" s="5"/>
-      <c r="K106" s="16">
+      <c r="K106" s="7">
         <v>1.01</v>
       </c>
       <c r="L106" s="4"/>
       <c r="M106" s="5"/>
-      <c r="N106" s="17">
+      <c r="N106" s="8">
         <v>455358.12</v>
       </c>
       <c r="O106" s="4"/>
       <c r="P106" s="4"/>
       <c r="Q106" s="4"/>
       <c r="R106" s="4"/>
       <c r="S106" s="5"/>
     </row>
-    <row r="107" spans="2:19" ht="16.5" customHeight="1">
-[...1 lines deleted...]
-        <v>199</v>
+    <row r="107" spans="2:19" ht="16.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B107" s="3" t="s">
+        <v>197</v>
       </c>
       <c r="C107" s="4"/>
       <c r="D107" s="5"/>
-      <c r="E107" s="15" t="s">
-        <v>200</v>
+      <c r="E107" s="6" t="s">
+        <v>198</v>
       </c>
       <c r="F107" s="4"/>
       <c r="G107" s="4"/>
       <c r="H107" s="4"/>
       <c r="I107" s="4"/>
       <c r="J107" s="5"/>
-      <c r="K107" s="16">
+      <c r="K107" s="7">
         <v>0.88</v>
       </c>
       <c r="L107" s="4"/>
       <c r="M107" s="5"/>
-      <c r="N107" s="17">
+      <c r="N107" s="8">
         <v>68122.34</v>
       </c>
       <c r="O107" s="4"/>
       <c r="P107" s="4"/>
       <c r="Q107" s="4"/>
       <c r="R107" s="4"/>
       <c r="S107" s="5"/>
     </row>
-    <row r="108" spans="2:19" ht="16.5" customHeight="1">
-[...1 lines deleted...]
-        <v>201</v>
+    <row r="108" spans="2:19" ht="16.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B108" s="3" t="s">
+        <v>199</v>
       </c>
       <c r="C108" s="4"/>
       <c r="D108" s="5"/>
-      <c r="E108" s="15" t="s">
-        <v>202</v>
+      <c r="E108" s="6" t="s">
+        <v>200</v>
       </c>
       <c r="F108" s="4"/>
       <c r="G108" s="4"/>
       <c r="H108" s="4"/>
       <c r="I108" s="4"/>
       <c r="J108" s="5"/>
-      <c r="K108" s="16">
+      <c r="K108" s="7">
         <v>10.84</v>
       </c>
       <c r="L108" s="4"/>
       <c r="M108" s="5"/>
-      <c r="N108" s="17">
+      <c r="N108" s="8">
         <v>0</v>
       </c>
       <c r="O108" s="4"/>
       <c r="P108" s="4"/>
       <c r="Q108" s="4"/>
       <c r="R108" s="4"/>
       <c r="S108" s="5"/>
     </row>
-    <row r="109" spans="2:19" ht="16.5" customHeight="1">
-[...1 lines deleted...]
-        <v>203</v>
+    <row r="109" spans="2:19" ht="16.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B109" s="3" t="s">
+        <v>201</v>
       </c>
       <c r="C109" s="4"/>
       <c r="D109" s="5"/>
-      <c r="E109" s="15" t="s">
-        <v>204</v>
+      <c r="E109" s="6" t="s">
+        <v>202</v>
       </c>
       <c r="F109" s="4"/>
       <c r="G109" s="4"/>
       <c r="H109" s="4"/>
       <c r="I109" s="4"/>
       <c r="J109" s="5"/>
-      <c r="K109" s="16">
+      <c r="K109" s="7">
         <v>2.99</v>
       </c>
       <c r="L109" s="4"/>
       <c r="M109" s="5"/>
-      <c r="N109" s="17">
+      <c r="N109" s="8">
         <v>41100</v>
       </c>
       <c r="O109" s="4"/>
       <c r="P109" s="4"/>
       <c r="Q109" s="4"/>
       <c r="R109" s="4"/>
       <c r="S109" s="5"/>
     </row>
-    <row r="110" spans="2:19" ht="16.5" customHeight="1">
-[...1 lines deleted...]
-        <v>205</v>
+    <row r="110" spans="2:19" ht="16.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B110" s="3" t="s">
+        <v>203</v>
       </c>
       <c r="C110" s="4"/>
       <c r="D110" s="5"/>
-      <c r="E110" s="15" t="s">
-        <v>206</v>
+      <c r="E110" s="6" t="s">
+        <v>204</v>
       </c>
       <c r="F110" s="4"/>
       <c r="G110" s="4"/>
       <c r="H110" s="4"/>
       <c r="I110" s="4"/>
       <c r="J110" s="5"/>
-      <c r="K110" s="16">
+      <c r="K110" s="7">
         <v>1</v>
       </c>
       <c r="L110" s="4"/>
       <c r="M110" s="5"/>
-      <c r="N110" s="17">
+      <c r="N110" s="8">
         <v>158700</v>
       </c>
       <c r="O110" s="4"/>
       <c r="P110" s="4"/>
       <c r="Q110" s="4"/>
       <c r="R110" s="4"/>
       <c r="S110" s="5"/>
     </row>
-    <row r="111" spans="2:19" ht="16.5" customHeight="1">
-[...1 lines deleted...]
-        <v>207</v>
+    <row r="111" spans="2:19" ht="16.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B111" s="3" t="s">
+        <v>205</v>
       </c>
       <c r="C111" s="4"/>
       <c r="D111" s="5"/>
-      <c r="E111" s="15" t="s">
-        <v>208</v>
+      <c r="E111" s="6" t="s">
+        <v>206</v>
       </c>
       <c r="F111" s="4"/>
       <c r="G111" s="4"/>
       <c r="H111" s="4"/>
       <c r="I111" s="4"/>
       <c r="J111" s="5"/>
-      <c r="K111" s="16">
+      <c r="K111" s="7">
         <v>5.71</v>
       </c>
       <c r="L111" s="4"/>
       <c r="M111" s="5"/>
-      <c r="N111" s="17">
+      <c r="N111" s="8">
         <v>0</v>
       </c>
       <c r="O111" s="4"/>
       <c r="P111" s="4"/>
       <c r="Q111" s="4"/>
       <c r="R111" s="4"/>
       <c r="S111" s="5"/>
     </row>
-    <row r="112" spans="2:19" ht="16.5" customHeight="1">
-[...1 lines deleted...]
-        <v>209</v>
+    <row r="112" spans="2:19" ht="16.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B112" s="3" t="s">
+        <v>207</v>
       </c>
       <c r="C112" s="4"/>
       <c r="D112" s="5"/>
-      <c r="E112" s="15" t="s">
-        <v>210</v>
+      <c r="E112" s="6" t="s">
+        <v>208</v>
       </c>
       <c r="F112" s="4"/>
       <c r="G112" s="4"/>
       <c r="H112" s="4"/>
       <c r="I112" s="4"/>
       <c r="J112" s="5"/>
-      <c r="K112" s="16">
+      <c r="K112" s="7">
         <v>1.05</v>
       </c>
       <c r="L112" s="4"/>
       <c r="M112" s="5"/>
-      <c r="N112" s="17">
+      <c r="N112" s="8">
         <v>357200</v>
       </c>
       <c r="O112" s="4"/>
       <c r="P112" s="4"/>
       <c r="Q112" s="4"/>
       <c r="R112" s="4"/>
       <c r="S112" s="5"/>
     </row>
-    <row r="113" spans="2:19" ht="16.5" customHeight="1">
-[...1 lines deleted...]
-        <v>211</v>
+    <row r="113" spans="2:19" ht="16.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B113" s="3" t="s">
+        <v>209</v>
       </c>
       <c r="C113" s="4"/>
       <c r="D113" s="5"/>
-      <c r="E113" s="15" t="s">
-        <v>212</v>
+      <c r="E113" s="6" t="s">
+        <v>210</v>
       </c>
       <c r="F113" s="4"/>
       <c r="G113" s="4"/>
       <c r="H113" s="4"/>
       <c r="I113" s="4"/>
       <c r="J113" s="5"/>
-      <c r="K113" s="16">
+      <c r="K113" s="7">
         <v>1.27</v>
       </c>
       <c r="L113" s="4"/>
       <c r="M113" s="5"/>
-      <c r="N113" s="17">
+      <c r="N113" s="8">
         <v>82000</v>
       </c>
       <c r="O113" s="4"/>
       <c r="P113" s="4"/>
       <c r="Q113" s="4"/>
       <c r="R113" s="4"/>
       <c r="S113" s="5"/>
     </row>
-    <row r="114" spans="2:19" ht="16.5" customHeight="1">
-[...1 lines deleted...]
-        <v>213</v>
+    <row r="114" spans="2:19" ht="16.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B114" s="3" t="s">
+        <v>211</v>
       </c>
       <c r="C114" s="4"/>
       <c r="D114" s="5"/>
-      <c r="E114" s="15" t="s">
-        <v>214</v>
+      <c r="E114" s="6" t="s">
+        <v>212</v>
       </c>
       <c r="F114" s="4"/>
       <c r="G114" s="4"/>
       <c r="H114" s="4"/>
       <c r="I114" s="4"/>
       <c r="J114" s="5"/>
-      <c r="K114" s="16">
+      <c r="K114" s="7">
         <v>1.42</v>
       </c>
       <c r="L114" s="4"/>
       <c r="M114" s="5"/>
-      <c r="N114" s="17">
+      <c r="N114" s="8">
         <v>455300</v>
       </c>
       <c r="O114" s="4"/>
       <c r="P114" s="4"/>
       <c r="Q114" s="4"/>
       <c r="R114" s="4"/>
       <c r="S114" s="5"/>
     </row>
-    <row r="115" spans="2:19" ht="16.5" customHeight="1">
-[...1 lines deleted...]
-        <v>215</v>
+    <row r="115" spans="2:19" ht="16.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B115" s="3" t="s">
+        <v>213</v>
       </c>
       <c r="C115" s="4"/>
       <c r="D115" s="5"/>
-      <c r="E115" s="15" t="s">
-        <v>216</v>
+      <c r="E115" s="6" t="s">
+        <v>214</v>
       </c>
       <c r="F115" s="4"/>
       <c r="G115" s="4"/>
       <c r="H115" s="4"/>
       <c r="I115" s="4"/>
       <c r="J115" s="5"/>
-      <c r="K115" s="16">
+      <c r="K115" s="7">
         <v>1</v>
       </c>
       <c r="L115" s="4"/>
       <c r="M115" s="5"/>
-      <c r="N115" s="17">
+      <c r="N115" s="8">
         <v>155400</v>
       </c>
       <c r="O115" s="4"/>
       <c r="P115" s="4"/>
       <c r="Q115" s="4"/>
       <c r="R115" s="4"/>
       <c r="S115" s="5"/>
     </row>
-    <row r="116" spans="2:19" ht="16.5" customHeight="1">
-[...1 lines deleted...]
-        <v>217</v>
+    <row r="116" spans="2:19" ht="16.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B116" s="3" t="s">
+        <v>215</v>
       </c>
       <c r="C116" s="4"/>
       <c r="D116" s="5"/>
-      <c r="E116" s="15" t="s">
-        <v>218</v>
+      <c r="E116" s="6" t="s">
+        <v>216</v>
       </c>
       <c r="F116" s="4"/>
       <c r="G116" s="4"/>
       <c r="H116" s="4"/>
       <c r="I116" s="4"/>
       <c r="J116" s="5"/>
-      <c r="K116" s="16">
+      <c r="K116" s="7">
         <v>3.03</v>
       </c>
       <c r="L116" s="4"/>
       <c r="M116" s="5"/>
-      <c r="N116" s="17">
+      <c r="N116" s="8">
         <v>0</v>
       </c>
       <c r="O116" s="4"/>
       <c r="P116" s="4"/>
       <c r="Q116" s="4"/>
       <c r="R116" s="4"/>
       <c r="S116" s="5"/>
     </row>
-    <row r="117" spans="2:19" ht="16.5" customHeight="1">
-[...1 lines deleted...]
-        <v>219</v>
+    <row r="117" spans="2:19" ht="16.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B117" s="3" t="s">
+        <v>217</v>
       </c>
       <c r="C117" s="4"/>
       <c r="D117" s="5"/>
-      <c r="E117" s="15" t="s">
-        <v>220</v>
+      <c r="E117" s="6" t="s">
+        <v>218</v>
       </c>
       <c r="F117" s="4"/>
       <c r="G117" s="4"/>
       <c r="H117" s="4"/>
       <c r="I117" s="4"/>
       <c r="J117" s="5"/>
-      <c r="K117" s="16">
+      <c r="K117" s="7">
         <v>1.74</v>
       </c>
       <c r="L117" s="4"/>
       <c r="M117" s="5"/>
-      <c r="N117" s="17">
+      <c r="N117" s="8">
         <v>0</v>
       </c>
       <c r="O117" s="4"/>
       <c r="P117" s="4"/>
       <c r="Q117" s="4"/>
       <c r="R117" s="4"/>
       <c r="S117" s="5"/>
     </row>
-    <row r="118" spans="2:19" ht="16.5" customHeight="1">
-[...1 lines deleted...]
-        <v>221</v>
+    <row r="118" spans="2:19" ht="16.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B118" s="3" t="s">
+        <v>219</v>
       </c>
       <c r="C118" s="4"/>
       <c r="D118" s="5"/>
-      <c r="E118" s="15" t="s">
-        <v>222</v>
+      <c r="E118" s="6" t="s">
+        <v>220</v>
       </c>
       <c r="F118" s="4"/>
       <c r="G118" s="4"/>
       <c r="H118" s="4"/>
       <c r="I118" s="4"/>
       <c r="J118" s="5"/>
-      <c r="K118" s="16">
+      <c r="K118" s="7">
         <v>25.37</v>
       </c>
       <c r="L118" s="4"/>
       <c r="M118" s="5"/>
-      <c r="N118" s="17">
+      <c r="N118" s="8">
         <v>0</v>
       </c>
       <c r="O118" s="4"/>
       <c r="P118" s="4"/>
       <c r="Q118" s="4"/>
       <c r="R118" s="4"/>
       <c r="S118" s="5"/>
     </row>
-    <row r="119" spans="2:19" ht="16.5" customHeight="1">
-[...1 lines deleted...]
-        <v>223</v>
+    <row r="119" spans="2:19" ht="16.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B119" s="3" t="s">
+        <v>221</v>
       </c>
       <c r="C119" s="4"/>
       <c r="D119" s="5"/>
-      <c r="E119" s="15" t="s">
-        <v>224</v>
+      <c r="E119" s="6" t="s">
+        <v>222</v>
       </c>
       <c r="F119" s="4"/>
       <c r="G119" s="4"/>
       <c r="H119" s="4"/>
       <c r="I119" s="4"/>
       <c r="J119" s="5"/>
-      <c r="K119" s="16">
+      <c r="K119" s="7">
         <v>2.93</v>
       </c>
       <c r="L119" s="4"/>
       <c r="M119" s="5"/>
-      <c r="N119" s="17">
+      <c r="N119" s="8">
         <v>0</v>
       </c>
       <c r="O119" s="4"/>
       <c r="P119" s="4"/>
       <c r="Q119" s="4"/>
       <c r="R119" s="4"/>
       <c r="S119" s="5"/>
     </row>
-    <row r="120" spans="2:19" ht="16.5" customHeight="1">
-[...1 lines deleted...]
-        <v>225</v>
+    <row r="120" spans="2:19" ht="16.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B120" s="3" t="s">
+        <v>223</v>
       </c>
       <c r="C120" s="4"/>
       <c r="D120" s="5"/>
-      <c r="E120" s="15" t="s">
-        <v>226</v>
+      <c r="E120" s="6" t="s">
+        <v>224</v>
       </c>
       <c r="F120" s="4"/>
       <c r="G120" s="4"/>
       <c r="H120" s="4"/>
       <c r="I120" s="4"/>
       <c r="J120" s="5"/>
-      <c r="K120" s="16">
+      <c r="K120" s="7">
         <v>3.8</v>
       </c>
       <c r="L120" s="4"/>
       <c r="M120" s="5"/>
-      <c r="N120" s="17">
+      <c r="N120" s="8">
         <v>11389.23</v>
       </c>
       <c r="O120" s="4"/>
       <c r="P120" s="4"/>
       <c r="Q120" s="4"/>
       <c r="R120" s="4"/>
       <c r="S120" s="5"/>
     </row>
-    <row r="121" spans="2:19" ht="16.5" customHeight="1">
-[...1 lines deleted...]
-        <v>227</v>
+    <row r="121" spans="2:19" ht="16.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B121" s="3" t="s">
+        <v>225</v>
       </c>
       <c r="C121" s="4"/>
       <c r="D121" s="5"/>
-      <c r="E121" s="15" t="s">
-        <v>228</v>
+      <c r="E121" s="6" t="s">
+        <v>226</v>
       </c>
       <c r="F121" s="4"/>
       <c r="G121" s="4"/>
       <c r="H121" s="4"/>
       <c r="I121" s="4"/>
       <c r="J121" s="5"/>
-      <c r="K121" s="16">
+      <c r="K121" s="7">
         <v>9.76</v>
       </c>
       <c r="L121" s="4"/>
       <c r="M121" s="5"/>
-      <c r="N121" s="17">
+      <c r="N121" s="8">
         <v>0</v>
       </c>
       <c r="O121" s="4"/>
       <c r="P121" s="4"/>
       <c r="Q121" s="4"/>
       <c r="R121" s="4"/>
       <c r="S121" s="5"/>
     </row>
-    <row r="122" spans="2:19" ht="16.5" customHeight="1">
-[...1 lines deleted...]
-        <v>229</v>
+    <row r="122" spans="2:19" ht="16.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B122" s="3" t="s">
+        <v>227</v>
       </c>
       <c r="C122" s="4"/>
       <c r="D122" s="5"/>
-      <c r="E122" s="15" t="s">
-        <v>230</v>
+      <c r="E122" s="6" t="s">
+        <v>228</v>
       </c>
       <c r="F122" s="4"/>
       <c r="G122" s="4"/>
       <c r="H122" s="4"/>
       <c r="I122" s="4"/>
       <c r="J122" s="5"/>
-      <c r="K122" s="16">
+      <c r="K122" s="7">
         <v>1</v>
       </c>
       <c r="L122" s="4"/>
       <c r="M122" s="5"/>
-      <c r="N122" s="17">
+      <c r="N122" s="8">
         <v>111000</v>
       </c>
       <c r="O122" s="4"/>
       <c r="P122" s="4"/>
       <c r="Q122" s="4"/>
       <c r="R122" s="4"/>
       <c r="S122" s="5"/>
     </row>
-    <row r="123" spans="2:19" ht="16.5" customHeight="1">
-[...1 lines deleted...]
-        <v>231</v>
+    <row r="123" spans="2:19" ht="16.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B123" s="3" t="s">
+        <v>229</v>
       </c>
       <c r="C123" s="4"/>
       <c r="D123" s="5"/>
-      <c r="E123" s="15" t="s">
-        <v>232</v>
+      <c r="E123" s="6" t="s">
+        <v>230</v>
       </c>
       <c r="F123" s="4"/>
       <c r="G123" s="4"/>
       <c r="H123" s="4"/>
       <c r="I123" s="4"/>
       <c r="J123" s="5"/>
-      <c r="K123" s="16">
+      <c r="K123" s="7">
         <v>1.42</v>
       </c>
       <c r="L123" s="4"/>
       <c r="M123" s="5"/>
-      <c r="N123" s="17">
+      <c r="N123" s="8">
         <v>59945.8</v>
       </c>
       <c r="O123" s="4"/>
       <c r="P123" s="4"/>
       <c r="Q123" s="4"/>
       <c r="R123" s="4"/>
       <c r="S123" s="5"/>
     </row>
-    <row r="124" spans="2:19" ht="16.5" customHeight="1">
-[...1 lines deleted...]
-        <v>233</v>
+    <row r="124" spans="2:19" ht="16.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B124" s="3" t="s">
+        <v>231</v>
       </c>
       <c r="C124" s="4"/>
       <c r="D124" s="5"/>
-      <c r="E124" s="15" t="s">
-        <v>234</v>
+      <c r="E124" s="6" t="s">
+        <v>232</v>
       </c>
       <c r="F124" s="4"/>
       <c r="G124" s="4"/>
       <c r="H124" s="4"/>
       <c r="I124" s="4"/>
       <c r="J124" s="5"/>
-      <c r="K124" s="16">
+      <c r="K124" s="7">
         <v>1.31</v>
       </c>
       <c r="L124" s="4"/>
       <c r="M124" s="5"/>
-      <c r="N124" s="17">
+      <c r="N124" s="8">
         <v>546348.43999999994</v>
       </c>
       <c r="O124" s="4"/>
       <c r="P124" s="4"/>
       <c r="Q124" s="4"/>
       <c r="R124" s="4"/>
       <c r="S124" s="5"/>
     </row>
-    <row r="125" spans="2:19" ht="16.5" customHeight="1">
-[...1 lines deleted...]
-        <v>235</v>
+    <row r="125" spans="2:19" ht="16.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B125" s="3" t="s">
+        <v>233</v>
       </c>
       <c r="C125" s="4"/>
       <c r="D125" s="5"/>
-      <c r="E125" s="15" t="s">
-        <v>236</v>
+      <c r="E125" s="6" t="s">
+        <v>234</v>
       </c>
       <c r="F125" s="4"/>
       <c r="G125" s="4"/>
       <c r="H125" s="4"/>
       <c r="I125" s="4"/>
       <c r="J125" s="5"/>
-      <c r="K125" s="16">
+      <c r="K125" s="7">
         <v>1</v>
       </c>
       <c r="L125" s="4"/>
       <c r="M125" s="5"/>
-      <c r="N125" s="17">
+      <c r="N125" s="8">
         <v>39000</v>
       </c>
       <c r="O125" s="4"/>
       <c r="P125" s="4"/>
       <c r="Q125" s="4"/>
       <c r="R125" s="4"/>
       <c r="S125" s="5"/>
     </row>
-    <row r="126" spans="2:19" ht="16.5" customHeight="1">
-[...1 lines deleted...]
-        <v>237</v>
+    <row r="126" spans="2:19" ht="16.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B126" s="3" t="s">
+        <v>235</v>
       </c>
       <c r="C126" s="4"/>
       <c r="D126" s="5"/>
-      <c r="E126" s="15" t="s">
-        <v>238</v>
+      <c r="E126" s="6" t="s">
+        <v>236</v>
       </c>
       <c r="F126" s="4"/>
       <c r="G126" s="4"/>
       <c r="H126" s="4"/>
       <c r="I126" s="4"/>
       <c r="J126" s="5"/>
-      <c r="K126" s="16">
+      <c r="K126" s="7">
         <v>1.24</v>
       </c>
       <c r="L126" s="4"/>
       <c r="M126" s="5"/>
-      <c r="N126" s="17">
+      <c r="N126" s="8">
         <v>164765.63</v>
       </c>
       <c r="O126" s="4"/>
       <c r="P126" s="4"/>
       <c r="Q126" s="4"/>
       <c r="R126" s="4"/>
       <c r="S126" s="5"/>
     </row>
-    <row r="127" spans="2:19" ht="16.5" customHeight="1">
-[...1 lines deleted...]
-        <v>239</v>
+    <row r="127" spans="2:19" ht="16.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B127" s="3" t="s">
+        <v>237</v>
       </c>
       <c r="C127" s="4"/>
       <c r="D127" s="5"/>
-      <c r="E127" s="15" t="s">
-        <v>240</v>
+      <c r="E127" s="6" t="s">
+        <v>238</v>
       </c>
       <c r="F127" s="4"/>
       <c r="G127" s="4"/>
       <c r="H127" s="4"/>
       <c r="I127" s="4"/>
       <c r="J127" s="5"/>
-      <c r="K127" s="16">
+      <c r="K127" s="7">
         <v>1</v>
       </c>
       <c r="L127" s="4"/>
       <c r="M127" s="5"/>
-      <c r="N127" s="17">
+      <c r="N127" s="8">
         <v>43200</v>
       </c>
       <c r="O127" s="4"/>
       <c r="P127" s="4"/>
       <c r="Q127" s="4"/>
       <c r="R127" s="4"/>
       <c r="S127" s="5"/>
     </row>
-    <row r="128" spans="2:19" ht="16.5" customHeight="1">
-[...1 lines deleted...]
-        <v>241</v>
+    <row r="128" spans="2:19" ht="16.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B128" s="3" t="s">
+        <v>239</v>
       </c>
       <c r="C128" s="4"/>
       <c r="D128" s="5"/>
-      <c r="E128" s="15" t="s">
-        <v>242</v>
+      <c r="E128" s="6" t="s">
+        <v>240</v>
       </c>
       <c r="F128" s="4"/>
       <c r="G128" s="4"/>
       <c r="H128" s="4"/>
       <c r="I128" s="4"/>
       <c r="J128" s="5"/>
-      <c r="K128" s="16">
+      <c r="K128" s="7">
         <v>1.54</v>
       </c>
       <c r="L128" s="4"/>
       <c r="M128" s="5"/>
-      <c r="N128" s="17">
+      <c r="N128" s="8">
         <v>221700</v>
       </c>
       <c r="O128" s="4"/>
       <c r="P128" s="4"/>
       <c r="Q128" s="4"/>
       <c r="R128" s="4"/>
       <c r="S128" s="5"/>
     </row>
-    <row r="129" spans="2:19" ht="16.5" customHeight="1">
-[...1 lines deleted...]
-        <v>243</v>
+    <row r="129" spans="2:19" ht="16.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B129" s="3" t="s">
+        <v>241</v>
       </c>
       <c r="C129" s="4"/>
       <c r="D129" s="5"/>
-      <c r="E129" s="15" t="s">
-        <v>244</v>
+      <c r="E129" s="6" t="s">
+        <v>242</v>
       </c>
       <c r="F129" s="4"/>
       <c r="G129" s="4"/>
       <c r="H129" s="4"/>
       <c r="I129" s="4"/>
       <c r="J129" s="5"/>
-      <c r="K129" s="16">
+      <c r="K129" s="7">
         <v>1.23</v>
       </c>
       <c r="L129" s="4"/>
       <c r="M129" s="5"/>
-      <c r="N129" s="17">
+      <c r="N129" s="8">
         <v>27200</v>
       </c>
       <c r="O129" s="4"/>
       <c r="P129" s="4"/>
       <c r="Q129" s="4"/>
       <c r="R129" s="4"/>
       <c r="S129" s="5"/>
     </row>
-    <row r="130" spans="2:19" ht="16.5" customHeight="1">
-[...1 lines deleted...]
-        <v>245</v>
+    <row r="130" spans="2:19" ht="16.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B130" s="3" t="s">
+        <v>243</v>
       </c>
       <c r="C130" s="4"/>
       <c r="D130" s="5"/>
-      <c r="E130" s="15" t="s">
-        <v>246</v>
+      <c r="E130" s="6" t="s">
+        <v>244</v>
       </c>
       <c r="F130" s="4"/>
       <c r="G130" s="4"/>
       <c r="H130" s="4"/>
       <c r="I130" s="4"/>
       <c r="J130" s="5"/>
-      <c r="K130" s="16">
+      <c r="K130" s="7">
         <v>1</v>
       </c>
       <c r="L130" s="4"/>
       <c r="M130" s="5"/>
-      <c r="N130" s="17">
+      <c r="N130" s="8">
         <v>432259.96</v>
       </c>
       <c r="O130" s="4"/>
       <c r="P130" s="4"/>
       <c r="Q130" s="4"/>
       <c r="R130" s="4"/>
       <c r="S130" s="5"/>
     </row>
-    <row r="131" spans="2:19" ht="16.5" customHeight="1">
-[...1 lines deleted...]
-        <v>247</v>
+    <row r="131" spans="2:19" ht="16.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B131" s="3" t="s">
+        <v>245</v>
       </c>
       <c r="C131" s="4"/>
       <c r="D131" s="5"/>
-      <c r="E131" s="15" t="s">
-        <v>248</v>
+      <c r="E131" s="6" t="s">
+        <v>246</v>
       </c>
       <c r="F131" s="4"/>
       <c r="G131" s="4"/>
       <c r="H131" s="4"/>
       <c r="I131" s="4"/>
       <c r="J131" s="5"/>
-      <c r="K131" s="16">
+      <c r="K131" s="7">
         <v>3.53</v>
       </c>
       <c r="L131" s="4"/>
       <c r="M131" s="5"/>
-      <c r="N131" s="17">
+      <c r="N131" s="8">
         <v>0</v>
       </c>
       <c r="O131" s="4"/>
       <c r="P131" s="4"/>
       <c r="Q131" s="4"/>
       <c r="R131" s="4"/>
       <c r="S131" s="5"/>
     </row>
-    <row r="132" spans="2:19" ht="16.5" customHeight="1">
-[...1 lines deleted...]
-        <v>249</v>
+    <row r="132" spans="2:19" ht="16.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B132" s="3" t="s">
+        <v>247</v>
       </c>
       <c r="C132" s="4"/>
       <c r="D132" s="5"/>
-      <c r="E132" s="15" t="s">
-        <v>250</v>
+      <c r="E132" s="6" t="s">
+        <v>248</v>
       </c>
       <c r="F132" s="4"/>
       <c r="G132" s="4"/>
       <c r="H132" s="4"/>
       <c r="I132" s="4"/>
       <c r="J132" s="5"/>
-      <c r="K132" s="16">
+      <c r="K132" s="7">
         <v>1</v>
       </c>
       <c r="L132" s="4"/>
       <c r="M132" s="5"/>
-      <c r="N132" s="17">
+      <c r="N132" s="8">
         <v>22200</v>
       </c>
       <c r="O132" s="4"/>
       <c r="P132" s="4"/>
       <c r="Q132" s="4"/>
       <c r="R132" s="4"/>
       <c r="S132" s="5"/>
     </row>
-    <row r="133" spans="2:19" ht="16.5" customHeight="1">
-[...1 lines deleted...]
-        <v>251</v>
+    <row r="133" spans="2:19" ht="16.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B133" s="3" t="s">
+        <v>249</v>
       </c>
       <c r="C133" s="4"/>
       <c r="D133" s="5"/>
-      <c r="E133" s="15" t="s">
-        <v>252</v>
+      <c r="E133" s="6" t="s">
+        <v>250</v>
       </c>
       <c r="F133" s="4"/>
       <c r="G133" s="4"/>
       <c r="H133" s="4"/>
       <c r="I133" s="4"/>
       <c r="J133" s="5"/>
-      <c r="K133" s="16">
+      <c r="K133" s="7">
         <v>0.99</v>
       </c>
       <c r="L133" s="4"/>
       <c r="M133" s="5"/>
-      <c r="N133" s="17">
+      <c r="N133" s="8">
         <v>197243.3</v>
       </c>
       <c r="O133" s="4"/>
       <c r="P133" s="4"/>
       <c r="Q133" s="4"/>
       <c r="R133" s="4"/>
       <c r="S133" s="5"/>
     </row>
-    <row r="134" spans="2:19" ht="16.5" customHeight="1">
-[...1 lines deleted...]
-        <v>253</v>
+    <row r="134" spans="2:19" ht="16.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B134" s="3" t="s">
+        <v>251</v>
       </c>
       <c r="C134" s="4"/>
       <c r="D134" s="5"/>
-      <c r="E134" s="15" t="s">
-        <v>254</v>
+      <c r="E134" s="6" t="s">
+        <v>252</v>
       </c>
       <c r="F134" s="4"/>
       <c r="G134" s="4"/>
       <c r="H134" s="4"/>
       <c r="I134" s="4"/>
       <c r="J134" s="5"/>
-      <c r="K134" s="16">
+      <c r="K134" s="7">
         <v>1</v>
       </c>
       <c r="L134" s="4"/>
       <c r="M134" s="5"/>
-      <c r="N134" s="17">
+      <c r="N134" s="8">
         <v>41100</v>
       </c>
       <c r="O134" s="4"/>
       <c r="P134" s="4"/>
       <c r="Q134" s="4"/>
       <c r="R134" s="4"/>
       <c r="S134" s="5"/>
     </row>
-    <row r="135" spans="2:19" ht="16.5" customHeight="1">
-[...1 lines deleted...]
-        <v>255</v>
+    <row r="135" spans="2:19" ht="16.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B135" s="3" t="s">
+        <v>253</v>
       </c>
       <c r="C135" s="4"/>
       <c r="D135" s="5"/>
-      <c r="E135" s="15" t="s">
-        <v>256</v>
+      <c r="E135" s="6" t="s">
+        <v>254</v>
       </c>
       <c r="F135" s="4"/>
       <c r="G135" s="4"/>
       <c r="H135" s="4"/>
       <c r="I135" s="4"/>
       <c r="J135" s="5"/>
-      <c r="K135" s="16">
+      <c r="K135" s="7">
         <v>0</v>
       </c>
       <c r="L135" s="4"/>
       <c r="M135" s="5"/>
-      <c r="N135" s="17">
+      <c r="N135" s="8">
         <v>0</v>
       </c>
       <c r="O135" s="4"/>
       <c r="P135" s="4"/>
       <c r="Q135" s="4"/>
       <c r="R135" s="4"/>
       <c r="S135" s="5"/>
     </row>
-    <row r="136" spans="2:19" ht="16.5" customHeight="1">
-[...1 lines deleted...]
-        <v>257</v>
+    <row r="136" spans="2:19" ht="16.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B136" s="3" t="s">
+        <v>255</v>
       </c>
       <c r="C136" s="4"/>
       <c r="D136" s="5"/>
-      <c r="E136" s="15" t="s">
-        <v>258</v>
+      <c r="E136" s="6" t="s">
+        <v>256</v>
       </c>
       <c r="F136" s="4"/>
       <c r="G136" s="4"/>
       <c r="H136" s="4"/>
       <c r="I136" s="4"/>
       <c r="J136" s="5"/>
-      <c r="K136" s="16">
+      <c r="K136" s="7">
         <v>1.91</v>
       </c>
       <c r="L136" s="4"/>
       <c r="M136" s="5"/>
-      <c r="N136" s="17">
+      <c r="N136" s="8">
         <v>0</v>
       </c>
       <c r="O136" s="4"/>
       <c r="P136" s="4"/>
       <c r="Q136" s="4"/>
       <c r="R136" s="4"/>
       <c r="S136" s="5"/>
     </row>
-    <row r="137" spans="2:19" ht="16.5" customHeight="1">
-[...1 lines deleted...]
-        <v>259</v>
+    <row r="137" spans="2:19" ht="16.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B137" s="3" t="s">
+        <v>257</v>
       </c>
       <c r="C137" s="4"/>
       <c r="D137" s="5"/>
-      <c r="E137" s="15" t="s">
-        <v>260</v>
+      <c r="E137" s="6" t="s">
+        <v>258</v>
       </c>
       <c r="F137" s="4"/>
       <c r="G137" s="4"/>
       <c r="H137" s="4"/>
       <c r="I137" s="4"/>
       <c r="J137" s="5"/>
-      <c r="K137" s="16">
+      <c r="K137" s="7">
         <v>8.42</v>
       </c>
       <c r="L137" s="4"/>
       <c r="M137" s="5"/>
-      <c r="N137" s="17">
+      <c r="N137" s="8">
         <v>0</v>
       </c>
       <c r="O137" s="4"/>
       <c r="P137" s="4"/>
       <c r="Q137" s="4"/>
       <c r="R137" s="4"/>
       <c r="S137" s="5"/>
     </row>
-    <row r="138" spans="2:19" ht="16.5" customHeight="1">
-[...1 lines deleted...]
-        <v>261</v>
+    <row r="138" spans="2:19" ht="16.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B138" s="3" t="s">
+        <v>259</v>
       </c>
       <c r="C138" s="4"/>
       <c r="D138" s="5"/>
-      <c r="E138" s="15" t="s">
-        <v>262</v>
+      <c r="E138" s="6" t="s">
+        <v>260</v>
       </c>
       <c r="F138" s="4"/>
       <c r="G138" s="4"/>
       <c r="H138" s="4"/>
       <c r="I138" s="4"/>
       <c r="J138" s="5"/>
-      <c r="K138" s="16">
+      <c r="K138" s="7">
         <v>1</v>
       </c>
       <c r="L138" s="4"/>
       <c r="M138" s="5"/>
-      <c r="N138" s="17">
+      <c r="N138" s="8">
         <v>245100</v>
       </c>
       <c r="O138" s="4"/>
       <c r="P138" s="4"/>
       <c r="Q138" s="4"/>
       <c r="R138" s="4"/>
       <c r="S138" s="5"/>
     </row>
-    <row r="139" spans="2:19" ht="16.5" customHeight="1">
-[...1 lines deleted...]
-        <v>263</v>
+    <row r="139" spans="2:19" ht="16.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B139" s="3" t="s">
+        <v>261</v>
       </c>
       <c r="C139" s="4"/>
       <c r="D139" s="5"/>
-      <c r="E139" s="15" t="s">
-        <v>264</v>
+      <c r="E139" s="6" t="s">
+        <v>262</v>
       </c>
       <c r="F139" s="4"/>
       <c r="G139" s="4"/>
       <c r="H139" s="4"/>
       <c r="I139" s="4"/>
       <c r="J139" s="5"/>
-      <c r="K139" s="16">
+      <c r="K139" s="7">
         <v>1.2</v>
       </c>
       <c r="L139" s="4"/>
       <c r="M139" s="5"/>
-      <c r="N139" s="17">
+      <c r="N139" s="8">
         <v>225487.41</v>
       </c>
       <c r="O139" s="4"/>
       <c r="P139" s="4"/>
       <c r="Q139" s="4"/>
       <c r="R139" s="4"/>
       <c r="S139" s="5"/>
     </row>
-    <row r="140" spans="2:19" ht="16.5" customHeight="1">
-[...1 lines deleted...]
-        <v>265</v>
+    <row r="140" spans="2:19" ht="16.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B140" s="3" t="s">
+        <v>263</v>
       </c>
       <c r="C140" s="4"/>
       <c r="D140" s="5"/>
-      <c r="E140" s="15" t="s">
-        <v>266</v>
+      <c r="E140" s="6" t="s">
+        <v>264</v>
       </c>
       <c r="F140" s="4"/>
       <c r="G140" s="4"/>
       <c r="H140" s="4"/>
       <c r="I140" s="4"/>
       <c r="J140" s="5"/>
-      <c r="K140" s="16">
+      <c r="K140" s="7">
         <v>53.11</v>
       </c>
       <c r="L140" s="4"/>
       <c r="M140" s="5"/>
-      <c r="N140" s="17">
+      <c r="N140" s="8">
         <v>0</v>
       </c>
       <c r="O140" s="4"/>
       <c r="P140" s="4"/>
       <c r="Q140" s="4"/>
       <c r="R140" s="4"/>
       <c r="S140" s="5"/>
     </row>
-    <row r="141" spans="2:19" ht="16.5" customHeight="1">
-[...1 lines deleted...]
-        <v>267</v>
+    <row r="141" spans="2:19" ht="16.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B141" s="3" t="s">
+        <v>265</v>
       </c>
       <c r="C141" s="4"/>
       <c r="D141" s="5"/>
-      <c r="E141" s="15" t="s">
-        <v>268</v>
+      <c r="E141" s="6" t="s">
+        <v>266</v>
       </c>
       <c r="F141" s="4"/>
       <c r="G141" s="4"/>
       <c r="H141" s="4"/>
       <c r="I141" s="4"/>
       <c r="J141" s="5"/>
-      <c r="K141" s="16">
+      <c r="K141" s="7">
         <v>1.36</v>
       </c>
       <c r="L141" s="4"/>
       <c r="M141" s="5"/>
-      <c r="N141" s="17">
+      <c r="N141" s="8">
         <v>215900</v>
       </c>
       <c r="O141" s="4"/>
       <c r="P141" s="4"/>
       <c r="Q141" s="4"/>
       <c r="R141" s="4"/>
       <c r="S141" s="5"/>
     </row>
-    <row r="142" spans="2:19" ht="16.5" customHeight="1">
-[...1 lines deleted...]
-        <v>269</v>
+    <row r="142" spans="2:19" ht="16.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B142" s="3" t="s">
+        <v>267</v>
       </c>
       <c r="C142" s="4"/>
       <c r="D142" s="5"/>
-      <c r="E142" s="15" t="s">
-        <v>270</v>
+      <c r="E142" s="6" t="s">
+        <v>268</v>
       </c>
       <c r="F142" s="4"/>
       <c r="G142" s="4"/>
       <c r="H142" s="4"/>
       <c r="I142" s="4"/>
       <c r="J142" s="5"/>
-      <c r="K142" s="16">
+      <c r="K142" s="7">
         <v>1.01</v>
       </c>
       <c r="L142" s="4"/>
       <c r="M142" s="5"/>
-      <c r="N142" s="17">
+      <c r="N142" s="8">
         <v>81826.05</v>
       </c>
       <c r="O142" s="4"/>
       <c r="P142" s="4"/>
       <c r="Q142" s="4"/>
       <c r="R142" s="4"/>
       <c r="S142" s="5"/>
     </row>
-    <row r="143" spans="2:19" ht="16.5" customHeight="1">
-[...1 lines deleted...]
-        <v>271</v>
+    <row r="143" spans="2:19" ht="16.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B143" s="3" t="s">
+        <v>269</v>
       </c>
       <c r="C143" s="4"/>
       <c r="D143" s="5"/>
-      <c r="E143" s="15" t="s">
-        <v>272</v>
+      <c r="E143" s="6" t="s">
+        <v>270</v>
       </c>
       <c r="F143" s="4"/>
       <c r="G143" s="4"/>
       <c r="H143" s="4"/>
       <c r="I143" s="4"/>
       <c r="J143" s="5"/>
-      <c r="K143" s="16">
+      <c r="K143" s="7">
         <v>1</v>
       </c>
       <c r="L143" s="4"/>
       <c r="M143" s="5"/>
-      <c r="N143" s="17">
+      <c r="N143" s="8">
         <v>0</v>
       </c>
       <c r="O143" s="4"/>
       <c r="P143" s="4"/>
       <c r="Q143" s="4"/>
       <c r="R143" s="4"/>
       <c r="S143" s="5"/>
     </row>
-    <row r="144" spans="2:19" ht="16.5" customHeight="1">
-[...1 lines deleted...]
-        <v>273</v>
+    <row r="144" spans="2:19" ht="16.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B144" s="3" t="s">
+        <v>271</v>
       </c>
       <c r="C144" s="4"/>
       <c r="D144" s="5"/>
-      <c r="E144" s="15" t="s">
-        <v>274</v>
+      <c r="E144" s="6" t="s">
+        <v>272</v>
       </c>
       <c r="F144" s="4"/>
       <c r="G144" s="4"/>
       <c r="H144" s="4"/>
       <c r="I144" s="4"/>
       <c r="J144" s="5"/>
-      <c r="K144" s="16">
+      <c r="K144" s="7">
         <v>11.06</v>
       </c>
       <c r="L144" s="4"/>
       <c r="M144" s="5"/>
-      <c r="N144" s="17">
+      <c r="N144" s="8">
         <v>0</v>
       </c>
       <c r="O144" s="4"/>
       <c r="P144" s="4"/>
       <c r="Q144" s="4"/>
       <c r="R144" s="4"/>
       <c r="S144" s="5"/>
     </row>
-    <row r="145" spans="2:19" ht="16.5" customHeight="1">
-[...1 lines deleted...]
-        <v>275</v>
+    <row r="145" spans="2:19" ht="16.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B145" s="3" t="s">
+        <v>273</v>
       </c>
       <c r="C145" s="4"/>
       <c r="D145" s="5"/>
-      <c r="E145" s="15" t="s">
-        <v>276</v>
+      <c r="E145" s="6" t="s">
+        <v>274</v>
       </c>
       <c r="F145" s="4"/>
       <c r="G145" s="4"/>
       <c r="H145" s="4"/>
       <c r="I145" s="4"/>
       <c r="J145" s="5"/>
-      <c r="K145" s="16">
+      <c r="K145" s="7">
         <v>6.33</v>
       </c>
       <c r="L145" s="4"/>
       <c r="M145" s="5"/>
-      <c r="N145" s="17">
+      <c r="N145" s="8">
         <v>0</v>
       </c>
       <c r="O145" s="4"/>
       <c r="P145" s="4"/>
       <c r="Q145" s="4"/>
       <c r="R145" s="4"/>
       <c r="S145" s="5"/>
     </row>
-    <row r="146" spans="2:19" ht="16.5" customHeight="1">
-[...1 lines deleted...]
-        <v>277</v>
+    <row r="146" spans="2:19" ht="16.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B146" s="3" t="s">
+        <v>275</v>
       </c>
       <c r="C146" s="4"/>
       <c r="D146" s="5"/>
-      <c r="E146" s="15" t="s">
-        <v>278</v>
+      <c r="E146" s="6" t="s">
+        <v>276</v>
       </c>
       <c r="F146" s="4"/>
       <c r="G146" s="4"/>
       <c r="H146" s="4"/>
       <c r="I146" s="4"/>
       <c r="J146" s="5"/>
-      <c r="K146" s="16">
+      <c r="K146" s="7">
         <v>1.07</v>
       </c>
       <c r="L146" s="4"/>
       <c r="M146" s="5"/>
-      <c r="N146" s="17">
+      <c r="N146" s="8">
         <v>7627200</v>
       </c>
       <c r="O146" s="4"/>
       <c r="P146" s="4"/>
       <c r="Q146" s="4"/>
       <c r="R146" s="4"/>
       <c r="S146" s="5"/>
     </row>
-    <row r="147" spans="2:19" ht="16.5" customHeight="1">
-[...1 lines deleted...]
-        <v>279</v>
+    <row r="147" spans="2:19" ht="16.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B147" s="3" t="s">
+        <v>277</v>
       </c>
       <c r="C147" s="4"/>
       <c r="D147" s="5"/>
-      <c r="E147" s="15" t="s">
-        <v>280</v>
+      <c r="E147" s="6" t="s">
+        <v>278</v>
       </c>
       <c r="F147" s="4"/>
       <c r="G147" s="4"/>
       <c r="H147" s="4"/>
       <c r="I147" s="4"/>
       <c r="J147" s="5"/>
-      <c r="K147" s="16">
+      <c r="K147" s="7">
         <v>2.27</v>
       </c>
       <c r="L147" s="4"/>
       <c r="M147" s="5"/>
-      <c r="N147" s="17">
+      <c r="N147" s="8">
         <v>151967.75</v>
       </c>
       <c r="O147" s="4"/>
       <c r="P147" s="4"/>
       <c r="Q147" s="4"/>
       <c r="R147" s="4"/>
       <c r="S147" s="5"/>
     </row>
-    <row r="148" spans="2:19" ht="16.5" customHeight="1">
-[...1 lines deleted...]
-        <v>281</v>
+    <row r="148" spans="2:19" ht="16.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B148" s="3" t="s">
+        <v>279</v>
       </c>
       <c r="C148" s="4"/>
       <c r="D148" s="5"/>
-      <c r="E148" s="15" t="s">
-        <v>282</v>
+      <c r="E148" s="6" t="s">
+        <v>280</v>
       </c>
       <c r="F148" s="4"/>
       <c r="G148" s="4"/>
       <c r="H148" s="4"/>
       <c r="I148" s="4"/>
       <c r="J148" s="5"/>
-      <c r="K148" s="16">
+      <c r="K148" s="7">
         <v>1</v>
       </c>
       <c r="L148" s="4"/>
       <c r="M148" s="5"/>
-      <c r="N148" s="17">
+      <c r="N148" s="8">
         <v>42300</v>
       </c>
       <c r="O148" s="4"/>
       <c r="P148" s="4"/>
       <c r="Q148" s="4"/>
       <c r="R148" s="4"/>
       <c r="S148" s="5"/>
     </row>
-    <row r="149" spans="2:19" ht="16.5" customHeight="1">
-[...1 lines deleted...]
-        <v>283</v>
+    <row r="149" spans="2:19" ht="16.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B149" s="3" t="s">
+        <v>281</v>
       </c>
       <c r="C149" s="4"/>
       <c r="D149" s="5"/>
-      <c r="E149" s="15" t="s">
-        <v>284</v>
+      <c r="E149" s="6" t="s">
+        <v>282</v>
       </c>
       <c r="F149" s="4"/>
       <c r="G149" s="4"/>
       <c r="H149" s="4"/>
       <c r="I149" s="4"/>
       <c r="J149" s="5"/>
-      <c r="K149" s="16">
+      <c r="K149" s="7">
         <v>21.09</v>
       </c>
       <c r="L149" s="4"/>
       <c r="M149" s="5"/>
-      <c r="N149" s="17">
+      <c r="N149" s="8">
         <v>0</v>
       </c>
       <c r="O149" s="4"/>
       <c r="P149" s="4"/>
       <c r="Q149" s="4"/>
       <c r="R149" s="4"/>
       <c r="S149" s="5"/>
     </row>
-    <row r="150" spans="2:19" ht="16.5" customHeight="1">
-[...1 lines deleted...]
-        <v>285</v>
+    <row r="150" spans="2:19" ht="16.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B150" s="3" t="s">
+        <v>283</v>
       </c>
       <c r="C150" s="4"/>
       <c r="D150" s="5"/>
-      <c r="E150" s="15" t="s">
-        <v>286</v>
+      <c r="E150" s="6" t="s">
+        <v>284</v>
       </c>
       <c r="F150" s="4"/>
       <c r="G150" s="4"/>
       <c r="H150" s="4"/>
       <c r="I150" s="4"/>
       <c r="J150" s="5"/>
-      <c r="K150" s="16">
+      <c r="K150" s="7">
         <v>1.52</v>
       </c>
       <c r="L150" s="4"/>
       <c r="M150" s="5"/>
-      <c r="N150" s="17">
+      <c r="N150" s="8">
         <v>0</v>
       </c>
       <c r="O150" s="4"/>
       <c r="P150" s="4"/>
       <c r="Q150" s="4"/>
       <c r="R150" s="4"/>
       <c r="S150" s="5"/>
     </row>
-    <row r="151" spans="2:19" ht="16.5" customHeight="1">
-[...1 lines deleted...]
-        <v>287</v>
+    <row r="151" spans="2:19" ht="16.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B151" s="3" t="s">
+        <v>285</v>
       </c>
       <c r="C151" s="4"/>
       <c r="D151" s="5"/>
-      <c r="E151" s="15" t="s">
-        <v>288</v>
+      <c r="E151" s="6" t="s">
+        <v>286</v>
       </c>
       <c r="F151" s="4"/>
       <c r="G151" s="4"/>
       <c r="H151" s="4"/>
       <c r="I151" s="4"/>
       <c r="J151" s="5"/>
-      <c r="K151" s="16">
+      <c r="K151" s="7">
         <v>0.34</v>
       </c>
       <c r="L151" s="4"/>
       <c r="M151" s="5"/>
-      <c r="N151" s="17">
+      <c r="N151" s="8">
         <v>114410.52</v>
       </c>
       <c r="O151" s="4"/>
       <c r="P151" s="4"/>
       <c r="Q151" s="4"/>
       <c r="R151" s="4"/>
       <c r="S151" s="5"/>
     </row>
-    <row r="152" spans="2:19" ht="16.5" customHeight="1">
-[...1 lines deleted...]
-        <v>289</v>
+    <row r="152" spans="2:19" ht="16.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B152" s="3" t="s">
+        <v>287</v>
       </c>
       <c r="C152" s="4"/>
       <c r="D152" s="5"/>
-      <c r="E152" s="15" t="s">
-        <v>290</v>
+      <c r="E152" s="6" t="s">
+        <v>288</v>
       </c>
       <c r="F152" s="4"/>
       <c r="G152" s="4"/>
       <c r="H152" s="4"/>
       <c r="I152" s="4"/>
       <c r="J152" s="5"/>
-      <c r="K152" s="16">
+      <c r="K152" s="7">
         <v>1</v>
       </c>
       <c r="L152" s="4"/>
       <c r="M152" s="5"/>
-      <c r="N152" s="17">
+      <c r="N152" s="8">
         <v>83400</v>
       </c>
       <c r="O152" s="4"/>
       <c r="P152" s="4"/>
       <c r="Q152" s="4"/>
       <c r="R152" s="4"/>
       <c r="S152" s="5"/>
     </row>
-    <row r="153" spans="2:19" ht="16.5" customHeight="1">
-[...1 lines deleted...]
-        <v>291</v>
+    <row r="153" spans="2:19" ht="16.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B153" s="3" t="s">
+        <v>289</v>
       </c>
       <c r="C153" s="4"/>
       <c r="D153" s="5"/>
-      <c r="E153" s="15" t="s">
-        <v>292</v>
+      <c r="E153" s="6" t="s">
+        <v>290</v>
       </c>
       <c r="F153" s="4"/>
       <c r="G153" s="4"/>
       <c r="H153" s="4"/>
       <c r="I153" s="4"/>
       <c r="J153" s="5"/>
-      <c r="K153" s="16">
+      <c r="K153" s="7">
         <v>1</v>
       </c>
       <c r="L153" s="4"/>
       <c r="M153" s="5"/>
-      <c r="N153" s="17">
+      <c r="N153" s="8">
         <v>66600</v>
       </c>
       <c r="O153" s="4"/>
       <c r="P153" s="4"/>
       <c r="Q153" s="4"/>
       <c r="R153" s="4"/>
       <c r="S153" s="5"/>
     </row>
-    <row r="154" spans="2:19" ht="16.5" customHeight="1">
-[...1 lines deleted...]
-        <v>293</v>
+    <row r="154" spans="2:19" ht="16.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B154" s="3" t="s">
+        <v>291</v>
       </c>
       <c r="C154" s="4"/>
       <c r="D154" s="5"/>
-      <c r="E154" s="15" t="s">
-        <v>294</v>
+      <c r="E154" s="6" t="s">
+        <v>292</v>
       </c>
       <c r="F154" s="4"/>
       <c r="G154" s="4"/>
       <c r="H154" s="4"/>
       <c r="I154" s="4"/>
       <c r="J154" s="5"/>
-      <c r="K154" s="16">
+      <c r="K154" s="7">
         <v>1.0900000000000001</v>
       </c>
       <c r="L154" s="4"/>
       <c r="M154" s="5"/>
-      <c r="N154" s="17">
+      <c r="N154" s="8">
         <v>266400</v>
       </c>
       <c r="O154" s="4"/>
       <c r="P154" s="4"/>
       <c r="Q154" s="4"/>
       <c r="R154" s="4"/>
       <c r="S154" s="5"/>
     </row>
-    <row r="155" spans="2:19" ht="16.5" customHeight="1">
-[...1 lines deleted...]
-        <v>295</v>
+    <row r="155" spans="2:19" ht="16.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B155" s="3" t="s">
+        <v>293</v>
       </c>
       <c r="C155" s="4"/>
       <c r="D155" s="5"/>
-      <c r="E155" s="15" t="s">
-        <v>296</v>
+      <c r="E155" s="6" t="s">
+        <v>294</v>
       </c>
       <c r="F155" s="4"/>
       <c r="G155" s="4"/>
       <c r="H155" s="4"/>
       <c r="I155" s="4"/>
       <c r="J155" s="5"/>
-      <c r="K155" s="16">
+      <c r="K155" s="7">
         <v>1</v>
       </c>
       <c r="L155" s="4"/>
       <c r="M155" s="5"/>
-      <c r="N155" s="17">
+      <c r="N155" s="8">
         <v>61200</v>
       </c>
       <c r="O155" s="4"/>
       <c r="P155" s="4"/>
       <c r="Q155" s="4"/>
       <c r="R155" s="4"/>
       <c r="S155" s="5"/>
     </row>
-    <row r="156" spans="2:19" ht="16.5" customHeight="1">
-[...1 lines deleted...]
-        <v>297</v>
+    <row r="156" spans="2:19" ht="16.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B156" s="3" t="s">
+        <v>295</v>
       </c>
       <c r="C156" s="4"/>
       <c r="D156" s="5"/>
-      <c r="E156" s="15" t="s">
-        <v>298</v>
+      <c r="E156" s="6" t="s">
+        <v>296</v>
       </c>
       <c r="F156" s="4"/>
       <c r="G156" s="4"/>
       <c r="H156" s="4"/>
       <c r="I156" s="4"/>
       <c r="J156" s="5"/>
-      <c r="K156" s="16">
+      <c r="K156" s="7">
         <v>1.08</v>
       </c>
       <c r="L156" s="4"/>
       <c r="M156" s="5"/>
-      <c r="N156" s="17">
+      <c r="N156" s="8">
         <v>23919.39</v>
       </c>
       <c r="O156" s="4"/>
       <c r="P156" s="4"/>
       <c r="Q156" s="4"/>
       <c r="R156" s="4"/>
       <c r="S156" s="5"/>
     </row>
-    <row r="157" spans="2:19" ht="16.5" customHeight="1">
-[...1 lines deleted...]
-        <v>299</v>
+    <row r="157" spans="2:19" ht="16.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B157" s="3" t="s">
+        <v>297</v>
       </c>
       <c r="C157" s="4"/>
       <c r="D157" s="5"/>
-      <c r="E157" s="15" t="s">
-        <v>300</v>
+      <c r="E157" s="6" t="s">
+        <v>298</v>
       </c>
       <c r="F157" s="4"/>
       <c r="G157" s="4"/>
       <c r="H157" s="4"/>
       <c r="I157" s="4"/>
       <c r="J157" s="5"/>
-      <c r="K157" s="16">
+      <c r="K157" s="7">
         <v>1.59</v>
       </c>
       <c r="L157" s="4"/>
       <c r="M157" s="5"/>
-      <c r="N157" s="17">
+      <c r="N157" s="8">
         <v>0</v>
       </c>
       <c r="O157" s="4"/>
       <c r="P157" s="4"/>
       <c r="Q157" s="4"/>
       <c r="R157" s="4"/>
       <c r="S157" s="5"/>
     </row>
-    <row r="158" spans="2:19" ht="16.5" customHeight="1">
-[...1 lines deleted...]
-        <v>301</v>
+    <row r="158" spans="2:19" ht="16.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B158" s="3" t="s">
+        <v>299</v>
       </c>
       <c r="C158" s="4"/>
       <c r="D158" s="5"/>
-      <c r="E158" s="15" t="s">
-        <v>302</v>
+      <c r="E158" s="6" t="s">
+        <v>300</v>
       </c>
       <c r="F158" s="4"/>
       <c r="G158" s="4"/>
       <c r="H158" s="4"/>
       <c r="I158" s="4"/>
       <c r="J158" s="5"/>
-      <c r="K158" s="16">
+      <c r="K158" s="7">
         <v>2.41</v>
       </c>
       <c r="L158" s="4"/>
       <c r="M158" s="5"/>
-      <c r="N158" s="17">
+      <c r="N158" s="8">
         <v>107000</v>
       </c>
       <c r="O158" s="4"/>
       <c r="P158" s="4"/>
       <c r="Q158" s="4"/>
       <c r="R158" s="4"/>
       <c r="S158" s="5"/>
     </row>
-    <row r="159" spans="2:19" ht="16.5" customHeight="1">
-[...1 lines deleted...]
-        <v>303</v>
+    <row r="159" spans="2:19" ht="16.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B159" s="3" t="s">
+        <v>301</v>
       </c>
       <c r="C159" s="4"/>
       <c r="D159" s="5"/>
-      <c r="E159" s="15" t="s">
-        <v>304</v>
+      <c r="E159" s="6" t="s">
+        <v>302</v>
       </c>
       <c r="F159" s="4"/>
       <c r="G159" s="4"/>
       <c r="H159" s="4"/>
       <c r="I159" s="4"/>
       <c r="J159" s="5"/>
-      <c r="K159" s="16">
+      <c r="K159" s="7">
         <v>0.98</v>
       </c>
       <c r="L159" s="4"/>
       <c r="M159" s="5"/>
-      <c r="N159" s="17">
+      <c r="N159" s="8">
         <v>222900</v>
       </c>
       <c r="O159" s="4"/>
       <c r="P159" s="4"/>
       <c r="Q159" s="4"/>
       <c r="R159" s="4"/>
       <c r="S159" s="5"/>
     </row>
-    <row r="160" spans="2:19" ht="16.5" customHeight="1">
-[...1 lines deleted...]
-        <v>305</v>
+    <row r="160" spans="2:19" ht="16.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B160" s="3" t="s">
+        <v>303</v>
       </c>
       <c r="C160" s="4"/>
       <c r="D160" s="5"/>
-      <c r="E160" s="15" t="s">
-        <v>306</v>
+      <c r="E160" s="6" t="s">
+        <v>304</v>
       </c>
       <c r="F160" s="4"/>
       <c r="G160" s="4"/>
       <c r="H160" s="4"/>
       <c r="I160" s="4"/>
       <c r="J160" s="5"/>
-      <c r="K160" s="16">
+      <c r="K160" s="7">
         <v>2.52</v>
       </c>
       <c r="L160" s="4"/>
       <c r="M160" s="5"/>
-      <c r="N160" s="17">
+      <c r="N160" s="8">
         <v>370500</v>
       </c>
       <c r="O160" s="4"/>
       <c r="P160" s="4"/>
       <c r="Q160" s="4"/>
       <c r="R160" s="4"/>
       <c r="S160" s="5"/>
     </row>
-    <row r="161" spans="2:19" ht="16.5" customHeight="1">
-[...1 lines deleted...]
-        <v>307</v>
+    <row r="161" spans="2:19" ht="16.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B161" s="3" t="s">
+        <v>305</v>
       </c>
       <c r="C161" s="4"/>
       <c r="D161" s="5"/>
-      <c r="E161" s="15" t="s">
-        <v>308</v>
+      <c r="E161" s="6" t="s">
+        <v>306</v>
       </c>
       <c r="F161" s="4"/>
       <c r="G161" s="4"/>
       <c r="H161" s="4"/>
       <c r="I161" s="4"/>
       <c r="J161" s="5"/>
-      <c r="K161" s="16">
+      <c r="K161" s="7">
         <v>1.38</v>
       </c>
       <c r="L161" s="4"/>
       <c r="M161" s="5"/>
-      <c r="N161" s="17">
+      <c r="N161" s="8">
         <v>49400</v>
       </c>
       <c r="O161" s="4"/>
       <c r="P161" s="4"/>
       <c r="Q161" s="4"/>
       <c r="R161" s="4"/>
       <c r="S161" s="5"/>
     </row>
-    <row r="162" spans="2:19" ht="16.5" customHeight="1">
-[...1 lines deleted...]
-        <v>309</v>
+    <row r="162" spans="2:19" ht="16.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B162" s="3" t="s">
+        <v>307</v>
       </c>
       <c r="C162" s="4"/>
       <c r="D162" s="5"/>
-      <c r="E162" s="15" t="s">
-        <v>310</v>
+      <c r="E162" s="6" t="s">
+        <v>308</v>
       </c>
       <c r="F162" s="4"/>
       <c r="G162" s="4"/>
       <c r="H162" s="4"/>
       <c r="I162" s="4"/>
       <c r="J162" s="5"/>
-      <c r="K162" s="16">
+      <c r="K162" s="7">
         <v>2.36</v>
       </c>
       <c r="L162" s="4"/>
       <c r="M162" s="5"/>
-      <c r="N162" s="17">
+      <c r="N162" s="8">
         <v>0</v>
       </c>
       <c r="O162" s="4"/>
       <c r="P162" s="4"/>
       <c r="Q162" s="4"/>
       <c r="R162" s="4"/>
       <c r="S162" s="5"/>
     </row>
-    <row r="163" spans="2:19" ht="16.5" customHeight="1">
-[...1 lines deleted...]
-        <v>311</v>
+    <row r="163" spans="2:19" ht="16.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B163" s="3" t="s">
+        <v>309</v>
       </c>
       <c r="C163" s="4"/>
       <c r="D163" s="5"/>
-      <c r="E163" s="15" t="s">
-        <v>312</v>
+      <c r="E163" s="6" t="s">
+        <v>310</v>
       </c>
       <c r="F163" s="4"/>
       <c r="G163" s="4"/>
       <c r="H163" s="4"/>
       <c r="I163" s="4"/>
       <c r="J163" s="5"/>
-      <c r="K163" s="16">
+      <c r="K163" s="7">
         <v>4.78</v>
       </c>
       <c r="L163" s="4"/>
       <c r="M163" s="5"/>
-      <c r="N163" s="17">
+      <c r="N163" s="8">
         <v>0</v>
       </c>
       <c r="O163" s="4"/>
       <c r="P163" s="4"/>
       <c r="Q163" s="4"/>
       <c r="R163" s="4"/>
       <c r="S163" s="5"/>
     </row>
-    <row r="164" spans="2:19" ht="16.5" customHeight="1">
-[...1 lines deleted...]
-        <v>313</v>
+    <row r="164" spans="2:19" ht="16.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B164" s="3" t="s">
+        <v>311</v>
       </c>
       <c r="C164" s="4"/>
       <c r="D164" s="5"/>
-      <c r="E164" s="15" t="s">
-        <v>314</v>
+      <c r="E164" s="6" t="s">
+        <v>312</v>
       </c>
       <c r="F164" s="4"/>
       <c r="G164" s="4"/>
       <c r="H164" s="4"/>
       <c r="I164" s="4"/>
       <c r="J164" s="5"/>
-      <c r="K164" s="16">
+      <c r="K164" s="7">
         <v>3</v>
       </c>
       <c r="L164" s="4"/>
       <c r="M164" s="5"/>
-      <c r="N164" s="17">
+      <c r="N164" s="8">
         <v>15000</v>
       </c>
       <c r="O164" s="4"/>
       <c r="P164" s="4"/>
       <c r="Q164" s="4"/>
       <c r="R164" s="4"/>
       <c r="S164" s="5"/>
     </row>
-    <row r="165" spans="2:19" ht="16.5" customHeight="1">
-[...1 lines deleted...]
-        <v>315</v>
+    <row r="165" spans="2:19" ht="16.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B165" s="3" t="s">
+        <v>313</v>
       </c>
       <c r="C165" s="4"/>
       <c r="D165" s="5"/>
-      <c r="E165" s="15" t="s">
-        <v>316</v>
+      <c r="E165" s="6" t="s">
+        <v>314</v>
       </c>
       <c r="F165" s="4"/>
       <c r="G165" s="4"/>
       <c r="H165" s="4"/>
       <c r="I165" s="4"/>
       <c r="J165" s="5"/>
-      <c r="K165" s="16">
+      <c r="K165" s="7">
         <v>1</v>
       </c>
       <c r="L165" s="4"/>
       <c r="M165" s="5"/>
-      <c r="N165" s="17">
+      <c r="N165" s="8">
         <v>81900</v>
       </c>
       <c r="O165" s="4"/>
       <c r="P165" s="4"/>
       <c r="Q165" s="4"/>
       <c r="R165" s="4"/>
       <c r="S165" s="5"/>
     </row>
-    <row r="166" spans="2:19" ht="16.5" customHeight="1">
-[...1 lines deleted...]
-        <v>317</v>
+    <row r="166" spans="2:19" ht="16.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B166" s="3" t="s">
+        <v>315</v>
       </c>
       <c r="C166" s="4"/>
       <c r="D166" s="5"/>
-      <c r="E166" s="15" t="s">
-        <v>318</v>
+      <c r="E166" s="6" t="s">
+        <v>316</v>
       </c>
       <c r="F166" s="4"/>
       <c r="G166" s="4"/>
       <c r="H166" s="4"/>
       <c r="I166" s="4"/>
       <c r="J166" s="5"/>
-      <c r="K166" s="16">
+      <c r="K166" s="7">
         <v>1.04</v>
       </c>
       <c r="L166" s="4"/>
       <c r="M166" s="5"/>
-      <c r="N166" s="17">
+      <c r="N166" s="8">
         <v>265240.13</v>
       </c>
       <c r="O166" s="4"/>
       <c r="P166" s="4"/>
       <c r="Q166" s="4"/>
       <c r="R166" s="4"/>
       <c r="S166" s="5"/>
     </row>
-    <row r="167" spans="2:19" ht="16.5" customHeight="1">
-[...1 lines deleted...]
-        <v>319</v>
+    <row r="167" spans="2:19" ht="16.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B167" s="3" t="s">
+        <v>317</v>
       </c>
       <c r="C167" s="4"/>
       <c r="D167" s="5"/>
-      <c r="E167" s="15" t="s">
-        <v>320</v>
+      <c r="E167" s="6" t="s">
+        <v>318</v>
       </c>
       <c r="F167" s="4"/>
       <c r="G167" s="4"/>
       <c r="H167" s="4"/>
       <c r="I167" s="4"/>
       <c r="J167" s="5"/>
-      <c r="K167" s="16">
+      <c r="K167" s="7">
         <v>1.7</v>
       </c>
       <c r="L167" s="4"/>
       <c r="M167" s="5"/>
-      <c r="N167" s="17">
+      <c r="N167" s="8">
         <v>188200</v>
       </c>
       <c r="O167" s="4"/>
       <c r="P167" s="4"/>
       <c r="Q167" s="4"/>
       <c r="R167" s="4"/>
       <c r="S167" s="5"/>
     </row>
-    <row r="168" spans="2:19" ht="16.5" customHeight="1">
-[...1 lines deleted...]
-        <v>321</v>
+    <row r="168" spans="2:19" ht="16.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B168" s="3" t="s">
+        <v>319</v>
       </c>
       <c r="C168" s="4"/>
       <c r="D168" s="5"/>
-      <c r="E168" s="15" t="s">
-        <v>322</v>
+      <c r="E168" s="6" t="s">
+        <v>320</v>
       </c>
       <c r="F168" s="4"/>
       <c r="G168" s="4"/>
       <c r="H168" s="4"/>
       <c r="I168" s="4"/>
       <c r="J168" s="5"/>
-      <c r="K168" s="16" t="s">
-        <v>96</v>
+      <c r="K168" s="7" t="s">
+        <v>487</v>
       </c>
       <c r="L168" s="4"/>
       <c r="M168" s="5"/>
-      <c r="N168" s="17">
+      <c r="N168" s="8">
         <v>2000000</v>
       </c>
       <c r="O168" s="4"/>
       <c r="P168" s="4"/>
       <c r="Q168" s="4"/>
       <c r="R168" s="4"/>
       <c r="S168" s="5"/>
     </row>
-    <row r="169" spans="2:19" ht="16.5" customHeight="1">
-[...1 lines deleted...]
-        <v>323</v>
+    <row r="169" spans="2:19" ht="16.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B169" s="3" t="s">
+        <v>321</v>
       </c>
       <c r="C169" s="4"/>
       <c r="D169" s="5"/>
-      <c r="E169" s="15" t="s">
-        <v>324</v>
+      <c r="E169" s="6" t="s">
+        <v>322</v>
       </c>
       <c r="F169" s="4"/>
       <c r="G169" s="4"/>
       <c r="H169" s="4"/>
       <c r="I169" s="4"/>
       <c r="J169" s="5"/>
-      <c r="K169" s="16">
+      <c r="K169" s="7">
         <v>2.0099999999999998</v>
       </c>
       <c r="L169" s="4"/>
       <c r="M169" s="5"/>
-      <c r="N169" s="17">
+      <c r="N169" s="8">
         <v>25000</v>
       </c>
       <c r="O169" s="4"/>
       <c r="P169" s="4"/>
       <c r="Q169" s="4"/>
       <c r="R169" s="4"/>
       <c r="S169" s="5"/>
     </row>
-    <row r="170" spans="2:19" ht="16.5" customHeight="1">
-[...1 lines deleted...]
-        <v>325</v>
+    <row r="170" spans="2:19" ht="16.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B170" s="3" t="s">
+        <v>323</v>
       </c>
       <c r="C170" s="4"/>
       <c r="D170" s="5"/>
-      <c r="E170" s="15" t="s">
-        <v>326</v>
+      <c r="E170" s="6" t="s">
+        <v>324</v>
       </c>
       <c r="F170" s="4"/>
       <c r="G170" s="4"/>
       <c r="H170" s="4"/>
       <c r="I170" s="4"/>
       <c r="J170" s="5"/>
-      <c r="K170" s="16">
+      <c r="K170" s="7">
         <v>2.27</v>
       </c>
       <c r="L170" s="4"/>
       <c r="M170" s="5"/>
-      <c r="N170" s="17">
+      <c r="N170" s="8">
         <v>0</v>
       </c>
       <c r="O170" s="4"/>
       <c r="P170" s="4"/>
       <c r="Q170" s="4"/>
       <c r="R170" s="4"/>
       <c r="S170" s="5"/>
     </row>
-    <row r="171" spans="2:19" ht="16.5" customHeight="1">
-[...1 lines deleted...]
-        <v>327</v>
+    <row r="171" spans="2:19" ht="16.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B171" s="3" t="s">
+        <v>325</v>
       </c>
       <c r="C171" s="4"/>
       <c r="D171" s="5"/>
-      <c r="E171" s="15" t="s">
-        <v>328</v>
+      <c r="E171" s="6" t="s">
+        <v>326</v>
       </c>
       <c r="F171" s="4"/>
       <c r="G171" s="4"/>
       <c r="H171" s="4"/>
       <c r="I171" s="4"/>
       <c r="J171" s="5"/>
-      <c r="K171" s="16">
+      <c r="K171" s="7">
         <v>1.38</v>
       </c>
       <c r="L171" s="4"/>
       <c r="M171" s="5"/>
-      <c r="N171" s="17">
+      <c r="N171" s="8">
         <v>549200</v>
       </c>
       <c r="O171" s="4"/>
       <c r="P171" s="4"/>
       <c r="Q171" s="4"/>
       <c r="R171" s="4"/>
       <c r="S171" s="5"/>
     </row>
-    <row r="172" spans="2:19" ht="16.5" customHeight="1">
-[...1 lines deleted...]
-        <v>329</v>
+    <row r="172" spans="2:19" ht="16.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B172" s="3" t="s">
+        <v>327</v>
       </c>
       <c r="C172" s="4"/>
       <c r="D172" s="5"/>
-      <c r="E172" s="15" t="s">
-        <v>330</v>
+      <c r="E172" s="6" t="s">
+        <v>328</v>
       </c>
       <c r="F172" s="4"/>
       <c r="G172" s="4"/>
       <c r="H172" s="4"/>
       <c r="I172" s="4"/>
       <c r="J172" s="5"/>
-      <c r="K172" s="16">
+      <c r="K172" s="7">
         <v>1</v>
       </c>
       <c r="L172" s="4"/>
       <c r="M172" s="5"/>
-      <c r="N172" s="17">
+      <c r="N172" s="8">
         <v>863109.33</v>
       </c>
       <c r="O172" s="4"/>
       <c r="P172" s="4"/>
       <c r="Q172" s="4"/>
       <c r="R172" s="4"/>
       <c r="S172" s="5"/>
     </row>
-    <row r="173" spans="2:19" ht="16.5" customHeight="1">
-[...1 lines deleted...]
-        <v>331</v>
+    <row r="173" spans="2:19" ht="16.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B173" s="3" t="s">
+        <v>329</v>
       </c>
       <c r="C173" s="4"/>
       <c r="D173" s="5"/>
-      <c r="E173" s="15" t="s">
-        <v>332</v>
+      <c r="E173" s="6" t="s">
+        <v>330</v>
       </c>
       <c r="F173" s="4"/>
       <c r="G173" s="4"/>
       <c r="H173" s="4"/>
       <c r="I173" s="4"/>
       <c r="J173" s="5"/>
-      <c r="K173" s="16">
+      <c r="K173" s="7">
         <v>1</v>
       </c>
       <c r="L173" s="4"/>
       <c r="M173" s="5"/>
-      <c r="N173" s="17">
+      <c r="N173" s="8">
         <v>492840</v>
       </c>
       <c r="O173" s="4"/>
       <c r="P173" s="4"/>
       <c r="Q173" s="4"/>
       <c r="R173" s="4"/>
       <c r="S173" s="5"/>
     </row>
-    <row r="174" spans="2:19" ht="16.5" customHeight="1">
-[...1 lines deleted...]
-        <v>333</v>
+    <row r="174" spans="2:19" ht="16.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B174" s="3" t="s">
+        <v>331</v>
       </c>
       <c r="C174" s="4"/>
       <c r="D174" s="5"/>
-      <c r="E174" s="15" t="s">
-        <v>334</v>
+      <c r="E174" s="6" t="s">
+        <v>332</v>
       </c>
       <c r="F174" s="4"/>
       <c r="G174" s="4"/>
       <c r="H174" s="4"/>
       <c r="I174" s="4"/>
       <c r="J174" s="5"/>
-      <c r="K174" s="16">
+      <c r="K174" s="7">
         <v>1.2</v>
       </c>
       <c r="L174" s="4"/>
       <c r="M174" s="5"/>
-      <c r="N174" s="17">
+      <c r="N174" s="8">
         <v>30000</v>
       </c>
       <c r="O174" s="4"/>
       <c r="P174" s="4"/>
       <c r="Q174" s="4"/>
       <c r="R174" s="4"/>
       <c r="S174" s="5"/>
     </row>
-    <row r="175" spans="2:19" ht="16.5" customHeight="1">
-[...1 lines deleted...]
-        <v>335</v>
+    <row r="175" spans="2:19" ht="16.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B175" s="3" t="s">
+        <v>333</v>
       </c>
       <c r="C175" s="4"/>
       <c r="D175" s="5"/>
-      <c r="E175" s="15" t="s">
-        <v>336</v>
+      <c r="E175" s="6" t="s">
+        <v>334</v>
       </c>
       <c r="F175" s="4"/>
       <c r="G175" s="4"/>
       <c r="H175" s="4"/>
       <c r="I175" s="4"/>
       <c r="J175" s="5"/>
-      <c r="K175" s="16">
+      <c r="K175" s="7">
         <v>2.3199999999999998</v>
       </c>
       <c r="L175" s="4"/>
       <c r="M175" s="5"/>
-      <c r="N175" s="17">
+      <c r="N175" s="8">
         <v>270600</v>
       </c>
       <c r="O175" s="4"/>
       <c r="P175" s="4"/>
       <c r="Q175" s="4"/>
       <c r="R175" s="4"/>
       <c r="S175" s="5"/>
     </row>
-    <row r="176" spans="2:19" ht="16.5" customHeight="1">
-[...1 lines deleted...]
-        <v>337</v>
+    <row r="176" spans="2:19" ht="16.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B176" s="3" t="s">
+        <v>335</v>
       </c>
       <c r="C176" s="4"/>
       <c r="D176" s="5"/>
-      <c r="E176" s="15" t="s">
-        <v>338</v>
+      <c r="E176" s="6" t="s">
+        <v>336</v>
       </c>
       <c r="F176" s="4"/>
       <c r="G176" s="4"/>
       <c r="H176" s="4"/>
       <c r="I176" s="4"/>
       <c r="J176" s="5"/>
-      <c r="K176" s="16">
+      <c r="K176" s="7">
         <v>1.3</v>
       </c>
       <c r="L176" s="4"/>
       <c r="M176" s="5"/>
-      <c r="N176" s="17">
+      <c r="N176" s="8">
         <v>586127.06000000006</v>
       </c>
       <c r="O176" s="4"/>
       <c r="P176" s="4"/>
       <c r="Q176" s="4"/>
       <c r="R176" s="4"/>
       <c r="S176" s="5"/>
     </row>
-    <row r="177" spans="2:19" ht="16.5" customHeight="1">
-[...1 lines deleted...]
-        <v>339</v>
+    <row r="177" spans="2:19" ht="16.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B177" s="3" t="s">
+        <v>337</v>
       </c>
       <c r="C177" s="4"/>
       <c r="D177" s="5"/>
-      <c r="E177" s="15" t="s">
-        <v>340</v>
+      <c r="E177" s="6" t="s">
+        <v>338</v>
       </c>
       <c r="F177" s="4"/>
       <c r="G177" s="4"/>
       <c r="H177" s="4"/>
       <c r="I177" s="4"/>
       <c r="J177" s="5"/>
-      <c r="K177" s="16">
+      <c r="K177" s="7">
         <v>2.72</v>
       </c>
       <c r="L177" s="4"/>
       <c r="M177" s="5"/>
-      <c r="N177" s="17">
+      <c r="N177" s="8">
         <v>150600</v>
       </c>
       <c r="O177" s="4"/>
       <c r="P177" s="4"/>
       <c r="Q177" s="4"/>
       <c r="R177" s="4"/>
       <c r="S177" s="5"/>
     </row>
-    <row r="178" spans="2:19" ht="16.5" customHeight="1">
-[...1 lines deleted...]
-        <v>341</v>
+    <row r="178" spans="2:19" ht="16.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B178" s="3" t="s">
+        <v>339</v>
       </c>
       <c r="C178" s="4"/>
       <c r="D178" s="5"/>
-      <c r="E178" s="15" t="s">
-        <v>342</v>
+      <c r="E178" s="6" t="s">
+        <v>340</v>
       </c>
       <c r="F178" s="4"/>
       <c r="G178" s="4"/>
       <c r="H178" s="4"/>
       <c r="I178" s="4"/>
       <c r="J178" s="5"/>
-      <c r="K178" s="16">
+      <c r="K178" s="7">
         <v>2.67</v>
       </c>
       <c r="L178" s="4"/>
       <c r="M178" s="5"/>
-      <c r="N178" s="17">
+      <c r="N178" s="8">
         <v>0</v>
       </c>
       <c r="O178" s="4"/>
       <c r="P178" s="4"/>
       <c r="Q178" s="4"/>
       <c r="R178" s="4"/>
       <c r="S178" s="5"/>
     </row>
-    <row r="179" spans="2:19" ht="16.5" customHeight="1">
-[...1 lines deleted...]
-        <v>343</v>
+    <row r="179" spans="2:19" ht="16.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B179" s="3" t="s">
+        <v>341</v>
       </c>
       <c r="C179" s="4"/>
       <c r="D179" s="5"/>
-      <c r="E179" s="15" t="s">
-        <v>344</v>
+      <c r="E179" s="6" t="s">
+        <v>342</v>
       </c>
       <c r="F179" s="4"/>
       <c r="G179" s="4"/>
       <c r="H179" s="4"/>
       <c r="I179" s="4"/>
       <c r="J179" s="5"/>
-      <c r="K179" s="16">
+      <c r="K179" s="7">
         <v>1</v>
       </c>
       <c r="L179" s="4"/>
       <c r="M179" s="5"/>
-      <c r="N179" s="17">
+      <c r="N179" s="8">
         <v>18700</v>
       </c>
       <c r="O179" s="4"/>
       <c r="P179" s="4"/>
       <c r="Q179" s="4"/>
       <c r="R179" s="4"/>
       <c r="S179" s="5"/>
     </row>
-    <row r="180" spans="2:19" ht="16.5" customHeight="1">
-[...1 lines deleted...]
-        <v>345</v>
+    <row r="180" spans="2:19" ht="16.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B180" s="3" t="s">
+        <v>343</v>
       </c>
       <c r="C180" s="4"/>
       <c r="D180" s="5"/>
-      <c r="E180" s="15" t="s">
-        <v>346</v>
+      <c r="E180" s="6" t="s">
+        <v>344</v>
       </c>
       <c r="F180" s="4"/>
       <c r="G180" s="4"/>
       <c r="H180" s="4"/>
       <c r="I180" s="4"/>
       <c r="J180" s="5"/>
-      <c r="K180" s="16">
+      <c r="K180" s="7">
         <v>1</v>
       </c>
       <c r="L180" s="4"/>
       <c r="M180" s="5"/>
-      <c r="N180" s="17">
+      <c r="N180" s="8">
         <v>256122.67</v>
       </c>
       <c r="O180" s="4"/>
       <c r="P180" s="4"/>
       <c r="Q180" s="4"/>
       <c r="R180" s="4"/>
       <c r="S180" s="5"/>
     </row>
-    <row r="181" spans="2:19" ht="16.5" customHeight="1">
-[...1 lines deleted...]
-        <v>347</v>
+    <row r="181" spans="2:19" ht="16.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B181" s="3" t="s">
+        <v>345</v>
       </c>
       <c r="C181" s="4"/>
       <c r="D181" s="5"/>
-      <c r="E181" s="15" t="s">
-        <v>348</v>
+      <c r="E181" s="6" t="s">
+        <v>346</v>
       </c>
       <c r="F181" s="4"/>
       <c r="G181" s="4"/>
       <c r="H181" s="4"/>
       <c r="I181" s="4"/>
       <c r="J181" s="5"/>
-      <c r="K181" s="16">
+      <c r="K181" s="7">
         <v>1.1100000000000001</v>
       </c>
       <c r="L181" s="4"/>
       <c r="M181" s="5"/>
-      <c r="N181" s="17">
+      <c r="N181" s="8">
         <v>50965.07</v>
       </c>
       <c r="O181" s="4"/>
       <c r="P181" s="4"/>
       <c r="Q181" s="4"/>
       <c r="R181" s="4"/>
       <c r="S181" s="5"/>
     </row>
-    <row r="182" spans="2:19" ht="16.5" customHeight="1">
-[...1 lines deleted...]
-        <v>349</v>
+    <row r="182" spans="2:19" ht="16.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B182" s="3" t="s">
+        <v>347</v>
       </c>
       <c r="C182" s="4"/>
       <c r="D182" s="5"/>
-      <c r="E182" s="15" t="s">
-        <v>350</v>
+      <c r="E182" s="6" t="s">
+        <v>348</v>
       </c>
       <c r="F182" s="4"/>
       <c r="G182" s="4"/>
       <c r="H182" s="4"/>
       <c r="I182" s="4"/>
       <c r="J182" s="5"/>
-      <c r="K182" s="16">
+      <c r="K182" s="7">
         <v>5.44</v>
       </c>
       <c r="L182" s="4"/>
       <c r="M182" s="5"/>
-      <c r="N182" s="17">
+      <c r="N182" s="8">
         <v>27200</v>
       </c>
       <c r="O182" s="4"/>
       <c r="P182" s="4"/>
       <c r="Q182" s="4"/>
       <c r="R182" s="4"/>
       <c r="S182" s="5"/>
     </row>
-    <row r="183" spans="2:19" ht="16.5" customHeight="1">
-[...1 lines deleted...]
-        <v>351</v>
+    <row r="183" spans="2:19" ht="16.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B183" s="3" t="s">
+        <v>349</v>
       </c>
       <c r="C183" s="4"/>
       <c r="D183" s="5"/>
-      <c r="E183" s="15" t="s">
-        <v>352</v>
+      <c r="E183" s="6" t="s">
+        <v>350</v>
       </c>
       <c r="F183" s="4"/>
       <c r="G183" s="4"/>
       <c r="H183" s="4"/>
       <c r="I183" s="4"/>
       <c r="J183" s="5"/>
-      <c r="K183" s="16">
+      <c r="K183" s="7">
         <v>2.73</v>
       </c>
       <c r="L183" s="4"/>
       <c r="M183" s="5"/>
-      <c r="N183" s="17">
+      <c r="N183" s="8">
         <v>85743.75</v>
       </c>
       <c r="O183" s="4"/>
       <c r="P183" s="4"/>
       <c r="Q183" s="4"/>
       <c r="R183" s="4"/>
       <c r="S183" s="5"/>
     </row>
-    <row r="184" spans="2:19" ht="16.5" customHeight="1">
-[...1 lines deleted...]
-        <v>353</v>
+    <row r="184" spans="2:19" ht="16.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B184" s="3" t="s">
+        <v>351</v>
       </c>
       <c r="C184" s="4"/>
       <c r="D184" s="5"/>
-      <c r="E184" s="15" t="s">
-        <v>354</v>
+      <c r="E184" s="6" t="s">
+        <v>352</v>
       </c>
       <c r="F184" s="4"/>
       <c r="G184" s="4"/>
       <c r="H184" s="4"/>
       <c r="I184" s="4"/>
       <c r="J184" s="5"/>
-      <c r="K184" s="16">
+      <c r="K184" s="7">
         <v>2.0699999999999998</v>
       </c>
       <c r="L184" s="4"/>
       <c r="M184" s="5"/>
-      <c r="N184" s="17">
+      <c r="N184" s="8">
         <v>0</v>
       </c>
       <c r="O184" s="4"/>
       <c r="P184" s="4"/>
       <c r="Q184" s="4"/>
       <c r="R184" s="4"/>
       <c r="S184" s="5"/>
     </row>
-    <row r="185" spans="2:19" ht="16.5" customHeight="1">
-[...1 lines deleted...]
-        <v>355</v>
+    <row r="185" spans="2:19" ht="16.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B185" s="3" t="s">
+        <v>353</v>
       </c>
       <c r="C185" s="4"/>
       <c r="D185" s="5"/>
-      <c r="E185" s="15" t="s">
-        <v>356</v>
+      <c r="E185" s="6" t="s">
+        <v>354</v>
       </c>
       <c r="F185" s="4"/>
       <c r="G185" s="4"/>
       <c r="H185" s="4"/>
       <c r="I185" s="4"/>
       <c r="J185" s="5"/>
-      <c r="K185" s="16">
+      <c r="K185" s="7">
         <v>0.73</v>
       </c>
       <c r="L185" s="4"/>
       <c r="M185" s="5"/>
-      <c r="N185" s="17">
+      <c r="N185" s="8">
         <v>155286.01999999999</v>
       </c>
       <c r="O185" s="4"/>
       <c r="P185" s="4"/>
       <c r="Q185" s="4"/>
       <c r="R185" s="4"/>
       <c r="S185" s="5"/>
     </row>
-    <row r="186" spans="2:19" ht="16.5" customHeight="1">
-[...1 lines deleted...]
-        <v>357</v>
+    <row r="186" spans="2:19" ht="16.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B186" s="3" t="s">
+        <v>355</v>
       </c>
       <c r="C186" s="4"/>
       <c r="D186" s="5"/>
-      <c r="E186" s="15" t="s">
-        <v>358</v>
+      <c r="E186" s="6" t="s">
+        <v>356</v>
       </c>
       <c r="F186" s="4"/>
       <c r="G186" s="4"/>
       <c r="H186" s="4"/>
       <c r="I186" s="4"/>
       <c r="J186" s="5"/>
-      <c r="K186" s="16">
+      <c r="K186" s="7">
         <v>2.31</v>
       </c>
       <c r="L186" s="4"/>
       <c r="M186" s="5"/>
-      <c r="N186" s="17">
+      <c r="N186" s="8">
         <v>0</v>
       </c>
       <c r="O186" s="4"/>
       <c r="P186" s="4"/>
       <c r="Q186" s="4"/>
       <c r="R186" s="4"/>
       <c r="S186" s="5"/>
     </row>
-    <row r="187" spans="2:19" ht="16.5" customHeight="1">
-[...1 lines deleted...]
-        <v>359</v>
+    <row r="187" spans="2:19" ht="16.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B187" s="3" t="s">
+        <v>357</v>
       </c>
       <c r="C187" s="4"/>
       <c r="D187" s="5"/>
-      <c r="E187" s="15" t="s">
-        <v>360</v>
+      <c r="E187" s="6" t="s">
+        <v>358</v>
       </c>
       <c r="F187" s="4"/>
       <c r="G187" s="4"/>
       <c r="H187" s="4"/>
       <c r="I187" s="4"/>
       <c r="J187" s="5"/>
-      <c r="K187" s="16">
+      <c r="K187" s="7">
         <v>3.87</v>
       </c>
       <c r="L187" s="4"/>
       <c r="M187" s="5"/>
-      <c r="N187" s="17">
+      <c r="N187" s="8">
         <v>0</v>
       </c>
       <c r="O187" s="4"/>
       <c r="P187" s="4"/>
       <c r="Q187" s="4"/>
       <c r="R187" s="4"/>
       <c r="S187" s="5"/>
     </row>
-    <row r="188" spans="2:19" ht="16.5" customHeight="1">
-[...1 lines deleted...]
-        <v>361</v>
+    <row r="188" spans="2:19" ht="16.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B188" s="3" t="s">
+        <v>359</v>
       </c>
       <c r="C188" s="4"/>
       <c r="D188" s="5"/>
-      <c r="E188" s="15" t="s">
-        <v>362</v>
+      <c r="E188" s="6" t="s">
+        <v>360</v>
       </c>
       <c r="F188" s="4"/>
       <c r="G188" s="4"/>
       <c r="H188" s="4"/>
       <c r="I188" s="4"/>
       <c r="J188" s="5"/>
-      <c r="K188" s="16">
+      <c r="K188" s="7">
         <v>5.0599999999999996</v>
       </c>
       <c r="L188" s="4"/>
       <c r="M188" s="5"/>
-      <c r="N188" s="17">
+      <c r="N188" s="8">
         <v>0</v>
       </c>
       <c r="O188" s="4"/>
       <c r="P188" s="4"/>
       <c r="Q188" s="4"/>
       <c r="R188" s="4"/>
       <c r="S188" s="5"/>
     </row>
-    <row r="189" spans="2:19" ht="16.5" customHeight="1">
-[...1 lines deleted...]
-        <v>363</v>
+    <row r="189" spans="2:19" ht="16.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B189" s="3" t="s">
+        <v>361</v>
       </c>
       <c r="C189" s="4"/>
       <c r="D189" s="5"/>
-      <c r="E189" s="15" t="s">
-        <v>364</v>
+      <c r="E189" s="6" t="s">
+        <v>362</v>
       </c>
       <c r="F189" s="4"/>
       <c r="G189" s="4"/>
       <c r="H189" s="4"/>
       <c r="I189" s="4"/>
       <c r="J189" s="5"/>
-      <c r="K189" s="16">
+      <c r="K189" s="7">
         <v>1</v>
       </c>
       <c r="L189" s="4"/>
       <c r="M189" s="5"/>
-      <c r="N189" s="17">
+      <c r="N189" s="8">
         <v>56100</v>
       </c>
       <c r="O189" s="4"/>
       <c r="P189" s="4"/>
       <c r="Q189" s="4"/>
       <c r="R189" s="4"/>
       <c r="S189" s="5"/>
     </row>
-    <row r="190" spans="2:19" ht="16.5" customHeight="1">
-[...1 lines deleted...]
-        <v>365</v>
+    <row r="190" spans="2:19" ht="16.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B190" s="3" t="s">
+        <v>363</v>
       </c>
       <c r="C190" s="4"/>
       <c r="D190" s="5"/>
-      <c r="E190" s="15" t="s">
-        <v>366</v>
+      <c r="E190" s="6" t="s">
+        <v>364</v>
       </c>
       <c r="F190" s="4"/>
       <c r="G190" s="4"/>
       <c r="H190" s="4"/>
       <c r="I190" s="4"/>
       <c r="J190" s="5"/>
-      <c r="K190" s="16">
+      <c r="K190" s="7">
         <v>5.17</v>
       </c>
       <c r="L190" s="4"/>
       <c r="M190" s="5"/>
-      <c r="N190" s="17">
+      <c r="N190" s="8">
         <v>0</v>
       </c>
       <c r="O190" s="4"/>
       <c r="P190" s="4"/>
       <c r="Q190" s="4"/>
       <c r="R190" s="4"/>
       <c r="S190" s="5"/>
     </row>
-    <row r="191" spans="2:19" ht="16.5" customHeight="1">
-[...1 lines deleted...]
-        <v>367</v>
+    <row r="191" spans="2:19" ht="16.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B191" s="3" t="s">
+        <v>365</v>
       </c>
       <c r="C191" s="4"/>
       <c r="D191" s="5"/>
-      <c r="E191" s="15" t="s">
-        <v>368</v>
+      <c r="E191" s="6" t="s">
+        <v>366</v>
       </c>
       <c r="F191" s="4"/>
       <c r="G191" s="4"/>
       <c r="H191" s="4"/>
       <c r="I191" s="4"/>
       <c r="J191" s="5"/>
-      <c r="K191" s="16">
+      <c r="K191" s="7">
         <v>1.59</v>
       </c>
       <c r="L191" s="4"/>
       <c r="M191" s="5"/>
-      <c r="N191" s="17">
+      <c r="N191" s="8">
         <v>0</v>
       </c>
       <c r="O191" s="4"/>
       <c r="P191" s="4"/>
       <c r="Q191" s="4"/>
       <c r="R191" s="4"/>
       <c r="S191" s="5"/>
     </row>
-    <row r="192" spans="2:19" ht="16.5" customHeight="1">
-[...1 lines deleted...]
-        <v>369</v>
+    <row r="192" spans="2:19" ht="16.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B192" s="3" t="s">
+        <v>367</v>
       </c>
       <c r="C192" s="4"/>
       <c r="D192" s="5"/>
-      <c r="E192" s="15" t="s">
-        <v>370</v>
+      <c r="E192" s="6" t="s">
+        <v>368</v>
       </c>
       <c r="F192" s="4"/>
       <c r="G192" s="4"/>
       <c r="H192" s="4"/>
       <c r="I192" s="4"/>
       <c r="J192" s="5"/>
-      <c r="K192" s="16">
+      <c r="K192" s="7">
         <v>7.62</v>
       </c>
       <c r="L192" s="4"/>
       <c r="M192" s="5"/>
-      <c r="N192" s="17">
+      <c r="N192" s="8">
         <v>0</v>
       </c>
       <c r="O192" s="4"/>
       <c r="P192" s="4"/>
       <c r="Q192" s="4"/>
       <c r="R192" s="4"/>
       <c r="S192" s="5"/>
     </row>
-    <row r="193" spans="2:19" ht="16.5" customHeight="1">
-[...1 lines deleted...]
-        <v>371</v>
+    <row r="193" spans="2:19" ht="16.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B193" s="3" t="s">
+        <v>369</v>
       </c>
       <c r="C193" s="4"/>
       <c r="D193" s="5"/>
-      <c r="E193" s="15" t="s">
-        <v>372</v>
+      <c r="E193" s="6" t="s">
+        <v>370</v>
       </c>
       <c r="F193" s="4"/>
       <c r="G193" s="4"/>
       <c r="H193" s="4"/>
       <c r="I193" s="4"/>
       <c r="J193" s="5"/>
-      <c r="K193" s="16">
+      <c r="K193" s="7">
         <v>0.66</v>
       </c>
       <c r="L193" s="4"/>
       <c r="M193" s="5"/>
-      <c r="N193" s="17">
+      <c r="N193" s="8">
         <v>0</v>
       </c>
       <c r="O193" s="4"/>
       <c r="P193" s="4"/>
       <c r="Q193" s="4"/>
       <c r="R193" s="4"/>
       <c r="S193" s="5"/>
     </row>
-    <row r="194" spans="2:19" ht="16.5" customHeight="1">
-[...1 lines deleted...]
-        <v>373</v>
+    <row r="194" spans="2:19" ht="16.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B194" s="3" t="s">
+        <v>371</v>
       </c>
       <c r="C194" s="4"/>
       <c r="D194" s="5"/>
-      <c r="E194" s="15" t="s">
-        <v>374</v>
+      <c r="E194" s="6" t="s">
+        <v>372</v>
       </c>
       <c r="F194" s="4"/>
       <c r="G194" s="4"/>
       <c r="H194" s="4"/>
       <c r="I194" s="4"/>
       <c r="J194" s="5"/>
-      <c r="K194" s="16">
+      <c r="K194" s="7">
         <v>1.03</v>
       </c>
       <c r="L194" s="4"/>
       <c r="M194" s="5"/>
-      <c r="N194" s="17">
+      <c r="N194" s="8">
         <v>425225.36</v>
       </c>
       <c r="O194" s="4"/>
       <c r="P194" s="4"/>
       <c r="Q194" s="4"/>
       <c r="R194" s="4"/>
       <c r="S194" s="5"/>
     </row>
-    <row r="195" spans="2:19" ht="16.5" customHeight="1">
-[...1 lines deleted...]
-        <v>375</v>
+    <row r="195" spans="2:19" ht="16.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B195" s="3" t="s">
+        <v>373</v>
       </c>
       <c r="C195" s="4"/>
       <c r="D195" s="5"/>
-      <c r="E195" s="15" t="s">
-        <v>376</v>
+      <c r="E195" s="6" t="s">
+        <v>374</v>
       </c>
       <c r="F195" s="4"/>
       <c r="G195" s="4"/>
       <c r="H195" s="4"/>
       <c r="I195" s="4"/>
       <c r="J195" s="5"/>
-      <c r="K195" s="16">
+      <c r="K195" s="7">
         <v>2.67</v>
       </c>
       <c r="L195" s="4"/>
       <c r="M195" s="5"/>
-      <c r="N195" s="17">
+      <c r="N195" s="8">
         <v>0</v>
       </c>
       <c r="O195" s="4"/>
       <c r="P195" s="4"/>
       <c r="Q195" s="4"/>
       <c r="R195" s="4"/>
       <c r="S195" s="5"/>
     </row>
-    <row r="196" spans="2:19" ht="16.5" customHeight="1">
-[...1 lines deleted...]
-        <v>377</v>
+    <row r="196" spans="2:19" ht="16.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B196" s="3" t="s">
+        <v>375</v>
       </c>
       <c r="C196" s="4"/>
       <c r="D196" s="5"/>
-      <c r="E196" s="15" t="s">
-        <v>378</v>
+      <c r="E196" s="6" t="s">
+        <v>376</v>
       </c>
       <c r="F196" s="4"/>
       <c r="G196" s="4"/>
       <c r="H196" s="4"/>
       <c r="I196" s="4"/>
       <c r="J196" s="5"/>
-      <c r="K196" s="16">
+      <c r="K196" s="7">
         <v>3.34</v>
       </c>
       <c r="L196" s="4"/>
       <c r="M196" s="5"/>
-      <c r="N196" s="17">
+      <c r="N196" s="8">
         <v>0</v>
       </c>
       <c r="O196" s="4"/>
       <c r="P196" s="4"/>
       <c r="Q196" s="4"/>
       <c r="R196" s="4"/>
       <c r="S196" s="5"/>
     </row>
-    <row r="197" spans="2:19" ht="16.5" customHeight="1">
-[...1 lines deleted...]
-        <v>379</v>
+    <row r="197" spans="2:19" ht="16.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B197" s="3" t="s">
+        <v>377</v>
       </c>
       <c r="C197" s="4"/>
       <c r="D197" s="5"/>
-      <c r="E197" s="15" t="s">
-        <v>380</v>
+      <c r="E197" s="6" t="s">
+        <v>378</v>
       </c>
       <c r="F197" s="4"/>
       <c r="G197" s="4"/>
       <c r="H197" s="4"/>
       <c r="I197" s="4"/>
       <c r="J197" s="5"/>
-      <c r="K197" s="16">
+      <c r="K197" s="7">
         <v>0.86</v>
       </c>
       <c r="L197" s="4"/>
       <c r="M197" s="5"/>
-      <c r="N197" s="17">
+      <c r="N197" s="8">
         <v>30708.92</v>
       </c>
       <c r="O197" s="4"/>
       <c r="P197" s="4"/>
       <c r="Q197" s="4"/>
       <c r="R197" s="4"/>
       <c r="S197" s="5"/>
     </row>
-    <row r="198" spans="2:19" ht="16.5" customHeight="1">
-[...1 lines deleted...]
-        <v>381</v>
+    <row r="198" spans="2:19" ht="16.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B198" s="3" t="s">
+        <v>379</v>
       </c>
       <c r="C198" s="4"/>
       <c r="D198" s="5"/>
-      <c r="E198" s="15" t="s">
-        <v>382</v>
+      <c r="E198" s="6" t="s">
+        <v>380</v>
       </c>
       <c r="F198" s="4"/>
       <c r="G198" s="4"/>
       <c r="H198" s="4"/>
       <c r="I198" s="4"/>
       <c r="J198" s="5"/>
-      <c r="K198" s="16">
+      <c r="K198" s="7">
         <v>1</v>
       </c>
       <c r="L198" s="4"/>
       <c r="M198" s="5"/>
-      <c r="N198" s="17">
+      <c r="N198" s="8">
         <v>352520</v>
       </c>
       <c r="O198" s="4"/>
       <c r="P198" s="4"/>
       <c r="Q198" s="4"/>
       <c r="R198" s="4"/>
       <c r="S198" s="5"/>
     </row>
-    <row r="199" spans="2:19" ht="16.5" customHeight="1">
-[...1 lines deleted...]
-        <v>383</v>
+    <row r="199" spans="2:19" ht="16.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B199" s="3" t="s">
+        <v>381</v>
       </c>
       <c r="C199" s="4"/>
       <c r="D199" s="5"/>
-      <c r="E199" s="15" t="s">
-        <v>384</v>
+      <c r="E199" s="6" t="s">
+        <v>382</v>
       </c>
       <c r="F199" s="4"/>
       <c r="G199" s="4"/>
       <c r="H199" s="4"/>
       <c r="I199" s="4"/>
       <c r="J199" s="5"/>
-      <c r="K199" s="16">
+      <c r="K199" s="7">
         <v>1</v>
       </c>
       <c r="L199" s="4"/>
       <c r="M199" s="5"/>
-      <c r="N199" s="17">
+      <c r="N199" s="8">
         <v>22200</v>
       </c>
       <c r="O199" s="4"/>
       <c r="P199" s="4"/>
       <c r="Q199" s="4"/>
       <c r="R199" s="4"/>
       <c r="S199" s="5"/>
     </row>
-    <row r="200" spans="2:19" ht="16.5" customHeight="1">
-[...1 lines deleted...]
-        <v>385</v>
+    <row r="200" spans="2:19" ht="16.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B200" s="3" t="s">
+        <v>383</v>
       </c>
       <c r="C200" s="4"/>
       <c r="D200" s="5"/>
-      <c r="E200" s="15" t="s">
-        <v>386</v>
+      <c r="E200" s="6" t="s">
+        <v>384</v>
       </c>
       <c r="F200" s="4"/>
       <c r="G200" s="4"/>
       <c r="H200" s="4"/>
       <c r="I200" s="4"/>
       <c r="J200" s="5"/>
-      <c r="K200" s="16">
+      <c r="K200" s="7">
         <v>5.12</v>
       </c>
       <c r="L200" s="4"/>
       <c r="M200" s="5"/>
-      <c r="N200" s="17">
+      <c r="N200" s="8">
         <v>0</v>
       </c>
       <c r="O200" s="4"/>
       <c r="P200" s="4"/>
       <c r="Q200" s="4"/>
       <c r="R200" s="4"/>
       <c r="S200" s="5"/>
     </row>
-    <row r="201" spans="2:19" ht="16.5" customHeight="1">
-[...1 lines deleted...]
-        <v>387</v>
+    <row r="201" spans="2:19" ht="16.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B201" s="3" t="s">
+        <v>385</v>
       </c>
       <c r="C201" s="4"/>
       <c r="D201" s="5"/>
-      <c r="E201" s="15" t="s">
-        <v>388</v>
+      <c r="E201" s="6" t="s">
+        <v>386</v>
       </c>
       <c r="F201" s="4"/>
       <c r="G201" s="4"/>
       <c r="H201" s="4"/>
       <c r="I201" s="4"/>
       <c r="J201" s="5"/>
-      <c r="K201" s="16">
+      <c r="K201" s="7">
         <v>0.89</v>
       </c>
       <c r="L201" s="4"/>
       <c r="M201" s="5"/>
-      <c r="N201" s="17">
+      <c r="N201" s="8">
         <v>44400</v>
       </c>
       <c r="O201" s="4"/>
       <c r="P201" s="4"/>
       <c r="Q201" s="4"/>
       <c r="R201" s="4"/>
       <c r="S201" s="5"/>
     </row>
-    <row r="202" spans="2:19" ht="16.5" customHeight="1">
-[...1 lines deleted...]
-        <v>389</v>
+    <row r="202" spans="2:19" ht="16.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B202" s="3" t="s">
+        <v>387</v>
       </c>
       <c r="C202" s="4"/>
       <c r="D202" s="5"/>
-      <c r="E202" s="15" t="s">
-        <v>390</v>
+      <c r="E202" s="6" t="s">
+        <v>388</v>
       </c>
       <c r="F202" s="4"/>
       <c r="G202" s="4"/>
       <c r="H202" s="4"/>
       <c r="I202" s="4"/>
       <c r="J202" s="5"/>
-      <c r="K202" s="16">
+      <c r="K202" s="7">
         <v>1.66</v>
       </c>
       <c r="L202" s="4"/>
       <c r="M202" s="5"/>
-      <c r="N202" s="17">
+      <c r="N202" s="8">
         <v>28116.05</v>
       </c>
       <c r="O202" s="4"/>
       <c r="P202" s="4"/>
       <c r="Q202" s="4"/>
       <c r="R202" s="4"/>
       <c r="S202" s="5"/>
     </row>
-    <row r="203" spans="2:19" ht="16.5" customHeight="1">
-[...1 lines deleted...]
-        <v>391</v>
+    <row r="203" spans="2:19" ht="16.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B203" s="3" t="s">
+        <v>389</v>
       </c>
       <c r="C203" s="4"/>
       <c r="D203" s="5"/>
-      <c r="E203" s="15" t="s">
-        <v>392</v>
+      <c r="E203" s="6" t="s">
+        <v>390</v>
       </c>
       <c r="F203" s="4"/>
       <c r="G203" s="4"/>
       <c r="H203" s="4"/>
       <c r="I203" s="4"/>
       <c r="J203" s="5"/>
-      <c r="K203" s="16">
+      <c r="K203" s="7">
         <v>1.1299999999999999</v>
       </c>
       <c r="L203" s="4"/>
       <c r="M203" s="5"/>
-      <c r="N203" s="17">
+      <c r="N203" s="8">
         <v>190000</v>
       </c>
       <c r="O203" s="4"/>
       <c r="P203" s="4"/>
       <c r="Q203" s="4"/>
       <c r="R203" s="4"/>
       <c r="S203" s="5"/>
     </row>
-    <row r="204" spans="2:19" ht="16.5" customHeight="1">
-[...1 lines deleted...]
-        <v>393</v>
+    <row r="204" spans="2:19" ht="16.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B204" s="3" t="s">
+        <v>391</v>
       </c>
       <c r="C204" s="4"/>
       <c r="D204" s="5"/>
-      <c r="E204" s="15" t="s">
-        <v>394</v>
+      <c r="E204" s="6" t="s">
+        <v>392</v>
       </c>
       <c r="F204" s="4"/>
       <c r="G204" s="4"/>
       <c r="H204" s="4"/>
       <c r="I204" s="4"/>
       <c r="J204" s="5"/>
-      <c r="K204" s="16">
+      <c r="K204" s="7">
         <v>6.03</v>
       </c>
       <c r="L204" s="4"/>
       <c r="M204" s="5"/>
-      <c r="N204" s="17">
+      <c r="N204" s="8">
         <v>0</v>
       </c>
       <c r="O204" s="4"/>
       <c r="P204" s="4"/>
       <c r="Q204" s="4"/>
       <c r="R204" s="4"/>
       <c r="S204" s="5"/>
     </row>
-    <row r="205" spans="2:19" ht="16.5" customHeight="1">
-[...1 lines deleted...]
-        <v>395</v>
+    <row r="205" spans="2:19" ht="16.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B205" s="3" t="s">
+        <v>393</v>
       </c>
       <c r="C205" s="4"/>
       <c r="D205" s="5"/>
-      <c r="E205" s="15" t="s">
-        <v>396</v>
+      <c r="E205" s="6" t="s">
+        <v>394</v>
       </c>
       <c r="F205" s="4"/>
       <c r="G205" s="4"/>
       <c r="H205" s="4"/>
       <c r="I205" s="4"/>
       <c r="J205" s="5"/>
-      <c r="K205" s="16">
+      <c r="K205" s="7">
         <v>1.1100000000000001</v>
       </c>
       <c r="L205" s="4"/>
       <c r="M205" s="5"/>
-      <c r="N205" s="17">
+      <c r="N205" s="8">
         <v>44310.9</v>
       </c>
       <c r="O205" s="4"/>
       <c r="P205" s="4"/>
       <c r="Q205" s="4"/>
       <c r="R205" s="4"/>
       <c r="S205" s="5"/>
     </row>
-    <row r="206" spans="2:19" ht="16.5" customHeight="1">
-[...1 lines deleted...]
-        <v>397</v>
+    <row r="206" spans="2:19" ht="16.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B206" s="3" t="s">
+        <v>395</v>
       </c>
       <c r="C206" s="4"/>
       <c r="D206" s="5"/>
-      <c r="E206" s="15" t="s">
-        <v>398</v>
+      <c r="E206" s="6" t="s">
+        <v>396</v>
       </c>
       <c r="F206" s="4"/>
       <c r="G206" s="4"/>
       <c r="H206" s="4"/>
       <c r="I206" s="4"/>
       <c r="J206" s="5"/>
-      <c r="K206" s="16">
+      <c r="K206" s="7">
         <v>1</v>
       </c>
       <c r="L206" s="4"/>
       <c r="M206" s="5"/>
-      <c r="N206" s="17">
+      <c r="N206" s="8">
         <v>22200</v>
       </c>
       <c r="O206" s="4"/>
       <c r="P206" s="4"/>
       <c r="Q206" s="4"/>
       <c r="R206" s="4"/>
       <c r="S206" s="5"/>
     </row>
-    <row r="207" spans="2:19" ht="16.5" customHeight="1">
-[...1 lines deleted...]
-        <v>399</v>
+    <row r="207" spans="2:19" ht="16.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B207" s="3" t="s">
+        <v>397</v>
       </c>
       <c r="C207" s="4"/>
       <c r="D207" s="5"/>
-      <c r="E207" s="15" t="s">
-        <v>400</v>
+      <c r="E207" s="6" t="s">
+        <v>398</v>
       </c>
       <c r="F207" s="4"/>
       <c r="G207" s="4"/>
       <c r="H207" s="4"/>
       <c r="I207" s="4"/>
       <c r="J207" s="5"/>
-      <c r="K207" s="16">
+      <c r="K207" s="7">
         <v>5.03</v>
       </c>
       <c r="L207" s="4"/>
       <c r="M207" s="5"/>
-      <c r="N207" s="17">
+      <c r="N207" s="8">
         <v>180100</v>
       </c>
       <c r="O207" s="4"/>
       <c r="P207" s="4"/>
       <c r="Q207" s="4"/>
       <c r="R207" s="4"/>
       <c r="S207" s="5"/>
     </row>
-    <row r="208" spans="2:19" ht="16.5" customHeight="1">
-[...1 lines deleted...]
-        <v>401</v>
+    <row r="208" spans="2:19" ht="16.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B208" s="3" t="s">
+        <v>399</v>
       </c>
       <c r="C208" s="4"/>
       <c r="D208" s="5"/>
-      <c r="E208" s="15" t="s">
-        <v>402</v>
+      <c r="E208" s="6" t="s">
+        <v>400</v>
       </c>
       <c r="F208" s="4"/>
       <c r="G208" s="4"/>
       <c r="H208" s="4"/>
       <c r="I208" s="4"/>
       <c r="J208" s="5"/>
-      <c r="K208" s="16">
+      <c r="K208" s="7">
         <v>1.1000000000000001</v>
       </c>
       <c r="L208" s="4"/>
       <c r="M208" s="5"/>
-      <c r="N208" s="17">
+      <c r="N208" s="8">
         <v>1397125</v>
       </c>
       <c r="O208" s="4"/>
       <c r="P208" s="4"/>
       <c r="Q208" s="4"/>
       <c r="R208" s="4"/>
       <c r="S208" s="5"/>
     </row>
-    <row r="209" spans="2:19" ht="16.5" customHeight="1">
-[...1 lines deleted...]
-        <v>403</v>
+    <row r="209" spans="2:19" ht="16.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B209" s="3" t="s">
+        <v>401</v>
       </c>
       <c r="C209" s="4"/>
       <c r="D209" s="5"/>
-      <c r="E209" s="15" t="s">
-        <v>404</v>
+      <c r="E209" s="6" t="s">
+        <v>402</v>
       </c>
       <c r="F209" s="4"/>
       <c r="G209" s="4"/>
       <c r="H209" s="4"/>
       <c r="I209" s="4"/>
       <c r="J209" s="5"/>
-      <c r="K209" s="16">
+      <c r="K209" s="7">
         <v>6.64</v>
       </c>
       <c r="L209" s="4"/>
       <c r="M209" s="5"/>
-      <c r="N209" s="17">
+      <c r="N209" s="8">
         <v>0</v>
       </c>
       <c r="O209" s="4"/>
       <c r="P209" s="4"/>
       <c r="Q209" s="4"/>
       <c r="R209" s="4"/>
       <c r="S209" s="5"/>
     </row>
-    <row r="210" spans="2:19" ht="16.5" customHeight="1">
-[...1 lines deleted...]
-        <v>405</v>
+    <row r="210" spans="2:19" ht="16.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B210" s="3" t="s">
+        <v>403</v>
       </c>
       <c r="C210" s="4"/>
       <c r="D210" s="5"/>
-      <c r="E210" s="15" t="s">
-        <v>406</v>
+      <c r="E210" s="6" t="s">
+        <v>404</v>
       </c>
       <c r="F210" s="4"/>
       <c r="G210" s="4"/>
       <c r="H210" s="4"/>
       <c r="I210" s="4"/>
       <c r="J210" s="5"/>
-      <c r="K210" s="16">
+      <c r="K210" s="7">
         <v>1</v>
       </c>
       <c r="L210" s="4"/>
       <c r="M210" s="5"/>
-      <c r="N210" s="17">
+      <c r="N210" s="8">
         <v>20400</v>
       </c>
       <c r="O210" s="4"/>
       <c r="P210" s="4"/>
       <c r="Q210" s="4"/>
       <c r="R210" s="4"/>
       <c r="S210" s="5"/>
     </row>
-    <row r="211" spans="2:19" ht="16.5" customHeight="1">
-[...1 lines deleted...]
-        <v>407</v>
+    <row r="211" spans="2:19" ht="16.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B211" s="3" t="s">
+        <v>405</v>
       </c>
       <c r="C211" s="4"/>
       <c r="D211" s="5"/>
-      <c r="E211" s="15" t="s">
-        <v>408</v>
+      <c r="E211" s="6" t="s">
+        <v>406</v>
       </c>
       <c r="F211" s="4"/>
       <c r="G211" s="4"/>
       <c r="H211" s="4"/>
       <c r="I211" s="4"/>
       <c r="J211" s="5"/>
-      <c r="K211" s="16">
+      <c r="K211" s="7">
         <v>1</v>
       </c>
       <c r="L211" s="4"/>
       <c r="M211" s="5"/>
-      <c r="N211" s="17">
+      <c r="N211" s="8">
         <v>75600</v>
       </c>
       <c r="O211" s="4"/>
       <c r="P211" s="4"/>
       <c r="Q211" s="4"/>
       <c r="R211" s="4"/>
       <c r="S211" s="5"/>
     </row>
-    <row r="212" spans="2:19" ht="16.5" customHeight="1">
-[...1 lines deleted...]
-        <v>409</v>
+    <row r="212" spans="2:19" ht="16.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B212" s="3" t="s">
+        <v>407</v>
       </c>
       <c r="C212" s="4"/>
       <c r="D212" s="5"/>
-      <c r="E212" s="15" t="s">
-        <v>410</v>
+      <c r="E212" s="6" t="s">
+        <v>408</v>
       </c>
       <c r="F212" s="4"/>
       <c r="G212" s="4"/>
       <c r="H212" s="4"/>
       <c r="I212" s="4"/>
       <c r="J212" s="5"/>
-      <c r="K212" s="16">
+      <c r="K212" s="7">
         <v>1.38</v>
       </c>
       <c r="L212" s="4"/>
       <c r="M212" s="5"/>
-      <c r="N212" s="17">
+      <c r="N212" s="8">
         <v>664793.87</v>
       </c>
       <c r="O212" s="4"/>
       <c r="P212" s="4"/>
       <c r="Q212" s="4"/>
       <c r="R212" s="4"/>
       <c r="S212" s="5"/>
     </row>
-    <row r="213" spans="2:19" ht="16.5" customHeight="1">
-[...1 lines deleted...]
-        <v>411</v>
+    <row r="213" spans="2:19" ht="16.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B213" s="3" t="s">
+        <v>409</v>
       </c>
       <c r="C213" s="4"/>
       <c r="D213" s="5"/>
-      <c r="E213" s="15" t="s">
-        <v>412</v>
+      <c r="E213" s="6" t="s">
+        <v>410</v>
       </c>
       <c r="F213" s="4"/>
       <c r="G213" s="4"/>
       <c r="H213" s="4"/>
       <c r="I213" s="4"/>
       <c r="J213" s="5"/>
-      <c r="K213" s="16">
+      <c r="K213" s="7">
         <v>17.3</v>
       </c>
       <c r="L213" s="4"/>
       <c r="M213" s="5"/>
-      <c r="N213" s="17">
+      <c r="N213" s="8">
         <v>27300</v>
       </c>
       <c r="O213" s="4"/>
       <c r="P213" s="4"/>
       <c r="Q213" s="4"/>
       <c r="R213" s="4"/>
       <c r="S213" s="5"/>
     </row>
-    <row r="214" spans="2:19" ht="16.5" customHeight="1">
-[...1 lines deleted...]
-        <v>413</v>
+    <row r="214" spans="2:19" ht="16.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B214" s="3" t="s">
+        <v>411</v>
       </c>
       <c r="C214" s="4"/>
       <c r="D214" s="5"/>
-      <c r="E214" s="15" t="s">
-        <v>414</v>
+      <c r="E214" s="6" t="s">
+        <v>412</v>
       </c>
       <c r="F214" s="4"/>
       <c r="G214" s="4"/>
       <c r="H214" s="4"/>
       <c r="I214" s="4"/>
       <c r="J214" s="5"/>
-      <c r="K214" s="16">
+      <c r="K214" s="7">
         <v>2.65</v>
       </c>
       <c r="L214" s="4"/>
       <c r="M214" s="5"/>
-      <c r="N214" s="17">
+      <c r="N214" s="8">
         <v>0</v>
       </c>
       <c r="O214" s="4"/>
       <c r="P214" s="4"/>
       <c r="Q214" s="4"/>
       <c r="R214" s="4"/>
       <c r="S214" s="5"/>
     </row>
-    <row r="215" spans="2:19" ht="16.5" customHeight="1">
-[...1 lines deleted...]
-        <v>415</v>
+    <row r="215" spans="2:19" ht="16.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B215" s="3" t="s">
+        <v>413</v>
       </c>
       <c r="C215" s="4"/>
       <c r="D215" s="5"/>
-      <c r="E215" s="15" t="s">
-        <v>416</v>
+      <c r="E215" s="6" t="s">
+        <v>414</v>
       </c>
       <c r="F215" s="4"/>
       <c r="G215" s="4"/>
       <c r="H215" s="4"/>
       <c r="I215" s="4"/>
       <c r="J215" s="5"/>
-      <c r="K215" s="16">
+      <c r="K215" s="7">
         <v>1</v>
       </c>
       <c r="L215" s="4"/>
       <c r="M215" s="5"/>
-      <c r="N215" s="17">
+      <c r="N215" s="8">
         <v>39700</v>
       </c>
       <c r="O215" s="4"/>
       <c r="P215" s="4"/>
       <c r="Q215" s="4"/>
       <c r="R215" s="4"/>
       <c r="S215" s="5"/>
     </row>
-    <row r="216" spans="2:19" ht="16.5" customHeight="1">
-[...1 lines deleted...]
-        <v>417</v>
+    <row r="216" spans="2:19" ht="16.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B216" s="3" t="s">
+        <v>415</v>
       </c>
       <c r="C216" s="4"/>
       <c r="D216" s="5"/>
-      <c r="E216" s="15" t="s">
-        <v>418</v>
+      <c r="E216" s="6" t="s">
+        <v>416</v>
       </c>
       <c r="F216" s="4"/>
       <c r="G216" s="4"/>
       <c r="H216" s="4"/>
       <c r="I216" s="4"/>
       <c r="J216" s="5"/>
-      <c r="K216" s="16">
+      <c r="K216" s="7">
         <v>0.15</v>
       </c>
       <c r="L216" s="4"/>
       <c r="M216" s="5"/>
-      <c r="N216" s="17">
+      <c r="N216" s="8">
         <v>326500</v>
       </c>
       <c r="O216" s="4"/>
       <c r="P216" s="4"/>
       <c r="Q216" s="4"/>
       <c r="R216" s="4"/>
       <c r="S216" s="5"/>
     </row>
-    <row r="217" spans="2:19" ht="16.5" customHeight="1">
-[...1 lines deleted...]
-        <v>419</v>
+    <row r="217" spans="2:19" ht="16.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B217" s="3" t="s">
+        <v>417</v>
       </c>
       <c r="C217" s="4"/>
       <c r="D217" s="5"/>
-      <c r="E217" s="15" t="s">
-        <v>420</v>
+      <c r="E217" s="6" t="s">
+        <v>418</v>
       </c>
       <c r="F217" s="4"/>
       <c r="G217" s="4"/>
       <c r="H217" s="4"/>
       <c r="I217" s="4"/>
       <c r="J217" s="5"/>
-      <c r="K217" s="16">
+      <c r="K217" s="7">
         <v>10.6</v>
       </c>
       <c r="L217" s="4"/>
       <c r="M217" s="5"/>
-      <c r="N217" s="17">
+      <c r="N217" s="8">
         <v>41025</v>
       </c>
       <c r="O217" s="4"/>
       <c r="P217" s="4"/>
       <c r="Q217" s="4"/>
       <c r="R217" s="4"/>
       <c r="S217" s="5"/>
     </row>
-    <row r="218" spans="2:19" ht="16.5" customHeight="1">
-[...1 lines deleted...]
-        <v>421</v>
+    <row r="218" spans="2:19" ht="16.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B218" s="3" t="s">
+        <v>419</v>
       </c>
       <c r="C218" s="4"/>
       <c r="D218" s="5"/>
-      <c r="E218" s="15" t="s">
-        <v>422</v>
+      <c r="E218" s="6" t="s">
+        <v>420</v>
       </c>
       <c r="F218" s="4"/>
       <c r="G218" s="4"/>
       <c r="H218" s="4"/>
       <c r="I218" s="4"/>
       <c r="J218" s="5"/>
-      <c r="K218" s="16">
+      <c r="K218" s="7">
         <v>1.05</v>
       </c>
       <c r="L218" s="4"/>
       <c r="M218" s="5"/>
-      <c r="N218" s="17">
+      <c r="N218" s="8">
         <v>466200</v>
       </c>
       <c r="O218" s="4"/>
       <c r="P218" s="4"/>
       <c r="Q218" s="4"/>
       <c r="R218" s="4"/>
       <c r="S218" s="5"/>
     </row>
-    <row r="219" spans="2:19" ht="16.5" customHeight="1">
-[...1 lines deleted...]
-        <v>423</v>
+    <row r="219" spans="2:19" ht="16.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B219" s="3" t="s">
+        <v>421</v>
       </c>
       <c r="C219" s="4"/>
       <c r="D219" s="5"/>
-      <c r="E219" s="15" t="s">
-        <v>424</v>
+      <c r="E219" s="6" t="s">
+        <v>422</v>
       </c>
       <c r="F219" s="4"/>
       <c r="G219" s="4"/>
       <c r="H219" s="4"/>
       <c r="I219" s="4"/>
       <c r="J219" s="5"/>
-      <c r="K219" s="16">
+      <c r="K219" s="7">
         <v>1.74</v>
       </c>
       <c r="L219" s="4"/>
       <c r="M219" s="5"/>
-      <c r="N219" s="17">
+      <c r="N219" s="8">
         <v>47421.62</v>
       </c>
       <c r="O219" s="4"/>
       <c r="P219" s="4"/>
       <c r="Q219" s="4"/>
       <c r="R219" s="4"/>
       <c r="S219" s="5"/>
     </row>
-    <row r="220" spans="2:19" ht="16.5" customHeight="1">
-[...1 lines deleted...]
-        <v>425</v>
+    <row r="220" spans="2:19" ht="16.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B220" s="3" t="s">
+        <v>423</v>
       </c>
       <c r="C220" s="4"/>
       <c r="D220" s="5"/>
-      <c r="E220" s="15" t="s">
-        <v>426</v>
+      <c r="E220" s="6" t="s">
+        <v>424</v>
       </c>
       <c r="F220" s="4"/>
       <c r="G220" s="4"/>
       <c r="H220" s="4"/>
       <c r="I220" s="4"/>
       <c r="J220" s="5"/>
-      <c r="K220" s="16">
+      <c r="K220" s="7">
         <v>19.02</v>
       </c>
       <c r="L220" s="4"/>
       <c r="M220" s="5"/>
-      <c r="N220" s="17">
+      <c r="N220" s="8">
         <v>0</v>
       </c>
       <c r="O220" s="4"/>
       <c r="P220" s="4"/>
       <c r="Q220" s="4"/>
       <c r="R220" s="4"/>
       <c r="S220" s="5"/>
     </row>
-    <row r="221" spans="2:19" ht="16.5" customHeight="1">
-[...1 lines deleted...]
-        <v>427</v>
+    <row r="221" spans="2:19" ht="16.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B221" s="3" t="s">
+        <v>425</v>
       </c>
       <c r="C221" s="4"/>
       <c r="D221" s="5"/>
-      <c r="E221" s="15" t="s">
-        <v>428</v>
+      <c r="E221" s="6" t="s">
+        <v>426</v>
       </c>
       <c r="F221" s="4"/>
       <c r="G221" s="4"/>
       <c r="H221" s="4"/>
       <c r="I221" s="4"/>
       <c r="J221" s="5"/>
-      <c r="K221" s="16">
+      <c r="K221" s="7">
         <v>2.15</v>
       </c>
       <c r="L221" s="4"/>
       <c r="M221" s="5"/>
-      <c r="N221" s="17">
+      <c r="N221" s="8">
         <v>0</v>
       </c>
       <c r="O221" s="4"/>
       <c r="P221" s="4"/>
       <c r="Q221" s="4"/>
       <c r="R221" s="4"/>
       <c r="S221" s="5"/>
     </row>
-    <row r="222" spans="2:19" ht="16.5" customHeight="1">
-[...1 lines deleted...]
-        <v>429</v>
+    <row r="222" spans="2:19" ht="16.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B222" s="3" t="s">
+        <v>427</v>
       </c>
       <c r="C222" s="4"/>
       <c r="D222" s="5"/>
-      <c r="E222" s="15" t="s">
-        <v>430</v>
+      <c r="E222" s="6" t="s">
+        <v>428</v>
       </c>
       <c r="F222" s="4"/>
       <c r="G222" s="4"/>
       <c r="H222" s="4"/>
       <c r="I222" s="4"/>
       <c r="J222" s="5"/>
-      <c r="K222" s="16">
+      <c r="K222" s="7">
         <v>1.68</v>
       </c>
       <c r="L222" s="4"/>
       <c r="M222" s="5"/>
-      <c r="N222" s="17">
+      <c r="N222" s="8">
         <v>0</v>
       </c>
       <c r="O222" s="4"/>
       <c r="P222" s="4"/>
       <c r="Q222" s="4"/>
       <c r="R222" s="4"/>
       <c r="S222" s="5"/>
     </row>
-    <row r="223" spans="2:19" ht="16.5" customHeight="1">
-[...1 lines deleted...]
-        <v>431</v>
+    <row r="223" spans="2:19" ht="16.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B223" s="3" t="s">
+        <v>429</v>
       </c>
       <c r="C223" s="4"/>
       <c r="D223" s="5"/>
-      <c r="E223" s="15" t="s">
-        <v>432</v>
+      <c r="E223" s="6" t="s">
+        <v>430</v>
       </c>
       <c r="F223" s="4"/>
       <c r="G223" s="4"/>
       <c r="H223" s="4"/>
       <c r="I223" s="4"/>
       <c r="J223" s="5"/>
-      <c r="K223" s="16">
+      <c r="K223" s="7">
         <v>5.97</v>
       </c>
       <c r="L223" s="4"/>
       <c r="M223" s="5"/>
-      <c r="N223" s="17">
+      <c r="N223" s="8">
         <v>0</v>
       </c>
       <c r="O223" s="4"/>
       <c r="P223" s="4"/>
       <c r="Q223" s="4"/>
       <c r="R223" s="4"/>
       <c r="S223" s="5"/>
     </row>
-    <row r="224" spans="2:19" ht="16.5" customHeight="1">
-[...1 lines deleted...]
-        <v>433</v>
+    <row r="224" spans="2:19" ht="16.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B224" s="3" t="s">
+        <v>431</v>
       </c>
       <c r="C224" s="4"/>
       <c r="D224" s="5"/>
-      <c r="E224" s="15" t="s">
-        <v>434</v>
+      <c r="E224" s="6" t="s">
+        <v>432</v>
       </c>
       <c r="F224" s="4"/>
       <c r="G224" s="4"/>
       <c r="H224" s="4"/>
       <c r="I224" s="4"/>
       <c r="J224" s="5"/>
-      <c r="K224" s="16">
+      <c r="K224" s="7">
         <v>1.1200000000000001</v>
       </c>
       <c r="L224" s="4"/>
       <c r="M224" s="5"/>
-      <c r="N224" s="17">
+      <c r="N224" s="8">
         <v>1424400</v>
       </c>
       <c r="O224" s="4"/>
       <c r="P224" s="4"/>
       <c r="Q224" s="4"/>
       <c r="R224" s="4"/>
       <c r="S224" s="5"/>
     </row>
-    <row r="225" spans="2:19" ht="16.5" customHeight="1">
-[...1 lines deleted...]
-        <v>435</v>
+    <row r="225" spans="2:19" ht="16.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B225" s="3" t="s">
+        <v>433</v>
       </c>
       <c r="C225" s="4"/>
       <c r="D225" s="5"/>
-      <c r="E225" s="15" t="s">
-        <v>436</v>
+      <c r="E225" s="6" t="s">
+        <v>434</v>
       </c>
       <c r="F225" s="4"/>
       <c r="G225" s="4"/>
       <c r="H225" s="4"/>
       <c r="I225" s="4"/>
       <c r="J225" s="5"/>
-      <c r="K225" s="16">
+      <c r="K225" s="7">
         <v>19.73</v>
       </c>
       <c r="L225" s="4"/>
       <c r="M225" s="5"/>
-      <c r="N225" s="17">
+      <c r="N225" s="8">
         <v>0</v>
       </c>
       <c r="O225" s="4"/>
       <c r="P225" s="4"/>
       <c r="Q225" s="4"/>
       <c r="R225" s="4"/>
       <c r="S225" s="5"/>
     </row>
-    <row r="226" spans="2:19" ht="16.5" customHeight="1">
-[...1 lines deleted...]
-        <v>437</v>
+    <row r="226" spans="2:19" ht="16.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B226" s="3" t="s">
+        <v>435</v>
       </c>
       <c r="C226" s="4"/>
       <c r="D226" s="5"/>
-      <c r="E226" s="15" t="s">
-        <v>438</v>
+      <c r="E226" s="6" t="s">
+        <v>436</v>
       </c>
       <c r="F226" s="4"/>
       <c r="G226" s="4"/>
       <c r="H226" s="4"/>
       <c r="I226" s="4"/>
       <c r="J226" s="5"/>
-      <c r="K226" s="16">
+      <c r="K226" s="7">
         <v>0.91</v>
       </c>
       <c r="L226" s="4"/>
       <c r="M226" s="5"/>
-      <c r="N226" s="17">
+      <c r="N226" s="8">
         <v>54400</v>
       </c>
       <c r="O226" s="4"/>
       <c r="P226" s="4"/>
       <c r="Q226" s="4"/>
       <c r="R226" s="4"/>
       <c r="S226" s="5"/>
     </row>
-    <row r="227" spans="2:19" ht="16.5" customHeight="1">
-[...1 lines deleted...]
-        <v>439</v>
+    <row r="227" spans="2:19" ht="16.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B227" s="3" t="s">
+        <v>437</v>
       </c>
       <c r="C227" s="4"/>
       <c r="D227" s="5"/>
-      <c r="E227" s="15" t="s">
-        <v>440</v>
+      <c r="E227" s="6" t="s">
+        <v>438</v>
       </c>
       <c r="F227" s="4"/>
       <c r="G227" s="4"/>
       <c r="H227" s="4"/>
       <c r="I227" s="4"/>
       <c r="J227" s="5"/>
-      <c r="K227" s="16">
+      <c r="K227" s="7">
         <v>1</v>
       </c>
       <c r="L227" s="4"/>
       <c r="M227" s="5"/>
-      <c r="N227" s="17">
+      <c r="N227" s="8">
         <v>41100</v>
       </c>
       <c r="O227" s="4"/>
       <c r="P227" s="4"/>
       <c r="Q227" s="4"/>
       <c r="R227" s="4"/>
       <c r="S227" s="5"/>
     </row>
-    <row r="228" spans="2:19" ht="16.5" customHeight="1">
-[...1 lines deleted...]
-        <v>441</v>
+    <row r="228" spans="2:19" ht="16.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B228" s="3" t="s">
+        <v>439</v>
       </c>
       <c r="C228" s="4"/>
       <c r="D228" s="5"/>
-      <c r="E228" s="15" t="s">
-        <v>442</v>
+      <c r="E228" s="6" t="s">
+        <v>440</v>
       </c>
       <c r="F228" s="4"/>
       <c r="G228" s="4"/>
       <c r="H228" s="4"/>
       <c r="I228" s="4"/>
       <c r="J228" s="5"/>
-      <c r="K228" s="16">
+      <c r="K228" s="7">
         <v>5.14</v>
       </c>
       <c r="L228" s="4"/>
       <c r="M228" s="5"/>
-      <c r="N228" s="17">
+      <c r="N228" s="8">
         <v>0</v>
       </c>
       <c r="O228" s="4"/>
       <c r="P228" s="4"/>
       <c r="Q228" s="4"/>
       <c r="R228" s="4"/>
       <c r="S228" s="5"/>
     </row>
-    <row r="229" spans="2:19" ht="16.5" customHeight="1">
-[...1 lines deleted...]
-        <v>443</v>
+    <row r="229" spans="2:19" ht="16.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B229" s="3" t="s">
+        <v>441</v>
       </c>
       <c r="C229" s="4"/>
       <c r="D229" s="5"/>
-      <c r="E229" s="15" t="s">
-        <v>444</v>
+      <c r="E229" s="6" t="s">
+        <v>442</v>
       </c>
       <c r="F229" s="4"/>
       <c r="G229" s="4"/>
       <c r="H229" s="4"/>
       <c r="I229" s="4"/>
       <c r="J229" s="5"/>
-      <c r="K229" s="16">
+      <c r="K229" s="7">
         <v>8.89</v>
       </c>
       <c r="L229" s="4"/>
       <c r="M229" s="5"/>
-      <c r="N229" s="17">
+      <c r="N229" s="8">
         <v>0</v>
       </c>
       <c r="O229" s="4"/>
       <c r="P229" s="4"/>
       <c r="Q229" s="4"/>
       <c r="R229" s="4"/>
       <c r="S229" s="5"/>
     </row>
-    <row r="230" spans="2:19" ht="16.5" customHeight="1">
-[...1 lines deleted...]
-        <v>445</v>
+    <row r="230" spans="2:19" ht="16.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B230" s="3" t="s">
+        <v>443</v>
       </c>
       <c r="C230" s="4"/>
       <c r="D230" s="5"/>
-      <c r="E230" s="15" t="s">
-        <v>446</v>
+      <c r="E230" s="6" t="s">
+        <v>444</v>
       </c>
       <c r="F230" s="4"/>
       <c r="G230" s="4"/>
       <c r="H230" s="4"/>
       <c r="I230" s="4"/>
       <c r="J230" s="5"/>
-      <c r="K230" s="16">
+      <c r="K230" s="7">
         <v>1</v>
       </c>
       <c r="L230" s="4"/>
       <c r="M230" s="5"/>
-      <c r="N230" s="17">
+      <c r="N230" s="8">
         <v>45900</v>
       </c>
       <c r="O230" s="4"/>
       <c r="P230" s="4"/>
       <c r="Q230" s="4"/>
       <c r="R230" s="4"/>
       <c r="S230" s="5"/>
     </row>
-    <row r="231" spans="2:19" ht="16.5" customHeight="1">
-[...1 lines deleted...]
-        <v>447</v>
+    <row r="231" spans="2:19" ht="16.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B231" s="3" t="s">
+        <v>445</v>
       </c>
       <c r="C231" s="4"/>
       <c r="D231" s="5"/>
-      <c r="E231" s="15" t="s">
-        <v>448</v>
+      <c r="E231" s="6" t="s">
+        <v>446</v>
       </c>
       <c r="F231" s="4"/>
       <c r="G231" s="4"/>
       <c r="H231" s="4"/>
       <c r="I231" s="4"/>
       <c r="J231" s="5"/>
-      <c r="K231" s="16">
+      <c r="K231" s="7">
         <v>0</v>
       </c>
       <c r="L231" s="4"/>
       <c r="M231" s="5"/>
-      <c r="N231" s="17">
+      <c r="N231" s="8">
         <v>0</v>
       </c>
       <c r="O231" s="4"/>
       <c r="P231" s="4"/>
       <c r="Q231" s="4"/>
       <c r="R231" s="4"/>
       <c r="S231" s="5"/>
     </row>
-    <row r="232" spans="2:19" ht="16.5" customHeight="1">
-[...1 lines deleted...]
-        <v>449</v>
+    <row r="232" spans="2:19" ht="16.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B232" s="3" t="s">
+        <v>447</v>
       </c>
       <c r="C232" s="4"/>
       <c r="D232" s="5"/>
-      <c r="E232" s="15" t="s">
-        <v>450</v>
+      <c r="E232" s="6" t="s">
+        <v>448</v>
       </c>
       <c r="F232" s="4"/>
       <c r="G232" s="4"/>
       <c r="H232" s="4"/>
       <c r="I232" s="4"/>
       <c r="J232" s="5"/>
-      <c r="K232" s="16">
+      <c r="K232" s="7">
         <v>2.79</v>
       </c>
       <c r="L232" s="4"/>
       <c r="M232" s="5"/>
-      <c r="N232" s="17">
+      <c r="N232" s="8">
         <v>0</v>
       </c>
       <c r="O232" s="4"/>
       <c r="P232" s="4"/>
       <c r="Q232" s="4"/>
       <c r="R232" s="4"/>
       <c r="S232" s="5"/>
     </row>
-    <row r="233" spans="2:19" ht="16.5" customHeight="1">
-[...1 lines deleted...]
-        <v>451</v>
+    <row r="233" spans="2:19" ht="16.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B233" s="3" t="s">
+        <v>449</v>
       </c>
       <c r="C233" s="4"/>
       <c r="D233" s="5"/>
-      <c r="E233" s="15" t="s">
-        <v>452</v>
+      <c r="E233" s="6" t="s">
+        <v>450</v>
       </c>
       <c r="F233" s="4"/>
       <c r="G233" s="4"/>
       <c r="H233" s="4"/>
       <c r="I233" s="4"/>
       <c r="J233" s="5"/>
-      <c r="K233" s="16">
+      <c r="K233" s="7">
         <v>1</v>
       </c>
       <c r="L233" s="4"/>
       <c r="M233" s="5"/>
-      <c r="N233" s="17">
+      <c r="N233" s="8">
         <v>4157200</v>
       </c>
       <c r="O233" s="4"/>
       <c r="P233" s="4"/>
       <c r="Q233" s="4"/>
       <c r="R233" s="4"/>
       <c r="S233" s="5"/>
     </row>
-    <row r="234" spans="2:19" ht="16.5" customHeight="1">
-[...1 lines deleted...]
-        <v>453</v>
+    <row r="234" spans="2:19" ht="16.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B234" s="3" t="s">
+        <v>451</v>
       </c>
       <c r="C234" s="4"/>
       <c r="D234" s="5"/>
-      <c r="E234" s="15" t="s">
-        <v>454</v>
+      <c r="E234" s="6" t="s">
+        <v>452</v>
       </c>
       <c r="F234" s="4"/>
       <c r="G234" s="4"/>
       <c r="H234" s="4"/>
       <c r="I234" s="4"/>
       <c r="J234" s="5"/>
-      <c r="K234" s="16">
+      <c r="K234" s="7">
         <v>1.3</v>
       </c>
       <c r="L234" s="4"/>
       <c r="M234" s="5"/>
-      <c r="N234" s="17">
+      <c r="N234" s="8">
         <v>910452</v>
       </c>
       <c r="O234" s="4"/>
       <c r="P234" s="4"/>
       <c r="Q234" s="4"/>
       <c r="R234" s="4"/>
       <c r="S234" s="5"/>
     </row>
-    <row r="235" spans="2:19" ht="16.5" customHeight="1">
-[...1 lines deleted...]
-        <v>455</v>
+    <row r="235" spans="2:19" ht="16.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B235" s="3" t="s">
+        <v>453</v>
       </c>
       <c r="C235" s="4"/>
       <c r="D235" s="5"/>
-      <c r="E235" s="15" t="s">
-        <v>456</v>
+      <c r="E235" s="6" t="s">
+        <v>454</v>
       </c>
       <c r="F235" s="4"/>
       <c r="G235" s="4"/>
       <c r="H235" s="4"/>
       <c r="I235" s="4"/>
       <c r="J235" s="5"/>
-      <c r="K235" s="16">
+      <c r="K235" s="7">
         <v>12.58</v>
       </c>
       <c r="L235" s="4"/>
       <c r="M235" s="5"/>
-      <c r="N235" s="17">
+      <c r="N235" s="8">
         <v>0</v>
       </c>
       <c r="O235" s="4"/>
       <c r="P235" s="4"/>
       <c r="Q235" s="4"/>
       <c r="R235" s="4"/>
       <c r="S235" s="5"/>
     </row>
-    <row r="236" spans="2:19" ht="16.5" customHeight="1">
-[...1 lines deleted...]
-        <v>457</v>
+    <row r="236" spans="2:19" ht="16.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B236" s="3" t="s">
+        <v>455</v>
       </c>
       <c r="C236" s="4"/>
       <c r="D236" s="5"/>
-      <c r="E236" s="15" t="s">
-        <v>458</v>
+      <c r="E236" s="6" t="s">
+        <v>456</v>
       </c>
       <c r="F236" s="4"/>
       <c r="G236" s="4"/>
       <c r="H236" s="4"/>
       <c r="I236" s="4"/>
       <c r="J236" s="5"/>
-      <c r="K236" s="16">
+      <c r="K236" s="7">
         <v>3.56</v>
       </c>
       <c r="L236" s="4"/>
       <c r="M236" s="5"/>
-      <c r="N236" s="17">
+      <c r="N236" s="8">
         <v>0</v>
       </c>
       <c r="O236" s="4"/>
       <c r="P236" s="4"/>
       <c r="Q236" s="4"/>
       <c r="R236" s="4"/>
       <c r="S236" s="5"/>
     </row>
-    <row r="237" spans="2:19" ht="16.5" customHeight="1">
-[...1 lines deleted...]
-        <v>459</v>
+    <row r="237" spans="2:19" ht="16.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B237" s="3" t="s">
+        <v>457</v>
       </c>
       <c r="C237" s="4"/>
       <c r="D237" s="5"/>
-      <c r="E237" s="15" t="s">
-        <v>460</v>
+      <c r="E237" s="6" t="s">
+        <v>458</v>
       </c>
       <c r="F237" s="4"/>
       <c r="G237" s="4"/>
       <c r="H237" s="4"/>
       <c r="I237" s="4"/>
       <c r="J237" s="5"/>
-      <c r="K237" s="16">
+      <c r="K237" s="7">
         <v>8.85</v>
       </c>
       <c r="L237" s="4"/>
       <c r="M237" s="5"/>
-      <c r="N237" s="17">
+      <c r="N237" s="8">
         <v>0</v>
       </c>
       <c r="O237" s="4"/>
       <c r="P237" s="4"/>
       <c r="Q237" s="4"/>
       <c r="R237" s="4"/>
       <c r="S237" s="5"/>
     </row>
-    <row r="238" spans="2:19" ht="16.5" customHeight="1">
-[...1 lines deleted...]
-        <v>461</v>
+    <row r="238" spans="2:19" ht="16.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B238" s="3" t="s">
+        <v>459</v>
       </c>
       <c r="C238" s="4"/>
       <c r="D238" s="5"/>
-      <c r="E238" s="15" t="s">
-        <v>462</v>
+      <c r="E238" s="6" t="s">
+        <v>460</v>
       </c>
       <c r="F238" s="4"/>
       <c r="G238" s="4"/>
       <c r="H238" s="4"/>
       <c r="I238" s="4"/>
       <c r="J238" s="5"/>
-      <c r="K238" s="16">
+      <c r="K238" s="7">
         <v>2.65</v>
       </c>
       <c r="L238" s="4"/>
       <c r="M238" s="5"/>
-      <c r="N238" s="17">
+      <c r="N238" s="8">
         <v>0</v>
       </c>
       <c r="O238" s="4"/>
       <c r="P238" s="4"/>
       <c r="Q238" s="4"/>
       <c r="R238" s="4"/>
       <c r="S238" s="5"/>
     </row>
-    <row r="239" spans="2:19" ht="16.5" customHeight="1">
-[...1 lines deleted...]
-        <v>463</v>
+    <row r="239" spans="2:19" ht="16.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B239" s="3" t="s">
+        <v>461</v>
       </c>
       <c r="C239" s="4"/>
       <c r="D239" s="5"/>
-      <c r="E239" s="15" t="s">
-        <v>464</v>
+      <c r="E239" s="6" t="s">
+        <v>462</v>
       </c>
       <c r="F239" s="4"/>
       <c r="G239" s="4"/>
       <c r="H239" s="4"/>
       <c r="I239" s="4"/>
       <c r="J239" s="5"/>
-      <c r="K239" s="16">
+      <c r="K239" s="7">
         <v>5.13</v>
       </c>
       <c r="L239" s="4"/>
       <c r="M239" s="5"/>
-      <c r="N239" s="17">
+      <c r="N239" s="8">
         <v>0</v>
       </c>
       <c r="O239" s="4"/>
       <c r="P239" s="4"/>
       <c r="Q239" s="4"/>
       <c r="R239" s="4"/>
       <c r="S239" s="5"/>
     </row>
-    <row r="240" spans="2:19" ht="16.5" customHeight="1">
-[...1 lines deleted...]
-        <v>465</v>
+    <row r="240" spans="2:19" ht="16.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B240" s="3" t="s">
+        <v>463</v>
       </c>
       <c r="C240" s="4"/>
       <c r="D240" s="5"/>
-      <c r="E240" s="15" t="s">
-        <v>466</v>
+      <c r="E240" s="6" t="s">
+        <v>464</v>
       </c>
       <c r="F240" s="4"/>
       <c r="G240" s="4"/>
       <c r="H240" s="4"/>
       <c r="I240" s="4"/>
       <c r="J240" s="5"/>
-      <c r="K240" s="16">
+      <c r="K240" s="7">
         <v>1.54</v>
       </c>
       <c r="L240" s="4"/>
       <c r="M240" s="5"/>
-      <c r="N240" s="17">
+      <c r="N240" s="8">
         <v>217550</v>
       </c>
       <c r="O240" s="4"/>
       <c r="P240" s="4"/>
       <c r="Q240" s="4"/>
       <c r="R240" s="4"/>
       <c r="S240" s="5"/>
     </row>
-    <row r="241" spans="2:19" ht="16.5" customHeight="1">
-[...1 lines deleted...]
-        <v>467</v>
+    <row r="241" spans="2:19" ht="16.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B241" s="3" t="s">
+        <v>465</v>
       </c>
       <c r="C241" s="4"/>
       <c r="D241" s="5"/>
-      <c r="E241" s="15" t="s">
-        <v>468</v>
+      <c r="E241" s="6" t="s">
+        <v>466</v>
       </c>
       <c r="F241" s="4"/>
       <c r="G241" s="4"/>
       <c r="H241" s="4"/>
       <c r="I241" s="4"/>
       <c r="J241" s="5"/>
-      <c r="K241" s="16">
+      <c r="K241" s="7">
         <v>1.42</v>
       </c>
       <c r="L241" s="4"/>
       <c r="M241" s="5"/>
-      <c r="N241" s="17">
+      <c r="N241" s="8">
         <v>3284917.96</v>
       </c>
       <c r="O241" s="4"/>
       <c r="P241" s="4"/>
       <c r="Q241" s="4"/>
       <c r="R241" s="4"/>
       <c r="S241" s="5"/>
     </row>
-    <row r="242" spans="2:19" ht="16.5" customHeight="1">
-[...1 lines deleted...]
-        <v>469</v>
+    <row r="242" spans="2:19" ht="16.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B242" s="3" t="s">
+        <v>467</v>
       </c>
       <c r="C242" s="4"/>
       <c r="D242" s="5"/>
-      <c r="E242" s="15" t="s">
-        <v>470</v>
+      <c r="E242" s="6" t="s">
+        <v>468</v>
       </c>
       <c r="F242" s="4"/>
       <c r="G242" s="4"/>
       <c r="H242" s="4"/>
       <c r="I242" s="4"/>
       <c r="J242" s="5"/>
-      <c r="K242" s="16">
+      <c r="K242" s="7">
         <v>12.54</v>
       </c>
       <c r="L242" s="4"/>
       <c r="M242" s="5"/>
-      <c r="N242" s="17">
+      <c r="N242" s="8">
         <v>0</v>
       </c>
       <c r="O242" s="4"/>
       <c r="P242" s="4"/>
       <c r="Q242" s="4"/>
       <c r="R242" s="4"/>
       <c r="S242" s="5"/>
     </row>
-    <row r="243" spans="2:19" ht="16.5" customHeight="1">
-[...1 lines deleted...]
-        <v>471</v>
+    <row r="243" spans="2:19" ht="16.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B243" s="3" t="s">
+        <v>469</v>
       </c>
       <c r="C243" s="4"/>
       <c r="D243" s="5"/>
-      <c r="E243" s="15" t="s">
-        <v>472</v>
+      <c r="E243" s="6" t="s">
+        <v>470</v>
       </c>
       <c r="F243" s="4"/>
       <c r="G243" s="4"/>
       <c r="H243" s="4"/>
       <c r="I243" s="4"/>
       <c r="J243" s="5"/>
-      <c r="K243" s="16">
+      <c r="K243" s="7">
         <v>9.36</v>
       </c>
       <c r="L243" s="4"/>
       <c r="M243" s="5"/>
-      <c r="N243" s="17">
+      <c r="N243" s="8">
         <v>0</v>
       </c>
       <c r="O243" s="4"/>
       <c r="P243" s="4"/>
       <c r="Q243" s="4"/>
       <c r="R243" s="4"/>
       <c r="S243" s="5"/>
     </row>
-    <row r="244" spans="2:19" ht="16.5" customHeight="1">
-[...1 lines deleted...]
-        <v>473</v>
+    <row r="244" spans="2:19" ht="16.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B244" s="3" t="s">
+        <v>471</v>
       </c>
       <c r="C244" s="4"/>
       <c r="D244" s="5"/>
-      <c r="E244" s="15" t="s">
-        <v>474</v>
+      <c r="E244" s="6" t="s">
+        <v>472</v>
       </c>
       <c r="F244" s="4"/>
       <c r="G244" s="4"/>
       <c r="H244" s="4"/>
       <c r="I244" s="4"/>
       <c r="J244" s="5"/>
-      <c r="K244" s="16">
+      <c r="K244" s="7">
         <v>4.04</v>
       </c>
       <c r="L244" s="4"/>
       <c r="M244" s="5"/>
-      <c r="N244" s="17">
+      <c r="N244" s="8">
         <v>0</v>
       </c>
       <c r="O244" s="4"/>
       <c r="P244" s="4"/>
       <c r="Q244" s="4"/>
       <c r="R244" s="4"/>
       <c r="S244" s="5"/>
     </row>
-    <row r="245" spans="2:19" ht="16.5" customHeight="1">
-[...1 lines deleted...]
-        <v>475</v>
+    <row r="245" spans="2:19" ht="16.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B245" s="3" t="s">
+        <v>473</v>
       </c>
       <c r="C245" s="4"/>
       <c r="D245" s="5"/>
-      <c r="E245" s="15" t="s">
-        <v>476</v>
+      <c r="E245" s="6" t="s">
+        <v>474</v>
       </c>
       <c r="F245" s="4"/>
       <c r="G245" s="4"/>
       <c r="H245" s="4"/>
       <c r="I245" s="4"/>
       <c r="J245" s="5"/>
-      <c r="K245" s="16">
+      <c r="K245" s="7">
         <v>6.14</v>
       </c>
       <c r="L245" s="4"/>
       <c r="M245" s="5"/>
-      <c r="N245" s="17">
+      <c r="N245" s="8">
         <v>0</v>
       </c>
       <c r="O245" s="4"/>
       <c r="P245" s="4"/>
       <c r="Q245" s="4"/>
       <c r="R245" s="4"/>
       <c r="S245" s="5"/>
     </row>
-    <row r="246" spans="2:19" ht="16.5" customHeight="1">
-[...1 lines deleted...]
-        <v>477</v>
+    <row r="246" spans="2:19" ht="16.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B246" s="3" t="s">
+        <v>475</v>
       </c>
       <c r="C246" s="4"/>
       <c r="D246" s="5"/>
-      <c r="E246" s="15" t="s">
-        <v>478</v>
+      <c r="E246" s="6" t="s">
+        <v>476</v>
       </c>
       <c r="F246" s="4"/>
       <c r="G246" s="4"/>
       <c r="H246" s="4"/>
       <c r="I246" s="4"/>
       <c r="J246" s="5"/>
-      <c r="K246" s="16">
+      <c r="K246" s="7">
         <v>1.23</v>
       </c>
       <c r="L246" s="4"/>
       <c r="M246" s="5"/>
-      <c r="N246" s="17">
+      <c r="N246" s="8">
         <v>49128.56</v>
       </c>
       <c r="O246" s="4"/>
       <c r="P246" s="4"/>
       <c r="Q246" s="4"/>
       <c r="R246" s="4"/>
       <c r="S246" s="5"/>
     </row>
-    <row r="247" spans="2:19" ht="16.5" customHeight="1">
-[...1 lines deleted...]
-        <v>479</v>
+    <row r="247" spans="2:19" ht="16.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B247" s="3" t="s">
+        <v>477</v>
       </c>
       <c r="C247" s="4"/>
       <c r="D247" s="5"/>
-      <c r="E247" s="15" t="s">
-        <v>480</v>
+      <c r="E247" s="6" t="s">
+        <v>478</v>
       </c>
       <c r="F247" s="4"/>
       <c r="G247" s="4"/>
       <c r="H247" s="4"/>
       <c r="I247" s="4"/>
       <c r="J247" s="5"/>
-      <c r="K247" s="16">
+      <c r="K247" s="7">
         <v>6.1</v>
       </c>
       <c r="L247" s="4"/>
       <c r="M247" s="5"/>
-      <c r="N247" s="17">
+      <c r="N247" s="8">
         <v>0</v>
       </c>
       <c r="O247" s="4"/>
       <c r="P247" s="4"/>
       <c r="Q247" s="4"/>
       <c r="R247" s="4"/>
       <c r="S247" s="5"/>
     </row>
-    <row r="248" spans="2:19" ht="16.5" customHeight="1">
-[...1 lines deleted...]
-        <v>481</v>
+    <row r="248" spans="2:19" ht="16.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B248" s="3" t="s">
+        <v>479</v>
       </c>
       <c r="C248" s="4"/>
       <c r="D248" s="5"/>
-      <c r="E248" s="15" t="s">
-        <v>482</v>
+      <c r="E248" s="6" t="s">
+        <v>480</v>
       </c>
       <c r="F248" s="4"/>
       <c r="G248" s="4"/>
       <c r="H248" s="4"/>
       <c r="I248" s="4"/>
       <c r="J248" s="5"/>
-      <c r="K248" s="16">
+      <c r="K248" s="7">
         <v>1.26</v>
       </c>
       <c r="L248" s="4"/>
       <c r="M248" s="5"/>
-      <c r="N248" s="17">
+      <c r="N248" s="8">
         <v>53731.26</v>
       </c>
       <c r="O248" s="4"/>
       <c r="P248" s="4"/>
       <c r="Q248" s="4"/>
       <c r="R248" s="4"/>
       <c r="S248" s="5"/>
     </row>
-    <row r="249" spans="2:19" ht="16.5" customHeight="1">
-[...1 lines deleted...]
-        <v>483</v>
+    <row r="249" spans="2:19" ht="16.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B249" s="3" t="s">
+        <v>481</v>
       </c>
       <c r="C249" s="4"/>
       <c r="D249" s="5"/>
-      <c r="E249" s="15" t="s">
-        <v>484</v>
+      <c r="E249" s="6" t="s">
+        <v>482</v>
       </c>
       <c r="F249" s="4"/>
       <c r="G249" s="4"/>
       <c r="H249" s="4"/>
       <c r="I249" s="4"/>
       <c r="J249" s="5"/>
-      <c r="K249" s="16">
+      <c r="K249" s="7">
         <v>108.9</v>
       </c>
       <c r="L249" s="4"/>
       <c r="M249" s="5"/>
-      <c r="N249" s="17">
+      <c r="N249" s="8">
         <v>0</v>
       </c>
       <c r="O249" s="4"/>
       <c r="P249" s="4"/>
       <c r="Q249" s="4"/>
       <c r="R249" s="4"/>
       <c r="S249" s="5"/>
     </row>
-    <row r="250" spans="2:19" ht="16.5" customHeight="1">
-[...1 lines deleted...]
-        <v>485</v>
+    <row r="250" spans="2:19" ht="16.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B250" s="3" t="s">
+        <v>483</v>
       </c>
       <c r="C250" s="4"/>
       <c r="D250" s="5"/>
-      <c r="E250" s="15" t="s">
-        <v>486</v>
+      <c r="E250" s="6" t="s">
+        <v>484</v>
       </c>
       <c r="F250" s="4"/>
       <c r="G250" s="4"/>
       <c r="H250" s="4"/>
       <c r="I250" s="4"/>
       <c r="J250" s="5"/>
-      <c r="K250" s="16">
+      <c r="K250" s="7">
         <v>1.68</v>
       </c>
       <c r="L250" s="4"/>
       <c r="M250" s="5"/>
-      <c r="N250" s="17">
+      <c r="N250" s="8">
         <v>866168.36</v>
       </c>
       <c r="O250" s="4"/>
       <c r="P250" s="4"/>
       <c r="Q250" s="4"/>
       <c r="R250" s="4"/>
       <c r="S250" s="5"/>
     </row>
-    <row r="251" spans="2:19" ht="16.5" customHeight="1">
-[...1 lines deleted...]
-        <v>487</v>
+    <row r="251" spans="2:19" ht="16.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B251" s="3" t="s">
+        <v>485</v>
       </c>
       <c r="C251" s="4"/>
       <c r="D251" s="5"/>
-      <c r="E251" s="15" t="s">
-        <v>488</v>
+      <c r="E251" s="6" t="s">
+        <v>486</v>
       </c>
       <c r="F251" s="4"/>
       <c r="G251" s="4"/>
       <c r="H251" s="4"/>
       <c r="I251" s="4"/>
       <c r="J251" s="5"/>
-      <c r="K251" s="16">
+      <c r="K251" s="7">
         <v>0.99</v>
       </c>
       <c r="L251" s="4"/>
       <c r="M251" s="5"/>
-      <c r="N251" s="17">
+      <c r="N251" s="8">
         <v>375591.03</v>
       </c>
       <c r="O251" s="4"/>
       <c r="P251" s="4"/>
       <c r="Q251" s="4"/>
       <c r="R251" s="4"/>
       <c r="S251" s="5"/>
     </row>
-    <row r="252" spans="2:19" ht="120.6" customHeight="1"/>
+    <row r="252" spans="2:19" ht="120.6" customHeight="1" x14ac:dyDescent="0.25"/>
   </sheetData>
   <mergeCells count="969">
-    <mergeCell ref="B251:D251"/>
-[...10 lines deleted...]
-    <mergeCell ref="N250:S250"/>
+    <mergeCell ref="A9:H9"/>
+    <mergeCell ref="J9:K9"/>
+    <mergeCell ref="L9:M9"/>
+    <mergeCell ref="O9:Q9"/>
+    <mergeCell ref="A10:H10"/>
+    <mergeCell ref="J10:K10"/>
+    <mergeCell ref="L10:M10"/>
+    <mergeCell ref="O10:Q10"/>
+    <mergeCell ref="D2:E5"/>
+    <mergeCell ref="G3:O3"/>
+    <mergeCell ref="H4:L4"/>
+    <mergeCell ref="M4:P4"/>
+    <mergeCell ref="A8:H8"/>
+    <mergeCell ref="J8:K8"/>
+    <mergeCell ref="L8:M8"/>
+    <mergeCell ref="O8:Q8"/>
+    <mergeCell ref="B15:D15"/>
+    <mergeCell ref="E15:J15"/>
+    <mergeCell ref="K15:M15"/>
+    <mergeCell ref="N15:S15"/>
+    <mergeCell ref="B16:D16"/>
+    <mergeCell ref="E16:J16"/>
+    <mergeCell ref="K16:M16"/>
+    <mergeCell ref="N16:S16"/>
+    <mergeCell ref="A11:H11"/>
+    <mergeCell ref="J11:K11"/>
+    <mergeCell ref="L11:M11"/>
+    <mergeCell ref="O11:Q11"/>
+    <mergeCell ref="C13:S13"/>
+    <mergeCell ref="B19:D19"/>
+    <mergeCell ref="E19:J19"/>
+    <mergeCell ref="K19:M19"/>
+    <mergeCell ref="N19:S19"/>
+    <mergeCell ref="B20:D20"/>
+    <mergeCell ref="E20:J20"/>
+    <mergeCell ref="K20:M20"/>
+    <mergeCell ref="N20:S20"/>
+    <mergeCell ref="B17:D17"/>
+    <mergeCell ref="E17:J17"/>
+    <mergeCell ref="K17:M17"/>
+    <mergeCell ref="N17:S17"/>
+    <mergeCell ref="B18:D18"/>
+    <mergeCell ref="E18:J18"/>
+    <mergeCell ref="K18:M18"/>
+    <mergeCell ref="N18:S18"/>
+    <mergeCell ref="B23:D23"/>
+    <mergeCell ref="E23:J23"/>
+    <mergeCell ref="K23:M23"/>
+    <mergeCell ref="N23:S23"/>
+    <mergeCell ref="B24:D24"/>
+    <mergeCell ref="E24:J24"/>
+    <mergeCell ref="K24:M24"/>
+    <mergeCell ref="N24:S24"/>
+    <mergeCell ref="B21:D21"/>
+    <mergeCell ref="E21:J21"/>
+    <mergeCell ref="K21:M21"/>
+    <mergeCell ref="N21:S21"/>
+    <mergeCell ref="B22:D22"/>
+    <mergeCell ref="E22:J22"/>
+    <mergeCell ref="K22:M22"/>
+    <mergeCell ref="N22:S22"/>
+    <mergeCell ref="B27:D27"/>
+    <mergeCell ref="E27:J27"/>
+    <mergeCell ref="K27:M27"/>
+    <mergeCell ref="N27:S27"/>
+    <mergeCell ref="B28:D28"/>
+    <mergeCell ref="E28:J28"/>
+    <mergeCell ref="K28:M28"/>
+    <mergeCell ref="N28:S28"/>
+    <mergeCell ref="B25:D25"/>
+    <mergeCell ref="E25:J25"/>
+    <mergeCell ref="K25:M25"/>
+    <mergeCell ref="N25:S25"/>
+    <mergeCell ref="B26:D26"/>
+    <mergeCell ref="E26:J26"/>
+    <mergeCell ref="K26:M26"/>
+    <mergeCell ref="N26:S26"/>
+    <mergeCell ref="B31:D31"/>
+    <mergeCell ref="E31:J31"/>
+    <mergeCell ref="K31:M31"/>
+    <mergeCell ref="N31:S31"/>
+    <mergeCell ref="B32:D32"/>
+    <mergeCell ref="E32:J32"/>
+    <mergeCell ref="K32:M32"/>
+    <mergeCell ref="N32:S32"/>
+    <mergeCell ref="B29:D29"/>
+    <mergeCell ref="E29:J29"/>
+    <mergeCell ref="K29:M29"/>
+    <mergeCell ref="N29:S29"/>
+    <mergeCell ref="B30:D30"/>
+    <mergeCell ref="E30:J30"/>
+    <mergeCell ref="K30:M30"/>
+    <mergeCell ref="N30:S30"/>
+    <mergeCell ref="B35:D35"/>
+    <mergeCell ref="E35:J35"/>
+    <mergeCell ref="K35:M35"/>
+    <mergeCell ref="N35:S35"/>
+    <mergeCell ref="B36:D36"/>
+    <mergeCell ref="E36:J36"/>
+    <mergeCell ref="K36:M36"/>
+    <mergeCell ref="N36:S36"/>
+    <mergeCell ref="B33:D33"/>
+    <mergeCell ref="E33:J33"/>
+    <mergeCell ref="K33:M33"/>
+    <mergeCell ref="N33:S33"/>
+    <mergeCell ref="B34:D34"/>
+    <mergeCell ref="E34:J34"/>
+    <mergeCell ref="K34:M34"/>
+    <mergeCell ref="N34:S34"/>
+    <mergeCell ref="B39:D39"/>
+    <mergeCell ref="E39:J39"/>
+    <mergeCell ref="K39:M39"/>
+    <mergeCell ref="N39:S39"/>
+    <mergeCell ref="B40:D40"/>
+    <mergeCell ref="E40:J40"/>
+    <mergeCell ref="K40:M40"/>
+    <mergeCell ref="N40:S40"/>
+    <mergeCell ref="B37:D37"/>
+    <mergeCell ref="E37:J37"/>
+    <mergeCell ref="K37:M37"/>
+    <mergeCell ref="N37:S37"/>
+    <mergeCell ref="B38:D38"/>
+    <mergeCell ref="E38:J38"/>
+    <mergeCell ref="K38:M38"/>
+    <mergeCell ref="N38:S38"/>
+    <mergeCell ref="B43:D43"/>
+    <mergeCell ref="E43:J43"/>
+    <mergeCell ref="K43:M43"/>
+    <mergeCell ref="N43:S43"/>
+    <mergeCell ref="B44:D44"/>
+    <mergeCell ref="E44:J44"/>
+    <mergeCell ref="K44:M44"/>
+    <mergeCell ref="N44:S44"/>
+    <mergeCell ref="B41:D41"/>
+    <mergeCell ref="E41:J41"/>
+    <mergeCell ref="K41:M41"/>
+    <mergeCell ref="N41:S41"/>
+    <mergeCell ref="B42:D42"/>
+    <mergeCell ref="E42:J42"/>
+    <mergeCell ref="K42:M42"/>
+    <mergeCell ref="N42:S42"/>
+    <mergeCell ref="B47:D47"/>
+    <mergeCell ref="E47:J47"/>
+    <mergeCell ref="K47:M47"/>
+    <mergeCell ref="N47:S47"/>
+    <mergeCell ref="B48:D48"/>
+    <mergeCell ref="E48:J48"/>
+    <mergeCell ref="K48:M48"/>
+    <mergeCell ref="N48:S48"/>
+    <mergeCell ref="B45:D45"/>
+    <mergeCell ref="E45:J45"/>
+    <mergeCell ref="K45:M45"/>
+    <mergeCell ref="N45:S45"/>
+    <mergeCell ref="B46:D46"/>
+    <mergeCell ref="E46:J46"/>
+    <mergeCell ref="K46:M46"/>
+    <mergeCell ref="N46:S46"/>
+    <mergeCell ref="B51:D51"/>
+    <mergeCell ref="E51:J51"/>
+    <mergeCell ref="K51:M51"/>
+    <mergeCell ref="N51:S51"/>
+    <mergeCell ref="B52:D52"/>
+    <mergeCell ref="E52:J52"/>
+    <mergeCell ref="K52:M52"/>
+    <mergeCell ref="N52:S52"/>
+    <mergeCell ref="B49:D49"/>
+    <mergeCell ref="E49:J49"/>
+    <mergeCell ref="K49:M49"/>
+    <mergeCell ref="N49:S49"/>
+    <mergeCell ref="B50:D50"/>
+    <mergeCell ref="E50:J50"/>
+    <mergeCell ref="K50:M50"/>
+    <mergeCell ref="N50:S50"/>
+    <mergeCell ref="B55:D55"/>
+    <mergeCell ref="E55:J55"/>
+    <mergeCell ref="K55:M55"/>
+    <mergeCell ref="N55:S55"/>
+    <mergeCell ref="B56:D56"/>
+    <mergeCell ref="E56:J56"/>
+    <mergeCell ref="K56:M56"/>
+    <mergeCell ref="N56:S56"/>
+    <mergeCell ref="B53:D53"/>
+    <mergeCell ref="E53:J53"/>
+    <mergeCell ref="K53:M53"/>
+    <mergeCell ref="N53:S53"/>
+    <mergeCell ref="B54:D54"/>
+    <mergeCell ref="E54:J54"/>
+    <mergeCell ref="K54:M54"/>
+    <mergeCell ref="N54:S54"/>
+    <mergeCell ref="B59:D59"/>
+    <mergeCell ref="E59:J59"/>
+    <mergeCell ref="K59:M59"/>
+    <mergeCell ref="N59:S59"/>
+    <mergeCell ref="B60:D60"/>
+    <mergeCell ref="E60:J60"/>
+    <mergeCell ref="K60:M60"/>
+    <mergeCell ref="N60:S60"/>
+    <mergeCell ref="B57:D57"/>
+    <mergeCell ref="E57:J57"/>
+    <mergeCell ref="K57:M57"/>
+    <mergeCell ref="N57:S57"/>
+    <mergeCell ref="B58:D58"/>
+    <mergeCell ref="E58:J58"/>
+    <mergeCell ref="K58:M58"/>
+    <mergeCell ref="N58:S58"/>
+    <mergeCell ref="B63:D63"/>
+    <mergeCell ref="E63:J63"/>
+    <mergeCell ref="K63:M63"/>
+    <mergeCell ref="N63:S63"/>
+    <mergeCell ref="B64:D64"/>
+    <mergeCell ref="E64:J64"/>
+    <mergeCell ref="K64:M64"/>
+    <mergeCell ref="N64:S64"/>
+    <mergeCell ref="B61:D61"/>
+    <mergeCell ref="E61:J61"/>
+    <mergeCell ref="K61:M61"/>
+    <mergeCell ref="N61:S61"/>
+    <mergeCell ref="B62:D62"/>
+    <mergeCell ref="E62:J62"/>
+    <mergeCell ref="K62:M62"/>
+    <mergeCell ref="N62:S62"/>
+    <mergeCell ref="B67:D67"/>
+    <mergeCell ref="E67:J67"/>
+    <mergeCell ref="K67:M67"/>
+    <mergeCell ref="N67:S67"/>
+    <mergeCell ref="B68:D68"/>
+    <mergeCell ref="E68:J68"/>
+    <mergeCell ref="K68:M68"/>
+    <mergeCell ref="N68:S68"/>
+    <mergeCell ref="B65:D65"/>
+    <mergeCell ref="E65:J65"/>
+    <mergeCell ref="K65:M65"/>
+    <mergeCell ref="N65:S65"/>
+    <mergeCell ref="B66:D66"/>
+    <mergeCell ref="E66:J66"/>
+    <mergeCell ref="K66:M66"/>
+    <mergeCell ref="N66:S66"/>
+    <mergeCell ref="B71:D71"/>
+    <mergeCell ref="E71:J71"/>
+    <mergeCell ref="K71:M71"/>
+    <mergeCell ref="N71:S71"/>
+    <mergeCell ref="B72:D72"/>
+    <mergeCell ref="E72:J72"/>
+    <mergeCell ref="K72:M72"/>
+    <mergeCell ref="N72:S72"/>
+    <mergeCell ref="B69:D69"/>
+    <mergeCell ref="E69:J69"/>
+    <mergeCell ref="K69:M69"/>
+    <mergeCell ref="N69:S69"/>
+    <mergeCell ref="B70:D70"/>
+    <mergeCell ref="E70:J70"/>
+    <mergeCell ref="K70:M70"/>
+    <mergeCell ref="N70:S70"/>
+    <mergeCell ref="B75:D75"/>
+    <mergeCell ref="E75:J75"/>
+    <mergeCell ref="K75:M75"/>
+    <mergeCell ref="N75:S75"/>
+    <mergeCell ref="B76:D76"/>
+    <mergeCell ref="E76:J76"/>
+    <mergeCell ref="K76:M76"/>
+    <mergeCell ref="N76:S76"/>
+    <mergeCell ref="B73:D73"/>
+    <mergeCell ref="E73:J73"/>
+    <mergeCell ref="K73:M73"/>
+    <mergeCell ref="N73:S73"/>
+    <mergeCell ref="B74:D74"/>
+    <mergeCell ref="E74:J74"/>
+    <mergeCell ref="K74:M74"/>
+    <mergeCell ref="N74:S74"/>
+    <mergeCell ref="B79:D79"/>
+    <mergeCell ref="E79:J79"/>
+    <mergeCell ref="K79:M79"/>
+    <mergeCell ref="N79:S79"/>
+    <mergeCell ref="B80:D80"/>
+    <mergeCell ref="E80:J80"/>
+    <mergeCell ref="K80:M80"/>
+    <mergeCell ref="N80:S80"/>
+    <mergeCell ref="B77:D77"/>
+    <mergeCell ref="E77:J77"/>
+    <mergeCell ref="K77:M77"/>
+    <mergeCell ref="N77:S77"/>
+    <mergeCell ref="B78:D78"/>
+    <mergeCell ref="E78:J78"/>
+    <mergeCell ref="K78:M78"/>
+    <mergeCell ref="N78:S78"/>
+    <mergeCell ref="B83:D83"/>
+    <mergeCell ref="E83:J83"/>
+    <mergeCell ref="K83:M83"/>
+    <mergeCell ref="N83:S83"/>
+    <mergeCell ref="B84:D84"/>
+    <mergeCell ref="E84:J84"/>
+    <mergeCell ref="K84:M84"/>
+    <mergeCell ref="N84:S84"/>
+    <mergeCell ref="B81:D81"/>
+    <mergeCell ref="E81:J81"/>
+    <mergeCell ref="K81:M81"/>
+    <mergeCell ref="N81:S81"/>
+    <mergeCell ref="B82:D82"/>
+    <mergeCell ref="E82:J82"/>
+    <mergeCell ref="K82:M82"/>
+    <mergeCell ref="N82:S82"/>
+    <mergeCell ref="B87:D87"/>
+    <mergeCell ref="E87:J87"/>
+    <mergeCell ref="K87:M87"/>
+    <mergeCell ref="N87:S87"/>
+    <mergeCell ref="B88:D88"/>
+    <mergeCell ref="E88:J88"/>
+    <mergeCell ref="K88:M88"/>
+    <mergeCell ref="N88:S88"/>
+    <mergeCell ref="B85:D85"/>
+    <mergeCell ref="E85:J85"/>
+    <mergeCell ref="K85:M85"/>
+    <mergeCell ref="N85:S85"/>
+    <mergeCell ref="B86:D86"/>
+    <mergeCell ref="E86:J86"/>
+    <mergeCell ref="K86:M86"/>
+    <mergeCell ref="N86:S86"/>
+    <mergeCell ref="B91:D91"/>
+    <mergeCell ref="E91:J91"/>
+    <mergeCell ref="K91:M91"/>
+    <mergeCell ref="N91:S91"/>
+    <mergeCell ref="B92:D92"/>
+    <mergeCell ref="E92:J92"/>
+    <mergeCell ref="K92:M92"/>
+    <mergeCell ref="N92:S92"/>
+    <mergeCell ref="B89:D89"/>
+    <mergeCell ref="E89:J89"/>
+    <mergeCell ref="K89:M89"/>
+    <mergeCell ref="N89:S89"/>
+    <mergeCell ref="B90:D90"/>
+    <mergeCell ref="E90:J90"/>
+    <mergeCell ref="K90:M90"/>
+    <mergeCell ref="N90:S90"/>
+    <mergeCell ref="B95:D95"/>
+    <mergeCell ref="E95:J95"/>
+    <mergeCell ref="K95:M95"/>
+    <mergeCell ref="N95:S95"/>
+    <mergeCell ref="B96:D96"/>
+    <mergeCell ref="E96:J96"/>
+    <mergeCell ref="K96:M96"/>
+    <mergeCell ref="N96:S96"/>
+    <mergeCell ref="B93:D93"/>
+    <mergeCell ref="E93:J93"/>
+    <mergeCell ref="K93:M93"/>
+    <mergeCell ref="N93:S93"/>
+    <mergeCell ref="B94:D94"/>
+    <mergeCell ref="E94:J94"/>
+    <mergeCell ref="K94:M94"/>
+    <mergeCell ref="N94:S94"/>
+    <mergeCell ref="B99:D99"/>
+    <mergeCell ref="E99:J99"/>
+    <mergeCell ref="K99:M99"/>
+    <mergeCell ref="N99:S99"/>
+    <mergeCell ref="B100:D100"/>
+    <mergeCell ref="E100:J100"/>
+    <mergeCell ref="K100:M100"/>
+    <mergeCell ref="N100:S100"/>
+    <mergeCell ref="B97:D97"/>
+    <mergeCell ref="E97:J97"/>
+    <mergeCell ref="K97:M97"/>
+    <mergeCell ref="N97:S97"/>
+    <mergeCell ref="B98:D98"/>
+    <mergeCell ref="E98:J98"/>
+    <mergeCell ref="K98:M98"/>
+    <mergeCell ref="N98:S98"/>
+    <mergeCell ref="B103:D103"/>
+    <mergeCell ref="E103:J103"/>
+    <mergeCell ref="K103:M103"/>
+    <mergeCell ref="N103:S103"/>
+    <mergeCell ref="B104:D104"/>
+    <mergeCell ref="E104:J104"/>
+    <mergeCell ref="K104:M104"/>
+    <mergeCell ref="N104:S104"/>
+    <mergeCell ref="B101:D101"/>
+    <mergeCell ref="E101:J101"/>
+    <mergeCell ref="K101:M101"/>
+    <mergeCell ref="N101:S101"/>
+    <mergeCell ref="B102:D102"/>
+    <mergeCell ref="E102:J102"/>
+    <mergeCell ref="K102:M102"/>
+    <mergeCell ref="N102:S102"/>
+    <mergeCell ref="B107:D107"/>
+    <mergeCell ref="E107:J107"/>
+    <mergeCell ref="K107:M107"/>
+    <mergeCell ref="N107:S107"/>
+    <mergeCell ref="B108:D108"/>
+    <mergeCell ref="E108:J108"/>
+    <mergeCell ref="K108:M108"/>
+    <mergeCell ref="N108:S108"/>
+    <mergeCell ref="B105:D105"/>
+    <mergeCell ref="E105:J105"/>
+    <mergeCell ref="K105:M105"/>
+    <mergeCell ref="N105:S105"/>
+    <mergeCell ref="B106:D106"/>
+    <mergeCell ref="E106:J106"/>
+    <mergeCell ref="K106:M106"/>
+    <mergeCell ref="N106:S106"/>
+    <mergeCell ref="B111:D111"/>
+    <mergeCell ref="E111:J111"/>
+    <mergeCell ref="K111:M111"/>
+    <mergeCell ref="N111:S111"/>
+    <mergeCell ref="B112:D112"/>
+    <mergeCell ref="E112:J112"/>
+    <mergeCell ref="K112:M112"/>
+    <mergeCell ref="N112:S112"/>
+    <mergeCell ref="B109:D109"/>
+    <mergeCell ref="E109:J109"/>
+    <mergeCell ref="K109:M109"/>
+    <mergeCell ref="N109:S109"/>
+    <mergeCell ref="B110:D110"/>
+    <mergeCell ref="E110:J110"/>
+    <mergeCell ref="K110:M110"/>
+    <mergeCell ref="N110:S110"/>
+    <mergeCell ref="B115:D115"/>
+    <mergeCell ref="E115:J115"/>
+    <mergeCell ref="K115:M115"/>
+    <mergeCell ref="N115:S115"/>
+    <mergeCell ref="B116:D116"/>
+    <mergeCell ref="E116:J116"/>
+    <mergeCell ref="K116:M116"/>
+    <mergeCell ref="N116:S116"/>
+    <mergeCell ref="B113:D113"/>
+    <mergeCell ref="E113:J113"/>
+    <mergeCell ref="K113:M113"/>
+    <mergeCell ref="N113:S113"/>
+    <mergeCell ref="B114:D114"/>
+    <mergeCell ref="E114:J114"/>
+    <mergeCell ref="K114:M114"/>
+    <mergeCell ref="N114:S114"/>
+    <mergeCell ref="B119:D119"/>
+    <mergeCell ref="E119:J119"/>
+    <mergeCell ref="K119:M119"/>
+    <mergeCell ref="N119:S119"/>
+    <mergeCell ref="B120:D120"/>
+    <mergeCell ref="E120:J120"/>
+    <mergeCell ref="K120:M120"/>
+    <mergeCell ref="N120:S120"/>
+    <mergeCell ref="B117:D117"/>
+    <mergeCell ref="E117:J117"/>
+    <mergeCell ref="K117:M117"/>
+    <mergeCell ref="N117:S117"/>
+    <mergeCell ref="B118:D118"/>
+    <mergeCell ref="E118:J118"/>
+    <mergeCell ref="K118:M118"/>
+    <mergeCell ref="N118:S118"/>
+    <mergeCell ref="B123:D123"/>
+    <mergeCell ref="E123:J123"/>
+    <mergeCell ref="K123:M123"/>
+    <mergeCell ref="N123:S123"/>
+    <mergeCell ref="B124:D124"/>
+    <mergeCell ref="E124:J124"/>
+    <mergeCell ref="K124:M124"/>
+    <mergeCell ref="N124:S124"/>
+    <mergeCell ref="B121:D121"/>
+    <mergeCell ref="E121:J121"/>
+    <mergeCell ref="K121:M121"/>
+    <mergeCell ref="N121:S121"/>
+    <mergeCell ref="B122:D122"/>
+    <mergeCell ref="E122:J122"/>
+    <mergeCell ref="K122:M122"/>
+    <mergeCell ref="N122:S122"/>
+    <mergeCell ref="B127:D127"/>
+    <mergeCell ref="E127:J127"/>
+    <mergeCell ref="K127:M127"/>
+    <mergeCell ref="N127:S127"/>
+    <mergeCell ref="B128:D128"/>
+    <mergeCell ref="E128:J128"/>
+    <mergeCell ref="K128:M128"/>
+    <mergeCell ref="N128:S128"/>
+    <mergeCell ref="B125:D125"/>
+    <mergeCell ref="E125:J125"/>
+    <mergeCell ref="K125:M125"/>
+    <mergeCell ref="N125:S125"/>
+    <mergeCell ref="B126:D126"/>
+    <mergeCell ref="E126:J126"/>
+    <mergeCell ref="K126:M126"/>
+    <mergeCell ref="N126:S126"/>
+    <mergeCell ref="B131:D131"/>
+    <mergeCell ref="E131:J131"/>
+    <mergeCell ref="K131:M131"/>
+    <mergeCell ref="N131:S131"/>
+    <mergeCell ref="B132:D132"/>
+    <mergeCell ref="E132:J132"/>
+    <mergeCell ref="K132:M132"/>
+    <mergeCell ref="N132:S132"/>
+    <mergeCell ref="B129:D129"/>
+    <mergeCell ref="E129:J129"/>
+    <mergeCell ref="K129:M129"/>
+    <mergeCell ref="N129:S129"/>
+    <mergeCell ref="B130:D130"/>
+    <mergeCell ref="E130:J130"/>
+    <mergeCell ref="K130:M130"/>
+    <mergeCell ref="N130:S130"/>
+    <mergeCell ref="B135:D135"/>
+    <mergeCell ref="E135:J135"/>
+    <mergeCell ref="K135:M135"/>
+    <mergeCell ref="N135:S135"/>
+    <mergeCell ref="B136:D136"/>
+    <mergeCell ref="E136:J136"/>
+    <mergeCell ref="K136:M136"/>
+    <mergeCell ref="N136:S136"/>
+    <mergeCell ref="B133:D133"/>
+    <mergeCell ref="E133:J133"/>
+    <mergeCell ref="K133:M133"/>
+    <mergeCell ref="N133:S133"/>
+    <mergeCell ref="B134:D134"/>
+    <mergeCell ref="E134:J134"/>
+    <mergeCell ref="K134:M134"/>
+    <mergeCell ref="N134:S134"/>
+    <mergeCell ref="B139:D139"/>
+    <mergeCell ref="E139:J139"/>
+    <mergeCell ref="K139:M139"/>
+    <mergeCell ref="N139:S139"/>
+    <mergeCell ref="B140:D140"/>
+    <mergeCell ref="E140:J140"/>
+    <mergeCell ref="K140:M140"/>
+    <mergeCell ref="N140:S140"/>
+    <mergeCell ref="B137:D137"/>
+    <mergeCell ref="E137:J137"/>
+    <mergeCell ref="K137:M137"/>
+    <mergeCell ref="N137:S137"/>
+    <mergeCell ref="B138:D138"/>
+    <mergeCell ref="E138:J138"/>
+    <mergeCell ref="K138:M138"/>
+    <mergeCell ref="N138:S138"/>
+    <mergeCell ref="B143:D143"/>
+    <mergeCell ref="E143:J143"/>
+    <mergeCell ref="K143:M143"/>
+    <mergeCell ref="N143:S143"/>
+    <mergeCell ref="B144:D144"/>
+    <mergeCell ref="E144:J144"/>
+    <mergeCell ref="K144:M144"/>
+    <mergeCell ref="N144:S144"/>
+    <mergeCell ref="B141:D141"/>
+    <mergeCell ref="E141:J141"/>
+    <mergeCell ref="K141:M141"/>
+    <mergeCell ref="N141:S141"/>
+    <mergeCell ref="B142:D142"/>
+    <mergeCell ref="E142:J142"/>
+    <mergeCell ref="K142:M142"/>
+    <mergeCell ref="N142:S142"/>
+    <mergeCell ref="B147:D147"/>
+    <mergeCell ref="E147:J147"/>
+    <mergeCell ref="K147:M147"/>
+    <mergeCell ref="N147:S147"/>
+    <mergeCell ref="B148:D148"/>
+    <mergeCell ref="E148:J148"/>
+    <mergeCell ref="K148:M148"/>
+    <mergeCell ref="N148:S148"/>
+    <mergeCell ref="B145:D145"/>
+    <mergeCell ref="E145:J145"/>
+    <mergeCell ref="K145:M145"/>
+    <mergeCell ref="N145:S145"/>
+    <mergeCell ref="B146:D146"/>
+    <mergeCell ref="E146:J146"/>
+    <mergeCell ref="K146:M146"/>
+    <mergeCell ref="N146:S146"/>
+    <mergeCell ref="B151:D151"/>
+    <mergeCell ref="E151:J151"/>
+    <mergeCell ref="K151:M151"/>
+    <mergeCell ref="N151:S151"/>
+    <mergeCell ref="B152:D152"/>
+    <mergeCell ref="E152:J152"/>
+    <mergeCell ref="K152:M152"/>
+    <mergeCell ref="N152:S152"/>
+    <mergeCell ref="B149:D149"/>
+    <mergeCell ref="E149:J149"/>
+    <mergeCell ref="K149:M149"/>
+    <mergeCell ref="N149:S149"/>
+    <mergeCell ref="B150:D150"/>
+    <mergeCell ref="E150:J150"/>
+    <mergeCell ref="K150:M150"/>
+    <mergeCell ref="N150:S150"/>
+    <mergeCell ref="B155:D155"/>
+    <mergeCell ref="E155:J155"/>
+    <mergeCell ref="K155:M155"/>
+    <mergeCell ref="N155:S155"/>
+    <mergeCell ref="B156:D156"/>
+    <mergeCell ref="E156:J156"/>
+    <mergeCell ref="K156:M156"/>
+    <mergeCell ref="N156:S156"/>
+    <mergeCell ref="B153:D153"/>
+    <mergeCell ref="E153:J153"/>
+    <mergeCell ref="K153:M153"/>
+    <mergeCell ref="N153:S153"/>
+    <mergeCell ref="B154:D154"/>
+    <mergeCell ref="E154:J154"/>
+    <mergeCell ref="K154:M154"/>
+    <mergeCell ref="N154:S154"/>
+    <mergeCell ref="B159:D159"/>
+    <mergeCell ref="E159:J159"/>
+    <mergeCell ref="K159:M159"/>
+    <mergeCell ref="N159:S159"/>
+    <mergeCell ref="B160:D160"/>
+    <mergeCell ref="E160:J160"/>
+    <mergeCell ref="K160:M160"/>
+    <mergeCell ref="N160:S160"/>
+    <mergeCell ref="B157:D157"/>
+    <mergeCell ref="E157:J157"/>
+    <mergeCell ref="K157:M157"/>
+    <mergeCell ref="N157:S157"/>
+    <mergeCell ref="B158:D158"/>
+    <mergeCell ref="E158:J158"/>
+    <mergeCell ref="K158:M158"/>
+    <mergeCell ref="N158:S158"/>
+    <mergeCell ref="B163:D163"/>
+    <mergeCell ref="E163:J163"/>
+    <mergeCell ref="K163:M163"/>
+    <mergeCell ref="N163:S163"/>
+    <mergeCell ref="B164:D164"/>
+    <mergeCell ref="E164:J164"/>
+    <mergeCell ref="K164:M164"/>
+    <mergeCell ref="N164:S164"/>
+    <mergeCell ref="B161:D161"/>
+    <mergeCell ref="E161:J161"/>
+    <mergeCell ref="K161:M161"/>
+    <mergeCell ref="N161:S161"/>
+    <mergeCell ref="B162:D162"/>
+    <mergeCell ref="E162:J162"/>
+    <mergeCell ref="K162:M162"/>
+    <mergeCell ref="N162:S162"/>
+    <mergeCell ref="B167:D167"/>
+    <mergeCell ref="E167:J167"/>
+    <mergeCell ref="K167:M167"/>
+    <mergeCell ref="N167:S167"/>
+    <mergeCell ref="B168:D168"/>
+    <mergeCell ref="E168:J168"/>
+    <mergeCell ref="K168:M168"/>
+    <mergeCell ref="N168:S168"/>
+    <mergeCell ref="B165:D165"/>
+    <mergeCell ref="E165:J165"/>
+    <mergeCell ref="K165:M165"/>
+    <mergeCell ref="N165:S165"/>
+    <mergeCell ref="B166:D166"/>
+    <mergeCell ref="E166:J166"/>
+    <mergeCell ref="K166:M166"/>
+    <mergeCell ref="N166:S166"/>
+    <mergeCell ref="B171:D171"/>
+    <mergeCell ref="E171:J171"/>
+    <mergeCell ref="K171:M171"/>
+    <mergeCell ref="N171:S171"/>
+    <mergeCell ref="B172:D172"/>
+    <mergeCell ref="E172:J172"/>
+    <mergeCell ref="K172:M172"/>
+    <mergeCell ref="N172:S172"/>
+    <mergeCell ref="B169:D169"/>
+    <mergeCell ref="E169:J169"/>
+    <mergeCell ref="K169:M169"/>
+    <mergeCell ref="N169:S169"/>
+    <mergeCell ref="B170:D170"/>
+    <mergeCell ref="E170:J170"/>
+    <mergeCell ref="K170:M170"/>
+    <mergeCell ref="N170:S170"/>
+    <mergeCell ref="B175:D175"/>
+    <mergeCell ref="E175:J175"/>
+    <mergeCell ref="K175:M175"/>
+    <mergeCell ref="N175:S175"/>
+    <mergeCell ref="B176:D176"/>
+    <mergeCell ref="E176:J176"/>
+    <mergeCell ref="K176:M176"/>
+    <mergeCell ref="N176:S176"/>
+    <mergeCell ref="B173:D173"/>
+    <mergeCell ref="E173:J173"/>
+    <mergeCell ref="K173:M173"/>
+    <mergeCell ref="N173:S173"/>
+    <mergeCell ref="B174:D174"/>
+    <mergeCell ref="E174:J174"/>
+    <mergeCell ref="K174:M174"/>
+    <mergeCell ref="N174:S174"/>
+    <mergeCell ref="B179:D179"/>
+    <mergeCell ref="E179:J179"/>
+    <mergeCell ref="K179:M179"/>
+    <mergeCell ref="N179:S179"/>
+    <mergeCell ref="B180:D180"/>
+    <mergeCell ref="E180:J180"/>
+    <mergeCell ref="K180:M180"/>
+    <mergeCell ref="N180:S180"/>
+    <mergeCell ref="B177:D177"/>
+    <mergeCell ref="E177:J177"/>
+    <mergeCell ref="K177:M177"/>
+    <mergeCell ref="N177:S177"/>
+    <mergeCell ref="B178:D178"/>
+    <mergeCell ref="E178:J178"/>
+    <mergeCell ref="K178:M178"/>
+    <mergeCell ref="N178:S178"/>
+    <mergeCell ref="B183:D183"/>
+    <mergeCell ref="E183:J183"/>
+    <mergeCell ref="K183:M183"/>
+    <mergeCell ref="N183:S183"/>
+    <mergeCell ref="B184:D184"/>
+    <mergeCell ref="E184:J184"/>
+    <mergeCell ref="K184:M184"/>
+    <mergeCell ref="N184:S184"/>
+    <mergeCell ref="B181:D181"/>
+    <mergeCell ref="E181:J181"/>
+    <mergeCell ref="K181:M181"/>
+    <mergeCell ref="N181:S181"/>
+    <mergeCell ref="B182:D182"/>
+    <mergeCell ref="E182:J182"/>
+    <mergeCell ref="K182:M182"/>
+    <mergeCell ref="N182:S182"/>
+    <mergeCell ref="B187:D187"/>
+    <mergeCell ref="E187:J187"/>
+    <mergeCell ref="K187:M187"/>
+    <mergeCell ref="N187:S187"/>
+    <mergeCell ref="B188:D188"/>
+    <mergeCell ref="E188:J188"/>
+    <mergeCell ref="K188:M188"/>
+    <mergeCell ref="N188:S188"/>
+    <mergeCell ref="B185:D185"/>
+    <mergeCell ref="E185:J185"/>
+    <mergeCell ref="K185:M185"/>
+    <mergeCell ref="N185:S185"/>
+    <mergeCell ref="B186:D186"/>
+    <mergeCell ref="E186:J186"/>
+    <mergeCell ref="K186:M186"/>
+    <mergeCell ref="N186:S186"/>
+    <mergeCell ref="B191:D191"/>
+    <mergeCell ref="E191:J191"/>
+    <mergeCell ref="K191:M191"/>
+    <mergeCell ref="N191:S191"/>
+    <mergeCell ref="B192:D192"/>
+    <mergeCell ref="E192:J192"/>
+    <mergeCell ref="K192:M192"/>
+    <mergeCell ref="N192:S192"/>
+    <mergeCell ref="B189:D189"/>
+    <mergeCell ref="E189:J189"/>
+    <mergeCell ref="K189:M189"/>
+    <mergeCell ref="N189:S189"/>
+    <mergeCell ref="B190:D190"/>
+    <mergeCell ref="E190:J190"/>
+    <mergeCell ref="K190:M190"/>
+    <mergeCell ref="N190:S190"/>
+    <mergeCell ref="B195:D195"/>
+    <mergeCell ref="E195:J195"/>
+    <mergeCell ref="K195:M195"/>
+    <mergeCell ref="N195:S195"/>
+    <mergeCell ref="B196:D196"/>
+    <mergeCell ref="E196:J196"/>
+    <mergeCell ref="K196:M196"/>
+    <mergeCell ref="N196:S196"/>
+    <mergeCell ref="B193:D193"/>
+    <mergeCell ref="E193:J193"/>
+    <mergeCell ref="K193:M193"/>
+    <mergeCell ref="N193:S193"/>
+    <mergeCell ref="B194:D194"/>
+    <mergeCell ref="E194:J194"/>
+    <mergeCell ref="K194:M194"/>
+    <mergeCell ref="N194:S194"/>
+    <mergeCell ref="B199:D199"/>
+    <mergeCell ref="E199:J199"/>
+    <mergeCell ref="K199:M199"/>
+    <mergeCell ref="N199:S199"/>
+    <mergeCell ref="B200:D200"/>
+    <mergeCell ref="E200:J200"/>
+    <mergeCell ref="K200:M200"/>
+    <mergeCell ref="N200:S200"/>
+    <mergeCell ref="B197:D197"/>
+    <mergeCell ref="E197:J197"/>
+    <mergeCell ref="K197:M197"/>
+    <mergeCell ref="N197:S197"/>
+    <mergeCell ref="B198:D198"/>
+    <mergeCell ref="E198:J198"/>
+    <mergeCell ref="K198:M198"/>
+    <mergeCell ref="N198:S198"/>
+    <mergeCell ref="B203:D203"/>
+    <mergeCell ref="E203:J203"/>
+    <mergeCell ref="K203:M203"/>
+    <mergeCell ref="N203:S203"/>
+    <mergeCell ref="B204:D204"/>
+    <mergeCell ref="E204:J204"/>
+    <mergeCell ref="K204:M204"/>
+    <mergeCell ref="N204:S204"/>
+    <mergeCell ref="B201:D201"/>
+    <mergeCell ref="E201:J201"/>
+    <mergeCell ref="K201:M201"/>
+    <mergeCell ref="N201:S201"/>
+    <mergeCell ref="B202:D202"/>
+    <mergeCell ref="E202:J202"/>
+    <mergeCell ref="K202:M202"/>
+    <mergeCell ref="N202:S202"/>
+    <mergeCell ref="B207:D207"/>
+    <mergeCell ref="E207:J207"/>
+    <mergeCell ref="K207:M207"/>
+    <mergeCell ref="N207:S207"/>
+    <mergeCell ref="B208:D208"/>
+    <mergeCell ref="E208:J208"/>
+    <mergeCell ref="K208:M208"/>
+    <mergeCell ref="N208:S208"/>
+    <mergeCell ref="B205:D205"/>
+    <mergeCell ref="E205:J205"/>
+    <mergeCell ref="K205:M205"/>
+    <mergeCell ref="N205:S205"/>
+    <mergeCell ref="B206:D206"/>
+    <mergeCell ref="E206:J206"/>
+    <mergeCell ref="K206:M206"/>
+    <mergeCell ref="N206:S206"/>
+    <mergeCell ref="B211:D211"/>
+    <mergeCell ref="E211:J211"/>
+    <mergeCell ref="K211:M211"/>
+    <mergeCell ref="N211:S211"/>
+    <mergeCell ref="B212:D212"/>
+    <mergeCell ref="E212:J212"/>
+    <mergeCell ref="K212:M212"/>
+    <mergeCell ref="N212:S212"/>
+    <mergeCell ref="B209:D209"/>
+    <mergeCell ref="E209:J209"/>
+    <mergeCell ref="K209:M209"/>
+    <mergeCell ref="N209:S209"/>
+    <mergeCell ref="B210:D210"/>
+    <mergeCell ref="E210:J210"/>
+    <mergeCell ref="K210:M210"/>
+    <mergeCell ref="N210:S210"/>
+    <mergeCell ref="B215:D215"/>
+    <mergeCell ref="E215:J215"/>
+    <mergeCell ref="K215:M215"/>
+    <mergeCell ref="N215:S215"/>
+    <mergeCell ref="B216:D216"/>
+    <mergeCell ref="E216:J216"/>
+    <mergeCell ref="K216:M216"/>
+    <mergeCell ref="N216:S216"/>
+    <mergeCell ref="B213:D213"/>
+    <mergeCell ref="E213:J213"/>
+    <mergeCell ref="K213:M213"/>
+    <mergeCell ref="N213:S213"/>
+    <mergeCell ref="B214:D214"/>
+    <mergeCell ref="E214:J214"/>
+    <mergeCell ref="K214:M214"/>
+    <mergeCell ref="N214:S214"/>
+    <mergeCell ref="B219:D219"/>
+    <mergeCell ref="E219:J219"/>
+    <mergeCell ref="K219:M219"/>
+    <mergeCell ref="N219:S219"/>
+    <mergeCell ref="B220:D220"/>
+    <mergeCell ref="E220:J220"/>
+    <mergeCell ref="K220:M220"/>
+    <mergeCell ref="N220:S220"/>
+    <mergeCell ref="B217:D217"/>
+    <mergeCell ref="E217:J217"/>
+    <mergeCell ref="K217:M217"/>
+    <mergeCell ref="N217:S217"/>
+    <mergeCell ref="B218:D218"/>
+    <mergeCell ref="E218:J218"/>
+    <mergeCell ref="K218:M218"/>
+    <mergeCell ref="N218:S218"/>
+    <mergeCell ref="B223:D223"/>
+    <mergeCell ref="E223:J223"/>
+    <mergeCell ref="K223:M223"/>
+    <mergeCell ref="N223:S223"/>
+    <mergeCell ref="B224:D224"/>
+    <mergeCell ref="E224:J224"/>
+    <mergeCell ref="K224:M224"/>
+    <mergeCell ref="N224:S224"/>
+    <mergeCell ref="B221:D221"/>
+    <mergeCell ref="E221:J221"/>
+    <mergeCell ref="K221:M221"/>
+    <mergeCell ref="N221:S221"/>
+    <mergeCell ref="B222:D222"/>
+    <mergeCell ref="E222:J222"/>
+    <mergeCell ref="K222:M222"/>
+    <mergeCell ref="N222:S222"/>
+    <mergeCell ref="B227:D227"/>
+    <mergeCell ref="E227:J227"/>
+    <mergeCell ref="K227:M227"/>
+    <mergeCell ref="N227:S227"/>
+    <mergeCell ref="B228:D228"/>
+    <mergeCell ref="E228:J228"/>
+    <mergeCell ref="K228:M228"/>
+    <mergeCell ref="N228:S228"/>
+    <mergeCell ref="B225:D225"/>
+    <mergeCell ref="E225:J225"/>
+    <mergeCell ref="K225:M225"/>
+    <mergeCell ref="N225:S225"/>
+    <mergeCell ref="B226:D226"/>
+    <mergeCell ref="E226:J226"/>
+    <mergeCell ref="K226:M226"/>
+    <mergeCell ref="N226:S226"/>
+    <mergeCell ref="B231:D231"/>
+    <mergeCell ref="E231:J231"/>
+    <mergeCell ref="K231:M231"/>
+    <mergeCell ref="N231:S231"/>
+    <mergeCell ref="B232:D232"/>
+    <mergeCell ref="E232:J232"/>
+    <mergeCell ref="K232:M232"/>
+    <mergeCell ref="N232:S232"/>
+    <mergeCell ref="B229:D229"/>
+    <mergeCell ref="E229:J229"/>
+    <mergeCell ref="K229:M229"/>
+    <mergeCell ref="N229:S229"/>
+    <mergeCell ref="B230:D230"/>
+    <mergeCell ref="E230:J230"/>
+    <mergeCell ref="K230:M230"/>
+    <mergeCell ref="N230:S230"/>
+    <mergeCell ref="B235:D235"/>
+    <mergeCell ref="E235:J235"/>
+    <mergeCell ref="K235:M235"/>
+    <mergeCell ref="N235:S235"/>
+    <mergeCell ref="B236:D236"/>
+    <mergeCell ref="E236:J236"/>
+    <mergeCell ref="K236:M236"/>
+    <mergeCell ref="N236:S236"/>
+    <mergeCell ref="B233:D233"/>
+    <mergeCell ref="E233:J233"/>
+    <mergeCell ref="K233:M233"/>
+    <mergeCell ref="N233:S233"/>
+    <mergeCell ref="B234:D234"/>
+    <mergeCell ref="E234:J234"/>
+    <mergeCell ref="K234:M234"/>
+    <mergeCell ref="N234:S234"/>
+    <mergeCell ref="B239:D239"/>
+    <mergeCell ref="E239:J239"/>
+    <mergeCell ref="K239:M239"/>
+    <mergeCell ref="N239:S239"/>
+    <mergeCell ref="B240:D240"/>
+    <mergeCell ref="E240:J240"/>
+    <mergeCell ref="K240:M240"/>
+    <mergeCell ref="N240:S240"/>
+    <mergeCell ref="B237:D237"/>
+    <mergeCell ref="E237:J237"/>
+    <mergeCell ref="K237:M237"/>
+    <mergeCell ref="N237:S237"/>
+    <mergeCell ref="B238:D238"/>
+    <mergeCell ref="E238:J238"/>
+    <mergeCell ref="K238:M238"/>
+    <mergeCell ref="N238:S238"/>
+    <mergeCell ref="B243:D243"/>
+    <mergeCell ref="E243:J243"/>
+    <mergeCell ref="K243:M243"/>
+    <mergeCell ref="N243:S243"/>
+    <mergeCell ref="B244:D244"/>
+    <mergeCell ref="E244:J244"/>
+    <mergeCell ref="K244:M244"/>
+    <mergeCell ref="N244:S244"/>
+    <mergeCell ref="B241:D241"/>
+    <mergeCell ref="E241:J241"/>
+    <mergeCell ref="K241:M241"/>
+    <mergeCell ref="N241:S241"/>
+    <mergeCell ref="B242:D242"/>
+    <mergeCell ref="E242:J242"/>
+    <mergeCell ref="K242:M242"/>
+    <mergeCell ref="N242:S242"/>
     <mergeCell ref="B247:D247"/>
     <mergeCell ref="E247:J247"/>
     <mergeCell ref="K247:M247"/>
     <mergeCell ref="N247:S247"/>
     <mergeCell ref="B248:D248"/>
     <mergeCell ref="E248:J248"/>
     <mergeCell ref="K248:M248"/>
     <mergeCell ref="N248:S248"/>
     <mergeCell ref="B245:D245"/>
     <mergeCell ref="E245:J245"/>
     <mergeCell ref="K245:M245"/>
     <mergeCell ref="N245:S245"/>
     <mergeCell ref="B246:D246"/>
     <mergeCell ref="E246:J246"/>
     <mergeCell ref="K246:M246"/>
     <mergeCell ref="N246:S246"/>
-    <mergeCell ref="B243:D243"/>
-[...939 lines deleted...]
-    <mergeCell ref="O8:Q8"/>
+    <mergeCell ref="B251:D251"/>
+    <mergeCell ref="E251:J251"/>
+    <mergeCell ref="K251:M251"/>
+    <mergeCell ref="N251:S251"/>
+    <mergeCell ref="B249:D249"/>
+    <mergeCell ref="E249:J249"/>
+    <mergeCell ref="K249:M249"/>
+    <mergeCell ref="N249:S249"/>
+    <mergeCell ref="B250:D250"/>
+    <mergeCell ref="E250:J250"/>
+    <mergeCell ref="K250:M250"/>
+    <mergeCell ref="N250:S250"/>
   </mergeCells>
   <pageMargins left="0.25" right="0.25" top="0.5" bottom="0.49860984251968499" header="0.5" footer="0.25"/>
   <pageSetup orientation="landscape" horizontalDpi="300" verticalDpi="300"/>
   <headerFooter alignWithMargins="0"/>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docMetadata/LabelInfo.xml><?xml version="1.0" encoding="utf-8"?>
 <clbl:labelList xmlns:clbl="http://schemas.microsoft.com/office/2020/mipLabelMetadata">
   <clbl:label id="{9715e697-1c31-4156-8581-01c5d1e29c65}" enabled="1" method="Standard" siteId="{cf4e8a24-641b-40d2-905e-9a328b644fab}" contentBits="0" removed="0"/>
 </clbl:labelList>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Application>Microsoft Excel Online</Application>
-[...2 lines deleted...]
-  <HyperlinkBase/>
+  <TotalTime></TotalTime>
+  <Pages>0</Pages>
+  <Words>0</Words>
+  <Characters>0</Characters>
+  <Application>Microsoft Excel</Application>
+  <DocSecurity>0</DocSecurity>
+  <Lines>0</Lines>
+  <Paragraphs>0</Paragraphs>
+  <Slides>0</Slides>
+  <Notes>0</Notes>
+  <HiddenSlides>0</HiddenSlides>
+  <MMClips>0</MMClips>
+  <ScaleCrop>false</ScaleCrop>
+  <HeadingPairs>
+    <vt:vector size="4" baseType="variant">
+      <vt:variant>
+        <vt:lpstr>Worksheets</vt:lpstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>1</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpstr>Named Ranges</vt:lpstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>1</vt:i4>
+      </vt:variant>
+    </vt:vector>
+  </HeadingPairs>
+  <TitlesOfParts>
+    <vt:vector size="2" baseType="lpstr">
+      <vt:lpstr>LLRSummary</vt:lpstr>
+      <vt:lpstr>LLRSummary!Print_Titles</vt:lpstr>
+    </vt:vector>
+  </TitlesOfParts>
+  <LinksUpToDate>false</LinksUpToDate>
+  <CharactersWithSpaces>0</CharactersWithSpaces>
+  <SharedDoc>false</SharedDoc>
+  <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
-  <dc:title/>
-[...6 lines deleted...]
-  <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
+  <cp:lastModifiedBy></cp:lastModifiedBy>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
-  <cp:category/>
-  <cp:contentStatus/>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/core0.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance"/>
 </file>