--- v0 (2026-07-15)
+++ v1 (2026-08-24)
@@ -1,2047 +1,6898 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
+  <Default Extension="jpeg" ContentType="image/jpeg"/>
+  <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
+  <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/customXml/itemProps4.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
-  <Override PartName="/word/stylesWithEffects.xml" ContentType="application/vnd.ms-word.stylesWithEffects+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
+  <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
+  <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
+  <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId5" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w:rsidR="006D109A" w:rsidRDefault="006D109A">
-[...6 lines deleted...]
-        </w:tabs>
+    <w:p w14:paraId="5ED18C92" w14:textId="380EFEFF" w:rsidR="00F768BC" w:rsidRPr="00355CC8" w:rsidRDefault="00ED0001" w:rsidP="00136230">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro"/>
+          <w:sz w:val="40"/>
+          <w:szCs w:val="40"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00FE173D">
+        <w:rPr>
+          <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro"/>
+          <w:noProof/>
+          <w:sz w:val="40"/>
+          <w:szCs w:val="40"/>
+        </w:rPr>
+        <mc:AlternateContent>
+          <mc:Choice Requires="wps">
+            <w:drawing>
+              <wp:anchor distT="45720" distB="45720" distL="114300" distR="114300" simplePos="0" relativeHeight="251662336" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="37336E31" wp14:editId="3F153877">
+                <wp:simplePos x="0" y="0"/>
+                <wp:positionH relativeFrom="margin">
+                  <wp:posOffset>-119380</wp:posOffset>
+                </wp:positionH>
+                <wp:positionV relativeFrom="paragraph">
+                  <wp:posOffset>0</wp:posOffset>
+                </wp:positionV>
+                <wp:extent cx="5893435" cy="1107440"/>
+                <wp:effectExtent l="0" t="0" r="0" b="0"/>
+                <wp:wrapSquare wrapText="bothSides"/>
+                <wp:docPr id="217" name="Text Box 2"/>
+                <wp:cNvGraphicFramePr>
+                  <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
+                </wp:cNvGraphicFramePr>
+                <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                  <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                    <wps:wsp>
+                      <wps:cNvSpPr txBox="1">
+                        <a:spLocks noChangeArrowheads="1"/>
+                      </wps:cNvSpPr>
+                      <wps:spPr bwMode="auto">
+                        <a:xfrm>
+                          <a:off x="0" y="0"/>
+                          <a:ext cx="5893435" cy="1107440"/>
+                        </a:xfrm>
+                        <a:prstGeom prst="rect">
+                          <a:avLst/>
+                        </a:prstGeom>
+                        <a:noFill/>
+                        <a:ln w="9525">
+                          <a:noFill/>
+                          <a:miter lim="800000"/>
+                          <a:headEnd/>
+                          <a:tailEnd/>
+                        </a:ln>
+                      </wps:spPr>
+                      <wps:txbx>
+                        <w:txbxContent>
+                          <w:p w14:paraId="7FD69F59" w14:textId="73FDABB5" w:rsidR="00FE173D" w:rsidRPr="00136230" w:rsidRDefault="00293104" w:rsidP="00ED0001">
+                            <w:pPr>
+                              <w:pStyle w:val="TitleHeader"/>
+                            </w:pPr>
+                            <w:r>
+                              <w:t xml:space="preserve">Form </w:t>
+                            </w:r>
+                            <w:r w:rsidR="00722EBC">
+                              <w:t>B</w:t>
+                            </w:r>
+                          </w:p>
+                          <w:p w14:paraId="67AC0A79" w14:textId="5BE8AD67" w:rsidR="00FE173D" w:rsidRPr="001C53DE" w:rsidRDefault="001C53DE" w:rsidP="00ED0001">
+                            <w:pPr>
+                              <w:pStyle w:val="TitleSmallerHeading"/>
+                              <w:spacing w:before="40"/>
+                            </w:pPr>
+                            <w:r>
+                              <w:t>[</w:t>
+                            </w:r>
+                            <w:r>
+                              <w:rPr>
+                                <w:i/>
+                                <w:iCs/>
+                              </w:rPr>
+                              <w:t xml:space="preserve">Section </w:t>
+                            </w:r>
+                            <w:r w:rsidR="00722EBC">
+                              <w:rPr>
+                                <w:i/>
+                                <w:iCs/>
+                              </w:rPr>
+                              <w:t>5</w:t>
+                            </w:r>
+                            <w:r>
+                              <w:t>]</w:t>
+                            </w:r>
+                          </w:p>
+                          <w:p w14:paraId="4E1AA896" w14:textId="77777777" w:rsidR="00FE173D" w:rsidRDefault="00FE173D" w:rsidP="00ED0001"/>
+                        </w:txbxContent>
+                      </wps:txbx>
+                      <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t" anchorCtr="0">
+                        <a:noAutofit/>
+                      </wps:bodyPr>
+                    </wps:wsp>
+                  </a:graphicData>
+                </a:graphic>
+                <wp14:sizeRelH relativeFrom="margin">
+                  <wp14:pctWidth>0</wp14:pctWidth>
+                </wp14:sizeRelH>
+                <wp14:sizeRelV relativeFrom="margin">
+                  <wp14:pctHeight>0</wp14:pctHeight>
+                </wp14:sizeRelV>
+              </wp:anchor>
+            </w:drawing>
+          </mc:Choice>
+          <mc:Fallback>
+            <w:pict>
+              <v:shapetype w14:anchorId="37336E31" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+                <v:stroke joinstyle="miter"/>
+                <v:path gradientshapeok="t" o:connecttype="rect"/>
+              </v:shapetype>
+              <v:shape id="Text Box 2" o:spid="_x0000_s1026" type="#_x0000_t202" style="position:absolute;margin-left:-9.4pt;margin-top:0;width:464.05pt;height:87.2pt;z-index:251662336;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:3.6pt;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:3.6pt;mso-position-horizontal:absolute;mso-position-horizontal-relative:margin;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQA0w2pW+QEAAM4DAAAOAAAAZHJzL2Uyb0RvYy54bWysU9tu2zAMfR+wfxD0vthO4zUx4hRduw4D&#10;ugvQ7QNkWY6FSaImKbGzrx8lu2mwvQ3zg0Ca4iHPIbW9GbUiR+G8BFPTYpFTIgyHVpp9Tb9/e3iz&#10;psQHZlqmwIianoSnN7vXr7aDrcQSelCtcARBjK8GW9M+BFtlmee90MwvwAqDwQ6cZgFdt89axwZE&#10;1ypb5vnbbADXWgdceI9/76cg3SX8rhM8fOk6LwJRNcXeQjpdOpt4Zrstq/aO2V7yuQ32D11oJg0W&#10;PUPds8DIwcm/oLTkDjx0YcFBZ9B1kovEAdkU+R9snnpmReKC4nh7lsn/P1j++fhkvzoSxncw4gAT&#10;CW8fgf/wxMBdz8xe3DoHQy9Yi4WLKFk2WF/NqVFqX/kI0gyfoMUhs0OABDR2TkdVkCdBdBzA6Sy6&#10;GAPh+LNcb65WVyUlHGNFkV+vVmksGaue063z4YMATaJRU4dTTfDs+OhDbIdVz1diNQMPUqk0WWXI&#10;UNNNuSxTwkVEy4CLp6Su6TqP37QKkeV706bkwKSabCygzEw7Mp04h7EZ8WKk30B7QgEcTAuGDwKN&#10;HtwvSgZcrpr6nwfmBCXqo0ERN0UkSUJyVuX1Eh13GWkuI8xwhKppoGQy70La4InrLYrdySTDSydz&#10;r7g0SZ15weNWXvrp1ssz3P0GAAD//wMAUEsDBBQABgAIAAAAIQAB9fUG3AAAAAgBAAAPAAAAZHJz&#10;L2Rvd25yZXYueG1sTI/NTsMwEITvSLyDtUjcWrsQoAnZVAjEFUT5kbi58TaJiNdR7Dbh7VlOcBzN&#10;aOabcjP7Xh1pjF1ghNXSgCKug+u4QXh7fVysQcVk2dk+MCF8U4RNdXpS2sKFiV/ouE2NkhKOhUVo&#10;UxoKrWPdkrdxGQZi8fZh9DaJHBvtRjtJue/1hTHX2tuOZaG1A923VH9tDx7h/Wn/+ZGZ5+bBXw1T&#10;mI1mn2vE87P57hZUojn9heEXX9ChEqZdOLCLqkdYrNaCnhDkkdi5yS9B7SR3k2Wgq1L/P1D9AAAA&#10;//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVu&#10;dF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEA&#10;AF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhADTDalb5AQAAzgMAAA4AAAAAAAAAAAAAAAAALgIA&#10;AGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAAH19QbcAAAACAEAAA8AAAAAAAAAAAAAAAAA&#10;UwQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAABcBQAAAAA=&#10;" filled="f" stroked="f">
+                <v:textbox>
+                  <w:txbxContent>
+                    <w:p w14:paraId="7FD69F59" w14:textId="73FDABB5" w:rsidR="00FE173D" w:rsidRPr="00136230" w:rsidRDefault="00293104" w:rsidP="00ED0001">
+                      <w:pPr>
+                        <w:pStyle w:val="TitleHeader"/>
+                      </w:pPr>
+                      <w:r>
+                        <w:t xml:space="preserve">Form </w:t>
+                      </w:r>
+                      <w:r w:rsidR="00722EBC">
+                        <w:t>B</w:t>
+                      </w:r>
+                    </w:p>
+                    <w:p w14:paraId="67AC0A79" w14:textId="5BE8AD67" w:rsidR="00FE173D" w:rsidRPr="001C53DE" w:rsidRDefault="001C53DE" w:rsidP="00ED0001">
+                      <w:pPr>
+                        <w:pStyle w:val="TitleSmallerHeading"/>
+                        <w:spacing w:before="40"/>
+                      </w:pPr>
+                      <w:r>
+                        <w:t>[</w:t>
+                      </w:r>
+                      <w:r>
+                        <w:rPr>
+                          <w:i/>
+                          <w:iCs/>
+                        </w:rPr>
+                        <w:t xml:space="preserve">Section </w:t>
+                      </w:r>
+                      <w:r w:rsidR="00722EBC">
+                        <w:rPr>
+                          <w:i/>
+                          <w:iCs/>
+                        </w:rPr>
+                        <w:t>5</w:t>
+                      </w:r>
+                      <w:r>
+                        <w:t>]</w:t>
+                      </w:r>
+                    </w:p>
+                    <w:p w14:paraId="4E1AA896" w14:textId="77777777" w:rsidR="00FE173D" w:rsidRDefault="00FE173D" w:rsidP="00ED0001"/>
+                  </w:txbxContent>
+                </v:textbox>
+                <w10:wrap type="square" anchorx="margin"/>
+              </v:shape>
+            </w:pict>
+          </mc:Fallback>
+        </mc:AlternateContent>
+      </w:r>
+      <w:r w:rsidR="00095500" w:rsidRPr="0029026D">
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+        <mc:AlternateContent>
+          <mc:Choice Requires="wpg">
+            <w:drawing>
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251660288" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="6CF2E03E" wp14:editId="3A709EED">
+                <wp:simplePos x="0" y="0"/>
+                <wp:positionH relativeFrom="margin">
+                  <wp:align>center</wp:align>
+                </wp:positionH>
+                <wp:positionV relativeFrom="paragraph">
+                  <wp:posOffset>-242349</wp:posOffset>
+                </wp:positionV>
+                <wp:extent cx="7929880" cy="1451062"/>
+                <wp:effectExtent l="0" t="0" r="0" b="0"/>
+                <wp:wrapNone/>
+                <wp:docPr id="3" name="Group 3"/>
+                <wp:cNvGraphicFramePr/>
+                <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                  <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup">
+                    <wpg:wgp>
+                      <wpg:cNvGrpSpPr/>
+                      <wpg:grpSpPr>
+                        <a:xfrm>
+                          <a:off x="0" y="0"/>
+                          <a:ext cx="7929880" cy="1451062"/>
+                          <a:chOff x="108858" y="0"/>
+                          <a:chExt cx="7929880" cy="1484912"/>
+                        </a:xfrm>
+                      </wpg:grpSpPr>
+                      <wps:wsp>
+                        <wps:cNvPr id="1" name="Rectangle 1"/>
+                        <wps:cNvSpPr/>
+                        <wps:spPr>
+                          <a:xfrm>
+                            <a:off x="108858" y="0"/>
+                            <a:ext cx="7646047" cy="1484906"/>
+                          </a:xfrm>
+                          <a:prstGeom prst="rect">
+                            <a:avLst/>
+                          </a:prstGeom>
+                          <a:solidFill>
+                            <a:srgbClr val="00558C"/>
+                          </a:solidFill>
+                          <a:ln>
+                            <a:noFill/>
+                          </a:ln>
+                        </wps:spPr>
+                        <wps:style>
+                          <a:lnRef idx="2">
+                            <a:schemeClr val="accent1">
+                              <a:shade val="50000"/>
+                            </a:schemeClr>
+                          </a:lnRef>
+                          <a:fillRef idx="1">
+                            <a:schemeClr val="accent1"/>
+                          </a:fillRef>
+                          <a:effectRef idx="0">
+                            <a:schemeClr val="accent1"/>
+                          </a:effectRef>
+                          <a:fontRef idx="minor">
+                            <a:schemeClr val="lt1"/>
+                          </a:fontRef>
+                        </wps:style>
+                        <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="ctr" anchorCtr="0" forceAA="0" compatLnSpc="1">
+                          <a:prstTxWarp prst="textNoShape">
+                            <a:avLst/>
+                          </a:prstTxWarp>
+                          <a:noAutofit/>
+                        </wps:bodyPr>
+                      </wps:wsp>
+                      <wps:wsp>
+                        <wps:cNvPr id="2" name="Rectangle 2"/>
+                        <wps:cNvSpPr/>
+                        <wps:spPr>
+                          <a:xfrm>
+                            <a:off x="7433583" y="282"/>
+                            <a:ext cx="605155" cy="1484630"/>
+                          </a:xfrm>
+                          <a:prstGeom prst="rect">
+                            <a:avLst/>
+                          </a:prstGeom>
+                          <a:solidFill>
+                            <a:srgbClr val="41B6E6"/>
+                          </a:solidFill>
+                          <a:ln w="12700" cap="flat" cmpd="sng" algn="ctr">
+                            <a:noFill/>
+                            <a:prstDash val="solid"/>
+                            <a:miter lim="800000"/>
+                          </a:ln>
+                          <a:effectLst/>
+                        </wps:spPr>
+                        <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="ctr" anchorCtr="0" forceAA="0" compatLnSpc="1">
+                          <a:prstTxWarp prst="textNoShape">
+                            <a:avLst/>
+                          </a:prstTxWarp>
+                          <a:noAutofit/>
+                        </wps:bodyPr>
+                      </wps:wsp>
+                    </wpg:wgp>
+                  </a:graphicData>
+                </a:graphic>
+                <wp14:sizeRelH relativeFrom="margin">
+                  <wp14:pctWidth>0</wp14:pctWidth>
+                </wp14:sizeRelH>
+                <wp14:sizeRelV relativeFrom="margin">
+                  <wp14:pctHeight>0</wp14:pctHeight>
+                </wp14:sizeRelV>
+              </wp:anchor>
+            </w:drawing>
+          </mc:Choice>
+          <mc:Fallback>
+            <w:pict>
+              <v:group w14:anchorId="413587F2" id="Group 3" o:spid="_x0000_s1026" style="position:absolute;margin-left:0;margin-top:-19.1pt;width:624.4pt;height:114.25pt;z-index:-251656192;mso-position-horizontal:center;mso-position-horizontal-relative:margin;mso-width-relative:margin;mso-height-relative:margin" coordorigin="1088" coordsize="79298,14849" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDKafF/ewMAAN4JAAAOAAAAZHJzL2Uyb0RvYy54bWzsVltP3DgYfV+p/8Hye8mFZCZEhIpCQSuh&#10;FpWu+mwc5yI5ttf2kGF//X624wwFVFWt+lYegh1/1+PvnMnpu/3E0QPTZpSiwdlRihETVLaj6Bv8&#10;z5ertxVGxhLREi4Fa/AjM/jd2Zu/TmdVs1wOkrdMIwgiTD2rBg/WqjpJDB3YRMyRVEzAYSf1RCxs&#10;dZ+0mswQfeJJnqabZJa6VVpSZgy8vQyH+MzH7zpG7aeuM8wi3mCozfqn9s9790zOTknda6KGkS5l&#10;kJ+oYiKjgKRrqEtiCdrp8UWoaaRaGtnZIyqnRHbdSJnvAbrJ0mfdXGu5U76Xvp57tcIE0D7D6afD&#10;0o8P11rdqVsNSMyqByz8zvWy7/Tk/kOVaO8he1whY3uLKLzcnuQnVQXIUjjLijJLN3kAlQ6AvPPL&#10;0qoqYQwOznT48Lp7VZxk3j2J2ZNvapoVTIk5AGF+DYi7gSjm8TU1AHGr0dhCvRgJMsGsfobpIaLn&#10;DGWuJZccrFasTG0AtleAetnwitam2KTFNqIF7aYbF3ptl9RKG3vN5ITcosEaavCDRR5ujA2m0cSl&#10;NpKP7dXIud/o/v6Ca/RA3LSnZVldLNG/MePCGQvp3EJE9waQjh35lX3kzNlx8Zl1AAzcZO4r8dxk&#10;ax5CKRM2C0cDaVlIX6bwF7M7NjsP36kP6CJ3kH+NvQSIliFIjB2qXOydK/PUXp3T7xUWnFcPn1kK&#10;uzpPo5D6tQAculoyB/sIUoDGoXQv20cYGy2DsBhFr0a4txti7C3RoCTADFBH+wkeHZdzg+WywmiQ&#10;+r/X3jt7mGs4xWgGZWqw+XdHNMOI/y1g4k+yonBS5jdFuc1ho5+e3D89EbvpQsI4wFRDdX7p7C2P&#10;y07L6SuI6LnLCkdEUMjdYGp13FzYoJggw5Sdn3szkC9F7I24U9QFd6i6ufyy/0q0WobXwtx/lJFl&#10;pH42w8HWeQp5vrOyG/2AH3Bd8AbGB/b9durnL6nv5ciV9EPU3xbHx2V17MUurxYljOzfpGVWlgfy&#10;b44jQaLSRmb/MvmL7P3mQ5SWZ+RHMIVZvgV2Iuqmq+PEwnJSLUya6OHSeQ+/5e7+w90sOhEu+JKY&#10;IZDTh3UEIfU0WvgV5+PU4MrxPvYVlCZQb5Evry1eNw/3/Ic/v58//ocUPiK8BC8fPO4r5ene8+3w&#10;WXb2PwAAAP//AwBQSwMEFAAGAAgAAAAhAFHOo2zgAAAACQEAAA8AAABkcnMvZG93bnJldi54bWxM&#10;j01Lw0AQhu+C/2EZwVu7+VCJMZtSinoqgq0g3rbZaRKanQ3ZbZL+e6cnvc3wDu88T7GabSdGHHzr&#10;SEG8jEAgVc60VCv42r8tMhA+aDK6c4QKLuhhVd7eFDo3bqJPHHehFlxCPtcKmhD6XEpfNWi1X7oe&#10;ibOjG6wOvA61NIOeuNx2MomiJ2l1S/yh0T1uGqxOu7NV8D7paZ3Gr+P2dNxcfvaPH9/bGJW6v5vX&#10;LyACzuHvGK74jA4lMx3cmYwXnQIWCQoWaZaAuMbJQ8YqB56eoxRkWcj/BuUvAAAA//8DAFBLAQIt&#10;ABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10u&#10;eG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5y&#10;ZWxzUEsBAi0AFAAGAAgAAAAhAMpp8X97AwAA3gkAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9E&#10;b2MueG1sUEsBAi0AFAAGAAgAAAAhAFHOo2zgAAAACQEAAA8AAAAAAAAAAAAAAAAA1QUAAGRycy9k&#10;b3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAADiBgAAAAA=&#10;">
+                <v:rect id="Rectangle 1" o:spid="_x0000_s1027" style="position:absolute;left:1088;width:76461;height:14849;visibility:visible;mso-wrap-style:square;v-text-anchor:middle" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQA2lgiawAAAANoAAAAPAAAAZHJzL2Rvd25yZXYueG1sRE/fa8Iw&#10;EH4f+D+EE3ybqcpEOqOIog5BNt1gr0dztsXmUpLY1v/eCIM9HR/fz5svO1OJhpwvLSsYDRMQxJnV&#10;JecKfr63rzMQPiBrrCyTgjt5WC56L3NMtW35RM055CKGsE9RQRFCnUrps4IM+qGtiSN3sc5giNDl&#10;UjtsY7ip5DhJptJgybGhwJrWBWXX880o+NzYbvdm983tMHG/LR0xfJUHpQb9bvUOIlAX/sV/7g8d&#10;58PzleeViwcAAAD//wMAUEsBAi0AFAAGAAgAAAAhANvh9svuAAAAhQEAABMAAAAAAAAAAAAAAAAA&#10;AAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAWvQsW78AAAAVAQAACwAAAAAA&#10;AAAAAAAAAAAfAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEANpYImsAAAADaAAAADwAAAAAA&#10;AAAAAAAAAAAHAgAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAADAAMAtwAAAPQCAAAAAA==&#10;" fillcolor="#00558c" stroked="f" strokeweight="1pt"/>
+                <v:rect id="Rectangle 2" o:spid="_x0000_s1028" style="position:absolute;left:74335;top:2;width:6052;height:14847;visibility:visible;mso-wrap-style:square;v-text-anchor:middle" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQBsAA+yxAAAANoAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI9Ba8JA&#10;FITvQv/D8gq96aZCg6SuUgptUhHB2Iu3R/aZhGbfLtltkv77riB4HGbmG2a9nUwnBup9a1nB8yIB&#10;QVxZ3XKt4Pv0MV+B8AFZY2eZFPyRh+3mYbbGTNuRjzSUoRYRwj5DBU0ILpPSVw0Z9AvriKN3sb3B&#10;EGVfS93jGOGmk8skSaXBluNCg47eG6p+yl+j4OuUp+cdfnbjwYW6yvduXxYvSj09Tm+vIAJN4R6+&#10;tQutYAnXK/EGyM0/AAAA//8DAFBLAQItABQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAAAAAAAAA&#10;AAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsA&#10;AAAAAAAAAAAAAAAAHwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAGwAD7LEAAAA2gAAAA8A&#10;AAAAAAAAAAAAAAAABwIAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAAAwADALcAAAD4AgAAAAA=&#10;" fillcolor="#41b6e6" stroked="f" strokeweight="1pt"/>
+                <w10:wrap anchorx="margin"/>
+              </v:group>
+            </w:pict>
+          </mc:Fallback>
+        </mc:AlternateContent>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="280AB06E" w14:textId="77777777" w:rsidR="00A11E04" w:rsidRDefault="00A11E04" w:rsidP="00136230"/>
+    <w:p w14:paraId="3D1F3B4F" w14:textId="2A0B899B" w:rsidR="00040E92" w:rsidRDefault="00CF77FE" w:rsidP="005D09CB">
+      <w:pPr>
+        <w:pStyle w:val="TitleDate"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="center"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Withdrawal of Tax Lien</w:t>
+      </w:r>
+      <w:r w:rsidR="005D09CB">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7F9A46E8" w14:textId="3B86E149" w:rsidR="005D09CB" w:rsidRDefault="005D09CB" w:rsidP="005D09CB">
+      <w:pPr>
+        <w:pStyle w:val="TitleDate"/>
+        <w:ind w:left="0"/>
         <w:jc w:val="center"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-          <w:snapToGrid/>
+          <w:i/>
+          <w:iCs/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="0" w:name="_GoBack"/>
-      <w:bookmarkEnd w:id="0"/>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-[...77 lines deleted...]
-        <w:rPr>
           <w:i/>
-        </w:rPr>
-[...90 lines deleted...]
-          <w:szCs w:val="22"/>
+          <w:iCs/>
         </w:rPr>
         <w:t>The Tax Enforcement Act</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="006D109A" w:rsidRPr="005230F1" w:rsidRDefault="006D109A">
-[...18 lines deleted...]
-        </w:tabs>
+    <w:p w14:paraId="5692C610" w14:textId="77777777" w:rsidR="00355CC8" w:rsidRDefault="00355CC8" w:rsidP="005D09CB">
+      <w:pPr>
+        <w:pStyle w:val="TitleDate"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="center"/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
-          <w:sz w:val="22"/>
-          <w:szCs w:val="22"/>
+          <w:iCs/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="006D109A" w:rsidRPr="005230F1" w:rsidRDefault="006D109A">
-[...18 lines deleted...]
-        </w:tabs>
+    <w:p w14:paraId="45F04940" w14:textId="76847745" w:rsidR="00355CC8" w:rsidRDefault="00C33EA7" w:rsidP="00355CC8">
+      <w:pPr>
+        <w:pStyle w:val="TitleDate"/>
+        <w:ind w:left="0"/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-[...2 lines deleted...]
-          <w:szCs w:val="22"/>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-    </w:p>
-[...20 lines deleted...]
-        <w:spacing w:line="300" w:lineRule="auto"/>
+      <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-[...1 lines deleted...]
-          <w:szCs w:val="22"/>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
-      </w:pPr>
-[...6 lines deleted...]
-        <w:t xml:space="preserve">Registrar of Titles: </w:t>
+        <w:t>Registrar of Titles:</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="006D109A" w:rsidRPr="005230F1" w:rsidRDefault="006D109A">
-[...18 lines deleted...]
-        </w:tabs>
+    <w:p w14:paraId="0B529E83" w14:textId="0C0D3143" w:rsidR="00C33EA7" w:rsidRDefault="00C33EA7" w:rsidP="00355CC8">
+      <w:pPr>
+        <w:pStyle w:val="TitleDate"/>
+        <w:ind w:left="0"/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-[...1 lines deleted...]
-          <w:szCs w:val="22"/>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-    </w:p>
-[...19 lines deleted...]
-        </w:tabs>
+      <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-[...1 lines deleted...]
-          <w:szCs w:val="22"/>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
-      </w:pPr>
-      <w:r w:rsidRPr="005230F1">
+        <w:t>Take notice that</w:t>
+      </w:r>
+      <w:r w:rsidR="00C866F2">
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-[...1 lines deleted...]
-          <w:szCs w:val="22"/>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">Take notice that the interest based on </w:t>
+        <w:t xml:space="preserve"> the interest based on the tax lien registered as Interest Number _________________ against.</w:t>
       </w:r>
-      <w:r w:rsidR="00894587" w:rsidRPr="005230F1">
-[...44 lines deleted...]
-      </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
+        <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="0" w:type="auto"/>
-        <w:tblBorders>
-[...6 lines deleted...]
-        </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="6678"/>
-        <w:gridCol w:w="2898"/>
+        <w:gridCol w:w="6295"/>
+        <w:gridCol w:w="3055"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00AC2F6B" w:rsidRPr="006137CC" w:rsidTr="006137CC">
+      <w:tr w:rsidR="00745943" w14:paraId="29380B2C" w14:textId="77777777" w:rsidTr="009B62B9">
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="6678" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcW w:w="6295" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="00558C"/>
           </w:tcPr>
-          <w:p w:rsidR="00AC2F6B" w:rsidRPr="006137CC" w:rsidRDefault="00AC2F6B" w:rsidP="006137CC">
+          <w:p w14:paraId="2749B67C" w14:textId="376A07C2" w:rsidR="00745943" w:rsidRPr="00073CBB" w:rsidRDefault="009D0365" w:rsidP="00355CC8">
             <w:pPr>
-              <w:tabs>
-[...11 lines deleted...]
-              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:pStyle w:val="TitleDate"/>
+              <w:ind w:left="0"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-[...1 lines deleted...]
-                <w:szCs w:val="22"/>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                <w:color w:val="FFFFFF" w:themeColor="background1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
                 <w:u w:val="single"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="006137CC">
+            <w:r w:rsidRPr="00073CBB">
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-[...1 lines deleted...]
-                <w:szCs w:val="22"/>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                <w:color w:val="FFFFFF" w:themeColor="background1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
                 <w:u w:val="single"/>
               </w:rPr>
-              <w:t>Legal Description of Land(s)</w:t>
+              <w:t xml:space="preserve">Legal </w:t>
+            </w:r>
+            <w:r w:rsidR="00D85A99" w:rsidRPr="00073CBB">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                <w:color w:val="FFFFFF" w:themeColor="background1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+              <w:t>Descriptions of Land(s)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2898" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcW w:w="3055" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="00558C"/>
           </w:tcPr>
-          <w:p w:rsidR="00AC2F6B" w:rsidRPr="006137CC" w:rsidRDefault="00AC2F6B" w:rsidP="006137CC">
+          <w:p w14:paraId="51EA6BD7" w14:textId="5B1AE160" w:rsidR="00745943" w:rsidRPr="00D85A99" w:rsidRDefault="00D85A99" w:rsidP="00355CC8">
             <w:pPr>
-              <w:tabs>
-[...12 lines deleted...]
-              <w:jc w:val="right"/>
+              <w:pStyle w:val="TitleDate"/>
+              <w:ind w:left="0"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-[...1 lines deleted...]
-                <w:szCs w:val="22"/>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
                 <w:u w:val="single"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="006137CC">
+            <w:r w:rsidRPr="00073CBB">
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-[...1 lines deleted...]
-                <w:szCs w:val="22"/>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                <w:color w:val="FFFFFF" w:themeColor="background1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
                 <w:u w:val="single"/>
               </w:rPr>
               <w:t>Title Number(s)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00AC2F6B" w:rsidRPr="006137CC" w:rsidTr="006137CC">
+      <w:tr w:rsidR="00745943" w14:paraId="4A4DA74B" w14:textId="77777777" w:rsidTr="00745943">
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="6678" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcW w:w="6295" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00AC2F6B" w:rsidRPr="006137CC" w:rsidRDefault="00AC2F6B" w:rsidP="006137CC">
+          <w:p w14:paraId="66115852" w14:textId="77777777" w:rsidR="00745943" w:rsidRDefault="00745943" w:rsidP="00355CC8">
             <w:pPr>
-              <w:tabs>
-[...11 lines deleted...]
-              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:pStyle w:val="TitleDate"/>
+              <w:ind w:left="0"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-[...1 lines deleted...]
-                <w:szCs w:val="22"/>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2898" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcW w:w="3055" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00AC2F6B" w:rsidRPr="006137CC" w:rsidRDefault="00AC2F6B" w:rsidP="006137CC">
+          <w:p w14:paraId="42762A9D" w14:textId="77777777" w:rsidR="00745943" w:rsidRDefault="00745943" w:rsidP="00355CC8">
             <w:pPr>
-              <w:tabs>
-[...12 lines deleted...]
-              <w:jc w:val="right"/>
+              <w:pStyle w:val="TitleDate"/>
+              <w:ind w:left="0"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-[...1 lines deleted...]
-                <w:szCs w:val="22"/>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="006D109A" w:rsidRPr="005230F1" w:rsidRDefault="006D109A" w:rsidP="00AC2F6B">
-[...18 lines deleted...]
-        </w:tabs>
+    <w:p w14:paraId="77B7FF6B" w14:textId="29ECDBFC" w:rsidR="00745943" w:rsidRPr="00906873" w:rsidRDefault="00906873" w:rsidP="00355CC8">
+      <w:pPr>
+        <w:pStyle w:val="TitleDate"/>
+        <w:ind w:left="0"/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-[...1 lines deleted...]
-          <w:szCs w:val="22"/>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:proofErr w:type="gramStart"/>
-      <w:r w:rsidRPr="005230F1">
+      <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-[...1 lines deleted...]
-          <w:szCs w:val="22"/>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>pursuant</w:t>
+        <w:t xml:space="preserve">Pursuant to </w:t>
       </w:r>
-      <w:proofErr w:type="gramEnd"/>
-      <w:r w:rsidRPr="005230F1">
+      <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-[...1 lines deleted...]
-          <w:szCs w:val="22"/>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve"> to </w:t>
+        <w:t xml:space="preserve">The Tax Enforcement Act </w:t>
       </w:r>
-      <w:r w:rsidRPr="005230F1">
+      <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-[...2 lines deleted...]
-          <w:szCs w:val="22"/>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>The Tax Enforcement Act</w:t>
-[...23 lines deleted...]
-        <w:t>.</w:t>
+        <w:t>is discharged.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="006D109A" w:rsidRDefault="006D109A">
-[...18 lines deleted...]
-        </w:tabs>
+    <w:p w14:paraId="0ADB13FB" w14:textId="77777777" w:rsidR="00484CA5" w:rsidRDefault="00484CA5" w:rsidP="00136230">
+      <w:pPr>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-[...1 lines deleted...]
-          <w:szCs w:val="22"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00AC2F6B" w:rsidRDefault="00AC2F6B">
-[...18 lines deleted...]
-        </w:tabs>
+    <w:p w14:paraId="645EBFAD" w14:textId="77777777" w:rsidR="00484CA5" w:rsidRDefault="00484CA5" w:rsidP="00136230">
+      <w:pPr>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-[...1 lines deleted...]
-          <w:szCs w:val="22"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00AC2F6B" w:rsidRPr="005230F1" w:rsidRDefault="00AC2F6B">
-[...18 lines deleted...]
-        </w:tabs>
+    <w:p w14:paraId="00C02AD4" w14:textId="38B12C8B" w:rsidR="00DA0935" w:rsidRDefault="00484CA5" w:rsidP="00136230">
+      <w:pPr>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-[...1 lines deleted...]
-          <w:szCs w:val="22"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-    </w:p>
-[...14 lines deleted...]
-        <w:spacing w:line="360" w:lineRule="auto"/>
+      <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-[...9 lines deleted...]
-          <w:szCs w:val="22"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Dated this </w:t>
       </w:r>
-      <w:r w:rsidRPr="008E5D8C">
+      <w:r w:rsidR="00AC0655">
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-[...2 lines deleted...]
-          <w:u w:val="single"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">       </w:t>
+        <w:t xml:space="preserve">_____ day of </w:t>
       </w:r>
-      <w:r w:rsidRPr="008E5D8C">
+      <w:r w:rsidR="00DA0935">
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-[...1 lines deleted...]
-          <w:szCs w:val="22"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve"> day of </w:t>
+        <w:t>________________________, 20__</w:t>
       </w:r>
-      <w:r w:rsidRPr="008E5D8C">
+      <w:r w:rsidR="00AC0655">
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-[...2 lines deleted...]
-          <w:u w:val="single"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">                                                 </w:t>
+        <w:t>___.</w:t>
       </w:r>
+    </w:p>
+    <w:p w14:paraId="6150560E" w14:textId="77777777" w:rsidR="00DA0935" w:rsidRDefault="00DA0935" w:rsidP="00136230">
+      <w:pPr>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0C016468" w14:textId="77777777" w:rsidR="00DA0935" w:rsidRDefault="00DA0935" w:rsidP="00136230">
+      <w:pPr>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1A3C5388" w14:textId="77777777" w:rsidR="007A1DFA" w:rsidRDefault="007A1DFA" w:rsidP="00136230">
+      <w:pPr>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-[...1 lines deleted...]
-          <w:szCs w:val="22"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>, 20___.</w:t>
-[...60 lines deleted...]
-        <w:tab/>
+        <w:t>(Seal of the Municipality)</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00AE3AA4" w:rsidRDefault="00AE3AA4" w:rsidP="00AE3AA4">
-[...12 lines deleted...]
-        </w:tabs>
+    <w:p w14:paraId="6FC093E8" w14:textId="77777777" w:rsidR="007A1DFA" w:rsidRDefault="007A1DFA" w:rsidP="00136230">
+      <w:pPr>
         <w:rPr>
-          <w:u w:val="single"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00AE3AA4" w:rsidRDefault="00AE3AA4" w:rsidP="00AE3AA4">
-[...13 lines deleted...]
-        <w:ind w:firstLine="3600"/>
+    <w:p w14:paraId="2A184820" w14:textId="77777777" w:rsidR="007A1DFA" w:rsidRDefault="007A1DFA" w:rsidP="00136230">
+      <w:pPr>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3C16BB43" w14:textId="77777777" w:rsidR="007A1DFA" w:rsidRDefault="007A1DFA" w:rsidP="00136230">
+      <w:pPr>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7E404728" w14:textId="77777777" w:rsidR="00967AA8" w:rsidRDefault="00967AA8" w:rsidP="007A1DFA">
+      <w:pPr>
+        <w:jc w:val="right"/>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:u w:val="single"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve">                                                                                               </w:t>
-[...2 lines deleted...]
-        <w:tab/>
+        <w:t>______________________________________________________</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00AE3AA4" w:rsidRDefault="00AE3AA4" w:rsidP="00AE3AA4">
-[...16 lines deleted...]
-        </w:rPr>
+    <w:p w14:paraId="2517F0ED" w14:textId="77777777" w:rsidR="000549DB" w:rsidRDefault="00967AA8" w:rsidP="007A1DFA">
+      <w:pPr>
+        <w:jc w:val="right"/>
       </w:pPr>
       <w:r>
         <w:t>(</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i/>
+          <w:iCs/>
         </w:rPr>
         <w:t>Treasurer, Clerk, Administrator or Collector of Taxes</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidR="000549DB">
         <w:t>)</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="006D109A" w:rsidRDefault="006D109A">
-[...18 lines deleted...]
-        </w:tabs>
+    <w:p w14:paraId="001CC075" w14:textId="77777777" w:rsidR="000549DB" w:rsidRDefault="000549DB" w:rsidP="007A1DFA">
+      <w:pPr>
+        <w:jc w:val="right"/>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="006D109A" w:rsidRDefault="006D109A">
-[...18 lines deleted...]
-        </w:tabs>
+    <w:p w14:paraId="0225DF27" w14:textId="77777777" w:rsidR="000549DB" w:rsidRDefault="000549DB" w:rsidP="007A1DFA">
+      <w:pPr>
+        <w:jc w:val="right"/>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="006D109A" w:rsidRDefault="006D109A">
-[...18 lines deleted...]
-        </w:tabs>
+    <w:p w14:paraId="3A6704A6" w14:textId="77777777" w:rsidR="000549DB" w:rsidRDefault="000549DB" w:rsidP="007A1DFA">
+      <w:pPr>
+        <w:jc w:val="right"/>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="006D109A" w:rsidRDefault="006D109A">
-[...19 lines deleted...]
-        <w:ind w:firstLine="3600"/>
+    <w:p w14:paraId="737E6488" w14:textId="77777777" w:rsidR="000549DB" w:rsidRDefault="000549DB" w:rsidP="007A1DFA">
+      <w:pPr>
+        <w:jc w:val="right"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0239F030" w14:textId="77777777" w:rsidR="000549DB" w:rsidRDefault="000549DB" w:rsidP="007A1DFA">
+      <w:pPr>
+        <w:jc w:val="right"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7A9BCA6E" w14:textId="77777777" w:rsidR="000549DB" w:rsidRDefault="000549DB" w:rsidP="007A1DFA">
+      <w:pPr>
+        <w:jc w:val="right"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="09CCA071" w14:textId="77777777" w:rsidR="000549DB" w:rsidRDefault="000549DB" w:rsidP="007A1DFA">
+      <w:pPr>
+        <w:jc w:val="right"/>
       </w:pPr>
       <w:r>
-        <w:t>_____________________________________________</w:t>
+        <w:t>________________________________________________</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="006D109A" w:rsidRDefault="006D109A">
-[...19 lines deleted...]
-        <w:ind w:firstLine="3600"/>
+    <w:p w14:paraId="72332D3F" w14:textId="773CE3D2" w:rsidR="007B4128" w:rsidRDefault="000549DB" w:rsidP="007A1DFA">
+      <w:pPr>
+        <w:jc w:val="right"/>
       </w:pPr>
       <w:r>
         <w:t>(</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i/>
+          <w:iCs/>
         </w:rPr>
-        <w:t xml:space="preserve">Name </w:t>
-[...11 lines deleted...]
-        <w:t>of Municipality</w:t>
+        <w:t>Name and Address of Municipality</w:t>
       </w:r>
       <w:r>
         <w:t>)</w:t>
       </w:r>
+      <w:r w:rsidR="007B4128">
+        <w:tab/>
+      </w:r>
     </w:p>
-    <w:p w:rsidR="006D109A" w:rsidRDefault="006D109A">
-[...46 lines deleted...]
-    <w:sectPr w:rsidR="006D109A">
+    <w:p w14:paraId="305BCB24" w14:textId="471770A7" w:rsidR="00F768BC" w:rsidRDefault="00F768BC" w:rsidP="00136230"/>
+    <w:sectPr w:rsidR="00F768BC" w:rsidSect="007B4128">
+      <w:footerReference w:type="default" r:id="rId11"/>
+      <w:footerReference w:type="first" r:id="rId12"/>
       <w:pgSz w:w="12240" w:h="15840"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:space="720"/>
-      <w:noEndnote/>
+      <w:titlePg/>
+      <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w:rsidR="006137CC" w:rsidRDefault="006137CC">
+    <w:p w14:paraId="5363D8F0" w14:textId="77777777" w:rsidR="006A1692" w:rsidRDefault="006A1692" w:rsidP="00136230">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w:rsidR="006137CC" w:rsidRDefault="006137CC">
+    <w:p w14:paraId="15E55E1A" w14:textId="77777777" w:rsidR="006A1692" w:rsidRDefault="006A1692" w:rsidP="00136230">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:font w:name="Symbol">
+    <w:panose1 w:val="05050102010706020507"/>
+    <w:charset w:val="02"/>
+    <w:family w:val="roman"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
+  </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Courier">
-[...1 lines deleted...]
-    <w:panose1 w:val="02070409020205020404"/>
+  <w:font w:name="Courier New">
+    <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
-    <w:notTrueType/>
     <w:pitch w:val="fixed"/>
-    <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Arial">
-    <w:panose1 w:val="020B0604020202020204"/>
+  <w:font w:name="Wingdings">
+    <w:panose1 w:val="05000000000000000000"/>
+    <w:charset w:val="02"/>
+    <w:family w:val="auto"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Aptos">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
-[...6 lines deleted...]
-    <w:sig w:usb0="E00002FF" w:usb1="400004FF" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E00002FF" w:usb1="4000ACFF" w:usb2="00000001" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Lucida Sans">
+    <w:panose1 w:val="020B0602030504020204"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Myriad Pro">
+    <w:altName w:val="Segoe UI"/>
+    <w:panose1 w:val="020B0503030403020204"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:notTrueType/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="A00002AF" w:usb1="5000204B" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Myriad Pro Light">
+    <w:altName w:val="Segoe UI Light"/>
+    <w:panose1 w:val="020B0403030403020204"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:notTrueType/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="A00002AF" w:usb1="5000204B" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Calibri Light">
+    <w:panose1 w:val="020F0302020204030204"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
+<file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:sdt>
+    <w:sdtPr>
+      <w:id w:val="1515029844"/>
+      <w:docPartObj>
+        <w:docPartGallery w:val="Page Numbers (Bottom of Page)"/>
+        <w:docPartUnique/>
+      </w:docPartObj>
+    </w:sdtPr>
+    <w:sdtEndPr>
+      <w:rPr>
+        <w:noProof/>
+      </w:rPr>
+    </w:sdtEndPr>
+    <w:sdtContent>
+      <w:p w14:paraId="6CDA5470" w14:textId="77777777" w:rsidR="00C863F5" w:rsidRDefault="00C863F5" w:rsidP="00852784">
+        <w:pPr>
+          <w:pStyle w:val="Footer"/>
+          <w:jc w:val="center"/>
+        </w:pPr>
+        <w:r>
+          <w:fldChar w:fldCharType="begin"/>
+        </w:r>
+        <w:r>
+          <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
+        </w:r>
+        <w:r>
+          <w:fldChar w:fldCharType="separate"/>
+        </w:r>
+        <w:r w:rsidR="009E0F0B">
+          <w:rPr>
+            <w:noProof/>
+          </w:rPr>
+          <w:t>2</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="end"/>
+        </w:r>
+      </w:p>
+    </w:sdtContent>
+  </w:sdt>
+  <w:p w14:paraId="0EE64D1E" w14:textId="77777777" w:rsidR="0061570E" w:rsidRDefault="0061570E" w:rsidP="00136230">
+    <w:pPr>
+      <w:pStyle w:val="Footer"/>
+    </w:pPr>
+  </w:p>
+</w:ftr>
+</file>
+
+<file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="2C603D4E" w14:textId="4AEA34B6" w:rsidR="0061570E" w:rsidRPr="00A11E04" w:rsidRDefault="009C0681" w:rsidP="00136230">
+    <w:pPr>
+      <w:pStyle w:val="Footer"/>
+    </w:pPr>
+    <w:r w:rsidRPr="00A11E04">
+      <w:rPr>
+        <w:noProof/>
+      </w:rPr>
+      <w:drawing>
+        <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251660288" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="7559D77B" wp14:editId="45BBEB19">
+          <wp:simplePos x="0" y="0"/>
+          <wp:positionH relativeFrom="column">
+            <wp:posOffset>38</wp:posOffset>
+          </wp:positionH>
+          <wp:positionV relativeFrom="paragraph">
+            <wp:posOffset>30480</wp:posOffset>
+          </wp:positionV>
+          <wp:extent cx="1440180" cy="240030"/>
+          <wp:effectExtent l="0" t="0" r="7620" b="7620"/>
+          <wp:wrapNone/>
+          <wp:docPr id="6" name="Picture 6" descr="G:\Com\Common\Government Relations\-- Communications\Visual Identity Resources\Logos\URL\sk.ca.JPG"/>
+          <wp:cNvGraphicFramePr>
+            <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+          </wp:cNvGraphicFramePr>
+          <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+            <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+              <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:nvPicPr>
+                  <pic:cNvPr id="0" name="Picture 2" descr="G:\Com\Common\Government Relations\-- Communications\Visual Identity Resources\Logos\URL\sk.ca.JPG"/>
+                  <pic:cNvPicPr>
+                    <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+                  </pic:cNvPicPr>
+                </pic:nvPicPr>
+                <pic:blipFill>
+                  <a:blip r:embed="rId1" cstate="print">
+                    <a:extLst>
+                      <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                        <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+                      </a:ext>
+                    </a:extLst>
+                  </a:blip>
+                  <a:srcRect/>
+                  <a:stretch>
+                    <a:fillRect/>
+                  </a:stretch>
+                </pic:blipFill>
+                <pic:spPr bwMode="auto">
+                  <a:xfrm>
+                    <a:off x="0" y="0"/>
+                    <a:ext cx="1440180" cy="240030"/>
+                  </a:xfrm>
+                  <a:prstGeom prst="rect">
+                    <a:avLst/>
+                  </a:prstGeom>
+                  <a:noFill/>
+                  <a:ln>
+                    <a:noFill/>
+                  </a:ln>
+                </pic:spPr>
+              </pic:pic>
+            </a:graphicData>
+          </a:graphic>
+          <wp14:sizeRelH relativeFrom="margin">
+            <wp14:pctWidth>0</wp14:pctWidth>
+          </wp14:sizeRelH>
+          <wp14:sizeRelV relativeFrom="margin">
+            <wp14:pctHeight>0</wp14:pctHeight>
+          </wp14:sizeRelV>
+        </wp:anchor>
+      </w:drawing>
+    </w:r>
+    <w:r w:rsidR="004F4256" w:rsidRPr="00A11E04">
+      <w:rPr>
+        <w:noProof/>
+      </w:rPr>
+      <w:drawing>
+        <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="56750B8B" wp14:editId="15F5126C">
+          <wp:simplePos x="0" y="0"/>
+          <wp:positionH relativeFrom="column">
+            <wp:posOffset>3980815</wp:posOffset>
+          </wp:positionH>
+          <wp:positionV relativeFrom="paragraph">
+            <wp:posOffset>-172085</wp:posOffset>
+          </wp:positionV>
+          <wp:extent cx="2269490" cy="473710"/>
+          <wp:effectExtent l="0" t="0" r="0" b="2540"/>
+          <wp:wrapTight wrapText="bothSides">
+            <wp:wrapPolygon edited="0">
+              <wp:start x="0" y="0"/>
+              <wp:lineTo x="0" y="20847"/>
+              <wp:lineTo x="21395" y="20847"/>
+              <wp:lineTo x="21395" y="0"/>
+              <wp:lineTo x="0" y="0"/>
+            </wp:wrapPolygon>
+          </wp:wrapTight>
+          <wp:docPr id="4" name="Picture 4" descr="G:\Com\Common\Government Relations\-- Communications\Visual Identity Resources\Logos\Colour_Sask_Logo_PNG.png"/>
+          <wp:cNvGraphicFramePr>
+            <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+          </wp:cNvGraphicFramePr>
+          <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+            <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+              <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:nvPicPr>
+                  <pic:cNvPr id="0" name="Picture 1" descr="G:\Com\Common\Government Relations\-- Communications\Visual Identity Resources\Logos\Colour_Sask_Logo_PNG.png"/>
+                  <pic:cNvPicPr>
+                    <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+                  </pic:cNvPicPr>
+                </pic:nvPicPr>
+                <pic:blipFill>
+                  <a:blip r:embed="rId2" cstate="print">
+                    <a:extLst>
+                      <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                        <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+                      </a:ext>
+                    </a:extLst>
+                  </a:blip>
+                  <a:srcRect/>
+                  <a:stretch>
+                    <a:fillRect/>
+                  </a:stretch>
+                </pic:blipFill>
+                <pic:spPr bwMode="auto">
+                  <a:xfrm>
+                    <a:off x="0" y="0"/>
+                    <a:ext cx="2269490" cy="473710"/>
+                  </a:xfrm>
+                  <a:prstGeom prst="rect">
+                    <a:avLst/>
+                  </a:prstGeom>
+                  <a:noFill/>
+                  <a:ln>
+                    <a:noFill/>
+                  </a:ln>
+                </pic:spPr>
+              </pic:pic>
+            </a:graphicData>
+          </a:graphic>
+          <wp14:sizeRelH relativeFrom="margin">
+            <wp14:pctWidth>0</wp14:pctWidth>
+          </wp14:sizeRelH>
+          <wp14:sizeRelV relativeFrom="margin">
+            <wp14:pctHeight>0</wp14:pctHeight>
+          </wp14:sizeRelV>
+        </wp:anchor>
+      </w:drawing>
+    </w:r>
+  </w:p>
+</w:ftr>
+</file>
+
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w:rsidR="006137CC" w:rsidRDefault="006137CC">
+    <w:p w14:paraId="1D808FC2" w14:textId="77777777" w:rsidR="006A1692" w:rsidRDefault="006A1692" w:rsidP="00136230">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w:rsidR="006137CC" w:rsidRDefault="006137CC">
+    <w:p w14:paraId="72080FD6" w14:textId="77777777" w:rsidR="006A1692" w:rsidRDefault="006A1692" w:rsidP="00136230">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
+<file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="04C22FA7"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="B48009D2"/>
+    <w:lvl w:ilvl="0" w:tplc="04090001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="06213F32"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="3AFC3E06"/>
+    <w:lvl w:ilvl="0" w:tplc="04090001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="7200" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="0BE33D08"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="188C302E"/>
+    <w:lvl w:ilvl="0" w:tplc="10090001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="10090003">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="10090005">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="10090001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="10090003">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="10090005">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="10090001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="10090003">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="10090005">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="0F2B1107"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="B62A06D4"/>
+    <w:lvl w:ilvl="0" w:tplc="04090001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="18622F8E"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="364446C0"/>
+    <w:lvl w:ilvl="0" w:tplc="04090001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="7200" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="19D36F80"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="0B0AF886"/>
+    <w:lvl w:ilvl="0" w:tplc="CCDE0162">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:color w:val="auto"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="1C691034"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="935812F0"/>
+    <w:lvl w:ilvl="0" w:tplc="04090001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="7200" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="21514931"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="30AA40FE"/>
+    <w:lvl w:ilvl="0" w:tplc="04090001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="360" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1080" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1800" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2520" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3240" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3960" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4680" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5400" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6120" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="24186E4F"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="42B6C11C"/>
+    <w:lvl w:ilvl="0" w:tplc="0409000F">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0409000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0409000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="2C8C2A64"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="E87ED05C"/>
+    <w:lvl w:ilvl="0" w:tplc="04090001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="7200" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="307B1494"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="52889FBE"/>
+    <w:lvl w:ilvl="0" w:tplc="518E4592">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:pStyle w:val="Bullet-SolidDisc"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="6D886956">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:pStyle w:val="Bullet-OpenDisc"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="C4C67180">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:pStyle w:val="Bullet-SolidSquare"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="DA021482">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:pStyle w:val="Bullet-Dash"/>
+      <w:lvlText w:val="-"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="11" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="30BC47FF"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="99BA1468"/>
+    <w:lvl w:ilvl="0" w:tplc="04090001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="7200" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="12" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="333B11E5"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="4D90073A"/>
+    <w:lvl w:ilvl="0" w:tplc="04090001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090003">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="7200" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="13" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="37987968"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="B98CACAA"/>
+    <w:lvl w:ilvl="0" w:tplc="04090001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="7200" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="14" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="396D43AF"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="C11269B4"/>
+    <w:lvl w:ilvl="0" w:tplc="04090001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="7200" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="15" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="4B3616B6"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="F2AAF5B0"/>
+    <w:lvl w:ilvl="0" w:tplc="04090001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="7200" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="16" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="4BB2371D"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="10280EE8"/>
+    <w:lvl w:ilvl="0" w:tplc="04090001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="7200" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="17" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="4BC61E93"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="FD74E2A2"/>
+    <w:lvl w:ilvl="0" w:tplc="04090001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="1EFC263C">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2520" w:hanging="720"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Calibri" w:cstheme="minorBidi" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="7200" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="18" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="4F164910"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="60A2BE8C"/>
+    <w:lvl w:ilvl="0" w:tplc="04090001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="7200" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="19" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="50464E87"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="9A3C5A44"/>
+    <w:lvl w:ilvl="0" w:tplc="04090001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="7200" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="20" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="511B37EB"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="C4F69DF8"/>
+    <w:lvl w:ilvl="0" w:tplc="BBC05710">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="839" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:eastAsia="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:color w:val="231F20"/>
+        <w:w w:val="100"/>
+        <w:sz w:val="21"/>
+        <w:szCs w:val="21"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="63E0E22A">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:eastAsia="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:w w:val="100"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0B22572E">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2622" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="089CC2BE">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3085" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="A4AAB122">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3548" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="043A6F12">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4011" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="85D2528E">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4474" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="64F0E996">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4937" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="E696C022">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5400" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="21" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="55CA5E9C"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="C4EAE3EC"/>
+    <w:lvl w:ilvl="0" w:tplc="04090001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="883" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1603" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2323" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3043" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3763" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4483" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5203" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5923" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6643" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="22" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="59AB385E"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="3A02D66A"/>
+    <w:lvl w:ilvl="0" w:tplc="04090001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090003">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="7200" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="23" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="60B97745"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="A51CD44E"/>
+    <w:lvl w:ilvl="0" w:tplc="04090001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="7200" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="24" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="657A51E3"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="4E7C429A"/>
+    <w:lvl w:ilvl="0" w:tplc="04090001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="25" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="6AF04893"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="D1C883F8"/>
+    <w:lvl w:ilvl="0" w:tplc="04090001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="26" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="7042552A"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="DC66BAB8"/>
+    <w:lvl w:ilvl="0" w:tplc="91D8AC1A">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="360"/>
+        </w:tabs>
+        <w:ind w:left="360" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:cs="Times New Roman" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090019">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="810"/>
+        </w:tabs>
+        <w:ind w:left="810" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:cs="Times New Roman"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1530"/>
+        </w:tabs>
+        <w:ind w:left="1530" w:hanging="180"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:cs="Times New Roman"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0409000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2250"/>
+        </w:tabs>
+        <w:ind w:left="2250" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:cs="Times New Roman"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2970"/>
+        </w:tabs>
+        <w:ind w:left="2970" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:cs="Times New Roman"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3690"/>
+        </w:tabs>
+        <w:ind w:left="3690" w:hanging="180"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:cs="Times New Roman"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0409000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4410"/>
+        </w:tabs>
+        <w:ind w:left="4410" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:cs="Times New Roman"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5130"/>
+        </w:tabs>
+        <w:ind w:left="5130" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:cs="Times New Roman"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5850"/>
+        </w:tabs>
+        <w:ind w:left="5850" w:hanging="180"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:cs="Times New Roman"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="27" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="70D27C20"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="516AE67E"/>
+    <w:lvl w:ilvl="0" w:tplc="04090001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="7200" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="28" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="746101C1"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="C9EA95C6"/>
+    <w:lvl w:ilvl="0" w:tplc="04090001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="7200" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="29" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="7776330F"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="0750C954"/>
+    <w:lvl w:ilvl="0" w:tplc="0F9C293C">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:pStyle w:val="NumberList"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="CCCE85C2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:pStyle w:val="Number-Sequentialletters"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="47644B62">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:pStyle w:val="Number-Romannumerals"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0409000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0409000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="30" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="79004F7B"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="D5DAA7C8"/>
+    <w:lvl w:ilvl="0" w:tplc="04090001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="7200" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="31" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="7CD67743"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="220A1DC4"/>
+    <w:lvl w:ilvl="0" w:tplc="04090003">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="32" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="7D737EC5"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="47168940"/>
+    <w:lvl w:ilvl="0" w:tplc="0409000F">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0409000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0409000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="33" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="7E930EA7"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="9A308AE2"/>
+    <w:lvl w:ilvl="0" w:tplc="04090001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:num w:numId="1" w16cid:durableId="1983923865">
+    <w:abstractNumId w:val="20"/>
+  </w:num>
+  <w:num w:numId="2" w16cid:durableId="2130273133">
+    <w:abstractNumId w:val="21"/>
+  </w:num>
+  <w:num w:numId="3" w16cid:durableId="1675108932">
+    <w:abstractNumId w:val="14"/>
+  </w:num>
+  <w:num w:numId="4" w16cid:durableId="577793531">
+    <w:abstractNumId w:val="6"/>
+  </w:num>
+  <w:num w:numId="5" w16cid:durableId="907039845">
+    <w:abstractNumId w:val="13"/>
+  </w:num>
+  <w:num w:numId="6" w16cid:durableId="570120330">
+    <w:abstractNumId w:val="15"/>
+  </w:num>
+  <w:num w:numId="7" w16cid:durableId="692655965">
+    <w:abstractNumId w:val="17"/>
+  </w:num>
+  <w:num w:numId="8" w16cid:durableId="828181290">
+    <w:abstractNumId w:val="4"/>
+  </w:num>
+  <w:num w:numId="9" w16cid:durableId="1549217458">
+    <w:abstractNumId w:val="27"/>
+  </w:num>
+  <w:num w:numId="10" w16cid:durableId="1210342883">
+    <w:abstractNumId w:val="16"/>
+  </w:num>
+  <w:num w:numId="11" w16cid:durableId="1103721143">
+    <w:abstractNumId w:val="23"/>
+  </w:num>
+  <w:num w:numId="12" w16cid:durableId="1207062654">
+    <w:abstractNumId w:val="19"/>
+  </w:num>
+  <w:num w:numId="13" w16cid:durableId="522981233">
+    <w:abstractNumId w:val="9"/>
+  </w:num>
+  <w:num w:numId="14" w16cid:durableId="181675966">
+    <w:abstractNumId w:val="18"/>
+  </w:num>
+  <w:num w:numId="15" w16cid:durableId="1969774479">
+    <w:abstractNumId w:val="11"/>
+  </w:num>
+  <w:num w:numId="16" w16cid:durableId="1294555036">
+    <w:abstractNumId w:val="12"/>
+  </w:num>
+  <w:num w:numId="17" w16cid:durableId="242108565">
+    <w:abstractNumId w:val="22"/>
+  </w:num>
+  <w:num w:numId="18" w16cid:durableId="1362898691">
+    <w:abstractNumId w:val="7"/>
+  </w:num>
+  <w:num w:numId="19" w16cid:durableId="902521449">
+    <w:abstractNumId w:val="1"/>
+  </w:num>
+  <w:num w:numId="20" w16cid:durableId="1314601816">
+    <w:abstractNumId w:val="30"/>
+  </w:num>
+  <w:num w:numId="21" w16cid:durableId="1694961345">
+    <w:abstractNumId w:val="28"/>
+  </w:num>
+  <w:num w:numId="22" w16cid:durableId="248585067">
+    <w:abstractNumId w:val="33"/>
+  </w:num>
+  <w:num w:numId="23" w16cid:durableId="545989620">
+    <w:abstractNumId w:val="3"/>
+  </w:num>
+  <w:num w:numId="24" w16cid:durableId="423301344">
+    <w:abstractNumId w:val="2"/>
+  </w:num>
+  <w:num w:numId="25" w16cid:durableId="797265227">
+    <w:abstractNumId w:val="26"/>
+  </w:num>
+  <w:num w:numId="26" w16cid:durableId="1651782994">
+    <w:abstractNumId w:val="31"/>
+  </w:num>
+  <w:num w:numId="27" w16cid:durableId="1283077892">
+    <w:abstractNumId w:val="0"/>
+  </w:num>
+  <w:num w:numId="28" w16cid:durableId="819812759">
+    <w:abstractNumId w:val="24"/>
+  </w:num>
+  <w:num w:numId="29" w16cid:durableId="1508321721">
+    <w:abstractNumId w:val="25"/>
+  </w:num>
+  <w:num w:numId="30" w16cid:durableId="617643423">
+    <w:abstractNumId w:val="5"/>
+  </w:num>
+  <w:num w:numId="31" w16cid:durableId="1110274793">
+    <w:abstractNumId w:val="10"/>
+  </w:num>
+  <w:num w:numId="32" w16cid:durableId="1511723312">
+    <w:abstractNumId w:val="8"/>
+  </w:num>
+  <w:num w:numId="33" w16cid:durableId="1895894041">
+    <w:abstractNumId w:val="29"/>
+  </w:num>
+  <w:num w:numId="34" w16cid:durableId="315770245">
+    <w:abstractNumId w:val="32"/>
+  </w:num>
+</w:numbering>
+</file>
+
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14">
-  <w:zoom w:val="bestFit" w:percent="144"/>
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:zoom w:percent="80"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
+  <w:stylePaneFormatFilter w:val="1024" w:allStyles="0" w:customStyles="0" w:latentStyles="1" w:stylesInUse="0" w:headingStyles="1" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="0" w:directFormattingOnParagraphs="0" w:directFormattingOnNumbering="0" w:directFormattingOnTables="0" w:clearFormatting="1" w:top3HeadingStyles="0" w:visibleStyles="0" w:alternateStyleNames="0"/>
   <w:defaultTabStop w:val="720"/>
-  <w:displayHorizontalDrawingGridEvery w:val="0"/>
-[...2 lines deleted...]
-  <w:noPunctuationKerning/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
-    <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="14"/>
+    <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
-    <w:rsidRoot w:val="00894587"/>
-[...7 lines deleted...]
-    <w:rsid w:val="00AE3AA4"/>
+    <w:rsidRoot w:val="007B4128"/>
+    <w:rsid w:val="00026180"/>
+    <w:rsid w:val="00040E92"/>
+    <w:rsid w:val="00042F65"/>
+    <w:rsid w:val="000549DB"/>
+    <w:rsid w:val="00073CBB"/>
+    <w:rsid w:val="00095500"/>
+    <w:rsid w:val="000C08C7"/>
+    <w:rsid w:val="000D37E2"/>
+    <w:rsid w:val="00121D25"/>
+    <w:rsid w:val="001220CE"/>
+    <w:rsid w:val="00136230"/>
+    <w:rsid w:val="00152BE0"/>
+    <w:rsid w:val="001B2DD3"/>
+    <w:rsid w:val="001B5E31"/>
+    <w:rsid w:val="001C53DE"/>
+    <w:rsid w:val="001F0609"/>
+    <w:rsid w:val="002147C4"/>
+    <w:rsid w:val="0029026D"/>
+    <w:rsid w:val="00292593"/>
+    <w:rsid w:val="00293104"/>
+    <w:rsid w:val="002D4FF2"/>
+    <w:rsid w:val="002E4DCA"/>
+    <w:rsid w:val="002F2EF3"/>
+    <w:rsid w:val="00301051"/>
+    <w:rsid w:val="00310D10"/>
+    <w:rsid w:val="00355CC8"/>
+    <w:rsid w:val="00386732"/>
+    <w:rsid w:val="003D1CBC"/>
+    <w:rsid w:val="003E1BAF"/>
+    <w:rsid w:val="003F4A3B"/>
+    <w:rsid w:val="00420642"/>
+    <w:rsid w:val="004313E8"/>
+    <w:rsid w:val="004443CA"/>
+    <w:rsid w:val="00445137"/>
+    <w:rsid w:val="00484CA5"/>
+    <w:rsid w:val="00490810"/>
+    <w:rsid w:val="004932A7"/>
+    <w:rsid w:val="004A36FA"/>
+    <w:rsid w:val="004B504D"/>
+    <w:rsid w:val="004E2E3A"/>
+    <w:rsid w:val="004F4256"/>
+    <w:rsid w:val="00522D5E"/>
+    <w:rsid w:val="00561B73"/>
+    <w:rsid w:val="0057491D"/>
+    <w:rsid w:val="0058361C"/>
+    <w:rsid w:val="00594219"/>
+    <w:rsid w:val="005C7D89"/>
+    <w:rsid w:val="005D09CB"/>
+    <w:rsid w:val="005D0CAF"/>
+    <w:rsid w:val="005F1AD0"/>
+    <w:rsid w:val="0061570E"/>
+    <w:rsid w:val="00650FE3"/>
+    <w:rsid w:val="00665D3F"/>
+    <w:rsid w:val="006A1692"/>
+    <w:rsid w:val="006A1A84"/>
+    <w:rsid w:val="006E7D54"/>
+    <w:rsid w:val="00720AD4"/>
+    <w:rsid w:val="00722EBC"/>
+    <w:rsid w:val="00745943"/>
+    <w:rsid w:val="00755706"/>
+    <w:rsid w:val="00764104"/>
+    <w:rsid w:val="007A15E7"/>
+    <w:rsid w:val="007A1DFA"/>
+    <w:rsid w:val="007B4128"/>
+    <w:rsid w:val="007E6211"/>
+    <w:rsid w:val="00810CF7"/>
+    <w:rsid w:val="00852784"/>
+    <w:rsid w:val="0086194A"/>
+    <w:rsid w:val="00887CF7"/>
+    <w:rsid w:val="00891E02"/>
+    <w:rsid w:val="0089243F"/>
+    <w:rsid w:val="008C25FD"/>
+    <w:rsid w:val="008D2935"/>
+    <w:rsid w:val="008D46BC"/>
+    <w:rsid w:val="00906873"/>
+    <w:rsid w:val="0093180F"/>
+    <w:rsid w:val="00967AA8"/>
+    <w:rsid w:val="00973FF6"/>
+    <w:rsid w:val="009A4541"/>
+    <w:rsid w:val="009B62B9"/>
+    <w:rsid w:val="009C0681"/>
+    <w:rsid w:val="009D0365"/>
+    <w:rsid w:val="009E0F0B"/>
+    <w:rsid w:val="00A11E04"/>
+    <w:rsid w:val="00A525B5"/>
+    <w:rsid w:val="00A52AEC"/>
+    <w:rsid w:val="00A54EB9"/>
+    <w:rsid w:val="00A6557B"/>
+    <w:rsid w:val="00A7327D"/>
+    <w:rsid w:val="00A9411A"/>
+    <w:rsid w:val="00AC0372"/>
+    <w:rsid w:val="00AC0655"/>
+    <w:rsid w:val="00AE20CF"/>
+    <w:rsid w:val="00AE7CA9"/>
+    <w:rsid w:val="00AF211B"/>
+    <w:rsid w:val="00B271F0"/>
+    <w:rsid w:val="00B8454D"/>
+    <w:rsid w:val="00BA791B"/>
+    <w:rsid w:val="00BE1B79"/>
+    <w:rsid w:val="00C33EA7"/>
+    <w:rsid w:val="00C50884"/>
+    <w:rsid w:val="00C863F5"/>
+    <w:rsid w:val="00C866F2"/>
+    <w:rsid w:val="00C95009"/>
+    <w:rsid w:val="00CC0839"/>
+    <w:rsid w:val="00CF77FE"/>
+    <w:rsid w:val="00D1022B"/>
+    <w:rsid w:val="00D1757C"/>
+    <w:rsid w:val="00D85A99"/>
+    <w:rsid w:val="00D90518"/>
+    <w:rsid w:val="00DA0935"/>
+    <w:rsid w:val="00DD1F69"/>
+    <w:rsid w:val="00DD31B9"/>
+    <w:rsid w:val="00E211ED"/>
+    <w:rsid w:val="00E249AD"/>
+    <w:rsid w:val="00E44E74"/>
+    <w:rsid w:val="00E47E0A"/>
+    <w:rsid w:val="00E82A23"/>
+    <w:rsid w:val="00E932A4"/>
+    <w:rsid w:val="00E95D1F"/>
+    <w:rsid w:val="00ED0001"/>
+    <w:rsid w:val="00F61E49"/>
+    <w:rsid w:val="00F768BC"/>
+    <w:rsid w:val="00F832BD"/>
+    <w:rsid w:val="00FD4F72"/>
+    <w:rsid w:val="00FE173D"/>
+    <w:rsid w:val="23BA6E9C"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
-  <w:doNotIncludeSubdocsInStats/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="2050"/>
+    <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
+  <w14:docId w14:val="13883B41"/>
+  <w15:chartTrackingRefBased/>
+  <w15:docId w15:val="{EB0FA83B-EDCF-44AF-967C-F219BE351636}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
-        <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
-    <w:pPrDefault/>
+    <w:pPrDefault>
+      <w:pPr>
+        <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+      </w:pPr>
+    </w:pPrDefault>
   </w:docDefaults>
-  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="1" w:defUnhideWhenUsed="1" w:defQFormat="0" w:count="267">
-[...136 lines deleted...]
-    <w:lsdException w:name="TOC Heading" w:uiPriority="39" w:qFormat="1"/>
+  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
+    <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
+    <w:lsdException w:name="heading 1" w:uiPriority="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 5" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 6" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 7" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 8" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 9" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Normal Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="footnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="annotation text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="header" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="footer" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="caption" w:semiHidden="1" w:uiPriority="35" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="table of figures" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="envelope address" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="envelope return" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="footnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="annotation reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="line number" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="page number" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="endnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="endnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="table of authorities" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="macro" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toa heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Title" w:uiPriority="10" w:qFormat="1"/>
+    <w:lsdException w:name="Closing" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Default Paragraph Font" w:semiHidden="1" w:uiPriority="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Message Header" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Subtitle" w:uiPriority="11"/>
+    <w:lsdException w:name="Salutation" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Date" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text First Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text First Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Note Heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text Indent 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Block Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="FollowedHyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Strong" w:uiPriority="22" w:qFormat="1"/>
+    <w:lsdException w:name="Emphasis" w:uiPriority="20"/>
+    <w:lsdException w:name="Document Map" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Plain Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="E-mail Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Top of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Bottom of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Normal (Web)" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Acronym" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Address" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Cite" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Code" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Definition" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Keyboard" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Preformatted" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Sample" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Typewriter" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Variable" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Normal Table" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="annotation subject" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="No List" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Outline List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Outline List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Outline List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Simple 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Simple 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Simple 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Classic 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Classic 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Classic 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Classic 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Colorful 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Colorful 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Colorful 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table 3D effects 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table 3D effects 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table 3D effects 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Contemporary" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Elegant" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Professional" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Subtle 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Subtle 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Web 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Web 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Web 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Balloon Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid" w:uiPriority="39"/>
+    <w:lsdException w:name="Table Theme" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Placeholder Text" w:semiHidden="1"/>
+    <w:lsdException w:name="No Spacing" w:uiPriority="1"/>
+    <w:lsdException w:name="Light Shading" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 1" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 1" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 1" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 1" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 1" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 1" w:uiPriority="65"/>
+    <w:lsdException w:name="Revision" w:semiHidden="1"/>
+    <w:lsdException w:name="List Paragraph" w:uiPriority="34" w:qFormat="1"/>
+    <w:lsdException w:name="Quote" w:uiPriority="29" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Quote" w:uiPriority="30" w:qFormat="1"/>
+    <w:lsdException w:name="Medium List 2 Accent 1" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 1" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 1" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 1" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 1" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 1" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 1" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 1" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 2" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 2" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 2" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 2" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 2" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 2" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2 Accent 2" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 2" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 2" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 2" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 2" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 2" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 2" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 2" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 3" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 3" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 3" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 3" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 3" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 3" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2 Accent 3" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 3" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 3" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 3" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 3" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 3" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 3" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 3" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 4" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 4" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 4" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 4" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 4" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 4" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2 Accent 4" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 4" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 4" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 4" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 4" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 4" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 4" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 4" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 5" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 5" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 5" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 5" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 5" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 5" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2 Accent 5" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 5" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 5" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 5" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 5" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 5" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 5" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 5" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 6" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 6" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 6" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 6" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 6" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 6" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2 Accent 6" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 6" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 6" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 6" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 6" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 6" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 6" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 6" w:uiPriority="73"/>
+    <w:lsdException w:name="Subtle Emphasis" w:uiPriority="19"/>
+    <w:lsdException w:name="Intense Emphasis" w:uiPriority="21" w:qFormat="1"/>
+    <w:lsdException w:name="Subtle Reference" w:uiPriority="31"/>
+    <w:lsdException w:name="Intense Reference" w:uiPriority="32" w:qFormat="1"/>
+    <w:lsdException w:name="Book Title" w:uiPriority="33" w:qFormat="1"/>
+    <w:lsdException w:name="Bibliography" w:semiHidden="1" w:uiPriority="37" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="TOC Heading" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="Plain Table 1" w:uiPriority="41"/>
+    <w:lsdException w:name="Plain Table 2" w:uiPriority="42"/>
+    <w:lsdException w:name="Plain Table 3" w:uiPriority="43"/>
+    <w:lsdException w:name="Plain Table 4" w:uiPriority="44"/>
+    <w:lsdException w:name="Plain Table 5" w:uiPriority="45"/>
+    <w:lsdException w:name="Grid Table Light" w:uiPriority="40"/>
+    <w:lsdException w:name="Grid Table 1 Light" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 1" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 1" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 1" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 1" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 1" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 1" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 1" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 2" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 2" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 2" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 2" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 2" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 2" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 2" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 3" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 3" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 3" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 3" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 3" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 3" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 3" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 4" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 4" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 4" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 4" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 4" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 4" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 4" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 5" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 5" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 5" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 5" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 5" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 5" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 5" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 6" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 6" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 6" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 6" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 6" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 6" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 6" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 1" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 1" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 1" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 1" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 1" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 1" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 1" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 2" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 2" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 2" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 2" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 2" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 2" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 2" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 3" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 3" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 3" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 3" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 3" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 3" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 3" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 4" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 4" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
+    <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
+    <w:rsid w:val="00973FF6"/>
+    <w:pPr>
+      <w:widowControl w:val="0"/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
     <w:rPr>
-      <w:sz w:val="24"/>
+      <w:rFonts w:ascii="Aptos" w:eastAsia="Lucida Sans" w:hAnsi="Aptos" w:cstheme="minorHAnsi"/>
+      <w:color w:val="000000"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading1">
+    <w:name w:val="heading 1"/>
+    <w:link w:val="Heading1Char"/>
+    <w:uiPriority w:val="1"/>
+    <w:qFormat/>
+    <w:rsid w:val="006E7D54"/>
+    <w:pPr>
+      <w:widowControl w:val="0"/>
+      <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
+      <w:outlineLvl w:val="0"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Myriad Pro" w:eastAsia="Lucida Sans" w:hAnsi="Myriad Pro" w:cs="Times New Roman"/>
+      <w:b/>
+      <w:color w:val="00558C"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading2">
+    <w:name w:val="heading 2"/>
+    <w:basedOn w:val="Subhead1"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading2Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="23BA6E9C"/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading3">
+    <w:name w:val="heading 3"/>
+    <w:basedOn w:val="Subhead3"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading3Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00E82A23"/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading4">
+    <w:name w:val="heading 4"/>
+    <w:basedOn w:val="Subhead3"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading4Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00E82A23"/>
+    <w:pPr>
+      <w:outlineLvl w:val="3"/>
+    </w:pPr>
+    <w:rPr>
+      <w:b w:val="0"/>
+      <w:bCs w:val="0"/>
+      <w:u w:val="single"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="DefaultParagraphFont">
     <w:name w:val="Default Paragraph Font"/>
+    <w:uiPriority w:val="1"/>
     <w:semiHidden/>
+    <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="TableNormal">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="NoList">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Date">
-    <w:name w:val="Date"/>
+  <w:style w:type="paragraph" w:styleId="Header">
+    <w:name w:val="header"/>
+    <w:link w:val="HeaderChar"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00136230"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Myriad Pro Light" w:hAnsi="Myriad Pro Light"/>
+      <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      <w:sz w:val="72"/>
+      <w:szCs w:val="72"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="HeaderChar">
+    <w:name w:val="Header Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Header"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="00136230"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Myriad Pro Light" w:hAnsi="Myriad Pro Light"/>
+      <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      <w:sz w:val="72"/>
+      <w:szCs w:val="72"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Footer">
+    <w:name w:val="footer"/>
+    <w:basedOn w:val="Normal"/>
+    <w:link w:val="FooterChar"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="007B4128"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="center" w:pos="4680"/>
+        <w:tab w:val="right" w:pos="9360"/>
+      </w:tabs>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="FooterChar">
+    <w:name w:val="Footer Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Footer"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="007B4128"/>
+    <w:rPr>
+      <w:lang w:val="en-CA"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading1Char">
+    <w:name w:val="Heading 1 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading1"/>
+    <w:uiPriority w:val="1"/>
+    <w:rsid w:val="006E7D54"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Myriad Pro" w:eastAsia="Lucida Sans" w:hAnsi="Myriad Pro" w:cs="Times New Roman"/>
+      <w:b/>
+      <w:color w:val="00558C"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Hyperlink">
+    <w:name w:val="Hyperlink"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00136230"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+      <w:color w:val="auto"/>
+      <w:sz w:val="24"/>
+      <w:u w:val="single"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="TOCHeading">
+    <w:name w:val="TOC Heading"/>
+    <w:next w:val="Normal"/>
+    <w:uiPriority w:val="39"/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="006E7D54"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Myriad Pro" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Myriad Pro" w:cstheme="majorBidi"/>
+      <w:b/>
+      <w:bCs/>
+      <w:color w:val="00558C"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+      <w:lang w:eastAsia="ja-JP"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="TOC1">
+    <w:name w:val="toc 1"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
+    <w:autoRedefine/>
+    <w:uiPriority w:val="39"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00E82A23"/>
+    <w:rPr>
+      <w:noProof/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading2Char">
+    <w:name w:val="Heading 2 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading2"/>
+    <w:uiPriority w:val="9"/>
+    <w:rsid w:val="006E7D54"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Aptos" w:eastAsia="Lucida Sans" w:hAnsi="Aptos" w:cstheme="minorHAnsi"/>
+      <w:b/>
+      <w:color w:val="00558C"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="FootnoteText">
+    <w:name w:val="footnote text"/>
+    <w:basedOn w:val="Normal"/>
+    <w:link w:val="FootnoteTextChar"/>
+    <w:uiPriority w:val="99"/>
     <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="007B4128"/>
+    <w:rPr>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="FootnoteTextChar">
+    <w:name w:val="Footnote Text Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="FootnoteText"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:rsid w:val="007B4128"/>
+    <w:rPr>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="FootnoteReference">
+    <w:name w:val="footnote reference"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="007B4128"/>
+    <w:rPr>
+      <w:vertAlign w:val="superscript"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="ListParagraph">
+    <w:name w:val="List Paragraph"/>
+    <w:basedOn w:val="Normal"/>
+    <w:uiPriority w:val="34"/>
+    <w:qFormat/>
+    <w:rsid w:val="00E932A4"/>
     <w:pPr>
-      <w:widowControl w:val="0"/>
+      <w:ind w:left="720"/>
+      <w:contextualSpacing/>
     </w:pPr>
-    <w:rPr>
-[...2 lines deleted...]
-    </w:rPr>
   </w:style>
   <w:style w:type="table" w:styleId="TableGrid">
     <w:name w:val="Table Grid"/>
     <w:basedOn w:val="TableNormal"/>
-    <w:uiPriority w:val="59"/>
-    <w:rsid w:val="00AC2F6B"/>
+    <w:uiPriority w:val="39"/>
+    <w:rsid w:val="00522D5E"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
     <w:tblPr>
       <w:tblBorders>
         <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
       </w:tblBorders>
     </w:tblPr>
   </w:style>
-</w:styles>
-[...153 lines deleted...]
-    <w:name w:val="Normal"/>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="TitleSmallerHeading">
+    <w:name w:val="Title Smaller Heading"/>
     <w:qFormat/>
+    <w:rsid w:val="009C0681"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
     <w:rPr>
-      <w:sz w:val="24"/>
+      <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro"/>
+      <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      <w:sz w:val="40"/>
+      <w:szCs w:val="40"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:default="1" w:styleId="DefaultParagraphFont">
-[...1 lines deleted...]
-    <w:semiHidden/>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="TitleHeader">
+    <w:name w:val="Title Header"/>
+    <w:basedOn w:val="Header"/>
+    <w:qFormat/>
+    <w:rsid w:val="00136230"/>
   </w:style>
-  <w:style w:type="table" w:default="1" w:styleId="TableNormal">
-    <w:name w:val="Normal Table"/>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="TitleDate">
+    <w:name w:val="Title Date"/>
+    <w:qFormat/>
+    <w:rsid w:val="006E7D54"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="left" w:pos="7980"/>
+      </w:tabs>
+      <w:spacing w:line="240" w:lineRule="auto"/>
+      <w:ind w:left="-446"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro"/>
+      <w:color w:val="00558C"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="44"/>
+      <w:lang w:val="en-CA"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Subhead1">
+    <w:name w:val="Subhead 1"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:uiPriority w:val="1"/>
+    <w:qFormat/>
+    <w:rsid w:val="23BA6E9C"/>
+    <w:pPr>
+      <w:spacing w:after="60"/>
+      <w:outlineLvl w:val="1"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi"/>
+      <w:b/>
+      <w:bCs/>
+      <w:color w:val="00558C"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Subhead3">
+    <w:name w:val="Subhead 3"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:rsid w:val="00E82A23"/>
+    <w:pPr>
+      <w:widowControl/>
+      <w:spacing w:after="60"/>
+      <w:outlineLvl w:val="2"/>
+    </w:pPr>
+    <w:rPr>
+      <w:b/>
+      <w:bCs/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading3Char">
+    <w:name w:val="Heading 3 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading3"/>
+    <w:uiPriority w:val="9"/>
+    <w:rsid w:val="00E82A23"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Aptos" w:eastAsia="Lucida Sans" w:hAnsi="Aptos" w:cstheme="minorHAnsi"/>
+      <w:b/>
+      <w:bCs/>
+      <w:color w:val="000000"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="NoSpacing">
+    <w:name w:val="No Spacing"/>
+    <w:uiPriority w:val="1"/>
+    <w:rsid w:val="00650FE3"/>
+    <w:pPr>
+      <w:widowControl w:val="0"/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Aptos" w:eastAsia="Lucida Sans" w:hAnsi="Aptos" w:cstheme="minorHAnsi"/>
+      <w:color w:val="000000"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Subtitle">
+    <w:name w:val="Subtitle"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="SubtitleChar"/>
+    <w:uiPriority w:val="11"/>
+    <w:rsid w:val="00650FE3"/>
+    <w:pPr>
+      <w:numPr>
+        <w:ilvl w:val="1"/>
+      </w:numPr>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
+      <w:color w:val="5A5A5A" w:themeColor="text1" w:themeTint="A5"/>
+      <w:spacing w:val="15"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="SubtitleChar">
+    <w:name w:val="Subtitle Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Subtitle"/>
+    <w:uiPriority w:val="11"/>
+    <w:rsid w:val="00650FE3"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
+      <w:color w:val="5A5A5A" w:themeColor="text1" w:themeTint="A5"/>
+      <w:spacing w:val="15"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Emphasis">
+    <w:name w:val="Emphasis"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="20"/>
+    <w:rsid w:val="00650FE3"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="SubtleEmphasis">
+    <w:name w:val="Subtle Emphasis"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="19"/>
+    <w:rsid w:val="00650FE3"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="SubtleReference">
+    <w:name w:val="Subtle Reference"/>
+    <w:uiPriority w:val="31"/>
+    <w:rsid w:val="00650FE3"/>
+    <w:rPr>
+      <w:smallCaps/>
+      <w:color w:val="5A5A5A" w:themeColor="text1" w:themeTint="A5"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Bullet-SolidDisc">
+    <w:name w:val="Bullet - Solid Disc"/>
+    <w:basedOn w:val="ListParagraph"/>
+    <w:qFormat/>
+    <w:rsid w:val="007E6211"/>
+    <w:pPr>
+      <w:numPr>
+        <w:numId w:val="31"/>
+      </w:numPr>
+      <w:ind w:right="144"/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Bullet-OpenDisc">
+    <w:name w:val="Bullet - Open Disc"/>
+    <w:basedOn w:val="ListParagraph"/>
+    <w:qFormat/>
+    <w:rsid w:val="007E6211"/>
+    <w:pPr>
+      <w:numPr>
+        <w:ilvl w:val="1"/>
+        <w:numId w:val="31"/>
+      </w:numPr>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Bullet-SolidSquare">
+    <w:name w:val="Bullet - Solid Square"/>
+    <w:basedOn w:val="Bullet-OpenDisc"/>
+    <w:qFormat/>
+    <w:rsid w:val="007E6211"/>
+    <w:pPr>
+      <w:numPr>
+        <w:ilvl w:val="2"/>
+      </w:numPr>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Bullet-Dash">
+    <w:name w:val="Bullet - Dash"/>
+    <w:basedOn w:val="Bullet-SolidSquare"/>
+    <w:qFormat/>
+    <w:rsid w:val="007E6211"/>
+    <w:pPr>
+      <w:numPr>
+        <w:ilvl w:val="3"/>
+      </w:numPr>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="NumberList">
+    <w:name w:val="Number List"/>
+    <w:basedOn w:val="ListParagraph"/>
+    <w:qFormat/>
+    <w:rsid w:val="007E6211"/>
+    <w:pPr>
+      <w:numPr>
+        <w:numId w:val="33"/>
+      </w:numPr>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Number-Sequentialletters">
+    <w:name w:val="Number - Sequential letters"/>
+    <w:basedOn w:val="ListParagraph"/>
+    <w:qFormat/>
+    <w:rsid w:val="007E6211"/>
+    <w:pPr>
+      <w:numPr>
+        <w:ilvl w:val="1"/>
+        <w:numId w:val="33"/>
+      </w:numPr>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Number-Romannumerals">
+    <w:name w:val="Number - Roman numerals"/>
+    <w:basedOn w:val="ListParagraph"/>
+    <w:qFormat/>
+    <w:rsid w:val="00B8454D"/>
+    <w:pPr>
+      <w:numPr>
+        <w:ilvl w:val="2"/>
+        <w:numId w:val="33"/>
+      </w:numPr>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="UnresolvedMention">
+    <w:name w:val="Unresolved Mention"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
-    <w:tblPr>
-[...7 lines deleted...]
-    </w:tblPr>
+    <w:rsid w:val="002F2EF3"/>
+    <w:rPr>
+      <w:color w:val="605E5C"/>
+      <w:shd w:val="clear" w:color="auto" w:fill="E1DFDD"/>
+    </w:rPr>
   </w:style>
-  <w:style w:type="numbering" w:default="1" w:styleId="NoList">
-[...3 lines deleted...]
-    <w:unhideWhenUsed/>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Call-OutText">
+    <w:name w:val="Call-Out Text"/>
+    <w:qFormat/>
+    <w:rsid w:val="00A6557B"/>
+    <w:pPr>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Myriad Pro" w:eastAsia="Lucida Sans" w:hAnsi="Myriad Pro" w:cs="Times New Roman"/>
+      <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Date">
-    <w:name w:val="Date"/>
+  <w:style w:type="paragraph" w:styleId="TOC2">
+    <w:name w:val="toc 2"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
-    <w:semiHidden/>
+    <w:autoRedefine/>
+    <w:uiPriority w:val="39"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00E82A23"/>
     <w:pPr>
-      <w:widowControl w:val="0"/>
+      <w:ind w:left="432"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Courier" w:hAnsi="Courier"/>
-      <w:snapToGrid w:val="0"/>
+      <w:noProof/>
     </w:rPr>
   </w:style>
-  <w:style w:type="table" w:styleId="TableGrid">
-[...13 lines deleted...]
-    </w:tblPr>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading4Char">
+    <w:name w:val="Heading 4 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading4"/>
+    <w:uiPriority w:val="9"/>
+    <w:rsid w:val="00E82A23"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Aptos" w:eastAsia="Lucida Sans" w:hAnsi="Aptos" w:cstheme="minorHAnsi"/>
+      <w:color w:val="000000"/>
+      <w:u w:val="single"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="TOC3">
+    <w:name w:val="toc 3"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:autoRedefine/>
+    <w:uiPriority w:val="39"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00E82A23"/>
+    <w:pPr>
+      <w:ind w:left="864"/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="TOC4">
+    <w:name w:val="toc 4"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:autoRedefine/>
+    <w:uiPriority w:val="39"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00386732"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="right" w:leader="dot" w:pos="9350"/>
+      </w:tabs>
+      <w:ind w:left="1440"/>
+    </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2007/relationships/stylesWithEffects" Target="stylesWithEffects.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
+</file>
+
+<file path=word/_rels/footer2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpeg"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
-        <a:srgbClr val="1F497D"/>
+        <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
-        <a:srgbClr val="EEECE1"/>
+        <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
-        <a:srgbClr val="4F81BD"/>
+        <a:srgbClr val="5B9BD5"/>
       </a:accent1>
       <a:accent2>
-        <a:srgbClr val="C0504D"/>
+        <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>
-        <a:srgbClr val="9BBB59"/>
+        <a:srgbClr val="A5A5A5"/>
       </a:accent3>
       <a:accent4>
-        <a:srgbClr val="8064A2"/>
+        <a:srgbClr val="FFC000"/>
       </a:accent4>
       <a:accent5>
-        <a:srgbClr val="4BACC6"/>
+        <a:srgbClr val="4472C4"/>
       </a:accent5>
       <a:accent6>
-        <a:srgbClr val="F79646"/>
+        <a:srgbClr val="70AD47"/>
       </a:accent6>
       <a:hlink>
-        <a:srgbClr val="0000FF"/>
+        <a:srgbClr val="0563C1"/>
       </a:hlink>
       <a:folHlink>
-        <a:srgbClr val="800080"/>
+        <a:srgbClr val="954F72"/>
       </a:folHlink>
     </a:clrScheme>
     <a:fontScheme name="Office">
       <a:majorFont>
-        <a:latin typeface="Cambria"/>
+        <a:latin typeface="Calibri Light" panose="020F0302020204030204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="ＭＳ ゴシック"/>
+        <a:font script="Jpan" typeface="游ゴシック Light"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
-        <a:font script="Hans" typeface="宋体"/>
+        <a:font script="Hans" typeface="等线 Light"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Calibri"/>
+        <a:latin typeface="Calibri" panose="020F0502020204030204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="ＭＳ 明朝"/>
+        <a:font script="Jpan" typeface="游明朝"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
-        <a:font script="Hans" typeface="宋体"/>
+        <a:font script="Hans" typeface="等线"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Cordia New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
       </a:minorFont>
     </a:fontScheme>
     <a:fmtScheme name="Office">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:tint val="50000"/>
-                <a:satMod val="300000"/>
+                <a:lumMod val="110000"/>
+                <a:satMod val="105000"/>
+                <a:tint val="67000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="35000">
+            <a:gs pos="50000">
               <a:schemeClr val="phClr">
-                <a:tint val="37000"/>
-                <a:satMod val="300000"/>
+                <a:lumMod val="105000"/>
+                <a:satMod val="103000"/>
+                <a:tint val="73000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:tint val="15000"/>
-                <a:satMod val="350000"/>
+                <a:lumMod val="105000"/>
+                <a:satMod val="109000"/>
+                <a:tint val="81000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:lin ang="16200000" scaled="1"/>
+          <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:shade val="51000"/>
-                <a:satMod val="130000"/>
+                <a:satMod val="103000"/>
+                <a:lumMod val="102000"/>
+                <a:tint val="94000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="80000">
+            <a:gs pos="50000">
               <a:schemeClr val="phClr">
-                <a:shade val="93000"/>
-                <a:satMod val="130000"/>
+                <a:satMod val="110000"/>
+                <a:lumMod val="100000"/>
+                <a:shade val="100000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:shade val="94000"/>
-                <a:satMod val="135000"/>
+                <a:lumMod val="99000"/>
+                <a:satMod val="120000"/>
+                <a:shade val="78000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:lin ang="16200000" scaled="0"/>
+          <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:fillStyleLst>
       <a:lnStyleLst>
-        <a:ln w="9525" cap="flat" cmpd="sng" algn="ctr">
-[...8 lines deleted...]
-        <a:ln w="25400" cap="flat" cmpd="sng" algn="ctr">
+        <a:ln w="6350" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
         </a:ln>
-        <a:ln w="38100" cap="flat" cmpd="sng" algn="ctr">
+        <a:ln w="12700" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
+        </a:ln>
+        <a:ln w="19050" cap="flat" cmpd="sng" algn="ctr">
+          <a:solidFill>
+            <a:schemeClr val="phClr"/>
+          </a:solidFill>
+          <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
         </a:ln>
       </a:lnStyleLst>
       <a:effectStyleLst>
         <a:effectStyle>
+          <a:effectLst/>
+        </a:effectStyle>
+        <a:effectStyle>
+          <a:effectLst/>
+        </a:effectStyle>
+        <a:effectStyle>
           <a:effectLst>
-            <a:outerShdw blurRad="40000" dist="20000" dir="5400000" rotWithShape="0">
+            <a:outerShdw blurRad="57150" dist="19050" dir="5400000" algn="ctr" rotWithShape="0">
               <a:srgbClr val="000000">
-                <a:alpha val="38000"/>
+                <a:alpha val="63000"/>
               </a:srgbClr>
             </a:outerShdw>
           </a:effectLst>
-        </a:effectStyle>
-[...27 lines deleted...]
-          </a:sp3d>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
+        <a:solidFill>
+          <a:schemeClr val="phClr">
+            <a:tint val="95000"/>
+            <a:satMod val="170000"/>
+          </a:schemeClr>
+        </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:tint val="40000"/>
-                <a:satMod val="350000"/>
+                <a:tint val="93000"/>
+                <a:satMod val="150000"/>
+                <a:shade val="98000"/>
+                <a:lumMod val="102000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="40000">
+            <a:gs pos="50000">
               <a:schemeClr val="phClr">
-                <a:tint val="45000"/>
-[...1 lines deleted...]
-                <a:satMod val="350000"/>
+                <a:tint val="98000"/>
+                <a:satMod val="130000"/>
+                <a:shade val="90000"/>
+                <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:shade val="20000"/>
-                <a:satMod val="255000"/>
+                <a:shade val="63000"/>
+                <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:path path="circle">
-[...20 lines deleted...]
-          </a:path>
+          <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
+  <a:extLst>
+    <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
+      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
+    </a:ext>
+  </a:extLst>
 </a:theme>
+</file>
+
+<file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
+</file>
+
+<file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
+</file>
+
+<file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
+</file>
+
+<file path=customXml/_rels/item4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps4.xml"/></Relationships>
+</file>
+
+<file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
+<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x010100E46D3B5E3F5BA649A0919310E4BAD583" ma:contentTypeVersion="18" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="905923f2be207b5842ad62225e99d55f">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="5e3844e5-f5bc-4934-be2a-75e96930d1a7" xmlns:ns3="081ff826-abf4-4494-bbd6-d19cc1b08e43" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="afc41eb2b9898f4e4c67caca16b51aee" ns2:_="" ns3:_="">
+    <xsd:import namespace="5e3844e5-f5bc-4934-be2a-75e96930d1a7"/>
+    <xsd:import namespace="081ff826-abf4-4494-bbd6-d19cc1b08e43"/>
+    <xsd:element name="properties">
+      <xsd:complexType>
+        <xsd:sequence>
+          <xsd:element name="documentManagement">
+            <xsd:complexType>
+              <xsd:all>
+                <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceAutoTags" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceGenerationTime" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceEventHashCode" minOccurs="0"/>
+                <xsd:element ref="ns3:SharedWithUsers" minOccurs="0"/>
+                <xsd:element ref="ns3:SharedWithDetails" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceAutoKeyPoints" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceKeyPoints" minOccurs="0"/>
+                <xsd:element ref="ns2:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
+                <xsd:element ref="ns3:TaxCatchAll" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceObjectDetectorVersions" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceSearchProperties" minOccurs="0"/>
+                <xsd:element ref="ns2:Date_x002d_last_x002d_uploaded" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaLengthInSeconds" minOccurs="0"/>
+              </xsd:all>
+            </xsd:complexType>
+          </xsd:element>
+        </xsd:sequence>
+      </xsd:complexType>
+    </xsd:element>
+  </xsd:schema>
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="5e3844e5-f5bc-4934-be2a-75e96930d1a7" elementFormDefault="qualified">
+    <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <xsd:element name="MediaServiceMetadata" ma:index="8" nillable="true" ma:displayName="MediaServiceMetadata" ma:hidden="true" ma:internalName="MediaServiceMetadata" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceFastMetadata" ma:index="9" nillable="true" ma:displayName="MediaServiceFastMetadata" ma:hidden="true" ma:internalName="MediaServiceFastMetadata" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceAutoTags" ma:index="10" nillable="true" ma:displayName="Tags" ma:internalName="MediaServiceAutoTags" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceOCR" ma:index="11" nillable="true" ma:displayName="Extracted Text" ma:internalName="MediaServiceOCR" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note">
+          <xsd:maxLength value="255"/>
+        </xsd:restriction>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceGenerationTime" ma:index="12" nillable="true" ma:displayName="MediaServiceGenerationTime" ma:hidden="true" ma:internalName="MediaServiceGenerationTime" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceEventHashCode" ma:index="13" nillable="true" ma:displayName="MediaServiceEventHashCode" ma:hidden="true" ma:internalName="MediaServiceEventHashCode" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceAutoKeyPoints" ma:index="16" nillable="true" ma:displayName="MediaServiceAutoKeyPoints" ma:hidden="true" ma:internalName="MediaServiceAutoKeyPoints" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceKeyPoints" ma:index="17" nillable="true" ma:displayName="KeyPoints" ma:internalName="MediaServiceKeyPoints" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note">
+          <xsd:maxLength value="255"/>
+        </xsd:restriction>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="lcf76f155ced4ddcb4097134ff3c332f" ma:index="19" nillable="true" ma:taxonomy="true" ma:internalName="lcf76f155ced4ddcb4097134ff3c332f" ma:taxonomyFieldName="MediaServiceImageTags" ma:displayName="Image Tags" ma:readOnly="false" ma:fieldId="{5cf76f15-5ced-4ddc-b409-7134ff3c332f}" ma:taxonomyMulti="true" ma:sspId="c8437b8b-ebfc-4eea-bbb0-e3d5afb0f9e5" ma:termSetId="09814cd3-568e-fe90-9814-8d621ff8fb84" ma:anchorId="fba54fb3-c3e1-fe81-a776-ca4b69148c4d" ma:open="true" ma:isKeyword="false">
+      <xsd:complexType>
+        <xsd:sequence>
+          <xsd:element ref="pc:Terms" minOccurs="0" maxOccurs="1"/>
+        </xsd:sequence>
+      </xsd:complexType>
+    </xsd:element>
+    <xsd:element name="MediaServiceDateTaken" ma:index="21" nillable="true" ma:displayName="MediaServiceDateTaken" ma:hidden="true" ma:indexed="true" ma:internalName="MediaServiceDateTaken" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceObjectDetectorVersions" ma:index="22" nillable="true" ma:displayName="MediaServiceObjectDetectorVersions" ma:hidden="true" ma:indexed="true" ma:internalName="MediaServiceObjectDetectorVersions" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceSearchProperties" ma:index="23" nillable="true" ma:displayName="MediaServiceSearchProperties" ma:hidden="true" ma:internalName="MediaServiceSearchProperties" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="Date_x002d_last_x002d_uploaded" ma:index="24" nillable="true" ma:displayName="Date-last-uploaded" ma:format="Dropdown" ma:internalName="Date_x002d_last_x002d_uploaded">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note">
+          <xsd:maxLength value="255"/>
+        </xsd:restriction>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaLengthInSeconds" ma:index="25" nillable="true" ma:displayName="MediaLengthInSeconds" ma:hidden="true" ma:internalName="MediaLengthInSeconds" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Unknown"/>
+      </xsd:simpleType>
+    </xsd:element>
+  </xsd:schema>
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="081ff826-abf4-4494-bbd6-d19cc1b08e43" elementFormDefault="qualified">
+    <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <xsd:element name="SharedWithUsers" ma:index="14" nillable="true" ma:displayName="Shared With" ma:internalName="SharedWithUsers" ma:readOnly="true">
+      <xsd:complexType>
+        <xsd:complexContent>
+          <xsd:extension base="dms:UserMulti">
+            <xsd:sequence>
+              <xsd:element name="UserInfo" minOccurs="0" maxOccurs="unbounded">
+                <xsd:complexType>
+                  <xsd:sequence>
+                    <xsd:element name="DisplayName" type="xsd:string" minOccurs="0"/>
+                    <xsd:element name="AccountId" type="dms:UserId" minOccurs="0" nillable="true"/>
+                    <xsd:element name="AccountType" type="xsd:string" minOccurs="0"/>
+                  </xsd:sequence>
+                </xsd:complexType>
+              </xsd:element>
+            </xsd:sequence>
+          </xsd:extension>
+        </xsd:complexContent>
+      </xsd:complexType>
+    </xsd:element>
+    <xsd:element name="SharedWithDetails" ma:index="15" nillable="true" ma:displayName="Shared With Details" ma:internalName="SharedWithDetails" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note">
+          <xsd:maxLength value="255"/>
+        </xsd:restriction>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="TaxCatchAll" ma:index="20" nillable="true" ma:displayName="Taxonomy Catch All Column" ma:hidden="true" ma:list="{3582e891-6a98-4ad4-abcd-45491dd01a35}" ma:internalName="TaxCatchAll" ma:showField="CatchAllData" ma:web="081ff826-abf4-4494-bbd6-d19cc1b08e43">
+      <xsd:complexType>
+        <xsd:complexContent>
+          <xsd:extension base="dms:MultiChoiceLookup">
+            <xsd:sequence>
+              <xsd:element name="Value" type="dms:Lookup" maxOccurs="unbounded" minOccurs="0" nillable="true"/>
+            </xsd:sequence>
+          </xsd:extension>
+        </xsd:complexContent>
+      </xsd:complexType>
+    </xsd:element>
+  </xsd:schema>
+  <xsd:schema xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:odoc="http://schemas.microsoft.com/internal/obd" targetNamespace="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" elementFormDefault="qualified" attributeFormDefault="unqualified" blockDefault="#all">
+    <xsd:import namespace="http://purl.org/dc/elements/1.1/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dc.xsd"/>
+    <xsd:import namespace="http://purl.org/dc/terms/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dcterms.xsd"/>
+    <xsd:element name="coreProperties" type="CT_coreProperties"/>
+    <xsd:complexType name="CT_coreProperties">
+      <xsd:all>
+        <xsd:element ref="dc:creator" minOccurs="0" maxOccurs="1"/>
+        <xsd:element ref="dcterms:created" minOccurs="0" maxOccurs="1"/>
+        <xsd:element ref="dc:identifier" minOccurs="0" maxOccurs="1"/>
+        <xsd:element name="contentType" minOccurs="0" maxOccurs="1" type="xsd:string" ma:index="0" ma:displayName="Content Type"/>
+        <xsd:element ref="dc:title" minOccurs="0" maxOccurs="1" ma:index="4" ma:displayName="Title"/>
+        <xsd:element ref="dc:subject" minOccurs="0" maxOccurs="1"/>
+        <xsd:element ref="dc:description" minOccurs="0" maxOccurs="1"/>
+        <xsd:element name="keywords" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+        <xsd:element ref="dc:language" minOccurs="0" maxOccurs="1"/>
+        <xsd:element name="category" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+        <xsd:element name="version" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+        <xsd:element name="revision" minOccurs="0" maxOccurs="1" type="xsd:string">
+          <xsd:annotation>
+            <xsd:documentation>
+                        This value indicates the number of saves or revisions. The application is responsible for updating this value after each revision.
+                    </xsd:documentation>
+          </xsd:annotation>
+        </xsd:element>
+        <xsd:element name="lastModifiedBy" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+        <xsd:element ref="dcterms:modified" minOccurs="0" maxOccurs="1"/>
+        <xsd:element name="contentStatus" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+      </xsd:all>
+    </xsd:complexType>
+  </xsd:schema>
+  <xs:schema xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" xmlns:xs="http://www.w3.org/2001/XMLSchema" targetNamespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" elementFormDefault="qualified" attributeFormDefault="unqualified">
+    <xs:element name="Person">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:DisplayName" minOccurs="0"/>
+          <xs:element ref="pc:AccountId" minOccurs="0"/>
+          <xs:element ref="pc:AccountType" minOccurs="0"/>
+        </xs:sequence>
+      </xs:complexType>
+    </xs:element>
+    <xs:element name="DisplayName" type="xs:string"/>
+    <xs:element name="AccountId" type="xs:string"/>
+    <xs:element name="AccountType" type="xs:string"/>
+    <xs:element name="BDCAssociatedEntity">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:BDCEntity" minOccurs="0" maxOccurs="unbounded"/>
+        </xs:sequence>
+        <xs:attribute ref="pc:EntityNamespace"/>
+        <xs:attribute ref="pc:EntityName"/>
+        <xs:attribute ref="pc:SystemInstanceName"/>
+        <xs:attribute ref="pc:AssociationName"/>
+      </xs:complexType>
+    </xs:element>
+    <xs:attribute name="EntityNamespace" type="xs:string"/>
+    <xs:attribute name="EntityName" type="xs:string"/>
+    <xs:attribute name="SystemInstanceName" type="xs:string"/>
+    <xs:attribute name="AssociationName" type="xs:string"/>
+    <xs:element name="BDCEntity">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:EntityDisplayName" minOccurs="0"/>
+          <xs:element ref="pc:EntityInstanceReference" minOccurs="0"/>
+          <xs:element ref="pc:EntityId1" minOccurs="0"/>
+          <xs:element ref="pc:EntityId2" minOccurs="0"/>
+          <xs:element ref="pc:EntityId3" minOccurs="0"/>
+          <xs:element ref="pc:EntityId4" minOccurs="0"/>
+          <xs:element ref="pc:EntityId5" minOccurs="0"/>
+        </xs:sequence>
+      </xs:complexType>
+    </xs:element>
+    <xs:element name="EntityDisplayName" type="xs:string"/>
+    <xs:element name="EntityInstanceReference" type="xs:string"/>
+    <xs:element name="EntityId1" type="xs:string"/>
+    <xs:element name="EntityId2" type="xs:string"/>
+    <xs:element name="EntityId3" type="xs:string"/>
+    <xs:element name="EntityId4" type="xs:string"/>
+    <xs:element name="EntityId5" type="xs:string"/>
+    <xs:element name="Terms">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
+        </xs:sequence>
+      </xs:complexType>
+    </xs:element>
+    <xs:element name="TermInfo">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:TermName" minOccurs="0"/>
+          <xs:element ref="pc:TermId" minOccurs="0"/>
+        </xs:sequence>
+      </xs:complexType>
+    </xs:element>
+    <xs:element name="TermName" type="xs:string"/>
+    <xs:element name="TermId" type="xs:string"/>
+  </xs:schema>
+</ct:contentTypeSchema>
+</file>
+
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
+</file>
+
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
+</file>
+
+<file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement>
+    <TaxCatchAll xmlns="081ff826-abf4-4494-bbd6-d19cc1b08e43" xsi:nil="true"/>
+    <lcf76f155ced4ddcb4097134ff3c332f xmlns="5e3844e5-f5bc-4934-be2a-75e96930d1a7">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    </lcf76f155ced4ddcb4097134ff3c332f>
+    <Date_x002d_last_x002d_uploaded xmlns="5e3844e5-f5bc-4934-be2a-75e96930d1a7">13Aug2026</Date_x002d_last_x002d_uploaded>
+  </documentManagement>
+</p:properties>
+</file>
+
+<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{29D4B6F3-22EF-4C0C-A134-A10A6C3A7BA1}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
+    <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="5e3844e5-f5bc-4934-be2a-75e96930d1a7"/>
+    <ds:schemaRef ds:uri="081ff826-abf4-4494-bbd6-d19cc1b08e43"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{0B71DC08-8C72-4F03-AD92-FA9CFF98FF3E}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{655B067D-C3D5-4AFA-B289-6AF920687EBE}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{231A51C7-3CE5-42B8-8D70-F411F0ACF2FD}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="081ff826-abf4-4494-bbd6-d19cc1b08e43"/>
+    <ds:schemaRef ds:uri="5e3844e5-f5bc-4934-be2a-75e96930d1a7"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=docMetadata/LabelInfo.xml><?xml version="1.0" encoding="utf-8"?>
+<clbl:labelList xmlns:clbl="http://schemas.microsoft.com/office/2020/mipLabelMetadata">
+  <clbl:label id="{9715e697-1c31-4156-8581-01c5d1e29c65}" enabled="1" method="Standard" siteId="{cf4e8a24-641b-40d2-905e-9a328b644fab}" removed="0"/>
+</clbl:labelList>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>1</Pages>
-  <Words>98</Words>
-  <Characters>564</Characters>
+  <Words>86</Words>
+  <Characters>494</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>4</Lines>
   <Paragraphs>1</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
-      <vt:lpstr>TAX ENFORCEMENT</vt:lpstr>
+      <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
-  <Company>Municipal Affairs</Company>
+  <Company>Government of Saskatchewan</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>661</CharactersWithSpaces>
+  <CharactersWithSpaces>579</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
-  <dc:title>TAX ENFORCEMENT</dc:title>
-  <dc:creator>BBJORNDA</dc:creator>
+  <dc:title>Form B - Withdrawal of Tax Lien</dc:title>
+  <dc:subject>Tax Enforcement</dc:subject>
+  <dc:creator>asmradmin@gov.sk.ca</dc:creator>
+  <cp:keywords>Tax Enforcement</cp:keywords>
+  <dc:description>Ministry of Government Relations, Advisory Services and Municipal Relations branch</dc:description>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
+  <cp:category>Municipal Administration</cp:category>
 </cp:coreProperties>
 </file>
+
+<file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
+<Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
+    <vt:lpwstr>0x010100E46D3B5E3F5BA649A0919310E4BAD583</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="MediaServiceImageTags">
+    <vt:lpwstr/>
+  </property>
+</Properties>
+</file>