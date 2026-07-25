--- v0 (2026-07-05)
+++ v1 (2026-07-25)
@@ -1,183 +1,238 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
-  <Default Extension="vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet5.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet6.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet7.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet8.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/drawings/drawing2.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
-  <Override PartName="/xl/comments1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.comments+xml"/>
   <Override PartName="/xl/drawings/drawing3.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/drawings/drawing4.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/drawings/drawing5.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/drawings/drawing6.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
+  <Override PartName="/xl/drawings/drawing7.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
+  <Override PartName="/xl/drawings/drawing8.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
+  <Override PartName="/xl/persons/person.xml" ContentType="application/vnd.ms-excel.person+xml"/>
   <Override PartName="/xl/calcChain.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.calcChain+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="6" rupBuild="27231"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="6" rupBuild="30131"/>
   <workbookPr/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="G:\ASMR\Common\Advisory\Manuals\Current\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="G:\ASMR (2)\07 Advisory Services\Resources\01 Resources on the Website\04 Elections\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{1D8CE1F9-194B-44F4-A887-0C1D0722B265}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="8_{C5070D06-B992-4CE5-B60F-C5A8C6E34A8B}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="28680" yWindow="-120" windowWidth="29040" windowHeight="17640" tabRatio="768" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="22932" yWindow="-108" windowWidth="23256" windowHeight="13896" tabRatio="920" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="START" sheetId="1" r:id="rId1"/>
     <sheet name="Election Forms and Links" sheetId="6" r:id="rId2"/>
-    <sheet name="City|Town|Village|RM Journal" sheetId="4" r:id="rId3"/>
-[...2 lines deleted...]
-    <sheet name="Resort Village Calendar" sheetId="7" r:id="rId6"/>
+    <sheet name="RM General Election Journal" sheetId="8" r:id="rId3"/>
+    <sheet name="RM General Election Calendar" sheetId="9" r:id="rId4"/>
+    <sheet name="City|Town|Village|RM Journal" sheetId="4" r:id="rId5"/>
+    <sheet name="City|Town|Village|RM Calendar" sheetId="3" r:id="rId6"/>
+    <sheet name="Resort Village Journal" sheetId="2" r:id="rId7"/>
+    <sheet name="Resort Village Calendar" sheetId="7" r:id="rId8"/>
   </sheets>
   <definedNames>
-    <definedName name="_xlnm.Print_Area" localSheetId="3">'City|Town|Village|RM Calendar'!$A$1:$G$23</definedName>
-[...3 lines deleted...]
-    <definedName name="_xlnm.Print_Area" localSheetId="0">START!$B$1:$H$21</definedName>
+    <definedName name="_xlnm.Print_Area" localSheetId="5">'City|Town|Village|RM Calendar'!$A$1:$G$23</definedName>
+    <definedName name="_xlnm.Print_Area" localSheetId="4">'City|Town|Village|RM Journal'!$A$1:$E$55</definedName>
+    <definedName name="_xlnm.Print_Area" localSheetId="7">'Resort Village Calendar'!$A$1:$G$27</definedName>
+    <definedName name="_xlnm.Print_Area" localSheetId="6">'Resort Village Journal'!$A$1:$E$55</definedName>
+    <definedName name="_xlnm.Print_Area" localSheetId="3">'RM General Election Calendar'!$A$1:$G$23</definedName>
+    <definedName name="_xlnm.Print_Area" localSheetId="2">'RM General Election Journal'!$A$1:$E$52</definedName>
+    <definedName name="_xlnm.Print_Area" localSheetId="0">START!$B$1:$H$22</definedName>
   </definedNames>
   <calcPr calcId="191028"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/calcChain.xml><?xml version="1.0" encoding="utf-8"?>
 <calcChain xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+  <c r="C22" i="9" l="1"/>
+  <c r="C20" i="8"/>
+  <c r="C5" i="9" l="1"/>
+  <c r="C19" i="8"/>
+  <c r="C12" i="8"/>
+  <c r="D1" i="4"/>
+  <c r="C41" i="8"/>
+  <c r="A23" i="9"/>
+  <c r="B22" i="9"/>
+  <c r="A22" i="9"/>
+  <c r="E20" i="9"/>
+  <c r="D20" i="9"/>
+  <c r="B18" i="9"/>
+  <c r="A17" i="9"/>
+  <c r="B17" i="9"/>
+  <c r="D15" i="9"/>
+  <c r="D14" i="9"/>
+  <c r="F10" i="9"/>
+  <c r="E10" i="9"/>
+  <c r="D10" i="9"/>
+  <c r="C6" i="9"/>
+  <c r="B6" i="9"/>
+  <c r="C3" i="9"/>
+  <c r="B3" i="9"/>
+  <c r="A3" i="9"/>
+  <c r="B41" i="8"/>
+  <c r="B40" i="8"/>
+  <c r="C37" i="8"/>
+  <c r="C51" i="8" s="1"/>
+  <c r="C52" i="8" s="1"/>
+  <c r="C33" i="8"/>
+  <c r="C50" i="8" s="1"/>
+  <c r="B32" i="8"/>
+  <c r="C32" i="8" s="1"/>
+  <c r="B20" i="8"/>
+  <c r="B19" i="8"/>
+  <c r="B18" i="8"/>
+  <c r="C49" i="8" l="1"/>
+  <c r="C48" i="8"/>
+  <c r="C44" i="8"/>
+  <c r="C47" i="8"/>
+  <c r="C46" i="8"/>
+  <c r="C18" i="8" l="1"/>
+  <c r="C23" i="8"/>
+  <c r="C22" i="8"/>
+  <c r="C25" i="8" s="1"/>
   <c r="B26" i="7" l="1"/>
   <c r="A26" i="7"/>
   <c r="B13" i="7"/>
   <c r="G23" i="7"/>
   <c r="F24" i="7"/>
   <c r="F23" i="7"/>
   <c r="F21" i="7"/>
   <c r="C23" i="7"/>
   <c r="F18" i="7"/>
   <c r="E19" i="7"/>
   <c r="E18" i="7"/>
   <c r="G15" i="7"/>
   <c r="F15" i="7"/>
   <c r="C13" i="7"/>
   <c r="G10" i="7"/>
   <c r="F6" i="7"/>
   <c r="E6" i="7"/>
   <c r="E3" i="7"/>
   <c r="D3" i="7"/>
   <c r="C3" i="7"/>
   <c r="C6" i="3"/>
   <c r="B6" i="3"/>
   <c r="C3" i="3"/>
   <c r="B3" i="3"/>
   <c r="A3" i="3"/>
   <c r="F22" i="3"/>
   <c r="E22" i="3"/>
   <c r="D22" i="3"/>
   <c r="C23" i="3"/>
   <c r="C22" i="3"/>
   <c r="G20" i="3"/>
   <c r="D20" i="3"/>
   <c r="C17" i="3"/>
   <c r="B18" i="3"/>
   <c r="B17" i="3"/>
   <c r="D15" i="3"/>
   <c r="D14" i="3"/>
   <c r="F10" i="3"/>
   <c r="E10" i="3"/>
   <c r="D10" i="3"/>
-  <c r="D1" i="4"/>
   <c r="D1" i="2"/>
   <c r="B44" i="4" l="1"/>
   <c r="B43" i="4"/>
   <c r="B35" i="4"/>
   <c r="B23" i="4"/>
   <c r="B22" i="4"/>
   <c r="C22" i="4" s="1"/>
   <c r="B21" i="4"/>
   <c r="C50" i="4"/>
   <c r="C44" i="4" l="1"/>
   <c r="C15" i="4"/>
   <c r="C35" i="4"/>
   <c r="C47" i="4"/>
   <c r="C23" i="4"/>
   <c r="C36" i="4"/>
   <c r="C53" i="4" s="1"/>
   <c r="C49" i="4"/>
   <c r="C40" i="4"/>
   <c r="C54" i="4" s="1"/>
   <c r="C55" i="4" s="1"/>
   <c r="C52" i="4" l="1"/>
   <c r="C51" i="4"/>
   <c r="C25" i="4"/>
   <c r="C28" i="4" s="1"/>
   <c r="C26" i="4"/>
   <c r="C21" i="4"/>
-  <c r="C5" i="3" s="1"/>
+  <c r="C5" i="3" l="1"/>
+  <c r="B5" i="3" s="1"/>
+  <c r="A5" i="3" s="1"/>
   <c r="D5" i="3" l="1"/>
   <c r="E5" i="3" s="1"/>
   <c r="F5" i="3" s="1"/>
   <c r="G5" i="3" s="1"/>
   <c r="A7" i="3" s="1"/>
   <c r="B7" i="3" s="1"/>
   <c r="C7" i="3" s="1"/>
   <c r="D7" i="3" s="1"/>
   <c r="E7" i="3" s="1"/>
   <c r="F7" i="3" s="1"/>
   <c r="G7" i="3" s="1"/>
   <c r="A9" i="3" s="1"/>
   <c r="B9" i="3" s="1"/>
   <c r="C9" i="3" s="1"/>
   <c r="D9" i="3" s="1"/>
   <c r="E9" i="3" s="1"/>
   <c r="F9" i="3" s="1"/>
   <c r="G9" i="3" s="1"/>
   <c r="A11" i="3" s="1"/>
   <c r="B11" i="3" s="1"/>
   <c r="C11" i="3" s="1"/>
   <c r="D11" i="3" s="1"/>
   <c r="E11" i="3" s="1"/>
   <c r="F11" i="3" s="1"/>
   <c r="G11" i="3" s="1"/>
@@ -187,53 +242,51 @@
   <c r="D13" i="3" s="1"/>
   <c r="E13" i="3" s="1"/>
   <c r="F13" i="3" s="1"/>
   <c r="G13" i="3" s="1"/>
   <c r="A16" i="3" s="1"/>
   <c r="B16" i="3" s="1"/>
   <c r="C16" i="3" s="1"/>
   <c r="D16" i="3" s="1"/>
   <c r="E16" i="3" s="1"/>
   <c r="F16" i="3" s="1"/>
   <c r="G16" i="3" s="1"/>
   <c r="A19" i="3" s="1"/>
   <c r="B19" i="3" s="1"/>
   <c r="C19" i="3" s="1"/>
   <c r="D19" i="3" s="1"/>
   <c r="E19" i="3" s="1"/>
   <c r="F19" i="3" s="1"/>
   <c r="G19" i="3" s="1"/>
   <c r="A21" i="3" s="1"/>
   <c r="B21" i="3" s="1"/>
   <c r="C21" i="3" s="1"/>
   <c r="D21" i="3" s="1"/>
   <c r="E21" i="3" s="1"/>
   <c r="F21" i="3" s="1"/>
   <c r="G21" i="3" s="1"/>
-  <c r="B5" i="3"/>
-[...1 lines deleted...]
-  <c r="B44" i="2" l="1"/>
+  <c r="B44" i="2"/>
   <c r="B43" i="2"/>
   <c r="B35" i="2"/>
   <c r="B23" i="2"/>
   <c r="B22" i="2"/>
   <c r="B21" i="2"/>
   <c r="C50" i="2"/>
   <c r="C22" i="2" l="1"/>
   <c r="C44" i="2"/>
   <c r="C15" i="2"/>
   <c r="C35" i="2"/>
   <c r="C47" i="2"/>
   <c r="C23" i="2"/>
   <c r="C36" i="2"/>
   <c r="C53" i="2" s="1"/>
   <c r="C49" i="2"/>
   <c r="C40" i="2"/>
   <c r="C54" i="2" s="1"/>
   <c r="C55" i="2" s="1"/>
   <c r="C21" i="2" l="1"/>
   <c r="F5" i="7" s="1"/>
   <c r="C25" i="2"/>
   <c r="C28" i="2" s="1"/>
   <c r="C26" i="2"/>
   <c r="C52" i="2"/>
   <c r="C51" i="2"/>
@@ -277,133 +330,117 @@
   <c r="D17" i="7" s="1"/>
   <c r="E17" i="7" s="1"/>
   <c r="F17" i="7" s="1"/>
   <c r="G17" i="7" s="1"/>
   <c r="A20" i="7" s="1"/>
   <c r="B20" i="7" s="1"/>
   <c r="C20" i="7" s="1"/>
   <c r="D20" i="7" s="1"/>
   <c r="E20" i="7" s="1"/>
   <c r="F20" i="7" s="1"/>
   <c r="G20" i="7" s="1"/>
   <c r="A22" i="7" s="1"/>
   <c r="B22" i="7" s="1"/>
   <c r="C22" i="7" s="1"/>
   <c r="D22" i="7" s="1"/>
   <c r="E22" i="7" s="1"/>
   <c r="F22" i="7" s="1"/>
   <c r="G22" i="7" s="1"/>
   <c r="A25" i="7" s="1"/>
   <c r="B25" i="7" s="1"/>
   <c r="C25" i="7" s="1"/>
   <c r="D25" i="7" s="1"/>
   <c r="E25" i="7" s="1"/>
   <c r="F25" i="7" s="1"/>
   <c r="G25" i="7" s="1"/>
+  <c r="D5" i="9"/>
+  <c r="E5" i="9" s="1"/>
+  <c r="F5" i="9" s="1"/>
+  <c r="G5" i="9" s="1"/>
+  <c r="A7" i="9" s="1"/>
+  <c r="B7" i="9" s="1"/>
+  <c r="C7" i="9" s="1"/>
+  <c r="D7" i="9" s="1"/>
+  <c r="E7" i="9" s="1"/>
+  <c r="F7" i="9" s="1"/>
+  <c r="G7" i="9" s="1"/>
+  <c r="A9" i="9" s="1"/>
+  <c r="B9" i="9" s="1"/>
+  <c r="C9" i="9" s="1"/>
+  <c r="D9" i="9" s="1"/>
+  <c r="E9" i="9" s="1"/>
+  <c r="F9" i="9" s="1"/>
+  <c r="G9" i="9" s="1"/>
+  <c r="A11" i="9" s="1"/>
+  <c r="B11" i="9" s="1"/>
+  <c r="C11" i="9" s="1"/>
+  <c r="D11" i="9" s="1"/>
+  <c r="E11" i="9" s="1"/>
+  <c r="F11" i="9" s="1"/>
+  <c r="G11" i="9" s="1"/>
+  <c r="A13" i="9" s="1"/>
+  <c r="B13" i="9" s="1"/>
+  <c r="C13" i="9" s="1"/>
+  <c r="D13" i="9" s="1"/>
+  <c r="E13" i="9" s="1"/>
+  <c r="F13" i="9" s="1"/>
+  <c r="G13" i="9" s="1"/>
+  <c r="A16" i="9" s="1"/>
+  <c r="B16" i="9" s="1"/>
+  <c r="C16" i="9" s="1"/>
+  <c r="D16" i="9" s="1"/>
+  <c r="E16" i="9" s="1"/>
+  <c r="F16" i="9" s="1"/>
+  <c r="G16" i="9" s="1"/>
+  <c r="A19" i="9" s="1"/>
+  <c r="B19" i="9" s="1"/>
+  <c r="C19" i="9" s="1"/>
+  <c r="D19" i="9" s="1"/>
+  <c r="E19" i="9" s="1"/>
+  <c r="F19" i="9" s="1"/>
+  <c r="G19" i="9" s="1"/>
+  <c r="A21" i="9" s="1"/>
+  <c r="B21" i="9" s="1"/>
+  <c r="C21" i="9" s="1"/>
+  <c r="D21" i="9" s="1"/>
+  <c r="E21" i="9" s="1"/>
+  <c r="F21" i="9" s="1"/>
+  <c r="G21" i="9" s="1"/>
+  <c r="B5" i="9"/>
+  <c r="A5" i="9" s="1"/>
 </calcChain>
 </file>
 
-<file path=xl/comments1.xml><?xml version="1.0" encoding="utf-8"?>
-[...43 lines deleted...]
-
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="351" uniqueCount="192">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="483" uniqueCount="196">
   <si>
     <t xml:space="preserve">Election | By-election Scheduling Tool </t>
   </si>
   <si>
-    <t>INSTRUCTIONS</t>
-[...7 lines deleted...]
-  <si>
     <t>saskatchewan.ca</t>
   </si>
   <si>
-    <r>
-[...15 lines deleted...]
-  <si>
     <t>Click on the name of the form below to be re-directed to Publications Saskatchewan and download a copy in Word or PDF format.</t>
   </si>
   <si>
     <t xml:space="preserve">PRE-ELECTION/INITIAL ELECTION PROCESS </t>
   </si>
   <si>
     <t xml:space="preserve">DISCRETIONARY ACTIONS </t>
   </si>
   <si>
     <t>Form D - Appointment of Election Official</t>
   </si>
   <si>
     <t>Form E - Oath, Affirmation or Declaration of Election Official</t>
   </si>
   <si>
     <t>Application by Voter to Vote at Residence</t>
   </si>
   <si>
     <t>NOMINATION PERIOD</t>
   </si>
   <si>
     <t>List of Voters Entitled to Vote at Residence</t>
   </si>
   <si>
     <t xml:space="preserve">Form H - Notice of Call for Nominations </t>
@@ -435,53 +472,50 @@
   <si>
     <t>Voters List</t>
   </si>
   <si>
     <t>CA Regulations - Form A.2 - Results of Criminal Record Check for Candidate</t>
   </si>
   <si>
     <t>ELECTION DAY &amp; POST ELECTION DAY</t>
   </si>
   <si>
     <t>Notice of Application to Revise Voters List</t>
   </si>
   <si>
     <t>Election Procedure (for a vote on a Bylaw or Question) Sample Bylaw</t>
   </si>
   <si>
     <t>Form N - Ballot</t>
   </si>
   <si>
     <t>Increase or Decrease Number of Councillors Sample Bylaw</t>
   </si>
   <si>
     <t>Form O - Directions for Voting</t>
   </si>
   <si>
-    <t>Mail-In Ballot Sample Bylaw</t>
-[...1 lines deleted...]
-  <si>
     <t>Form P - Sections 185.1, 185.11, 185.21 and 185.22 - Controverted Elections</t>
   </si>
   <si>
     <t xml:space="preserve">NON-PRESCRIBED FORMS REQUIRED </t>
   </si>
   <si>
     <t>Local Government Election Guide</t>
   </si>
   <si>
     <t>Form R - Voter’s Registration Form and Poll Book</t>
   </si>
   <si>
     <t>*Returning Officer must create form</t>
   </si>
   <si>
     <t>Saskatchewan Municipal Election Results Form (MERT)</t>
   </si>
   <si>
     <t>Form S - Transfer Certificate</t>
   </si>
   <si>
     <t>Notice of Poll</t>
   </si>
   <si>
     <t>Municipal Directory - Update Information</t>
@@ -591,1749 +625,1699 @@
   <si>
     <t>No legislated date</t>
   </si>
   <si>
     <t>Consult with the boards of all school divisions within the municipality prior to setting the date for a by-election</t>
   </si>
   <si>
     <t xml:space="preserve">School divisions must also consult with councils when setting by-election date to fill a vacancy </t>
   </si>
   <si>
     <t>11(1)</t>
   </si>
   <si>
     <t>At first meeting after vacancy occurs</t>
   </si>
   <si>
     <t xml:space="preserve">Council to set the date for a by-election </t>
   </si>
   <si>
     <t>47(1)</t>
   </si>
   <si>
     <t xml:space="preserve">Deadline for council to appoint a person other than the administrator as the RO </t>
   </si>
   <si>
-    <r>
-[...24 lines deleted...]
-  <si>
     <t>Options - Dates Not Legislated</t>
   </si>
   <si>
     <t>Polling place may be held on Election Day or in advance of Election Day</t>
   </si>
   <si>
     <t>Any time between the first day of an advance poll and the close of the polls on Election Day</t>
   </si>
   <si>
     <t xml:space="preserve">Council may enact a bylaw to allow for mail-in ballots </t>
   </si>
   <si>
-    <r>
-[...56 lines deleted...]
-  <si>
     <t>50(1)</t>
   </si>
   <si>
     <t>As early as possible</t>
   </si>
   <si>
-    <r>
-[...13 lines deleted...]
-  <si>
     <t>No legislated date; should occur prior to publishing the Call for Nominations</t>
   </si>
   <si>
-    <r>
-[...26 lines deleted...]
-  <si>
     <t>Begin contacting people to consider appointment as election officials</t>
   </si>
   <si>
     <t>Order election supplies (other than ballots and templates)</t>
   </si>
   <si>
     <t>50(2)</t>
   </si>
   <si>
-    <r>
-[...13 lines deleted...]
-  <si>
     <t>Must be completed prior to commencing duties</t>
   </si>
   <si>
     <t>66(1)</t>
-  </si>
-[...50 lines deleted...]
-    </r>
   </si>
   <si>
     <t>73 &amp; 74</t>
   </si>
   <si>
     <r>
       <t>Nomination Day</t>
     </r>
     <r>
       <rPr>
         <b/>
         <i/>
         <sz val="12"/>
         <rFont val="Calibri"/>
         <family val="2"/>
         <scheme val="minor"/>
       </rPr>
       <t/>
     </r>
   </si>
   <si>
-    <r>
-[...24 lines deleted...]
-  <si>
     <t>76(1)</t>
   </si>
   <si>
     <t xml:space="preserve">Candidate may withdraw their nomination in writing until 4 p.m. </t>
   </si>
   <si>
     <t>Nominations may be withdrawn at any time after filing, until this deadline</t>
   </si>
   <si>
     <t>78, 81 &amp; 82</t>
   </si>
   <si>
-    <r>
-[...22 lines deleted...]
-  <si>
     <t xml:space="preserve">Outcome from nominations will dictate which notice is to be posted and published </t>
   </si>
   <si>
     <t>78(1)(b)</t>
   </si>
   <si>
-    <r>
-[...34 lines deleted...]
-    </r>
+    <t>Begin to assemble supplies for DROs</t>
+  </si>
+  <si>
+    <t>Order ballots (if not already completed)</t>
+  </si>
+  <si>
+    <t>Training for Advance Poll DROs and other officials should be held at least 2 days before the first Advance Poll</t>
+  </si>
+  <si>
+    <t>On or before date of Advance Poll</t>
+  </si>
+  <si>
+    <t>Provide Advance Poll DROs with election supplies</t>
+  </si>
+  <si>
+    <t>Date not legislated</t>
+  </si>
+  <si>
+    <t>83(5)</t>
+  </si>
+  <si>
+    <t>Advance Poll - FIRST day possible</t>
+  </si>
+  <si>
+    <t>Advance Poll - LAST day possible</t>
+  </si>
+  <si>
+    <t>Training for DROs and other officials should be held at least 2 days before Election Day</t>
+  </si>
+  <si>
+    <t>On or before Election Day</t>
+  </si>
+  <si>
+    <t>Provide DROs with election supplies for Election Day</t>
+  </si>
+  <si>
+    <t>Election Day</t>
+  </si>
+  <si>
+    <t>Results of the election are declared at the time and place previously determined by the RO</t>
+  </si>
+  <si>
+    <t xml:space="preserve">As early as possible declare election results; refer to Notice of Poll for details </t>
+  </si>
+  <si>
+    <t>Dependant on the date the results were declared</t>
+  </si>
+  <si>
+    <t xml:space="preserve">DEADLINE to receive a request for recount </t>
+  </si>
+  <si>
+    <t>142(2) (a)(b)</t>
+  </si>
+  <si>
+    <t>Destroy the contents of the ballot box if election is not subject to any challenge proceedings</t>
+  </si>
+  <si>
+    <t>Votes on Bylaws, Resolutions or Questions</t>
+  </si>
+  <si>
+    <t xml:space="preserve">MA 136              CA 110              NMA 154 </t>
+  </si>
+  <si>
+    <t>DEADLINE for council to finalize the wording of the resolution or bylaw which is the subject of the vote</t>
+  </si>
+  <si>
+    <t>146(1)</t>
+  </si>
+  <si>
+    <t>Council enacts an election procedure bylaw</t>
+  </si>
+  <si>
+    <t>No legislated date, but it requires sufficient time to advertise</t>
+  </si>
+  <si>
+    <t>146(2) &amp; 147</t>
+  </si>
+  <si>
+    <t>Earliest opportunity for the notice of vote</t>
+  </si>
+  <si>
+    <t xml:space="preserve">DEADLINE for the notice of vote </t>
+  </si>
+  <si>
+    <t>118(1)</t>
+  </si>
+  <si>
+    <t>DEADLINE for RO to receive the applications for designation of the representatives</t>
+  </si>
+  <si>
+    <t>The date, which is stipulated in the bylaw, should occur prior to the (first) Advance Poll</t>
+  </si>
+  <si>
+    <t>Voting Day</t>
+  </si>
+  <si>
+    <t xml:space="preserve">RO declares the results of vote </t>
+  </si>
+  <si>
+    <t xml:space="preserve">This date is stipulated in the election procedures bylaw </t>
+  </si>
+  <si>
+    <t>SUN</t>
+  </si>
+  <si>
+    <t>MON</t>
+  </si>
+  <si>
+    <t>TUE</t>
+  </si>
+  <si>
+    <t>WED</t>
+  </si>
+  <si>
+    <t>THU</t>
+  </si>
+  <si>
+    <t>FRI</t>
+  </si>
+  <si>
+    <t>SAT</t>
+  </si>
+  <si>
+    <t>Date not specified</t>
+  </si>
+  <si>
+    <t>RO may authorize a polling place in hospitals and personal care facilities</t>
+  </si>
+  <si>
+    <t>RO may establish the procedures for homebound voting</t>
+  </si>
+  <si>
+    <t>Nominations can be received any time after publishing the Call for Nominations, until 2 p.m. this day</t>
+  </si>
+  <si>
+    <t>*Returning Officer must create related form</t>
+  </si>
+  <si>
+    <t>Poll Book and Advance Poll Book</t>
+  </si>
+  <si>
+    <t>All municipalities are required to hold an Advance Poll</t>
+  </si>
+  <si>
+    <t>If council provides for a voters list (s. 54 of LGEA)</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Remembrance Day </t>
+  </si>
+  <si>
+    <t>City, Town, Village and RM By-election</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Resort Village                 By-election                                 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">IMPORTANT NOTE FOR 2026 RM GENERAL ELECTION </t>
+  </si>
+  <si>
+    <t xml:space="preserve"> To schedule a by-election, enter the proposed election date in text format (i.e. September 16, 2026) in the corresponding white box below and hit "Enter" on your keyboard to populate the related schedule. Users should reference both the journal and calendar sheets as applicable to their municipality type. </t>
   </si>
   <si>
     <r>
       <t xml:space="preserve">Within </t>
     </r>
     <r>
       <rPr>
         <b/>
         <i/>
         <sz val="10"/>
-        <rFont val="Calibri"/>
+        <rFont val="Aptos"/>
         <family val="2"/>
-        <scheme val="minor"/>
+      </rPr>
+      <t>6 months</t>
+    </r>
+    <r>
+      <rPr>
+        <i/>
+        <sz val="10"/>
+        <rFont val="Aptos"/>
+        <family val="2"/>
+      </rPr>
+      <t xml:space="preserve"> of vacancy unless it occurs within 1 year of a general election</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t>See a sample bylaw from the Publications Centre on</t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <i/>
+        <sz val="10"/>
+        <color rgb="FF00558C"/>
+        <rFont val="Aptos"/>
+        <family val="2"/>
+      </rPr>
+      <t xml:space="preserve"> saskatchewan.ca</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t>Required / Recommended</t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <i/>
+        <sz val="12"/>
+        <rFont val="Aptos"/>
+        <family val="2"/>
+      </rPr>
+      <t xml:space="preserve"> </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="12"/>
+        <rFont val="Aptos"/>
+        <family val="2"/>
+      </rPr>
+      <t>Actions</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">Obtain the latest copy of The Local Government Election Act, 2015 (LGEA) and Regulations from </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <i/>
+        <sz val="12"/>
+        <color rgb="FF00558C"/>
+        <rFont val="Aptos"/>
+        <family val="2"/>
+      </rPr>
+      <t>saskatchewan.ca</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">At least </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <i/>
+        <sz val="10"/>
+        <rFont val="Aptos"/>
+        <family val="2"/>
+      </rPr>
+      <t>90 days</t>
+    </r>
+    <r>
+      <rPr>
+        <i/>
+        <sz val="10"/>
+        <rFont val="Aptos"/>
+        <family val="2"/>
+      </rPr>
+      <t xml:space="preserve"> prior to Election Day</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">RO to complete their </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="12"/>
+        <rFont val="Aptos"/>
+        <family val="2"/>
+      </rPr>
+      <t>Oath of Election Official</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">Consider local newspaper advertising deadlines to publish the </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <i/>
+        <sz val="12"/>
+        <color rgb="FF00558C"/>
+        <rFont val="Aptos"/>
+        <family val="2"/>
+      </rPr>
+      <t>Call for Nominations</t>
+    </r>
+    <r>
+      <rPr>
+        <i/>
+        <sz val="12"/>
+        <color rgb="FF00558C"/>
+        <rFont val="Aptos"/>
+        <family val="2"/>
+      </rPr>
+      <t xml:space="preserve"> (if other methods are not established in a general election bylaw) </t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">Election officials must complete their </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="12"/>
+        <rFont val="Aptos"/>
+        <family val="2"/>
+      </rPr>
+      <t>Oath of Election Official</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">DEADLINE to post and publish the </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="12"/>
+        <rFont val="Aptos"/>
+        <family val="2"/>
+      </rPr>
+      <t>Notice of Call for Nominations</t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="12"/>
+        <color rgb="FF00558C"/>
+        <rFont val="Aptos"/>
+        <family val="2"/>
+      </rPr>
+      <t xml:space="preserve"> </t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">At least </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <i/>
+        <sz val="10"/>
+        <rFont val="Aptos"/>
+        <family val="2"/>
       </rPr>
       <t>10 business days</t>
     </r>
     <r>
       <rPr>
         <i/>
         <sz val="10"/>
-        <rFont val="Calibri"/>
+        <rFont val="Aptos"/>
         <family val="2"/>
-        <scheme val="minor"/>
       </rPr>
-      <t xml:space="preserve"> after the close of Nomination Day</t>
+      <t xml:space="preserve"> before Nomination Day; send a copy to the school division</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">Post and publish the </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="12"/>
+        <rFont val="Aptos"/>
+        <family val="2"/>
+      </rPr>
+      <t>Call for Further Nominations | Notice of Poll | Abandonment of Poll</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="12"/>
+        <rFont val="Aptos"/>
+        <family val="2"/>
+      </rPr>
+      <t xml:space="preserve"> as applicable</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">Nomination Day (Second Call) </t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="12"/>
+        <rFont val="Aptos"/>
+        <family val="2"/>
+      </rPr>
+      <t>*if required</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">Nominations are accepted until </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <i/>
+        <sz val="10"/>
+        <rFont val="Aptos"/>
+        <family val="2"/>
+      </rPr>
+      <t>2 p.m.</t>
+    </r>
+    <r>
+      <rPr>
+        <i/>
+        <sz val="10"/>
+        <rFont val="Aptos"/>
+        <family val="2"/>
+      </rPr>
+      <t xml:space="preserve"> this day </t>
     </r>
   </si>
   <si>
     <r>
       <t xml:space="preserve">DEADLINE to post and publish the </t>
     </r>
     <r>
       <rPr>
         <b/>
         <sz val="12"/>
-        <rFont val="Calibri"/>
+        <rFont val="Aptos"/>
         <family val="2"/>
-        <scheme val="minor"/>
       </rPr>
       <t>Notice of Poll</t>
     </r>
     <r>
       <rPr>
         <sz val="12"/>
-        <rFont val="Calibri"/>
+        <rFont val="Aptos"/>
         <family val="2"/>
-        <scheme val="minor"/>
       </rPr>
-      <t xml:space="preserve"> (based off of the SECOND call if required)</t>
+      <t xml:space="preserve"> (based off of the FIRST Call for Nominations)</t>
     </r>
   </si>
   <si>
     <r>
       <t xml:space="preserve">Within </t>
     </r>
     <r>
       <rPr>
         <b/>
         <i/>
         <sz val="10"/>
-        <rFont val="Calibri"/>
+        <rFont val="Aptos"/>
         <family val="2"/>
-        <scheme val="minor"/>
       </rPr>
       <t>10 business days</t>
     </r>
     <r>
       <rPr>
         <i/>
         <sz val="10"/>
-        <rFont val="Calibri"/>
+        <rFont val="Aptos"/>
         <family val="2"/>
-        <scheme val="minor"/>
+      </rPr>
+      <t xml:space="preserve"> after the close of Nomination Day</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">RO authorizes for one or more </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="12"/>
+        <rFont val="Aptos"/>
+        <family val="2"/>
+      </rPr>
+      <t>Advance Polls</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="12"/>
+        <rFont val="Aptos"/>
+        <family val="2"/>
+      </rPr>
+      <t xml:space="preserve"> to be held</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">DEADLINE to post and publish the </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="12"/>
+        <rFont val="Aptos"/>
+        <family val="2"/>
+      </rPr>
+      <t>Notice of Poll</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="12"/>
+        <rFont val="Aptos"/>
+        <family val="2"/>
+      </rPr>
+      <t xml:space="preserve"> (based off of the SECOND call if required)</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">Within </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <i/>
+        <sz val="10"/>
+        <rFont val="Aptos"/>
+        <family val="2"/>
+      </rPr>
+      <t>10 business days</t>
+    </r>
+    <r>
+      <rPr>
+        <i/>
+        <sz val="10"/>
+        <rFont val="Aptos"/>
+        <family val="2"/>
       </rPr>
       <t xml:space="preserve"> after Nomination Day (second call)</t>
     </r>
   </si>
   <si>
     <r>
       <t xml:space="preserve">Post and publish the </t>
     </r>
     <r>
       <rPr>
         <b/>
         <sz val="12"/>
-        <rFont val="Calibri"/>
+        <rFont val="Aptos"/>
         <family val="2"/>
-        <scheme val="minor"/>
       </rPr>
       <t xml:space="preserve">Notice of Advance Poll </t>
     </r>
     <r>
       <rPr>
         <sz val="12"/>
-        <rFont val="Calibri"/>
+        <rFont val="Aptos"/>
         <family val="2"/>
-        <scheme val="minor"/>
       </rPr>
       <t>as early as possible</t>
     </r>
-  </si>
-[...13 lines deleted...]
-    <t>Provide Advance Poll DROs with election supplies</t>
   </si>
   <si>
     <r>
       <t xml:space="preserve">Refer to the </t>
     </r>
     <r>
       <rPr>
         <b/>
         <i/>
         <sz val="10"/>
-        <rFont val="Calibri"/>
+        <rFont val="Aptos"/>
         <family val="2"/>
-        <scheme val="minor"/>
       </rPr>
       <t>Local Government Election Guide</t>
     </r>
     <r>
       <rPr>
         <i/>
         <sz val="10"/>
-        <rFont val="Calibri"/>
+        <rFont val="Aptos"/>
         <family val="2"/>
-        <scheme val="minor"/>
       </rPr>
       <t xml:space="preserve"> for checklist</t>
     </r>
   </si>
   <si>
     <r>
       <t xml:space="preserve">Advance Poll officials subscribe to their </t>
     </r>
     <r>
       <rPr>
         <b/>
         <sz val="12"/>
-        <rFont val="Calibri"/>
+        <rFont val="Aptos"/>
         <family val="2"/>
-        <scheme val="minor"/>
       </rPr>
       <t xml:space="preserve">Oath of Election Official </t>
     </r>
     <r>
       <rPr>
         <sz val="12"/>
-        <rFont val="Calibri"/>
+        <rFont val="Aptos"/>
         <family val="2"/>
-        <scheme val="minor"/>
       </rPr>
       <t>prior to Advance Poll</t>
     </r>
-  </si>
-[...7 lines deleted...]
-    <t>Advance Poll - FIRST day possible</t>
   </si>
   <si>
     <r>
       <t xml:space="preserve">Not more than </t>
     </r>
     <r>
       <rPr>
         <b/>
         <i/>
         <sz val="10"/>
-        <rFont val="Calibri"/>
+        <rFont val="Aptos"/>
         <family val="2"/>
-        <scheme val="minor"/>
       </rPr>
       <t>15 days</t>
     </r>
     <r>
       <rPr>
         <i/>
         <sz val="10"/>
-        <rFont val="Calibri"/>
+        <rFont val="Aptos"/>
         <family val="2"/>
-        <scheme val="minor"/>
       </rPr>
       <t xml:space="preserve"> before Election Day</t>
     </r>
-  </si>
-[...1 lines deleted...]
-    <t>Advance Poll - LAST day possible</t>
   </si>
   <si>
     <r>
       <t>Not less than</t>
     </r>
     <r>
       <rPr>
         <b/>
         <i/>
         <sz val="10"/>
-        <rFont val="Calibri"/>
+        <rFont val="Aptos"/>
         <family val="2"/>
-        <scheme val="minor"/>
       </rPr>
       <t xml:space="preserve"> 3 days</t>
     </r>
     <r>
       <rPr>
         <i/>
         <sz val="10"/>
-        <rFont val="Calibri"/>
+        <rFont val="Aptos"/>
         <family val="2"/>
-        <scheme val="minor"/>
       </rPr>
       <t xml:space="preserve"> before Election Day</t>
     </r>
-  </si>
-[...7 lines deleted...]
-    <t>Provide DROs with election supplies for Election Day</t>
   </si>
   <si>
     <r>
       <t xml:space="preserve">Election officials must complete their </t>
     </r>
     <r>
       <rPr>
         <b/>
         <sz val="12"/>
-        <rFont val="Calibri"/>
+        <rFont val="Aptos"/>
         <family val="2"/>
-        <scheme val="minor"/>
       </rPr>
       <t xml:space="preserve">Oath of Election Official </t>
     </r>
     <r>
       <rPr>
         <sz val="12"/>
-        <rFont val="Calibri"/>
+        <rFont val="Aptos"/>
         <family val="2"/>
-        <scheme val="minor"/>
       </rPr>
       <t>if not previously done</t>
     </r>
-  </si>
-[...1 lines deleted...]
-    <t>Election Day</t>
   </si>
   <si>
     <r>
       <t>Polling Hours are from</t>
     </r>
     <r>
       <rPr>
         <b/>
         <i/>
         <sz val="10"/>
-        <rFont val="Calibri"/>
+        <rFont val="Aptos"/>
         <family val="2"/>
-        <scheme val="minor"/>
       </rPr>
       <t xml:space="preserve"> 9 a.m. - 8 p.m</t>
     </r>
     <r>
       <rPr>
         <i/>
         <sz val="10"/>
-        <rFont val="Calibri"/>
+        <rFont val="Aptos"/>
         <family val="2"/>
-        <scheme val="minor"/>
       </rPr>
       <t>.</t>
     </r>
-  </si>
-[...4 lines deleted...]
-    <t xml:space="preserve">As early as possible declare election results; refer to Notice of Poll for details </t>
   </si>
   <si>
     <r>
       <t xml:space="preserve">Notify the Minister of the election results through the Municipal Election Results Form on </t>
     </r>
     <r>
       <rPr>
         <i/>
         <sz val="12"/>
         <color rgb="FF00558C"/>
-        <rFont val="Calibri"/>
+        <rFont val="Aptos"/>
         <family val="2"/>
-        <scheme val="minor"/>
       </rPr>
       <t>saskatchewan.ca</t>
     </r>
   </si>
   <si>
     <r>
       <t xml:space="preserve">Also update the Municipal Directory System on </t>
     </r>
     <r>
       <rPr>
         <b/>
         <i/>
         <sz val="10"/>
         <color rgb="FF00558C"/>
-        <rFont val="Myriad Pro Light"/>
+        <rFont val="Aptos"/>
         <family val="2"/>
       </rPr>
       <t>saskatchewan.ca</t>
     </r>
-  </si>
-[...4 lines deleted...]
-    <t xml:space="preserve">DEADLINE to receive a request for recount </t>
   </si>
   <si>
     <r>
       <t xml:space="preserve">Within </t>
     </r>
     <r>
       <rPr>
         <b/>
         <i/>
         <sz val="10"/>
-        <rFont val="Calibri"/>
+        <rFont val="Aptos"/>
         <family val="2"/>
-        <scheme val="minor"/>
       </rPr>
       <t>10 business days</t>
     </r>
     <r>
       <rPr>
         <i/>
         <sz val="10"/>
-        <rFont val="Calibri"/>
+        <rFont val="Aptos"/>
         <family val="2"/>
-        <scheme val="minor"/>
       </rPr>
       <t xml:space="preserve"> after the election results are declared</t>
     </r>
-  </si>
-[...4 lines deleted...]
-    <t>Destroy the contents of the ballot box if election is not subject to any challenge proceedings</t>
   </si>
   <si>
     <r>
       <rPr>
         <b/>
         <i/>
         <sz val="10"/>
-        <rFont val="Calibri"/>
+        <rFont val="Aptos"/>
         <family val="2"/>
-        <scheme val="minor"/>
       </rPr>
       <t>3 months</t>
     </r>
     <r>
       <rPr>
         <i/>
         <sz val="10"/>
-        <rFont val="Calibri"/>
+        <rFont val="Aptos"/>
         <family val="2"/>
-        <scheme val="minor"/>
       </rPr>
       <t xml:space="preserve"> after Election Day</t>
     </r>
-  </si>
-[...7 lines deleted...]
-    <t>DEADLINE for council to finalize the wording of the resolution or bylaw which is the subject of the vote</t>
   </si>
   <si>
     <r>
       <t xml:space="preserve">Must be completed at least </t>
     </r>
     <r>
       <rPr>
         <b/>
         <i/>
         <sz val="10"/>
-        <rFont val="Calibri"/>
+        <rFont val="Aptos"/>
         <family val="2"/>
-        <scheme val="minor"/>
       </rPr>
       <t>8 weeks</t>
     </r>
     <r>
       <rPr>
         <i/>
         <sz val="10"/>
-        <rFont val="Calibri"/>
+        <rFont val="Aptos"/>
         <family val="2"/>
-        <scheme val="minor"/>
       </rPr>
       <t xml:space="preserve"> prior to Voting Day</t>
     </r>
-  </si>
-[...13 lines deleted...]
-    <t>Earliest opportunity for the notice of vote</t>
   </si>
   <si>
     <r>
       <t xml:space="preserve">Not more than </t>
     </r>
     <r>
       <rPr>
         <b/>
         <i/>
         <sz val="10"/>
-        <rFont val="Calibri"/>
+        <rFont val="Aptos"/>
         <family val="2"/>
-        <scheme val="minor"/>
       </rPr>
       <t xml:space="preserve">5 weeks </t>
     </r>
     <r>
       <rPr>
         <i/>
         <sz val="10"/>
-        <rFont val="Calibri"/>
+        <rFont val="Aptos"/>
         <family val="2"/>
-        <scheme val="minor"/>
       </rPr>
       <t>before Voting Day.</t>
     </r>
-  </si>
-[...1 lines deleted...]
-    <t xml:space="preserve">DEADLINE for the notice of vote </t>
   </si>
   <si>
     <r>
       <t xml:space="preserve">Not less than </t>
     </r>
     <r>
       <rPr>
         <b/>
         <i/>
         <sz val="10"/>
-        <rFont val="Calibri"/>
+        <rFont val="Aptos"/>
         <family val="2"/>
-        <scheme val="minor"/>
       </rPr>
       <t xml:space="preserve">3 weeks </t>
     </r>
     <r>
       <rPr>
         <i/>
         <sz val="10"/>
-        <rFont val="Calibri"/>
+        <rFont val="Aptos"/>
         <family val="2"/>
-        <scheme val="minor"/>
       </rPr>
       <t xml:space="preserve">before Voting Day. </t>
     </r>
-  </si>
-[...7 lines deleted...]
-    <t>The date, which is stipulated in the bylaw, should occur prior to the (first) Advance Poll</t>
   </si>
   <si>
     <r>
       <t xml:space="preserve">Not more than </t>
     </r>
     <r>
       <rPr>
         <b/>
         <i/>
         <sz val="10"/>
-        <rFont val="Calibri"/>
+        <rFont val="Aptos"/>
         <family val="2"/>
-        <scheme val="minor"/>
       </rPr>
       <t xml:space="preserve">15 days </t>
     </r>
     <r>
       <rPr>
         <i/>
         <sz val="10"/>
-        <rFont val="Calibri"/>
+        <rFont val="Aptos"/>
         <family val="2"/>
-        <scheme val="minor"/>
       </rPr>
       <t>before Voting Day</t>
     </r>
   </si>
   <si>
     <r>
       <t xml:space="preserve">Not less than </t>
     </r>
     <r>
       <rPr>
         <b/>
         <i/>
         <sz val="10"/>
-        <rFont val="Calibri"/>
+        <rFont val="Aptos"/>
         <family val="2"/>
-        <scheme val="minor"/>
       </rPr>
       <t>3 days</t>
     </r>
     <r>
       <rPr>
         <i/>
         <sz val="10"/>
-        <rFont val="Calibri"/>
+        <rFont val="Aptos"/>
         <family val="2"/>
-        <scheme val="minor"/>
       </rPr>
       <t xml:space="preserve"> before Voting Day</t>
     </r>
-  </si>
-[...1 lines deleted...]
-    <t>Voting Day</t>
   </si>
   <si>
     <r>
       <t xml:space="preserve">Polling Hours are from </t>
     </r>
     <r>
       <rPr>
         <b/>
         <i/>
         <sz val="10"/>
-        <rFont val="Calibri"/>
+        <rFont val="Aptos"/>
         <family val="2"/>
-        <scheme val="minor"/>
       </rPr>
       <t>9 a.m. - 8 p.m</t>
     </r>
     <r>
       <rPr>
         <i/>
         <sz val="10"/>
-        <rFont val="Calibri"/>
+        <rFont val="Aptos"/>
         <family val="2"/>
-        <scheme val="minor"/>
       </rPr>
       <t>.</t>
     </r>
   </si>
   <si>
-    <t xml:space="preserve">RO declares the results of vote </t>
-[...38 lines deleted...]
-    <t>*Returning Officer must create related form</t>
+    <r>
+      <t>Nominations can be received any time after publishing the Call for Nominations, until</t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <i/>
+        <sz val="10"/>
+        <rFont val="Aptos"/>
+        <family val="2"/>
+      </rPr>
+      <t xml:space="preserve"> 4 p.m. </t>
+    </r>
+    <r>
+      <rPr>
+        <i/>
+        <sz val="10"/>
+        <rFont val="Aptos"/>
+        <family val="2"/>
+      </rPr>
+      <t>this day</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">Nominations are accepted until </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <i/>
+        <sz val="10"/>
+        <rFont val="Aptos"/>
+        <family val="2"/>
+      </rPr>
+      <t>4 p.m.</t>
+    </r>
+    <r>
+      <rPr>
+        <i/>
+        <sz val="10"/>
+        <rFont val="Aptos"/>
+        <family val="2"/>
+      </rPr>
+      <t xml:space="preserve"> this day </t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t>Required / Recommended</t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <i/>
+        <sz val="12"/>
+        <color theme="0"/>
+        <rFont val="Aptos"/>
+        <family val="2"/>
+      </rPr>
+      <t xml:space="preserve"> </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="12"/>
+        <color theme="0"/>
+        <rFont val="Aptos"/>
+        <family val="2"/>
+      </rPr>
+      <t>Actions</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">PRESCRIBED FORMS from </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <i/>
+        <sz val="20"/>
+        <color rgb="FF00558C"/>
+        <rFont val="Aptos"/>
+        <family val="2"/>
+      </rPr>
+      <t>The Local Government Election Regulations, 2015</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">The 2026 General Election for even-numbered divisions in rural municipalities has been pre-populated and can be viewed and/or printed by choosing the applicable </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="16"/>
+        <rFont val="Aptos"/>
+        <family val="2"/>
+      </rPr>
+      <t>dark blue</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="16"/>
+        <rFont val="Aptos"/>
+        <family val="2"/>
+      </rPr>
+      <t xml:space="preserve"> worksheet at the bottom of the page or by clicking on the buttons below.</t>
+    </r>
   </si>
   <si>
     <r>
       <rPr>
         <sz val="11"/>
         <color rgb="FF000000"/>
-        <rFont val="Calibri"/>
+        <rFont val="Aptos"/>
         <family val="2"/>
       </rPr>
       <t xml:space="preserve">The Election | By-election Scheduling Tool is designed to create an election schedule in both a journal and calendar format. It is to assist users in identifying legislated and operational dates during the municipal election process. It is not a substitute for </t>
     </r>
     <r>
       <rPr>
         <i/>
         <sz val="11"/>
         <color rgb="FF000000"/>
-        <rFont val="Calibri"/>
+        <rFont val="Aptos"/>
         <family val="2"/>
       </rPr>
       <t xml:space="preserve">The Local Government Election Act, 2015. </t>
     </r>
   </si>
   <si>
-    <t>Poll Book and Advance Poll Book</t>
-[...2 lines deleted...]
-    <t>All municipalities are required to hold an Advance Poll</t>
+    <t>If Returning Officer provides for homebound voting</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> (s.30 of LGEA)</t>
   </si>
   <si>
     <r>
-      <t xml:space="preserve">RO authorizes for one or more </t>
-[...23 lines deleted...]
-      <t xml:space="preserve">Within </t>
+      <t>Polling Hours are from</t>
     </r>
     <r>
       <rPr>
         <b/>
         <i/>
         <sz val="10"/>
-        <rFont val="Calibri"/>
+        <rFont val="Aptos"/>
         <family val="2"/>
-        <scheme val="minor"/>
       </rPr>
-      <t>6 months</t>
+      <t xml:space="preserve"> 9 a.m. - 8 p.m. </t>
     </r>
-    <r>
-[...124 lines deleted...]
-    <t>If council provides for a voters list (s. 54 of LGEA)</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="4">
     <numFmt numFmtId="164" formatCode="[$-F800]dddd\,\ mmmm\ dd\,\ yyyy"/>
     <numFmt numFmtId="165" formatCode="[$-409]d\-mmm;@"/>
     <numFmt numFmtId="166" formatCode="[$-409]d\-mmm\-yy;@"/>
     <numFmt numFmtId="167" formatCode="[$-409]dd\-mmm\-yy;@"/>
   </numFmts>
-  <fonts count="70" x14ac:knownFonts="1">
+  <fonts count="74" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
-      <name val="Calibri"/>
-[...198 lines deleted...]
-      <sz val="10"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="10"/>
       <color theme="10"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <b/>
       <i/>
-      <sz val="10"/>
-[...6 lines deleted...]
-      <i/>
       <sz val="12"/>
-      <name val="Calibri"/>
-[...133 lines deleted...]
-      <sz val="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <b/>
+      <sz val="14"/>
+      <color rgb="FF2C3136"/>
+      <name val="Aptos"/>
+      <family val="2"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="16"/>
+      <name val="Aptos"/>
+      <family val="2"/>
+    </font>
+    <font>
+      <sz val="11"/>
+      <color theme="1"/>
+      <name val="Aptos"/>
+      <family val="2"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="10"/>
+      <name val="Aptos"/>
+      <family val="2"/>
+    </font>
+    <font>
+      <b/>
+      <u/>
+      <sz val="10"/>
+      <name val="Aptos"/>
+      <family val="2"/>
+    </font>
+    <font>
+      <sz val="9"/>
+      <name val="Aptos"/>
+      <family val="2"/>
+    </font>
+    <font>
+      <sz val="8"/>
+      <name val="Aptos"/>
+      <family val="2"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <name val="Aptos"/>
+      <family val="2"/>
+    </font>
+    <font>
+      <u/>
+      <sz val="9"/>
+      <name val="Aptos"/>
+      <family val="2"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="22"/>
+      <name val="Aptos"/>
+      <family val="2"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="9"/>
+      <name val="Aptos"/>
+      <family val="2"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="12"/>
+      <name val="Aptos"/>
+      <family val="2"/>
+    </font>
+    <font>
+      <i/>
+      <sz val="9"/>
+      <name val="Aptos"/>
+      <family val="2"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="8"/>
+      <name val="Aptos"/>
+      <family val="2"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="24"/>
+      <name val="Aptos"/>
+      <family val="2"/>
+    </font>
+    <font>
+      <b/>
+      <u/>
+      <sz val="8"/>
+      <name val="Aptos"/>
+      <family val="2"/>
+    </font>
+    <font>
+      <b/>
+      <u/>
+      <sz val="6"/>
+      <name val="Aptos"/>
+      <family val="2"/>
+    </font>
+    <font>
+      <sz val="6"/>
+      <name val="Aptos"/>
+      <family val="2"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="20"/>
+      <name val="Aptos"/>
+      <family val="2"/>
+    </font>
+    <font>
+      <sz val="16"/>
+      <name val="Aptos"/>
+      <family val="2"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="12"/>
+      <color rgb="FF00558C"/>
+      <name val="Aptos"/>
+      <family val="2"/>
+    </font>
+    <font>
+      <b/>
+      <u/>
+      <sz val="8"/>
+      <color theme="3" tint="0.39997558519241921"/>
+      <name val="Aptos"/>
+      <family val="2"/>
+    </font>
+    <font>
+      <i/>
+      <sz val="11"/>
+      <name val="Aptos"/>
+      <family val="2"/>
+    </font>
+    <font>
+      <i/>
+      <sz val="10"/>
+      <color theme="9" tint="-0.249977111117893"/>
+      <name val="Aptos"/>
+      <family val="2"/>
+    </font>
+    <font>
+      <i/>
+      <u/>
+      <sz val="8"/>
+      <color theme="3" tint="0.39997558519241921"/>
+      <name val="Aptos"/>
+      <family val="2"/>
+    </font>
+    <font>
+      <i/>
+      <u/>
+      <sz val="12"/>
+      <color theme="9" tint="-0.249977111117893"/>
+      <name val="Aptos"/>
+      <family val="2"/>
+    </font>
+    <font>
+      <i/>
+      <sz val="12"/>
+      <color rgb="FF00558C"/>
+      <name val="Aptos"/>
+      <family val="2"/>
+    </font>
+    <font>
+      <sz val="12"/>
+      <color rgb="FF00558C"/>
+      <name val="Aptos"/>
+      <family val="2"/>
+    </font>
+    <font>
+      <sz val="8"/>
+      <color theme="3" tint="0.39997558519241921"/>
+      <name val="Aptos"/>
+      <family val="2"/>
+    </font>
+    <font>
+      <sz val="12"/>
+      <name val="Aptos"/>
+      <family val="2"/>
+    </font>
+    <font>
+      <i/>
+      <sz val="10"/>
+      <name val="Aptos"/>
+      <family val="2"/>
+    </font>
+    <font>
+      <b/>
+      <i/>
+      <sz val="10"/>
+      <name val="Aptos"/>
+      <family val="2"/>
+    </font>
+    <font>
+      <b/>
+      <i/>
+      <sz val="10"/>
+      <color rgb="FF00558C"/>
+      <name val="Aptos"/>
+      <family val="2"/>
+    </font>
+    <font>
+      <b/>
+      <i/>
+      <sz val="12"/>
+      <name val="Aptos"/>
+      <family val="2"/>
+    </font>
+    <font>
+      <b/>
+      <i/>
+      <sz val="12"/>
+      <color rgb="FF00558C"/>
+      <name val="Aptos"/>
+      <family val="2"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <color rgb="FF00558C"/>
+      <name val="Aptos"/>
+      <family val="2"/>
+    </font>
+    <font>
+      <i/>
+      <sz val="12"/>
+      <name val="Aptos"/>
+      <family val="2"/>
+    </font>
+    <font>
+      <u/>
+      <sz val="10"/>
+      <color theme="10"/>
+      <name val="Aptos"/>
+      <family val="2"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="14"/>
+      <name val="Aptos"/>
+      <family val="2"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="10"/>
+      <color theme="0"/>
+      <name val="Aptos"/>
+      <family val="2"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="9"/>
+      <color theme="0"/>
+      <name val="Aptos"/>
+      <family val="2"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="14"/>
+      <color theme="1"/>
+      <name val="Aptos"/>
+      <family val="2"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="20"/>
+      <color theme="0"/>
+      <name val="Aptos"/>
+      <family val="2"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="12"/>
+      <color theme="0"/>
+      <name val="Aptos"/>
+      <family val="2"/>
+    </font>
+    <font>
+      <b/>
+      <i/>
+      <sz val="12"/>
+      <color theme="0"/>
+      <name val="Aptos"/>
+      <family val="2"/>
+    </font>
+    <font>
+      <b/>
       <sz val="20"/>
       <color rgb="FF00558C"/>
-      <name val="Calibri"/>
+      <name val="Aptos"/>
       <family val="2"/>
-      <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <i/>
       <sz val="20"/>
       <color rgb="FF00558C"/>
-      <name val="Calibri"/>
+      <name val="Aptos"/>
       <family val="2"/>
-      <scheme val="minor"/>
     </font>
     <font>
       <i/>
       <sz val="14"/>
-      <name val="Calibri"/>
+      <name val="Aptos"/>
       <family val="2"/>
-      <scheme val="minor"/>
     </font>
     <font>
       <i/>
       <sz val="18"/>
-      <name val="Calibri"/>
+      <name val="Aptos"/>
       <family val="2"/>
-      <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="14"/>
       <color rgb="FF00558C"/>
-      <name val="Calibri"/>
+      <name val="Aptos"/>
       <family val="2"/>
-      <scheme val="minor"/>
     </font>
     <font>
       <sz val="14"/>
-      <name val="Calibri"/>
+      <name val="Aptos"/>
       <family val="2"/>
-      <scheme val="minor"/>
     </font>
     <font>
       <sz val="14"/>
       <color rgb="FF00558C"/>
-      <name val="Calibri"/>
+      <name val="Aptos"/>
       <family val="2"/>
-      <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <i/>
       <sz val="14"/>
       <color rgb="FF00558C"/>
-      <name val="Calibri"/>
+      <name val="Aptos"/>
       <family val="2"/>
-      <scheme val="minor"/>
     </font>
     <font>
       <i/>
       <sz val="14"/>
       <color rgb="FF00558C"/>
-      <name val="Calibri"/>
+      <name val="Aptos"/>
       <family val="2"/>
-      <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="14"/>
       <color theme="10"/>
-      <name val="Calibri"/>
+      <name val="Aptos"/>
       <family val="2"/>
-      <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="12"/>
       <color theme="10"/>
-      <name val="Calibri"/>
+      <name val="Aptos"/>
       <family val="2"/>
-      <scheme val="minor"/>
     </font>
     <font>
-      <u/>
+      <sz val="28"/>
+      <color rgb="FF00558C"/>
+      <name val="Aptos"/>
+      <family val="2"/>
+    </font>
+    <font>
+      <sz val="32"/>
+      <color rgb="FF00558C"/>
+      <name val="Aptos"/>
+      <family val="2"/>
+    </font>
+    <font>
       <sz val="10"/>
-      <color theme="10"/>
-      <name val="Calibri"/>
+      <color rgb="FF2C3136"/>
+      <name val="Aptos"/>
       <family val="2"/>
-      <scheme val="minor"/>
+    </font>
+    <font>
+      <sz val="16"/>
+      <color rgb="FF2C3136"/>
+      <name val="Aptos"/>
+      <family val="2"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="22"/>
+      <color rgb="FF2C3136"/>
+      <name val="Aptos"/>
+      <family val="2"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="16"/>
+      <color rgb="FF2C3136"/>
+      <name val="Aptos"/>
+      <family val="2"/>
+    </font>
+    <font>
+      <i/>
+      <sz val="14"/>
+      <color rgb="FF2C3136"/>
+      <name val="Aptos"/>
+      <family val="2"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="14"/>
+      <color theme="0"/>
+      <name val="Aptos"/>
+      <family val="2"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="20"/>
+      <color rgb="FF2C3136"/>
+      <name val="Aptos"/>
+      <family val="2"/>
     </font>
     <font>
       <b/>
       <i/>
       <sz val="14"/>
       <color rgb="FF2C3136"/>
-      <name val="Calibri"/>
+      <name val="Aptos"/>
       <family val="2"/>
-      <scheme val="minor"/>
+    </font>
+    <font>
+      <i/>
+      <sz val="11"/>
+      <color rgb="FF000000"/>
+      <name val="Aptos"/>
+      <family val="2"/>
+    </font>
+    <font>
+      <sz val="11"/>
+      <color rgb="FF000000"/>
+      <name val="Aptos"/>
+      <family val="2"/>
     </font>
     <font>
       <b/>
       <i/>
       <sz val="16"/>
-      <name val="Myriad Pro Light"/>
-[...4 lines deleted...]
-      <name val="Myriad Pro"/>
+      <name val="Aptos"/>
       <family val="2"/>
     </font>
     <font>
-      <sz val="28"/>
-[...1 lines deleted...]
-      <name val="Myriad Pro"/>
+      <b/>
+      <sz val="13"/>
+      <color rgb="FF2C3136"/>
+      <name val="Aptos"/>
       <family val="2"/>
     </font>
-    <font>
-[...19 lines deleted...]
-    </font>
   </fonts>
-  <fills count="9">
+  <fills count="11">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FFE1E3E6"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FF64A70B"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FF41B6E6"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
@@ -2344,50 +2328,62 @@
         <stop position="1">
           <color rgb="FFE1E3E6"/>
         </stop>
       </gradientFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FFFFFFFF"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <gradientFill type="path" left="0.5" right="0.5" top="0.5" bottom="0.5">
         <stop position="0">
           <color theme="0"/>
         </stop>
         <stop position="1">
           <color rgb="FFE1E3E6"/>
         </stop>
       </gradientFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FFFBDD40"/>
         <bgColor indexed="64"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor rgb="FF00558C"/>
+        <bgColor indexed="64"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor rgb="FFFBDD40"/>
+        <bgColor auto="1"/>
       </patternFill>
     </fill>
   </fills>
   <borders count="30">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
@@ -2719,1070 +2715,1138 @@
         <color indexed="64"/>
       </top>
       <bottom style="medium">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="hair">
         <color auto="1"/>
       </left>
       <right style="thin">
         <color auto="1"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="medium">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="3">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
-    <xf numFmtId="0" fontId="28" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
-    <xf numFmtId="0" fontId="50" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="233">
+  <cellXfs count="251">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
-    <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyProtection="1">
-[...2 lines deleted...]
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyProtection="1">
+    <xf numFmtId="0" fontId="5" fillId="2" borderId="20" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center"/>
+      <protection hidden="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="2" borderId="21" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center"/>
+      <protection hidden="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="2" borderId="22" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center"/>
       <protection hidden="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1" applyProtection="1">
-      <alignment wrapText="1"/>
-[...13 lines deleted...]
-    </xf>
+      <alignment horizontal="center"/>
+      <protection hidden="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center"/>
+      <protection hidden="1"/>
+    </xf>
+    <xf numFmtId="166" fontId="7" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center"/>
+      <protection hidden="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
-      <protection hidden="1"/>
-[...6 lines deleted...]
-      <alignment horizontal="left" wrapText="1"/>
       <protection hidden="1"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
       <protection hidden="1"/>
     </xf>
-    <xf numFmtId="164" fontId="8" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+      <protection hidden="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+      <protection hidden="1"/>
+    </xf>
+    <xf numFmtId="167" fontId="7" fillId="4" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center"/>
       <protection hidden="1"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1"/>
-    <xf numFmtId="164" fontId="8" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
-    </xf>
-    <xf numFmtId="164" fontId="10" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <protection hidden="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="2" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
-    </xf>
-    <xf numFmtId="164" fontId="8" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <protection hidden="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+      <protection hidden="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="16" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+      <protection hidden="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="16" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+      <protection hidden="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+      <protection hidden="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="17" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+      <protection hidden="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="2" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+      <protection hidden="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="2" borderId="17" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+      <protection hidden="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="16" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+      <protection hidden="1"/>
+    </xf>
+    <xf numFmtId="167" fontId="14" fillId="4" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center"/>
-    </xf>
-[...1 lines deleted...]
-    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <protection hidden="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+      <protection hidden="1"/>
+    </xf>
+    <xf numFmtId="167" fontId="7" fillId="4" borderId="17" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center"/>
+      <protection hidden="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="15" fillId="2" borderId="26" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+      <protection hidden="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="2" borderId="18" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+      <protection hidden="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="2" borderId="19" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+      <protection hidden="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="14" fillId="2" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+      <protection hidden="1"/>
+    </xf>
+    <xf numFmtId="167" fontId="8" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center"/>
+      <protection hidden="1"/>
+    </xf>
+    <xf numFmtId="167" fontId="9" fillId="2" borderId="19" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+      <protection hidden="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="2" borderId="27" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center"/>
+      <protection hidden="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="2" borderId="28" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center"/>
+      <protection hidden="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="2" borderId="29" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center"/>
+      <protection hidden="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1" applyProtection="1">
-      <alignment wrapText="1"/>
-[...2 lines deleted...]
-    <xf numFmtId="164" fontId="14" fillId="4" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="center"/>
+      <protection hidden="1"/>
+    </xf>
+    <xf numFmtId="167" fontId="7" fillId="3" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center"/>
+      <protection hidden="1"/>
+    </xf>
+    <xf numFmtId="167" fontId="7" fillId="3" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center"/>
+      <protection hidden="1"/>
+    </xf>
+    <xf numFmtId="167" fontId="7" fillId="3" borderId="15" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center"/>
+      <protection hidden="1"/>
+    </xf>
+    <xf numFmtId="167" fontId="7" fillId="3" borderId="17" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center"/>
+      <protection hidden="1"/>
+    </xf>
+    <xf numFmtId="167" fontId="9" fillId="3" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center"/>
+      <protection hidden="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
       <protection hidden="1"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="9" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+      <protection hidden="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center"/>
+      <protection hidden="1"/>
+    </xf>
+    <xf numFmtId="167" fontId="19" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center"/>
+      <protection hidden="1"/>
+    </xf>
+    <xf numFmtId="167" fontId="20" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center"/>
+      <protection hidden="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0" xfId="0" applyFont="1" applyProtection="1">
+      <protection hidden="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="0" applyFont="1" applyProtection="1">
+      <protection hidden="1"/>
+    </xf>
+    <xf numFmtId="16" fontId="11" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyProtection="1">
+      <protection hidden="1"/>
+    </xf>
+    <xf numFmtId="164" fontId="22" fillId="3" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+      <protection hidden="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" indent="1"/>
       <protection hidden="1"/>
     </xf>
-    <xf numFmtId="0" fontId="15" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="center"/>
       <protection hidden="1"/>
     </xf>
-    <xf numFmtId="0" fontId="16" fillId="0" borderId="14" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="24" fillId="0" borderId="14" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
       <protection hidden="1"/>
     </xf>
-    <xf numFmtId="0" fontId="17" fillId="0" borderId="14" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="25" fillId="0" borderId="14" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center"/>
       <protection hidden="1"/>
     </xf>
-    <xf numFmtId="164" fontId="3" fillId="0" borderId="14" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="164" fontId="15" fillId="0" borderId="14" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center"/>
       <protection hidden="1"/>
     </xf>
-    <xf numFmtId="0" fontId="18" fillId="7" borderId="14" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="26" fillId="7" borderId="14" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
       <protection hidden="1"/>
     </xf>
-    <xf numFmtId="165" fontId="3" fillId="0" borderId="14" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="165" fontId="15" fillId="0" borderId="14" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center"/>
       <protection hidden="1"/>
     </xf>
-    <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="center"/>
       <protection hidden="1"/>
     </xf>
-    <xf numFmtId="0" fontId="19" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="center"/>
       <protection hidden="1"/>
     </xf>
-    <xf numFmtId="0" fontId="20" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center"/>
       <protection hidden="1"/>
     </xf>
-    <xf numFmtId="164" fontId="21" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="164" fontId="29" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center"/>
       <protection hidden="1"/>
     </xf>
-    <xf numFmtId="0" fontId="22" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="30" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center"/>
       <protection hidden="1"/>
     </xf>
-    <xf numFmtId="165" fontId="21" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="165" fontId="29" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="center" indent="1"/>
       <protection hidden="1"/>
     </xf>
-    <xf numFmtId="0" fontId="23" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="31" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center"/>
       <protection hidden="1"/>
     </xf>
-    <xf numFmtId="0" fontId="24" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="32" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center"/>
       <protection hidden="1"/>
     </xf>
-    <xf numFmtId="164" fontId="25" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="164" fontId="33" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center"/>
       <protection hidden="1"/>
     </xf>
-    <xf numFmtId="0" fontId="3" fillId="4" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="15" fillId="3" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
       <protection hidden="1"/>
     </xf>
-    <xf numFmtId="0" fontId="26" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="34" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="center" indent="1"/>
       <protection hidden="1"/>
     </xf>
-    <xf numFmtId="0" fontId="23" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="31" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center"/>
       <protection hidden="1"/>
     </xf>
-    <xf numFmtId="0" fontId="24" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="32" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center"/>
       <protection hidden="1"/>
     </xf>
-    <xf numFmtId="164" fontId="26" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="164" fontId="34" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center"/>
       <protection hidden="1"/>
     </xf>
-    <xf numFmtId="0" fontId="25" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="33" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="center" wrapText="1" indent="1"/>
       <protection hidden="1"/>
     </xf>
-    <xf numFmtId="0" fontId="26" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="34" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="center" wrapText="1" indent="1"/>
       <protection hidden="1"/>
     </xf>
-    <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="top"/>
       <protection hidden="1"/>
     </xf>
-    <xf numFmtId="164" fontId="26" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="164" fontId="34" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
       <protection hidden="1"/>
     </xf>
-    <xf numFmtId="164" fontId="25" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="33" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="center" wrapText="1" indent="1"/>
+      <protection hidden="1"/>
+    </xf>
+    <xf numFmtId="22" fontId="34" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="center" wrapText="1" indent="1"/>
+      <protection hidden="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="34" fillId="0" borderId="1" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="center" wrapText="1" indent="1"/>
+      <protection hidden="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="33" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="center"/>
+      <protection hidden="1"/>
+    </xf>
+    <xf numFmtId="22" fontId="33" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="center" indent="1"/>
+      <protection hidden="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="30" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="center" wrapText="1" indent="1"/>
+      <protection hidden="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="39" fillId="0" borderId="0" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="center" wrapText="1" indent="1"/>
+      <protection hidden="1"/>
+    </xf>
+    <xf numFmtId="164" fontId="33" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
       <protection hidden="1"/>
     </xf>
-    <xf numFmtId="0" fontId="25" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="33" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="center" wrapText="1" indent="1"/>
       <protection hidden="1"/>
     </xf>
-    <xf numFmtId="22" fontId="26" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="164" fontId="16" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+      <protection hidden="1"/>
+    </xf>
+    <xf numFmtId="164" fontId="40" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center"/>
+      <protection hidden="1"/>
+    </xf>
+    <xf numFmtId="164" fontId="33" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center"/>
+      <protection hidden="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="15" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="center" wrapText="1" indent="1"/>
       <protection hidden="1"/>
     </xf>
-    <xf numFmtId="0" fontId="26" fillId="0" borderId="1" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="31" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+      <protection hidden="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="34" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="center" wrapText="1" indent="1"/>
       <protection hidden="1"/>
     </xf>
-    <xf numFmtId="0" fontId="25" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1" applyProtection="1">
-[...3 lines deleted...]
-    <xf numFmtId="22" fontId="25" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="22" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+      <protection hidden="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="33" fillId="2" borderId="1" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="center" wrapText="1" indent="1"/>
+      <protection hidden="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="41" fillId="0" borderId="0" xfId="1" applyFont="1" applyProtection="1">
+      <protection hidden="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="34" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="center" indent="1"/>
       <protection hidden="1"/>
     </xf>
-    <xf numFmtId="0" fontId="22" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
-[...50 lines deleted...]
-    <xf numFmtId="0" fontId="23" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="31" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="top"/>
       <protection hidden="1"/>
     </xf>
-    <xf numFmtId="164" fontId="25" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="164" fontId="33" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="top"/>
       <protection hidden="1"/>
     </xf>
-    <xf numFmtId="0" fontId="25" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="33" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" wrapText="1" indent="2"/>
       <protection hidden="1"/>
     </xf>
-    <xf numFmtId="0" fontId="26" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="34" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" indent="1"/>
-      <protection hidden="1"/>
-[...92 lines deleted...]
-      <alignment horizontal="center" vertical="center" wrapText="1"/>
       <protection hidden="1"/>
     </xf>
     <xf numFmtId="0" fontId="39" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
       <protection hidden="1"/>
     </xf>
-    <xf numFmtId="0" fontId="37" fillId="2" borderId="20" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
-[...11 lines deleted...]
-    <xf numFmtId="166" fontId="48" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="34" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+      <protection hidden="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="34" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="center" wrapText="1" indent="1"/>
+      <protection hidden="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="42" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="center" wrapText="1" indent="1"/>
+      <protection hidden="1"/>
+    </xf>
+    <xf numFmtId="164" fontId="22" fillId="4" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+      <protection hidden="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="15" fillId="4" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+      <protection hidden="1"/>
+    </xf>
+    <xf numFmtId="164" fontId="16" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+      <protection hidden="1"/>
+    </xf>
+    <xf numFmtId="167" fontId="43" fillId="9" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center"/>
       <protection hidden="1"/>
     </xf>
-    <xf numFmtId="167" fontId="48" fillId="4" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="167" fontId="44" fillId="9" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center"/>
       <protection hidden="1"/>
     </xf>
-    <xf numFmtId="0" fontId="41" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="167" fontId="43" fillId="9" borderId="17" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center"/>
+      <protection hidden="1"/>
+    </xf>
+    <xf numFmtId="164" fontId="46" fillId="9" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
       <protection hidden="1"/>
     </xf>
-    <xf numFmtId="0" fontId="1" fillId="0" borderId="16" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="47" fillId="9" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
       <protection hidden="1"/>
     </xf>
-    <xf numFmtId="0" fontId="39" fillId="0" borderId="16" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
-[...32 lines deleted...]
-      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    <xf numFmtId="0" fontId="49" fillId="0" borderId="0" xfId="2" applyFont="1" applyProtection="1">
+      <protection locked="0" hidden="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="33" fillId="0" borderId="0" xfId="2" applyFont="1" applyProtection="1">
+      <protection locked="0" hidden="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="52" fillId="0" borderId="0" xfId="2" applyFont="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="center"/>
+      <protection locked="0" hidden="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0" xfId="2" applyFont="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left"/>
+      <protection locked="0" hidden="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="53" fillId="0" borderId="0" xfId="2" applyFont="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left"/>
+      <protection hidden="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="54" fillId="0" borderId="0" xfId="2" applyFont="1" applyProtection="1">
+      <protection locked="0" hidden="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="53" fillId="0" borderId="0" xfId="2" applyFont="1" applyProtection="1">
+      <protection hidden="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="55" fillId="0" borderId="0" xfId="1" applyFont="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" wrapText="1"/>
+      <protection locked="0" hidden="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="55" fillId="0" borderId="0" xfId="2" applyFont="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left"/>
+      <protection hidden="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="56" fillId="0" borderId="0" xfId="2" applyFont="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left"/>
+      <protection hidden="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="56" fillId="0" borderId="0" xfId="2" applyFont="1" applyProtection="1">
+      <protection hidden="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="55" fillId="0" borderId="0" xfId="1" applyFont="1" applyFill="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" wrapText="1"/>
+      <protection locked="0" hidden="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="55" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="57" fillId="0" borderId="0" xfId="2" applyFont="1" applyProtection="1">
+      <protection locked="0" hidden="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="58" fillId="0" borderId="0" xfId="1" applyFont="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="center" wrapText="1" indent="1"/>
+      <protection locked="0" hidden="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="55" fillId="0" borderId="0" xfId="1" applyFont="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left"/>
+      <protection locked="0" hidden="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="55" fillId="0" borderId="0" xfId="1" applyFont="1" applyAlignment="1" applyProtection="1">
+      <protection locked="0" hidden="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="56" fillId="0" borderId="0" xfId="2" applyFont="1" applyProtection="1">
+      <protection locked="0" hidden="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="55" fillId="0" borderId="0" xfId="2" applyFont="1" applyProtection="1">
+      <protection locked="0" hidden="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="55" fillId="0" borderId="0" xfId="1" applyFont="1" applyFill="1" applyAlignment="1" applyProtection="1">
+      <alignment wrapText="1"/>
+      <protection locked="0" hidden="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="55" fillId="0" borderId="0" xfId="1" applyFont="1" applyAlignment="1" applyProtection="1">
+      <alignment wrapText="1"/>
+      <protection locked="0" hidden="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="55" fillId="0" borderId="0" xfId="2" applyFont="1" applyProtection="1">
+      <protection hidden="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="55" fillId="0" borderId="0" xfId="1" applyFont="1" applyFill="1" applyAlignment="1" applyProtection="1">
+      <protection hidden="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="54" fillId="0" borderId="0" xfId="2" applyFont="1" applyProtection="1">
       <protection hidden="1"/>
     </xf>
     <xf numFmtId="0" fontId="51" fillId="0" borderId="0" xfId="2" applyFont="1" applyProtection="1">
       <protection locked="0" hidden="1"/>
     </xf>
-    <xf numFmtId="0" fontId="25" fillId="0" borderId="0" xfId="2" applyFont="1" applyProtection="1">
+    <xf numFmtId="0" fontId="59" fillId="0" borderId="0" xfId="1" applyFont="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="center" wrapText="1" indent="1"/>
       <protection locked="0" hidden="1"/>
     </xf>
-    <xf numFmtId="0" fontId="54" fillId="0" borderId="0" xfId="2" applyFont="1" applyAlignment="1" applyProtection="1">
-[...3 lines deleted...]
-    <xf numFmtId="0" fontId="14" fillId="0" borderId="0" xfId="2" applyFont="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="33" fillId="0" borderId="0" xfId="2" applyFont="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left"/>
       <protection locked="0" hidden="1"/>
     </xf>
-    <xf numFmtId="0" fontId="56" fillId="0" borderId="0" xfId="2" applyFont="1" applyProtection="1">
+    <xf numFmtId="0" fontId="53" fillId="0" borderId="0" xfId="2" applyFont="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left"/>
       <protection locked="0" hidden="1"/>
     </xf>
-    <xf numFmtId="0" fontId="60" fillId="0" borderId="0" xfId="1" applyFont="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="41" fillId="0" borderId="0" xfId="1" applyFont="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="center" wrapText="1" indent="1"/>
       <protection locked="0" hidden="1"/>
     </xf>
-    <xf numFmtId="0" fontId="57" fillId="0" borderId="0" xfId="1" applyFont="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="60" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="center"/>
+      <protection hidden="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="60" fillId="4" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="center"/>
+      <protection hidden="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="62" fillId="0" borderId="0" xfId="0" applyFont="1" applyProtection="1">
+      <protection hidden="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="63" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1" applyProtection="1">
+      <alignment wrapText="1"/>
+      <protection hidden="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="62" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="center"/>
+      <protection hidden="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="66" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" wrapText="1"/>
+      <protection hidden="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="67" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+      <protection hidden="1"/>
+    </xf>
+    <xf numFmtId="164" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center"/>
+      <protection hidden="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+      <protection hidden="1"/>
+    </xf>
+    <xf numFmtId="164" fontId="69" fillId="6" borderId="13" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="164" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+      <protection hidden="1"/>
+    </xf>
+    <xf numFmtId="164" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="62" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="164" fontId="67" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="164" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="65" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="65" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="65" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1" applyProtection="1">
+      <alignment wrapText="1"/>
+      <protection hidden="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="72" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" wrapText="1"/>
+      <protection hidden="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="16" fillId="2" borderId="17" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+      <protection hidden="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="16" fillId="2" borderId="18" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+      <protection hidden="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="164" fontId="68" fillId="3" borderId="11" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+      <protection hidden="1"/>
+    </xf>
+    <xf numFmtId="164" fontId="68" fillId="3" borderId="12" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+      <protection hidden="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="70" fillId="5" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" wrapText="1"/>
+      <protection hidden="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="70" fillId="5" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" wrapText="1"/>
+      <protection hidden="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="70" fillId="5" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" wrapText="1"/>
+      <protection hidden="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="70" fillId="5" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" wrapText="1"/>
+      <protection hidden="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="70" fillId="5" borderId="10" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" wrapText="1"/>
+      <protection hidden="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="70" fillId="5" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" wrapText="1"/>
+      <protection hidden="1"/>
+    </xf>
+    <xf numFmtId="164" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="61" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+      <protection hidden="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="60" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+      <protection hidden="1"/>
+    </xf>
+    <xf numFmtId="164" fontId="68" fillId="4" borderId="11" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+      <protection hidden="1"/>
+    </xf>
+    <xf numFmtId="164" fontId="68" fillId="4" borderId="12" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+      <protection hidden="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="23" fillId="10" borderId="9" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+      <protection hidden="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="23" fillId="10" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+      <protection hidden="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="23" fillId="10" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+      <protection hidden="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="23" fillId="10" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+      <protection hidden="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="23" fillId="10" borderId="10" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+      <protection hidden="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="23" fillId="10" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+      <protection hidden="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="64" fillId="10" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+      <protection hidden="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="65" fillId="10" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+      <protection hidden="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="65" fillId="10" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+      <protection hidden="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="73" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+      <protection hidden="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+      <protection hidden="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="49" fillId="0" borderId="0" xfId="2" applyFont="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center"/>
+      <protection hidden="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="51" fillId="8" borderId="0" xfId="2" applyFont="1" applyFill="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center"/>
+      <protection hidden="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="53" fillId="0" borderId="0" xfId="2" applyFont="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left"/>
+      <protection hidden="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="55" fillId="0" borderId="0" xfId="1" applyFont="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" wrapText="1"/>
       <protection locked="0" hidden="1"/>
     </xf>
-    <xf numFmtId="0" fontId="57" fillId="0" borderId="0" xfId="1" applyFont="1" applyAlignment="1" applyProtection="1">
-      <alignment wrapText="1"/>
+    <xf numFmtId="0" fontId="53" fillId="0" borderId="0" xfId="2" applyFont="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center"/>
+      <protection hidden="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="53" fillId="0" borderId="0" xfId="2" applyFont="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center"/>
       <protection locked="0" hidden="1"/>
     </xf>
-    <xf numFmtId="0" fontId="57" fillId="0" borderId="0" xfId="2" applyFont="1" applyProtection="1">
-[...16 lines deleted...]
-    <xf numFmtId="0" fontId="25" fillId="0" borderId="0" xfId="2" applyFont="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="49" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center"/>
+      <protection hidden="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="55" fillId="0" borderId="0" xfId="1" applyFont="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left"/>
       <protection locked="0" hidden="1"/>
     </xf>
-    <xf numFmtId="0" fontId="55" fillId="0" borderId="0" xfId="2" applyFont="1" applyAlignment="1" applyProtection="1">
-      <alignment horizontal="left"/>
+    <xf numFmtId="0" fontId="55" fillId="0" borderId="0" xfId="1" applyFont="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" wrapText="1"/>
       <protection locked="0" hidden="1"/>
     </xf>
-    <xf numFmtId="0" fontId="57" fillId="0" borderId="0" xfId="1" applyFont="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="53" fillId="0" borderId="0" xfId="1" applyFont="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" wrapText="1"/>
+      <protection hidden="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="56" fillId="0" borderId="0" xfId="2" applyFont="1" applyProtection="1">
+      <protection hidden="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
+    <xf numFmtId="0" fontId="55" fillId="0" borderId="0" xfId="1" applyFont="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
       <protection locked="0" hidden="1"/>
-    </xf>
-[...61 lines deleted...]
-      <protection hidden="1"/>
     </xf>
     <xf numFmtId="0" fontId="57" fillId="0" borderId="0" xfId="1" applyFont="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left"/>
       <protection locked="0" hidden="1"/>
     </xf>
-    <xf numFmtId="0" fontId="58" fillId="0" borderId="0" xfId="2" applyFont="1" applyAlignment="1" applyProtection="1">
-[...138 lines deleted...]
-    <xf numFmtId="0" fontId="55" fillId="0" borderId="0" xfId="2" applyFont="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="49" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center"/>
       <protection locked="0" hidden="1"/>
     </xf>
-    <xf numFmtId="0" fontId="51" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1" applyProtection="1">
-[...27 lines deleted...]
-    <xf numFmtId="0" fontId="14" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center"/>
       <protection hidden="1"/>
     </xf>
-    <xf numFmtId="166" fontId="48" fillId="4" borderId="23" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="18" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+      <protection hidden="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="18" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center"/>
       <protection hidden="1"/>
     </xf>
-    <xf numFmtId="166" fontId="48" fillId="4" borderId="24" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="167" fontId="8" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center"/>
       <protection hidden="1"/>
     </xf>
-    <xf numFmtId="166" fontId="48" fillId="4" borderId="25" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="45" fillId="0" borderId="17" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="45" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="17" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+      <protection hidden="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+      <protection hidden="1"/>
+    </xf>
+    <xf numFmtId="166" fontId="43" fillId="9" borderId="23" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center"/>
       <protection hidden="1"/>
     </xf>
-    <xf numFmtId="167" fontId="49" fillId="0" borderId="17" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="166" fontId="43" fillId="9" borderId="24" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center"/>
       <protection hidden="1"/>
     </xf>
-    <xf numFmtId="167" fontId="49" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="166" fontId="43" fillId="9" borderId="25" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center"/>
       <protection hidden="1"/>
     </xf>
-    <xf numFmtId="0" fontId="40" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
       <protection hidden="1"/>
     </xf>
-    <xf numFmtId="0" fontId="40" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
       <protection hidden="1"/>
     </xf>
-    <xf numFmtId="0" fontId="40" fillId="0" borderId="17" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="17" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
       <protection hidden="1"/>
     </xf>
-    <xf numFmtId="0" fontId="40" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
       <protection hidden="1"/>
     </xf>
-    <xf numFmtId="167" fontId="1" fillId="0" borderId="16" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="17" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
       <protection hidden="1"/>
     </xf>
-    <xf numFmtId="0" fontId="1" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
       <protection hidden="1"/>
     </xf>
-    <xf numFmtId="0" fontId="1" fillId="0" borderId="17" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="14" fillId="2" borderId="17" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
       <protection hidden="1"/>
     </xf>
-    <xf numFmtId="0" fontId="43" fillId="2" borderId="17" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="14" fillId="2" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
       <protection hidden="1"/>
     </xf>
-    <xf numFmtId="0" fontId="43" fillId="2" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="166" fontId="7" fillId="4" borderId="23" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center"/>
+      <protection hidden="1"/>
+    </xf>
+    <xf numFmtId="166" fontId="7" fillId="4" borderId="24" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center"/>
+      <protection hidden="1"/>
+    </xf>
+    <xf numFmtId="166" fontId="7" fillId="4" borderId="25" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center"/>
+      <protection hidden="1"/>
+    </xf>
+    <xf numFmtId="167" fontId="17" fillId="0" borderId="17" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center"/>
+      <protection hidden="1"/>
+    </xf>
+    <xf numFmtId="167" fontId="17" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center"/>
+      <protection hidden="1"/>
+    </xf>
+    <xf numFmtId="167" fontId="11" fillId="0" borderId="16" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
       <protection hidden="1"/>
     </xf>
-    <xf numFmtId="167" fontId="38" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+      <protection hidden="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="17" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+      <protection hidden="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="16" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+      <protection hidden="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="16" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center"/>
       <protection hidden="1"/>
     </xf>
-    <xf numFmtId="0" fontId="39" fillId="0" borderId="17" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="166" fontId="7" fillId="3" borderId="23" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center"/>
+      <protection hidden="1"/>
+    </xf>
+    <xf numFmtId="166" fontId="7" fillId="3" borderId="24" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center"/>
+      <protection hidden="1"/>
+    </xf>
+    <xf numFmtId="166" fontId="7" fillId="3" borderId="25" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center"/>
+      <protection hidden="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
       <protection hidden="1"/>
     </xf>
-    <xf numFmtId="0" fontId="39" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
       <protection hidden="1"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="17" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="13" fillId="2" borderId="17" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
       <protection hidden="1"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="13" fillId="2" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
       <protection hidden="1"/>
     </xf>
-    <xf numFmtId="0" fontId="45" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="9" fillId="2" borderId="17" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
       <protection hidden="1"/>
     </xf>
-    <xf numFmtId="0" fontId="45" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="9" fillId="2" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+      <protection hidden="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="15" fillId="2" borderId="17" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+      <protection hidden="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="15" fillId="2" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+      <protection hidden="1"/>
+    </xf>
+    <xf numFmtId="167" fontId="13" fillId="2" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center"/>
       <protection hidden="1"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="167" fontId="16" fillId="2" borderId="17" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
       <protection hidden="1"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="167" fontId="16" fillId="2" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+      <protection hidden="1"/>
+    </xf>
+    <xf numFmtId="167" fontId="9" fillId="0" borderId="17" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+      <protection hidden="1"/>
+    </xf>
+    <xf numFmtId="167" fontId="9" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+      <protection hidden="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+      <protection hidden="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center"/>
       <protection hidden="1"/>
     </xf>
-    <xf numFmtId="166" fontId="48" fillId="3" borderId="23" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+      <protection hidden="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center"/>
       <protection hidden="1"/>
     </xf>
-    <xf numFmtId="166" fontId="48" fillId="3" borderId="24" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
-[...7 lines deleted...]
-    <xf numFmtId="0" fontId="42" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="167" fontId="14" fillId="2" borderId="17" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
       <protection hidden="1"/>
     </xf>
-    <xf numFmtId="0" fontId="42" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
-[...67 lines deleted...]
-    <xf numFmtId="167" fontId="43" fillId="2" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="167" fontId="14" fillId="2" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
       <protection hidden="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="3">
     <cellStyle name="Hyperlink" xfId="1" builtinId="8"/>
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
     <cellStyle name="Normal 2" xfId="2" xr:uid="{00000000-0005-0000-0000-000002000000}"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <colors>
     <mruColors>
+      <color rgb="FF00558C"/>
       <color rgb="FFFBDD40"/>
-      <color rgb="FF00558C"/>
       <color rgb="FF64A70B"/>
       <color rgb="FF41B6E6"/>
     </mruColors>
   </colors>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/calcChain" Target="calcChain.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet8.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/calcChain" Target="calcChain.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet7.xml"/><Relationship Id="rId12" Type="http://schemas.microsoft.com/office/2017/10/relationships/person" Target="persons/person.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="#'Election Forms and Links'!A1"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="#'Resort Village Calendar'!A1"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.jpeg"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.saskatchewan.ca" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="#'Resort Village Journal'!A1"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="#'City|Town|Village|RM Calendar'!A1"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="#'City|Town|Village|RM Journal'!A1"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="#'RM General Election Journal'!A1"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="#'Election Forms and Links'!A1"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="#'Resort Village Calendar'!A1"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.jpeg"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.saskatchewan.ca" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="#'Resort Village Journal'!A1"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="#'City|Town|Village|RM Calendar'!A1"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="#'City|Town|Village|RM Journal'!A1"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="#'RM General Election Calendar'!A1"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="#'City|Town|Village|RM Calendar'!A1"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="#'City|Town|Village|RM Journal'!A1"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://publications.saskatchewan.ca/#/products/101867" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="#START!A1"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="#'Resort Village Calendar'!A1"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="#'Resort Village Journal'!A1"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="#START!A1"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="#'Election Forms and Links'!A1"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="#'RM General Election Calendar'!A1"/></Relationships>
+</file>
+
+<file path=xl/drawings/_rels/drawing4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="#START!A1"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="#'Election Forms and Links'!A1"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="#'RM General Election Journal'!A1"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image2.png"/></Relationships>
+</file>
+
+<file path=xl/drawings/_rels/drawing5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="#START!A1"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="#'Election Forms and Links'!A1"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="#'City|Town|Village|RM Calendar'!A1"/></Relationships>
 </file>
 
-<file path=xl/drawings/_rels/drawing4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<file path=xl/drawings/_rels/drawing6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="#START!A1"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="#'Election Forms and Links'!A1"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="#'City|Town|Village|RM Journal'!A1"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image2.png"/></Relationships>
 </file>
 
-<file path=xl/drawings/_rels/drawing5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<file path=xl/drawings/_rels/drawing7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="#START!A1"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="#'Election Forms and Links'!A1"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="#'Resort Village Calendar'!A1"/></Relationships>
 </file>
 
-<file path=xl/drawings/_rels/drawing6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<file path=xl/drawings/_rels/drawing8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="#START!A1"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="#'Election Forms and Links'!A1"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="#'Resort Village Journal'!A1"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image2.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>4</xdr:col>
       <xdr:colOff>133938</xdr:colOff>
-      <xdr:row>18</xdr:row>
+      <xdr:row>19</xdr:row>
       <xdr:rowOff>202640</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>5</xdr:col>
       <xdr:colOff>1407894</xdr:colOff>
-      <xdr:row>20</xdr:row>
+      <xdr:row>21</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="89" name="Picture 88">
           <a:hlinkClick xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="rId1"/>
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-000059000000}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId2" cstate="print">
           <a:extLst>
             <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
               <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
             </a:ext>
           </a:extLst>
         </a:blip>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="9535113" y="7222565"/>
           <a:ext cx="2274081" cy="473635"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>2</xdr:col>
       <xdr:colOff>349529</xdr:colOff>
-      <xdr:row>15</xdr:row>
+      <xdr:row>16</xdr:row>
       <xdr:rowOff>46326</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>4</xdr:col>
       <xdr:colOff>296141</xdr:colOff>
-      <xdr:row>15</xdr:row>
+      <xdr:row>16</xdr:row>
       <xdr:rowOff>635145</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="90" name="TextBox 89">
           <a:hlinkClick xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="rId3" tooltip="Click Here "/>
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-00005A000000}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr txBox="1"/>
       </xdr:nvSpPr>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="6052623" y="7463920"/>
           <a:ext cx="3637549" cy="588819"/>
         </a:xfrm>
         <a:prstGeom prst="roundRect">
           <a:avLst/>
         </a:prstGeom>
         <a:solidFill>
           <a:srgbClr val="FBDD40"/>
         </a:solidFill>
@@ -3801,82 +3865,85 @@
       </xdr:spPr>
       <xdr:style>
         <a:lnRef idx="0">
           <a:scrgbClr r="0" g="0" b="0"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:scrgbClr r="0" g="0" b="0"/>
         </a:fillRef>
         <a:effectRef idx="0">
           <a:scrgbClr r="0" g="0" b="0"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="dk1"/>
         </a:fontRef>
       </xdr:style>
       <xdr:txBody>
         <a:bodyPr vertOverflow="clip" horzOverflow="clip" wrap="square" tIns="0" bIns="0" rtlCol="0" anchor="ctr"/>
         <a:lstStyle/>
         <a:p>
           <a:pPr algn="ctr"/>
           <a:r>
             <a:rPr lang="en-US" sz="1800" b="1">
               <a:solidFill>
                 <a:sysClr val="windowText" lastClr="000000"/>
               </a:solidFill>
+              <a:latin typeface="Aptos" panose="020B0004020202020204" pitchFamily="34" charset="0"/>
             </a:rPr>
             <a:t> Election</a:t>
           </a:r>
           <a:r>
             <a:rPr lang="en-US" sz="1800" b="1" baseline="0">
               <a:solidFill>
                 <a:sysClr val="windowText" lastClr="000000"/>
               </a:solidFill>
+              <a:latin typeface="Aptos" panose="020B0004020202020204" pitchFamily="34" charset="0"/>
             </a:rPr>
             <a:t> Forms and Links</a:t>
           </a:r>
           <a:endParaRPr lang="en-US" sz="1800" b="1">
             <a:solidFill>
               <a:sysClr val="windowText" lastClr="000000"/>
             </a:solidFill>
+            <a:latin typeface="Aptos" panose="020B0004020202020204" pitchFamily="34" charset="0"/>
           </a:endParaRPr>
         </a:p>
       </xdr:txBody>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>4</xdr:col>
       <xdr:colOff>404815</xdr:colOff>
-      <xdr:row>7</xdr:row>
+      <xdr:row>8</xdr:row>
       <xdr:rowOff>137151</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>5</xdr:col>
       <xdr:colOff>1416370</xdr:colOff>
-      <xdr:row>8</xdr:row>
+      <xdr:row>9</xdr:row>
       <xdr:rowOff>329080</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="91" name="TextBox 90">
           <a:hlinkClick xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="rId4" tooltip="Click Here"/>
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-00005B000000}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr txBox="1"/>
       </xdr:nvSpPr>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="9798846" y="3018464"/>
           <a:ext cx="2011680" cy="822960"/>
         </a:xfrm>
         <a:prstGeom prst="roundRect">
           <a:avLst/>
         </a:prstGeom>
         <a:solidFill>
           <a:srgbClr val="41B6E6"/>
         </a:solidFill>
@@ -3895,74 +3962,76 @@
       </xdr:spPr>
       <xdr:style>
         <a:lnRef idx="0">
           <a:scrgbClr r="0" g="0" b="0"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:scrgbClr r="0" g="0" b="0"/>
         </a:fillRef>
         <a:effectRef idx="0">
           <a:scrgbClr r="0" g="0" b="0"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="dk1"/>
         </a:fontRef>
       </xdr:style>
       <xdr:txBody>
         <a:bodyPr vertOverflow="clip" horzOverflow="clip" wrap="square" tIns="0" bIns="0" rtlCol="0" anchor="ctr"/>
         <a:lstStyle/>
         <a:p>
           <a:pPr algn="ctr"/>
           <a:r>
             <a:rPr lang="en-US" sz="1400" b="1" baseline="0">
               <a:solidFill>
                 <a:srgbClr val="2C3136"/>
               </a:solidFill>
+              <a:latin typeface="Aptos" panose="020B0004020202020204" pitchFamily="34" charset="0"/>
             </a:rPr>
             <a:t>City|Town|Village|RM Journal</a:t>
           </a:r>
           <a:endParaRPr lang="en-US" sz="1400" b="1">
             <a:solidFill>
               <a:srgbClr val="2C3136"/>
             </a:solidFill>
+            <a:latin typeface="Aptos" panose="020B0004020202020204" pitchFamily="34" charset="0"/>
           </a:endParaRPr>
         </a:p>
       </xdr:txBody>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>4</xdr:col>
       <xdr:colOff>404815</xdr:colOff>
-      <xdr:row>8</xdr:row>
+      <xdr:row>9</xdr:row>
       <xdr:rowOff>506244</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>5</xdr:col>
       <xdr:colOff>1416370</xdr:colOff>
-      <xdr:row>10</xdr:row>
+      <xdr:row>11</xdr:row>
       <xdr:rowOff>269548</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="92" name="TextBox 91">
           <a:hlinkClick xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="rId5" tooltip="Click Here"/>
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-00005C000000}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr txBox="1"/>
       </xdr:nvSpPr>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="9798846" y="4018588"/>
           <a:ext cx="2011680" cy="822960"/>
         </a:xfrm>
         <a:prstGeom prst="roundRect">
           <a:avLst/>
         </a:prstGeom>
         <a:solidFill>
           <a:srgbClr val="41B6E6"/>
         </a:solidFill>
@@ -3981,69 +4050,70 @@
       </xdr:spPr>
       <xdr:style>
         <a:lnRef idx="0">
           <a:scrgbClr r="0" g="0" b="0"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:scrgbClr r="0" g="0" b="0"/>
         </a:fillRef>
         <a:effectRef idx="0">
           <a:scrgbClr r="0" g="0" b="0"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="dk1"/>
         </a:fontRef>
       </xdr:style>
       <xdr:txBody>
         <a:bodyPr vertOverflow="clip" horzOverflow="clip" wrap="square" tIns="0" bIns="0" rtlCol="0" anchor="ctr"/>
         <a:lstStyle/>
         <a:p>
           <a:pPr algn="ctr"/>
           <a:r>
             <a:rPr lang="en-US" sz="1400" b="1" baseline="0">
               <a:solidFill>
                 <a:srgbClr val="2C3136"/>
               </a:solidFill>
+              <a:latin typeface="Aptos" panose="020B0004020202020204" pitchFamily="34" charset="0"/>
             </a:rPr>
             <a:t>City|Town|Village|RM Calendar</a:t>
           </a:r>
         </a:p>
       </xdr:txBody>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>4</xdr:col>
       <xdr:colOff>404815</xdr:colOff>
-      <xdr:row>10</xdr:row>
+      <xdr:row>11</xdr:row>
       <xdr:rowOff>687314</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>5</xdr:col>
       <xdr:colOff>1416370</xdr:colOff>
-      <xdr:row>11</xdr:row>
+      <xdr:row>12</xdr:row>
       <xdr:rowOff>295836</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="93" name="TextBox 92">
           <a:hlinkClick xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="rId6" tooltip="Click Here"/>
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-00005D000000}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr txBox="1"/>
       </xdr:nvSpPr>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="9798846" y="5259314"/>
           <a:ext cx="2011680" cy="822960"/>
         </a:xfrm>
         <a:prstGeom prst="roundRect">
           <a:avLst/>
         </a:prstGeom>
         <a:solidFill>
           <a:srgbClr val="64A70B"/>
         </a:solidFill>
@@ -4062,85 +4132,88 @@
       </xdr:spPr>
       <xdr:style>
         <a:lnRef idx="0">
           <a:scrgbClr r="0" g="0" b="0"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:scrgbClr r="0" g="0" b="0"/>
         </a:fillRef>
         <a:effectRef idx="0">
           <a:scrgbClr r="0" g="0" b="0"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="dk1"/>
         </a:fontRef>
       </xdr:style>
       <xdr:txBody>
         <a:bodyPr vertOverflow="clip" horzOverflow="clip" wrap="square" tIns="0" bIns="0" rtlCol="0" anchor="ctr"/>
         <a:lstStyle/>
         <a:p>
           <a:pPr algn="ctr"/>
           <a:r>
             <a:rPr lang="en-US" sz="1400" b="1" baseline="0">
               <a:solidFill>
                 <a:srgbClr val="2C3136"/>
               </a:solidFill>
+              <a:latin typeface="Aptos" panose="020B0004020202020204" pitchFamily="34" charset="0"/>
             </a:rPr>
             <a:t>Resort Village</a:t>
           </a:r>
         </a:p>
         <a:p>
           <a:pPr algn="ctr"/>
           <a:r>
             <a:rPr lang="en-US" sz="1400" b="1" baseline="0">
               <a:solidFill>
                 <a:srgbClr val="2C3136"/>
               </a:solidFill>
+              <a:latin typeface="Aptos" panose="020B0004020202020204" pitchFamily="34" charset="0"/>
             </a:rPr>
             <a:t>Journal</a:t>
           </a:r>
           <a:endParaRPr lang="en-US" sz="1400" b="1">
             <a:solidFill>
               <a:srgbClr val="2C3136"/>
             </a:solidFill>
+            <a:latin typeface="Aptos" panose="020B0004020202020204" pitchFamily="34" charset="0"/>
           </a:endParaRPr>
         </a:p>
       </xdr:txBody>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>4</xdr:col>
       <xdr:colOff>34046</xdr:colOff>
-      <xdr:row>8</xdr:row>
+      <xdr:row>9</xdr:row>
       <xdr:rowOff>307396</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>4</xdr:col>
       <xdr:colOff>308366</xdr:colOff>
-      <xdr:row>8</xdr:row>
+      <xdr:row>9</xdr:row>
       <xdr:rowOff>581716</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="95" name="Right Arrow 94">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-00005F000000}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr/>
       </xdr:nvSpPr>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="9428077" y="3819740"/>
           <a:ext cx="274320" cy="274320"/>
         </a:xfrm>
         <a:prstGeom prst="rightArrow">
           <a:avLst/>
         </a:prstGeom>
         <a:solidFill>
           <a:srgbClr val="2C3136"/>
         </a:solidFill>
         <a:ln w="3175">
@@ -4165,57 +4238,57 @@
         <a:fillRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="lt1"/>
         </a:fontRef>
       </xdr:style>
       <xdr:txBody>
         <a:bodyPr vertOverflow="clip" horzOverflow="clip" rtlCol="0" anchor="t"/>
         <a:lstStyle/>
         <a:p>
           <a:pPr algn="l"/>
           <a:endParaRPr lang="en-US" sz="1100"/>
         </a:p>
       </xdr:txBody>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>111920</xdr:colOff>
-      <xdr:row>10</xdr:row>
+      <xdr:row>11</xdr:row>
       <xdr:rowOff>488157</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>5</xdr:col>
       <xdr:colOff>1226345</xdr:colOff>
-      <xdr:row>10</xdr:row>
+      <xdr:row>11</xdr:row>
       <xdr:rowOff>488157</xdr:rowOff>
     </xdr:to>
     <xdr:cxnSp macro="">
       <xdr:nvCxnSpPr>
         <xdr:cNvPr id="97" name="Straight Connector 96">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-000061000000}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvCxnSpPr/>
       </xdr:nvCxnSpPr>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="4160045" y="5060157"/>
           <a:ext cx="7460456" cy="0"/>
         </a:xfrm>
         <a:prstGeom prst="line">
           <a:avLst/>
         </a:prstGeom>
         <a:ln w="9525" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:srgbClr val="2C3136"/>
           </a:solidFill>
@@ -4231,57 +4304,57 @@
             </a:prstClr>
           </a:outerShdw>
         </a:effectLst>
       </xdr:spPr>
       <xdr:style>
         <a:lnRef idx="0">
           <a:scrgbClr r="0" g="0" b="0"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:scrgbClr r="0" g="0" b="0"/>
         </a:fillRef>
         <a:effectRef idx="0">
           <a:scrgbClr r="0" g="0" b="0"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </xdr:style>
     </xdr:cxnSp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>4</xdr:col>
       <xdr:colOff>404815</xdr:colOff>
-      <xdr:row>11</xdr:row>
+      <xdr:row>12</xdr:row>
       <xdr:rowOff>473000</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>5</xdr:col>
       <xdr:colOff>1416370</xdr:colOff>
-      <xdr:row>13</xdr:row>
+      <xdr:row>14</xdr:row>
       <xdr:rowOff>331554</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="15" name="TextBox 14">
           <a:hlinkClick xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="rId7" tooltip="Click Here"/>
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-00000F000000}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr txBox="1"/>
       </xdr:nvSpPr>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="9798846" y="6259438"/>
           <a:ext cx="2011680" cy="822960"/>
         </a:xfrm>
         <a:prstGeom prst="roundRect">
           <a:avLst/>
         </a:prstGeom>
         <a:solidFill>
           <a:srgbClr val="64A70B"/>
         </a:solidFill>
@@ -4300,80 +4373,82 @@
       </xdr:spPr>
       <xdr:style>
         <a:lnRef idx="0">
           <a:scrgbClr r="0" g="0" b="0"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:scrgbClr r="0" g="0" b="0"/>
         </a:fillRef>
         <a:effectRef idx="0">
           <a:scrgbClr r="0" g="0" b="0"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="dk1"/>
         </a:fontRef>
       </xdr:style>
       <xdr:txBody>
         <a:bodyPr vertOverflow="clip" horzOverflow="clip" wrap="square" tIns="0" bIns="0" rtlCol="0" anchor="ctr"/>
         <a:lstStyle/>
         <a:p>
           <a:pPr algn="ctr"/>
           <a:r>
             <a:rPr lang="en-US" sz="1400" b="1" baseline="0">
               <a:solidFill>
                 <a:srgbClr val="2C3136"/>
               </a:solidFill>
+              <a:latin typeface="Aptos" panose="020B0004020202020204" pitchFamily="34" charset="0"/>
             </a:rPr>
             <a:t> Resort Village</a:t>
           </a:r>
         </a:p>
         <a:p>
           <a:pPr algn="ctr"/>
           <a:r>
             <a:rPr lang="en-US" sz="1400" b="1" baseline="0">
               <a:solidFill>
                 <a:srgbClr val="2C3136"/>
               </a:solidFill>
+              <a:latin typeface="Aptos" panose="020B0004020202020204" pitchFamily="34" charset="0"/>
             </a:rPr>
             <a:t>Calendar</a:t>
           </a:r>
         </a:p>
       </xdr:txBody>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>4</xdr:col>
       <xdr:colOff>34046</xdr:colOff>
-      <xdr:row>11</xdr:row>
+      <xdr:row>12</xdr:row>
       <xdr:rowOff>261936</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>4</xdr:col>
       <xdr:colOff>308366</xdr:colOff>
-      <xdr:row>11</xdr:row>
+      <xdr:row>12</xdr:row>
       <xdr:rowOff>536256</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="16" name="Right Arrow 15">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-000010000000}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr/>
       </xdr:nvSpPr>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="9428077" y="6048374"/>
           <a:ext cx="274320" cy="274320"/>
         </a:xfrm>
         <a:prstGeom prst="rightArrow">
           <a:avLst/>
         </a:prstGeom>
         <a:solidFill>
           <a:srgbClr val="2C3136"/>
         </a:solidFill>
         <a:ln w="3175">
@@ -4394,83 +4469,255 @@
           <a:schemeClr val="accent1">
             <a:shade val="50000"/>
           </a:schemeClr>
         </a:lnRef>
         <a:fillRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="lt1"/>
         </a:fontRef>
       </xdr:style>
       <xdr:txBody>
         <a:bodyPr vertOverflow="clip" horzOverflow="clip" rtlCol="0" anchor="t"/>
         <a:lstStyle/>
         <a:p>
           <a:pPr algn="l"/>
           <a:endParaRPr lang="en-US" sz="1100"/>
         </a:p>
       </xdr:txBody>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor>
+    <xdr:from>
+      <xdr:col>2</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>6</xdr:row>
+      <xdr:rowOff>195946</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>3</xdr:col>
+      <xdr:colOff>1359898</xdr:colOff>
+      <xdr:row>6</xdr:row>
+      <xdr:rowOff>1384666</xdr:rowOff>
+    </xdr:to>
+    <xdr:sp macro="" textlink="">
+      <xdr:nvSpPr>
+        <xdr:cNvPr id="2" name="TextBox 1">
+          <a:hlinkClick xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="rId8" tooltip="Click Here"/>
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D9685764-C978-4116-B67C-0730850A132B}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvSpPr txBox="1"/>
+      </xdr:nvSpPr>
+      <xdr:spPr>
+        <a:xfrm>
+          <a:off x="5214257" y="2862946"/>
+          <a:ext cx="2045698" cy="1188720"/>
+        </a:xfrm>
+        <a:prstGeom prst="roundRect">
+          <a:avLst/>
+        </a:prstGeom>
+        <a:solidFill>
+          <a:srgbClr val="00558C"/>
+        </a:solidFill>
+        <a:ln w="9525" cmpd="sng">
+          <a:solidFill>
+            <a:srgbClr val="00558C"/>
+          </a:solidFill>
+        </a:ln>
+        <a:effectLst>
+          <a:outerShdw blurRad="50800" dist="38100" dir="8100000" algn="tr" rotWithShape="0">
+            <a:prstClr val="black">
+              <a:alpha val="40000"/>
+            </a:prstClr>
+          </a:outerShdw>
+        </a:effectLst>
+      </xdr:spPr>
+      <xdr:style>
+        <a:lnRef idx="0">
+          <a:scrgbClr r="0" g="0" b="0"/>
+        </a:lnRef>
+        <a:fillRef idx="0">
+          <a:scrgbClr r="0" g="0" b="0"/>
+        </a:fillRef>
+        <a:effectRef idx="0">
+          <a:scrgbClr r="0" g="0" b="0"/>
+        </a:effectRef>
+        <a:fontRef idx="minor">
+          <a:schemeClr val="dk1"/>
+        </a:fontRef>
+      </xdr:style>
+      <xdr:txBody>
+        <a:bodyPr vertOverflow="clip" horzOverflow="clip" wrap="square" tIns="0" bIns="0" rtlCol="0" anchor="ctr"/>
+        <a:lstStyle/>
+        <a:p>
+          <a:pPr algn="ctr"/>
+          <a:r>
+            <a:rPr lang="en-US" sz="2000" b="1" baseline="0">
+              <a:solidFill>
+                <a:schemeClr val="bg1"/>
+              </a:solidFill>
+            </a:rPr>
+            <a:t>2026 RM General Election Journal</a:t>
+          </a:r>
+          <a:endParaRPr lang="en-US" sz="2000" b="1">
+            <a:solidFill>
+              <a:schemeClr val="bg1"/>
+            </a:solidFill>
+          </a:endParaRPr>
+        </a:p>
+      </xdr:txBody>
+    </xdr:sp>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor>
+    <xdr:from>
+      <xdr:col>3</xdr:col>
+      <xdr:colOff>1926774</xdr:colOff>
+      <xdr:row>6</xdr:row>
+      <xdr:rowOff>195946</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>4</xdr:col>
+      <xdr:colOff>859158</xdr:colOff>
+      <xdr:row>6</xdr:row>
+      <xdr:rowOff>1384666</xdr:rowOff>
+    </xdr:to>
+    <xdr:sp macro="" textlink="">
+      <xdr:nvSpPr>
+        <xdr:cNvPr id="3" name="TextBox 2">
+          <a:hlinkClick xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="rId9" tooltip="Click Here"/>
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{ABA8311B-3F27-4716-A30C-4C93A25EFF1B}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvSpPr txBox="1"/>
+      </xdr:nvSpPr>
+      <xdr:spPr>
+        <a:xfrm>
+          <a:off x="7826831" y="2862946"/>
+          <a:ext cx="2045698" cy="1188720"/>
+        </a:xfrm>
+        <a:prstGeom prst="roundRect">
+          <a:avLst/>
+        </a:prstGeom>
+        <a:solidFill>
+          <a:srgbClr val="00558C"/>
+        </a:solidFill>
+        <a:ln w="9525" cmpd="sng">
+          <a:solidFill>
+            <a:srgbClr val="00558C"/>
+          </a:solidFill>
+        </a:ln>
+        <a:effectLst>
+          <a:outerShdw blurRad="50800" dist="38100" dir="8100000" algn="tr" rotWithShape="0">
+            <a:prstClr val="black">
+              <a:alpha val="40000"/>
+            </a:prstClr>
+          </a:outerShdw>
+        </a:effectLst>
+      </xdr:spPr>
+      <xdr:style>
+        <a:lnRef idx="0">
+          <a:scrgbClr r="0" g="0" b="0"/>
+        </a:lnRef>
+        <a:fillRef idx="0">
+          <a:scrgbClr r="0" g="0" b="0"/>
+        </a:fillRef>
+        <a:effectRef idx="0">
+          <a:scrgbClr r="0" g="0" b="0"/>
+        </a:effectRef>
+        <a:fontRef idx="minor">
+          <a:schemeClr val="dk1"/>
+        </a:fontRef>
+      </xdr:style>
+      <xdr:txBody>
+        <a:bodyPr vertOverflow="clip" horzOverflow="clip" wrap="square" tIns="0" bIns="0" rtlCol="0" anchor="ctr"/>
+        <a:lstStyle/>
+        <a:p>
+          <a:pPr algn="ctr"/>
+          <a:r>
+            <a:rPr lang="en-US" sz="2000" b="1" baseline="0">
+              <a:solidFill>
+                <a:schemeClr val="bg1"/>
+              </a:solidFill>
+            </a:rPr>
+            <a:t>2026 RM General Election Calendar</a:t>
+          </a:r>
+          <a:endParaRPr lang="en-US" sz="2000" b="1">
+            <a:solidFill>
+              <a:schemeClr val="bg1"/>
+            </a:solidFill>
+          </a:endParaRPr>
+        </a:p>
+      </xdr:txBody>
+    </xdr:sp>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/drawings/drawing2.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>12</xdr:col>
       <xdr:colOff>115659</xdr:colOff>
       <xdr:row>23</xdr:row>
       <xdr:rowOff>151946</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>22</xdr:col>
-      <xdr:colOff>369094</xdr:colOff>
+      <xdr:colOff>609600</xdr:colOff>
       <xdr:row>36</xdr:row>
       <xdr:rowOff>219983</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="2" name="Rounded Rectangle 1">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0100-000002000000}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr/>
       </xdr:nvSpPr>
       <xdr:spPr>
         <a:xfrm>
-          <a:off x="12521972" y="7367134"/>
-          <a:ext cx="6516122" cy="4092349"/>
+          <a:off x="12955359" y="7517946"/>
+          <a:ext cx="7009041" cy="4195537"/>
         </a:xfrm>
         <a:prstGeom prst="roundRect">
           <a:avLst/>
         </a:prstGeom>
         <a:solidFill>
           <a:srgbClr val="E1E3E6"/>
         </a:solidFill>
         <a:ln>
           <a:solidFill>
             <a:srgbClr val="E1E3E6"/>
           </a:solidFill>
         </a:ln>
         <a:effectLst/>
       </xdr:spPr>
       <xdr:style>
         <a:lnRef idx="2">
           <a:schemeClr val="accent1">
             <a:shade val="50000"/>
           </a:schemeClr>
         </a:lnRef>
         <a:fillRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="0">
           <a:schemeClr val="accent1"/>
@@ -4480,377 +4727,410 @@
         </a:fontRef>
       </xdr:style>
       <xdr:txBody>
         <a:bodyPr vertOverflow="clip" horzOverflow="clip" tIns="0" bIns="0" rtlCol="0" anchor="t"/>
         <a:lstStyle/>
         <a:p>
           <a:pPr algn="l"/>
           <a:r>
             <a:rPr lang="en-US" sz="1800" b="1" baseline="0">
               <a:solidFill>
                 <a:sysClr val="windowText" lastClr="000000"/>
               </a:solidFill>
               <a:effectLst/>
               <a:latin typeface="+mn-lt"/>
               <a:ea typeface="+mn-ea"/>
               <a:cs typeface="+mn-cs"/>
             </a:rPr>
             <a:t>		</a:t>
           </a:r>
           <a:r>
             <a:rPr lang="en-US" sz="2000" b="1" baseline="0">
               <a:solidFill>
                 <a:sysClr val="windowText" lastClr="000000"/>
               </a:solidFill>
               <a:effectLst/>
-              <a:latin typeface="+mn-lt"/>
+              <a:latin typeface="Aptos" panose="020B0004020202020204" pitchFamily="34" charset="0"/>
               <a:ea typeface="+mn-ea"/>
               <a:cs typeface="+mn-cs"/>
             </a:rPr>
             <a:t>Common Abbreviations </a:t>
           </a:r>
           <a:endParaRPr lang="en-US" sz="1800" b="1" baseline="0">
             <a:solidFill>
               <a:sysClr val="windowText" lastClr="000000"/>
             </a:solidFill>
             <a:effectLst/>
-            <a:latin typeface="+mn-lt"/>
+            <a:latin typeface="Aptos" panose="020B0004020202020204" pitchFamily="34" charset="0"/>
             <a:ea typeface="+mn-ea"/>
             <a:cs typeface="+mn-cs"/>
           </a:endParaRPr>
         </a:p>
         <a:p>
           <a:endParaRPr lang="en-US" sz="600" baseline="0">
             <a:solidFill>
               <a:sysClr val="windowText" lastClr="000000"/>
             </a:solidFill>
             <a:effectLst/>
-            <a:latin typeface="+mn-lt"/>
+            <a:latin typeface="Aptos" panose="020B0004020202020204" pitchFamily="34" charset="0"/>
             <a:ea typeface="+mn-ea"/>
             <a:cs typeface="+mn-cs"/>
           </a:endParaRPr>
         </a:p>
         <a:p>
           <a:r>
             <a:rPr lang="en-US" sz="1600" baseline="0">
               <a:solidFill>
                 <a:sysClr val="windowText" lastClr="000000"/>
               </a:solidFill>
               <a:effectLst/>
-              <a:latin typeface="+mn-lt"/>
+              <a:latin typeface="Aptos" panose="020B0004020202020204" pitchFamily="34" charset="0"/>
               <a:ea typeface="+mn-ea"/>
               <a:cs typeface="+mn-cs"/>
             </a:rPr>
             <a:t>RO		Returning Officer</a:t>
           </a:r>
         </a:p>
         <a:p>
           <a:r>
             <a:rPr lang="en-US" sz="1600" baseline="0">
               <a:solidFill>
                 <a:sysClr val="windowText" lastClr="000000"/>
               </a:solidFill>
               <a:effectLst/>
-              <a:latin typeface="+mn-lt"/>
+              <a:latin typeface="Aptos" panose="020B0004020202020204" pitchFamily="34" charset="0"/>
               <a:ea typeface="+mn-ea"/>
               <a:cs typeface="+mn-cs"/>
             </a:rPr>
             <a:t>DRO		Deputy Returning Officer</a:t>
           </a:r>
         </a:p>
         <a:p>
           <a:r>
             <a:rPr lang="en-US" sz="1600" baseline="0">
               <a:solidFill>
                 <a:sysClr val="windowText" lastClr="000000"/>
               </a:solidFill>
               <a:effectLst/>
-              <a:latin typeface="+mn-lt"/>
+              <a:latin typeface="Aptos" panose="020B0004020202020204" pitchFamily="34" charset="0"/>
               <a:ea typeface="+mn-ea"/>
               <a:cs typeface="+mn-cs"/>
             </a:rPr>
             <a:t>NO		Nomination Officer</a:t>
           </a:r>
         </a:p>
         <a:p>
           <a:r>
             <a:rPr lang="en-US" sz="1600" baseline="0">
               <a:solidFill>
                 <a:sysClr val="windowText" lastClr="000000"/>
               </a:solidFill>
               <a:effectLst/>
-              <a:latin typeface="+mn-lt"/>
+              <a:latin typeface="Aptos" panose="020B0004020202020204" pitchFamily="34" charset="0"/>
               <a:ea typeface="+mn-ea"/>
               <a:cs typeface="+mn-cs"/>
             </a:rPr>
             <a:t>PC		Poll Clerk</a:t>
           </a:r>
         </a:p>
         <a:p>
           <a:r>
             <a:rPr lang="en-US" sz="1600" baseline="0">
               <a:solidFill>
                 <a:sysClr val="windowText" lastClr="000000"/>
               </a:solidFill>
               <a:effectLst/>
-              <a:latin typeface="+mn-lt"/>
+              <a:latin typeface="Aptos" panose="020B0004020202020204" pitchFamily="34" charset="0"/>
               <a:ea typeface="+mn-ea"/>
               <a:cs typeface="+mn-cs"/>
             </a:rPr>
             <a:t>EO		Election Official (includes RO, DRO, NO, and PC)</a:t>
           </a:r>
         </a:p>
         <a:p>
           <a:r>
             <a:rPr lang="en-US" sz="1600" baseline="0">
               <a:solidFill>
                 <a:sysClr val="windowText" lastClr="000000"/>
               </a:solidFill>
               <a:effectLst/>
-              <a:latin typeface="+mn-lt"/>
+              <a:latin typeface="Aptos" panose="020B0004020202020204" pitchFamily="34" charset="0"/>
               <a:ea typeface="+mn-ea"/>
               <a:cs typeface="+mn-cs"/>
             </a:rPr>
             <a:t>LGEA 		</a:t>
           </a:r>
           <a:r>
             <a:rPr lang="en-US" sz="1600" i="1" baseline="0">
               <a:solidFill>
                 <a:sysClr val="windowText" lastClr="000000"/>
               </a:solidFill>
               <a:effectLst/>
-              <a:latin typeface="+mn-lt"/>
+              <a:latin typeface="Aptos" panose="020B0004020202020204" pitchFamily="34" charset="0"/>
               <a:ea typeface="+mn-ea"/>
               <a:cs typeface="+mn-cs"/>
             </a:rPr>
             <a:t>The Local Government Election Act, 2015</a:t>
           </a:r>
         </a:p>
         <a:p>
           <a:r>
             <a:rPr lang="en-US" sz="1600" i="0" baseline="0">
               <a:solidFill>
                 <a:sysClr val="windowText" lastClr="000000"/>
               </a:solidFill>
               <a:effectLst/>
-              <a:latin typeface="+mn-lt"/>
+              <a:latin typeface="Aptos" panose="020B0004020202020204" pitchFamily="34" charset="0"/>
               <a:ea typeface="+mn-ea"/>
               <a:cs typeface="+mn-cs"/>
             </a:rPr>
-            <a:t>LGEA Regs		</a:t>
+            <a:t>LGEA Regs	</a:t>
           </a:r>
           <a:r>
             <a:rPr lang="en-US" sz="1600" i="1" baseline="0">
               <a:solidFill>
                 <a:sysClr val="windowText" lastClr="000000"/>
               </a:solidFill>
               <a:effectLst/>
-              <a:latin typeface="+mn-lt"/>
+              <a:latin typeface="Aptos" panose="020B0004020202020204" pitchFamily="34" charset="0"/>
               <a:ea typeface="+mn-ea"/>
               <a:cs typeface="+mn-cs"/>
             </a:rPr>
             <a:t>The Local Government Election Regulations, 2015</a:t>
           </a:r>
+          <a:r>
+            <a:rPr lang="en-US" sz="1600" i="0" baseline="0">
+              <a:solidFill>
+                <a:sysClr val="windowText" lastClr="000000"/>
+              </a:solidFill>
+              <a:effectLst/>
+              <a:latin typeface="Aptos" panose="020B0004020202020204" pitchFamily="34" charset="0"/>
+              <a:ea typeface="+mn-ea"/>
+              <a:cs typeface="+mn-cs"/>
+            </a:rPr>
+            <a:t>	</a:t>
+          </a:r>
+          <a:endParaRPr lang="en-US" sz="1600" i="1" baseline="0">
+            <a:solidFill>
+              <a:sysClr val="windowText" lastClr="000000"/>
+            </a:solidFill>
+            <a:effectLst/>
+            <a:latin typeface="Aptos" panose="020B0004020202020204" pitchFamily="34" charset="0"/>
+            <a:ea typeface="+mn-ea"/>
+            <a:cs typeface="+mn-cs"/>
+          </a:endParaRPr>
         </a:p>
         <a:p>
           <a:r>
             <a:rPr lang="en-US" sz="1600" i="0" baseline="0">
               <a:solidFill>
                 <a:sysClr val="windowText" lastClr="000000"/>
               </a:solidFill>
               <a:effectLst/>
-              <a:latin typeface="+mn-lt"/>
+              <a:latin typeface="Aptos" panose="020B0004020202020204" pitchFamily="34" charset="0"/>
               <a:ea typeface="+mn-ea"/>
               <a:cs typeface="+mn-cs"/>
             </a:rPr>
             <a:t>MA		</a:t>
           </a:r>
           <a:r>
             <a:rPr lang="en-US" sz="1600" i="1" baseline="0">
               <a:solidFill>
                 <a:sysClr val="windowText" lastClr="000000"/>
               </a:solidFill>
               <a:effectLst/>
-              <a:latin typeface="+mn-lt"/>
+              <a:latin typeface="Aptos" panose="020B0004020202020204" pitchFamily="34" charset="0"/>
               <a:ea typeface="+mn-ea"/>
               <a:cs typeface="+mn-cs"/>
             </a:rPr>
             <a:t>The Municipalities Act</a:t>
           </a:r>
         </a:p>
         <a:p>
           <a:r>
             <a:rPr lang="en-US" sz="1600" i="0" baseline="0">
               <a:solidFill>
                 <a:sysClr val="windowText" lastClr="000000"/>
               </a:solidFill>
               <a:effectLst/>
-              <a:latin typeface="+mn-lt"/>
+              <a:latin typeface="Aptos" panose="020B0004020202020204" pitchFamily="34" charset="0"/>
               <a:ea typeface="+mn-ea"/>
               <a:cs typeface="+mn-cs"/>
             </a:rPr>
             <a:t>MA Regs 		</a:t>
           </a:r>
           <a:r>
             <a:rPr lang="en-US" sz="1600" i="1" baseline="0">
               <a:solidFill>
                 <a:sysClr val="windowText" lastClr="000000"/>
               </a:solidFill>
               <a:effectLst/>
-              <a:latin typeface="+mn-lt"/>
+              <a:latin typeface="Aptos" panose="020B0004020202020204" pitchFamily="34" charset="0"/>
               <a:ea typeface="+mn-ea"/>
               <a:cs typeface="+mn-cs"/>
             </a:rPr>
             <a:t>The Municipalities Regulations</a:t>
           </a:r>
         </a:p>
         <a:p>
           <a:r>
             <a:rPr lang="en-US" sz="1600" i="0" baseline="0">
               <a:solidFill>
                 <a:sysClr val="windowText" lastClr="000000"/>
               </a:solidFill>
               <a:effectLst/>
-              <a:latin typeface="+mn-lt"/>
+              <a:latin typeface="Aptos" panose="020B0004020202020204" pitchFamily="34" charset="0"/>
               <a:ea typeface="+mn-ea"/>
               <a:cs typeface="+mn-cs"/>
             </a:rPr>
             <a:t>NMA		</a:t>
           </a:r>
           <a:r>
             <a:rPr lang="en-US" sz="1600" i="1" baseline="0">
               <a:solidFill>
                 <a:sysClr val="windowText" lastClr="000000"/>
               </a:solidFill>
               <a:effectLst/>
-              <a:latin typeface="+mn-lt"/>
+              <a:latin typeface="Aptos" panose="020B0004020202020204" pitchFamily="34" charset="0"/>
               <a:ea typeface="+mn-ea"/>
               <a:cs typeface="+mn-cs"/>
             </a:rPr>
             <a:t>The Northern Municipalities Act</a:t>
           </a:r>
         </a:p>
         <a:p>
           <a:r>
             <a:rPr lang="en-US" sz="1600" i="0" baseline="0">
               <a:solidFill>
                 <a:sysClr val="windowText" lastClr="000000"/>
               </a:solidFill>
               <a:effectLst/>
-              <a:latin typeface="+mn-lt"/>
+              <a:latin typeface="Aptos" panose="020B0004020202020204" pitchFamily="34" charset="0"/>
               <a:ea typeface="+mn-ea"/>
               <a:cs typeface="+mn-cs"/>
             </a:rPr>
             <a:t>NMA Regs		</a:t>
           </a:r>
           <a:r>
             <a:rPr lang="en-US" sz="1600" i="1" baseline="0">
               <a:solidFill>
                 <a:sysClr val="windowText" lastClr="000000"/>
               </a:solidFill>
               <a:effectLst/>
-              <a:latin typeface="+mn-lt"/>
+              <a:latin typeface="Aptos" panose="020B0004020202020204" pitchFamily="34" charset="0"/>
               <a:ea typeface="+mn-ea"/>
               <a:cs typeface="+mn-cs"/>
             </a:rPr>
             <a:t>The Northern Municipalities Regulations</a:t>
           </a:r>
         </a:p>
         <a:p>
           <a:r>
             <a:rPr lang="en-US" sz="1600" i="0" baseline="0">
               <a:solidFill>
                 <a:sysClr val="windowText" lastClr="000000"/>
               </a:solidFill>
               <a:effectLst/>
-              <a:latin typeface="+mn-lt"/>
+              <a:latin typeface="Aptos" panose="020B0004020202020204" pitchFamily="34" charset="0"/>
               <a:ea typeface="+mn-ea"/>
               <a:cs typeface="+mn-cs"/>
             </a:rPr>
             <a:t>CA		</a:t>
           </a:r>
           <a:r>
             <a:rPr lang="en-US" sz="1600" i="1" baseline="0">
               <a:solidFill>
                 <a:sysClr val="windowText" lastClr="000000"/>
               </a:solidFill>
               <a:effectLst/>
-              <a:latin typeface="+mn-lt"/>
+              <a:latin typeface="Aptos" panose="020B0004020202020204" pitchFamily="34" charset="0"/>
               <a:ea typeface="+mn-ea"/>
               <a:cs typeface="+mn-cs"/>
             </a:rPr>
             <a:t>The Cities Act</a:t>
           </a:r>
         </a:p>
         <a:p>
           <a:r>
             <a:rPr lang="en-US" sz="1600" i="0" baseline="0">
               <a:solidFill>
                 <a:sysClr val="windowText" lastClr="000000"/>
               </a:solidFill>
               <a:effectLst/>
-              <a:latin typeface="+mn-lt"/>
+              <a:latin typeface="Aptos" panose="020B0004020202020204" pitchFamily="34" charset="0"/>
               <a:ea typeface="+mn-ea"/>
               <a:cs typeface="+mn-cs"/>
             </a:rPr>
             <a:t>CA Regs		</a:t>
           </a:r>
           <a:r>
             <a:rPr lang="en-US" sz="1600" i="1" baseline="0">
               <a:solidFill>
                 <a:sysClr val="windowText" lastClr="000000"/>
               </a:solidFill>
               <a:effectLst/>
-              <a:latin typeface="+mn-lt"/>
+              <a:latin typeface="Aptos" panose="020B0004020202020204" pitchFamily="34" charset="0"/>
               <a:ea typeface="+mn-ea"/>
               <a:cs typeface="+mn-cs"/>
             </a:rPr>
             <a:t>The Cities Regulations</a:t>
           </a:r>
           <a:r>
             <a:rPr lang="en-US" sz="1600" i="0" baseline="0">
               <a:solidFill>
                 <a:sysClr val="windowText" lastClr="000000"/>
               </a:solidFill>
               <a:effectLst/>
-              <a:latin typeface="+mn-lt"/>
+              <a:latin typeface="Aptos" panose="020B0004020202020204" pitchFamily="34" charset="0"/>
               <a:ea typeface="+mn-ea"/>
               <a:cs typeface="+mn-cs"/>
             </a:rPr>
             <a:t> </a:t>
           </a:r>
           <a:r>
             <a:rPr lang="en-US" sz="1100" i="0" baseline="0">
               <a:solidFill>
                 <a:sysClr val="windowText" lastClr="000000"/>
               </a:solidFill>
               <a:effectLst/>
+              <a:latin typeface="Aptos" panose="020B0004020202020204" pitchFamily="34" charset="0"/>
+              <a:ea typeface="+mn-ea"/>
+              <a:cs typeface="+mn-cs"/>
+            </a:rPr>
+            <a:t>	</a:t>
+          </a:r>
+          <a:r>
+            <a:rPr lang="en-US" sz="1100" i="0" baseline="0">
+              <a:solidFill>
+                <a:sysClr val="windowText" lastClr="000000"/>
+              </a:solidFill>
+              <a:effectLst/>
               <a:latin typeface="+mn-lt"/>
               <a:ea typeface="+mn-ea"/>
               <a:cs typeface="+mn-cs"/>
             </a:rPr>
-            <a:t>		</a:t>
+            <a:t>	</a:t>
           </a:r>
           <a:endParaRPr lang="en-US" sz="1600" i="0">
             <a:effectLst/>
           </a:endParaRPr>
         </a:p>
       </xdr:txBody>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>2</xdr:col>
       <xdr:colOff>4293053</xdr:colOff>
       <xdr:row>25</xdr:row>
       <xdr:rowOff>9605</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>11</xdr:col>
       <xdr:colOff>117516</xdr:colOff>
       <xdr:row>34</xdr:row>
       <xdr:rowOff>170398</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="3" name="Rounded Rectangle 2">
@@ -4891,203 +5171,216 @@
         <a:lnRef idx="2">
           <a:schemeClr val="accent1">
             <a:shade val="50000"/>
           </a:schemeClr>
         </a:lnRef>
         <a:fillRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="lt1"/>
         </a:fontRef>
       </xdr:style>
       <xdr:txBody>
         <a:bodyPr vertOverflow="clip" horzOverflow="clip" rtlCol="0" anchor="t"/>
         <a:lstStyle/>
         <a:p>
           <a:pPr algn="ctr"/>
           <a:r>
             <a:rPr lang="en-US" sz="2000" b="1">
               <a:solidFill>
                 <a:sysClr val="windowText" lastClr="000000"/>
               </a:solidFill>
+              <a:latin typeface="Aptos" panose="020B0004020202020204" pitchFamily="34" charset="0"/>
             </a:rPr>
             <a:t>DID</a:t>
           </a:r>
           <a:r>
             <a:rPr lang="en-US" sz="2000" b="1" baseline="0">
               <a:solidFill>
                 <a:sysClr val="windowText" lastClr="000000"/>
               </a:solidFill>
+              <a:latin typeface="Aptos" panose="020B0004020202020204" pitchFamily="34" charset="0"/>
             </a:rPr>
             <a:t> YOU KNOW?</a:t>
           </a:r>
         </a:p>
         <a:p>
           <a:pPr algn="ctr"/>
           <a:endParaRPr lang="en-US" sz="1400" baseline="0">
             <a:solidFill>
               <a:sysClr val="windowText" lastClr="000000"/>
             </a:solidFill>
+            <a:latin typeface="Aptos" panose="020B0004020202020204" pitchFamily="34" charset="0"/>
           </a:endParaRPr>
         </a:p>
         <a:p>
           <a:pPr algn="ctr"/>
           <a:r>
             <a:rPr lang="en-US" sz="1400" baseline="0">
               <a:solidFill>
                 <a:sysClr val="windowText" lastClr="000000"/>
               </a:solidFill>
+              <a:latin typeface="Aptos" panose="020B0004020202020204" pitchFamily="34" charset="0"/>
             </a:rPr>
             <a:t>Under section 2-26 of </a:t>
           </a:r>
           <a:r>
             <a:rPr lang="en-US" sz="1400" i="1" baseline="0">
               <a:solidFill>
                 <a:sysClr val="windowText" lastClr="000000"/>
               </a:solidFill>
+              <a:latin typeface="Aptos" panose="020B0004020202020204" pitchFamily="34" charset="0"/>
             </a:rPr>
             <a:t>The Legislation Act,</a:t>
           </a:r>
           <a:r>
             <a:rPr lang="en-US" sz="1400" i="0" baseline="0">
               <a:solidFill>
                 <a:sysClr val="windowText" lastClr="000000"/>
               </a:solidFill>
+              <a:latin typeface="Aptos" panose="020B0004020202020204" pitchFamily="34" charset="0"/>
             </a:rPr>
             <a:t> </a:t>
           </a:r>
           <a:r>
             <a:rPr lang="en-US" sz="1400" b="0" i="0" baseline="0">
               <a:solidFill>
                 <a:sysClr val="windowText" lastClr="000000"/>
               </a:solidFill>
+              <a:latin typeface="Aptos" panose="020B0004020202020204" pitchFamily="34" charset="0"/>
             </a:rPr>
             <a:t>perscribed forms </a:t>
           </a:r>
           <a:r>
             <a:rPr lang="en-US" sz="1400" b="1" i="0" baseline="0">
               <a:solidFill>
                 <a:sysClr val="windowText" lastClr="000000"/>
               </a:solidFill>
+              <a:latin typeface="Aptos" panose="020B0004020202020204" pitchFamily="34" charset="0"/>
             </a:rPr>
             <a:t>can</a:t>
           </a:r>
           <a:r>
             <a:rPr lang="en-US" sz="1400" b="0" i="0" baseline="0">
               <a:solidFill>
                 <a:sysClr val="windowText" lastClr="000000"/>
               </a:solidFill>
+              <a:latin typeface="Aptos" panose="020B0004020202020204" pitchFamily="34" charset="0"/>
             </a:rPr>
             <a:t> be amended as long as:</a:t>
           </a:r>
         </a:p>
         <a:p>
           <a:pPr algn="ctr"/>
           <a:endParaRPr lang="en-US" sz="1400" b="0" i="0" baseline="0">
             <a:solidFill>
               <a:sysClr val="windowText" lastClr="000000"/>
             </a:solidFill>
+            <a:latin typeface="Aptos" panose="020B0004020202020204" pitchFamily="34" charset="0"/>
           </a:endParaRPr>
         </a:p>
         <a:p>
           <a:pPr marL="285750" indent="-285750" algn="l">
             <a:buFont typeface="Wingdings" panose="05000000000000000000" pitchFamily="2" charset="2"/>
             <a:buChar char="ü"/>
           </a:pPr>
           <a:r>
             <a:rPr lang="en-US" sz="1400" b="0" i="0" baseline="0">
               <a:solidFill>
                 <a:sysClr val="windowText" lastClr="000000"/>
               </a:solidFill>
+              <a:latin typeface="Aptos" panose="020B0004020202020204" pitchFamily="34" charset="0"/>
             </a:rPr>
             <a:t>The changes do not affect the substance of the form; </a:t>
           </a:r>
         </a:p>
         <a:p>
           <a:pPr marL="285750" indent="-285750" algn="l">
             <a:buFont typeface="Wingdings" panose="05000000000000000000" pitchFamily="2" charset="2"/>
             <a:buChar char="ü"/>
           </a:pPr>
           <a:r>
             <a:rPr lang="en-US" sz="1400" b="0" i="0" baseline="0">
               <a:solidFill>
                 <a:sysClr val="windowText" lastClr="000000"/>
               </a:solidFill>
+              <a:latin typeface="Aptos" panose="020B0004020202020204" pitchFamily="34" charset="0"/>
             </a:rPr>
             <a:t>The changes are not likely to mislead; and</a:t>
           </a:r>
         </a:p>
         <a:p>
           <a:pPr marL="285750" indent="-285750" algn="l">
             <a:buFont typeface="Wingdings" panose="05000000000000000000" pitchFamily="2" charset="2"/>
             <a:buChar char="ü"/>
           </a:pPr>
           <a:r>
             <a:rPr lang="en-US" sz="1400" b="0" i="0" baseline="0">
               <a:solidFill>
                 <a:sysClr val="windowText" lastClr="000000"/>
               </a:solidFill>
+              <a:latin typeface="Aptos" panose="020B0004020202020204" pitchFamily="34" charset="0"/>
             </a:rPr>
             <a:t>The form is organized the same way (or substantially the same way) as the form was intended. </a:t>
           </a:r>
         </a:p>
       </xdr:txBody>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>12</xdr:col>
       <xdr:colOff>113186</xdr:colOff>
       <xdr:row>6</xdr:row>
       <xdr:rowOff>228536</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>22</xdr:col>
       <xdr:colOff>292553</xdr:colOff>
-      <xdr:row>22</xdr:row>
-      <xdr:rowOff>190500</xdr:rowOff>
+      <xdr:row>21</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="4" name="Rounded Rectangle 3">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0100-000004000000}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr/>
       </xdr:nvSpPr>
       <xdr:spPr>
         <a:xfrm>
-          <a:off x="12519499" y="2181161"/>
-          <a:ext cx="6442054" cy="4914964"/>
+          <a:off x="12952886" y="2197036"/>
+          <a:ext cx="6694467" cy="4533964"/>
         </a:xfrm>
         <a:prstGeom prst="roundRect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln>
           <a:solidFill>
             <a:srgbClr val="00558C"/>
           </a:solidFill>
         </a:ln>
         <a:effectLst>
           <a:outerShdw blurRad="228600" dist="101600" algn="l" rotWithShape="0">
             <a:prstClr val="black">
               <a:alpha val="40000"/>
             </a:prstClr>
           </a:outerShdw>
         </a:effectLst>
       </xdr:spPr>
       <xdr:style>
         <a:lnRef idx="2">
           <a:schemeClr val="accent1">
             <a:shade val="50000"/>
           </a:schemeClr>
         </a:lnRef>
         <a:fillRef idx="1">
@@ -5169,68 +5462,71 @@
       </xdr:spPr>
       <xdr:style>
         <a:lnRef idx="0">
           <a:scrgbClr r="0" g="0" b="0"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:scrgbClr r="0" g="0" b="0"/>
         </a:fillRef>
         <a:effectRef idx="0">
           <a:scrgbClr r="0" g="0" b="0"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="dk1"/>
         </a:fontRef>
       </xdr:style>
       <xdr:txBody>
         <a:bodyPr vertOverflow="clip" horzOverflow="clip" wrap="square" tIns="0" bIns="0" rtlCol="0" anchor="ctr"/>
         <a:lstStyle/>
         <a:p>
           <a:pPr algn="ctr"/>
           <a:r>
             <a:rPr lang="en-US" sz="1600" b="1" baseline="0">
               <a:solidFill>
                 <a:srgbClr val="2C3136"/>
               </a:solidFill>
+              <a:latin typeface="Aptos" panose="020B0004020202020204" pitchFamily="34" charset="0"/>
             </a:rPr>
             <a:t>City|Town|Village|</a:t>
           </a:r>
         </a:p>
         <a:p>
           <a:pPr algn="ctr"/>
           <a:r>
             <a:rPr lang="en-US" sz="1600" b="1" baseline="0">
               <a:solidFill>
                 <a:srgbClr val="2C3136"/>
               </a:solidFill>
+              <a:latin typeface="Aptos" panose="020B0004020202020204" pitchFamily="34" charset="0"/>
             </a:rPr>
             <a:t>RM Journal</a:t>
           </a:r>
           <a:endParaRPr lang="en-US" sz="1600" b="1">
             <a:solidFill>
               <a:srgbClr val="2C3136"/>
             </a:solidFill>
+            <a:latin typeface="Aptos" panose="020B0004020202020204" pitchFamily="34" charset="0"/>
           </a:endParaRPr>
         </a:p>
       </xdr:txBody>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>16</xdr:col>
       <xdr:colOff>411</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>229341</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>19</xdr:col>
       <xdr:colOff>110901</xdr:colOff>
       <xdr:row>6</xdr:row>
       <xdr:rowOff>99801</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="10" name="TextBox 9">
           <a:hlinkClick xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="rId3" tooltip="Click Here"/>
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
@@ -5283,97 +5579,99 @@
         <a:lstStyle/>
         <a:p>
           <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="ctr" defTabSz="914400" eaLnBrk="1" fontAlgn="auto" latinLnBrk="0" hangingPunct="1">
             <a:lnSpc>
               <a:spcPct val="100000"/>
             </a:lnSpc>
             <a:spcBef>
               <a:spcPts val="0"/>
             </a:spcBef>
             <a:spcAft>
               <a:spcPts val="0"/>
             </a:spcAft>
             <a:buClrTx/>
             <a:buSzTx/>
             <a:buFontTx/>
             <a:buNone/>
             <a:tabLst/>
             <a:defRPr/>
           </a:pPr>
           <a:r>
             <a:rPr lang="en-US" sz="1600" b="1" baseline="0">
               <a:solidFill>
                 <a:schemeClr val="dk1"/>
               </a:solidFill>
               <a:effectLst/>
-              <a:latin typeface="+mn-lt"/>
+              <a:latin typeface="Aptos" panose="020B0004020202020204" pitchFamily="34" charset="0"/>
               <a:ea typeface="+mn-ea"/>
               <a:cs typeface="+mn-cs"/>
             </a:rPr>
             <a:t>City|Town|Village|</a:t>
           </a:r>
         </a:p>
         <a:p>
           <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="ctr" defTabSz="914400" eaLnBrk="1" fontAlgn="auto" latinLnBrk="0" hangingPunct="1">
             <a:lnSpc>
               <a:spcPct val="100000"/>
             </a:lnSpc>
             <a:spcBef>
               <a:spcPts val="0"/>
             </a:spcBef>
             <a:spcAft>
               <a:spcPts val="0"/>
             </a:spcAft>
             <a:buClrTx/>
             <a:buSzTx/>
             <a:buFontTx/>
             <a:buNone/>
             <a:tabLst/>
             <a:defRPr/>
           </a:pPr>
           <a:r>
             <a:rPr lang="en-US" sz="1600" b="1" baseline="0">
               <a:solidFill>
                 <a:schemeClr val="dk1"/>
               </a:solidFill>
               <a:effectLst/>
-              <a:latin typeface="+mn-lt"/>
+              <a:latin typeface="Aptos" panose="020B0004020202020204" pitchFamily="34" charset="0"/>
               <a:ea typeface="+mn-ea"/>
               <a:cs typeface="+mn-cs"/>
             </a:rPr>
             <a:t>RM Calendar</a:t>
           </a:r>
           <a:endParaRPr lang="en-US" sz="1600">
             <a:effectLst/>
+            <a:latin typeface="Aptos" panose="020B0004020202020204" pitchFamily="34" charset="0"/>
           </a:endParaRPr>
         </a:p>
         <a:p>
           <a:pPr algn="ctr"/>
           <a:endParaRPr lang="en-US" sz="1000" b="1" baseline="0">
             <a:solidFill>
               <a:srgbClr val="2C3136"/>
             </a:solidFill>
+            <a:latin typeface="Aptos" panose="020B0004020202020204" pitchFamily="34" charset="0"/>
           </a:endParaRPr>
         </a:p>
       </xdr:txBody>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>19</xdr:col>
       <xdr:colOff>246165</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>291192</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>22</xdr:col>
       <xdr:colOff>245530</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>82277</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="11" name="TextBox 10">
           <a:hlinkClick xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="rId4" tooltip="Click Here"/>
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
@@ -5409,80 +5707,85 @@
       </xdr:spPr>
       <xdr:style>
         <a:lnRef idx="0">
           <a:scrgbClr r="0" g="0" b="0"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:scrgbClr r="0" g="0" b="0"/>
         </a:fillRef>
         <a:effectRef idx="0">
           <a:scrgbClr r="0" g="0" b="0"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="dk1"/>
         </a:fontRef>
       </xdr:style>
       <xdr:txBody>
         <a:bodyPr vertOverflow="clip" horzOverflow="clip" wrap="square" tIns="0" bIns="0" rtlCol="0" anchor="ctr"/>
         <a:lstStyle/>
         <a:p>
           <a:pPr algn="ctr"/>
           <a:r>
             <a:rPr lang="en-US" sz="1600" b="1">
               <a:solidFill>
                 <a:srgbClr val="2C3136"/>
               </a:solidFill>
+              <a:latin typeface="Aptos" panose="020B0004020202020204" pitchFamily="34" charset="0"/>
             </a:rPr>
             <a:t>Resort</a:t>
           </a:r>
           <a:r>
             <a:rPr lang="en-US" sz="1600" b="1" baseline="0">
               <a:solidFill>
                 <a:srgbClr val="2C3136"/>
               </a:solidFill>
+              <a:latin typeface="Aptos" panose="020B0004020202020204" pitchFamily="34" charset="0"/>
             </a:rPr>
             <a:t> Village</a:t>
           </a:r>
           <a:br>
             <a:rPr lang="en-US" sz="1600" b="1">
               <a:solidFill>
                 <a:srgbClr val="2C3136"/>
               </a:solidFill>
+              <a:latin typeface="Aptos" panose="020B0004020202020204" pitchFamily="34" charset="0"/>
             </a:rPr>
           </a:br>
           <a:r>
             <a:rPr lang="en-US" sz="1600" b="1" baseline="0">
               <a:solidFill>
                 <a:srgbClr val="2C3136"/>
               </a:solidFill>
+              <a:latin typeface="Aptos" panose="020B0004020202020204" pitchFamily="34" charset="0"/>
             </a:rPr>
             <a:t>Journal</a:t>
           </a:r>
           <a:endParaRPr lang="en-US" sz="1600" b="1">
             <a:solidFill>
               <a:srgbClr val="2C3136"/>
             </a:solidFill>
+            <a:latin typeface="Aptos" panose="020B0004020202020204" pitchFamily="34" charset="0"/>
           </a:endParaRPr>
         </a:p>
       </xdr:txBody>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>19</xdr:col>
       <xdr:colOff>246165</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>229341</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>22</xdr:col>
       <xdr:colOff>245530</xdr:colOff>
       <xdr:row>6</xdr:row>
       <xdr:rowOff>99801</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="12" name="TextBox 11">
           <a:hlinkClick xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="rId5" tooltip="Click Here"/>
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
@@ -5518,65 +5821,68 @@
       </xdr:spPr>
       <xdr:style>
         <a:lnRef idx="0">
           <a:scrgbClr r="0" g="0" b="0"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:scrgbClr r="0" g="0" b="0"/>
         </a:fillRef>
         <a:effectRef idx="0">
           <a:scrgbClr r="0" g="0" b="0"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="dk1"/>
         </a:fontRef>
       </xdr:style>
       <xdr:txBody>
         <a:bodyPr vertOverflow="clip" horzOverflow="clip" wrap="square" tIns="0" bIns="0" rtlCol="0" anchor="ctr"/>
         <a:lstStyle/>
         <a:p>
           <a:pPr algn="ctr"/>
           <a:r>
             <a:rPr lang="en-US" sz="1600" b="1" baseline="0">
               <a:solidFill>
                 <a:srgbClr val="2C3136"/>
               </a:solidFill>
+              <a:latin typeface="Aptos" panose="020B0004020202020204" pitchFamily="34" charset="0"/>
             </a:rPr>
             <a:t>Resort Village</a:t>
           </a:r>
           <a:br>
             <a:rPr lang="en-US" sz="1600" b="1" baseline="0">
               <a:solidFill>
                 <a:srgbClr val="2C3136"/>
               </a:solidFill>
+              <a:latin typeface="Aptos" panose="020B0004020202020204" pitchFamily="34" charset="0"/>
             </a:rPr>
           </a:br>
           <a:r>
             <a:rPr lang="en-US" sz="1600" b="1" baseline="0">
               <a:solidFill>
                 <a:srgbClr val="2C3136"/>
               </a:solidFill>
+              <a:latin typeface="Aptos" panose="020B0004020202020204" pitchFamily="34" charset="0"/>
             </a:rPr>
             <a:t>Calendar</a:t>
           </a:r>
         </a:p>
       </xdr:txBody>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>12</xdr:col>
       <xdr:colOff>346570</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>333993</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>15</xdr:col>
       <xdr:colOff>286245</xdr:colOff>
       <xdr:row>4</xdr:row>
       <xdr:rowOff>300181</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="13" name="TextBox 12">
           <a:hlinkClick xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="rId6" tooltip="Click Here"/>
@@ -5614,106 +5920,107 @@
       </xdr:spPr>
       <xdr:style>
         <a:lnRef idx="0">
           <a:scrgbClr r="0" g="0" b="0"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:scrgbClr r="0" g="0" b="0"/>
         </a:fillRef>
         <a:effectRef idx="0">
           <a:scrgbClr r="0" g="0" b="0"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="dk1"/>
         </a:fontRef>
       </xdr:style>
       <xdr:txBody>
         <a:bodyPr vertOverflow="clip" horzOverflow="clip" wrap="square" rtlCol="0" anchor="ctr"/>
         <a:lstStyle/>
         <a:p>
           <a:pPr algn="ctr"/>
           <a:r>
             <a:rPr lang="en-US" sz="1600" b="1">
               <a:solidFill>
                 <a:srgbClr val="2C3136"/>
               </a:solidFill>
+              <a:latin typeface="Aptos" panose="020B0004020202020204" pitchFamily="34" charset="0"/>
             </a:rPr>
             <a:t>Back to </a:t>
           </a:r>
           <a:br>
             <a:rPr lang="en-US" sz="1600" b="1">
               <a:solidFill>
                 <a:srgbClr val="2C3136"/>
               </a:solidFill>
+              <a:latin typeface="Aptos" panose="020B0004020202020204" pitchFamily="34" charset="0"/>
             </a:rPr>
           </a:br>
           <a:r>
             <a:rPr lang="en-US" sz="1600" b="1">
               <a:solidFill>
                 <a:srgbClr val="2C3136"/>
               </a:solidFill>
+              <a:latin typeface="Aptos" panose="020B0004020202020204" pitchFamily="34" charset="0"/>
             </a:rPr>
             <a:t>Start Menu</a:t>
           </a:r>
         </a:p>
       </xdr:txBody>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>2</xdr:col>
       <xdr:colOff>4179093</xdr:colOff>
       <xdr:row>2</xdr:row>
       <xdr:rowOff>130969</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>11</xdr:col>
       <xdr:colOff>369093</xdr:colOff>
       <xdr:row>17</xdr:row>
       <xdr:rowOff>71437</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="5" name="Rounded Rectangle 3">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{FE9B1165-6F17-4BCA-8448-A68CA4F0338E}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr/>
       </xdr:nvSpPr>
       <xdr:spPr>
         <a:xfrm>
-          <a:off x="7096124" y="1012032"/>
-          <a:ext cx="5072063" cy="4417218"/>
+          <a:off x="7115968" y="1019969"/>
+          <a:ext cx="5143500" cy="4528343"/>
         </a:xfrm>
         <a:prstGeom prst="roundRect">
-          <a:avLst>
-[...1 lines deleted...]
-          </a:avLst>
+          <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln>
           <a:solidFill>
             <a:srgbClr val="00558C"/>
           </a:solidFill>
         </a:ln>
         <a:effectLst>
           <a:outerShdw blurRad="228600" dist="101600" algn="l" rotWithShape="0">
             <a:prstClr val="black">
               <a:alpha val="40000"/>
             </a:prstClr>
           </a:outerShdw>
         </a:effectLst>
       </xdr:spPr>
       <xdr:style>
         <a:lnRef idx="2">
           <a:schemeClr val="accent1">
             <a:shade val="50000"/>
           </a:schemeClr>
         </a:lnRef>
         <a:fillRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="0">
@@ -5745,57 +6052,55 @@
     <xdr:from>
       <xdr:col>2</xdr:col>
       <xdr:colOff>4176711</xdr:colOff>
       <xdr:row>17</xdr:row>
       <xdr:rowOff>188119</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>11</xdr:col>
       <xdr:colOff>366711</xdr:colOff>
       <xdr:row>23</xdr:row>
       <xdr:rowOff>285749</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="6" name="Rounded Rectangle 3">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{E35D3F2A-0BCD-4C20-8039-D1D8BE7567B0}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr/>
       </xdr:nvSpPr>
       <xdr:spPr>
         <a:xfrm>
-          <a:off x="7093742" y="5545932"/>
-          <a:ext cx="5072063" cy="1955005"/>
+          <a:off x="7113586" y="5664994"/>
+          <a:ext cx="5143500" cy="2002630"/>
         </a:xfrm>
         <a:prstGeom prst="roundRect">
-          <a:avLst>
-[...1 lines deleted...]
-          </a:avLst>
+          <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln>
           <a:solidFill>
             <a:srgbClr val="00558C"/>
           </a:solidFill>
         </a:ln>
         <a:effectLst>
           <a:outerShdw blurRad="228600" dist="101600" algn="l" rotWithShape="0">
             <a:prstClr val="black">
               <a:alpha val="40000"/>
             </a:prstClr>
           </a:outerShdw>
         </a:effectLst>
       </xdr:spPr>
       <xdr:style>
         <a:lnRef idx="2">
           <a:schemeClr val="accent1">
             <a:shade val="50000"/>
           </a:schemeClr>
         </a:lnRef>
         <a:fillRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="0">
@@ -5825,111 +6130,834 @@
   </xdr:twoCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/drawings/drawing3.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>6</xdr:col>
       <xdr:colOff>9525</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>123825</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>8</xdr:col>
       <xdr:colOff>349567</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>398144</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="2" name="TextBox 1">
           <a:hlinkClick xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="rId1" tooltip="Click Here"/>
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{95AB5D2B-E04F-41A5-A5B4-C6434A98F620}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvSpPr txBox="1"/>
+      </xdr:nvSpPr>
+      <xdr:spPr>
+        <a:xfrm>
+          <a:off x="11332845" y="123825"/>
+          <a:ext cx="1604962" cy="731519"/>
+        </a:xfrm>
+        <a:prstGeom prst="roundRect">
+          <a:avLst/>
+        </a:prstGeom>
+        <a:solidFill>
+          <a:srgbClr val="00558C"/>
+        </a:solidFill>
+        <a:ln w="9525" cmpd="sng">
+          <a:solidFill>
+            <a:srgbClr val="00558C"/>
+          </a:solidFill>
+        </a:ln>
+        <a:effectLst>
+          <a:outerShdw blurRad="50800" dist="38100" dir="8100000" algn="tr" rotWithShape="0">
+            <a:prstClr val="black">
+              <a:alpha val="40000"/>
+            </a:prstClr>
+          </a:outerShdw>
+        </a:effectLst>
+      </xdr:spPr>
+      <xdr:style>
+        <a:lnRef idx="0">
+          <a:scrgbClr r="0" g="0" b="0"/>
+        </a:lnRef>
+        <a:fillRef idx="0">
+          <a:scrgbClr r="0" g="0" b="0"/>
+        </a:fillRef>
+        <a:effectRef idx="0">
+          <a:scrgbClr r="0" g="0" b="0"/>
+        </a:effectRef>
+        <a:fontRef idx="minor">
+          <a:schemeClr val="dk1"/>
+        </a:fontRef>
+      </xdr:style>
+      <xdr:txBody>
+        <a:bodyPr vertOverflow="clip" horzOverflow="clip" wrap="square" tIns="0" bIns="0" rtlCol="0" anchor="ctr"/>
+        <a:lstStyle/>
+        <a:p>
+          <a:pPr algn="ctr"/>
+          <a:r>
+            <a:rPr lang="en-US" sz="1200" b="1" baseline="0">
+              <a:solidFill>
+                <a:schemeClr val="bg1"/>
+              </a:solidFill>
+              <a:latin typeface="Aptos" panose="020B0004020202020204" pitchFamily="34" charset="0"/>
+            </a:rPr>
+            <a:t>RM General Election Calendar</a:t>
+          </a:r>
+          <a:endParaRPr lang="en-US" sz="1200" b="1">
+            <a:solidFill>
+              <a:schemeClr val="bg1"/>
+            </a:solidFill>
+            <a:latin typeface="Aptos" panose="020B0004020202020204" pitchFamily="34" charset="0"/>
+          </a:endParaRPr>
+        </a:p>
+      </xdr:txBody>
+    </xdr:sp>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor>
+    <xdr:from>
+      <xdr:col>8</xdr:col>
+      <xdr:colOff>447674</xdr:colOff>
+      <xdr:row>0</xdr:row>
+      <xdr:rowOff>123825</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>11</xdr:col>
+      <xdr:colOff>180498</xdr:colOff>
+      <xdr:row>1</xdr:row>
+      <xdr:rowOff>398144</xdr:rowOff>
+    </xdr:to>
+    <xdr:sp macro="" textlink="">
+      <xdr:nvSpPr>
+        <xdr:cNvPr id="3" name="TextBox 2">
+          <a:hlinkClick xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="rId2" tooltip="Click Here"/>
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{440B76EA-3E9C-4257-82DE-A4828515900C}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvSpPr txBox="1"/>
+      </xdr:nvSpPr>
+      <xdr:spPr>
+        <a:xfrm>
+          <a:off x="13035914" y="123825"/>
+          <a:ext cx="1630204" cy="731519"/>
+        </a:xfrm>
+        <a:prstGeom prst="roundRect">
+          <a:avLst/>
+        </a:prstGeom>
+        <a:solidFill>
+          <a:srgbClr val="FBDD40"/>
+        </a:solidFill>
+        <a:ln w="9525" cmpd="sng">
+          <a:solidFill>
+            <a:srgbClr val="FBDD40"/>
+          </a:solidFill>
+        </a:ln>
+        <a:effectLst>
+          <a:outerShdw blurRad="50800" dist="38100" dir="8100000" algn="tr" rotWithShape="0">
+            <a:prstClr val="black">
+              <a:alpha val="40000"/>
+            </a:prstClr>
+          </a:outerShdw>
+        </a:effectLst>
+      </xdr:spPr>
+      <xdr:style>
+        <a:lnRef idx="0">
+          <a:scrgbClr r="0" g="0" b="0"/>
+        </a:lnRef>
+        <a:fillRef idx="0">
+          <a:scrgbClr r="0" g="0" b="0"/>
+        </a:fillRef>
+        <a:effectRef idx="0">
+          <a:scrgbClr r="0" g="0" b="0"/>
+        </a:effectRef>
+        <a:fontRef idx="minor">
+          <a:schemeClr val="dk1"/>
+        </a:fontRef>
+      </xdr:style>
+      <xdr:txBody>
+        <a:bodyPr vertOverflow="clip" horzOverflow="clip" wrap="square" tIns="0" bIns="0" rtlCol="0" anchor="ctr"/>
+        <a:lstStyle/>
+        <a:p>
+          <a:pPr algn="ctr"/>
+          <a:r>
+            <a:rPr lang="en-US" sz="1200" b="1">
+              <a:solidFill>
+                <a:srgbClr val="2C3136"/>
+              </a:solidFill>
+              <a:latin typeface="Aptos" panose="020B0004020202020204" pitchFamily="34" charset="0"/>
+            </a:rPr>
+            <a:t>Election</a:t>
+          </a:r>
+          <a:r>
+            <a:rPr lang="en-US" sz="1200" b="1" baseline="0">
+              <a:solidFill>
+                <a:srgbClr val="2C3136"/>
+              </a:solidFill>
+              <a:latin typeface="Aptos" panose="020B0004020202020204" pitchFamily="34" charset="0"/>
+            </a:rPr>
+            <a:t> Forms and Links</a:t>
+          </a:r>
+          <a:endParaRPr lang="en-US" sz="1200" b="1">
+            <a:solidFill>
+              <a:srgbClr val="2C3136"/>
+            </a:solidFill>
+            <a:latin typeface="Aptos" panose="020B0004020202020204" pitchFamily="34" charset="0"/>
+          </a:endParaRPr>
+        </a:p>
+      </xdr:txBody>
+    </xdr:sp>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor>
+    <xdr:from>
+      <xdr:col>11</xdr:col>
+      <xdr:colOff>276223</xdr:colOff>
+      <xdr:row>0</xdr:row>
+      <xdr:rowOff>123825</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>14</xdr:col>
+      <xdr:colOff>9047</xdr:colOff>
+      <xdr:row>1</xdr:row>
+      <xdr:rowOff>398145</xdr:rowOff>
+    </xdr:to>
+    <xdr:sp macro="" textlink="">
+      <xdr:nvSpPr>
+        <xdr:cNvPr id="4" name="TextBox 3">
+          <a:hlinkClick xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="rId3" tooltip="Click Here"/>
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{0478F75E-8DF0-4253-B489-DC0338F9F13F}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvSpPr txBox="1"/>
+      </xdr:nvSpPr>
+      <xdr:spPr>
+        <a:xfrm>
+          <a:off x="14761843" y="123825"/>
+          <a:ext cx="1630204" cy="731520"/>
+        </a:xfrm>
+        <a:prstGeom prst="roundRect">
+          <a:avLst/>
+        </a:prstGeom>
+        <a:solidFill>
+          <a:srgbClr val="E1E3E6"/>
+        </a:solidFill>
+        <a:ln w="9525" cmpd="sng">
+          <a:solidFill>
+            <a:srgbClr val="E1E3E6"/>
+          </a:solidFill>
+        </a:ln>
+        <a:effectLst>
+          <a:outerShdw blurRad="50800" dist="38100" dir="8100000" algn="tr" rotWithShape="0">
+            <a:prstClr val="black">
+              <a:alpha val="40000"/>
+            </a:prstClr>
+          </a:outerShdw>
+        </a:effectLst>
+      </xdr:spPr>
+      <xdr:style>
+        <a:lnRef idx="0">
+          <a:scrgbClr r="0" g="0" b="0"/>
+        </a:lnRef>
+        <a:fillRef idx="0">
+          <a:scrgbClr r="0" g="0" b="0"/>
+        </a:fillRef>
+        <a:effectRef idx="0">
+          <a:scrgbClr r="0" g="0" b="0"/>
+        </a:effectRef>
+        <a:fontRef idx="minor">
+          <a:schemeClr val="dk1"/>
+        </a:fontRef>
+      </xdr:style>
+      <xdr:txBody>
+        <a:bodyPr vertOverflow="clip" horzOverflow="clip" wrap="square" tIns="0" bIns="0" rtlCol="0" anchor="ctr"/>
+        <a:lstStyle/>
+        <a:p>
+          <a:pPr algn="ctr"/>
+          <a:r>
+            <a:rPr lang="en-US" sz="1200" b="1">
+              <a:solidFill>
+                <a:srgbClr val="2C3136"/>
+              </a:solidFill>
+              <a:latin typeface="Aptos" panose="020B0004020202020204" pitchFamily="34" charset="0"/>
+            </a:rPr>
+            <a:t>Back to Start Menu</a:t>
+          </a:r>
+        </a:p>
+      </xdr:txBody>
+    </xdr:sp>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+</xdr:wsDr>
+</file>
+
+<file path=xl/drawings/drawing4.xml><?xml version="1.0" encoding="utf-8"?>
+<xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+  <xdr:twoCellAnchor>
+    <xdr:from>
+      <xdr:col>7</xdr:col>
+      <xdr:colOff>607218</xdr:colOff>
+      <xdr:row>2</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>10</xdr:col>
+      <xdr:colOff>431482</xdr:colOff>
+      <xdr:row>2</xdr:row>
+      <xdr:rowOff>731520</xdr:rowOff>
+    </xdr:to>
+    <xdr:sp macro="" textlink="">
+      <xdr:nvSpPr>
+        <xdr:cNvPr id="2" name="TextBox 1">
+          <a:hlinkClick xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="rId1" tooltip="Click Here"/>
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{14CA6931-533D-42EA-B2FB-876F75460083}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvSpPr txBox="1"/>
+      </xdr:nvSpPr>
+      <xdr:spPr>
+        <a:xfrm>
+          <a:off x="15382398" y="434340"/>
+          <a:ext cx="1653064" cy="731520"/>
+        </a:xfrm>
+        <a:prstGeom prst="roundRect">
+          <a:avLst/>
+        </a:prstGeom>
+        <a:solidFill>
+          <a:srgbClr val="00558C"/>
+        </a:solidFill>
+        <a:ln w="9525" cmpd="sng">
+          <a:solidFill>
+            <a:srgbClr val="00558C"/>
+          </a:solidFill>
+        </a:ln>
+        <a:effectLst>
+          <a:outerShdw blurRad="50800" dist="38100" dir="8100000" algn="tr" rotWithShape="0">
+            <a:prstClr val="black">
+              <a:alpha val="40000"/>
+            </a:prstClr>
+          </a:outerShdw>
+        </a:effectLst>
+      </xdr:spPr>
+      <xdr:style>
+        <a:lnRef idx="0">
+          <a:scrgbClr r="0" g="0" b="0"/>
+        </a:lnRef>
+        <a:fillRef idx="0">
+          <a:scrgbClr r="0" g="0" b="0"/>
+        </a:fillRef>
+        <a:effectRef idx="0">
+          <a:scrgbClr r="0" g="0" b="0"/>
+        </a:effectRef>
+        <a:fontRef idx="minor">
+          <a:schemeClr val="dk1"/>
+        </a:fontRef>
+      </xdr:style>
+      <xdr:txBody>
+        <a:bodyPr vertOverflow="clip" horzOverflow="clip" wrap="square" lIns="91440" tIns="0" bIns="0" rtlCol="0" anchor="ctr"/>
+        <a:lstStyle/>
+        <a:p>
+          <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="ctr" defTabSz="914400" eaLnBrk="1" fontAlgn="auto" latinLnBrk="0" hangingPunct="1">
+            <a:lnSpc>
+              <a:spcPct val="100000"/>
+            </a:lnSpc>
+            <a:spcBef>
+              <a:spcPts val="0"/>
+            </a:spcBef>
+            <a:spcAft>
+              <a:spcPts val="0"/>
+            </a:spcAft>
+            <a:buClrTx/>
+            <a:buSzTx/>
+            <a:buFontTx/>
+            <a:buNone/>
+            <a:tabLst/>
+            <a:defRPr/>
+          </a:pPr>
+          <a:r>
+            <a:rPr lang="en-US" sz="1400" b="1" baseline="0">
+              <a:solidFill>
+                <a:schemeClr val="bg1"/>
+              </a:solidFill>
+              <a:effectLst/>
+              <a:latin typeface="Aptos" panose="020B0004020202020204" pitchFamily="34" charset="0"/>
+              <a:ea typeface="+mn-ea"/>
+              <a:cs typeface="+mn-cs"/>
+            </a:rPr>
+            <a:t>RM General Election Journal</a:t>
+          </a:r>
+        </a:p>
+      </xdr:txBody>
+    </xdr:sp>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor>
+    <xdr:from>
+      <xdr:col>7</xdr:col>
+      <xdr:colOff>607218</xdr:colOff>
+      <xdr:row>3</xdr:row>
+      <xdr:rowOff>115661</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>10</xdr:col>
+      <xdr:colOff>431482</xdr:colOff>
+      <xdr:row>5</xdr:row>
+      <xdr:rowOff>513806</xdr:rowOff>
+    </xdr:to>
+    <xdr:sp macro="" textlink="">
+      <xdr:nvSpPr>
+        <xdr:cNvPr id="3" name="TextBox 2">
+          <a:hlinkClick xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="rId2" tooltip="Click Here"/>
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{54528FC8-6125-4C45-98B5-C5EF9E7CB571}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvSpPr txBox="1"/>
+      </xdr:nvSpPr>
+      <xdr:spPr>
+        <a:xfrm>
+          <a:off x="15382398" y="1479641"/>
+          <a:ext cx="1653064" cy="718185"/>
+        </a:xfrm>
+        <a:prstGeom prst="roundRect">
+          <a:avLst/>
+        </a:prstGeom>
+        <a:solidFill>
+          <a:srgbClr val="FBDD40"/>
+        </a:solidFill>
+        <a:ln w="9525" cmpd="sng">
+          <a:solidFill>
+            <a:srgbClr val="FBDD40"/>
+          </a:solidFill>
+        </a:ln>
+        <a:effectLst>
+          <a:outerShdw blurRad="50800" dist="38100" dir="8100000" algn="tr" rotWithShape="0">
+            <a:prstClr val="black">
+              <a:alpha val="40000"/>
+            </a:prstClr>
+          </a:outerShdw>
+        </a:effectLst>
+      </xdr:spPr>
+      <xdr:style>
+        <a:lnRef idx="0">
+          <a:scrgbClr r="0" g="0" b="0"/>
+        </a:lnRef>
+        <a:fillRef idx="0">
+          <a:scrgbClr r="0" g="0" b="0"/>
+        </a:fillRef>
+        <a:effectRef idx="0">
+          <a:scrgbClr r="0" g="0" b="0"/>
+        </a:effectRef>
+        <a:fontRef idx="minor">
+          <a:schemeClr val="dk1"/>
+        </a:fontRef>
+      </xdr:style>
+      <xdr:txBody>
+        <a:bodyPr vertOverflow="clip" horzOverflow="clip" wrap="square" tIns="0" bIns="0" rtlCol="0" anchor="ctr"/>
+        <a:lstStyle/>
+        <a:p>
+          <a:pPr algn="ctr"/>
+          <a:r>
+            <a:rPr lang="en-US" sz="1400" b="1">
+              <a:solidFill>
+                <a:srgbClr val="2C3136"/>
+              </a:solidFill>
+              <a:latin typeface="Aptos" panose="020B0004020202020204" pitchFamily="34" charset="0"/>
+            </a:rPr>
+            <a:t>Election</a:t>
+          </a:r>
+          <a:r>
+            <a:rPr lang="en-US" sz="1400" b="1" baseline="0">
+              <a:solidFill>
+                <a:srgbClr val="2C3136"/>
+              </a:solidFill>
+              <a:latin typeface="Aptos" panose="020B0004020202020204" pitchFamily="34" charset="0"/>
+            </a:rPr>
+            <a:t> Forms and Links</a:t>
+          </a:r>
+          <a:endParaRPr lang="en-US" sz="1400" b="1">
+            <a:solidFill>
+              <a:srgbClr val="2C3136"/>
+            </a:solidFill>
+            <a:latin typeface="Aptos" panose="020B0004020202020204" pitchFamily="34" charset="0"/>
+          </a:endParaRPr>
+        </a:p>
+      </xdr:txBody>
+    </xdr:sp>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor>
+    <xdr:from>
+      <xdr:col>7</xdr:col>
+      <xdr:colOff>607218</xdr:colOff>
+      <xdr:row>5</xdr:row>
+      <xdr:rowOff>883714</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>10</xdr:col>
+      <xdr:colOff>431482</xdr:colOff>
+      <xdr:row>7</xdr:row>
+      <xdr:rowOff>519859</xdr:rowOff>
+    </xdr:to>
+    <xdr:sp macro="" textlink="">
+      <xdr:nvSpPr>
+        <xdr:cNvPr id="4" name="TextBox 3">
+          <a:hlinkClick xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="rId3" tooltip="Click Here"/>
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{BA6CECB3-38D1-430E-80DA-BBA06B9E614B}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvSpPr txBox="1"/>
+      </xdr:nvSpPr>
+      <xdr:spPr>
+        <a:xfrm>
+          <a:off x="15382398" y="2567734"/>
+          <a:ext cx="1653064" cy="725805"/>
+        </a:xfrm>
+        <a:prstGeom prst="roundRect">
+          <a:avLst/>
+        </a:prstGeom>
+        <a:solidFill>
+          <a:srgbClr val="E1E3E6"/>
+        </a:solidFill>
+        <a:ln w="9525" cmpd="sng">
+          <a:solidFill>
+            <a:srgbClr val="E1E3E6"/>
+          </a:solidFill>
+        </a:ln>
+        <a:effectLst>
+          <a:outerShdw blurRad="50800" dist="38100" dir="8100000" algn="tr" rotWithShape="0">
+            <a:prstClr val="black">
+              <a:alpha val="40000"/>
+            </a:prstClr>
+          </a:outerShdw>
+        </a:effectLst>
+      </xdr:spPr>
+      <xdr:style>
+        <a:lnRef idx="0">
+          <a:scrgbClr r="0" g="0" b="0"/>
+        </a:lnRef>
+        <a:fillRef idx="0">
+          <a:scrgbClr r="0" g="0" b="0"/>
+        </a:fillRef>
+        <a:effectRef idx="0">
+          <a:scrgbClr r="0" g="0" b="0"/>
+        </a:effectRef>
+        <a:fontRef idx="minor">
+          <a:schemeClr val="dk1"/>
+        </a:fontRef>
+      </xdr:style>
+      <xdr:txBody>
+        <a:bodyPr vertOverflow="clip" horzOverflow="clip" wrap="square" tIns="0" bIns="0" rtlCol="0" anchor="ctr"/>
+        <a:lstStyle/>
+        <a:p>
+          <a:pPr algn="ctr"/>
+          <a:r>
+            <a:rPr lang="en-US" sz="1400" b="1">
+              <a:solidFill>
+                <a:srgbClr val="2C3136"/>
+              </a:solidFill>
+              <a:latin typeface="Aptos" panose="020B0004020202020204" pitchFamily="34" charset="0"/>
+            </a:rPr>
+            <a:t>Back to Start Menu</a:t>
+          </a:r>
+        </a:p>
+      </xdr:txBody>
+    </xdr:sp>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor>
+    <xdr:from>
+      <xdr:col>5</xdr:col>
+      <xdr:colOff>1725083</xdr:colOff>
+      <xdr:row>1</xdr:row>
+      <xdr:rowOff>105834</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>6</xdr:col>
+      <xdr:colOff>2042584</xdr:colOff>
+      <xdr:row>2</xdr:row>
+      <xdr:rowOff>920752</xdr:rowOff>
+    </xdr:to>
+    <xdr:grpSp>
+      <xdr:nvGrpSpPr>
+        <xdr:cNvPr id="5" name="Group 4">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{380B65B0-AAA9-4230-BD90-AEA445865ED8}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvGrpSpPr/>
+      </xdr:nvGrpSpPr>
+      <xdr:grpSpPr>
+        <a:xfrm>
+          <a:off x="12250208" y="382059"/>
+          <a:ext cx="2422526" cy="976843"/>
+          <a:chOff x="513698" y="358110"/>
+          <a:chExt cx="1799167" cy="825500"/>
+        </a:xfrm>
+      </xdr:grpSpPr>
+      <xdr:sp macro="" textlink="">
+        <xdr:nvSpPr>
+          <xdr:cNvPr id="6" name="Round Diagonal Corner Rectangle 79">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{727FD8EA-DD7E-3A82-57FD-30A1174512C9}"/>
+              </a:ext>
+            </a:extLst>
+          </xdr:cNvPr>
+          <xdr:cNvSpPr/>
+        </xdr:nvSpPr>
+        <xdr:spPr>
+          <a:xfrm>
+            <a:off x="513698" y="358110"/>
+            <a:ext cx="1799167" cy="825500"/>
+          </a:xfrm>
+          <a:prstGeom prst="round2DiagRect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:srgbClr val="E1E3E6"/>
+          </a:solidFill>
+          <a:ln>
+            <a:solidFill>
+              <a:srgbClr val="E1E3E6"/>
+            </a:solidFill>
+          </a:ln>
+        </xdr:spPr>
+        <xdr:style>
+          <a:lnRef idx="2">
+            <a:schemeClr val="accent1">
+              <a:shade val="50000"/>
+            </a:schemeClr>
+          </a:lnRef>
+          <a:fillRef idx="1">
+            <a:schemeClr val="accent1"/>
+          </a:fillRef>
+          <a:effectRef idx="0">
+            <a:schemeClr val="accent1"/>
+          </a:effectRef>
+          <a:fontRef idx="minor">
+            <a:schemeClr val="lt1"/>
+          </a:fontRef>
+        </xdr:style>
+        <xdr:txBody>
+          <a:bodyPr vertOverflow="clip" horzOverflow="clip" lIns="365760" rtlCol="0" anchor="ctr"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="ctr"/>
+            <a:r>
+              <a:rPr lang="en-US" sz="1200" b="1" i="1">
+                <a:solidFill>
+                  <a:sysClr val="windowText" lastClr="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Aptos" panose="020B0004020202020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>Activities</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1200" b="1" i="1" baseline="0">
+                <a:solidFill>
+                  <a:sysClr val="windowText" lastClr="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Aptos" panose="020B0004020202020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t> that are</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1200" b="1" i="1">
+                <a:solidFill>
+                  <a:sysClr val="windowText" lastClr="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Aptos" panose="020B0004020202020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t> shaded represent mandatory activities as shown in journal</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1200" b="1" i="1" baseline="0">
+                <a:solidFill>
+                  <a:sysClr val="windowText" lastClr="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Aptos" panose="020B0004020202020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t> format.</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" sz="1200" b="1" i="1">
+              <a:solidFill>
+                <a:sysClr val="windowText" lastClr="000000"/>
+              </a:solidFill>
+              <a:latin typeface="Aptos" panose="020B0004020202020204" pitchFamily="34" charset="0"/>
+            </a:endParaRPr>
+          </a:p>
+        </xdr:txBody>
+      </xdr:sp>
+      <xdr:pic>
+        <xdr:nvPicPr>
+          <xdr:cNvPr id="7" name="Picture 6">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{9A1F0C35-7865-A132-5610-C53C6D00DDCE}"/>
+              </a:ext>
+            </a:extLst>
+          </xdr:cNvPr>
+          <xdr:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </xdr:cNvPicPr>
+        </xdr:nvPicPr>
+        <xdr:blipFill>
+          <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId4" cstate="print">
+            <a:extLst>
+              <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+              </a:ext>
+            </a:extLst>
+          </a:blip>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </xdr:blipFill>
+        <xdr:spPr>
+          <a:xfrm>
+            <a:off x="610411" y="579354"/>
+            <a:ext cx="257387" cy="402167"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </xdr:spPr>
+      </xdr:pic>
+    </xdr:grpSp>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+</xdr:wsDr>
+</file>
+
+<file path=xl/drawings/drawing5.xml><?xml version="1.0" encoding="utf-8"?>
+<xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+  <xdr:twoCellAnchor>
+    <xdr:from>
+      <xdr:col>6</xdr:col>
+      <xdr:colOff>9525</xdr:colOff>
+      <xdr:row>0</xdr:row>
+      <xdr:rowOff>123825</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>8</xdr:col>
+      <xdr:colOff>349567</xdr:colOff>
+      <xdr:row>1</xdr:row>
+      <xdr:rowOff>398144</xdr:rowOff>
+    </xdr:to>
+    <xdr:sp macro="" textlink="">
+      <xdr:nvSpPr>
+        <xdr:cNvPr id="2" name="TextBox 1">
+          <a:hlinkClick xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="rId1" tooltip="Click Here"/>
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0200-000002000000}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr txBox="1"/>
       </xdr:nvSpPr>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="10963275" y="123825"/>
           <a:ext cx="1554480" cy="726757"/>
         </a:xfrm>
         <a:prstGeom prst="roundRect">
           <a:avLst/>
         </a:prstGeom>
         <a:solidFill>
           <a:srgbClr val="41B6E6"/>
         </a:solidFill>
         <a:ln w="9525" cmpd="sng">
           <a:solidFill>
             <a:srgbClr val="41B6E6"/>
           </a:solidFill>
         </a:ln>
         <a:effectLst>
           <a:outerShdw blurRad="50800" dist="38100" dir="8100000" algn="tr" rotWithShape="0">
             <a:prstClr val="black">
               <a:alpha val="40000"/>
             </a:prstClr>
           </a:outerShdw>
         </a:effectLst>
       </xdr:spPr>
       <xdr:style>
         <a:lnRef idx="0">
           <a:scrgbClr r="0" g="0" b="0"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:scrgbClr r="0" g="0" b="0"/>
         </a:fillRef>
         <a:effectRef idx="0">
           <a:scrgbClr r="0" g="0" b="0"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="dk1"/>
         </a:fontRef>
       </xdr:style>
       <xdr:txBody>
         <a:bodyPr vertOverflow="clip" horzOverflow="clip" wrap="square" tIns="0" bIns="0" rtlCol="0" anchor="ctr"/>
         <a:lstStyle/>
         <a:p>
           <a:pPr algn="ctr"/>
           <a:r>
-            <a:rPr lang="en-US" sz="1200" b="1" baseline="0">
+            <a:rPr lang="en-US" sz="1100" b="1" baseline="0">
               <a:solidFill>
                 <a:srgbClr val="2C3136"/>
               </a:solidFill>
+              <a:latin typeface="Aptos" panose="020B0004020202020204" pitchFamily="34" charset="0"/>
             </a:rPr>
             <a:t>City|Town|Village|RM Calendar</a:t>
           </a:r>
-          <a:endParaRPr lang="en-US" sz="1200" b="1">
+          <a:endParaRPr lang="en-US" sz="1100" b="1">
             <a:solidFill>
               <a:srgbClr val="2C3136"/>
             </a:solidFill>
+            <a:latin typeface="Aptos" panose="020B0004020202020204" pitchFamily="34" charset="0"/>
           </a:endParaRPr>
         </a:p>
       </xdr:txBody>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>8</xdr:col>
       <xdr:colOff>447674</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>123825</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>11</xdr:col>
       <xdr:colOff>180498</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>398144</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="3" name="TextBox 2">
           <a:hlinkClick xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="rId2" tooltip="Click Here"/>
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
@@ -5961,69 +6989,72 @@
               <a:alpha val="40000"/>
             </a:prstClr>
           </a:outerShdw>
         </a:effectLst>
       </xdr:spPr>
       <xdr:style>
         <a:lnRef idx="0">
           <a:scrgbClr r="0" g="0" b="0"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:scrgbClr r="0" g="0" b="0"/>
         </a:fillRef>
         <a:effectRef idx="0">
           <a:scrgbClr r="0" g="0" b="0"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="dk1"/>
         </a:fontRef>
       </xdr:style>
       <xdr:txBody>
         <a:bodyPr vertOverflow="clip" horzOverflow="clip" wrap="square" tIns="0" bIns="0" rtlCol="0" anchor="ctr"/>
         <a:lstStyle/>
         <a:p>
           <a:pPr algn="ctr"/>
           <a:r>
-            <a:rPr lang="en-US" sz="1200" b="1">
+            <a:rPr lang="en-US" sz="1100" b="1">
               <a:solidFill>
                 <a:srgbClr val="2C3136"/>
               </a:solidFill>
+              <a:latin typeface="Aptos" panose="020B0004020202020204" pitchFamily="34" charset="0"/>
             </a:rPr>
             <a:t>Election</a:t>
           </a:r>
           <a:r>
-            <a:rPr lang="en-US" sz="1200" b="1" baseline="0">
+            <a:rPr lang="en-US" sz="1100" b="1" baseline="0">
               <a:solidFill>
                 <a:srgbClr val="2C3136"/>
               </a:solidFill>
+              <a:latin typeface="Aptos" panose="020B0004020202020204" pitchFamily="34" charset="0"/>
             </a:rPr>
             <a:t> Forms and Links</a:t>
           </a:r>
-          <a:endParaRPr lang="en-US" sz="1200" b="1">
+          <a:endParaRPr lang="en-US" sz="1100" b="1">
             <a:solidFill>
               <a:srgbClr val="2C3136"/>
             </a:solidFill>
+            <a:latin typeface="Aptos" panose="020B0004020202020204" pitchFamily="34" charset="0"/>
           </a:endParaRPr>
         </a:p>
       </xdr:txBody>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>11</xdr:col>
       <xdr:colOff>276223</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>123825</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>14</xdr:col>
       <xdr:colOff>9047</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>398145</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="4" name="TextBox 3">
           <a:hlinkClick xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="rId3" tooltip="Click Here"/>
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
@@ -6055,66 +7086,67 @@
               <a:alpha val="40000"/>
             </a:prstClr>
           </a:outerShdw>
         </a:effectLst>
       </xdr:spPr>
       <xdr:style>
         <a:lnRef idx="0">
           <a:scrgbClr r="0" g="0" b="0"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:scrgbClr r="0" g="0" b="0"/>
         </a:fillRef>
         <a:effectRef idx="0">
           <a:scrgbClr r="0" g="0" b="0"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="dk1"/>
         </a:fontRef>
       </xdr:style>
       <xdr:txBody>
         <a:bodyPr vertOverflow="clip" horzOverflow="clip" wrap="square" tIns="0" bIns="0" rtlCol="0" anchor="ctr"/>
         <a:lstStyle/>
         <a:p>
           <a:pPr algn="ctr"/>
           <a:r>
-            <a:rPr lang="en-US" sz="1200" b="1">
+            <a:rPr lang="en-US" sz="1100" b="1">
               <a:solidFill>
                 <a:srgbClr val="2C3136"/>
               </a:solidFill>
+              <a:latin typeface="Aptos" panose="020B0004020202020204" pitchFamily="34" charset="0"/>
             </a:rPr>
             <a:t>Back to Start Menu</a:t>
           </a:r>
         </a:p>
       </xdr:txBody>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
 </xdr:wsDr>
 </file>
 
-<file path=xl/drawings/drawing4.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=xl/drawings/drawing6.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>7</xdr:col>
       <xdr:colOff>607218</xdr:colOff>
       <xdr:row>2</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>10</xdr:col>
       <xdr:colOff>431482</xdr:colOff>
       <xdr:row>2</xdr:row>
       <xdr:rowOff>731520</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="76" name="TextBox 75">
           <a:hlinkClick xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="rId1" tooltip="Click Here"/>
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0300-00004C000000}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr txBox="1"/>
@@ -6162,68 +7194,70 @@
         <a:lstStyle/>
         <a:p>
           <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="ctr" defTabSz="914400" eaLnBrk="1" fontAlgn="auto" latinLnBrk="0" hangingPunct="1">
             <a:lnSpc>
               <a:spcPct val="100000"/>
             </a:lnSpc>
             <a:spcBef>
               <a:spcPts val="0"/>
             </a:spcBef>
             <a:spcAft>
               <a:spcPts val="0"/>
             </a:spcAft>
             <a:buClrTx/>
             <a:buSzTx/>
             <a:buFontTx/>
             <a:buNone/>
             <a:tabLst/>
             <a:defRPr/>
           </a:pPr>
           <a:r>
             <a:rPr lang="en-US" sz="1400" b="1" baseline="0">
               <a:solidFill>
                 <a:schemeClr val="dk1"/>
               </a:solidFill>
               <a:effectLst/>
-              <a:latin typeface="+mn-lt"/>
+              <a:latin typeface="Aptos" panose="020B0004020202020204" pitchFamily="34" charset="0"/>
               <a:ea typeface="+mn-ea"/>
               <a:cs typeface="+mn-cs"/>
             </a:rPr>
             <a:t>City|Town|Village|RM </a:t>
           </a:r>
           <a:r>
             <a:rPr lang="en-US" sz="1400" b="1" baseline="0">
               <a:solidFill>
                 <a:srgbClr val="2C3136"/>
               </a:solidFill>
+              <a:latin typeface="Aptos" panose="020B0004020202020204" pitchFamily="34" charset="0"/>
             </a:rPr>
             <a:t>Journal</a:t>
           </a:r>
           <a:endParaRPr lang="en-US" sz="1400" b="1">
             <a:solidFill>
               <a:srgbClr val="2C3136"/>
             </a:solidFill>
+            <a:latin typeface="Aptos" panose="020B0004020202020204" pitchFamily="34" charset="0"/>
           </a:endParaRPr>
         </a:p>
       </xdr:txBody>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>7</xdr:col>
       <xdr:colOff>607218</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>115661</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>10</xdr:col>
       <xdr:colOff>431482</xdr:colOff>
       <xdr:row>5</xdr:row>
       <xdr:rowOff>513806</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="77" name="TextBox 76">
           <a:hlinkClick xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="rId2" tooltip="Click Here"/>
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
@@ -6259,65 +7293,68 @@
       </xdr:spPr>
       <xdr:style>
         <a:lnRef idx="0">
           <a:scrgbClr r="0" g="0" b="0"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:scrgbClr r="0" g="0" b="0"/>
         </a:fillRef>
         <a:effectRef idx="0">
           <a:scrgbClr r="0" g="0" b="0"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="dk1"/>
         </a:fontRef>
       </xdr:style>
       <xdr:txBody>
         <a:bodyPr vertOverflow="clip" horzOverflow="clip" wrap="square" tIns="0" bIns="0" rtlCol="0" anchor="ctr"/>
         <a:lstStyle/>
         <a:p>
           <a:pPr algn="ctr"/>
           <a:r>
             <a:rPr lang="en-US" sz="1400" b="1">
               <a:solidFill>
                 <a:srgbClr val="2C3136"/>
               </a:solidFill>
+              <a:latin typeface="Aptos" panose="020B0004020202020204" pitchFamily="34" charset="0"/>
             </a:rPr>
             <a:t>Election</a:t>
           </a:r>
           <a:r>
             <a:rPr lang="en-US" sz="1400" b="1" baseline="0">
               <a:solidFill>
                 <a:srgbClr val="2C3136"/>
               </a:solidFill>
+              <a:latin typeface="Aptos" panose="020B0004020202020204" pitchFamily="34" charset="0"/>
             </a:rPr>
             <a:t> Forms and Links</a:t>
           </a:r>
           <a:endParaRPr lang="en-US" sz="1400" b="1">
             <a:solidFill>
               <a:srgbClr val="2C3136"/>
             </a:solidFill>
+            <a:latin typeface="Aptos" panose="020B0004020202020204" pitchFamily="34" charset="0"/>
           </a:endParaRPr>
         </a:p>
       </xdr:txBody>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>7</xdr:col>
       <xdr:colOff>607218</xdr:colOff>
       <xdr:row>5</xdr:row>
       <xdr:rowOff>883714</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>10</xdr:col>
       <xdr:colOff>431482</xdr:colOff>
       <xdr:row>7</xdr:row>
       <xdr:rowOff>519859</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="78" name="TextBox 77">
           <a:hlinkClick xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="rId3" tooltip="Click Here"/>
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
@@ -6353,86 +7390,87 @@
       </xdr:spPr>
       <xdr:style>
         <a:lnRef idx="0">
           <a:scrgbClr r="0" g="0" b="0"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:scrgbClr r="0" g="0" b="0"/>
         </a:fillRef>
         <a:effectRef idx="0">
           <a:scrgbClr r="0" g="0" b="0"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="dk1"/>
         </a:fontRef>
       </xdr:style>
       <xdr:txBody>
         <a:bodyPr vertOverflow="clip" horzOverflow="clip" wrap="square" tIns="0" bIns="0" rtlCol="0" anchor="ctr"/>
         <a:lstStyle/>
         <a:p>
           <a:pPr algn="ctr"/>
           <a:r>
             <a:rPr lang="en-US" sz="1400" b="1">
               <a:solidFill>
                 <a:srgbClr val="2C3136"/>
               </a:solidFill>
+              <a:latin typeface="Aptos" panose="020B0004020202020204" pitchFamily="34" charset="0"/>
             </a:rPr>
             <a:t>Back to Start Menu</a:t>
           </a:r>
         </a:p>
       </xdr:txBody>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>5</xdr:col>
       <xdr:colOff>1725083</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>105834</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>6</xdr:col>
       <xdr:colOff>2042584</xdr:colOff>
       <xdr:row>2</xdr:row>
       <xdr:rowOff>920752</xdr:rowOff>
     </xdr:to>
     <xdr:grpSp>
       <xdr:nvGrpSpPr>
         <xdr:cNvPr id="79" name="Group 78">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0300-00004F000000}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvGrpSpPr/>
       </xdr:nvGrpSpPr>
       <xdr:grpSpPr>
         <a:xfrm>
-          <a:off x="12437533" y="376503"/>
-          <a:ext cx="2466976" cy="987955"/>
+          <a:off x="12250208" y="382059"/>
+          <a:ext cx="2422526" cy="976843"/>
           <a:chOff x="513698" y="358110"/>
           <a:chExt cx="1799167" cy="825500"/>
         </a:xfrm>
       </xdr:grpSpPr>
       <xdr:sp macro="" textlink="">
         <xdr:nvSpPr>
           <xdr:cNvPr id="80" name="Round Diagonal Corner Rectangle 79">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0300-000050000000}"/>
               </a:ext>
             </a:extLst>
           </xdr:cNvPr>
           <xdr:cNvSpPr/>
         </xdr:nvSpPr>
         <xdr:spPr>
           <a:xfrm>
             <a:off x="513698" y="358110"/>
             <a:ext cx="1799167" cy="825500"/>
           </a:xfrm>
           <a:prstGeom prst="round2DiagRect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="E1E3E6"/>
@@ -6447,127 +7485,132 @@
           <a:lnRef idx="2">
             <a:schemeClr val="accent1">
               <a:shade val="50000"/>
             </a:schemeClr>
           </a:lnRef>
           <a:fillRef idx="1">
             <a:schemeClr val="accent1"/>
           </a:fillRef>
           <a:effectRef idx="0">
             <a:schemeClr val="accent1"/>
           </a:effectRef>
           <a:fontRef idx="minor">
             <a:schemeClr val="lt1"/>
           </a:fontRef>
         </xdr:style>
         <xdr:txBody>
           <a:bodyPr vertOverflow="clip" horzOverflow="clip" lIns="365760" rtlCol="0" anchor="ctr"/>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="en-US" sz="1200" b="1" i="1">
                 <a:solidFill>
                   <a:sysClr val="windowText" lastClr="000000"/>
                 </a:solidFill>
+                <a:latin typeface="Aptos" panose="020B0004020202020204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>Activities</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="en-US" sz="1200" b="1" i="1" baseline="0">
                 <a:solidFill>
                   <a:sysClr val="windowText" lastClr="000000"/>
                 </a:solidFill>
+                <a:latin typeface="Aptos" panose="020B0004020202020204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t> that are</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="en-US" sz="1200" b="1" i="1">
                 <a:solidFill>
                   <a:sysClr val="windowText" lastClr="000000"/>
                 </a:solidFill>
+                <a:latin typeface="Aptos" panose="020B0004020202020204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t> shaded represent mandatory activities as shown in journal</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="en-US" sz="1200" b="1" i="1" baseline="0">
                 <a:solidFill>
                   <a:sysClr val="windowText" lastClr="000000"/>
                 </a:solidFill>
+                <a:latin typeface="Aptos" panose="020B0004020202020204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t> format.</a:t>
             </a:r>
             <a:endParaRPr lang="en-US" sz="1200" b="1" i="1">
               <a:solidFill>
                 <a:sysClr val="windowText" lastClr="000000"/>
               </a:solidFill>
+              <a:latin typeface="Aptos" panose="020B0004020202020204" pitchFamily="34" charset="0"/>
             </a:endParaRPr>
           </a:p>
         </xdr:txBody>
       </xdr:sp>
       <xdr:pic>
         <xdr:nvPicPr>
           <xdr:cNvPr id="81" name="Picture 80">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0300-000051000000}"/>
               </a:ext>
             </a:extLst>
           </xdr:cNvPr>
           <xdr:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </xdr:cNvPicPr>
         </xdr:nvPicPr>
         <xdr:blipFill>
           <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId4" cstate="print">
             <a:extLst>
               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
               </a:ext>
             </a:extLst>
           </a:blip>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </xdr:blipFill>
         <xdr:spPr>
           <a:xfrm>
             <a:off x="610411" y="579354"/>
             <a:ext cx="257387" cy="402167"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </xdr:spPr>
       </xdr:pic>
     </xdr:grpSp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
 </xdr:wsDr>
 </file>
 
-<file path=xl/drawings/drawing5.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=xl/drawings/drawing7.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>6</xdr:col>
       <xdr:colOff>9525</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>123824</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>8</xdr:col>
       <xdr:colOff>349567</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>402906</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="2" name="TextBox 1">
           <a:hlinkClick xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="rId1" tooltip="Click Here"/>
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0400-000002000000}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr txBox="1"/>
@@ -6594,61 +7637,63 @@
               <a:alpha val="40000"/>
             </a:prstClr>
           </a:outerShdw>
         </a:effectLst>
       </xdr:spPr>
       <xdr:style>
         <a:lnRef idx="0">
           <a:scrgbClr r="0" g="0" b="0"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:scrgbClr r="0" g="0" b="0"/>
         </a:fillRef>
         <a:effectRef idx="0">
           <a:scrgbClr r="0" g="0" b="0"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="dk1"/>
         </a:fontRef>
       </xdr:style>
       <xdr:txBody>
         <a:bodyPr vertOverflow="clip" horzOverflow="clip" wrap="square" tIns="0" bIns="0" rtlCol="0" anchor="ctr"/>
         <a:lstStyle/>
         <a:p>
           <a:pPr algn="ctr"/>
           <a:r>
-            <a:rPr lang="en-US" sz="1200" b="1" baseline="0">
+            <a:rPr lang="en-US" sz="1100" b="1" baseline="0">
               <a:solidFill>
                 <a:srgbClr val="2C3136"/>
               </a:solidFill>
+              <a:latin typeface="Aptos" panose="020B0004020202020204" pitchFamily="34" charset="0"/>
             </a:rPr>
             <a:t>Resort Village Calendar</a:t>
           </a:r>
-          <a:endParaRPr lang="en-US" sz="1200" b="1">
+          <a:endParaRPr lang="en-US" sz="1100" b="1">
             <a:solidFill>
               <a:srgbClr val="2C3136"/>
             </a:solidFill>
+            <a:latin typeface="Aptos" panose="020B0004020202020204" pitchFamily="34" charset="0"/>
           </a:endParaRPr>
         </a:p>
       </xdr:txBody>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>8</xdr:col>
       <xdr:colOff>447674</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>123824</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>11</xdr:col>
       <xdr:colOff>180498</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>402906</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="3" name="TextBox 2">
           <a:hlinkClick xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="rId2" tooltip="Click Here"/>
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
@@ -6680,69 +7725,72 @@
               <a:alpha val="40000"/>
             </a:prstClr>
           </a:outerShdw>
         </a:effectLst>
       </xdr:spPr>
       <xdr:style>
         <a:lnRef idx="0">
           <a:scrgbClr r="0" g="0" b="0"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:scrgbClr r="0" g="0" b="0"/>
         </a:fillRef>
         <a:effectRef idx="0">
           <a:scrgbClr r="0" g="0" b="0"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="dk1"/>
         </a:fontRef>
       </xdr:style>
       <xdr:txBody>
         <a:bodyPr vertOverflow="clip" horzOverflow="clip" wrap="square" tIns="0" bIns="0" rtlCol="0" anchor="ctr"/>
         <a:lstStyle/>
         <a:p>
           <a:pPr algn="ctr"/>
           <a:r>
-            <a:rPr lang="en-US" sz="1200" b="1">
+            <a:rPr lang="en-US" sz="1100" b="1">
               <a:solidFill>
                 <a:srgbClr val="2C3136"/>
               </a:solidFill>
+              <a:latin typeface="Aptos" panose="020B0004020202020204" pitchFamily="34" charset="0"/>
             </a:rPr>
             <a:t>Election</a:t>
           </a:r>
           <a:r>
-            <a:rPr lang="en-US" sz="1200" b="1" baseline="0">
+            <a:rPr lang="en-US" sz="1100" b="1" baseline="0">
               <a:solidFill>
                 <a:srgbClr val="2C3136"/>
               </a:solidFill>
+              <a:latin typeface="Aptos" panose="020B0004020202020204" pitchFamily="34" charset="0"/>
             </a:rPr>
             <a:t> Forms and Links</a:t>
           </a:r>
-          <a:endParaRPr lang="en-US" sz="1200" b="1">
+          <a:endParaRPr lang="en-US" sz="1100" b="1">
             <a:solidFill>
               <a:srgbClr val="2C3136"/>
             </a:solidFill>
+            <a:latin typeface="Aptos" panose="020B0004020202020204" pitchFamily="34" charset="0"/>
           </a:endParaRPr>
         </a:p>
       </xdr:txBody>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>11</xdr:col>
       <xdr:colOff>276223</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>123825</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>14</xdr:col>
       <xdr:colOff>9047</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>402907</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="4" name="TextBox 3">
           <a:hlinkClick xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="rId3" tooltip="Click Here"/>
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
@@ -6774,66 +7822,67 @@
               <a:alpha val="40000"/>
             </a:prstClr>
           </a:outerShdw>
         </a:effectLst>
       </xdr:spPr>
       <xdr:style>
         <a:lnRef idx="0">
           <a:scrgbClr r="0" g="0" b="0"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:scrgbClr r="0" g="0" b="0"/>
         </a:fillRef>
         <a:effectRef idx="0">
           <a:scrgbClr r="0" g="0" b="0"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="dk1"/>
         </a:fontRef>
       </xdr:style>
       <xdr:txBody>
         <a:bodyPr vertOverflow="clip" horzOverflow="clip" wrap="square" tIns="0" bIns="0" rtlCol="0" anchor="ctr"/>
         <a:lstStyle/>
         <a:p>
           <a:pPr algn="ctr"/>
           <a:r>
-            <a:rPr lang="en-US" sz="1200" b="1">
+            <a:rPr lang="en-US" sz="1100" b="1">
               <a:solidFill>
                 <a:srgbClr val="2C3136"/>
               </a:solidFill>
+              <a:latin typeface="Aptos" panose="020B0004020202020204" pitchFamily="34" charset="0"/>
             </a:rPr>
             <a:t>Back to Start Menu</a:t>
           </a:r>
         </a:p>
       </xdr:txBody>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
 </xdr:wsDr>
 </file>
 
-<file path=xl/drawings/drawing6.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=xl/drawings/drawing8.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>7</xdr:col>
       <xdr:colOff>607218</xdr:colOff>
       <xdr:row>2</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>10</xdr:col>
       <xdr:colOff>431482</xdr:colOff>
       <xdr:row>2</xdr:row>
       <xdr:rowOff>640080</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="2" name="TextBox 1">
           <a:hlinkClick xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="rId1" tooltip="Click Here"/>
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0500-000002000000}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr txBox="1"/>
@@ -6864,57 +7913,59 @@
       </xdr:spPr>
       <xdr:style>
         <a:lnRef idx="0">
           <a:scrgbClr r="0" g="0" b="0"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:scrgbClr r="0" g="0" b="0"/>
         </a:fillRef>
         <a:effectRef idx="0">
           <a:scrgbClr r="0" g="0" b="0"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="dk1"/>
         </a:fontRef>
       </xdr:style>
       <xdr:txBody>
         <a:bodyPr vertOverflow="clip" horzOverflow="clip" wrap="square" lIns="91440" tIns="0" bIns="0" rtlCol="0" anchor="ctr"/>
         <a:lstStyle/>
         <a:p>
           <a:pPr algn="ctr"/>
           <a:r>
             <a:rPr lang="en-US" sz="1400" b="1" baseline="0">
               <a:solidFill>
                 <a:srgbClr val="2C3136"/>
               </a:solidFill>
+              <a:latin typeface="Aptos" panose="020B0004020202020204" pitchFamily="34" charset="0"/>
             </a:rPr>
             <a:t>Resort Village Journal</a:t>
           </a:r>
           <a:endParaRPr lang="en-US" sz="1400" b="1">
             <a:solidFill>
               <a:srgbClr val="2C3136"/>
             </a:solidFill>
+            <a:latin typeface="Aptos" panose="020B0004020202020204" pitchFamily="34" charset="0"/>
           </a:endParaRPr>
         </a:p>
       </xdr:txBody>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>7</xdr:col>
       <xdr:colOff>607218</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>133618</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>10</xdr:col>
       <xdr:colOff>431482</xdr:colOff>
       <xdr:row>5</xdr:row>
       <xdr:rowOff>440323</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="3" name="TextBox 2">
           <a:hlinkClick xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="rId2" tooltip="Click Here"/>
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
@@ -6950,65 +8001,68 @@
       </xdr:spPr>
       <xdr:style>
         <a:lnRef idx="0">
           <a:scrgbClr r="0" g="0" b="0"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:scrgbClr r="0" g="0" b="0"/>
         </a:fillRef>
         <a:effectRef idx="0">
           <a:scrgbClr r="0" g="0" b="0"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="dk1"/>
         </a:fontRef>
       </xdr:style>
       <xdr:txBody>
         <a:bodyPr vertOverflow="clip" horzOverflow="clip" wrap="square" tIns="0" bIns="0" rtlCol="0" anchor="ctr"/>
         <a:lstStyle/>
         <a:p>
           <a:pPr algn="ctr"/>
           <a:r>
             <a:rPr lang="en-US" sz="1400" b="1">
               <a:solidFill>
                 <a:srgbClr val="2C3136"/>
               </a:solidFill>
+              <a:latin typeface="Aptos" panose="020B0004020202020204" pitchFamily="34" charset="0"/>
             </a:rPr>
             <a:t>Election</a:t>
           </a:r>
           <a:r>
             <a:rPr lang="en-US" sz="1400" b="1" baseline="0">
               <a:solidFill>
                 <a:srgbClr val="2C3136"/>
               </a:solidFill>
+              <a:latin typeface="Aptos" panose="020B0004020202020204" pitchFamily="34" charset="0"/>
             </a:rPr>
             <a:t> Forms and Links</a:t>
           </a:r>
           <a:endParaRPr lang="en-US" sz="1400" b="1">
             <a:solidFill>
               <a:srgbClr val="2C3136"/>
             </a:solidFill>
+            <a:latin typeface="Aptos" panose="020B0004020202020204" pitchFamily="34" charset="0"/>
           </a:endParaRPr>
         </a:p>
       </xdr:txBody>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>7</xdr:col>
       <xdr:colOff>607218</xdr:colOff>
       <xdr:row>5</xdr:row>
       <xdr:rowOff>862549</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>10</xdr:col>
       <xdr:colOff>431482</xdr:colOff>
       <xdr:row>7</xdr:row>
       <xdr:rowOff>407254</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="4" name="TextBox 3">
           <a:hlinkClick xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="rId3" tooltip="Click Here"/>
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
@@ -7040,90 +8094,91 @@
               <a:alpha val="40000"/>
             </a:prstClr>
           </a:outerShdw>
         </a:effectLst>
       </xdr:spPr>
       <xdr:style>
         <a:lnRef idx="0">
           <a:scrgbClr r="0" g="0" b="0"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:scrgbClr r="0" g="0" b="0"/>
         </a:fillRef>
         <a:effectRef idx="0">
           <a:scrgbClr r="0" g="0" b="0"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="dk1"/>
         </a:fontRef>
       </xdr:style>
       <xdr:txBody>
         <a:bodyPr vertOverflow="clip" horzOverflow="clip" wrap="square" tIns="0" bIns="0" rtlCol="0" anchor="ctr"/>
         <a:lstStyle/>
         <a:p>
           <a:pPr algn="ctr"/>
           <a:r>
-            <a:rPr lang="en-US" sz="1200" b="1">
+            <a:rPr lang="en-US" sz="1400" b="1">
               <a:solidFill>
                 <a:srgbClr val="2C3136"/>
               </a:solidFill>
+              <a:latin typeface="Aptos" panose="020B0004020202020204" pitchFamily="34" charset="0"/>
             </a:rPr>
             <a:t>Back to Start Menu</a:t>
           </a:r>
         </a:p>
       </xdr:txBody>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>6</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>116416</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>7</xdr:col>
       <xdr:colOff>3176</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>1</xdr:rowOff>
     </xdr:to>
     <xdr:grpSp>
       <xdr:nvGrpSpPr>
         <xdr:cNvPr id="5" name="Group 4">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0500-000005000000}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvGrpSpPr/>
       </xdr:nvGrpSpPr>
       <xdr:grpSpPr>
         <a:xfrm>
-          <a:off x="12858750" y="390260"/>
-          <a:ext cx="2149476" cy="978960"/>
+          <a:off x="12630150" y="392641"/>
+          <a:ext cx="2108201" cy="988485"/>
           <a:chOff x="513698" y="358110"/>
           <a:chExt cx="1799167" cy="825500"/>
         </a:xfrm>
       </xdr:grpSpPr>
       <xdr:sp macro="" textlink="">
         <xdr:nvSpPr>
           <xdr:cNvPr id="6" name="Round Diagonal Corner Rectangle 5">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0500-000006000000}"/>
               </a:ext>
             </a:extLst>
           </xdr:cNvPr>
           <xdr:cNvSpPr/>
         </xdr:nvSpPr>
         <xdr:spPr>
           <a:xfrm>
             <a:off x="513698" y="358110"/>
             <a:ext cx="1799167" cy="825500"/>
           </a:xfrm>
           <a:prstGeom prst="round2DiagRect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="E1E3E6"/>
@@ -7134,128 +8189,137 @@
             </a:solidFill>
           </a:ln>
         </xdr:spPr>
         <xdr:style>
           <a:lnRef idx="2">
             <a:schemeClr val="accent1">
               <a:shade val="50000"/>
             </a:schemeClr>
           </a:lnRef>
           <a:fillRef idx="1">
             <a:schemeClr val="accent1"/>
           </a:fillRef>
           <a:effectRef idx="0">
             <a:schemeClr val="accent1"/>
           </a:effectRef>
           <a:fontRef idx="minor">
             <a:schemeClr val="lt1"/>
           </a:fontRef>
         </xdr:style>
         <xdr:txBody>
           <a:bodyPr vertOverflow="clip" horzOverflow="clip" lIns="365760" rtlCol="0" anchor="ctr"/>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
-              <a:rPr lang="en-US" sz="1200" b="1" i="1">
+              <a:rPr lang="en-US" sz="1100" b="1" i="1">
                 <a:solidFill>
                   <a:sysClr val="windowText" lastClr="000000"/>
                 </a:solidFill>
+                <a:latin typeface="Aptos" panose="020B0004020202020204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>Activities</a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="en-US" sz="1200" b="1" i="1" baseline="0">
+              <a:rPr lang="en-US" sz="1100" b="1" i="1" baseline="0">
                 <a:solidFill>
                   <a:sysClr val="windowText" lastClr="000000"/>
                 </a:solidFill>
+                <a:latin typeface="Aptos" panose="020B0004020202020204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t> that are</a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="en-US" sz="1200" b="1" i="1">
+              <a:rPr lang="en-US" sz="1100" b="1" i="1">
                 <a:solidFill>
                   <a:sysClr val="windowText" lastClr="000000"/>
                 </a:solidFill>
+                <a:latin typeface="Aptos" panose="020B0004020202020204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t> shaded represent mandatory activities as shown in journal</a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="en-US" sz="1200" b="1" i="1" baseline="0">
+              <a:rPr lang="en-US" sz="1100" b="1" i="1" baseline="0">
                 <a:solidFill>
                   <a:sysClr val="windowText" lastClr="000000"/>
                 </a:solidFill>
+                <a:latin typeface="Aptos" panose="020B0004020202020204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t> format.</a:t>
             </a:r>
-            <a:endParaRPr lang="en-US" sz="1200" b="1" i="1">
+            <a:endParaRPr lang="en-US" sz="1100" b="1" i="1">
               <a:solidFill>
                 <a:sysClr val="windowText" lastClr="000000"/>
               </a:solidFill>
+              <a:latin typeface="Aptos" panose="020B0004020202020204" pitchFamily="34" charset="0"/>
             </a:endParaRPr>
           </a:p>
         </xdr:txBody>
       </xdr:sp>
       <xdr:pic>
         <xdr:nvPicPr>
           <xdr:cNvPr id="7" name="Picture 6">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0500-000007000000}"/>
               </a:ext>
             </a:extLst>
           </xdr:cNvPr>
           <xdr:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </xdr:cNvPicPr>
         </xdr:nvPicPr>
         <xdr:blipFill>
           <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId4" cstate="print">
             <a:extLst>
               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
               </a:ext>
             </a:extLst>
           </a:blip>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </xdr:blipFill>
         <xdr:spPr>
           <a:xfrm>
             <a:off x="610411" y="579354"/>
             <a:ext cx="257387" cy="402167"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </xdr:spPr>
       </xdr:pic>
     </xdr:grpSp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
 </xdr:wsDr>
+</file>
+
+<file path=xl/persons/person.xml><?xml version="1.0" encoding="utf-8"?>
+<personList xmlns="http://schemas.microsoft.com/office/spreadsheetml/2018/threadedcomments" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main"/>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="5B9BD5"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>
@@ -7480,4075 +8544,5465 @@
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://publications.saskatchewan.ca/" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://publications.saskatchewan.ca/" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://publications.saskatchewan.ca/" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://publications.saskatchewan.ca/" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://publications.saskatchewan.ca/" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://publications.saskatchewan.ca/" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.saskatchewan.ca/government/municipal-administration/municipal-directory" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://publications.saskatchewan.ca/api/v1/products/77907/formats/87346/download" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/vmlDrawing" Target="../drawings/vmlDrawing1.vml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://publications.saskatchewan.ca/" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://publications.saskatchewan.ca/" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://publications.saskatchewan.ca/" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://publications.saskatchewan.ca/" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://publications.saskatchewan.ca/" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://publications.saskatchewan.ca/" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://publications.saskatchewan.ca/" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://publications.saskatchewan.ca/" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://publications.saskatchewan.ca/" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://publications.saskatchewan.ca/" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://publications.saskatchewan.ca/" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://publications.saskatchewan.ca/" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://publications.saskatchewan.ca/" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://publications.saskatchewan.ca/" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://publications.saskatchewan.ca/" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing2.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://publications.saskatchewan.ca/" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://publications.saskatchewan.ca/" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://publications.saskatchewan.ca/" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://publications.saskatchewan.ca/" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://publications.saskatchewan.ca/" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://publications.saskatchewan.ca/" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://publications.saskatchewan.ca/" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://publications.saskatchewan.ca/" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://publications.saskatchewan.ca/" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://publications.saskatchewan.ca/" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://publications.saskatchewan.ca/" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://municipalelection.saskatchewan.ca/" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://publications.saskatchewan.ca/" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="../comments1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://publications.saskatchewan.ca/" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://publications.saskatchewan.ca/" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://publications.saskatchewan.ca/" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://publications.saskatchewan.ca/" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://publications.saskatchewan.ca/" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://publications.saskatchewan.ca/" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://publications.saskatchewan.ca/api/v1/products/73891/formats/87019/download" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://publications.saskatchewan.ca/" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://municipal.gov.sk.ca/MERT" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://publications.saskatchewan.ca/" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://publications.saskatchewan.ca/" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://publications.saskatchewan.ca/" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://publications.saskatchewan.ca/" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://publications.saskatchewan.ca/" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.saskatchewan.ca/government/municipal-administration/municipal-directory" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://publications.saskatchewan.ca/" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://publications.saskatchewan.ca/" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://publications.saskatchewan.ca/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://publications.saskatchewan.ca/" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://publications.saskatchewan.ca/" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://publications.saskatchewan.ca/" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://publications.saskatchewan.ca/" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://publications.saskatchewan.ca/" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://publications.saskatchewan.ca/" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://publications.saskatchewan.ca/" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://publications.saskatchewan.ca/" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://publications.saskatchewan.ca/" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://publications.saskatchewan.ca/" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://municipalelection.saskatchewan.ca/" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://publications.saskatchewan.ca/" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://publications.saskatchewan.ca/" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://publications.saskatchewan.ca/" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://publications.saskatchewan.ca/" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://publications.saskatchewan.ca/" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://publications.saskatchewan.ca/" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://publications.saskatchewan.ca/" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://publications.saskatchewan.ca/" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://publications.saskatchewan.ca/api/v1/products/77907/formats/87346/download" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://publications.saskatchewan.ca/" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://publications.saskatchewan.ca/" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://publications.saskatchewan.ca/" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://publications.saskatchewan.ca/" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://publications.saskatchewan.ca/" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://publications.saskatchewan.ca/" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://publications.saskatchewan.ca/" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://publications.saskatchewan.ca/api/v1/products/73891/formats/87019/download" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://publications.saskatchewan.ca/" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://publications.saskatchewan.ca/" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://publications.saskatchewan.ca/" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://publications.saskatchewan.ca/" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://publications.saskatchewan.ca/" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://publications.saskatchewan.ca/" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://municipal.gov.sk.ca/MERT" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing2.xml"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://publications.saskatchewan.ca/" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://publications.saskatchewan.ca/" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing3.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://publications.saskatchewan.ca/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://publications.saskatchewan.ca/" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://publications.saskatchewan.ca/" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://municipalelection.saskatchewan.ca/" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://publications.saskatchewan.ca/" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.saskatchewan.ca/government/municipal-administration/municipal-directory" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing4.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings4.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing5.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://publications.saskatchewan.ca/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings5.bin"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://publications.saskatchewan.ca/" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://publications.saskatchewan.ca/" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://municipalelection.saskatchewan.ca/" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://publications.saskatchewan.ca/" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.saskatchewan.ca/government/municipal-administration/municipal-directory" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing6.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings6.bin"/></Relationships>
 </file>
 
+<file path=xl/worksheets/_rels/sheet7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing7.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://publications.saskatchewan.ca/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings7.bin"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://publications.saskatchewan.ca/" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://publications.saskatchewan.ca/" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://municipalelection.saskatchewan.ca/" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://publications.saskatchewan.ca/" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.saskatchewan.ca/government/municipal-administration/municipal-directory" TargetMode="External"/></Relationships>
+</file>
+
+<file path=xl/worksheets/_rels/sheet8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing8.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings8.bin"/></Relationships>
+</file>
+
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
   <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
-  <dimension ref="A1:H37"/>
+  <dimension ref="A1:H38"/>
   <sheetViews>
-    <sheetView showGridLines="0" showRowColHeaders="0" tabSelected="1" zoomScale="80" zoomScaleNormal="80" workbookViewId="0">
-      <selection activeCell="B5" sqref="B5:F6"/>
+    <sheetView showGridLines="0" showRowColHeaders="0" tabSelected="1" zoomScale="70" zoomScaleNormal="70" workbookViewId="0">
+      <selection activeCell="A7" sqref="A7"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="14.5" x14ac:dyDescent="0.35"/>
+  <sheetFormatPr defaultColWidth="9.109375" defaultRowHeight="14.4" x14ac:dyDescent="0.3"/>
   <cols>
-    <col min="1" max="1" width="48.7265625" customWidth="1"/>
-[...5 lines deleted...]
-    <col min="8" max="8" width="5.7265625" customWidth="1"/>
+    <col min="1" max="1" width="48.6640625" style="5" customWidth="1"/>
+    <col min="2" max="2" width="27.33203125" style="5" customWidth="1"/>
+    <col min="3" max="3" width="10" style="5" customWidth="1"/>
+    <col min="4" max="4" width="45.44140625" style="5" customWidth="1"/>
+    <col min="5" max="5" width="15" style="5" customWidth="1"/>
+    <col min="6" max="6" width="23.44140625" style="5" customWidth="1"/>
+    <col min="7" max="7" width="9.109375" style="5"/>
+    <col min="8" max="8" width="5.6640625" style="5" customWidth="1"/>
+    <col min="9" max="16384" width="9.109375" style="5"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:8" ht="3" customHeight="1" x14ac:dyDescent="0.35"/>
-[...2 lines deleted...]
-      <c r="B2" s="161" t="s">
+    <row r="1" spans="1:8" ht="3" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="2" spans="1:8" ht="83.25" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A2" s="139"/>
+      <c r="B2" s="170" t="s">
         <v>0</v>
       </c>
-      <c r="C2" s="162"/>
-[...18 lines deleted...]
-      <c r="B4" s="171" t="s">
+      <c r="C2" s="171"/>
+      <c r="D2" s="171"/>
+      <c r="E2" s="171"/>
+      <c r="F2" s="171"/>
+      <c r="G2" s="139"/>
+      <c r="H2" s="140"/>
+    </row>
+    <row r="3" spans="1:8" ht="17.399999999999999" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="A3" s="141"/>
+      <c r="B3" s="142"/>
+      <c r="C3" s="142"/>
+      <c r="D3" s="141"/>
+      <c r="E3" s="141"/>
+      <c r="F3" s="141"/>
+      <c r="G3" s="141"/>
+      <c r="H3" s="141"/>
+    </row>
+    <row r="4" spans="1:8" ht="24.6" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A4" s="143"/>
+      <c r="B4" s="180" t="s">
+        <v>150</v>
+      </c>
+      <c r="C4" s="181"/>
+      <c r="D4" s="181"/>
+      <c r="E4" s="181"/>
+      <c r="F4" s="182"/>
+      <c r="G4" s="143"/>
+      <c r="H4" s="143"/>
+    </row>
+    <row r="5" spans="1:8" ht="26.25" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A5" s="143"/>
+      <c r="B5" s="174" t="s">
+        <v>191</v>
+      </c>
+      <c r="C5" s="175"/>
+      <c r="D5" s="175"/>
+      <c r="E5" s="175"/>
+      <c r="F5" s="176"/>
+      <c r="G5" s="143"/>
+      <c r="H5" s="143"/>
+    </row>
+    <row r="6" spans="1:8" ht="55.95" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A6" s="143"/>
+      <c r="B6" s="177"/>
+      <c r="C6" s="178"/>
+      <c r="D6" s="178"/>
+      <c r="E6" s="178"/>
+      <c r="F6" s="179"/>
+      <c r="G6" s="143"/>
+      <c r="H6" s="143"/>
+    </row>
+    <row r="7" spans="1:8" ht="153.6" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A7" s="141"/>
+      <c r="B7" s="144"/>
+      <c r="C7" s="144"/>
+      <c r="D7" s="144"/>
+      <c r="E7" s="141"/>
+      <c r="F7" s="141"/>
+      <c r="G7" s="141"/>
+      <c r="H7" s="141"/>
+    </row>
+    <row r="8" spans="1:8" ht="63" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A8" s="141"/>
+      <c r="B8" s="183" t="s">
+        <v>151</v>
+      </c>
+      <c r="C8" s="184"/>
+      <c r="D8" s="184"/>
+      <c r="E8" s="184"/>
+      <c r="F8" s="184"/>
+      <c r="G8" s="141"/>
+      <c r="H8" s="141"/>
+    </row>
+    <row r="9" spans="1:8" ht="49.5" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A9" s="141"/>
+      <c r="B9" s="145"/>
+      <c r="C9" s="145"/>
+      <c r="D9" s="146"/>
+      <c r="E9" s="141"/>
+      <c r="F9" s="147"/>
+      <c r="G9" s="141"/>
+      <c r="H9" s="147"/>
+    </row>
+    <row r="10" spans="1:8" ht="65.099999999999994" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A10" s="141"/>
+      <c r="B10" s="172" t="s">
+        <v>148</v>
+      </c>
+      <c r="C10" s="173"/>
+      <c r="D10" s="148">
+        <v>46344</v>
+      </c>
+      <c r="E10" s="141"/>
+      <c r="F10" s="149"/>
+      <c r="G10" s="141"/>
+      <c r="H10" s="149"/>
+    </row>
+    <row r="11" spans="1:8" ht="18" x14ac:dyDescent="0.3">
+      <c r="A11" s="141"/>
+      <c r="B11" s="169"/>
+      <c r="C11" s="169"/>
+      <c r="D11" s="169"/>
+      <c r="E11" s="169"/>
+      <c r="F11" s="169"/>
+      <c r="G11" s="151"/>
+      <c r="H11" s="150"/>
+    </row>
+    <row r="12" spans="1:8" ht="95.25" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A12" s="141"/>
+      <c r="B12" s="152"/>
+      <c r="C12" s="152"/>
+      <c r="D12" s="153"/>
+      <c r="E12" s="151"/>
+      <c r="F12" s="151"/>
+      <c r="G12" s="151"/>
+      <c r="H12" s="151"/>
+    </row>
+    <row r="13" spans="1:8" ht="65.099999999999994" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A13" s="141"/>
+      <c r="B13" s="161" t="s">
+        <v>149</v>
+      </c>
+      <c r="C13" s="162"/>
+      <c r="D13" s="148">
+        <v>46284</v>
+      </c>
+      <c r="E13" s="141"/>
+      <c r="F13" s="141"/>
+      <c r="G13" s="141"/>
+      <c r="H13" s="141"/>
+    </row>
+    <row r="14" spans="1:8" ht="11.25" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="A14" s="141"/>
+      <c r="B14" s="154"/>
+      <c r="C14" s="154"/>
+      <c r="D14" s="155"/>
+      <c r="E14" s="151"/>
+      <c r="F14" s="151"/>
+      <c r="G14" s="151"/>
+      <c r="H14" s="151"/>
+    </row>
+    <row r="15" spans="1:8" ht="26.25" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="A15" s="141"/>
+      <c r="B15" s="156"/>
+      <c r="C15" s="156"/>
+      <c r="D15" s="156"/>
+      <c r="E15" s="141"/>
+      <c r="F15" s="141"/>
+      <c r="G15" s="141"/>
+      <c r="H15" s="141"/>
+    </row>
+    <row r="16" spans="1:8" ht="26.25" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="A16" s="141"/>
+      <c r="B16" s="156"/>
+      <c r="C16" s="156"/>
+      <c r="D16" s="156"/>
+      <c r="E16" s="141"/>
+      <c r="F16" s="141"/>
+      <c r="G16" s="141"/>
+      <c r="H16" s="141"/>
+    </row>
+    <row r="17" spans="1:8" ht="78" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="A17" s="141"/>
+      <c r="B17" s="156"/>
+      <c r="C17" s="156"/>
+      <c r="D17" s="156"/>
+      <c r="E17" s="141"/>
+      <c r="F17" s="141"/>
+      <c r="G17" s="141"/>
+      <c r="H17" s="141"/>
+    </row>
+    <row r="18" spans="1:8" ht="24.75" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A18" s="141"/>
+      <c r="B18" s="163" t="s">
+        <v>192</v>
+      </c>
+      <c r="C18" s="164"/>
+      <c r="D18" s="164"/>
+      <c r="E18" s="164"/>
+      <c r="F18" s="165"/>
+      <c r="G18" s="141"/>
+      <c r="H18" s="141"/>
+    </row>
+    <row r="19" spans="1:8" ht="21" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A19" s="141"/>
+      <c r="B19" s="166"/>
+      <c r="C19" s="167"/>
+      <c r="D19" s="167"/>
+      <c r="E19" s="167"/>
+      <c r="F19" s="168"/>
+      <c r="G19" s="141"/>
+      <c r="H19" s="141"/>
+    </row>
+    <row r="20" spans="1:8" ht="21" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="A20" s="141"/>
+      <c r="B20" s="142"/>
+      <c r="C20" s="142"/>
+      <c r="D20" s="141"/>
+      <c r="E20" s="141"/>
+      <c r="F20" s="141"/>
+      <c r="G20" s="141"/>
+      <c r="H20" s="141"/>
+    </row>
+    <row r="21" spans="1:8" ht="28.5" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="A21" s="141"/>
+      <c r="B21" s="157" t="s">
         <v>1</v>
       </c>
-      <c r="C4" s="172"/>
-[...196 lines deleted...]
-    <row r="37" ht="21" customHeight="1" x14ac:dyDescent="0.35"/>
+      <c r="C21" s="142"/>
+      <c r="D21" s="141"/>
+      <c r="E21" s="141"/>
+      <c r="F21" s="141"/>
+      <c r="G21" s="141"/>
+      <c r="H21" s="141"/>
+    </row>
+    <row r="22" spans="1:8" ht="21" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="23" spans="1:8" ht="21" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="24" spans="1:8" ht="21" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="25" spans="1:8" ht="21" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="26" spans="1:8" ht="21" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="27" spans="1:8" ht="21" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="28" spans="1:8" ht="21" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="29" spans="1:8" ht="21" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="30" spans="1:8" ht="21" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="31" spans="1:8" ht="21" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="32" spans="1:8" ht="21" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="33" s="5" customFormat="1" ht="21" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="34" s="5" customFormat="1" ht="21" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="35" s="5" customFormat="1" ht="21" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="36" s="5" customFormat="1" ht="21" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="37" s="5" customFormat="1" ht="21" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="38" s="5" customFormat="1" ht="21" customHeight="1" x14ac:dyDescent="0.3"/>
   </sheetData>
-  <mergeCells count="7">
-[...2 lines deleted...]
-    <mergeCell ref="B10:F10"/>
+  <mergeCells count="8">
+    <mergeCell ref="B13:C13"/>
+    <mergeCell ref="B18:F19"/>
+    <mergeCell ref="B11:F11"/>
     <mergeCell ref="B2:F2"/>
-    <mergeCell ref="B9:C9"/>
+    <mergeCell ref="B10:C10"/>
     <mergeCell ref="B5:F6"/>
     <mergeCell ref="B4:F4"/>
+    <mergeCell ref="B8:F8"/>
   </mergeCells>
   <pageMargins left="0.25" right="0.25" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
-  <pageSetup scale="76" orientation="portrait" r:id="rId1"/>
+  <pageSetup scale="69" orientation="portrait" r:id="rId1"/>
   <drawing r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0100-000000000000}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0100-000000000000}">
   <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="B1:AC67"/>
   <sheetViews>
-    <sheetView showGridLines="0" showRowColHeaders="0" zoomScale="80" zoomScaleNormal="80" workbookViewId="0">
-      <selection activeCell="E12" sqref="E12"/>
+    <sheetView showGridLines="0" showRowColHeaders="0" zoomScale="60" zoomScaleNormal="60" workbookViewId="0">
+      <selection activeCell="Y33" sqref="Y33"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="9.1796875" defaultRowHeight="15.5" x14ac:dyDescent="0.35"/>
+  <sheetFormatPr defaultColWidth="9.33203125" defaultRowHeight="15.6" x14ac:dyDescent="0.3"/>
   <cols>
-    <col min="1" max="1" width="9.1796875" style="110"/>
-[...13 lines deleted...]
-    <col min="23" max="16384" width="9.1796875" style="110"/>
+    <col min="1" max="1" width="9.33203125" style="111"/>
+    <col min="2" max="2" width="34.6640625" style="136" customWidth="1"/>
+    <col min="3" max="3" width="64.44140625" style="111" customWidth="1"/>
+    <col min="4" max="4" width="1.6640625" style="111" customWidth="1"/>
+    <col min="5" max="5" width="9.33203125" style="136" customWidth="1"/>
+    <col min="6" max="10" width="9.33203125" style="111"/>
+    <col min="11" max="11" width="12.33203125" style="111" customWidth="1"/>
+    <col min="12" max="12" width="9.33203125" style="111"/>
+    <col min="13" max="13" width="7" style="111" customWidth="1"/>
+    <col min="14" max="14" width="12.33203125" style="111" customWidth="1"/>
+    <col min="15" max="19" width="9.33203125" style="111"/>
+    <col min="20" max="20" width="9.5546875" style="111" customWidth="1"/>
+    <col min="21" max="21" width="10.33203125" style="111" customWidth="1"/>
+    <col min="22" max="22" width="9.33203125" style="111" customWidth="1"/>
+    <col min="23" max="16384" width="9.33203125" style="111"/>
   </cols>
   <sheetData>
-    <row r="1" spans="2:22" ht="35.15" customHeight="1" x14ac:dyDescent="0.6">
-      <c r="B1" s="174" t="s">
+    <row r="1" spans="2:22" ht="35.1" customHeight="1" x14ac:dyDescent="0.5">
+      <c r="B1" s="185" t="s">
+        <v>190</v>
+      </c>
+      <c r="C1" s="185"/>
+      <c r="D1" s="185"/>
+      <c r="E1" s="185"/>
+      <c r="F1" s="185"/>
+      <c r="G1" s="185"/>
+      <c r="H1" s="185"/>
+      <c r="I1" s="185"/>
+      <c r="J1" s="185"/>
+      <c r="K1" s="185"/>
+      <c r="L1" s="110"/>
+      <c r="M1" s="110"/>
+    </row>
+    <row r="2" spans="2:22" ht="34.5" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="B2" s="186" t="s">
+        <v>2</v>
+      </c>
+      <c r="C2" s="186"/>
+      <c r="D2" s="186"/>
+      <c r="E2" s="186"/>
+      <c r="F2" s="186"/>
+      <c r="G2" s="186"/>
+      <c r="H2" s="186"/>
+      <c r="I2" s="186"/>
+      <c r="J2" s="186"/>
+      <c r="K2" s="186"/>
+      <c r="L2" s="112"/>
+      <c r="M2" s="112"/>
+      <c r="N2" s="112"/>
+    </row>
+    <row r="3" spans="2:22" ht="11.25" customHeight="1" x14ac:dyDescent="0.5">
+      <c r="B3" s="113"/>
+      <c r="C3" s="113"/>
+      <c r="D3" s="113"/>
+      <c r="E3" s="113"/>
+      <c r="F3" s="113"/>
+      <c r="G3" s="113"/>
+      <c r="H3" s="113"/>
+      <c r="I3" s="113"/>
+      <c r="J3" s="113"/>
+      <c r="K3" s="113"/>
+      <c r="L3" s="113"/>
+      <c r="M3" s="113"/>
+      <c r="N3" s="113"/>
+    </row>
+    <row r="4" spans="2:22" s="115" customFormat="1" ht="25.2" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="B4" s="187" t="s">
+        <v>3</v>
+      </c>
+      <c r="C4" s="187"/>
+      <c r="E4" s="189" t="s">
+        <v>4</v>
+      </c>
+      <c r="F4" s="189"/>
+      <c r="G4" s="189"/>
+      <c r="H4" s="189"/>
+      <c r="I4" s="189"/>
+      <c r="J4" s="189"/>
+      <c r="K4" s="189"/>
+      <c r="L4" s="116"/>
+      <c r="M4" s="116"/>
+    </row>
+    <row r="5" spans="2:22" s="115" customFormat="1" ht="25.2" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="B5" s="188" t="s">
         <v>5</v>
       </c>
-      <c r="C1" s="174"/>
-[...12 lines deleted...]
-      <c r="B2" s="175" t="s">
+      <c r="C5" s="188"/>
+      <c r="E5" s="190" t="s">
+        <v>143</v>
+      </c>
+      <c r="F5" s="190"/>
+      <c r="G5" s="190"/>
+      <c r="H5" s="190"/>
+      <c r="I5" s="190"/>
+      <c r="J5" s="190"/>
+      <c r="K5" s="190"/>
+      <c r="L5" s="118"/>
+      <c r="M5" s="118"/>
+    </row>
+    <row r="6" spans="2:22" s="115" customFormat="1" ht="25.2" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="B6" s="188" t="s">
         <v>6</v>
       </c>
-      <c r="C2" s="175"/>
-[...28 lines deleted...]
-      <c r="B4" s="176" t="s">
+      <c r="C6" s="188"/>
+      <c r="F6" s="119"/>
+      <c r="G6" s="119"/>
+      <c r="H6" s="119"/>
+      <c r="I6" s="119"/>
+      <c r="J6" s="119"/>
+      <c r="K6" s="119"/>
+      <c r="L6" s="119"/>
+      <c r="M6" s="119"/>
+    </row>
+    <row r="7" spans="2:22" s="115" customFormat="1" ht="25.2" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="B7" s="193"/>
+      <c r="C7" s="193"/>
+      <c r="E7" s="195" t="s">
+        <v>193</v>
+      </c>
+      <c r="F7" s="196"/>
+      <c r="G7" s="196"/>
+      <c r="H7" s="196"/>
+      <c r="I7" s="196"/>
+      <c r="J7" s="196"/>
+      <c r="K7" s="196"/>
+      <c r="L7" s="196"/>
+      <c r="M7" s="121"/>
+    </row>
+    <row r="8" spans="2:22" s="115" customFormat="1" ht="25.2" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="B8" s="194" t="s">
+        <v>8</v>
+      </c>
+      <c r="C8" s="194"/>
+      <c r="E8" s="120" t="s">
+        <v>194</v>
+      </c>
+      <c r="F8"/>
+      <c r="G8"/>
+      <c r="H8"/>
+      <c r="I8"/>
+      <c r="J8"/>
+      <c r="K8"/>
+      <c r="L8" s="120"/>
+      <c r="M8" s="120"/>
+    </row>
+    <row r="9" spans="2:22" s="115" customFormat="1" ht="25.2" customHeight="1" x14ac:dyDescent="0.5">
+      <c r="B9" s="188" t="s">
+        <v>10</v>
+      </c>
+      <c r="C9" s="188"/>
+      <c r="E9" s="122" t="s">
         <v>7</v>
       </c>
-      <c r="C4" s="176"/>
-[...13 lines deleted...]
-      <c r="B5" s="177" t="s">
+      <c r="F9" s="120"/>
+      <c r="G9" s="120"/>
+      <c r="H9" s="120"/>
+      <c r="I9" s="120"/>
+      <c r="J9" s="120"/>
+      <c r="K9" s="120"/>
+      <c r="L9" s="123"/>
+      <c r="M9" s="123"/>
+      <c r="N9" s="191" t="s">
+        <v>12</v>
+      </c>
+      <c r="O9" s="191"/>
+      <c r="P9" s="191"/>
+      <c r="Q9" s="191"/>
+      <c r="R9" s="191"/>
+      <c r="S9" s="191"/>
+      <c r="T9" s="191"/>
+      <c r="U9" s="191"/>
+      <c r="V9" s="191"/>
+    </row>
+    <row r="10" spans="2:22" s="115" customFormat="1" ht="25.2" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="B10" s="188" t="s">
+        <v>13</v>
+      </c>
+      <c r="C10" s="188"/>
+      <c r="D10" s="124"/>
+      <c r="E10" s="122" t="s">
         <v>9</v>
       </c>
-      <c r="C5" s="177"/>
-[...46 lines deleted...]
-      <c r="E8" s="147" t="s">
+      <c r="F10" s="123"/>
+      <c r="G10" s="123"/>
+      <c r="H10" s="123"/>
+      <c r="I10" s="123"/>
+      <c r="J10" s="123"/>
+      <c r="K10" s="123"/>
+      <c r="L10" s="122"/>
+      <c r="M10" s="122"/>
+      <c r="N10" s="192" t="s">
+        <v>14</v>
+      </c>
+      <c r="O10" s="192"/>
+      <c r="P10" s="192"/>
+      <c r="Q10" s="192"/>
+      <c r="R10" s="192"/>
+      <c r="S10" s="192"/>
+      <c r="T10" s="192"/>
+      <c r="U10" s="192"/>
+      <c r="V10" s="192"/>
+    </row>
+    <row r="11" spans="2:22" s="115" customFormat="1" ht="25.2" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="B11" s="188" t="s">
+        <v>15</v>
+      </c>
+      <c r="C11" s="188"/>
+      <c r="D11" s="124"/>
+      <c r="E11" s="122" t="s">
         <v>11</v>
       </c>
-      <c r="F8" s="149"/>
-[...24 lines deleted...]
-      <c r="N9" s="180" t="s">
+      <c r="F11" s="122"/>
+      <c r="G11" s="122"/>
+      <c r="H11" s="122"/>
+      <c r="I11" s="122"/>
+      <c r="J11" s="122"/>
+      <c r="K11" s="122"/>
+      <c r="L11" s="122"/>
+      <c r="M11" s="122"/>
+      <c r="N11" s="126" t="s">
         <v>16</v>
       </c>
-      <c r="O9" s="180"/>
-[...9 lines deleted...]
-      <c r="B10" s="177" t="s">
+      <c r="O11" s="126"/>
+      <c r="P11" s="126"/>
+      <c r="Q11" s="126"/>
+      <c r="R11" s="126"/>
+      <c r="S11" s="126"/>
+      <c r="T11" s="126"/>
+      <c r="U11" s="126"/>
+      <c r="V11" s="126"/>
+    </row>
+    <row r="12" spans="2:22" s="115" customFormat="1" ht="25.2" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="B12" s="188" t="s">
         <v>17</v>
       </c>
-      <c r="C10" s="177"/>
-[...12 lines deleted...]
-      <c r="N10" s="181" t="s">
+      <c r="C12" s="188"/>
+      <c r="D12" s="124"/>
+      <c r="F12" s="122"/>
+      <c r="G12" s="122"/>
+      <c r="H12" s="122"/>
+      <c r="I12" s="122"/>
+      <c r="J12" s="122"/>
+      <c r="K12" s="122"/>
+      <c r="L12" s="122"/>
+      <c r="M12" s="122"/>
+      <c r="N12" s="197" t="s">
         <v>18</v>
       </c>
-      <c r="O10" s="181"/>
-[...9 lines deleted...]
-      <c r="B11" s="177" t="s">
+      <c r="O12" s="197"/>
+      <c r="P12" s="197"/>
+      <c r="Q12" s="197"/>
+      <c r="R12" s="197"/>
+      <c r="S12" s="197"/>
+      <c r="T12" s="197"/>
+      <c r="U12" s="197"/>
+      <c r="V12" s="197"/>
+    </row>
+    <row r="13" spans="2:22" s="115" customFormat="1" ht="25.2" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="B13" s="188"/>
+      <c r="C13" s="188"/>
+      <c r="D13" s="124"/>
+      <c r="E13" s="127" t="s">
+        <v>146</v>
+      </c>
+      <c r="F13" s="122"/>
+      <c r="G13" s="122"/>
+      <c r="H13" s="122"/>
+      <c r="I13" s="122"/>
+      <c r="J13" s="122"/>
+      <c r="K13" s="122"/>
+      <c r="L13" s="129"/>
+      <c r="M13" s="129"/>
+      <c r="N13" s="197" t="s">
+        <v>20</v>
+      </c>
+      <c r="O13" s="197"/>
+      <c r="P13" s="197"/>
+      <c r="Q13" s="197"/>
+      <c r="R13" s="197"/>
+      <c r="S13" s="197"/>
+      <c r="T13" s="197"/>
+      <c r="U13" s="197"/>
+      <c r="V13" s="197"/>
+    </row>
+    <row r="14" spans="2:22" s="115" customFormat="1" ht="25.2" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="B14" s="194" t="s">
+        <v>21</v>
+      </c>
+      <c r="C14" s="194"/>
+      <c r="D14" s="124"/>
+      <c r="E14" s="128" t="s">
         <v>19</v>
       </c>
-      <c r="C11" s="177"/>
-[...38 lines deleted...]
-      <c r="N12" s="184" t="s">
+      <c r="F14" s="129"/>
+      <c r="G14" s="129"/>
+      <c r="H14" s="129"/>
+      <c r="I14" s="129"/>
+      <c r="J14" s="129"/>
+      <c r="K14" s="129"/>
+      <c r="N14" s="126" t="s">
+        <v>23</v>
+      </c>
+      <c r="O14" s="126"/>
+      <c r="P14" s="126"/>
+      <c r="Q14" s="126"/>
+      <c r="R14" s="126"/>
+      <c r="S14" s="126"/>
+      <c r="T14" s="126"/>
+      <c r="U14" s="126"/>
+    </row>
+    <row r="15" spans="2:22" s="115" customFormat="1" ht="25.2" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="B15" s="188" t="s">
+        <v>24</v>
+      </c>
+      <c r="C15" s="188"/>
+      <c r="D15" s="124"/>
+      <c r="E15" s="128" t="s">
         <v>22</v>
       </c>
-      <c r="O12" s="184"/>
-[...36 lines deleted...]
-      <c r="B14" s="183" t="s">
+      <c r="N15" s="192" t="s">
         <v>25</v>
       </c>
-      <c r="C14" s="183"/>
-[...1 lines deleted...]
-      <c r="E14" s="117" t="s">
+      <c r="O15" s="192"/>
+      <c r="P15" s="192"/>
+      <c r="Q15" s="192"/>
+      <c r="R15" s="192"/>
+      <c r="S15" s="192"/>
+      <c r="T15" s="192"/>
+      <c r="U15" s="192"/>
+      <c r="V15" s="192"/>
+    </row>
+    <row r="16" spans="2:22" s="115" customFormat="1" ht="25.2" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="B16" s="188" t="s">
         <v>26</v>
       </c>
-      <c r="N14" s="115" t="s">
+      <c r="C16" s="188"/>
+      <c r="D16" s="124"/>
+      <c r="E16" s="128" t="s">
+        <v>144</v>
+      </c>
+      <c r="N16" s="192" t="s">
+        <v>29</v>
+      </c>
+      <c r="O16" s="192"/>
+      <c r="P16" s="192"/>
+      <c r="Q16" s="192"/>
+      <c r="R16" s="192"/>
+      <c r="S16" s="192"/>
+      <c r="T16" s="192"/>
+      <c r="U16" s="192"/>
+      <c r="V16" s="192"/>
+    </row>
+    <row r="17" spans="2:29" s="115" customFormat="1" ht="25.2" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="B17" s="188" t="s">
         <v>27</v>
       </c>
-      <c r="O14" s="115"/>
-[...8 lines deleted...]
-      <c r="B15" s="177" t="s">
+      <c r="C17" s="188"/>
+      <c r="D17" s="124"/>
+      <c r="N17" s="192" t="s">
+        <v>32</v>
+      </c>
+      <c r="O17" s="192"/>
+      <c r="P17" s="192"/>
+      <c r="Q17" s="192"/>
+      <c r="R17" s="192"/>
+      <c r="S17" s="192"/>
+      <c r="T17" s="192"/>
+      <c r="U17" s="192"/>
+      <c r="V17" s="192"/>
+    </row>
+    <row r="18" spans="2:29" s="115" customFormat="1" ht="25.2" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="B18" s="188" t="s">
+        <v>30</v>
+      </c>
+      <c r="C18" s="188"/>
+      <c r="D18" s="130"/>
+      <c r="N18" s="188" t="s">
+        <v>35</v>
+      </c>
+      <c r="O18" s="188"/>
+      <c r="P18" s="188"/>
+      <c r="Q18" s="188"/>
+      <c r="R18" s="188"/>
+      <c r="S18" s="188"/>
+      <c r="T18" s="188"/>
+      <c r="U18" s="188"/>
+      <c r="V18" s="188"/>
+    </row>
+    <row r="19" spans="2:29" s="115" customFormat="1" ht="25.2" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="B19" s="188" t="s">
+        <v>33</v>
+      </c>
+      <c r="C19" s="188"/>
+      <c r="D19" s="124"/>
+      <c r="E19" s="116" t="s">
         <v>28</v>
       </c>
-      <c r="C15" s="177"/>
-[...22 lines deleted...]
-      <c r="N16" s="181" t="s">
+      <c r="F19" s="116"/>
+      <c r="G19" s="116"/>
+      <c r="H19" s="116"/>
+      <c r="I19" s="116"/>
+      <c r="J19" s="116"/>
+      <c r="K19" s="116"/>
+      <c r="L19" s="116"/>
+      <c r="M19" s="116"/>
+      <c r="N19" s="198" t="s">
+        <v>38</v>
+      </c>
+      <c r="O19" s="198"/>
+      <c r="P19" s="198"/>
+      <c r="Q19" s="198"/>
+      <c r="R19" s="198"/>
+      <c r="S19" s="198"/>
+      <c r="T19" s="198"/>
+      <c r="U19" s="198"/>
+      <c r="V19" s="198"/>
+    </row>
+    <row r="20" spans="2:29" s="115" customFormat="1" ht="25.2" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="B20" s="188" t="s">
+        <v>36</v>
+      </c>
+      <c r="C20" s="188"/>
+      <c r="D20" s="124"/>
+      <c r="E20" s="116" t="s">
         <v>31</v>
       </c>
-      <c r="O16" s="181"/>
-[...14 lines deleted...]
-      <c r="N17" s="181" t="s">
+      <c r="F20" s="116"/>
+      <c r="G20" s="116"/>
+      <c r="H20" s="116"/>
+      <c r="I20" s="116"/>
+      <c r="J20" s="116"/>
+      <c r="K20" s="116"/>
+      <c r="L20" s="116"/>
+      <c r="M20" s="116"/>
+      <c r="N20" s="198" t="s">
+        <v>41</v>
+      </c>
+      <c r="O20" s="198"/>
+      <c r="P20" s="198"/>
+      <c r="Q20" s="198"/>
+      <c r="R20" s="198"/>
+      <c r="S20" s="198"/>
+      <c r="T20" s="198"/>
+      <c r="U20" s="198"/>
+      <c r="V20" s="198"/>
+    </row>
+    <row r="21" spans="2:29" s="115" customFormat="1" ht="25.2" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="B21" s="188" t="s">
+        <v>39</v>
+      </c>
+      <c r="C21" s="188"/>
+      <c r="D21" s="124"/>
+      <c r="E21" s="131" t="s">
         <v>34</v>
       </c>
-      <c r="O17" s="181"/>
-[...14 lines deleted...]
-      <c r="N18" s="181" t="s">
+      <c r="F21" s="131"/>
+      <c r="G21" s="131"/>
+      <c r="H21" s="131"/>
+      <c r="I21" s="131"/>
+      <c r="J21" s="131"/>
+      <c r="K21" s="131"/>
+      <c r="L21" s="131"/>
+      <c r="M21" s="128"/>
+    </row>
+    <row r="22" spans="2:29" s="115" customFormat="1" ht="25.2" customHeight="1" x14ac:dyDescent="0.5">
+      <c r="B22" s="188" t="s">
+        <v>42</v>
+      </c>
+      <c r="C22" s="188"/>
+      <c r="D22" s="124"/>
+      <c r="E22" s="131" t="s">
         <v>37</v>
       </c>
-      <c r="O18" s="181"/>
-[...25 lines deleted...]
-      <c r="N19" s="177" t="s">
+      <c r="F22" s="131"/>
+      <c r="G22" s="131"/>
+      <c r="H22" s="131"/>
+      <c r="I22" s="131"/>
+      <c r="J22" s="131"/>
+      <c r="K22" s="131"/>
+      <c r="L22" s="131"/>
+      <c r="M22" s="129"/>
+      <c r="N22" s="199"/>
+      <c r="O22" s="199"/>
+      <c r="P22" s="199"/>
+      <c r="Q22" s="199"/>
+      <c r="R22" s="199"/>
+      <c r="S22" s="199"/>
+      <c r="T22" s="199"/>
+      <c r="U22" s="199"/>
+      <c r="V22" s="199"/>
+    </row>
+    <row r="23" spans="2:29" s="115" customFormat="1" ht="25.2" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="B23" s="188" t="s">
+        <v>43</v>
+      </c>
+      <c r="C23" s="188"/>
+      <c r="D23" s="124"/>
+      <c r="E23" s="132" t="s">
         <v>40</v>
       </c>
-      <c r="O19" s="177"/>
-[...38 lines deleted...]
-      <c r="B21" s="177" t="s">
+      <c r="F23" s="132"/>
+      <c r="G23" s="132"/>
+      <c r="H23" s="132"/>
+      <c r="I23" s="132"/>
+      <c r="J23" s="132"/>
+      <c r="K23" s="132"/>
+      <c r="L23" s="132"/>
+      <c r="M23" s="132"/>
+    </row>
+    <row r="24" spans="2:29" s="115" customFormat="1" ht="25.2" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="B24" s="188" t="s">
         <v>44</v>
       </c>
-      <c r="C21" s="177"/>
-[...12 lines deleted...]
-      <c r="N21" s="185" t="s">
+      <c r="C24" s="188"/>
+      <c r="D24" s="124"/>
+    </row>
+    <row r="25" spans="2:29" s="115" customFormat="1" ht="25.2" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="B25" s="188" t="s">
+        <v>45</v>
+      </c>
+      <c r="C25" s="188"/>
+      <c r="D25" s="124"/>
+    </row>
+    <row r="26" spans="2:29" s="115" customFormat="1" ht="25.2" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="B26" s="188" t="s">
         <v>46</v>
       </c>
-      <c r="O21" s="185"/>
-[...9 lines deleted...]
-      <c r="B22" s="177" t="s">
+      <c r="C26" s="188"/>
+      <c r="D26" s="124"/>
+    </row>
+    <row r="27" spans="2:29" s="115" customFormat="1" ht="25.2" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="B27" s="188" t="s">
         <v>47</v>
       </c>
-      <c r="C22" s="177"/>
-[...14 lines deleted...]
-      <c r="B23" s="177" t="s">
+      <c r="C27" s="188"/>
+      <c r="D27" s="124"/>
+      <c r="AC27" s="133"/>
+    </row>
+    <row r="28" spans="2:29" s="115" customFormat="1" ht="25.2" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="B28" s="188" t="s">
         <v>48</v>
       </c>
-      <c r="C23" s="177"/>
-[...23 lines deleted...]
-      <c r="B24" s="177" t="s">
+      <c r="C28" s="188"/>
+      <c r="D28" s="124"/>
+      <c r="O28" s="134"/>
+    </row>
+    <row r="29" spans="2:29" s="115" customFormat="1" ht="25.2" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="B29" s="188" t="s">
         <v>49</v>
       </c>
-      <c r="C24" s="177"/>
-[...3 lines deleted...]
-      <c r="B25" s="177" t="s">
+      <c r="C29" s="188"/>
+      <c r="D29" s="124"/>
+      <c r="O29" s="134"/>
+    </row>
+    <row r="30" spans="2:29" s="115" customFormat="1" ht="25.2" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="B30" s="188" t="s">
         <v>50</v>
       </c>
-      <c r="C25" s="177"/>
-[...3 lines deleted...]
-      <c r="B26" s="177" t="s">
+      <c r="C30" s="188"/>
+      <c r="D30" s="124"/>
+      <c r="O30" s="134"/>
+    </row>
+    <row r="31" spans="2:29" s="115" customFormat="1" ht="25.2" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="B31" s="188" t="s">
         <v>51</v>
       </c>
-      <c r="C26" s="177"/>
-[...3 lines deleted...]
-      <c r="B27" s="177" t="s">
+      <c r="C31" s="188"/>
+      <c r="D31" s="124"/>
+      <c r="O31" s="134"/>
+      <c r="P31" s="111"/>
+      <c r="Q31" s="111"/>
+      <c r="R31" s="111"/>
+      <c r="S31" s="111"/>
+      <c r="T31" s="111"/>
+      <c r="U31" s="111"/>
+      <c r="V31" s="111"/>
+    </row>
+    <row r="32" spans="2:29" s="115" customFormat="1" ht="25.2" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="B32" s="111"/>
+      <c r="C32" s="111"/>
+      <c r="D32" s="124"/>
+      <c r="O32" s="134"/>
+      <c r="P32" s="111"/>
+      <c r="Q32" s="111"/>
+      <c r="R32" s="111"/>
+      <c r="S32" s="111"/>
+      <c r="T32" s="111"/>
+      <c r="U32" s="111"/>
+      <c r="V32" s="111"/>
+    </row>
+    <row r="33" spans="2:15" ht="25.2" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="B33" s="114" t="s">
         <v>52</v>
       </c>
-      <c r="C27" s="177"/>
-[...4 lines deleted...]
-      <c r="B28" s="177" t="s">
+      <c r="C33" s="114"/>
+      <c r="D33" s="135"/>
+      <c r="F33" s="136"/>
+      <c r="N33" s="115"/>
+      <c r="O33" s="134"/>
+    </row>
+    <row r="34" spans="2:15" ht="25.2" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="B34" s="188" t="s">
         <v>53</v>
       </c>
-      <c r="C28" s="177"/>
-[...3 lines deleted...]
-      <c r="B29" s="177" t="s">
+      <c r="C34" s="188"/>
+      <c r="D34" s="114"/>
+      <c r="E34" s="114"/>
+      <c r="F34" s="114"/>
+      <c r="G34" s="114"/>
+      <c r="H34" s="114"/>
+      <c r="I34" s="114"/>
+      <c r="J34" s="114"/>
+      <c r="K34" s="114"/>
+      <c r="N34" s="115"/>
+      <c r="O34" s="134"/>
+    </row>
+    <row r="35" spans="2:15" ht="25.2" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="B35" s="188" t="s">
         <v>54</v>
       </c>
-      <c r="C29" s="177"/>
-[...4 lines deleted...]
-      <c r="B30" s="177" t="s">
+      <c r="C35" s="188"/>
+      <c r="D35" s="117"/>
+      <c r="E35" s="117"/>
+      <c r="F35" s="117"/>
+      <c r="G35" s="117"/>
+      <c r="H35" s="117"/>
+      <c r="I35" s="117"/>
+      <c r="J35" s="117"/>
+      <c r="K35" s="117"/>
+      <c r="N35" s="115"/>
+      <c r="O35" s="134"/>
+    </row>
+    <row r="36" spans="2:15" ht="25.2" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="B36" s="188" t="s">
         <v>55</v>
       </c>
-      <c r="C30" s="177"/>
-[...4 lines deleted...]
-      <c r="B31" s="177" t="s">
+      <c r="C36" s="188"/>
+      <c r="D36" s="117"/>
+      <c r="E36" s="117"/>
+      <c r="F36" s="117"/>
+      <c r="G36" s="117"/>
+      <c r="H36" s="117"/>
+      <c r="I36" s="117"/>
+      <c r="J36" s="117"/>
+      <c r="K36" s="117"/>
+    </row>
+    <row r="37" spans="2:15" ht="25.2" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="B37" s="188" t="s">
         <v>56</v>
       </c>
-      <c r="C31" s="177"/>
-[...17 lines deleted...]
-      <c r="B33" s="140" t="s">
+      <c r="C37" s="188"/>
+      <c r="D37" s="117"/>
+      <c r="E37" s="117"/>
+      <c r="F37" s="117"/>
+      <c r="G37" s="117"/>
+      <c r="H37" s="117"/>
+      <c r="I37" s="117"/>
+      <c r="J37" s="117"/>
+      <c r="K37" s="117"/>
+    </row>
+    <row r="38" spans="2:15" ht="25.2" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="B38" s="188" t="s">
         <v>57</v>
       </c>
-      <c r="C33" s="140"/>
-[...6 lines deleted...]
-      <c r="B34" s="177" t="s">
+      <c r="C38" s="188"/>
+      <c r="D38" s="117"/>
+      <c r="E38" s="117"/>
+      <c r="F38" s="117"/>
+      <c r="G38" s="117"/>
+      <c r="H38" s="117"/>
+      <c r="I38" s="117"/>
+      <c r="J38" s="117"/>
+      <c r="K38" s="117"/>
+    </row>
+    <row r="39" spans="2:15" ht="25.2" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="B39" s="125" t="s">
         <v>58</v>
       </c>
-      <c r="C34" s="177"/>
-[...12 lines deleted...]
-      <c r="B35" s="177" t="s">
+      <c r="C39" s="125"/>
+      <c r="D39" s="117"/>
+      <c r="E39" s="117"/>
+      <c r="F39" s="117"/>
+      <c r="G39" s="117"/>
+      <c r="H39" s="117"/>
+      <c r="I39" s="117"/>
+      <c r="J39" s="117"/>
+      <c r="K39" s="117"/>
+    </row>
+    <row r="40" spans="2:15" ht="25.2" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="B40" s="188" t="s">
         <v>59</v>
       </c>
-      <c r="C35" s="177"/>
-[...12 lines deleted...]
-      <c r="B36" s="177" t="s">
+      <c r="C40" s="188"/>
+      <c r="D40" s="125"/>
+      <c r="E40" s="125"/>
+      <c r="F40" s="125"/>
+      <c r="G40" s="125"/>
+      <c r="H40" s="125"/>
+      <c r="I40" s="125"/>
+      <c r="J40" s="125"/>
+      <c r="K40" s="125"/>
+    </row>
+    <row r="41" spans="2:15" ht="25.2" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="B41" s="188" t="s">
         <v>60</v>
       </c>
-      <c r="C36" s="177"/>
-[...12 lines deleted...]
-      <c r="B37" s="177" t="s">
+      <c r="C41" s="188"/>
+      <c r="D41" s="117"/>
+      <c r="E41" s="117"/>
+      <c r="F41" s="117"/>
+      <c r="G41" s="117"/>
+      <c r="H41" s="117"/>
+      <c r="I41" s="117"/>
+      <c r="J41" s="117"/>
+      <c r="K41" s="117"/>
+    </row>
+    <row r="42" spans="2:15" ht="25.2" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="B42" s="188" t="s">
         <v>61</v>
       </c>
-      <c r="C37" s="177"/>
-[...10 lines deleted...]
-      <c r="B38" s="177" t="s">
+      <c r="C42" s="188"/>
+      <c r="D42" s="117"/>
+      <c r="E42" s="117"/>
+      <c r="F42" s="117"/>
+      <c r="G42" s="117"/>
+      <c r="H42" s="117"/>
+      <c r="I42" s="117"/>
+      <c r="J42" s="117"/>
+      <c r="K42" s="117"/>
+    </row>
+    <row r="43" spans="2:15" ht="25.2" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="B43" s="188" t="s">
         <v>62</v>
       </c>
-      <c r="C38" s="177"/>
-[...10 lines deleted...]
-      <c r="B39" s="141" t="s">
+      <c r="C43" s="188"/>
+      <c r="D43" s="117"/>
+      <c r="E43" s="117"/>
+      <c r="F43" s="117"/>
+      <c r="G43" s="117"/>
+      <c r="H43" s="117"/>
+      <c r="I43" s="117"/>
+      <c r="J43" s="117"/>
+      <c r="K43" s="117"/>
+    </row>
+    <row r="44" spans="2:15" ht="25.2" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="B44" s="188" t="s">
         <v>63</v>
       </c>
-      <c r="C39" s="141"/>
-[...165 lines deleted...]
-      <c r="D67" s="125"/>
+      <c r="C44" s="188"/>
+      <c r="D44" s="117"/>
+      <c r="E44" s="117"/>
+      <c r="F44" s="117"/>
+      <c r="G44" s="117"/>
+      <c r="H44" s="117"/>
+      <c r="I44" s="117"/>
+      <c r="J44" s="117"/>
+      <c r="K44" s="117"/>
+    </row>
+    <row r="45" spans="2:15" ht="25.2" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="B45" s="111"/>
+      <c r="D45" s="117"/>
+      <c r="E45" s="117"/>
+      <c r="F45" s="117"/>
+      <c r="G45" s="117"/>
+      <c r="H45" s="117"/>
+      <c r="I45" s="117"/>
+      <c r="J45" s="117"/>
+      <c r="K45" s="117"/>
+    </row>
+    <row r="46" spans="2:15" ht="35.1" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="B46" s="111"/>
+      <c r="D46" s="137"/>
+    </row>
+    <row r="47" spans="2:15" ht="35.1" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="B47" s="111"/>
+      <c r="D47" s="117"/>
+    </row>
+    <row r="48" spans="2:15" ht="35.1" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="B48" s="111"/>
+      <c r="D48" s="117"/>
+    </row>
+    <row r="49" spans="2:4" ht="35.1" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="B49" s="111"/>
+      <c r="D49" s="117"/>
+    </row>
+    <row r="50" spans="2:4" ht="35.1" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="B50" s="111"/>
+      <c r="D50" s="117"/>
+    </row>
+    <row r="51" spans="2:4" ht="35.1" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="B51" s="111"/>
+      <c r="D51" s="117"/>
+    </row>
+    <row r="52" spans="2:4" ht="35.1" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="B52" s="111"/>
+      <c r="D52" s="117"/>
+    </row>
+    <row r="53" spans="2:4" ht="18" x14ac:dyDescent="0.35">
+      <c r="B53" s="111"/>
+      <c r="D53" s="117"/>
+    </row>
+    <row r="54" spans="2:4" ht="18" x14ac:dyDescent="0.35">
+      <c r="B54" s="111"/>
+      <c r="D54" s="117"/>
+    </row>
+    <row r="55" spans="2:4" ht="18" x14ac:dyDescent="0.35">
+      <c r="B55" s="111"/>
+      <c r="D55" s="117"/>
+    </row>
+    <row r="56" spans="2:4" ht="18" x14ac:dyDescent="0.35">
+      <c r="B56" s="111"/>
+      <c r="D56" s="117"/>
+    </row>
+    <row r="57" spans="2:4" ht="18" x14ac:dyDescent="0.35">
+      <c r="D57" s="117"/>
+    </row>
+    <row r="58" spans="2:4" x14ac:dyDescent="0.3">
+      <c r="D58" s="138"/>
+    </row>
+    <row r="59" spans="2:4" x14ac:dyDescent="0.3">
+      <c r="D59" s="138"/>
+    </row>
+    <row r="60" spans="2:4" x14ac:dyDescent="0.3">
+      <c r="D60" s="138"/>
+    </row>
+    <row r="61" spans="2:4" x14ac:dyDescent="0.3">
+      <c r="D61" s="138"/>
+    </row>
+    <row r="62" spans="2:4" x14ac:dyDescent="0.3">
+      <c r="D62" s="138"/>
+    </row>
+    <row r="63" spans="2:4" x14ac:dyDescent="0.3">
+      <c r="D63" s="138"/>
+    </row>
+    <row r="64" spans="2:4" x14ac:dyDescent="0.3">
+      <c r="D64" s="138"/>
+    </row>
+    <row r="65" spans="4:4" x14ac:dyDescent="0.3">
+      <c r="D65" s="138"/>
+    </row>
+    <row r="66" spans="4:4" x14ac:dyDescent="0.3">
+      <c r="D66" s="138"/>
+    </row>
+    <row r="67" spans="4:4" x14ac:dyDescent="0.3">
+      <c r="D67" s="138"/>
     </row>
   </sheetData>
   <mergeCells count="54">
     <mergeCell ref="B43:C43"/>
     <mergeCell ref="B44:C44"/>
     <mergeCell ref="B38:C38"/>
     <mergeCell ref="B40:C40"/>
     <mergeCell ref="B41:C41"/>
     <mergeCell ref="B42:C42"/>
-    <mergeCell ref="N23:V23"/>
+    <mergeCell ref="B34:C34"/>
+    <mergeCell ref="B35:C35"/>
+    <mergeCell ref="B36:C36"/>
+    <mergeCell ref="B37:C37"/>
+    <mergeCell ref="B31:C31"/>
+    <mergeCell ref="B29:C29"/>
+    <mergeCell ref="B30:C30"/>
+    <mergeCell ref="N19:V19"/>
+    <mergeCell ref="N20:V20"/>
+    <mergeCell ref="B18:C18"/>
+    <mergeCell ref="B19:C19"/>
+    <mergeCell ref="N22:V22"/>
     <mergeCell ref="B24:C24"/>
     <mergeCell ref="B26:C26"/>
     <mergeCell ref="B27:C27"/>
     <mergeCell ref="B28:C28"/>
     <mergeCell ref="B25:C25"/>
     <mergeCell ref="B22:C22"/>
-    <mergeCell ref="B34:C34"/>
-[...3 lines deleted...]
-    <mergeCell ref="B31:C31"/>
     <mergeCell ref="B23:C23"/>
-    <mergeCell ref="B29:C29"/>
-[...4 lines deleted...]
-    <mergeCell ref="B19:C19"/>
+    <mergeCell ref="N17:V17"/>
+    <mergeCell ref="B20:C20"/>
     <mergeCell ref="N18:V18"/>
-    <mergeCell ref="B20:C20"/>
-    <mergeCell ref="N19:V19"/>
     <mergeCell ref="B21:C21"/>
     <mergeCell ref="B17:C17"/>
-    <mergeCell ref="N17:V17"/>
+    <mergeCell ref="N16:V16"/>
     <mergeCell ref="B16:C16"/>
-    <mergeCell ref="N16:V16"/>
     <mergeCell ref="B11:C11"/>
     <mergeCell ref="B12:C12"/>
     <mergeCell ref="N12:V12"/>
     <mergeCell ref="B13:C13"/>
     <mergeCell ref="N13:V13"/>
     <mergeCell ref="B14:C14"/>
     <mergeCell ref="B15:C15"/>
     <mergeCell ref="N15:V15"/>
     <mergeCell ref="B9:C9"/>
     <mergeCell ref="N9:V9"/>
     <mergeCell ref="B10:C10"/>
     <mergeCell ref="N10:V10"/>
     <mergeCell ref="B6:C6"/>
     <mergeCell ref="B7:C7"/>
     <mergeCell ref="B8:C8"/>
+    <mergeCell ref="E7:L7"/>
     <mergeCell ref="B1:K1"/>
     <mergeCell ref="B2:K2"/>
     <mergeCell ref="B4:C4"/>
     <mergeCell ref="B5:C5"/>
     <mergeCell ref="E4:K4"/>
     <mergeCell ref="E5:K5"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="B20" r:id="rId1" location="/products/78887" display="http://publications.saskatchewan.ca/ - /products/78887" xr:uid="{00000000-0004-0000-0100-000000000000}"/>
     <hyperlink ref="B21" r:id="rId2" location="/products/78888" display="http://publications.saskatchewan.ca/ - /products/78888" xr:uid="{00000000-0004-0000-0100-000001000000}"/>
     <hyperlink ref="B5" r:id="rId3" location="/products/78923" display="http://publications.saskatchewan.ca/ - /products/78923" xr:uid="{00000000-0004-0000-0100-000005000000}"/>
     <hyperlink ref="B6" r:id="rId4" location="/products/78928" display="http://publications.saskatchewan.ca/ - /products/78928" xr:uid="{00000000-0004-0000-0100-000006000000}"/>
     <hyperlink ref="B9" r:id="rId5" location="/products/78934" display="http://publications.saskatchewan.ca/ - /products/78934" xr:uid="{00000000-0004-0000-0100-000007000000}"/>
     <hyperlink ref="B10" r:id="rId6" location="/products/78937" display="http://publications.saskatchewan.ca/ - /products/78937" xr:uid="{00000000-0004-0000-0100-000008000000}"/>
     <hyperlink ref="B11" r:id="rId7" location="/products/78946" display="http://publications.saskatchewan.ca/ - /products/78946" xr:uid="{00000000-0004-0000-0100-000009000000}"/>
     <hyperlink ref="B12" r:id="rId8" location="/products/78951" display="http://publications.saskatchewan.ca/ - /products/78951" xr:uid="{00000000-0004-0000-0100-00000A000000}"/>
     <hyperlink ref="B15" r:id="rId9" location="/products/78956" display="http://publications.saskatchewan.ca/ - /products/78956" xr:uid="{00000000-0004-0000-0100-00000B000000}"/>
     <hyperlink ref="B16" r:id="rId10" location="/products/78999" display="http://publications.saskatchewan.ca/ - /products/78999" xr:uid="{00000000-0004-0000-0100-00000C000000}"/>
     <hyperlink ref="B17" r:id="rId11" location="/products/79004" display="http://publications.saskatchewan.ca/ - /products/79004" xr:uid="{00000000-0004-0000-0100-00000D000000}"/>
     <hyperlink ref="B18" r:id="rId12" location="/products/79008" display="http://publications.saskatchewan.ca/ - /products/79008" xr:uid="{00000000-0004-0000-0100-00000F000000}"/>
     <hyperlink ref="B19" r:id="rId13" location="/products/79011" display="http://publications.saskatchewan.ca/ - /products/79011" xr:uid="{00000000-0004-0000-0100-000010000000}"/>
     <hyperlink ref="B22" r:id="rId14" location="/products/79012" display="http://publications.saskatchewan.ca/ - /products/79012" xr:uid="{00000000-0004-0000-0100-000011000000}"/>
     <hyperlink ref="B23" r:id="rId15" location="/products/79014" display="http://publications.saskatchewan.ca/ - /products/79014" xr:uid="{00000000-0004-0000-0100-000012000000}"/>
     <hyperlink ref="B24" r:id="rId16" location="/products/79060" display="http://publications.saskatchewan.ca/ - /products/79060" xr:uid="{00000000-0004-0000-0100-000013000000}"/>
     <hyperlink ref="B25" r:id="rId17" location="/products/79061" display="http://publications.saskatchewan.ca/ - /products/79061" xr:uid="{00000000-0004-0000-0100-000014000000}"/>
     <hyperlink ref="B26" r:id="rId18" location="/products/79062" display="http://publications.saskatchewan.ca/ - /products/79062" xr:uid="{00000000-0004-0000-0100-000015000000}"/>
     <hyperlink ref="B27" r:id="rId19" location="/products/79063" display="http://publications.saskatchewan.ca/ - /products/79063" xr:uid="{00000000-0004-0000-0100-000016000000}"/>
     <hyperlink ref="B28" r:id="rId20" location="/products/79064" display="http://publications.saskatchewan.ca/ - /products/79064" xr:uid="{00000000-0004-0000-0100-000017000000}"/>
     <hyperlink ref="B29" r:id="rId21" location="/products/79085" display="http://publications.saskatchewan.ca/ - /products/79085" xr:uid="{00000000-0004-0000-0100-000018000000}"/>
     <hyperlink ref="B30" r:id="rId22" location="/products/79084" display="http://publications.saskatchewan.ca/ - /products/79084" xr:uid="{00000000-0004-0000-0100-000019000000}"/>
     <hyperlink ref="B31" r:id="rId23" location="/products/79086" display="http://publications.saskatchewan.ca/ - /products/79086" xr:uid="{00000000-0004-0000-0100-00001A000000}"/>
     <hyperlink ref="B34" r:id="rId24" location="/products/79087" display="http://publications.saskatchewan.ca/ - /products/79087" xr:uid="{00000000-0004-0000-0100-00001B000000}"/>
     <hyperlink ref="B35" r:id="rId25" location="/products/79088" display="http://publications.saskatchewan.ca/ - /products/79088" xr:uid="{00000000-0004-0000-0100-00001C000000}"/>
     <hyperlink ref="B36" r:id="rId26" location="/products/79089" display="http://publications.saskatchewan.ca/ - /products/79089" xr:uid="{00000000-0004-0000-0100-00001D000000}"/>
     <hyperlink ref="B37" r:id="rId27" location="/products/79090" display="http://publications.saskatchewan.ca/ - /products/79090" xr:uid="{00000000-0004-0000-0100-00001E000000}"/>
     <hyperlink ref="B38" r:id="rId28" location="/products/79091" display="http://publications.saskatchewan.ca/ - /products/79091" xr:uid="{00000000-0004-0000-0100-00001F000000}"/>
     <hyperlink ref="B39" r:id="rId29" location="/products/79092" display="http://publications.saskatchewan.ca/ - /products/79092" xr:uid="{00000000-0004-0000-0100-000020000000}"/>
     <hyperlink ref="B40" r:id="rId30" location="/products/79093" display="http://publications.saskatchewan.ca/ - /products/79093" xr:uid="{00000000-0004-0000-0100-000021000000}"/>
     <hyperlink ref="B41" r:id="rId31" location="/products/79094" display="http://publications.saskatchewan.ca/ - /products/79094" xr:uid="{00000000-0004-0000-0100-000022000000}"/>
     <hyperlink ref="B42" r:id="rId32" location="/products/79095" display="http://publications.saskatchewan.ca/ - /products/79095" xr:uid="{00000000-0004-0000-0100-000023000000}"/>
     <hyperlink ref="B43" r:id="rId33" location="/products/79096" display="http://publications.saskatchewan.ca/ - /products/79096" xr:uid="{00000000-0004-0000-0100-000024000000}"/>
     <hyperlink ref="B44" r:id="rId34" location="/products/79097" display="http://publications.saskatchewan.ca/ - /products/79097" xr:uid="{00000000-0004-0000-0100-000025000000}"/>
     <hyperlink ref="N10:T10" r:id="rId35" location="/products/79390" display="Criminal Record Check " xr:uid="{00000000-0004-0000-0100-00002A000000}"/>
-    <hyperlink ref="N17:U17" r:id="rId36" location="/products/104060" display="Local Government Election Guide" xr:uid="{00000000-0004-0000-0100-00002B000000}"/>
-[...10 lines deleted...]
-    <hyperlink ref="N21:S21" r:id="rId47" display="The Local Government Election Regulations, 2015" xr:uid="{00000000-0004-0000-0100-000037000000}"/>
+    <hyperlink ref="N16:U16" r:id="rId36" location="/products/104060" display="Local Government Election Guide" xr:uid="{00000000-0004-0000-0100-00002B000000}"/>
+    <hyperlink ref="N15:U15" r:id="rId37" location="/products/79398" display="Increase or Decrease Number of Councillors Sample Bylaw" xr:uid="{00000000-0004-0000-0100-00002D000000}"/>
+    <hyperlink ref="N17:T17" r:id="rId38" display="Saskatchewan Municipal Election Results Form (MERT)" xr:uid="{00000000-0004-0000-0100-000031000000}"/>
+    <hyperlink ref="N18:U18" r:id="rId39" display="Municipal Directory - Update Information" xr:uid="{00000000-0004-0000-0100-000032000000}"/>
+    <hyperlink ref="N17:V17" r:id="rId40" display="Saskatchewan Municipal Election Results Form (MERT)" xr:uid="{00000000-0004-0000-0100-000033000000}"/>
+    <hyperlink ref="N12:V12" r:id="rId41" location="/products/31609" display="NMA Regulations - Form C - Results of Criminal Record Check for Candidate" xr:uid="{00000000-0004-0000-0100-000034000000}"/>
+    <hyperlink ref="N13:V13" r:id="rId42" location="/products/32331" display="CA Regulations - Form A.2 - Results of Criminal Record Check for Candidate" xr:uid="{00000000-0004-0000-0100-000035000000}"/>
+    <hyperlink ref="N19:R19" r:id="rId43" display="The Local Government Election Act, 2015" xr:uid="{00000000-0004-0000-0100-000036000000}"/>
+    <hyperlink ref="N20:S20" r:id="rId44" display="The Local Government Election Regulations, 2015" xr:uid="{00000000-0004-0000-0100-000037000000}"/>
   </hyperlinks>
   <pageMargins left="0.25" right="0.25" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
-  <pageSetup scale="46" orientation="landscape" r:id="rId48"/>
-[...1 lines deleted...]
-  <legacyDrawing r:id="rId50"/>
+  <pageSetup scale="46" orientation="landscape" r:id="rId45"/>
+  <drawing r:id="rId46"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{2F020D37-DAFB-4F1C-A09E-800FCB73DAE1}">
+  <sheetPr>
+    <tabColor rgb="FF00558C"/>
+    <pageSetUpPr fitToPage="1"/>
+  </sheetPr>
+  <dimension ref="A1:F55"/>
+  <sheetViews>
+    <sheetView showGridLines="0" showRowColHeaders="0" zoomScale="80" zoomScaleNormal="80" workbookViewId="0">
+      <pane ySplit="2" topLeftCell="A31" activePane="bottomLeft" state="frozen"/>
+      <selection activeCell="E16" sqref="E16"/>
+      <selection pane="bottomLeft" activeCell="J34" sqref="J34"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultColWidth="9.33203125" defaultRowHeight="15.6" x14ac:dyDescent="0.3"/>
+  <cols>
+    <col min="1" max="1" width="11.6640625" style="94" customWidth="1"/>
+    <col min="2" max="2" width="3.33203125" style="64" hidden="1" customWidth="1"/>
+    <col min="3" max="3" width="41.5546875" style="95" customWidth="1"/>
+    <col min="4" max="4" width="68.6640625" style="96" customWidth="1"/>
+    <col min="5" max="5" width="32.88671875" style="97" bestFit="1" customWidth="1"/>
+    <col min="6" max="6" width="9.33203125" style="47" customWidth="1"/>
+    <col min="7" max="16384" width="9.33203125" style="47"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="1:5" s="51" customFormat="1" ht="36" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A1" s="200"/>
+      <c r="B1" s="200"/>
+      <c r="C1" s="200"/>
+      <c r="D1" s="108">
+        <v>46335</v>
+      </c>
+      <c r="E1" s="50"/>
+    </row>
+    <row r="2" spans="1:5" s="57" customFormat="1" ht="36" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="A2" s="52" t="s">
+        <v>64</v>
+      </c>
+      <c r="B2" s="53"/>
+      <c r="C2" s="54" t="s">
+        <v>65</v>
+      </c>
+      <c r="D2" s="55" t="s">
+        <v>66</v>
+      </c>
+      <c r="E2" s="56" t="s">
+        <v>67</v>
+      </c>
+    </row>
+    <row r="3" spans="1:5" s="58" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="B3" s="59"/>
+      <c r="C3" s="60"/>
+      <c r="D3" s="61"/>
+      <c r="E3" s="62"/>
+    </row>
+    <row r="4" spans="1:5" s="57" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A4" s="63"/>
+      <c r="B4" s="64"/>
+      <c r="C4" s="65"/>
+      <c r="D4" s="75"/>
+      <c r="E4" s="67"/>
+    </row>
+    <row r="5" spans="1:5" s="57" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A5" s="63"/>
+      <c r="B5" s="64"/>
+      <c r="C5" s="65"/>
+      <c r="D5" s="109" t="s">
+        <v>78</v>
+      </c>
+      <c r="E5" s="67"/>
+    </row>
+    <row r="6" spans="1:5" s="57" customFormat="1" ht="40.200000000000003" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A6" s="68">
+        <v>29</v>
+      </c>
+      <c r="B6" s="69"/>
+      <c r="C6" s="70" t="s">
+        <v>70</v>
+      </c>
+      <c r="D6" s="71" t="s">
+        <v>140</v>
+      </c>
+      <c r="E6" s="76" t="s">
+        <v>79</v>
+      </c>
+    </row>
+    <row r="7" spans="1:5" s="57" customFormat="1" ht="40.200000000000003" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A7" s="68">
+        <v>30</v>
+      </c>
+      <c r="B7" s="69"/>
+      <c r="C7" s="70" t="s">
+        <v>70</v>
+      </c>
+      <c r="D7" s="71" t="s">
+        <v>141</v>
+      </c>
+      <c r="E7" s="76" t="s">
+        <v>80</v>
+      </c>
+    </row>
+    <row r="8" spans="1:5" s="78" customFormat="1" ht="40.200000000000003" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A8" s="68">
+        <v>92</v>
+      </c>
+      <c r="B8" s="69"/>
+      <c r="C8" s="70" t="s">
+        <v>70</v>
+      </c>
+      <c r="D8" s="71" t="s">
+        <v>81</v>
+      </c>
+      <c r="E8" s="77" t="s">
+        <v>153</v>
+      </c>
+    </row>
+    <row r="9" spans="1:5" s="78" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A9" s="63"/>
+      <c r="B9" s="64"/>
+      <c r="C9" s="65"/>
+      <c r="D9" s="75"/>
+      <c r="E9" s="79"/>
+    </row>
+    <row r="10" spans="1:5" s="57" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A10" s="63"/>
+      <c r="B10" s="64"/>
+      <c r="C10" s="65"/>
+      <c r="D10" s="109" t="s">
+        <v>189</v>
+      </c>
+      <c r="E10" s="67"/>
+    </row>
+    <row r="11" spans="1:5" s="57" customFormat="1" ht="40.200000000000003" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A11" s="63"/>
+      <c r="B11" s="64"/>
+      <c r="C11" s="65"/>
+      <c r="D11" s="80" t="s">
+        <v>155</v>
+      </c>
+      <c r="E11" s="81"/>
+    </row>
+    <row r="12" spans="1:5" s="57" customFormat="1" ht="40.200000000000003" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A12" s="68" t="s">
+        <v>76</v>
+      </c>
+      <c r="B12" s="69">
+        <v>90</v>
+      </c>
+      <c r="C12" s="82">
+        <f>D$1-B12-1</f>
+        <v>46244</v>
+      </c>
+      <c r="D12" s="71" t="s">
+        <v>77</v>
+      </c>
+      <c r="E12" s="72" t="s">
+        <v>156</v>
+      </c>
+    </row>
+    <row r="13" spans="1:5" s="57" customFormat="1" ht="40.200000000000003" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A13" s="68" t="s">
+        <v>82</v>
+      </c>
+      <c r="B13" s="69"/>
+      <c r="C13" s="74" t="s">
+        <v>83</v>
+      </c>
+      <c r="D13" s="83" t="s">
+        <v>157</v>
+      </c>
+      <c r="E13" s="72" t="s">
+        <v>84</v>
+      </c>
+    </row>
+    <row r="14" spans="1:5" s="57" customFormat="1" ht="48" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A14" s="63"/>
+      <c r="B14" s="64"/>
+      <c r="C14" s="84"/>
+      <c r="D14" s="80" t="s">
+        <v>158</v>
+      </c>
+      <c r="E14" s="67"/>
+    </row>
+    <row r="15" spans="1:5" s="57" customFormat="1" ht="40.200000000000003" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A15" s="61"/>
+      <c r="B15" s="64"/>
+      <c r="C15" s="85"/>
+      <c r="D15" s="80" t="s">
+        <v>85</v>
+      </c>
+      <c r="E15" s="67"/>
+    </row>
+    <row r="16" spans="1:5" s="57" customFormat="1" ht="40.200000000000003" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A16" s="63"/>
+      <c r="B16" s="64"/>
+      <c r="C16" s="85"/>
+      <c r="D16" s="80" t="s">
+        <v>86</v>
+      </c>
+      <c r="E16" s="67"/>
+    </row>
+    <row r="17" spans="1:5" s="57" customFormat="1" ht="40.200000000000003" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A17" s="68" t="s">
+        <v>87</v>
+      </c>
+      <c r="B17" s="69"/>
+      <c r="C17" s="74" t="s">
+        <v>70</v>
+      </c>
+      <c r="D17" s="83" t="s">
+        <v>159</v>
+      </c>
+      <c r="E17" s="72" t="s">
+        <v>88</v>
+      </c>
+    </row>
+    <row r="18" spans="1:5" s="57" customFormat="1" ht="40.200000000000003" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A18" s="68" t="s">
+        <v>89</v>
+      </c>
+      <c r="B18" s="69">
+        <f>10+4+1</f>
+        <v>15</v>
+      </c>
+      <c r="C18" s="86">
+        <f>C19-B18</f>
+        <v>46287</v>
+      </c>
+      <c r="D18" s="83" t="s">
+        <v>160</v>
+      </c>
+      <c r="E18" s="72" t="s">
+        <v>161</v>
+      </c>
+    </row>
+    <row r="19" spans="1:5" s="57" customFormat="1" ht="40.200000000000003" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A19" s="68" t="s">
+        <v>90</v>
+      </c>
+      <c r="B19" s="69">
+        <f>5*7</f>
+        <v>35</v>
+      </c>
+      <c r="C19" s="86">
+        <f>+D$1-B19+2</f>
+        <v>46302</v>
+      </c>
+      <c r="D19" s="87" t="s">
+        <v>91</v>
+      </c>
+      <c r="E19" s="72" t="s">
+        <v>187</v>
+      </c>
+    </row>
+    <row r="20" spans="1:5" s="57" customFormat="1" ht="40.200000000000003" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A20" s="68" t="s">
+        <v>92</v>
+      </c>
+      <c r="B20" s="69">
+        <f>7*5-1</f>
+        <v>34</v>
+      </c>
+      <c r="C20" s="86">
+        <f>D$1-B20+2</f>
+        <v>46303</v>
+      </c>
+      <c r="D20" s="83" t="s">
+        <v>93</v>
+      </c>
+      <c r="E20" s="72" t="s">
+        <v>94</v>
+      </c>
+    </row>
+    <row r="21" spans="1:5" s="57" customFormat="1" ht="40.200000000000003" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A21" s="88" t="s">
+        <v>95</v>
+      </c>
+      <c r="B21" s="69"/>
+      <c r="C21" s="74" t="s">
+        <v>83</v>
+      </c>
+      <c r="D21" s="83" t="s">
+        <v>162</v>
+      </c>
+      <c r="E21" s="72" t="s">
+        <v>96</v>
+      </c>
+    </row>
+    <row r="22" spans="1:5" s="57" customFormat="1" ht="40.200000000000003" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A22" s="68" t="s">
+        <v>97</v>
+      </c>
+      <c r="B22" s="69">
+        <v>14</v>
+      </c>
+      <c r="C22" s="82">
+        <f>C$19+B22</f>
+        <v>46316</v>
+      </c>
+      <c r="D22" s="87" t="s">
+        <v>163</v>
+      </c>
+      <c r="E22" s="72" t="s">
+        <v>188</v>
+      </c>
+    </row>
+    <row r="23" spans="1:5" s="57" customFormat="1" ht="40.200000000000003" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A23" s="68">
+        <v>81</v>
+      </c>
+      <c r="B23" s="69">
+        <v>10</v>
+      </c>
+      <c r="C23" s="82">
+        <f>C$19+B23+4</f>
+        <v>46316</v>
+      </c>
+      <c r="D23" s="83" t="s">
+        <v>165</v>
+      </c>
+      <c r="E23" s="72" t="s">
+        <v>166</v>
+      </c>
+    </row>
+    <row r="24" spans="1:5" s="57" customFormat="1" ht="40.200000000000003" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A24" s="68">
+        <v>83</v>
+      </c>
+      <c r="B24" s="69"/>
+      <c r="C24" s="70" t="s">
+        <v>83</v>
+      </c>
+      <c r="D24" s="83" t="s">
+        <v>167</v>
+      </c>
+      <c r="E24" s="72" t="s">
+        <v>70</v>
+      </c>
+    </row>
+    <row r="25" spans="1:5" s="57" customFormat="1" ht="40.200000000000003" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A25" s="88">
+        <v>81</v>
+      </c>
+      <c r="B25" s="69">
+        <v>14</v>
+      </c>
+      <c r="C25" s="82">
+        <f>C$22+B25</f>
+        <v>46330</v>
+      </c>
+      <c r="D25" s="83" t="s">
+        <v>168</v>
+      </c>
+      <c r="E25" s="72" t="s">
+        <v>169</v>
+      </c>
+    </row>
+    <row r="26" spans="1:5" s="57" customFormat="1" ht="40.200000000000003" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A26" s="88">
+        <v>84</v>
+      </c>
+      <c r="B26" s="69">
+        <v>11</v>
+      </c>
+      <c r="C26" s="74" t="s">
+        <v>83</v>
+      </c>
+      <c r="D26" s="83" t="s">
+        <v>170</v>
+      </c>
+      <c r="E26" s="72" t="s">
+        <v>145</v>
+      </c>
+    </row>
+    <row r="27" spans="1:5" s="57" customFormat="1" ht="40.200000000000003" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A27" s="63"/>
+      <c r="B27" s="64"/>
+      <c r="C27" s="85"/>
+      <c r="D27" s="80" t="s">
+        <v>98</v>
+      </c>
+      <c r="E27" s="67"/>
+    </row>
+    <row r="28" spans="1:5" s="57" customFormat="1" ht="40.200000000000003" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A28" s="63"/>
+      <c r="B28" s="64"/>
+      <c r="C28" s="85"/>
+      <c r="D28" s="80" t="s">
+        <v>99</v>
+      </c>
+      <c r="E28" s="67"/>
+    </row>
+    <row r="29" spans="1:5" s="57" customFormat="1" ht="40.200000000000003" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A29" s="63"/>
+      <c r="B29" s="64"/>
+      <c r="C29" s="85"/>
+      <c r="D29" s="80" t="s">
+        <v>100</v>
+      </c>
+      <c r="E29" s="89"/>
+    </row>
+    <row r="30" spans="1:5" s="57" customFormat="1" ht="40.200000000000003" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A30" s="68">
+        <v>93</v>
+      </c>
+      <c r="B30" s="69"/>
+      <c r="C30" s="74" t="s">
+        <v>101</v>
+      </c>
+      <c r="D30" s="83" t="s">
+        <v>102</v>
+      </c>
+      <c r="E30" s="72" t="s">
+        <v>171</v>
+      </c>
+    </row>
+    <row r="31" spans="1:5" s="57" customFormat="1" ht="40.200000000000003" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A31" s="68" t="s">
+        <v>87</v>
+      </c>
+      <c r="B31" s="69"/>
+      <c r="C31" s="74" t="s">
+        <v>101</v>
+      </c>
+      <c r="D31" s="83" t="s">
+        <v>172</v>
+      </c>
+      <c r="E31" s="72" t="s">
+        <v>103</v>
+      </c>
+    </row>
+    <row r="32" spans="1:5" s="57" customFormat="1" ht="40.200000000000003" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A32" s="68" t="s">
+        <v>104</v>
+      </c>
+      <c r="B32" s="69">
+        <f>15</f>
+        <v>15</v>
+      </c>
+      <c r="C32" s="86">
+        <f>+D$1-B32</f>
+        <v>46320</v>
+      </c>
+      <c r="D32" s="87" t="s">
+        <v>105</v>
+      </c>
+      <c r="E32" s="72" t="s">
+        <v>173</v>
+      </c>
+    </row>
+    <row r="33" spans="1:6" s="57" customFormat="1" ht="40.200000000000003" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A33" s="68" t="s">
+        <v>104</v>
+      </c>
+      <c r="B33" s="69">
+        <v>3</v>
+      </c>
+      <c r="C33" s="86">
+        <f>+D$1-B33-1</f>
+        <v>46331</v>
+      </c>
+      <c r="D33" s="87" t="s">
+        <v>106</v>
+      </c>
+      <c r="E33" s="72" t="s">
+        <v>174</v>
+      </c>
+    </row>
+    <row r="34" spans="1:6" s="57" customFormat="1" ht="40.200000000000003" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A34" s="63"/>
+      <c r="B34" s="64"/>
+      <c r="C34" s="85"/>
+      <c r="D34" s="80" t="s">
+        <v>107</v>
+      </c>
+      <c r="E34" s="67"/>
+    </row>
+    <row r="35" spans="1:6" s="57" customFormat="1" ht="40.200000000000003" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A35" s="68">
+        <v>93</v>
+      </c>
+      <c r="B35" s="69"/>
+      <c r="C35" s="74" t="s">
+        <v>108</v>
+      </c>
+      <c r="D35" s="83" t="s">
+        <v>109</v>
+      </c>
+      <c r="E35" s="72" t="s">
+        <v>171</v>
+      </c>
+    </row>
+    <row r="36" spans="1:6" s="57" customFormat="1" ht="40.200000000000003" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A36" s="68" t="s">
+        <v>87</v>
+      </c>
+      <c r="B36" s="69"/>
+      <c r="C36" s="74" t="s">
+        <v>108</v>
+      </c>
+      <c r="D36" s="83" t="s">
+        <v>175</v>
+      </c>
+      <c r="E36" s="72" t="s">
+        <v>103</v>
+      </c>
+    </row>
+    <row r="37" spans="1:6" s="57" customFormat="1" ht="40.200000000000003" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A37" s="68">
+        <v>10</v>
+      </c>
+      <c r="B37" s="69"/>
+      <c r="C37" s="86">
+        <f>+D1</f>
+        <v>46335</v>
+      </c>
+      <c r="D37" s="90" t="s">
+        <v>110</v>
+      </c>
+      <c r="E37" s="72" t="s">
+        <v>195</v>
+      </c>
+    </row>
+    <row r="38" spans="1:6" s="57" customFormat="1" ht="40.200000000000003" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A38" s="68">
+        <v>139</v>
+      </c>
+      <c r="B38" s="69">
+        <v>-2</v>
+      </c>
+      <c r="C38" s="70" t="s">
+        <v>83</v>
+      </c>
+      <c r="D38" s="83" t="s">
+        <v>111</v>
+      </c>
+      <c r="E38" s="72" t="s">
+        <v>112</v>
+      </c>
+    </row>
+    <row r="39" spans="1:6" s="57" customFormat="1" ht="40.200000000000003" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A39" s="68">
+        <v>140</v>
+      </c>
+      <c r="B39" s="69"/>
+      <c r="C39" s="70" t="s">
+        <v>70</v>
+      </c>
+      <c r="D39" s="91" t="s">
+        <v>177</v>
+      </c>
+      <c r="E39" s="77" t="s">
+        <v>178</v>
+      </c>
+    </row>
+    <row r="40" spans="1:6" s="57" customFormat="1" ht="40.200000000000003" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A40" s="68">
+        <v>158</v>
+      </c>
+      <c r="B40" s="69">
+        <f>10+4</f>
+        <v>14</v>
+      </c>
+      <c r="C40" s="74" t="s">
+        <v>113</v>
+      </c>
+      <c r="D40" s="83" t="s">
+        <v>114</v>
+      </c>
+      <c r="E40" s="72" t="s">
+        <v>179</v>
+      </c>
+      <c r="F40" s="92"/>
+    </row>
+    <row r="41" spans="1:6" s="57" customFormat="1" ht="40.200000000000003" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A41" s="88" t="s">
+        <v>115</v>
+      </c>
+      <c r="B41" s="69">
+        <f>90+4</f>
+        <v>94</v>
+      </c>
+      <c r="C41" s="86">
+        <f>D$1+B41</f>
+        <v>46429</v>
+      </c>
+      <c r="D41" s="83" t="s">
+        <v>116</v>
+      </c>
+      <c r="E41" s="93" t="s">
+        <v>180</v>
+      </c>
+    </row>
+    <row r="42" spans="1:6" s="78" customFormat="1" x14ac:dyDescent="0.3">
+      <c r="A42" s="94"/>
+      <c r="B42" s="64"/>
+      <c r="C42" s="95"/>
+      <c r="D42" s="96"/>
+      <c r="E42" s="97"/>
+    </row>
+    <row r="43" spans="1:6" s="57" customFormat="1" x14ac:dyDescent="0.3">
+      <c r="A43" s="94"/>
+      <c r="B43" s="64"/>
+      <c r="C43" s="95"/>
+      <c r="D43" s="109" t="s">
+        <v>117</v>
+      </c>
+      <c r="E43" s="97"/>
+    </row>
+    <row r="44" spans="1:6" ht="40.200000000000003" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A44" s="98" t="s">
+        <v>118</v>
+      </c>
+      <c r="B44" s="69">
+        <v>56</v>
+      </c>
+      <c r="C44" s="86">
+        <f>+D$1-B44-1</f>
+        <v>46278</v>
+      </c>
+      <c r="D44" s="71" t="s">
+        <v>119</v>
+      </c>
+      <c r="E44" s="72" t="s">
+        <v>181</v>
+      </c>
+    </row>
+    <row r="45" spans="1:6" ht="40.200000000000003" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A45" s="68" t="s">
+        <v>120</v>
+      </c>
+      <c r="B45" s="69"/>
+      <c r="C45" s="99" t="s">
+        <v>70</v>
+      </c>
+      <c r="D45" s="71" t="s">
+        <v>121</v>
+      </c>
+      <c r="E45" s="72" t="s">
+        <v>122</v>
+      </c>
+    </row>
+    <row r="46" spans="1:6" ht="40.200000000000003" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A46" s="88" t="s">
+        <v>123</v>
+      </c>
+      <c r="B46" s="69">
+        <v>35</v>
+      </c>
+      <c r="C46" s="86">
+        <f>+D$1-B46</f>
+        <v>46300</v>
+      </c>
+      <c r="D46" s="71" t="s">
+        <v>124</v>
+      </c>
+      <c r="E46" s="72" t="s">
+        <v>182</v>
+      </c>
+    </row>
+    <row r="47" spans="1:6" ht="40.200000000000003" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A47" s="88" t="s">
+        <v>123</v>
+      </c>
+      <c r="B47" s="69">
+        <v>21</v>
+      </c>
+      <c r="C47" s="86">
+        <f>+D$1-B47-1</f>
+        <v>46313</v>
+      </c>
+      <c r="D47" s="71" t="s">
+        <v>125</v>
+      </c>
+      <c r="E47" s="100" t="s">
+        <v>183</v>
+      </c>
+    </row>
+    <row r="48" spans="1:6" ht="40.200000000000003" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A48" s="68" t="s">
+        <v>126</v>
+      </c>
+      <c r="B48" s="69">
+        <v>1</v>
+      </c>
+      <c r="C48" s="86">
+        <f>+C32-B48</f>
+        <v>46319</v>
+      </c>
+      <c r="D48" s="71" t="s">
+        <v>127</v>
+      </c>
+      <c r="E48" s="72" t="s">
+        <v>128</v>
+      </c>
+    </row>
+    <row r="49" spans="1:5" ht="40.200000000000003" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A49" s="68" t="s">
+        <v>104</v>
+      </c>
+      <c r="B49" s="69"/>
+      <c r="C49" s="86">
+        <f>+C32</f>
+        <v>46320</v>
+      </c>
+      <c r="D49" s="71" t="s">
+        <v>105</v>
+      </c>
+      <c r="E49" s="72" t="s">
+        <v>184</v>
+      </c>
+    </row>
+    <row r="50" spans="1:5" ht="40.200000000000003" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A50" s="68" t="s">
+        <v>104</v>
+      </c>
+      <c r="B50" s="69"/>
+      <c r="C50" s="86">
+        <f>+C33</f>
+        <v>46331</v>
+      </c>
+      <c r="D50" s="71" t="s">
+        <v>106</v>
+      </c>
+      <c r="E50" s="72" t="s">
+        <v>185</v>
+      </c>
+    </row>
+    <row r="51" spans="1:5" ht="40.200000000000003" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A51" s="68">
+        <v>10</v>
+      </c>
+      <c r="B51" s="69"/>
+      <c r="C51" s="86">
+        <f>+C37</f>
+        <v>46335</v>
+      </c>
+      <c r="D51" s="101" t="s">
+        <v>129</v>
+      </c>
+      <c r="E51" s="93" t="s">
+        <v>186</v>
+      </c>
+    </row>
+    <row r="52" spans="1:5" ht="40.200000000000003" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A52" s="68">
+        <v>152</v>
+      </c>
+      <c r="B52" s="69">
+        <v>1</v>
+      </c>
+      <c r="C52" s="86">
+        <f>+C51+B52</f>
+        <v>46336</v>
+      </c>
+      <c r="D52" s="71" t="s">
+        <v>130</v>
+      </c>
+      <c r="E52" s="72" t="s">
+        <v>131</v>
+      </c>
+    </row>
+    <row r="55" spans="1:5" x14ac:dyDescent="0.3">
+      <c r="D55" s="47"/>
+    </row>
+  </sheetData>
+  <mergeCells count="1">
+    <mergeCell ref="A1:C1"/>
+  </mergeCells>
+  <hyperlinks>
+    <hyperlink ref="E8" r:id="rId1" location="/products/79402" tooltip="Click here to go to sample" display="See sample bylaw from the Publications Centre on saskatchewan.ca" xr:uid="{C5ABAAA1-4B6F-4C39-B599-B28553E4C62B}"/>
+    <hyperlink ref="E30" r:id="rId2" location="/products/104060" display="Refer to Local Government Election Guide for checklist" xr:uid="{3246AECC-DA1E-411F-B56E-2EC0BEF44483}"/>
+    <hyperlink ref="E35" r:id="rId3" location="/products/104060" display="Refer to Local Government Election Guide for checklist" xr:uid="{37AEA0C3-AE90-4E77-96B5-89224B771DF9}"/>
+    <hyperlink ref="E39" r:id="rId4" tooltip="Click here to update Directory" display="Also update Municipal Directory System " xr:uid="{92250A16-768F-45C5-82E0-6DC2EE677BC6}"/>
+    <hyperlink ref="D11" r:id="rId5" location="/products/73891" xr:uid="{5D3983BC-65D5-420C-A046-CBA27DCED907}"/>
+    <hyperlink ref="D39" r:id="rId6" tooltip="Click here to report results" xr:uid="{6FA8B837-D1C8-4C30-B74C-C977CE087C29}"/>
+  </hyperlinks>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+  <pageSetup scale="58" fitToHeight="0" orientation="portrait" r:id="rId7"/>
+  <headerFooter>
+    <oddHeader>&amp;R&amp;14&amp;A</oddHeader>
+    <oddFooter>&amp;C&amp;P</oddFooter>
+  </headerFooter>
+  <rowBreaks count="1" manualBreakCount="1">
+    <brk id="25" max="4" man="1"/>
+  </rowBreaks>
+  <drawing r:id="rId8"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{59FB83A2-5C5A-496C-9F41-6CBFE864ACBE}">
+  <sheetPr>
+    <tabColor rgb="FF00558C"/>
+    <pageSetUpPr fitToPage="1"/>
+  </sheetPr>
+  <dimension ref="A1:J31"/>
+  <sheetViews>
+    <sheetView showGridLines="0" showRowColHeaders="0" zoomScale="80" zoomScaleNormal="80" workbookViewId="0">
+      <pane ySplit="1" topLeftCell="A2" activePane="bottomLeft" state="frozen"/>
+      <selection activeCell="E16" sqref="E16"/>
+      <selection pane="bottomLeft" activeCell="K11" sqref="K11"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultColWidth="9.109375" defaultRowHeight="14.4" x14ac:dyDescent="0.3"/>
+  <cols>
+    <col min="1" max="7" width="30.6640625" style="5" customWidth="1"/>
+    <col min="8" max="16384" width="9.109375" style="5"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="1:10" ht="21.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.45">
+      <c r="A1" s="1" t="s">
+        <v>132</v>
+      </c>
+      <c r="B1" s="2" t="s">
+        <v>133</v>
+      </c>
+      <c r="C1" s="2" t="s">
+        <v>134</v>
+      </c>
+      <c r="D1" s="2" t="s">
+        <v>135</v>
+      </c>
+      <c r="E1" s="2" t="s">
+        <v>136</v>
+      </c>
+      <c r="F1" s="2" t="s">
+        <v>137</v>
+      </c>
+      <c r="G1" s="3" t="s">
+        <v>138</v>
+      </c>
+      <c r="H1" s="4"/>
+      <c r="I1" s="4"/>
+      <c r="J1" s="4"/>
+    </row>
+    <row r="2" spans="1:10" ht="12.75" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A2" s="208" t="s">
+        <v>139</v>
+      </c>
+      <c r="B2" s="209"/>
+      <c r="C2" s="210"/>
+      <c r="D2" s="6"/>
+      <c r="E2" s="7"/>
+      <c r="F2" s="6"/>
+      <c r="G2" s="6"/>
+      <c r="H2" s="6"/>
+      <c r="I2" s="6"/>
+      <c r="J2" s="6"/>
+    </row>
+    <row r="3" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A3" s="8" t="str">
+        <f>'City|Town|Village|RM Journal'!$D$9</f>
+        <v>RO may authorize a polling place in hospitals and personal care facilities</v>
+      </c>
+      <c r="B3" s="8" t="str">
+        <f>'City|Town|Village|RM Journal'!$D$10</f>
+        <v>RO may establish the procedures for homebound voting</v>
+      </c>
+      <c r="C3" s="8" t="str">
+        <f>'City|Town|Village|RM Journal'!$D$11</f>
+        <v xml:space="preserve">Council may enact a bylaw to allow for mail-in ballots </v>
+      </c>
+      <c r="D3" s="9"/>
+      <c r="E3" s="10"/>
+      <c r="F3" s="10"/>
+      <c r="G3" s="10"/>
+      <c r="H3" s="9"/>
+      <c r="I3" s="9"/>
+      <c r="J3" s="9"/>
+    </row>
+    <row r="4" spans="1:10" ht="12.75" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A4" s="9"/>
+      <c r="B4" s="11"/>
+      <c r="C4" s="11"/>
+      <c r="D4" s="11"/>
+      <c r="E4" s="9"/>
+      <c r="F4" s="9"/>
+      <c r="G4" s="9"/>
+      <c r="H4" s="9"/>
+      <c r="I4" s="9"/>
+      <c r="J4" s="9"/>
+    </row>
+    <row r="5" spans="1:10" ht="12.75" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A5" s="105">
+        <f>B5-1</f>
+        <v>46285</v>
+      </c>
+      <c r="B5" s="105">
+        <f>C5-1</f>
+        <v>46286</v>
+      </c>
+      <c r="C5" s="105">
+        <f>'RM General Election Journal'!C18</f>
+        <v>46287</v>
+      </c>
+      <c r="D5" s="105">
+        <f>C5+1</f>
+        <v>46288</v>
+      </c>
+      <c r="E5" s="105">
+        <f>D5+1</f>
+        <v>46289</v>
+      </c>
+      <c r="F5" s="105">
+        <f>E5+1</f>
+        <v>46290</v>
+      </c>
+      <c r="G5" s="105">
+        <f>F5+1</f>
+        <v>46291</v>
+      </c>
+      <c r="H5" s="6"/>
+      <c r="I5" s="6"/>
+      <c r="J5" s="6"/>
+    </row>
+    <row r="6" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A6" s="13"/>
+      <c r="B6" s="14" t="str">
+        <f>'City|Town|Village|RM Journal'!$D$16</f>
+        <v>RO to complete their Oath of Election Official</v>
+      </c>
+      <c r="C6" s="14" t="str">
+        <f>'City|Town|Village|RM Journal'!$D$21</f>
+        <v xml:space="preserve">DEADLINE to post and publish the Notice of Call for Nominations </v>
+      </c>
+      <c r="D6" s="15"/>
+      <c r="E6" s="15"/>
+      <c r="F6" s="15"/>
+      <c r="G6" s="15"/>
+      <c r="H6" s="9"/>
+      <c r="I6" s="9"/>
+      <c r="J6" s="9"/>
+    </row>
+    <row r="7" spans="1:10" ht="12.75" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A7" s="105">
+        <f>G5+1</f>
+        <v>46292</v>
+      </c>
+      <c r="B7" s="105">
+        <f>A7+1</f>
+        <v>46293</v>
+      </c>
+      <c r="C7" s="105">
+        <f>1+B7</f>
+        <v>46294</v>
+      </c>
+      <c r="D7" s="105">
+        <f>1+C7</f>
+        <v>46295</v>
+      </c>
+      <c r="E7" s="105">
+        <f>1+D7</f>
+        <v>46296</v>
+      </c>
+      <c r="F7" s="105">
+        <f>1+E7</f>
+        <v>46297</v>
+      </c>
+      <c r="G7" s="105">
+        <f>1+F7</f>
+        <v>46298</v>
+      </c>
+      <c r="H7" s="6"/>
+      <c r="I7" s="6"/>
+      <c r="J7" s="6"/>
+    </row>
+    <row r="8" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A8" s="16"/>
+      <c r="B8" s="17"/>
+      <c r="C8" s="17"/>
+      <c r="D8" s="18"/>
+      <c r="E8" s="18"/>
+      <c r="F8" s="18"/>
+      <c r="G8" s="18"/>
+      <c r="H8" s="9"/>
+      <c r="I8" s="9"/>
+      <c r="J8" s="9"/>
+    </row>
+    <row r="9" spans="1:10" ht="12.75" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A9" s="105">
+        <f>G7+1</f>
+        <v>46299</v>
+      </c>
+      <c r="B9" s="105">
+        <f t="shared" ref="B9:G9" si="0">A9+1</f>
+        <v>46300</v>
+      </c>
+      <c r="C9" s="105">
+        <f t="shared" si="0"/>
+        <v>46301</v>
+      </c>
+      <c r="D9" s="105">
+        <f t="shared" si="0"/>
+        <v>46302</v>
+      </c>
+      <c r="E9" s="105">
+        <f t="shared" si="0"/>
+        <v>46303</v>
+      </c>
+      <c r="F9" s="105">
+        <f t="shared" si="0"/>
+        <v>46304</v>
+      </c>
+      <c r="G9" s="105">
+        <f t="shared" si="0"/>
+        <v>46305</v>
+      </c>
+      <c r="H9" s="6"/>
+      <c r="I9" s="6"/>
+      <c r="J9" s="6"/>
+    </row>
+    <row r="10" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A10" s="19"/>
+      <c r="B10" s="19"/>
+      <c r="C10" s="19"/>
+      <c r="D10" s="20" t="str">
+        <f>'City|Town|Village|RM Journal'!$D$22</f>
+        <v>Nomination Day</v>
+      </c>
+      <c r="E10" s="21" t="str">
+        <f>'City|Town|Village|RM Journal'!$D$23</f>
+        <v xml:space="preserve">Candidate may withdraw their nomination in writing until 4 p.m. </v>
+      </c>
+      <c r="F10" s="21" t="str">
+        <f>'City|Town|Village|RM Journal'!$D$24</f>
+        <v>Post and publish the Call for Further Nominations | Notice of Poll | Abandonment of Poll as applicable</v>
+      </c>
+      <c r="G10" s="22"/>
+      <c r="H10" s="9"/>
+      <c r="I10" s="9"/>
+      <c r="J10" s="9"/>
+    </row>
+    <row r="11" spans="1:10" ht="12.75" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A11" s="106">
+        <f>G9+1</f>
+        <v>46306</v>
+      </c>
+      <c r="B11" s="106">
+        <f t="shared" ref="B11:G11" si="1">A11+1</f>
+        <v>46307</v>
+      </c>
+      <c r="C11" s="106">
+        <f t="shared" si="1"/>
+        <v>46308</v>
+      </c>
+      <c r="D11" s="106">
+        <f t="shared" si="1"/>
+        <v>46309</v>
+      </c>
+      <c r="E11" s="106">
+        <f t="shared" si="1"/>
+        <v>46310</v>
+      </c>
+      <c r="F11" s="106">
+        <f t="shared" si="1"/>
+        <v>46311</v>
+      </c>
+      <c r="G11" s="106">
+        <f t="shared" si="1"/>
+        <v>46312</v>
+      </c>
+      <c r="H11" s="6"/>
+      <c r="I11" s="6"/>
+      <c r="J11" s="6"/>
+    </row>
+    <row r="12" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A12" s="24"/>
+      <c r="B12" s="15"/>
+      <c r="C12" s="18"/>
+      <c r="D12" s="18"/>
+      <c r="E12" s="18"/>
+      <c r="F12" s="18"/>
+      <c r="G12" s="18"/>
+      <c r="H12" s="9"/>
+      <c r="I12" s="9"/>
+      <c r="J12" s="9"/>
+    </row>
+    <row r="13" spans="1:10" ht="12.75" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A13" s="105">
+        <f>G11+1</f>
+        <v>46313</v>
+      </c>
+      <c r="B13" s="107">
+        <f t="shared" ref="B13:G13" si="2">A13+1</f>
+        <v>46314</v>
+      </c>
+      <c r="C13" s="107">
+        <f t="shared" si="2"/>
+        <v>46315</v>
+      </c>
+      <c r="D13" s="107">
+        <f t="shared" si="2"/>
+        <v>46316</v>
+      </c>
+      <c r="E13" s="107">
+        <f t="shared" si="2"/>
+        <v>46317</v>
+      </c>
+      <c r="F13" s="107">
+        <f t="shared" si="2"/>
+        <v>46318</v>
+      </c>
+      <c r="G13" s="107">
+        <f t="shared" si="2"/>
+        <v>46319</v>
+      </c>
+      <c r="H13" s="6"/>
+      <c r="I13" s="6"/>
+      <c r="J13" s="6"/>
+    </row>
+    <row r="14" spans="1:10" ht="31.2" x14ac:dyDescent="0.3">
+      <c r="A14" s="211"/>
+      <c r="B14" s="213"/>
+      <c r="C14" s="213"/>
+      <c r="D14" s="26" t="str">
+        <f>'City|Town|Village|RM Journal'!$D$25</f>
+        <v>Nomination Day (Second Call) *if required</v>
+      </c>
+      <c r="E14" s="215"/>
+      <c r="F14" s="9"/>
+      <c r="G14" s="213"/>
+      <c r="H14" s="9"/>
+      <c r="I14" s="9"/>
+      <c r="J14" s="9"/>
+    </row>
+    <row r="15" spans="1:10" ht="36.75" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A15" s="212"/>
+      <c r="B15" s="214"/>
+      <c r="C15" s="214"/>
+      <c r="D15" s="27" t="str">
+        <f>'City|Town|Village|RM Journal'!$D$26</f>
+        <v>DEADLINE to post and publish the Notice of Poll (based off of the FIRST Call for Nominations)</v>
+      </c>
+      <c r="E15" s="216"/>
+      <c r="F15" s="9"/>
+      <c r="G15" s="214"/>
+      <c r="H15" s="9"/>
+      <c r="I15" s="9"/>
+      <c r="J15" s="9"/>
+    </row>
+    <row r="16" spans="1:10" ht="12.75" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A16" s="106">
+        <f>G13+1</f>
+        <v>46320</v>
+      </c>
+      <c r="B16" s="106">
+        <f t="shared" ref="B16:G16" si="3">A16+1</f>
+        <v>46321</v>
+      </c>
+      <c r="C16" s="106">
+        <f t="shared" si="3"/>
+        <v>46322</v>
+      </c>
+      <c r="D16" s="106">
+        <f t="shared" si="3"/>
+        <v>46323</v>
+      </c>
+      <c r="E16" s="106">
+        <f t="shared" si="3"/>
+        <v>46324</v>
+      </c>
+      <c r="F16" s="106">
+        <f t="shared" si="3"/>
+        <v>46325</v>
+      </c>
+      <c r="G16" s="106">
+        <f t="shared" si="3"/>
+        <v>46326</v>
+      </c>
+      <c r="H16" s="6"/>
+      <c r="I16" s="6"/>
+      <c r="J16" s="6"/>
+    </row>
+    <row r="17" spans="1:10" ht="36.75" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A17" s="217" t="str">
+        <f>'City|Town|Village|RM Journal'!$D$35</f>
+        <v>Advance Poll - FIRST day possible</v>
+      </c>
+      <c r="B17" s="28" t="str">
+        <f>'City|Town|Village|RM Journal'!$D$33</f>
+        <v>Provide Advance Poll DROs with election supplies</v>
+      </c>
+      <c r="D17" s="213"/>
+      <c r="E17" s="206"/>
+      <c r="F17" s="206"/>
+      <c r="G17" s="206"/>
+      <c r="H17" s="9"/>
+      <c r="I17" s="9"/>
+      <c r="J17" s="9"/>
+    </row>
+    <row r="18" spans="1:10" ht="36.75" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A18" s="218"/>
+      <c r="B18" s="27" t="str">
+        <f>'City|Town|Village|RM Journal'!$D$34</f>
+        <v>Advance Poll officials subscribe to their Oath of Election Official prior to Advance Poll</v>
+      </c>
+      <c r="D18" s="214"/>
+      <c r="E18" s="207"/>
+      <c r="F18" s="207"/>
+      <c r="G18" s="207"/>
+      <c r="H18" s="9"/>
+      <c r="I18" s="9"/>
+      <c r="J18" s="9"/>
+    </row>
+    <row r="19" spans="1:10" x14ac:dyDescent="0.3">
+      <c r="A19" s="105">
+        <f>G16+1</f>
+        <v>46327</v>
+      </c>
+      <c r="B19" s="105">
+        <f t="shared" ref="B19:G19" si="4">A19+1</f>
+        <v>46328</v>
+      </c>
+      <c r="C19" s="105">
+        <f>B19+1</f>
+        <v>46329</v>
+      </c>
+      <c r="D19" s="105">
+        <f t="shared" si="4"/>
+        <v>46330</v>
+      </c>
+      <c r="E19" s="105">
+        <f t="shared" si="4"/>
+        <v>46331</v>
+      </c>
+      <c r="F19" s="105">
+        <f t="shared" si="4"/>
+        <v>46332</v>
+      </c>
+      <c r="G19" s="105">
+        <f t="shared" si="4"/>
+        <v>46333</v>
+      </c>
+      <c r="H19" s="6"/>
+      <c r="I19" s="6"/>
+      <c r="J19" s="6"/>
+    </row>
+    <row r="20" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A20" s="15"/>
+      <c r="B20" s="15"/>
+      <c r="C20" s="15"/>
+      <c r="D20" s="14" t="str">
+        <f>'City|Town|Village|RM Journal'!$D$28</f>
+        <v>DEADLINE to post and publish the Notice of Poll (based off of the SECOND call if required)</v>
+      </c>
+      <c r="E20" s="29" t="str">
+        <f>'City|Town|Village|RM Journal'!$D$36</f>
+        <v>Advance Poll - LAST day possible</v>
+      </c>
+      <c r="F20" s="15"/>
+      <c r="G20" s="160"/>
+      <c r="H20" s="9"/>
+      <c r="I20" s="9"/>
+      <c r="J20" s="9"/>
+    </row>
+    <row r="21" spans="1:10" ht="12.75" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A21" s="105">
+        <f>G19+1</f>
+        <v>46334</v>
+      </c>
+      <c r="B21" s="105">
+        <f t="shared" ref="B21:G21" si="5">A21+1</f>
+        <v>46335</v>
+      </c>
+      <c r="C21" s="105">
+        <f t="shared" si="5"/>
+        <v>46336</v>
+      </c>
+      <c r="D21" s="105">
+        <f t="shared" si="5"/>
+        <v>46337</v>
+      </c>
+      <c r="E21" s="105">
+        <f t="shared" si="5"/>
+        <v>46338</v>
+      </c>
+      <c r="F21" s="105">
+        <f t="shared" si="5"/>
+        <v>46339</v>
+      </c>
+      <c r="G21" s="105">
+        <f t="shared" si="5"/>
+        <v>46340</v>
+      </c>
+      <c r="H21" s="30"/>
+      <c r="I21" s="30"/>
+      <c r="J21" s="30"/>
+    </row>
+    <row r="22" spans="1:10" ht="36.75" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A22" s="31" t="str">
+        <f>'City|Town|Village|RM Journal'!$D$38</f>
+        <v>Provide DROs with election supplies for Election Day</v>
+      </c>
+      <c r="B22" s="201" t="str">
+        <f>'City|Town|Village|RM Journal'!$D$40</f>
+        <v>Election Day</v>
+      </c>
+      <c r="C22" s="158" t="str">
+        <f>'City|Town|Village|RM Journal'!$D$41</f>
+        <v>Results of the election are declared at the time and place previously determined by the RO</v>
+      </c>
+      <c r="D22" s="204" t="s">
+        <v>147</v>
+      </c>
+      <c r="E22" s="203"/>
+      <c r="F22" s="203"/>
+      <c r="G22" s="203"/>
+      <c r="H22" s="30"/>
+      <c r="I22" s="30"/>
+      <c r="J22" s="30"/>
+    </row>
+    <row r="23" spans="1:10" ht="36.75" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A23" s="27" t="str">
+        <f>'City|Town|Village|RM Journal'!$D$39</f>
+        <v>Election officials must complete their Oath of Election Official if not previously done</v>
+      </c>
+      <c r="B23" s="202"/>
+      <c r="C23" s="159" t="s">
+        <v>96</v>
+      </c>
+      <c r="D23" s="205"/>
+      <c r="E23" s="203"/>
+      <c r="F23" s="203"/>
+      <c r="G23" s="203"/>
+      <c r="H23" s="9"/>
+      <c r="I23" s="9"/>
+      <c r="J23" s="9"/>
+    </row>
+    <row r="24" spans="1:10" ht="36.75" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="25" spans="1:10" ht="36.75" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="27" spans="1:10" ht="36.75" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="28" spans="1:10" ht="36.75" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="30" spans="1:10" ht="36.75" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="31" spans="1:10" ht="36.75" customHeight="1" x14ac:dyDescent="0.3"/>
+  </sheetData>
+  <mergeCells count="16">
+    <mergeCell ref="G17:G18"/>
+    <mergeCell ref="A2:C2"/>
+    <mergeCell ref="A14:A15"/>
+    <mergeCell ref="B14:B15"/>
+    <mergeCell ref="C14:C15"/>
+    <mergeCell ref="E14:E15"/>
+    <mergeCell ref="G14:G15"/>
+    <mergeCell ref="A17:A18"/>
+    <mergeCell ref="D17:D18"/>
+    <mergeCell ref="E17:E18"/>
+    <mergeCell ref="F17:F18"/>
+    <mergeCell ref="B22:B23"/>
+    <mergeCell ref="E22:E23"/>
+    <mergeCell ref="G22:G23"/>
+    <mergeCell ref="D22:D23"/>
+    <mergeCell ref="F22:F23"/>
+  </mergeCells>
+  <pageMargins left="0.25" right="0.25" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+  <pageSetup scale="61" orientation="landscape" r:id="rId1"/>
+  <headerFooter>
+    <oddHeader>&amp;C&amp;14&amp;A</oddHeader>
+  </headerFooter>
+  <drawing r:id="rId2"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0200-000000000000}">
   <sheetPr>
     <tabColor rgb="FF41B6E6"/>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="A1:F58"/>
   <sheetViews>
-    <sheetView showGridLines="0" showRowColHeaders="0" zoomScaleNormal="100" workbookViewId="0">
-[...1 lines deleted...]
-      <selection pane="bottomLeft" activeCell="C17" sqref="C17"/>
+    <sheetView showGridLines="0" showRowColHeaders="0" zoomScale="80" zoomScaleNormal="80" workbookViewId="0">
+      <pane ySplit="2" topLeftCell="A16" activePane="bottomLeft" state="frozen"/>
+      <selection activeCell="E16" sqref="E16"/>
+      <selection pane="bottomLeft" activeCell="H20" sqref="H20"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="9.1796875" defaultRowHeight="15.5" x14ac:dyDescent="0.35"/>
+  <sheetFormatPr defaultColWidth="9.33203125" defaultRowHeight="15.6" x14ac:dyDescent="0.3"/>
   <cols>
-    <col min="1" max="1" width="11.7265625" style="64" customWidth="1"/>
-[...5 lines deleted...]
-    <col min="7" max="16384" width="9.1796875" style="1"/>
+    <col min="1" max="1" width="11.6640625" style="94" customWidth="1"/>
+    <col min="2" max="2" width="2.6640625" style="64" hidden="1" customWidth="1"/>
+    <col min="3" max="3" width="41.5546875" style="95" customWidth="1"/>
+    <col min="4" max="4" width="68.6640625" style="96" customWidth="1"/>
+    <col min="5" max="5" width="33.6640625" style="97" customWidth="1"/>
+    <col min="6" max="6" width="9.33203125" style="47" customWidth="1"/>
+    <col min="7" max="16384" width="9.33203125" style="47"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:6" s="21" customFormat="1" ht="36" customHeight="1" x14ac:dyDescent="0.35">
-[...10 lines deleted...]
-      <c r="A2" s="22" t="s">
+    <row r="1" spans="1:6" s="51" customFormat="1" ht="36" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A1" s="200"/>
+      <c r="B1" s="200"/>
+      <c r="C1" s="200"/>
+      <c r="D1" s="102">
+        <f>START!D10</f>
+        <v>46344</v>
+      </c>
+      <c r="E1" s="50"/>
+    </row>
+    <row r="2" spans="1:6" s="57" customFormat="1" ht="36" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="A2" s="52" t="s">
+        <v>64</v>
+      </c>
+      <c r="B2" s="53"/>
+      <c r="C2" s="54" t="s">
+        <v>65</v>
+      </c>
+      <c r="D2" s="55" t="s">
+        <v>66</v>
+      </c>
+      <c r="E2" s="56" t="s">
+        <v>67</v>
+      </c>
+    </row>
+    <row r="3" spans="1:6" s="58" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="B3" s="59"/>
+      <c r="C3" s="60"/>
+      <c r="D3" s="61"/>
+      <c r="E3" s="62"/>
+    </row>
+    <row r="4" spans="1:6" s="57" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A4" s="63"/>
+      <c r="B4" s="64"/>
+      <c r="C4" s="65"/>
+      <c r="D4" s="103" t="s">
+        <v>68</v>
+      </c>
+      <c r="E4" s="67"/>
+    </row>
+    <row r="5" spans="1:6" s="57" customFormat="1" ht="40.200000000000003" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A5" s="68" t="s">
         <v>69</v>
       </c>
-      <c r="B2" s="23"/>
-      <c r="C2" s="24" t="s">
+      <c r="B5" s="69"/>
+      <c r="C5" s="70" t="s">
         <v>70</v>
       </c>
-      <c r="D2" s="25" t="s">
+      <c r="D5" s="71" t="s">
         <v>71</v>
       </c>
-      <c r="E2" s="26" t="s">
+      <c r="E5" s="72" t="s">
         <v>72</v>
       </c>
-    </row>
-[...10 lines deleted...]
-      <c r="D4" s="36" t="s">
+      <c r="F5" s="73"/>
+    </row>
+    <row r="6" spans="1:6" s="57" customFormat="1" ht="40.200000000000003" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A6" s="68" t="s">
         <v>73</v>
       </c>
-      <c r="E4" s="37"/>
-[...2 lines deleted...]
-      <c r="A5" s="38" t="s">
+      <c r="B6" s="69"/>
+      <c r="C6" s="74" t="s">
         <v>74</v>
       </c>
-      <c r="B5" s="39"/>
-      <c r="C5" s="40" t="s">
+      <c r="D6" s="71" t="s">
         <v>75</v>
       </c>
-      <c r="D5" s="41" t="s">
+      <c r="E6" s="72" t="s">
+        <v>152</v>
+      </c>
+    </row>
+    <row r="7" spans="1:6" s="57" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A7" s="63"/>
+      <c r="B7" s="64"/>
+      <c r="C7" s="65"/>
+      <c r="D7" s="75"/>
+      <c r="E7" s="67"/>
+    </row>
+    <row r="8" spans="1:6" s="57" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A8" s="63"/>
+      <c r="B8" s="64"/>
+      <c r="C8" s="65"/>
+      <c r="D8" s="103" t="s">
+        <v>78</v>
+      </c>
+      <c r="E8" s="67"/>
+    </row>
+    <row r="9" spans="1:6" s="57" customFormat="1" ht="40.200000000000003" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A9" s="68">
+        <v>29</v>
+      </c>
+      <c r="B9" s="69"/>
+      <c r="C9" s="70" t="s">
+        <v>70</v>
+      </c>
+      <c r="D9" s="71" t="s">
+        <v>140</v>
+      </c>
+      <c r="E9" s="76" t="s">
+        <v>79</v>
+      </c>
+    </row>
+    <row r="10" spans="1:6" s="57" customFormat="1" ht="40.200000000000003" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A10" s="68">
+        <v>30</v>
+      </c>
+      <c r="B10" s="69"/>
+      <c r="C10" s="70" t="s">
+        <v>70</v>
+      </c>
+      <c r="D10" s="71" t="s">
+        <v>141</v>
+      </c>
+      <c r="E10" s="76" t="s">
+        <v>80</v>
+      </c>
+    </row>
+    <row r="11" spans="1:6" s="78" customFormat="1" ht="40.200000000000003" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A11" s="68">
+        <v>92</v>
+      </c>
+      <c r="B11" s="69"/>
+      <c r="C11" s="70" t="s">
+        <v>70</v>
+      </c>
+      <c r="D11" s="71" t="s">
+        <v>81</v>
+      </c>
+      <c r="E11" s="77" t="s">
+        <v>153</v>
+      </c>
+    </row>
+    <row r="12" spans="1:6" s="78" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A12" s="63"/>
+      <c r="B12" s="64"/>
+      <c r="C12" s="65"/>
+      <c r="D12" s="75"/>
+      <c r="E12" s="79"/>
+    </row>
+    <row r="13" spans="1:6" s="57" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A13" s="63"/>
+      <c r="B13" s="64"/>
+      <c r="C13" s="65"/>
+      <c r="D13" s="103" t="s">
+        <v>154</v>
+      </c>
+      <c r="E13" s="67"/>
+    </row>
+    <row r="14" spans="1:6" s="57" customFormat="1" ht="40.200000000000003" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A14" s="63"/>
+      <c r="B14" s="64"/>
+      <c r="C14" s="65"/>
+      <c r="D14" s="80" t="s">
+        <v>155</v>
+      </c>
+      <c r="E14" s="81"/>
+    </row>
+    <row r="15" spans="1:6" s="57" customFormat="1" ht="40.200000000000003" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A15" s="68" t="s">
         <v>76</v>
       </c>
-      <c r="E5" s="42" t="s">
+      <c r="B15" s="69">
+        <v>90</v>
+      </c>
+      <c r="C15" s="82">
+        <f>D$1-B15-1</f>
+        <v>46253</v>
+      </c>
+      <c r="D15" s="71" t="s">
         <v>77</v>
       </c>
-      <c r="F5" s="43"/>
-[...27 lines deleted...]
-      <c r="D8" s="36" t="s">
+      <c r="E15" s="72" t="s">
+        <v>156</v>
+      </c>
+    </row>
+    <row r="16" spans="1:6" s="57" customFormat="1" ht="40.200000000000003" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A16" s="68" t="s">
+        <v>82</v>
+      </c>
+      <c r="B16" s="69"/>
+      <c r="C16" s="74" t="s">
+        <v>83</v>
+      </c>
+      <c r="D16" s="83" t="s">
+        <v>157</v>
+      </c>
+      <c r="E16" s="72" t="s">
         <v>84</v>
       </c>
-      <c r="E8" s="37"/>
-[...12 lines deleted...]
-      <c r="E9" s="47" t="s">
+    </row>
+    <row r="17" spans="1:5" s="57" customFormat="1" ht="48" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A17" s="63"/>
+      <c r="B17" s="64"/>
+      <c r="C17" s="84"/>
+      <c r="D17" s="80" t="s">
+        <v>158</v>
+      </c>
+      <c r="E17" s="67"/>
+    </row>
+    <row r="18" spans="1:5" s="57" customFormat="1" ht="40.200000000000003" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A18" s="61"/>
+      <c r="B18" s="64"/>
+      <c r="C18" s="85"/>
+      <c r="D18" s="80" t="s">
         <v>85</v>
       </c>
-    </row>
-[...11 lines deleted...]
-      <c r="E10" s="47" t="s">
+      <c r="E18" s="67"/>
+    </row>
+    <row r="19" spans="1:5" s="57" customFormat="1" ht="40.200000000000003" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A19" s="63"/>
+      <c r="B19" s="64"/>
+      <c r="C19" s="85"/>
+      <c r="D19" s="80" t="s">
         <v>86</v>
       </c>
-    </row>
-[...8 lines deleted...]
-      <c r="D11" s="41" t="s">
+      <c r="E19" s="67"/>
+    </row>
+    <row r="20" spans="1:5" s="57" customFormat="1" ht="40.200000000000003" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A20" s="68" t="s">
         <v>87</v>
       </c>
-      <c r="E11" s="48" t="s">
+      <c r="B20" s="69"/>
+      <c r="C20" s="74" t="s">
+        <v>70</v>
+      </c>
+      <c r="D20" s="83" t="s">
+        <v>159</v>
+      </c>
+      <c r="E20" s="72" t="s">
         <v>88</v>
       </c>
     </row>
-    <row r="12" spans="1:6" s="49" customFormat="1" ht="20.149999999999999" customHeight="1" x14ac:dyDescent="0.35">
-[...10 lines deleted...]
-      <c r="D13" s="36" t="s">
+    <row r="21" spans="1:5" s="57" customFormat="1" ht="40.200000000000003" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A21" s="68" t="s">
         <v>89</v>
       </c>
-      <c r="E13" s="37"/>
-[...89 lines deleted...]
-      <c r="B21" s="39">
+      <c r="B21" s="69">
         <f>10+4+1</f>
         <v>15</v>
       </c>
-      <c r="C21" s="56">
+      <c r="C21" s="86">
         <f>C22-B21</f>
-        <v>45559</v>
-[...12 lines deleted...]
-      <c r="B22" s="39">
+        <v>46294</v>
+      </c>
+      <c r="D21" s="83" t="s">
+        <v>160</v>
+      </c>
+      <c r="E21" s="72" t="s">
+        <v>161</v>
+      </c>
+    </row>
+    <row r="22" spans="1:5" s="57" customFormat="1" ht="40.200000000000003" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A22" s="68" t="s">
+        <v>90</v>
+      </c>
+      <c r="B22" s="69">
         <f>5*7</f>
         <v>35</v>
       </c>
-      <c r="C22" s="56">
+      <c r="C22" s="86">
         <f>+D$1-B22</f>
-        <v>45574</v>
-[...12 lines deleted...]
-      <c r="B23" s="39">
+        <v>46309</v>
+      </c>
+      <c r="D22" s="87" t="s">
+        <v>91</v>
+      </c>
+      <c r="E22" s="72" t="s">
+        <v>187</v>
+      </c>
+    </row>
+    <row r="23" spans="1:5" s="57" customFormat="1" ht="40.200000000000003" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A23" s="68" t="s">
+        <v>92</v>
+      </c>
+      <c r="B23" s="69">
         <f>7*5-1</f>
         <v>34</v>
       </c>
-      <c r="C23" s="56">
+      <c r="C23" s="86">
         <f>D$1-B23</f>
-        <v>45575</v>
-[...27 lines deleted...]
-      <c r="B25" s="39">
+        <v>46310</v>
+      </c>
+      <c r="D23" s="83" t="s">
+        <v>93</v>
+      </c>
+      <c r="E23" s="72" t="s">
+        <v>94</v>
+      </c>
+    </row>
+    <row r="24" spans="1:5" s="57" customFormat="1" ht="40.200000000000003" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A24" s="88" t="s">
+        <v>95</v>
+      </c>
+      <c r="B24" s="69"/>
+      <c r="C24" s="74" t="s">
+        <v>83</v>
+      </c>
+      <c r="D24" s="83" t="s">
+        <v>162</v>
+      </c>
+      <c r="E24" s="72" t="s">
+        <v>96</v>
+      </c>
+    </row>
+    <row r="25" spans="1:5" s="57" customFormat="1" ht="40.200000000000003" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A25" s="68" t="s">
+        <v>97</v>
+      </c>
+      <c r="B25" s="69">
         <v>14</v>
       </c>
-      <c r="C25" s="45">
+      <c r="C25" s="82">
         <f>C$22+B25</f>
-        <v>45588</v>
-[...9 lines deleted...]
-      <c r="A26" s="38">
+        <v>46323</v>
+      </c>
+      <c r="D25" s="87" t="s">
+        <v>163</v>
+      </c>
+      <c r="E25" s="72" t="s">
+        <v>188</v>
+      </c>
+    </row>
+    <row r="26" spans="1:5" s="57" customFormat="1" ht="40.200000000000003" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A26" s="68">
         <v>81</v>
       </c>
-      <c r="B26" s="39">
+      <c r="B26" s="69">
         <v>10</v>
       </c>
-      <c r="C26" s="45">
+      <c r="C26" s="82">
         <f>C$22+B26+4</f>
-        <v>45588</v>
-[...9 lines deleted...]
-      <c r="A27" s="38">
+        <v>46323</v>
+      </c>
+      <c r="D26" s="83" t="s">
+        <v>165</v>
+      </c>
+      <c r="E26" s="72" t="s">
+        <v>166</v>
+      </c>
+    </row>
+    <row r="27" spans="1:5" s="57" customFormat="1" ht="40.200000000000003" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A27" s="68">
         <v>83</v>
       </c>
-      <c r="B27" s="39"/>
-[...11 lines deleted...]
-      <c r="A28" s="58">
+      <c r="B27" s="69"/>
+      <c r="C27" s="70" t="s">
+        <v>83</v>
+      </c>
+      <c r="D27" s="83" t="s">
+        <v>167</v>
+      </c>
+      <c r="E27" s="72" t="s">
+        <v>70</v>
+      </c>
+    </row>
+    <row r="28" spans="1:5" s="57" customFormat="1" ht="40.200000000000003" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A28" s="88">
         <v>81</v>
       </c>
-      <c r="B28" s="39">
+      <c r="B28" s="69">
         <v>14</v>
       </c>
-      <c r="C28" s="45">
+      <c r="C28" s="82">
         <f>C$25+B28</f>
-        <v>45602</v>
-[...9 lines deleted...]
-      <c r="A29" s="58">
+        <v>46337</v>
+      </c>
+      <c r="D28" s="83" t="s">
+        <v>168</v>
+      </c>
+      <c r="E28" s="72" t="s">
+        <v>169</v>
+      </c>
+    </row>
+    <row r="29" spans="1:5" s="57" customFormat="1" ht="40.200000000000003" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A29" s="88">
         <v>84</v>
       </c>
-      <c r="B29" s="39">
+      <c r="B29" s="69">
         <v>11</v>
       </c>
-      <c r="C29" s="44" t="s">
-[...37 lines deleted...]
-      <c r="A33" s="38">
+      <c r="C29" s="74" t="s">
+        <v>83</v>
+      </c>
+      <c r="D29" s="83" t="s">
+        <v>170</v>
+      </c>
+      <c r="E29" s="72" t="s">
+        <v>145</v>
+      </c>
+    </row>
+    <row r="30" spans="1:5" s="57" customFormat="1" ht="40.200000000000003" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A30" s="63"/>
+      <c r="B30" s="64"/>
+      <c r="C30" s="85"/>
+      <c r="D30" s="80" t="s">
+        <v>98</v>
+      </c>
+      <c r="E30" s="67"/>
+    </row>
+    <row r="31" spans="1:5" s="57" customFormat="1" ht="40.200000000000003" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A31" s="63"/>
+      <c r="B31" s="64"/>
+      <c r="C31" s="85"/>
+      <c r="D31" s="80" t="s">
+        <v>99</v>
+      </c>
+      <c r="E31" s="67"/>
+    </row>
+    <row r="32" spans="1:5" s="57" customFormat="1" ht="40.200000000000003" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A32" s="63"/>
+      <c r="B32" s="64"/>
+      <c r="C32" s="85"/>
+      <c r="D32" s="80" t="s">
+        <v>100</v>
+      </c>
+      <c r="E32" s="89"/>
+    </row>
+    <row r="33" spans="1:6" s="57" customFormat="1" ht="40.200000000000003" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A33" s="68">
         <v>93</v>
       </c>
-      <c r="B33" s="39"/>
-[...29 lines deleted...]
-      <c r="B35" s="39">
+      <c r="B33" s="69"/>
+      <c r="C33" s="74" t="s">
+        <v>101</v>
+      </c>
+      <c r="D33" s="83" t="s">
+        <v>102</v>
+      </c>
+      <c r="E33" s="72" t="s">
+        <v>171</v>
+      </c>
+    </row>
+    <row r="34" spans="1:6" s="57" customFormat="1" ht="40.200000000000003" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A34" s="68" t="s">
+        <v>87</v>
+      </c>
+      <c r="B34" s="69"/>
+      <c r="C34" s="104" t="s">
+        <v>101</v>
+      </c>
+      <c r="D34" s="83" t="s">
+        <v>172</v>
+      </c>
+      <c r="E34" s="72" t="s">
+        <v>103</v>
+      </c>
+    </row>
+    <row r="35" spans="1:6" s="57" customFormat="1" ht="40.200000000000003" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A35" s="68" t="s">
+        <v>104</v>
+      </c>
+      <c r="B35" s="69">
         <f>15</f>
         <v>15</v>
       </c>
-      <c r="C35" s="56">
+      <c r="C35" s="86">
         <f>+D$1-B35</f>
-        <v>45594</v>
-[...12 lines deleted...]
-      <c r="B36" s="39">
+        <v>46329</v>
+      </c>
+      <c r="D35" s="87" t="s">
+        <v>105</v>
+      </c>
+      <c r="E35" s="72" t="s">
+        <v>173</v>
+      </c>
+    </row>
+    <row r="36" spans="1:6" s="57" customFormat="1" ht="40.200000000000003" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A36" s="68" t="s">
+        <v>104</v>
+      </c>
+      <c r="B36" s="69">
         <v>3</v>
       </c>
-      <c r="C36" s="56">
+      <c r="C36" s="86">
         <f>+D$1-B36-1</f>
-        <v>45605</v>
-[...18 lines deleted...]
-      <c r="A38" s="38">
+        <v>46340</v>
+      </c>
+      <c r="D36" s="87" t="s">
+        <v>106</v>
+      </c>
+      <c r="E36" s="72" t="s">
+        <v>174</v>
+      </c>
+    </row>
+    <row r="37" spans="1:6" s="57" customFormat="1" ht="40.200000000000003" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A37" s="63"/>
+      <c r="B37" s="64"/>
+      <c r="C37" s="85"/>
+      <c r="D37" s="80" t="s">
+        <v>107</v>
+      </c>
+      <c r="E37" s="67"/>
+    </row>
+    <row r="38" spans="1:6" s="57" customFormat="1" ht="40.200000000000003" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A38" s="68">
         <v>93</v>
       </c>
-      <c r="B38" s="39"/>
-[...26 lines deleted...]
-      <c r="A40" s="38">
+      <c r="B38" s="69"/>
+      <c r="C38" s="74" t="s">
+        <v>108</v>
+      </c>
+      <c r="D38" s="83" t="s">
+        <v>109</v>
+      </c>
+      <c r="E38" s="72" t="s">
+        <v>171</v>
+      </c>
+    </row>
+    <row r="39" spans="1:6" s="57" customFormat="1" ht="40.200000000000003" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A39" s="68" t="s">
+        <v>87</v>
+      </c>
+      <c r="B39" s="69"/>
+      <c r="C39" s="104" t="s">
+        <v>108</v>
+      </c>
+      <c r="D39" s="83" t="s">
+        <v>175</v>
+      </c>
+      <c r="E39" s="72" t="s">
+        <v>103</v>
+      </c>
+    </row>
+    <row r="40" spans="1:6" s="57" customFormat="1" ht="40.200000000000003" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A40" s="68">
         <v>10</v>
       </c>
-      <c r="B40" s="39"/>
-      <c r="C40" s="56">
+      <c r="B40" s="69"/>
+      <c r="C40" s="86">
         <f>+D1</f>
-        <v>45609</v>
-[...9 lines deleted...]
-      <c r="A41" s="38">
+        <v>46344</v>
+      </c>
+      <c r="D40" s="90" t="s">
+        <v>110</v>
+      </c>
+      <c r="E40" s="72" t="s">
+        <v>176</v>
+      </c>
+    </row>
+    <row r="41" spans="1:6" s="57" customFormat="1" ht="40.200000000000003" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A41" s="68">
         <v>139</v>
       </c>
-      <c r="B41" s="39">
+      <c r="B41" s="69">
         <v>-2</v>
       </c>
-      <c r="C41" s="40" t="s">
-[...5 lines deleted...]
-      <c r="E41" s="42" t="s">
+      <c r="C41" s="70" t="s">
+        <v>83</v>
+      </c>
+      <c r="D41" s="83" t="s">
+        <v>111</v>
+      </c>
+      <c r="E41" s="72" t="s">
+        <v>112</v>
+      </c>
+    </row>
+    <row r="42" spans="1:6" s="57" customFormat="1" ht="40.200000000000003" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A42" s="68">
         <v>140</v>
       </c>
-    </row>
-[...16 lines deleted...]
-      <c r="A43" s="38">
+      <c r="B42" s="69"/>
+      <c r="C42" s="70" t="s">
+        <v>70</v>
+      </c>
+      <c r="D42" s="91" t="s">
+        <v>177</v>
+      </c>
+      <c r="E42" s="77" t="s">
+        <v>178</v>
+      </c>
+    </row>
+    <row r="43" spans="1:6" s="57" customFormat="1" ht="40.200000000000003" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A43" s="68">
         <v>158</v>
       </c>
-      <c r="B43" s="39">
+      <c r="B43" s="69">
         <f>10+4</f>
         <v>14</v>
       </c>
-      <c r="C43" s="44" t="s">
-[...14 lines deleted...]
-      <c r="B44" s="39">
+      <c r="C43" s="74" t="s">
+        <v>113</v>
+      </c>
+      <c r="D43" s="83" t="s">
+        <v>114</v>
+      </c>
+      <c r="E43" s="72" t="s">
+        <v>179</v>
+      </c>
+      <c r="F43" s="92"/>
+    </row>
+    <row r="44" spans="1:6" s="57" customFormat="1" ht="40.200000000000003" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A44" s="88" t="s">
+        <v>115</v>
+      </c>
+      <c r="B44" s="69">
         <f>90+4</f>
         <v>94</v>
       </c>
-      <c r="C44" s="56">
+      <c r="C44" s="86">
         <f>D$1+B44</f>
-        <v>45703</v>
-[...28 lines deleted...]
-      <c r="B47" s="39">
+        <v>46438</v>
+      </c>
+      <c r="D44" s="83" t="s">
+        <v>116</v>
+      </c>
+      <c r="E44" s="93" t="s">
+        <v>180</v>
+      </c>
+    </row>
+    <row r="45" spans="1:6" s="78" customFormat="1" x14ac:dyDescent="0.3">
+      <c r="A45" s="94"/>
+      <c r="B45" s="64"/>
+      <c r="C45" s="95"/>
+      <c r="D45" s="96"/>
+      <c r="E45" s="97"/>
+    </row>
+    <row r="46" spans="1:6" s="57" customFormat="1" x14ac:dyDescent="0.3">
+      <c r="A46" s="94"/>
+      <c r="B46" s="64"/>
+      <c r="C46" s="95"/>
+      <c r="D46" s="103" t="s">
+        <v>117</v>
+      </c>
+      <c r="E46" s="97"/>
+    </row>
+    <row r="47" spans="1:6" ht="40.200000000000003" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A47" s="98" t="s">
+        <v>118</v>
+      </c>
+      <c r="B47" s="69">
         <v>56</v>
       </c>
-      <c r="C47" s="56">
+      <c r="C47" s="86">
         <f>+D$1-B47-1</f>
-        <v>45552</v>
-[...4 lines deleted...]
-      <c r="E47" s="42" t="s">
+        <v>46287</v>
+      </c>
+      <c r="D47" s="71" t="s">
+        <v>119</v>
+      </c>
+      <c r="E47" s="72" t="s">
+        <v>181</v>
+      </c>
+    </row>
+    <row r="48" spans="1:6" ht="40.200000000000003" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A48" s="68" t="s">
+        <v>120</v>
+      </c>
+      <c r="B48" s="69"/>
+      <c r="C48" s="99" t="s">
+        <v>70</v>
+      </c>
+      <c r="D48" s="71" t="s">
+        <v>121</v>
+      </c>
+      <c r="E48" s="72" t="s">
+        <v>122</v>
+      </c>
+    </row>
+    <row r="49" spans="1:5" ht="40.200000000000003" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A49" s="88" t="s">
+        <v>123</v>
+      </c>
+      <c r="B49" s="69">
+        <v>35</v>
+      </c>
+      <c r="C49" s="86">
+        <f>+D$1-B49</f>
+        <v>46309</v>
+      </c>
+      <c r="D49" s="71" t="s">
+        <v>124</v>
+      </c>
+      <c r="E49" s="72" t="s">
+        <v>182</v>
+      </c>
+    </row>
+    <row r="50" spans="1:5" ht="40.200000000000003" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A50" s="88" t="s">
+        <v>123</v>
+      </c>
+      <c r="B50" s="69">
+        <v>21</v>
+      </c>
+      <c r="C50" s="86">
+        <f>+D$1-B50-1</f>
+        <v>46322</v>
+      </c>
+      <c r="D50" s="71" t="s">
+        <v>125</v>
+      </c>
+      <c r="E50" s="100" t="s">
+        <v>183</v>
+      </c>
+    </row>
+    <row r="51" spans="1:5" ht="40.200000000000003" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A51" s="68" t="s">
+        <v>126</v>
+      </c>
+      <c r="B51" s="69">
+        <v>1</v>
+      </c>
+      <c r="C51" s="86">
+        <f>+C35-B51</f>
+        <v>46328</v>
+      </c>
+      <c r="D51" s="71" t="s">
+        <v>127</v>
+      </c>
+      <c r="E51" s="72" t="s">
+        <v>128</v>
+      </c>
+    </row>
+    <row r="52" spans="1:5" ht="40.200000000000003" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A52" s="68" t="s">
+        <v>104</v>
+      </c>
+      <c r="B52" s="69"/>
+      <c r="C52" s="86">
+        <f>+C35</f>
+        <v>46329</v>
+      </c>
+      <c r="D52" s="71" t="s">
+        <v>105</v>
+      </c>
+      <c r="E52" s="72" t="s">
+        <v>184</v>
+      </c>
+    </row>
+    <row r="53" spans="1:5" ht="40.200000000000003" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A53" s="68" t="s">
+        <v>104</v>
+      </c>
+      <c r="B53" s="69"/>
+      <c r="C53" s="86">
+        <f>+C36</f>
+        <v>46340</v>
+      </c>
+      <c r="D53" s="71" t="s">
+        <v>106</v>
+      </c>
+      <c r="E53" s="72" t="s">
+        <v>185</v>
+      </c>
+    </row>
+    <row r="54" spans="1:5" ht="40.200000000000003" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A54" s="68">
+        <v>10</v>
+      </c>
+      <c r="B54" s="69"/>
+      <c r="C54" s="86">
+        <f>+C40</f>
+        <v>46344</v>
+      </c>
+      <c r="D54" s="101" t="s">
+        <v>129</v>
+      </c>
+      <c r="E54" s="93" t="s">
+        <v>186</v>
+      </c>
+    </row>
+    <row r="55" spans="1:5" ht="40.200000000000003" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A55" s="68">
         <v>152</v>
       </c>
-    </row>
-[...55 lines deleted...]
-      <c r="B51" s="39">
+      <c r="B55" s="69">
         <v>1</v>
       </c>
-      <c r="C51" s="56">
-[...35 lines deleted...]
-      <c r="D53" s="41" t="s">
+      <c r="C55" s="86">
+        <f>+C54+B55</f>
+        <v>46345</v>
+      </c>
+      <c r="D55" s="71" t="s">
+        <v>130</v>
+      </c>
+      <c r="E55" s="72" t="s">
         <v>131</v>
       </c>
-      <c r="E53" s="42" t="s">
-[...35 lines deleted...]
-      </c>
     </row>
     <row r="58" spans="1:5" x14ac:dyDescent="0.3">
-      <c r="D58" s="1"/>
+      <c r="D58" s="47"/>
     </row>
   </sheetData>
   <mergeCells count="1">
     <mergeCell ref="A1:C1"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="E11" r:id="rId1" location="/products/79402" tooltip="Click here to go to sample" display="See sample bylaw from the Publications Centre on saskatchewan.ca" xr:uid="{00000000-0004-0000-0200-000000000000}"/>
     <hyperlink ref="E33" r:id="rId2" location="/products/104060" display="Refer to Local Government Election Guide for checklist" xr:uid="{00000000-0004-0000-0200-000001000000}"/>
     <hyperlink ref="E38" r:id="rId3" location="/products/104060" display="Refer to Local Government Election Guide for checklist" xr:uid="{00000000-0004-0000-0200-000002000000}"/>
     <hyperlink ref="E42" r:id="rId4" tooltip="Click here to update Directory" display="Also update Municipal Directory System " xr:uid="{00000000-0004-0000-0200-000003000000}"/>
     <hyperlink ref="D14" r:id="rId5" location="/products/73891" xr:uid="{00000000-0004-0000-0200-000005000000}"/>
     <hyperlink ref="D42" r:id="rId6" tooltip="Click here to report results" xr:uid="{00000000-0004-0000-0200-000004000000}"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup scale="58" fitToHeight="0" orientation="portrait" r:id="rId7"/>
   <headerFooter>
     <oddHeader>&amp;R&amp;14&amp;A</oddHeader>
     <oddFooter>&amp;C&amp;P</oddFooter>
   </headerFooter>
   <rowBreaks count="1" manualBreakCount="1">
     <brk id="28" max="4" man="1"/>
   </rowBreaks>
   <drawing r:id="rId8"/>
 </worksheet>
 </file>
 
-<file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0300-000000000000}">
   <sheetPr>
     <tabColor rgb="FF41B6E6"/>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="A1:J31"/>
   <sheetViews>
     <sheetView showGridLines="0" showRowColHeaders="0" zoomScale="80" zoomScaleNormal="80" workbookViewId="0">
       <pane ySplit="1" topLeftCell="A2" activePane="bottomLeft" state="frozen"/>
-      <selection pane="bottomLeft" activeCell="C10" sqref="C10"/>
+      <selection pane="bottomLeft" activeCell="K12" sqref="K12"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="14.5" x14ac:dyDescent="0.35"/>
+  <sheetFormatPr defaultColWidth="9.109375" defaultRowHeight="14.4" x14ac:dyDescent="0.3"/>
   <cols>
-    <col min="1" max="7" width="30.7265625" customWidth="1"/>
+    <col min="1" max="7" width="30.6640625" style="5" customWidth="1"/>
+    <col min="8" max="16384" width="9.109375" style="5"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:10" ht="21.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.55000000000000004">
-[...40 lines deleted...]
-      <c r="A3" s="77" t="str">
+    <row r="1" spans="1:10" ht="21.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.45">
+      <c r="A1" s="1" t="s">
+        <v>132</v>
+      </c>
+      <c r="B1" s="2" t="s">
+        <v>133</v>
+      </c>
+      <c r="C1" s="2" t="s">
+        <v>134</v>
+      </c>
+      <c r="D1" s="2" t="s">
+        <v>135</v>
+      </c>
+      <c r="E1" s="2" t="s">
+        <v>136</v>
+      </c>
+      <c r="F1" s="2" t="s">
+        <v>137</v>
+      </c>
+      <c r="G1" s="3" t="s">
+        <v>138</v>
+      </c>
+      <c r="H1" s="4"/>
+      <c r="I1" s="4"/>
+      <c r="J1" s="4"/>
+    </row>
+    <row r="2" spans="1:10" ht="12.75" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A2" s="219" t="s">
+        <v>139</v>
+      </c>
+      <c r="B2" s="220"/>
+      <c r="C2" s="221"/>
+      <c r="D2" s="6"/>
+      <c r="E2" s="7"/>
+      <c r="F2" s="6"/>
+      <c r="G2" s="6"/>
+      <c r="H2" s="6"/>
+      <c r="I2" s="6"/>
+      <c r="J2" s="6"/>
+    </row>
+    <row r="3" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A3" s="8" t="str">
         <f>'City|Town|Village|RM Journal'!$D$9</f>
         <v>RO may authorize a polling place in hospitals and personal care facilities</v>
       </c>
-      <c r="B3" s="77" t="str">
+      <c r="B3" s="8" t="str">
         <f>'City|Town|Village|RM Journal'!$D$10</f>
         <v>RO may establish the procedures for homebound voting</v>
       </c>
-      <c r="C3" s="77" t="str">
+      <c r="C3" s="8" t="str">
         <f>'City|Town|Village|RM Journal'!$D$11</f>
         <v xml:space="preserve">Council may enact a bylaw to allow for mail-in ballots </v>
       </c>
-      <c r="D3" s="74"/>
-[...20 lines deleted...]
-      <c r="A5" s="97">
+      <c r="D3" s="9"/>
+      <c r="E3" s="10"/>
+      <c r="F3" s="10"/>
+      <c r="G3" s="10"/>
+      <c r="H3" s="9"/>
+      <c r="I3" s="9"/>
+      <c r="J3" s="9"/>
+    </row>
+    <row r="4" spans="1:10" ht="12.75" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A4" s="9"/>
+      <c r="B4" s="11"/>
+      <c r="C4" s="11"/>
+      <c r="D4" s="11"/>
+      <c r="E4" s="9"/>
+      <c r="F4" s="9"/>
+      <c r="G4" s="9"/>
+      <c r="H4" s="9"/>
+      <c r="I4" s="9"/>
+      <c r="J4" s="9"/>
+    </row>
+    <row r="5" spans="1:10" ht="12.75" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A5" s="12">
         <f>B5-1</f>
-        <v>45557</v>
-[...1 lines deleted...]
-      <c r="B5" s="97">
+        <v>46292</v>
+      </c>
+      <c r="B5" s="12">
         <f>C5-1</f>
-        <v>45558</v>
-[...1 lines deleted...]
-      <c r="C5" s="97">
+        <v>46293</v>
+      </c>
+      <c r="C5" s="12">
         <f>'City|Town|Village|RM Journal'!$C$21</f>
-        <v>45559</v>
-[...1 lines deleted...]
-      <c r="D5" s="97">
+        <v>46294</v>
+      </c>
+      <c r="D5" s="12">
         <f>C5+1</f>
-        <v>45560</v>
-[...1 lines deleted...]
-      <c r="E5" s="97">
+        <v>46295</v>
+      </c>
+      <c r="E5" s="12">
         <f>D5+1</f>
-        <v>45561</v>
-[...1 lines deleted...]
-      <c r="F5" s="97">
+        <v>46296</v>
+      </c>
+      <c r="F5" s="12">
         <f>E5+1</f>
-        <v>45562</v>
-[...1 lines deleted...]
-      <c r="G5" s="97">
+        <v>46297</v>
+      </c>
+      <c r="G5" s="12">
         <f>F5+1</f>
-        <v>45563</v>
-[...7 lines deleted...]
-      <c r="B6" s="79" t="str">
+        <v>46298</v>
+      </c>
+      <c r="H5" s="6"/>
+      <c r="I5" s="6"/>
+      <c r="J5" s="6"/>
+    </row>
+    <row r="6" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A6" s="13"/>
+      <c r="B6" s="14" t="str">
         <f>'City|Town|Village|RM Journal'!$D$16</f>
         <v>RO to complete their Oath of Election Official</v>
       </c>
-      <c r="C6" s="79" t="str">
+      <c r="C6" s="14" t="str">
         <f>'City|Town|Village|RM Journal'!$D$21</f>
         <v xml:space="preserve">DEADLINE to post and publish the Notice of Call for Nominations </v>
       </c>
-      <c r="D6" s="75"/>
-[...8 lines deleted...]
-      <c r="A7" s="97">
+      <c r="D6" s="15"/>
+      <c r="E6" s="15"/>
+      <c r="F6" s="15"/>
+      <c r="G6" s="15"/>
+      <c r="H6" s="9"/>
+      <c r="I6" s="9"/>
+      <c r="J6" s="9"/>
+    </row>
+    <row r="7" spans="1:10" ht="12.75" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A7" s="12">
         <f>G5+1</f>
-        <v>45564</v>
-[...1 lines deleted...]
-      <c r="B7" s="97">
+        <v>46299</v>
+      </c>
+      <c r="B7" s="12">
         <f>A7+1</f>
-        <v>45565</v>
-[...1 lines deleted...]
-      <c r="C7" s="97">
+        <v>46300</v>
+      </c>
+      <c r="C7" s="12">
         <f>1+B7</f>
-        <v>45566</v>
-[...1 lines deleted...]
-      <c r="D7" s="97">
+        <v>46301</v>
+      </c>
+      <c r="D7" s="12">
         <f>1+C7</f>
-        <v>45567</v>
-[...1 lines deleted...]
-      <c r="E7" s="97">
+        <v>46302</v>
+      </c>
+      <c r="E7" s="12">
         <f>1+D7</f>
-        <v>45568</v>
-[...1 lines deleted...]
-      <c r="F7" s="97">
+        <v>46303</v>
+      </c>
+      <c r="F7" s="12">
         <f>1+E7</f>
-        <v>45569</v>
-[...1 lines deleted...]
-      <c r="G7" s="97">
+        <v>46304</v>
+      </c>
+      <c r="G7" s="12">
         <f>1+F7</f>
-        <v>45570</v>
-[...18 lines deleted...]
-      <c r="A9" s="97">
+        <v>46305</v>
+      </c>
+      <c r="H7" s="6"/>
+      <c r="I7" s="6"/>
+      <c r="J7" s="6"/>
+    </row>
+    <row r="8" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A8" s="16"/>
+      <c r="B8" s="17"/>
+      <c r="C8" s="17"/>
+      <c r="D8" s="18"/>
+      <c r="E8" s="18"/>
+      <c r="F8" s="18"/>
+      <c r="G8" s="18"/>
+      <c r="H8" s="9"/>
+      <c r="I8" s="9"/>
+      <c r="J8" s="9"/>
+    </row>
+    <row r="9" spans="1:10" ht="12.75" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A9" s="12">
         <f>G7+1</f>
-        <v>45571</v>
-[...1 lines deleted...]
-      <c r="B9" s="97">
+        <v>46306</v>
+      </c>
+      <c r="B9" s="12">
         <f t="shared" ref="B9:G9" si="0">A9+1</f>
-        <v>45572</v>
-[...1 lines deleted...]
-      <c r="C9" s="97">
+        <v>46307</v>
+      </c>
+      <c r="C9" s="12">
         <f t="shared" si="0"/>
-        <v>45573</v>
-[...1 lines deleted...]
-      <c r="D9" s="97">
+        <v>46308</v>
+      </c>
+      <c r="D9" s="12">
         <f t="shared" si="0"/>
-        <v>45574</v>
-[...1 lines deleted...]
-      <c r="E9" s="97">
+        <v>46309</v>
+      </c>
+      <c r="E9" s="12">
         <f t="shared" si="0"/>
-        <v>45575</v>
-[...1 lines deleted...]
-      <c r="F9" s="97">
+        <v>46310</v>
+      </c>
+      <c r="F9" s="12">
         <f t="shared" si="0"/>
-        <v>45576</v>
-[...1 lines deleted...]
-      <c r="G9" s="97">
+        <v>46311</v>
+      </c>
+      <c r="G9" s="12">
         <f t="shared" si="0"/>
-        <v>45577</v>
-[...9 lines deleted...]
-      <c r="D10" s="89" t="str">
+        <v>46312</v>
+      </c>
+      <c r="H9" s="6"/>
+      <c r="I9" s="6"/>
+      <c r="J9" s="6"/>
+    </row>
+    <row r="10" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A10" s="19"/>
+      <c r="B10" s="19"/>
+      <c r="C10" s="19"/>
+      <c r="D10" s="20" t="str">
         <f>'City|Town|Village|RM Journal'!$D$22</f>
         <v>Nomination Day</v>
       </c>
-      <c r="E10" s="90" t="str">
+      <c r="E10" s="21" t="str">
         <f>'City|Town|Village|RM Journal'!$D$23</f>
         <v xml:space="preserve">Candidate may withdraw their nomination in writing until 4 p.m. </v>
       </c>
-      <c r="F10" s="90" t="str">
+      <c r="F10" s="21" t="str">
         <f>'City|Town|Village|RM Journal'!$D$24</f>
         <v>Post and publish the Call for Further Nominations | Notice of Poll | Abandonment of Poll as applicable</v>
       </c>
-      <c r="G10" s="80"/>
-[...5 lines deleted...]
-      <c r="A11" s="102">
+      <c r="G10" s="22"/>
+      <c r="H10" s="9"/>
+      <c r="I10" s="9"/>
+      <c r="J10" s="9"/>
+    </row>
+    <row r="11" spans="1:10" ht="12.75" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A11" s="23">
         <f>G9+1</f>
-        <v>45578</v>
-[...1 lines deleted...]
-      <c r="B11" s="102">
+        <v>46313</v>
+      </c>
+      <c r="B11" s="23">
         <f t="shared" ref="B11:G11" si="1">A11+1</f>
-        <v>45579</v>
-[...1 lines deleted...]
-      <c r="C11" s="102">
+        <v>46314</v>
+      </c>
+      <c r="C11" s="23">
         <f t="shared" si="1"/>
-        <v>45580</v>
-[...1 lines deleted...]
-      <c r="D11" s="102">
+        <v>46315</v>
+      </c>
+      <c r="D11" s="23">
         <f t="shared" si="1"/>
-        <v>45581</v>
-[...1 lines deleted...]
-      <c r="E11" s="102">
+        <v>46316</v>
+      </c>
+      <c r="E11" s="23">
         <f t="shared" si="1"/>
-        <v>45582</v>
-[...1 lines deleted...]
-      <c r="F11" s="102">
+        <v>46317</v>
+      </c>
+      <c r="F11" s="23">
         <f t="shared" si="1"/>
-        <v>45583</v>
-[...1 lines deleted...]
-      <c r="G11" s="102">
+        <v>46318</v>
+      </c>
+      <c r="G11" s="23">
         <f t="shared" si="1"/>
-        <v>45584</v>
-[...18 lines deleted...]
-      <c r="A13" s="97">
+        <v>46319</v>
+      </c>
+      <c r="H11" s="6"/>
+      <c r="I11" s="6"/>
+      <c r="J11" s="6"/>
+    </row>
+    <row r="12" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A12" s="24"/>
+      <c r="B12" s="15"/>
+      <c r="C12" s="18"/>
+      <c r="D12" s="18"/>
+      <c r="E12" s="18"/>
+      <c r="F12" s="18"/>
+      <c r="G12" s="18"/>
+      <c r="H12" s="9"/>
+      <c r="I12" s="9"/>
+      <c r="J12" s="9"/>
+    </row>
+    <row r="13" spans="1:10" ht="12.75" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A13" s="12">
         <f>G11+1</f>
-        <v>45585</v>
-[...1 lines deleted...]
-      <c r="B13" s="104">
+        <v>46320</v>
+      </c>
+      <c r="B13" s="25">
         <f t="shared" ref="B13:G13" si="2">A13+1</f>
-        <v>45586</v>
-[...1 lines deleted...]
-      <c r="C13" s="104">
+        <v>46321</v>
+      </c>
+      <c r="C13" s="25">
         <f t="shared" si="2"/>
-        <v>45587</v>
-[...1 lines deleted...]
-      <c r="D13" s="104">
+        <v>46322</v>
+      </c>
+      <c r="D13" s="25">
         <f t="shared" si="2"/>
-        <v>45588</v>
-[...1 lines deleted...]
-      <c r="E13" s="104">
+        <v>46323</v>
+      </c>
+      <c r="E13" s="25">
         <f t="shared" si="2"/>
-        <v>45589</v>
-[...1 lines deleted...]
-      <c r="F13" s="104">
+        <v>46324</v>
+      </c>
+      <c r="F13" s="25">
         <f t="shared" si="2"/>
-        <v>45590</v>
-[...1 lines deleted...]
-      <c r="G13" s="104">
+        <v>46325</v>
+      </c>
+      <c r="G13" s="25">
         <f t="shared" si="2"/>
-        <v>45591</v>
-[...9 lines deleted...]
-      <c r="D14" s="105" t="str">
+        <v>46326</v>
+      </c>
+      <c r="H13" s="6"/>
+      <c r="I13" s="6"/>
+      <c r="J13" s="6"/>
+    </row>
+    <row r="14" spans="1:10" ht="31.2" x14ac:dyDescent="0.3">
+      <c r="A14" s="211"/>
+      <c r="B14" s="213"/>
+      <c r="C14" s="213"/>
+      <c r="D14" s="26" t="str">
         <f>'City|Town|Village|RM Journal'!$D$25</f>
         <v>Nomination Day (Second Call) *if required</v>
       </c>
-      <c r="E14" s="205"/>
-[...10 lines deleted...]
-      <c r="D15" s="82" t="str">
+      <c r="E14" s="215"/>
+      <c r="F14" s="9"/>
+      <c r="G14" s="213"/>
+      <c r="H14" s="9"/>
+      <c r="I14" s="9"/>
+      <c r="J14" s="9"/>
+    </row>
+    <row r="15" spans="1:10" ht="36.75" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A15" s="212"/>
+      <c r="B15" s="214"/>
+      <c r="C15" s="214"/>
+      <c r="D15" s="27" t="str">
         <f>'City|Town|Village|RM Journal'!$D$26</f>
         <v>DEADLINE to post and publish the Notice of Poll (based off of the FIRST Call for Nominations)</v>
       </c>
-      <c r="E15" s="206"/>
-[...7 lines deleted...]
-      <c r="A16" s="102">
+      <c r="E15" s="216"/>
+      <c r="F15" s="9"/>
+      <c r="G15" s="214"/>
+      <c r="H15" s="9"/>
+      <c r="I15" s="9"/>
+      <c r="J15" s="9"/>
+    </row>
+    <row r="16" spans="1:10" ht="12.75" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A16" s="23">
         <f>G13+1</f>
-        <v>45592</v>
-[...1 lines deleted...]
-      <c r="B16" s="102">
+        <v>46327</v>
+      </c>
+      <c r="B16" s="23">
         <f t="shared" ref="B16:G16" si="3">A16+1</f>
-        <v>45593</v>
-[...1 lines deleted...]
-      <c r="C16" s="102">
+        <v>46328</v>
+      </c>
+      <c r="C16" s="23">
         <f t="shared" si="3"/>
-        <v>45594</v>
-[...1 lines deleted...]
-      <c r="D16" s="102">
+        <v>46329</v>
+      </c>
+      <c r="D16" s="23">
         <f t="shared" si="3"/>
-        <v>45595</v>
-[...1 lines deleted...]
-      <c r="E16" s="102">
+        <v>46330</v>
+      </c>
+      <c r="E16" s="23">
         <f t="shared" si="3"/>
-        <v>45596</v>
-[...1 lines deleted...]
-      <c r="F16" s="102">
+        <v>46331</v>
+      </c>
+      <c r="F16" s="23">
         <f t="shared" si="3"/>
-        <v>45597</v>
-[...1 lines deleted...]
-      <c r="G16" s="102">
+        <v>46332</v>
+      </c>
+      <c r="G16" s="23">
         <f t="shared" si="3"/>
-        <v>45598</v>
-[...7 lines deleted...]
-      <c r="B17" s="81" t="str">
+        <v>46333</v>
+      </c>
+      <c r="H16" s="6"/>
+      <c r="I16" s="6"/>
+      <c r="J16" s="6"/>
+    </row>
+    <row r="17" spans="1:10" ht="36.75" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A17" s="226"/>
+      <c r="B17" s="28" t="str">
         <f>'City|Town|Village|RM Journal'!$D$33</f>
         <v>Provide Advance Poll DROs with election supplies</v>
       </c>
-      <c r="C17" s="200" t="str">
+      <c r="C17" s="217" t="str">
         <f>'City|Town|Village|RM Journal'!$D$35</f>
         <v>Advance Poll - FIRST day possible</v>
       </c>
-      <c r="D17" s="195"/>
-[...9 lines deleted...]
-      <c r="B18" s="82" t="str">
+      <c r="D17" s="213"/>
+      <c r="E17" s="206"/>
+      <c r="F17" s="206"/>
+      <c r="G17" s="206"/>
+      <c r="H17" s="9"/>
+      <c r="I17" s="9"/>
+      <c r="J17" s="9"/>
+    </row>
+    <row r="18" spans="1:10" ht="36.75" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A18" s="225"/>
+      <c r="B18" s="27" t="str">
         <f>'City|Town|Village|RM Journal'!$D$34</f>
         <v>Advance Poll officials subscribe to their Oath of Election Official prior to Advance Poll</v>
       </c>
-      <c r="C18" s="201"/>
-[...9 lines deleted...]
-      <c r="A19" s="97">
+      <c r="C18" s="218"/>
+      <c r="D18" s="214"/>
+      <c r="E18" s="207"/>
+      <c r="F18" s="207"/>
+      <c r="G18" s="207"/>
+      <c r="H18" s="9"/>
+      <c r="I18" s="9"/>
+      <c r="J18" s="9"/>
+    </row>
+    <row r="19" spans="1:10" x14ac:dyDescent="0.3">
+      <c r="A19" s="12">
         <f>G16+1</f>
-        <v>45599</v>
-[...1 lines deleted...]
-      <c r="B19" s="97">
+        <v>46334</v>
+      </c>
+      <c r="B19" s="12">
         <f t="shared" ref="B19:G19" si="4">A19+1</f>
-        <v>45600</v>
-[...1 lines deleted...]
-      <c r="C19" s="97">
+        <v>46335</v>
+      </c>
+      <c r="C19" s="12">
         <f>B19+1</f>
-        <v>45601</v>
-[...1 lines deleted...]
-      <c r="D19" s="97">
+        <v>46336</v>
+      </c>
+      <c r="D19" s="12">
         <f t="shared" si="4"/>
-        <v>45602</v>
-[...1 lines deleted...]
-      <c r="E19" s="97">
+        <v>46337</v>
+      </c>
+      <c r="E19" s="12">
         <f t="shared" si="4"/>
-        <v>45603</v>
-[...1 lines deleted...]
-      <c r="F19" s="97">
+        <v>46338</v>
+      </c>
+      <c r="F19" s="12">
         <f t="shared" si="4"/>
-        <v>45604</v>
-[...1 lines deleted...]
-      <c r="G19" s="97">
+        <v>46339</v>
+      </c>
+      <c r="G19" s="12">
         <f t="shared" si="4"/>
-        <v>45605</v>
-[...9 lines deleted...]
-      <c r="D20" s="79" t="str">
+        <v>46340</v>
+      </c>
+      <c r="H19" s="6"/>
+      <c r="I19" s="6"/>
+      <c r="J19" s="6"/>
+    </row>
+    <row r="20" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A20" s="15"/>
+      <c r="B20" s="15"/>
+      <c r="C20" s="15"/>
+      <c r="D20" s="14" t="str">
         <f>'City|Town|Village|RM Journal'!$D$28</f>
         <v>DEADLINE to post and publish the Notice of Poll (based off of the SECOND call if required)</v>
       </c>
-      <c r="E20" s="75"/>
-[...1 lines deleted...]
-      <c r="G20" s="91" t="str">
+      <c r="E20" s="15"/>
+      <c r="F20" s="15"/>
+      <c r="G20" s="29" t="str">
         <f>'City|Town|Village|RM Journal'!$D$36</f>
         <v>Advance Poll - LAST day possible</v>
       </c>
-      <c r="H20" s="74"/>
-[...4 lines deleted...]
-      <c r="A21" s="97">
+      <c r="H20" s="9"/>
+      <c r="I20" s="9"/>
+      <c r="J20" s="9"/>
+    </row>
+    <row r="21" spans="1:10" ht="12.75" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A21" s="12">
         <f>G19+1</f>
-        <v>45606</v>
-[...1 lines deleted...]
-      <c r="B21" s="97">
+        <v>46341</v>
+      </c>
+      <c r="B21" s="12">
         <f t="shared" ref="B21:G21" si="5">A21+1</f>
-        <v>45607</v>
-[...1 lines deleted...]
-      <c r="C21" s="97">
+        <v>46342</v>
+      </c>
+      <c r="C21" s="12">
         <f t="shared" si="5"/>
-        <v>45608</v>
-[...1 lines deleted...]
-      <c r="D21" s="97">
+        <v>46343</v>
+      </c>
+      <c r="D21" s="12">
         <f t="shared" si="5"/>
-        <v>45609</v>
-[...1 lines deleted...]
-      <c r="E21" s="97">
+        <v>46344</v>
+      </c>
+      <c r="E21" s="12">
         <f t="shared" si="5"/>
-        <v>45610</v>
-[...1 lines deleted...]
-      <c r="F21" s="97">
+        <v>46345</v>
+      </c>
+      <c r="F21" s="12">
         <f t="shared" si="5"/>
-        <v>45611</v>
-[...1 lines deleted...]
-      <c r="G21" s="97">
+        <v>46346</v>
+      </c>
+      <c r="G21" s="12">
         <f t="shared" si="5"/>
-        <v>45612</v>
-[...8 lines deleted...]
-      <c r="C22" s="106" t="str">
+        <v>46347</v>
+      </c>
+      <c r="H21" s="30"/>
+      <c r="I21" s="30"/>
+      <c r="J21" s="30"/>
+    </row>
+    <row r="22" spans="1:10" ht="36.75" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A22" s="222"/>
+      <c r="B22" s="224"/>
+      <c r="C22" s="31" t="str">
         <f>'City|Town|Village|RM Journal'!$D$38</f>
         <v>Provide DROs with election supplies for Election Day</v>
       </c>
-      <c r="D22" s="207" t="str">
+      <c r="D22" s="201" t="str">
         <f>'City|Town|Village|RM Journal'!$D$40</f>
         <v>Election Day</v>
       </c>
-      <c r="E22" s="209" t="str">
+      <c r="E22" s="227" t="str">
         <f>'City|Town|Village|RM Journal'!$D$41</f>
         <v>Results of the election are declared at the time and place previously determined by the RO</v>
       </c>
-      <c r="F22" s="209" t="str">
+      <c r="F22" s="227" t="str">
         <f>'City|Town|Village|RM Journal'!$D$42</f>
         <v>Notify the Minister of the election results through the Municipal Election Results Form on saskatchewan.ca</v>
       </c>
-      <c r="G22" s="202"/>
-[...7 lines deleted...]
-      <c r="C23" s="82" t="str">
+      <c r="G22" s="203"/>
+      <c r="H22" s="30"/>
+      <c r="I22" s="30"/>
+      <c r="J22" s="30"/>
+    </row>
+    <row r="23" spans="1:10" ht="36.75" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A23" s="223"/>
+      <c r="B23" s="225"/>
+      <c r="C23" s="27" t="str">
         <f>'City|Town|Village|RM Journal'!$D$39</f>
         <v>Election officials must complete their Oath of Election Official if not previously done</v>
       </c>
-      <c r="D23" s="208"/>
-[...12 lines deleted...]
-    <row r="31" spans="1:10" ht="36.75" customHeight="1" x14ac:dyDescent="0.35"/>
+      <c r="D23" s="202"/>
+      <c r="E23" s="228"/>
+      <c r="F23" s="228"/>
+      <c r="G23" s="203"/>
+      <c r="H23" s="9"/>
+      <c r="I23" s="9"/>
+      <c r="J23" s="9"/>
+    </row>
+    <row r="24" spans="1:10" ht="36.75" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="25" spans="1:10" ht="36.75" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="27" spans="1:10" ht="36.75" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="28" spans="1:10" ht="36.75" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="30" spans="1:10" ht="36.75" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="31" spans="1:10" ht="36.75" customHeight="1" x14ac:dyDescent="0.3"/>
   </sheetData>
   <mergeCells count="18">
     <mergeCell ref="G22:G23"/>
     <mergeCell ref="G14:G15"/>
     <mergeCell ref="G17:G18"/>
     <mergeCell ref="E14:E15"/>
     <mergeCell ref="D17:D18"/>
     <mergeCell ref="E17:E18"/>
     <mergeCell ref="F17:F18"/>
     <mergeCell ref="D22:D23"/>
     <mergeCell ref="E22:E23"/>
     <mergeCell ref="F22:F23"/>
     <mergeCell ref="A2:C2"/>
     <mergeCell ref="A22:A23"/>
     <mergeCell ref="A14:A15"/>
     <mergeCell ref="B14:B15"/>
     <mergeCell ref="C14:C15"/>
     <mergeCell ref="B22:B23"/>
     <mergeCell ref="A17:A18"/>
     <mergeCell ref="C17:C18"/>
   </mergeCells>
   <pageMargins left="0.25" right="0.25" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup scale="62" orientation="landscape" r:id="rId1"/>
   <headerFooter>
     <oddHeader>&amp;C&amp;14&amp;A</oddHeader>
   </headerFooter>
   <ignoredErrors>
     <ignoredError sqref="G20 D20" formula="1"/>
   </ignoredErrors>
   <drawing r:id="rId2"/>
 </worksheet>
 </file>
 
-<file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=xl/worksheets/sheet7.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0400-000000000000}">
   <sheetPr>
     <tabColor rgb="FF64A70B"/>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="A1:F58"/>
   <sheetViews>
-    <sheetView showGridLines="0" showRowColHeaders="0" zoomScaleNormal="100" workbookViewId="0">
+    <sheetView showGridLines="0" showRowColHeaders="0" zoomScale="80" zoomScaleNormal="80" workbookViewId="0">
       <pane ySplit="2" topLeftCell="A3" activePane="bottomLeft" state="frozen"/>
-      <selection pane="bottomLeft" activeCell="C18" sqref="C18"/>
+      <selection activeCell="E16" sqref="E16"/>
+      <selection pane="bottomLeft" activeCell="E2" sqref="E2"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="9.1796875" defaultRowHeight="15.5" x14ac:dyDescent="0.35"/>
+  <sheetFormatPr defaultColWidth="9.33203125" defaultRowHeight="15.6" x14ac:dyDescent="0.3"/>
   <cols>
-    <col min="1" max="1" width="11.7265625" style="64" customWidth="1"/>
-[...4 lines deleted...]
-    <col min="6" max="16384" width="9.1796875" style="1"/>
+    <col min="1" max="1" width="11.6640625" style="94" customWidth="1"/>
+    <col min="2" max="2" width="2.6640625" style="64" hidden="1" customWidth="1"/>
+    <col min="3" max="3" width="41.5546875" style="95" customWidth="1"/>
+    <col min="4" max="4" width="68.6640625" style="96" customWidth="1"/>
+    <col min="5" max="5" width="33.6640625" style="97" customWidth="1"/>
+    <col min="6" max="16384" width="9.33203125" style="47"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:6" s="21" customFormat="1" ht="36" customHeight="1" x14ac:dyDescent="0.35">
-[...10 lines deleted...]
-      <c r="A2" s="22" t="s">
+    <row r="1" spans="1:6" s="51" customFormat="1" ht="36" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A1" s="200"/>
+      <c r="B1" s="200"/>
+      <c r="C1" s="200"/>
+      <c r="D1" s="49">
+        <f>START!D13</f>
+        <v>46284</v>
+      </c>
+      <c r="E1" s="50"/>
+    </row>
+    <row r="2" spans="1:6" s="57" customFormat="1" ht="36" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="A2" s="52" t="s">
+        <v>64</v>
+      </c>
+      <c r="B2" s="53"/>
+      <c r="C2" s="54" t="s">
+        <v>65</v>
+      </c>
+      <c r="D2" s="55" t="s">
+        <v>66</v>
+      </c>
+      <c r="E2" s="56" t="s">
+        <v>67</v>
+      </c>
+    </row>
+    <row r="3" spans="1:6" s="58" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="B3" s="59"/>
+      <c r="C3" s="60"/>
+      <c r="D3" s="61"/>
+      <c r="E3" s="62"/>
+    </row>
+    <row r="4" spans="1:6" s="57" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A4" s="63"/>
+      <c r="B4" s="64"/>
+      <c r="C4" s="65"/>
+      <c r="D4" s="66" t="s">
+        <v>68</v>
+      </c>
+      <c r="E4" s="67"/>
+    </row>
+    <row r="5" spans="1:6" s="57" customFormat="1" ht="40.200000000000003" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A5" s="68" t="s">
         <v>69</v>
       </c>
-      <c r="B2" s="23"/>
-      <c r="C2" s="24" t="s">
+      <c r="B5" s="69"/>
+      <c r="C5" s="70" t="s">
         <v>70</v>
       </c>
-      <c r="D2" s="25" t="s">
+      <c r="D5" s="71" t="s">
         <v>71</v>
       </c>
-      <c r="E2" s="26" t="s">
+      <c r="E5" s="72" t="s">
         <v>72</v>
       </c>
-    </row>
-[...10 lines deleted...]
-      <c r="D4" s="108" t="s">
+      <c r="F5" s="73"/>
+    </row>
+    <row r="6" spans="1:6" s="57" customFormat="1" ht="40.200000000000003" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A6" s="68" t="s">
         <v>73</v>
       </c>
-      <c r="E4" s="37"/>
-[...2 lines deleted...]
-      <c r="A5" s="38" t="s">
+      <c r="B6" s="69"/>
+      <c r="C6" s="74" t="s">
         <v>74</v>
       </c>
-      <c r="B5" s="39"/>
-      <c r="C5" s="40" t="s">
+      <c r="D6" s="71" t="s">
         <v>75</v>
       </c>
-      <c r="D5" s="41" t="s">
+      <c r="E6" s="72" t="s">
+        <v>152</v>
+      </c>
+    </row>
+    <row r="7" spans="1:6" s="57" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A7" s="63"/>
+      <c r="B7" s="64"/>
+      <c r="C7" s="65"/>
+      <c r="D7" s="75"/>
+      <c r="E7" s="67"/>
+    </row>
+    <row r="8" spans="1:6" s="57" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A8" s="63"/>
+      <c r="B8" s="64"/>
+      <c r="C8" s="65"/>
+      <c r="D8" s="66" t="s">
+        <v>78</v>
+      </c>
+      <c r="E8" s="67"/>
+    </row>
+    <row r="9" spans="1:6" s="57" customFormat="1" ht="40.200000000000003" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A9" s="68">
+        <v>29</v>
+      </c>
+      <c r="B9" s="69"/>
+      <c r="C9" s="70" t="s">
+        <v>70</v>
+      </c>
+      <c r="D9" s="71" t="s">
+        <v>140</v>
+      </c>
+      <c r="E9" s="76" t="s">
+        <v>79</v>
+      </c>
+    </row>
+    <row r="10" spans="1:6" s="57" customFormat="1" ht="40.200000000000003" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A10" s="68">
+        <v>30</v>
+      </c>
+      <c r="B10" s="69"/>
+      <c r="C10" s="70" t="s">
+        <v>70</v>
+      </c>
+      <c r="D10" s="71" t="s">
+        <v>141</v>
+      </c>
+      <c r="E10" s="76" t="s">
+        <v>80</v>
+      </c>
+    </row>
+    <row r="11" spans="1:6" s="78" customFormat="1" ht="40.200000000000003" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A11" s="68">
+        <v>92</v>
+      </c>
+      <c r="B11" s="69"/>
+      <c r="C11" s="70" t="s">
+        <v>70</v>
+      </c>
+      <c r="D11" s="71" t="s">
+        <v>81</v>
+      </c>
+      <c r="E11" s="77" t="s">
+        <v>153</v>
+      </c>
+    </row>
+    <row r="12" spans="1:6" s="78" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A12" s="63"/>
+      <c r="B12" s="64"/>
+      <c r="C12" s="65"/>
+      <c r="D12" s="75"/>
+      <c r="E12" s="79"/>
+    </row>
+    <row r="13" spans="1:6" s="57" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A13" s="63"/>
+      <c r="B13" s="64"/>
+      <c r="C13" s="65"/>
+      <c r="D13" s="66" t="s">
+        <v>154</v>
+      </c>
+      <c r="E13" s="67"/>
+    </row>
+    <row r="14" spans="1:6" s="57" customFormat="1" ht="40.200000000000003" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A14" s="63"/>
+      <c r="B14" s="64"/>
+      <c r="C14" s="65"/>
+      <c r="D14" s="80" t="s">
+        <v>155</v>
+      </c>
+      <c r="E14" s="81"/>
+    </row>
+    <row r="15" spans="1:6" s="57" customFormat="1" ht="40.200000000000003" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A15" s="68" t="s">
         <v>76</v>
       </c>
-      <c r="E5" s="42" t="s">
+      <c r="B15" s="69">
+        <v>90</v>
+      </c>
+      <c r="C15" s="82">
+        <f>D$1-B15-1</f>
+        <v>46193</v>
+      </c>
+      <c r="D15" s="71" t="s">
         <v>77</v>
       </c>
-      <c r="F5" s="43"/>
-[...27 lines deleted...]
-      <c r="D8" s="108" t="s">
+      <c r="E15" s="72" t="s">
+        <v>156</v>
+      </c>
+    </row>
+    <row r="16" spans="1:6" s="57" customFormat="1" ht="40.200000000000003" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A16" s="68" t="s">
+        <v>82</v>
+      </c>
+      <c r="B16" s="69"/>
+      <c r="C16" s="74" t="s">
+        <v>83</v>
+      </c>
+      <c r="D16" s="83" t="s">
+        <v>157</v>
+      </c>
+      <c r="E16" s="72" t="s">
         <v>84</v>
       </c>
-      <c r="E8" s="37"/>
-[...12 lines deleted...]
-      <c r="E9" s="47" t="s">
+    </row>
+    <row r="17" spans="1:5" s="57" customFormat="1" ht="48.75" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A17" s="63"/>
+      <c r="B17" s="64"/>
+      <c r="C17" s="84"/>
+      <c r="D17" s="80" t="s">
+        <v>158</v>
+      </c>
+      <c r="E17" s="67"/>
+    </row>
+    <row r="18" spans="1:5" s="57" customFormat="1" ht="40.200000000000003" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A18" s="61"/>
+      <c r="B18" s="64"/>
+      <c r="C18" s="85"/>
+      <c r="D18" s="80" t="s">
         <v>85</v>
       </c>
-    </row>
-[...11 lines deleted...]
-      <c r="E10" s="47" t="s">
+      <c r="E18" s="67"/>
+    </row>
+    <row r="19" spans="1:5" s="57" customFormat="1" ht="40.200000000000003" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A19" s="63"/>
+      <c r="B19" s="64"/>
+      <c r="C19" s="85"/>
+      <c r="D19" s="80" t="s">
         <v>86</v>
       </c>
-    </row>
-[...8 lines deleted...]
-      <c r="D11" s="41" t="s">
+      <c r="E19" s="67"/>
+    </row>
+    <row r="20" spans="1:5" s="57" customFormat="1" ht="40.200000000000003" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A20" s="68" t="s">
         <v>87</v>
       </c>
-      <c r="E11" s="48" t="s">
+      <c r="B20" s="69"/>
+      <c r="C20" s="74" t="s">
+        <v>70</v>
+      </c>
+      <c r="D20" s="83" t="s">
+        <v>159</v>
+      </c>
+      <c r="E20" s="72" t="s">
         <v>88</v>
       </c>
     </row>
-    <row r="12" spans="1:6" s="49" customFormat="1" ht="20.149999999999999" customHeight="1" x14ac:dyDescent="0.35">
-[...10 lines deleted...]
-      <c r="D13" s="108" t="s">
+    <row r="21" spans="1:5" s="57" customFormat="1" ht="40.200000000000003" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A21" s="68" t="s">
         <v>89</v>
       </c>
-      <c r="E13" s="37"/>
-[...89 lines deleted...]
-      <c r="B21" s="39">
+      <c r="B21" s="69">
         <f>10+4+1</f>
         <v>15</v>
       </c>
-      <c r="C21" s="56">
+      <c r="C21" s="86">
         <f>C22-B21</f>
-        <v>45450</v>
-[...12 lines deleted...]
-      <c r="B22" s="39">
+        <v>46234</v>
+      </c>
+      <c r="D21" s="83" t="s">
+        <v>160</v>
+      </c>
+      <c r="E21" s="72" t="s">
+        <v>161</v>
+      </c>
+    </row>
+    <row r="22" spans="1:5" s="57" customFormat="1" ht="40.200000000000003" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A22" s="68" t="s">
+        <v>90</v>
+      </c>
+      <c r="B22" s="69">
         <f>5*7</f>
         <v>35</v>
       </c>
-      <c r="C22" s="56">
+      <c r="C22" s="86">
         <f>+D$1-35</f>
-        <v>45465</v>
-[...12 lines deleted...]
-      <c r="B23" s="39">
+        <v>46249</v>
+      </c>
+      <c r="D22" s="87" t="s">
+        <v>91</v>
+      </c>
+      <c r="E22" s="72" t="s">
+        <v>142</v>
+      </c>
+    </row>
+    <row r="23" spans="1:5" s="57" customFormat="1" ht="40.200000000000003" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A23" s="68" t="s">
+        <v>92</v>
+      </c>
+      <c r="B23" s="69">
         <f>7*5-1</f>
         <v>34</v>
       </c>
-      <c r="C23" s="56">
+      <c r="C23" s="86">
         <f>D$1-B23</f>
-        <v>45466</v>
-[...27 lines deleted...]
-      <c r="B25" s="39">
+        <v>46250</v>
+      </c>
+      <c r="D23" s="83" t="s">
+        <v>93</v>
+      </c>
+      <c r="E23" s="72" t="s">
+        <v>94</v>
+      </c>
+    </row>
+    <row r="24" spans="1:5" s="57" customFormat="1" ht="40.200000000000003" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A24" s="88" t="s">
+        <v>95</v>
+      </c>
+      <c r="B24" s="69"/>
+      <c r="C24" s="74" t="s">
+        <v>83</v>
+      </c>
+      <c r="D24" s="83" t="s">
+        <v>162</v>
+      </c>
+      <c r="E24" s="72" t="s">
+        <v>96</v>
+      </c>
+    </row>
+    <row r="25" spans="1:5" s="57" customFormat="1" ht="40.200000000000003" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A25" s="68" t="s">
+        <v>97</v>
+      </c>
+      <c r="B25" s="69">
         <v>14</v>
       </c>
-      <c r="C25" s="45">
+      <c r="C25" s="82">
         <f>C$22+B25</f>
-        <v>45479</v>
-[...9 lines deleted...]
-      <c r="A26" s="38">
+        <v>46263</v>
+      </c>
+      <c r="D25" s="87" t="s">
+        <v>163</v>
+      </c>
+      <c r="E25" s="72" t="s">
+        <v>164</v>
+      </c>
+    </row>
+    <row r="26" spans="1:5" s="57" customFormat="1" ht="40.200000000000003" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A26" s="68">
         <v>81</v>
       </c>
-      <c r="B26" s="39">
+      <c r="B26" s="69">
         <v>10</v>
       </c>
-      <c r="C26" s="45">
+      <c r="C26" s="82">
         <f>C$22+B26+4</f>
-        <v>45479</v>
-[...9 lines deleted...]
-      <c r="A27" s="38">
+        <v>46263</v>
+      </c>
+      <c r="D26" s="83" t="s">
+        <v>165</v>
+      </c>
+      <c r="E26" s="72" t="s">
+        <v>166</v>
+      </c>
+    </row>
+    <row r="27" spans="1:5" s="57" customFormat="1" ht="40.200000000000003" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A27" s="68">
         <v>83</v>
       </c>
-      <c r="B27" s="39"/>
-[...11 lines deleted...]
-      <c r="A28" s="58">
+      <c r="B27" s="69"/>
+      <c r="C27" s="70" t="s">
+        <v>83</v>
+      </c>
+      <c r="D27" s="83" t="s">
+        <v>167</v>
+      </c>
+      <c r="E27" s="72" t="s">
+        <v>70</v>
+      </c>
+    </row>
+    <row r="28" spans="1:5" s="57" customFormat="1" ht="40.200000000000003" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A28" s="88">
         <v>81</v>
       </c>
-      <c r="B28" s="39">
+      <c r="B28" s="69">
         <v>14</v>
       </c>
-      <c r="C28" s="45">
+      <c r="C28" s="82">
         <f>C$25+B28</f>
-        <v>45493</v>
-[...9 lines deleted...]
-      <c r="A29" s="58">
+        <v>46277</v>
+      </c>
+      <c r="D28" s="83" t="s">
+        <v>168</v>
+      </c>
+      <c r="E28" s="72" t="s">
+        <v>169</v>
+      </c>
+    </row>
+    <row r="29" spans="1:5" s="57" customFormat="1" ht="40.200000000000003" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A29" s="88">
         <v>84</v>
       </c>
-      <c r="B29" s="39">
+      <c r="B29" s="69">
         <v>11</v>
       </c>
-      <c r="C29" s="44" t="s">
-[...37 lines deleted...]
-      <c r="A33" s="38">
+      <c r="C29" s="74" t="s">
+        <v>83</v>
+      </c>
+      <c r="D29" s="83" t="s">
+        <v>170</v>
+      </c>
+      <c r="E29" s="72" t="s">
+        <v>145</v>
+      </c>
+    </row>
+    <row r="30" spans="1:5" s="57" customFormat="1" ht="40.200000000000003" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A30" s="63"/>
+      <c r="B30" s="64"/>
+      <c r="C30" s="85"/>
+      <c r="D30" s="80" t="s">
+        <v>98</v>
+      </c>
+      <c r="E30" s="67"/>
+    </row>
+    <row r="31" spans="1:5" s="57" customFormat="1" ht="40.200000000000003" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A31" s="63"/>
+      <c r="B31" s="64"/>
+      <c r="C31" s="85"/>
+      <c r="D31" s="80" t="s">
+        <v>99</v>
+      </c>
+      <c r="E31" s="67"/>
+    </row>
+    <row r="32" spans="1:5" s="57" customFormat="1" ht="40.200000000000003" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A32" s="63"/>
+      <c r="B32" s="64"/>
+      <c r="C32" s="85"/>
+      <c r="D32" s="80" t="s">
+        <v>100</v>
+      </c>
+      <c r="E32" s="89"/>
+    </row>
+    <row r="33" spans="1:6" s="57" customFormat="1" ht="40.200000000000003" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A33" s="68">
         <v>93</v>
       </c>
-      <c r="B33" s="39"/>
-[...29 lines deleted...]
-      <c r="B35" s="39">
+      <c r="B33" s="69"/>
+      <c r="C33" s="74" t="s">
+        <v>101</v>
+      </c>
+      <c r="D33" s="83" t="s">
+        <v>102</v>
+      </c>
+      <c r="E33" s="72" t="s">
+        <v>171</v>
+      </c>
+    </row>
+    <row r="34" spans="1:6" s="57" customFormat="1" ht="40.200000000000003" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A34" s="68" t="s">
+        <v>87</v>
+      </c>
+      <c r="B34" s="69"/>
+      <c r="C34" s="74" t="s">
+        <v>101</v>
+      </c>
+      <c r="D34" s="83" t="s">
+        <v>172</v>
+      </c>
+      <c r="E34" s="72" t="s">
+        <v>103</v>
+      </c>
+    </row>
+    <row r="35" spans="1:6" s="57" customFormat="1" ht="40.200000000000003" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A35" s="68" t="s">
+        <v>104</v>
+      </c>
+      <c r="B35" s="69">
         <f>15</f>
         <v>15</v>
       </c>
-      <c r="C35" s="56">
+      <c r="C35" s="86">
         <f>+D$1-B35</f>
-        <v>45485</v>
-[...12 lines deleted...]
-      <c r="B36" s="39">
+        <v>46269</v>
+      </c>
+      <c r="D35" s="87" t="s">
+        <v>105</v>
+      </c>
+      <c r="E35" s="72" t="s">
+        <v>173</v>
+      </c>
+    </row>
+    <row r="36" spans="1:6" s="57" customFormat="1" ht="40.200000000000003" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A36" s="68" t="s">
+        <v>104</v>
+      </c>
+      <c r="B36" s="69">
         <v>3</v>
       </c>
-      <c r="C36" s="56">
+      <c r="C36" s="86">
         <f>+D$1-B36-1</f>
-        <v>45496</v>
-[...18 lines deleted...]
-      <c r="A38" s="38">
+        <v>46280</v>
+      </c>
+      <c r="D36" s="87" t="s">
+        <v>106</v>
+      </c>
+      <c r="E36" s="72" t="s">
+        <v>174</v>
+      </c>
+    </row>
+    <row r="37" spans="1:6" s="57" customFormat="1" ht="40.200000000000003" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A37" s="63"/>
+      <c r="B37" s="64"/>
+      <c r="C37" s="85"/>
+      <c r="D37" s="80" t="s">
+        <v>107</v>
+      </c>
+      <c r="E37" s="67"/>
+    </row>
+    <row r="38" spans="1:6" s="57" customFormat="1" ht="40.200000000000003" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A38" s="68">
         <v>93</v>
       </c>
-      <c r="B38" s="39"/>
-[...26 lines deleted...]
-      <c r="A40" s="38">
+      <c r="B38" s="69"/>
+      <c r="C38" s="74" t="s">
+        <v>108</v>
+      </c>
+      <c r="D38" s="83" t="s">
+        <v>109</v>
+      </c>
+      <c r="E38" s="72" t="s">
+        <v>171</v>
+      </c>
+    </row>
+    <row r="39" spans="1:6" s="57" customFormat="1" ht="40.200000000000003" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A39" s="68" t="s">
+        <v>87</v>
+      </c>
+      <c r="B39" s="69"/>
+      <c r="C39" s="74" t="s">
+        <v>108</v>
+      </c>
+      <c r="D39" s="83" t="s">
+        <v>175</v>
+      </c>
+      <c r="E39" s="72" t="s">
+        <v>103</v>
+      </c>
+    </row>
+    <row r="40" spans="1:6" s="57" customFormat="1" ht="40.200000000000003" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A40" s="68">
         <v>10</v>
       </c>
-      <c r="B40" s="39"/>
-      <c r="C40" s="56">
+      <c r="B40" s="69"/>
+      <c r="C40" s="86">
         <f>+D1</f>
-        <v>45500</v>
-[...9 lines deleted...]
-      <c r="A41" s="38">
+        <v>46284</v>
+      </c>
+      <c r="D40" s="90" t="s">
+        <v>110</v>
+      </c>
+      <c r="E40" s="72" t="s">
+        <v>176</v>
+      </c>
+    </row>
+    <row r="41" spans="1:6" s="57" customFormat="1" ht="40.200000000000003" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A41" s="68">
         <v>139</v>
       </c>
-      <c r="B41" s="39">
+      <c r="B41" s="69">
         <v>-2</v>
       </c>
-      <c r="C41" s="40" t="s">
-[...5 lines deleted...]
-      <c r="E41" s="42" t="s">
+      <c r="C41" s="70" t="s">
+        <v>83</v>
+      </c>
+      <c r="D41" s="83" t="s">
+        <v>111</v>
+      </c>
+      <c r="E41" s="72" t="s">
+        <v>112</v>
+      </c>
+    </row>
+    <row r="42" spans="1:6" s="57" customFormat="1" ht="40.200000000000003" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A42" s="68">
         <v>140</v>
       </c>
-    </row>
-[...16 lines deleted...]
-      <c r="A43" s="38">
+      <c r="B42" s="69"/>
+      <c r="C42" s="70" t="s">
+        <v>70</v>
+      </c>
+      <c r="D42" s="91" t="s">
+        <v>177</v>
+      </c>
+      <c r="E42" s="77" t="s">
+        <v>178</v>
+      </c>
+    </row>
+    <row r="43" spans="1:6" s="57" customFormat="1" ht="40.200000000000003" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A43" s="68">
         <v>158</v>
       </c>
-      <c r="B43" s="39">
+      <c r="B43" s="69">
         <f>10+4</f>
         <v>14</v>
       </c>
-      <c r="C43" s="44" t="s">
-[...14 lines deleted...]
-      <c r="B44" s="39">
+      <c r="C43" s="74" t="s">
+        <v>113</v>
+      </c>
+      <c r="D43" s="83" t="s">
+        <v>114</v>
+      </c>
+      <c r="E43" s="72" t="s">
+        <v>179</v>
+      </c>
+      <c r="F43" s="92"/>
+    </row>
+    <row r="44" spans="1:6" s="57" customFormat="1" ht="40.200000000000003" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A44" s="88" t="s">
+        <v>115</v>
+      </c>
+      <c r="B44" s="69">
         <f>90+4</f>
         <v>94</v>
       </c>
-      <c r="C44" s="56">
+      <c r="C44" s="86">
         <f>D$1+B44</f>
-        <v>45594</v>
-[...28 lines deleted...]
-      <c r="B47" s="39">
+        <v>46378</v>
+      </c>
+      <c r="D44" s="83" t="s">
+        <v>116</v>
+      </c>
+      <c r="E44" s="93" t="s">
+        <v>180</v>
+      </c>
+    </row>
+    <row r="45" spans="1:6" s="78" customFormat="1" x14ac:dyDescent="0.3">
+      <c r="A45" s="94"/>
+      <c r="B45" s="64"/>
+      <c r="C45" s="95"/>
+      <c r="D45" s="96"/>
+      <c r="E45" s="97"/>
+    </row>
+    <row r="46" spans="1:6" s="57" customFormat="1" x14ac:dyDescent="0.3">
+      <c r="A46" s="94"/>
+      <c r="B46" s="64"/>
+      <c r="C46" s="95"/>
+      <c r="D46" s="66" t="s">
+        <v>117</v>
+      </c>
+      <c r="E46" s="97"/>
+    </row>
+    <row r="47" spans="1:6" ht="40.200000000000003" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A47" s="98" t="s">
+        <v>118</v>
+      </c>
+      <c r="B47" s="69">
         <v>56</v>
       </c>
-      <c r="C47" s="56">
+      <c r="C47" s="86">
         <f>+D$1-B47-1</f>
-        <v>45443</v>
-[...4 lines deleted...]
-      <c r="E47" s="42" t="s">
+        <v>46227</v>
+      </c>
+      <c r="D47" s="71" t="s">
+        <v>119</v>
+      </c>
+      <c r="E47" s="72" t="s">
+        <v>181</v>
+      </c>
+    </row>
+    <row r="48" spans="1:6" ht="40.200000000000003" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A48" s="68" t="s">
+        <v>120</v>
+      </c>
+      <c r="B48" s="69"/>
+      <c r="C48" s="99" t="s">
+        <v>70</v>
+      </c>
+      <c r="D48" s="71" t="s">
+        <v>121</v>
+      </c>
+      <c r="E48" s="72" t="s">
+        <v>122</v>
+      </c>
+    </row>
+    <row r="49" spans="1:5" ht="40.200000000000003" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A49" s="88" t="s">
+        <v>123</v>
+      </c>
+      <c r="B49" s="69">
+        <v>35</v>
+      </c>
+      <c r="C49" s="86">
+        <f>+D$1-B49</f>
+        <v>46249</v>
+      </c>
+      <c r="D49" s="71" t="s">
+        <v>124</v>
+      </c>
+      <c r="E49" s="72" t="s">
+        <v>182</v>
+      </c>
+    </row>
+    <row r="50" spans="1:5" ht="40.200000000000003" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A50" s="88" t="s">
+        <v>123</v>
+      </c>
+      <c r="B50" s="69">
+        <v>21</v>
+      </c>
+      <c r="C50" s="86">
+        <f>+D$1-B50-1</f>
+        <v>46262</v>
+      </c>
+      <c r="D50" s="71" t="s">
+        <v>125</v>
+      </c>
+      <c r="E50" s="100" t="s">
+        <v>183</v>
+      </c>
+    </row>
+    <row r="51" spans="1:5" ht="40.200000000000003" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A51" s="68" t="s">
+        <v>126</v>
+      </c>
+      <c r="B51" s="69">
+        <v>1</v>
+      </c>
+      <c r="C51" s="86">
+        <f>+C35-B51</f>
+        <v>46268</v>
+      </c>
+      <c r="D51" s="71" t="s">
+        <v>127</v>
+      </c>
+      <c r="E51" s="72" t="s">
+        <v>128</v>
+      </c>
+    </row>
+    <row r="52" spans="1:5" ht="40.200000000000003" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A52" s="68" t="s">
+        <v>104</v>
+      </c>
+      <c r="B52" s="69"/>
+      <c r="C52" s="86">
+        <f>+C35</f>
+        <v>46269</v>
+      </c>
+      <c r="D52" s="71" t="s">
+        <v>105</v>
+      </c>
+      <c r="E52" s="72" t="s">
+        <v>184</v>
+      </c>
+    </row>
+    <row r="53" spans="1:5" ht="40.200000000000003" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A53" s="68" t="s">
+        <v>104</v>
+      </c>
+      <c r="B53" s="69"/>
+      <c r="C53" s="86">
+        <f>+C36</f>
+        <v>46280</v>
+      </c>
+      <c r="D53" s="71" t="s">
+        <v>106</v>
+      </c>
+      <c r="E53" s="72" t="s">
+        <v>185</v>
+      </c>
+    </row>
+    <row r="54" spans="1:5" ht="40.200000000000003" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A54" s="68">
+        <v>10</v>
+      </c>
+      <c r="B54" s="69"/>
+      <c r="C54" s="86">
+        <f>+C40</f>
+        <v>46284</v>
+      </c>
+      <c r="D54" s="101" t="s">
+        <v>129</v>
+      </c>
+      <c r="E54" s="93" t="s">
+        <v>186</v>
+      </c>
+    </row>
+    <row r="55" spans="1:5" ht="40.200000000000003" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A55" s="68">
         <v>152</v>
       </c>
-    </row>
-[...55 lines deleted...]
-      <c r="B51" s="39">
+      <c r="B55" s="69">
         <v>1</v>
       </c>
-      <c r="C51" s="56">
-[...35 lines deleted...]
-      <c r="D53" s="41" t="s">
+      <c r="C55" s="86">
+        <f>+C54+B55</f>
+        <v>46285</v>
+      </c>
+      <c r="D55" s="71" t="s">
+        <v>130</v>
+      </c>
+      <c r="E55" s="72" t="s">
         <v>131</v>
       </c>
-      <c r="E53" s="42" t="s">
-[...35 lines deleted...]
-      </c>
     </row>
     <row r="58" spans="1:5" x14ac:dyDescent="0.3">
-      <c r="D58" s="1"/>
+      <c r="D58" s="47"/>
     </row>
   </sheetData>
   <mergeCells count="1">
     <mergeCell ref="A1:C1"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="E11" r:id="rId1" location="/products/79402" tooltip="Click here to go to sample" display="See sample bylaw from the Publications Centre on saskatchewan.ca" xr:uid="{00000000-0004-0000-0400-000000000000}"/>
     <hyperlink ref="E33" r:id="rId2" location="/products/104060" display="Refer to Local Government Election Guide for checklist" xr:uid="{00000000-0004-0000-0400-000001000000}"/>
     <hyperlink ref="E38" r:id="rId3" location="/products/104060" display="Refer to Local Government Election Guide for checklist" xr:uid="{00000000-0004-0000-0400-000002000000}"/>
     <hyperlink ref="E42" r:id="rId4" tooltip="Click here to update Directory" display="Also update Municipal Directory System " xr:uid="{00000000-0004-0000-0400-000003000000}"/>
     <hyperlink ref="D14" r:id="rId5" location="/products/73891" xr:uid="{00000000-0004-0000-0400-000005000000}"/>
     <hyperlink ref="D42" r:id="rId6" tooltip="Click here to report results" xr:uid="{3283195F-E68D-41C3-91A1-245AFA65FD6C}"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup scale="58" fitToHeight="0" orientation="portrait" r:id="rId7"/>
   <headerFooter>
     <oddHeader>&amp;R&amp;14&amp;A</oddHeader>
     <oddFooter>Page &amp;P</oddFooter>
   </headerFooter>
   <rowBreaks count="1" manualBreakCount="1">
     <brk id="28" max="4" man="1"/>
   </rowBreaks>
   <drawing r:id="rId8"/>
 </worksheet>
 </file>
 
-<file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=xl/worksheets/sheet8.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0500-000000000000}">
   <sheetPr>
     <tabColor rgb="FF64A70B"/>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="A1:G35"/>
   <sheetViews>
     <sheetView showGridLines="0" showRowColHeaders="0" zoomScale="80" zoomScaleNormal="80" workbookViewId="0">
-      <pane ySplit="1" topLeftCell="A5" activePane="bottomLeft" state="frozen"/>
-      <selection pane="bottomLeft" activeCell="Q13" sqref="Q13"/>
+      <pane ySplit="1" topLeftCell="A2" activePane="bottomLeft" state="frozen"/>
+      <selection activeCell="E16" sqref="E16"/>
+      <selection pane="bottomLeft" activeCell="J13" sqref="J13"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="9.1796875" defaultRowHeight="13" x14ac:dyDescent="0.3"/>
+  <sheetFormatPr defaultColWidth="9.33203125" defaultRowHeight="13.8" x14ac:dyDescent="0.3"/>
   <cols>
-    <col min="1" max="7" width="30.7265625" style="1" customWidth="1"/>
-    <col min="8" max="16384" width="9.1796875" style="1"/>
+    <col min="1" max="7" width="30.6640625" style="47" customWidth="1"/>
+    <col min="8" max="16384" width="9.33203125" style="47"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:7" s="72" customFormat="1" ht="21.5" thickBot="1" x14ac:dyDescent="0.55000000000000004">
-[...34 lines deleted...]
-      <c r="C3" s="77" t="str">
+    <row r="1" spans="1:7" s="4" customFormat="1" ht="21.6" thickBot="1" x14ac:dyDescent="0.45">
+      <c r="A1" s="32" t="s">
+        <v>132</v>
+      </c>
+      <c r="B1" s="33" t="s">
+        <v>133</v>
+      </c>
+      <c r="C1" s="33" t="s">
+        <v>134</v>
+      </c>
+      <c r="D1" s="33" t="s">
+        <v>135</v>
+      </c>
+      <c r="E1" s="33" t="s">
+        <v>136</v>
+      </c>
+      <c r="F1" s="33" t="s">
+        <v>137</v>
+      </c>
+      <c r="G1" s="34" t="s">
+        <v>138</v>
+      </c>
+    </row>
+    <row r="2" spans="1:7" s="6" customFormat="1" x14ac:dyDescent="0.3">
+      <c r="A2" s="7"/>
+      <c r="B2" s="35"/>
+      <c r="C2" s="229" t="s">
+        <v>139</v>
+      </c>
+      <c r="D2" s="230"/>
+      <c r="E2" s="231"/>
+    </row>
+    <row r="3" spans="1:7" s="9" customFormat="1" ht="73.5" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A3" s="10"/>
+      <c r="B3" s="10"/>
+      <c r="C3" s="8" t="str">
         <f>'Resort Village Journal'!D9</f>
         <v>RO may authorize a polling place in hospitals and personal care facilities</v>
       </c>
-      <c r="D3" s="77" t="str">
+      <c r="D3" s="8" t="str">
         <f>'Resort Village Journal'!D10</f>
         <v>RO may establish the procedures for homebound voting</v>
       </c>
-      <c r="E3" s="77" t="str">
+      <c r="E3" s="8" t="str">
         <f>'Resort Village Journal'!D11</f>
         <v xml:space="preserve">Council may enact a bylaw to allow for mail-in ballots </v>
       </c>
-      <c r="F3" s="76"/>
-[...8 lines deleted...]
-      <c r="A5" s="126">
+      <c r="F3" s="10"/>
+      <c r="G3" s="10"/>
+    </row>
+    <row r="4" spans="1:7" s="9" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="B4" s="11"/>
+      <c r="C4" s="11"/>
+      <c r="D4" s="11"/>
+    </row>
+    <row r="5" spans="1:7" s="6" customFormat="1" x14ac:dyDescent="0.3">
+      <c r="A5" s="36">
         <f>B5-1</f>
-        <v>45445</v>
-[...1 lines deleted...]
-      <c r="B5" s="126">
+        <v>46229</v>
+      </c>
+      <c r="B5" s="36">
         <f>C5-1</f>
-        <v>45446</v>
-[...1 lines deleted...]
-      <c r="C5" s="126">
+        <v>46230</v>
+      </c>
+      <c r="C5" s="36">
         <f>D5-1</f>
-        <v>45447</v>
-[...1 lines deleted...]
-      <c r="D5" s="132">
+        <v>46231</v>
+      </c>
+      <c r="D5" s="37">
         <f>E5-1</f>
-        <v>45448</v>
-[...1 lines deleted...]
-      <c r="E5" s="126">
+        <v>46232</v>
+      </c>
+      <c r="E5" s="36">
         <f>F5-1</f>
-        <v>45449</v>
-[...1 lines deleted...]
-      <c r="F5" s="126">
+        <v>46233</v>
+      </c>
+      <c r="F5" s="36">
         <f>'Resort Village Journal'!C21</f>
-        <v>45450</v>
-[...1 lines deleted...]
-      <c r="G5" s="126">
+        <v>46234</v>
+      </c>
+      <c r="G5" s="36">
         <f>1+F5</f>
-        <v>45451</v>
-[...6 lines deleted...]
-      <c r="E6" s="79" t="str">
+        <v>46235</v>
+      </c>
+    </row>
+    <row r="6" spans="1:7" s="9" customFormat="1" ht="73.5" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A6" s="13"/>
+      <c r="C6" s="15"/>
+      <c r="D6" s="15"/>
+      <c r="E6" s="14" t="str">
         <f>'Resort Village Journal'!D16</f>
         <v>RO to complete their Oath of Election Official</v>
       </c>
-      <c r="F6" s="79" t="str">
+      <c r="F6" s="14" t="str">
         <f>'Resort Village Journal'!D21</f>
         <v xml:space="preserve">DEADLINE to post and publish the Notice of Call for Nominations </v>
       </c>
-      <c r="G6" s="75"/>
-[...2 lines deleted...]
-      <c r="A7" s="126">
+      <c r="G6" s="15"/>
+    </row>
+    <row r="7" spans="1:7" s="6" customFormat="1" x14ac:dyDescent="0.3">
+      <c r="A7" s="36">
         <f>G5+1</f>
-        <v>45452</v>
-[...1 lines deleted...]
-      <c r="B7" s="126">
+        <v>46236</v>
+      </c>
+      <c r="B7" s="36">
         <f t="shared" ref="B7:G7" si="0">1+A7</f>
-        <v>45453</v>
-[...1 lines deleted...]
-      <c r="C7" s="126">
+        <v>46237</v>
+      </c>
+      <c r="C7" s="36">
         <f t="shared" si="0"/>
-        <v>45454</v>
-[...1 lines deleted...]
-      <c r="D7" s="126">
+        <v>46238</v>
+      </c>
+      <c r="D7" s="36">
         <f t="shared" si="0"/>
-        <v>45455</v>
-[...1 lines deleted...]
-      <c r="E7" s="126">
+        <v>46239</v>
+      </c>
+      <c r="E7" s="36">
         <f t="shared" si="0"/>
-        <v>45456</v>
-[...1 lines deleted...]
-      <c r="F7" s="126">
+        <v>46240</v>
+      </c>
+      <c r="F7" s="36">
         <f t="shared" si="0"/>
-        <v>45457</v>
-[...1 lines deleted...]
-      <c r="G7" s="126">
+        <v>46241</v>
+      </c>
+      <c r="G7" s="36">
         <f t="shared" si="0"/>
-        <v>45458</v>
-[...12 lines deleted...]
-      <c r="A9" s="126">
+        <v>46242</v>
+      </c>
+    </row>
+    <row r="8" spans="1:7" s="9" customFormat="1" ht="73.5" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A8" s="16"/>
+      <c r="B8" s="17"/>
+      <c r="C8" s="17"/>
+      <c r="D8" s="18"/>
+      <c r="E8" s="18"/>
+      <c r="F8" s="18"/>
+      <c r="G8" s="18"/>
+    </row>
+    <row r="9" spans="1:7" s="6" customFormat="1" x14ac:dyDescent="0.3">
+      <c r="A9" s="36">
         <f>G7+1</f>
-        <v>45459</v>
-[...1 lines deleted...]
-      <c r="B9" s="126">
+        <v>46243</v>
+      </c>
+      <c r="B9" s="36">
         <f t="shared" ref="B9:G9" si="1">1+A9</f>
-        <v>45460</v>
-[...1 lines deleted...]
-      <c r="C9" s="126">
+        <v>46244</v>
+      </c>
+      <c r="C9" s="36">
         <f t="shared" si="1"/>
-        <v>45461</v>
-[...1 lines deleted...]
-      <c r="D9" s="133">
+        <v>46245</v>
+      </c>
+      <c r="D9" s="38">
         <f t="shared" si="1"/>
-        <v>45462</v>
-[...1 lines deleted...]
-      <c r="E9" s="126">
+        <v>46246</v>
+      </c>
+      <c r="E9" s="36">
         <f t="shared" si="1"/>
-        <v>45463</v>
-[...1 lines deleted...]
-      <c r="F9" s="126">
+        <v>46247</v>
+      </c>
+      <c r="F9" s="36">
         <f t="shared" si="1"/>
-        <v>45464</v>
-[...1 lines deleted...]
-      <c r="G9" s="126">
+        <v>46248</v>
+      </c>
+      <c r="G9" s="36">
         <f t="shared" si="1"/>
-        <v>45465</v>
-[...9 lines deleted...]
-      <c r="G10" s="216" t="str">
+        <v>46249</v>
+      </c>
+    </row>
+    <row r="10" spans="1:7" s="9" customFormat="1" ht="36.75" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A10" s="213"/>
+      <c r="B10" s="213"/>
+      <c r="C10" s="213"/>
+      <c r="D10" s="232"/>
+      <c r="E10" s="213"/>
+      <c r="F10" s="213"/>
+      <c r="G10" s="234" t="str">
         <f>'Resort Village Journal'!D22</f>
         <v>Nomination Day</v>
       </c>
     </row>
-    <row r="11" spans="1:7" s="74" customFormat="1" ht="36.75" customHeight="1" x14ac:dyDescent="0.35">
-[...9 lines deleted...]
-      <c r="A12" s="126">
+    <row r="11" spans="1:7" s="9" customFormat="1" ht="36.75" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A11" s="214"/>
+      <c r="B11" s="214"/>
+      <c r="C11" s="214"/>
+      <c r="D11" s="233"/>
+      <c r="E11" s="214"/>
+      <c r="F11" s="214"/>
+      <c r="G11" s="235"/>
+    </row>
+    <row r="12" spans="1:7" s="6" customFormat="1" x14ac:dyDescent="0.3">
+      <c r="A12" s="36">
         <f>G9+1</f>
-        <v>45466</v>
-[...1 lines deleted...]
-      <c r="B12" s="126">
+        <v>46250</v>
+      </c>
+      <c r="B12" s="36">
         <f t="shared" ref="B12:G12" si="2">1+A12</f>
-        <v>45467</v>
-[...1 lines deleted...]
-      <c r="C12" s="126">
+        <v>46251</v>
+      </c>
+      <c r="C12" s="36">
         <f t="shared" si="2"/>
-        <v>45468</v>
-[...1 lines deleted...]
-      <c r="D12" s="126">
+        <v>46252</v>
+      </c>
+      <c r="D12" s="36">
         <f t="shared" si="2"/>
-        <v>45469</v>
-[...1 lines deleted...]
-      <c r="E12" s="126">
+        <v>46253</v>
+      </c>
+      <c r="E12" s="36">
         <f t="shared" si="2"/>
-        <v>45470</v>
-[...1 lines deleted...]
-      <c r="F12" s="126">
+        <v>46254</v>
+      </c>
+      <c r="F12" s="36">
         <f t="shared" si="2"/>
-        <v>45471</v>
-[...1 lines deleted...]
-      <c r="G12" s="126">
+        <v>46255</v>
+      </c>
+      <c r="G12" s="36">
         <f t="shared" si="2"/>
-        <v>45472</v>
-[...3 lines deleted...]
-      <c r="B13" s="79" t="str">
+        <v>46256</v>
+      </c>
+    </row>
+    <row r="13" spans="1:7" s="9" customFormat="1" ht="73.5" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="B13" s="14" t="str">
         <f>'Resort Village Journal'!D23</f>
         <v xml:space="preserve">Candidate may withdraw their nomination in writing until 4 p.m. </v>
       </c>
-      <c r="C13" s="79" t="str">
+      <c r="C13" s="14" t="str">
         <f>'Resort Village Journal'!D24</f>
         <v>Post and publish the Call for Further Nominations | Notice of Poll | Abandonment of Poll as applicable</v>
       </c>
-      <c r="D13" s="101"/>
-[...5 lines deleted...]
-      <c r="A14" s="126">
+      <c r="D13" s="18"/>
+      <c r="E13" s="18"/>
+      <c r="F13" s="18"/>
+      <c r="G13" s="18"/>
+    </row>
+    <row r="14" spans="1:7" s="6" customFormat="1" x14ac:dyDescent="0.3">
+      <c r="A14" s="36">
         <f>G12+1</f>
-        <v>45473</v>
-[...1 lines deleted...]
-      <c r="B14" s="127">
+        <v>46257</v>
+      </c>
+      <c r="B14" s="39">
         <f t="shared" ref="B14:G14" si="3">1+A14</f>
-        <v>45474</v>
-[...1 lines deleted...]
-      <c r="C14" s="126">
+        <v>46258</v>
+      </c>
+      <c r="C14" s="36">
         <f t="shared" si="3"/>
-        <v>45475</v>
-[...1 lines deleted...]
-      <c r="D14" s="126">
+        <v>46259</v>
+      </c>
+      <c r="D14" s="36">
         <f t="shared" si="3"/>
-        <v>45476</v>
-[...1 lines deleted...]
-      <c r="E14" s="126">
+        <v>46260</v>
+      </c>
+      <c r="E14" s="36">
         <f t="shared" si="3"/>
-        <v>45477</v>
-[...1 lines deleted...]
-      <c r="F14" s="126">
+        <v>46261</v>
+      </c>
+      <c r="F14" s="36">
         <f t="shared" si="3"/>
-        <v>45478</v>
-[...1 lines deleted...]
-      <c r="G14" s="126">
+        <v>46262</v>
+      </c>
+      <c r="G14" s="36">
         <f t="shared" si="3"/>
-        <v>45479</v>
-[...8 lines deleted...]
-      <c r="F15" s="218" t="str">
+        <v>46263</v>
+      </c>
+    </row>
+    <row r="15" spans="1:7" s="9" customFormat="1" ht="36.75" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A15" s="211"/>
+      <c r="B15" s="213"/>
+      <c r="C15" s="213"/>
+      <c r="D15" s="213"/>
+      <c r="E15" s="215"/>
+      <c r="F15" s="236" t="str">
         <f>'Resort Village Journal'!D25</f>
         <v>Nomination Day (Second Call) *if required</v>
       </c>
-      <c r="G15" s="220" t="str">
+      <c r="G15" s="238" t="str">
         <f>'Resort Village Journal'!D26</f>
         <v>DEADLINE to post and publish the Notice of Poll (based off of the FIRST Call for Nominations)</v>
       </c>
     </row>
-    <row r="16" spans="1:7" s="74" customFormat="1" ht="36.75" customHeight="1" x14ac:dyDescent="0.35">
-[...9 lines deleted...]
-      <c r="A17" s="126">
+    <row r="16" spans="1:7" s="9" customFormat="1" ht="36.75" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A16" s="212"/>
+      <c r="B16" s="214"/>
+      <c r="C16" s="214"/>
+      <c r="D16" s="214"/>
+      <c r="E16" s="216"/>
+      <c r="F16" s="237"/>
+      <c r="G16" s="239"/>
+    </row>
+    <row r="17" spans="1:7" s="6" customFormat="1" x14ac:dyDescent="0.3">
+      <c r="A17" s="36">
         <f>G14+1</f>
-        <v>45480</v>
-[...1 lines deleted...]
-      <c r="B17" s="126">
+        <v>46264</v>
+      </c>
+      <c r="B17" s="36">
         <f t="shared" ref="B17:G17" si="4">1+A17</f>
-        <v>45481</v>
-[...1 lines deleted...]
-      <c r="C17" s="126">
+        <v>46265</v>
+      </c>
+      <c r="C17" s="36">
         <f t="shared" si="4"/>
-        <v>45482</v>
-[...1 lines deleted...]
-      <c r="D17" s="126">
+        <v>46266</v>
+      </c>
+      <c r="D17" s="36">
         <f t="shared" si="4"/>
-        <v>45483</v>
-[...1 lines deleted...]
-      <c r="E17" s="126">
+        <v>46267</v>
+      </c>
+      <c r="E17" s="36">
         <f t="shared" si="4"/>
-        <v>45484</v>
-[...1 lines deleted...]
-      <c r="F17" s="126">
+        <v>46268</v>
+      </c>
+      <c r="F17" s="36">
         <f t="shared" si="4"/>
-        <v>45485</v>
-[...1 lines deleted...]
-      <c r="G17" s="134">
+        <v>46269</v>
+      </c>
+      <c r="G17" s="40">
         <f t="shared" si="4"/>
-        <v>45486</v>
-[...6 lines deleted...]
-      <c r="E18" s="81" t="str">
+        <v>46270</v>
+      </c>
+    </row>
+    <row r="18" spans="1:7" s="9" customFormat="1" ht="36.75" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A18" s="213"/>
+      <c r="B18" s="213"/>
+      <c r="C18" s="213"/>
+      <c r="E18" s="28" t="str">
         <f>'Resort Village Journal'!D33</f>
         <v>Provide Advance Poll DROs with election supplies</v>
       </c>
-      <c r="F18" s="200" t="str">
+      <c r="F18" s="217" t="str">
         <f>'Resort Village Journal'!D35</f>
         <v>Advance Poll - FIRST day possible</v>
       </c>
-      <c r="G18" s="195"/>
-[...5 lines deleted...]
-      <c r="E19" s="82" t="str">
+      <c r="G18" s="213"/>
+    </row>
+    <row r="19" spans="1:7" s="9" customFormat="1" ht="36.75" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A19" s="214"/>
+      <c r="B19" s="214"/>
+      <c r="C19" s="214"/>
+      <c r="E19" s="27" t="str">
         <f>'Resort Village Journal'!D34</f>
         <v>Advance Poll officials subscribe to their Oath of Election Official prior to Advance Poll</v>
       </c>
-      <c r="F19" s="201"/>
-[...3 lines deleted...]
-      <c r="A20" s="126">
+      <c r="F19" s="218"/>
+      <c r="G19" s="214"/>
+    </row>
+    <row r="20" spans="1:7" s="6" customFormat="1" x14ac:dyDescent="0.3">
+      <c r="A20" s="36">
         <f>G17+1</f>
-        <v>45487</v>
-[...1 lines deleted...]
-      <c r="B20" s="126">
+        <v>46271</v>
+      </c>
+      <c r="B20" s="36">
         <f t="shared" ref="B20:G20" si="5">1+A20</f>
-        <v>45488</v>
-[...1 lines deleted...]
-      <c r="C20" s="126">
+        <v>46272</v>
+      </c>
+      <c r="C20" s="36">
         <f t="shared" si="5"/>
-        <v>45489</v>
-[...1 lines deleted...]
-      <c r="D20" s="126">
+        <v>46273</v>
+      </c>
+      <c r="D20" s="36">
         <f t="shared" si="5"/>
-        <v>45490</v>
-[...1 lines deleted...]
-      <c r="E20" s="126">
+        <v>46274</v>
+      </c>
+      <c r="E20" s="36">
         <f t="shared" si="5"/>
-        <v>45491</v>
-[...1 lines deleted...]
-      <c r="F20" s="126">
+        <v>46275</v>
+      </c>
+      <c r="F20" s="36">
         <f t="shared" si="5"/>
-        <v>45492</v>
-[...1 lines deleted...]
-      <c r="G20" s="126">
+        <v>46276</v>
+      </c>
+      <c r="G20" s="36">
         <f t="shared" si="5"/>
-        <v>45493</v>
-[...8 lines deleted...]
-      <c r="F21" s="79" t="str">
+        <v>46277</v>
+      </c>
+    </row>
+    <row r="21" spans="1:7" s="9" customFormat="1" ht="73.5" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A21" s="15"/>
+      <c r="B21" s="15"/>
+      <c r="C21" s="15"/>
+      <c r="D21" s="15"/>
+      <c r="E21" s="15"/>
+      <c r="F21" s="14" t="str">
         <f>'Resort Village Journal'!D28</f>
         <v>DEADLINE to post and publish the Notice of Poll (based off of the SECOND call if required)</v>
       </c>
-      <c r="G21" s="92"/>
-[...2 lines deleted...]
-      <c r="A22" s="126">
+      <c r="G21" s="41"/>
+    </row>
+    <row r="22" spans="1:7" s="30" customFormat="1" x14ac:dyDescent="0.3">
+      <c r="A22" s="36">
         <f>G20+1</f>
-        <v>45494</v>
-[...1 lines deleted...]
-      <c r="B22" s="126">
+        <v>46278</v>
+      </c>
+      <c r="B22" s="36">
         <f t="shared" ref="B22:G22" si="6">A22+1</f>
-        <v>45495</v>
-[...1 lines deleted...]
-      <c r="C22" s="126">
+        <v>46279</v>
+      </c>
+      <c r="C22" s="36">
         <f t="shared" si="6"/>
-        <v>45496</v>
-[...1 lines deleted...]
-      <c r="D22" s="126">
+        <v>46280</v>
+      </c>
+      <c r="D22" s="36">
         <f t="shared" si="6"/>
-        <v>45497</v>
-[...1 lines deleted...]
-      <c r="E22" s="126">
+        <v>46281</v>
+      </c>
+      <c r="E22" s="36">
         <f t="shared" si="6"/>
-        <v>45498</v>
-[...1 lines deleted...]
-      <c r="F22" s="126">
+        <v>46282</v>
+      </c>
+      <c r="F22" s="36">
         <f t="shared" si="6"/>
-        <v>45499</v>
-[...1 lines deleted...]
-      <c r="G22" s="126">
+        <v>46283</v>
+      </c>
+      <c r="G22" s="36">
         <f t="shared" si="6"/>
-        <v>45500</v>
-[...5 lines deleted...]
-      <c r="C23" s="231" t="str">
+        <v>46284</v>
+      </c>
+    </row>
+    <row r="23" spans="1:7" s="30" customFormat="1" ht="36.75" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A23" s="222"/>
+      <c r="B23" s="224"/>
+      <c r="C23" s="249" t="str">
         <f>'Resort Village Journal'!D36</f>
         <v>Advance Poll - LAST day possible</v>
       </c>
-      <c r="D23" s="227"/>
-[...1 lines deleted...]
-      <c r="F23" s="106" t="str">
+      <c r="D23" s="245"/>
+      <c r="E23" s="247"/>
+      <c r="F23" s="31" t="str">
         <f>'Resort Village Journal'!D38</f>
         <v>Provide DROs with election supplies for Election Day</v>
       </c>
-      <c r="G23" s="222" t="str">
+      <c r="G23" s="240" t="str">
         <f>'Resort Village Journal'!D40</f>
         <v>Election Day</v>
       </c>
     </row>
-    <row r="24" spans="1:7" s="74" customFormat="1" ht="36.75" customHeight="1" x14ac:dyDescent="0.35">
-[...5 lines deleted...]
-      <c r="F24" s="135" t="str">
+    <row r="24" spans="1:7" s="9" customFormat="1" ht="36.75" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A24" s="223"/>
+      <c r="B24" s="225"/>
+      <c r="C24" s="250"/>
+      <c r="D24" s="246"/>
+      <c r="E24" s="248"/>
+      <c r="F24" s="42" t="str">
         <f>'Resort Village Journal'!D39</f>
         <v>Election officials must complete their Oath of Election Official if not previously done</v>
       </c>
-      <c r="G24" s="222"/>
-[...2 lines deleted...]
-      <c r="A25" s="126">
+      <c r="G24" s="240"/>
+    </row>
+    <row r="25" spans="1:7" s="30" customFormat="1" x14ac:dyDescent="0.3">
+      <c r="A25" s="36">
         <f>G22+1</f>
-        <v>45501</v>
-[...1 lines deleted...]
-      <c r="B25" s="126">
+        <v>46285</v>
+      </c>
+      <c r="B25" s="36">
         <f t="shared" ref="B25:G25" si="7">A25+1</f>
-        <v>45502</v>
-[...1 lines deleted...]
-      <c r="C25" s="126">
+        <v>46286</v>
+      </c>
+      <c r="C25" s="36">
         <f t="shared" si="7"/>
-        <v>45503</v>
-[...1 lines deleted...]
-      <c r="D25" s="126">
+        <v>46287</v>
+      </c>
+      <c r="D25" s="36">
         <f t="shared" si="7"/>
-        <v>45504</v>
-[...1 lines deleted...]
-      <c r="E25" s="126">
+        <v>46288</v>
+      </c>
+      <c r="E25" s="36">
         <f t="shared" si="7"/>
-        <v>45505</v>
-[...1 lines deleted...]
-      <c r="F25" s="126">
+        <v>46289</v>
+      </c>
+      <c r="F25" s="36">
         <f t="shared" si="7"/>
-        <v>45506</v>
-[...1 lines deleted...]
-      <c r="G25" s="126">
+        <v>46290</v>
+      </c>
+      <c r="G25" s="36">
         <f t="shared" si="7"/>
-        <v>45507</v>
-[...3 lines deleted...]
-      <c r="A26" s="223" t="str">
+        <v>46291</v>
+      </c>
+    </row>
+    <row r="26" spans="1:7" s="43" customFormat="1" ht="36.75" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A26" s="241" t="str">
         <f>'Resort Village Journal'!D41</f>
         <v>Results of the election are declared at the time and place previously determined by the RO</v>
       </c>
-      <c r="B26" s="209" t="str">
+      <c r="B26" s="227" t="str">
         <f>'Resort Village Journal'!D42</f>
         <v>Notify the Minister of the election results through the Municipal Election Results Form on saskatchewan.ca</v>
       </c>
-      <c r="C26" s="225"/>
-[...23 lines deleted...]
-    <row r="29" spans="1:7" s="74" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.35"/>
+      <c r="C26" s="243"/>
+      <c r="D26" s="245"/>
+      <c r="E26" s="247"/>
+      <c r="F26" s="247"/>
+      <c r="G26" s="203"/>
+    </row>
+    <row r="27" spans="1:7" s="43" customFormat="1" ht="36.75" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A27" s="242"/>
+      <c r="B27" s="228"/>
+      <c r="C27" s="244"/>
+      <c r="D27" s="246"/>
+      <c r="E27" s="248"/>
+      <c r="F27" s="248"/>
+      <c r="G27" s="203"/>
+    </row>
+    <row r="28" spans="1:7" s="6" customFormat="1" x14ac:dyDescent="0.3">
+      <c r="A28" s="44"/>
+      <c r="B28" s="30"/>
+      <c r="C28" s="30"/>
+      <c r="D28" s="30"/>
+      <c r="E28" s="30"/>
+      <c r="F28" s="30"/>
+      <c r="G28" s="45"/>
+    </row>
+    <row r="29" spans="1:7" s="9" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.3"/>
     <row r="30" spans="1:7" x14ac:dyDescent="0.3">
-      <c r="A30" s="86"/>
-      <c r="G30" s="86"/>
+      <c r="A30" s="46"/>
+      <c r="G30" s="46"/>
     </row>
     <row r="34" spans="5:6" x14ac:dyDescent="0.3">
-      <c r="E34" s="87"/>
-      <c r="F34" s="87"/>
+      <c r="E34" s="48"/>
+      <c r="F34" s="48"/>
     </row>
     <row r="35" spans="5:6" x14ac:dyDescent="0.3">
-      <c r="E35" s="87"/>
-      <c r="F35" s="87"/>
+      <c r="E35" s="48"/>
+      <c r="F35" s="48"/>
     </row>
   </sheetData>
   <mergeCells count="33">
     <mergeCell ref="G23:G24"/>
     <mergeCell ref="A26:A27"/>
     <mergeCell ref="B26:B27"/>
     <mergeCell ref="C26:C27"/>
     <mergeCell ref="D26:D27"/>
     <mergeCell ref="E26:E27"/>
     <mergeCell ref="F26:F27"/>
     <mergeCell ref="G26:G27"/>
     <mergeCell ref="A23:A24"/>
     <mergeCell ref="B23:B24"/>
     <mergeCell ref="C23:C24"/>
     <mergeCell ref="D23:D24"/>
     <mergeCell ref="E23:E24"/>
     <mergeCell ref="A18:A19"/>
     <mergeCell ref="B18:B19"/>
     <mergeCell ref="C18:C19"/>
     <mergeCell ref="F18:F19"/>
     <mergeCell ref="G18:G19"/>
     <mergeCell ref="F10:F11"/>
     <mergeCell ref="G10:G11"/>
     <mergeCell ref="A15:A16"/>
     <mergeCell ref="B15:B16"/>
@@ -11567,50 +14021,65 @@
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup scale="56" orientation="landscape" r:id="rId1"/>
   <headerFooter>
     <oddHeader>&amp;R&amp;14&amp;A</oddHeader>
   </headerFooter>
   <ignoredErrors>
     <ignoredError sqref="B13:C13" formula="1"/>
   </ignoredErrors>
   <drawing r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement/>
+</p:properties>
+</file>
+
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
+</file>
+
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x010100FC233F87F007F14695EA645E63F5C055" ma:contentTypeVersion="13" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="c8369e2a2d7acece8cb3d4ea908193a2">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns3="596fe36b-d323-4e3a-ad46-e71b9d391be1" xmlns:ns4="61d7275f-4a8c-484a-83d4-26a5d0fd21e6" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="2a8895f82a5e5371552565ef16684972" ns3:_="" ns4:_="">
     <xsd:import namespace="596fe36b-d323-4e3a-ad46-e71b9d391be1"/>
     <xsd:import namespace="61d7275f-4a8c-484a-83d4-26a5d0fd21e6"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns3:SharedWithUsers" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithDetails" minOccurs="0"/>
                 <xsd:element ref="ns3:SharingHintHash" minOccurs="0"/>
                 <xsd:element ref="ns4:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns4:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns4:MediaServiceAutoKeyPoints" minOccurs="0"/>
                 <xsd:element ref="ns4:MediaServiceKeyPoints" minOccurs="0"/>
                 <xsd:element ref="ns4:MediaServiceAutoTags" minOccurs="0"/>
                 <xsd:element ref="ns4:MediaServiceOCR" minOccurs="0"/>
                 <xsd:element ref="ns4:MediaServiceGenerationTime" minOccurs="0"/>
                 <xsd:element ref="ns4:MediaServiceEventHashCode" minOccurs="0"/>
                 <xsd:element ref="ns4:MediaServiceDateTaken" minOccurs="0"/>
                 <xsd:element ref="ns4:MediaLengthInSeconds" minOccurs="0"/>
               </xsd:all>
             </xsd:complexType>
@@ -11789,156 +14258,160 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
-<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
-[...2 lines deleted...]
-</p:properties>
+<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{527CDA42-63F7-4438-B62A-12014B013335}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="61d7275f-4a8c-484a-83d4-26a5d0fd21e6"/>
+    <ds:schemaRef ds:uri="596fe36b-d323-4e3a-ad46-e71b9d391be1"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/dcmitype/"/>
+    <ds:schemaRef ds:uri="http://www.w3.org/XML/1998/namespace"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
 </file>
 
-<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
-[...5 lines deleted...]
-</FormTemplates>
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{E40E1AFE-D506-463E-8058-4A08F7FA031D}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{E5303284-52F6-4073-B201-02B8D0E0EB0E}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="596fe36b-d323-4e3a-ad46-e71b9d391be1"/>
     <ds:schemaRef ds:uri="61d7275f-4a8c-484a-83d4-26a5d0fd21e6"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
-[...13 lines deleted...]
-</ds:datastoreItem>
+<file path=docMetadata/LabelInfo.xml><?xml version="1.0" encoding="utf-8"?>
+<clbl:labelList xmlns:clbl="http://schemas.microsoft.com/office/2020/mipLabelMetadata">
+  <clbl:label id="{9715e697-1c31-4156-8581-01c5d1e29c65}" enabled="1" method="Standard" siteId="{cf4e8a24-641b-40d2-905e-9a328b644fab}" removed="0"/>
+</clbl:labelList>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
-        <vt:i4>6</vt:i4>
+        <vt:i4>8</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Named Ranges</vt:lpstr>
       </vt:variant>
       <vt:variant>
-        <vt:i4>5</vt:i4>
+        <vt:i4>7</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
-    <vt:vector size="11" baseType="lpstr">
+    <vt:vector size="15" baseType="lpstr">
       <vt:lpstr>START</vt:lpstr>
       <vt:lpstr>Election Forms and Links</vt:lpstr>
+      <vt:lpstr>RM General Election Journal</vt:lpstr>
+      <vt:lpstr>RM General Election Calendar</vt:lpstr>
       <vt:lpstr>City|Town|Village|RM Journal</vt:lpstr>
       <vt:lpstr>City|Town|Village|RM Calendar</vt:lpstr>
       <vt:lpstr>Resort Village Journal</vt:lpstr>
       <vt:lpstr>Resort Village Calendar</vt:lpstr>
       <vt:lpstr>'City|Town|Village|RM Calendar'!Print_Area</vt:lpstr>
       <vt:lpstr>'City|Town|Village|RM Journal'!Print_Area</vt:lpstr>
       <vt:lpstr>'Resort Village Calendar'!Print_Area</vt:lpstr>
       <vt:lpstr>'Resort Village Journal'!Print_Area</vt:lpstr>
+      <vt:lpstr>'RM General Election Calendar'!Print_Area</vt:lpstr>
+      <vt:lpstr>'RM General Election Journal'!Print_Area</vt:lpstr>
       <vt:lpstr>START!Print_Area</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Manager/>
   <Company>Government of Saskatchewan</Company>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinkBase/>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Istace, Megan GR</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision/>
+  <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:category/>
   <cp:contentStatus/>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
     <vt:lpwstr>0x010100FC233F87F007F14695EA645E63F5C055</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="MSIP_Label_9715e697-1c31-4156-8581-01c5d1e29c65_Enabled">
     <vt:lpwstr>true</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="4" name="MSIP_Label_9715e697-1c31-4156-8581-01c5d1e29c65_SetDate">
     <vt:lpwstr>2024-01-05T04:21:55Z</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="5" name="MSIP_Label_9715e697-1c31-4156-8581-01c5d1e29c65_Method">
     <vt:lpwstr>Standard</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="6" name="MSIP_Label_9715e697-1c31-4156-8581-01c5d1e29c65_Name">
     <vt:lpwstr>Not Classified</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="7" name="MSIP_Label_9715e697-1c31-4156-8581-01c5d1e29c65_SiteId">