--- v0 (2026-07-11)
+++ v1 (2026-08-01)
@@ -1,68 +1,72 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
+  <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
+  <Override PartName="/xl/drawings/drawing2.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/calcChain.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.calcChain+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="6" rupBuild="28129"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="6" rupBuild="30131"/>
   <workbookPr/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="https://skgov-my.sharepoint.com/personal/kgoldfin_gov_sk_ca/Documents/Desktop/"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\kgoldfin\Desktop\MIF TO PUT ON COVER PAGE\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{EE5058CA-130B-4303-A300-A64E4E4BCE5A}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{D1A51258-EF9D-4F43-A51D-739D9F1FC67E}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="33000" yWindow="0" windowWidth="22455" windowHeight="15480" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15720" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
-    <sheet name="Sheet1" sheetId="1" r:id="rId1"/>
+    <sheet name="Cover Page" sheetId="2" r:id="rId1"/>
+    <sheet name="Sheet1" sheetId="1" r:id="rId2"/>
   </sheets>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/calcChain.xml><?xml version="1.0" encoding="utf-8"?>
 <calcChain xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <c r="H39" i="1" l="1"/>
   <c r="H38" i="1"/>
   <c r="H37" i="1"/>
   <c r="H36" i="1"/>
@@ -71,51 +75,51 @@
   <c r="H33" i="1"/>
   <c r="H32" i="1"/>
   <c r="H31" i="1"/>
   <c r="H30" i="1"/>
   <c r="H29" i="1"/>
   <c r="H28" i="1"/>
   <c r="H27" i="1"/>
   <c r="H26" i="1"/>
   <c r="H25" i="1"/>
   <c r="H24" i="1"/>
   <c r="H23" i="1"/>
   <c r="H22" i="1"/>
   <c r="H21" i="1"/>
   <c r="H20" i="1"/>
   <c r="H19" i="1"/>
   <c r="H18" i="1"/>
   <c r="H17" i="1"/>
   <c r="H16" i="1"/>
   <c r="H15" i="1"/>
   <c r="H14" i="1"/>
   <c r="H13" i="1"/>
 </calcChain>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="25" uniqueCount="22">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="28" uniqueCount="24">
   <si>
     <t>saskatchewan.ca</t>
   </si>
   <si>
     <t>List of Invoices Claimed on Municipal Annual Expenditure Report (MAER)</t>
   </si>
   <si>
     <t xml:space="preserve">Municipality  Name: </t>
   </si>
   <si>
     <t>Reporting Year:</t>
   </si>
   <si>
     <t>Project (IIP) #
 List in Project Order</t>
   </si>
   <si>
     <t>Brief Project Description</t>
   </si>
   <si>
     <t>Supplier's Name 
 on Invoice</t>
   </si>
   <si>
     <t>Invoice #</t>
@@ -164,60 +168,98 @@
     <t>* Other Funding Received for Each Project</t>
   </si>
   <si>
     <r>
       <t xml:space="preserve">After completing the online MAER form, please </t>
     </r>
     <r>
       <rPr>
         <sz val="11"/>
         <color rgb="FFFF0000"/>
         <rFont val="Aptos"/>
         <family val="2"/>
       </rPr>
       <t xml:space="preserve">email or mail </t>
     </r>
     <r>
       <rPr>
         <sz val="11"/>
         <color theme="1"/>
         <rFont val="Aptos"/>
         <family val="2"/>
       </rPr>
       <t>this form along with the invoices claimed to:</t>
     </r>
   </si>
+  <si>
+    <t>Build Communities Strong Fund (BCSF) Community stream</t>
+  </si>
+  <si>
+    <r>
+      <t>The Canada Community-Building Fund (CCBF) was rebranded as the Build Communities Strong Fund (BCSF) Community stream in the summer of 2026. The Administrative Agreement, negotiated in 2024, remains in force and its provisions still apply.
+The Canada Community-Building Fund (CCBF) document called</t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <i/>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t xml:space="preserve"> List of Invoices Claimed on Municipal Annual Expenditure Report (MAER) </t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t xml:space="preserve">begins on the next page (Sheet 1). This cover page will remain in the interim as we update our current CCBF documents to match the new program name. 
+If you have any questions, please contact:
+Municipal Infrastructure and Finance Branch
+Ministry of Government Relations
+5th Floor, 1855 Victoria Avenue
+REGINA  SK   S4P 3T2
+Phone: 306-787-8912
+Email: ccbfprogram@gov.sk.ca </t>
+    </r>
+  </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="2">
-    <numFmt numFmtId="43" formatCode="_(* #,##0.00_);_(* \(#,##0.00\);_(* &quot;-&quot;??_);_(@_)"/>
-    <numFmt numFmtId="164" formatCode="0;[Red]0"/>
+    <numFmt numFmtId="164" formatCode="_(* #,##0.00_);_(* \(#,##0.00\);_(* &quot;-&quot;??_);_(@_)"/>
+    <numFmt numFmtId="165" formatCode="0;[Red]0"/>
   </numFmts>
-  <fonts count="16" x14ac:knownFonts="1">
+  <fonts count="19" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="0"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="12"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="8"/>
       <name val="Calibri"/>
       <family val="2"/>
@@ -281,50 +323,71 @@
     </font>
     <font>
       <sz val="28"/>
       <color theme="0"/>
       <name val="Aptos"/>
       <family val="2"/>
     </font>
     <font>
       <b/>
       <sz val="14"/>
       <color rgb="FF00558C"/>
       <name val="Aptos"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="12"/>
       <color theme="1"/>
       <name val="Aptos"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="12"/>
       <color rgb="FFFF0000"/>
       <name val="Aptos"/>
       <family val="2"/>
+    </font>
+    <font>
+      <sz val="16"/>
+      <color rgb="FF00558C"/>
+      <name val="Myriad Pro Light"/>
+      <family val="2"/>
+    </font>
+    <font>
+      <sz val="24"/>
+      <color rgb="FF00558C"/>
+      <name val="Myriad Pro Light"/>
+      <family val="2"/>
+    </font>
+    <font>
+      <b/>
+      <i/>
+      <sz val="11"/>
+      <color theme="1"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <scheme val="minor"/>
     </font>
   </fonts>
   <fills count="6">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FF00558C"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FF41B6E6"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FFB9D9EB"/>
         <bgColor indexed="64"/>
@@ -399,51 +462,51 @@
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top/>
       <bottom style="thick">
         <color auto="1"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="50">
+  <cellXfs count="55">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="2" borderId="0" xfId="0" applyFill="1"/>
     <xf numFmtId="0" fontId="0" fillId="3" borderId="0" xfId="0" applyFill="1"/>
     <xf numFmtId="0" fontId="0" fillId="3" borderId="0" xfId="0" applyFill="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="5" borderId="0" xfId="0" applyFill="1"/>
     <xf numFmtId="0" fontId="0" fillId="5" borderId="0" xfId="0" applyFill="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="5" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="5" fillId="5" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="2" fillId="5" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="5" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
@@ -454,130 +517,246 @@
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="2" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="5" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="5" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="11" fillId="5" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="12" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="13" fillId="5" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="8" fillId="5" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="14" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1"/>
-    <xf numFmtId="164" fontId="14" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="165" fontId="14" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
-    <xf numFmtId="43" fontId="14" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="164" fontId="14" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="14" fillId="4" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
-    <xf numFmtId="164" fontId="14" fillId="4" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="165" fontId="14" fillId="4" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
-    <xf numFmtId="43" fontId="14" fillId="4" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="164" fontId="14" fillId="4" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="14" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1"/>
-    <xf numFmtId="164" fontId="14" fillId="0" borderId="2" xfId="0" quotePrefix="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="165" fontId="14" fillId="0" borderId="2" xfId="0" quotePrefix="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
-    <xf numFmtId="43" fontId="14" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
-    <xf numFmtId="164" fontId="14" fillId="4" borderId="2" xfId="0" quotePrefix="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="164" fontId="14" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="165" fontId="14" fillId="4" borderId="2" xfId="0" quotePrefix="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="14" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="14" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="15" fillId="4" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="14" fillId="4" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="14" fillId="4" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="14" fillId="4" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="14" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1"/>
-    <xf numFmtId="43" fontId="14" fillId="5" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="164" fontId="14" fillId="5" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="14" fillId="5" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="14" fillId="5" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="6" fillId="2" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="2" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="2" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1"/>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="4" borderId="0" xfId="0" applyFill="1" applyAlignment="1"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <colors>
     <mruColors>
+      <color rgb="FFB9D9EB"/>
       <color rgb="FF00558C"/>
-      <color rgb="FFB9D9EB"/>
       <color rgb="FF41B6E6"/>
       <color rgb="FFFBDD40"/>
       <color rgb="FFA4D65E"/>
       <color rgb="FF046A38"/>
     </mruColors>
   </colors>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/calcChain" Target="calcChain.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/calcChain" Target="calcChain.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image2.jpeg"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.jpeg"/></Relationships>
+</file>
+
+<file path=xl/drawings/_rels/drawing2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image3.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
+<xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+  <xdr:twoCellAnchor editAs="oneCell">
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>447675</xdr:colOff>
+      <xdr:row>22</xdr:row>
+      <xdr:rowOff>19866</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>3</xdr:col>
+      <xdr:colOff>361950</xdr:colOff>
+      <xdr:row>23</xdr:row>
+      <xdr:rowOff>28574</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="3" name="Picture 2">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{08998034-40A5-0B69-3C4F-87F417FE94C6}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1" cstate="print">
+          <a:extLst>
+            <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+              <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+            </a:ext>
+          </a:extLst>
+        </a:blip>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm>
+          <a:off x="447675" y="5230041"/>
+          <a:ext cx="1743075" cy="199208"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor editAs="oneCell">
+    <xdr:from>
+      <xdr:col>11</xdr:col>
+      <xdr:colOff>514350</xdr:colOff>
+      <xdr:row>20</xdr:row>
+      <xdr:rowOff>171450</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>14</xdr:col>
+      <xdr:colOff>31242</xdr:colOff>
+      <xdr:row>23</xdr:row>
+      <xdr:rowOff>112014</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="5" name="Picture 4">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{58AE899C-4092-2E1D-FC90-730B7201E684}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId2" cstate="print">
+          <a:extLst>
+            <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+              <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+            </a:ext>
+          </a:extLst>
+        </a:blip>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm>
+          <a:off x="7219950" y="5000625"/>
+          <a:ext cx="2450592" cy="512064"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+</xdr:wsDr>
+</file>
+
+<file path=xl/drawings/drawing2.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>10</xdr:col>
       <xdr:colOff>1143000</xdr:colOff>
       <xdr:row>45</xdr:row>
       <xdr:rowOff>83592</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>12</xdr:col>
       <xdr:colOff>177572</xdr:colOff>
       <xdr:row>47</xdr:row>
       <xdr:rowOff>15779</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="2" name="Picture 1">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-000002000000}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
@@ -1037,59 +1216,297 @@
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
+</file>
+
+<file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{E78D3B8C-3E61-44AF-937C-DEE788DCEF43}">
+  <dimension ref="B2:P18"/>
+  <sheetViews>
+    <sheetView tabSelected="1" workbookViewId="0">
+      <selection activeCell="S17" sqref="S17"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
+  <cols>
+    <col min="14" max="14" width="25.7109375" customWidth="1"/>
+  </cols>
+  <sheetData>
+    <row r="2" spans="2:16" x14ac:dyDescent="0.25">
+      <c r="P2" s="54"/>
+    </row>
+    <row r="3" spans="2:16" ht="30.75" x14ac:dyDescent="0.45">
+      <c r="B3" s="52" t="s">
+        <v>1</v>
+      </c>
+      <c r="C3" s="50"/>
+      <c r="D3" s="50"/>
+      <c r="E3" s="50"/>
+      <c r="F3" s="50"/>
+      <c r="G3" s="50"/>
+      <c r="H3" s="50"/>
+      <c r="I3" s="50"/>
+      <c r="J3" s="50"/>
+      <c r="K3" s="50"/>
+      <c r="L3" s="50"/>
+      <c r="M3" s="50"/>
+      <c r="N3" s="50"/>
+      <c r="P3" s="50"/>
+    </row>
+    <row r="4" spans="2:16" ht="30" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="B4" s="51" t="s">
+        <v>22</v>
+      </c>
+      <c r="C4" s="50"/>
+      <c r="D4" s="50"/>
+      <c r="E4" s="50"/>
+      <c r="F4" s="50"/>
+      <c r="G4" s="50"/>
+      <c r="H4" s="50"/>
+      <c r="I4" s="50"/>
+      <c r="J4" s="50"/>
+      <c r="K4" s="50"/>
+      <c r="L4" s="50"/>
+      <c r="M4" s="50"/>
+      <c r="N4" s="50"/>
+      <c r="P4" s="50"/>
+    </row>
+    <row r="5" spans="2:16" x14ac:dyDescent="0.25">
+      <c r="P5" s="50"/>
+    </row>
+    <row r="8" spans="2:16" x14ac:dyDescent="0.25">
+      <c r="B8" s="53" t="s">
+        <v>23</v>
+      </c>
+      <c r="C8" s="50"/>
+      <c r="D8" s="50"/>
+      <c r="E8" s="50"/>
+      <c r="F8" s="50"/>
+      <c r="G8" s="50"/>
+      <c r="H8" s="50"/>
+      <c r="I8" s="50"/>
+      <c r="J8" s="50"/>
+      <c r="K8" s="50"/>
+      <c r="L8" s="50"/>
+      <c r="M8" s="50"/>
+      <c r="N8" s="50"/>
+    </row>
+    <row r="9" spans="2:16" x14ac:dyDescent="0.25">
+      <c r="B9" s="50"/>
+      <c r="C9" s="50"/>
+      <c r="D9" s="50"/>
+      <c r="E9" s="50"/>
+      <c r="F9" s="50"/>
+      <c r="G9" s="50"/>
+      <c r="H9" s="50"/>
+      <c r="I9" s="50"/>
+      <c r="J9" s="50"/>
+      <c r="K9" s="50"/>
+      <c r="L9" s="50"/>
+      <c r="M9" s="50"/>
+      <c r="N9" s="50"/>
+    </row>
+    <row r="10" spans="2:16" x14ac:dyDescent="0.25">
+      <c r="B10" s="50"/>
+      <c r="C10" s="50"/>
+      <c r="D10" s="50"/>
+      <c r="E10" s="50"/>
+      <c r="F10" s="50"/>
+      <c r="G10" s="50"/>
+      <c r="H10" s="50"/>
+      <c r="I10" s="50"/>
+      <c r="J10" s="50"/>
+      <c r="K10" s="50"/>
+      <c r="L10" s="50"/>
+      <c r="M10" s="50"/>
+      <c r="N10" s="50"/>
+    </row>
+    <row r="11" spans="2:16" x14ac:dyDescent="0.25">
+      <c r="B11" s="50"/>
+      <c r="C11" s="50"/>
+      <c r="D11" s="50"/>
+      <c r="E11" s="50"/>
+      <c r="F11" s="50"/>
+      <c r="G11" s="50"/>
+      <c r="H11" s="50"/>
+      <c r="I11" s="50"/>
+      <c r="J11" s="50"/>
+      <c r="K11" s="50"/>
+      <c r="L11" s="50"/>
+      <c r="M11" s="50"/>
+      <c r="N11" s="50"/>
+    </row>
+    <row r="12" spans="2:16" x14ac:dyDescent="0.25">
+      <c r="B12" s="50"/>
+      <c r="C12" s="50"/>
+      <c r="D12" s="50"/>
+      <c r="E12" s="50"/>
+      <c r="F12" s="50"/>
+      <c r="G12" s="50"/>
+      <c r="H12" s="50"/>
+      <c r="I12" s="50"/>
+      <c r="J12" s="50"/>
+      <c r="K12" s="50"/>
+      <c r="L12" s="50"/>
+      <c r="M12" s="50"/>
+      <c r="N12" s="50"/>
+    </row>
+    <row r="13" spans="2:16" x14ac:dyDescent="0.25">
+      <c r="B13" s="50"/>
+      <c r="C13" s="50"/>
+      <c r="D13" s="50"/>
+      <c r="E13" s="50"/>
+      <c r="F13" s="50"/>
+      <c r="G13" s="50"/>
+      <c r="H13" s="50"/>
+      <c r="I13" s="50"/>
+      <c r="J13" s="50"/>
+      <c r="K13" s="50"/>
+      <c r="L13" s="50"/>
+      <c r="M13" s="50"/>
+      <c r="N13" s="50"/>
+    </row>
+    <row r="14" spans="2:16" x14ac:dyDescent="0.25">
+      <c r="B14" s="50"/>
+      <c r="C14" s="50"/>
+      <c r="D14" s="50"/>
+      <c r="E14" s="50"/>
+      <c r="F14" s="50"/>
+      <c r="G14" s="50"/>
+      <c r="H14" s="50"/>
+      <c r="I14" s="50"/>
+      <c r="J14" s="50"/>
+      <c r="K14" s="50"/>
+      <c r="L14" s="50"/>
+      <c r="M14" s="50"/>
+      <c r="N14" s="50"/>
+    </row>
+    <row r="15" spans="2:16" x14ac:dyDescent="0.25">
+      <c r="B15" s="50"/>
+      <c r="C15" s="50"/>
+      <c r="D15" s="50"/>
+      <c r="E15" s="50"/>
+      <c r="F15" s="50"/>
+      <c r="G15" s="50"/>
+      <c r="H15" s="50"/>
+      <c r="I15" s="50"/>
+      <c r="J15" s="50"/>
+      <c r="K15" s="50"/>
+      <c r="L15" s="50"/>
+      <c r="M15" s="50"/>
+      <c r="N15" s="50"/>
+    </row>
+    <row r="16" spans="2:16" x14ac:dyDescent="0.25">
+      <c r="B16" s="50"/>
+      <c r="C16" s="50"/>
+      <c r="D16" s="50"/>
+      <c r="E16" s="50"/>
+      <c r="F16" s="50"/>
+      <c r="G16" s="50"/>
+      <c r="H16" s="50"/>
+      <c r="I16" s="50"/>
+      <c r="J16" s="50"/>
+      <c r="K16" s="50"/>
+      <c r="L16" s="50"/>
+      <c r="M16" s="50"/>
+      <c r="N16" s="50"/>
+    </row>
+    <row r="17" spans="2:14" x14ac:dyDescent="0.25">
+      <c r="B17" s="50"/>
+      <c r="C17" s="50"/>
+      <c r="D17" s="50"/>
+      <c r="E17" s="50"/>
+      <c r="F17" s="50"/>
+      <c r="G17" s="50"/>
+      <c r="H17" s="50"/>
+      <c r="I17" s="50"/>
+      <c r="J17" s="50"/>
+      <c r="K17" s="50"/>
+      <c r="L17" s="50"/>
+      <c r="M17" s="50"/>
+      <c r="N17" s="50"/>
+    </row>
+    <row r="18" spans="2:14" ht="64.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B18" s="50"/>
+      <c r="C18" s="50"/>
+      <c r="D18" s="50"/>
+      <c r="E18" s="50"/>
+      <c r="F18" s="50"/>
+      <c r="G18" s="50"/>
+      <c r="H18" s="50"/>
+      <c r="I18" s="50"/>
+      <c r="J18" s="50"/>
+      <c r="K18" s="50"/>
+      <c r="L18" s="50"/>
+      <c r="M18" s="50"/>
+      <c r="N18" s="50"/>
+    </row>
+  </sheetData>
+  <mergeCells count="4">
+    <mergeCell ref="B4:N4"/>
+    <mergeCell ref="B3:N3"/>
+    <mergeCell ref="B8:N18"/>
+    <mergeCell ref="P2:P5"/>
+  </mergeCells>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+  <drawing r:id="rId1"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
   <dimension ref="A1:N47"/>
   <sheetViews>
-    <sheetView tabSelected="1" zoomScale="70" zoomScaleNormal="70" workbookViewId="0">
-      <selection activeCell="N1" sqref="N1"/>
+    <sheetView zoomScale="70" zoomScaleNormal="70" workbookViewId="0">
+      <selection activeCell="B5" sqref="B5"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="4.42578125" customWidth="1"/>
     <col min="2" max="2" width="38.85546875" customWidth="1"/>
     <col min="3" max="3" width="32.28515625" customWidth="1"/>
     <col min="4" max="4" width="16.140625" customWidth="1"/>
     <col min="5" max="5" width="13" customWidth="1"/>
     <col min="6" max="6" width="9.140625" customWidth="1"/>
     <col min="7" max="7" width="12" customWidth="1"/>
     <col min="8" max="8" width="12.85546875" customWidth="1"/>
     <col min="9" max="9" width="13.28515625" customWidth="1"/>
     <col min="10" max="10" width="15.140625" customWidth="1"/>
     <col min="11" max="11" width="38.28515625" customWidth="1"/>
     <col min="12" max="12" width="4.140625" customWidth="1"/>
     <col min="13" max="13" width="3.5703125" customWidth="1"/>
     <col min="14" max="14" width="4.5703125" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:14" x14ac:dyDescent="0.25">
       <c r="A1" s="7"/>
       <c r="B1" s="7"/>
       <c r="C1" s="7"/>
       <c r="D1" s="7"/>
@@ -2214,131 +2631,132 @@
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
 <file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement/>
+</p:properties>
+</file>
+
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <?mso-contentType ?>
 <FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
   <Display>DocumentLibraryForm</Display>
   <Edit>DocumentLibraryForm</Edit>
   <New>DocumentLibraryForm</New>
 </FormTemplates>
-</file>
-[...4 lines deleted...]
-</p:properties>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{64C7C5A0-0F57-437F-9E5B-28C61CE6D300}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="596fe36b-d323-4e3a-ad46-e71b9d391be1"/>
     <ds:schemaRef ds:uri="61d7275f-4a8c-484a-83d4-26a5d0fd21e6"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{9DE27BC1-92C3-45C0-9F96-8B10298952A3}">
-[...6 lines deleted...]
-<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{52ABB609-A57D-490F-B685-5A4C37539AF9}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="596fe36b-d323-4e3a-ad46-e71b9d391be1"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://www.w3.org/XML/1998/namespace"/>
     <ds:schemaRef ds:uri="61d7275f-4a8c-484a-83d4-26a5d0fd21e6"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/dcmitype/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{9DE27BC1-92C3-45C0-9F96-8B10298952A3}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
 <file path=docMetadata/LabelInfo.xml><?xml version="1.0" encoding="utf-8"?>
 <clbl:labelList xmlns:clbl="http://schemas.microsoft.com/office/2020/mipLabelMetadata">
   <clbl:label id="{9715e697-1c31-4156-8581-01c5d1e29c65}" enabled="1" method="Standard" siteId="{cf4e8a24-641b-40d2-905e-9a328b644fab}" contentBits="0" removed="0"/>
 </clbl:labelList>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
-        <vt:i4>1</vt:i4>
+        <vt:i4>2</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
-    <vt:vector size="1" baseType="lpstr">
+    <vt:vector size="2" baseType="lpstr">
+      <vt:lpstr>Cover Page</vt:lpstr>
       <vt:lpstr>Sheet1</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>Government of Saskatchewan</Company>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>ccbfprogram@gov.sk.ca</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
     <vt:lpwstr>0x010100FC233F87F007F14695EA645E63F5C055</vt:lpwstr>
   </property>