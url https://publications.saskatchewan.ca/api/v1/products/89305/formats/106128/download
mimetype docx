--- v0 (2026-07-27)
+++ v1 (2026-09-07)
@@ -1,5356 +1,3459 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
+  <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
-  <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
-[...13 lines deleted...]
-  <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
+  <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
+  <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
+  <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
+  <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
+  <Override PartName="/xl/featurePropertyBag/featurePropertyBag.xml" ContentType="application/vnd.ms-excel.featurepropertybag+xml"/>
+  <Override PartName="/xl/calcChain.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.calcChain+xml"/>
+  <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
-  <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
+  <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
-<file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-[...1382 lines deleted...]
-</w:document>
+<file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
+<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30228"/>
+  <workbookPr codeName="ThisWorkbook" defaultThemeVersion="166925"/>
+  <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
+    <mc:Choice Requires="x15">
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="https://skgov-my.sharepoint.com/personal/cdominiq_gov_sk_ca/Documents/Desktop/Refund - webpage and form change/"/>
+    </mc:Choice>
+  </mc:AlternateContent>
+  <xr:revisionPtr revIDLastSave="1697" documentId="8_{EBFBC5A7-74DA-4BC5-983B-3281FB14512F}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{E0C73908-7220-4957-8DC2-E14C2DDA6570}"/>
+  <bookViews>
+    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15720" xr2:uid="{F2661C97-EB7F-4F19-97EC-58DBD56A53C0}"/>
+  </bookViews>
+  <sheets>
+    <sheet name="How To" sheetId="7" r:id="rId1"/>
+    <sheet name="Refund Request" sheetId="12" r:id="rId2"/>
+  </sheets>
+  <definedNames>
+    <definedName name="_xlnm.Print_Area" localSheetId="1">'Refund Request'!$B$1:$G$60</definedName>
+  </definedNames>
+  <calcPr calcId="191028"/>
+  <extLst>
+    <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
+      <x15:workbookPr chartTrackingRefBase="1"/>
+    </ext>
+    <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
+      <xcalcf:calcFeatures>
+        <xcalcf:feature name="microsoft.com:RD"/>
+        <xcalcf:feature name="microsoft.com:Single"/>
+        <xcalcf:feature name="microsoft.com:FV"/>
+        <xcalcf:feature name="microsoft.com:CNMTM"/>
+        <xcalcf:feature name="microsoft.com:LET_WF"/>
+        <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
+        <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
+      </xcalcf:calcFeatures>
+    </ext>
+  </extLst>
+</workbook>
 </file>
 
-<file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-[...21 lines deleted...]
-</w:endnotes>
+<file path=xl/calcChain.xml><?xml version="1.0" encoding="utf-8"?>
+<calcChain xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+  <c r="C26" i="12" l="1"/>
+</calcChain>
 </file>
 
-<file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-[...57 lines deleted...]
-</w:fonts>
+<file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="67" uniqueCount="57">
+  <si>
+    <t>1)</t>
+  </si>
+  <si>
+    <t>2)</t>
+  </si>
+  <si>
+    <t>*</t>
+  </si>
+  <si>
+    <t>◦</t>
+  </si>
+  <si>
+    <t>3)</t>
+  </si>
+  <si>
+    <t>BA ID:</t>
+  </si>
+  <si>
+    <t>Licensee Name:</t>
+  </si>
+  <si>
+    <t>Method of Payment</t>
+  </si>
+  <si>
+    <t>Letter of Credit</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Security Deposit Refund Request Form </t>
+  </si>
+  <si>
+    <t>Mailing Address:</t>
+  </si>
+  <si>
+    <t>Security Amount</t>
+  </si>
+  <si>
+    <t>Cash</t>
+  </si>
+  <si>
+    <t>Licensees Secuirty Held Details</t>
+  </si>
+  <si>
+    <t>As the licensee is in an overpayment situation and has maintained a prorated LLR of greater than 1.00 for six consecutive months.</t>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">The licensee believes they are eligible for a refund, under </t>
+    </r>
+    <r>
+      <rPr>
+        <i/>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t>Directive PNG025: Financial Security Requirements:</t>
+    </r>
+  </si>
+  <si>
+    <t>Signature of Licensee’s President or Delegated Signing Officer</t>
+  </si>
+  <si>
+    <t>Date</t>
+  </si>
+  <si>
+    <t>As the licensee has provided an alternate form of security as defined below:</t>
+  </si>
+  <si>
+    <t>Only enter information into the highlighted yellow cells. Non yellow cells will populate automatically when the relevant information is entered.</t>
+  </si>
+  <si>
+    <t>LOC #(s)</t>
+  </si>
+  <si>
+    <t xml:space="preserve">  Total Secuirty Held</t>
+  </si>
+  <si>
+    <t>Direct deposit</t>
+  </si>
+  <si>
+    <t>Licensees Security Refund Request Details</t>
+  </si>
+  <si>
+    <t xml:space="preserve">     Is the licensee currently set up with the ministry to receive direct deposits?</t>
+  </si>
+  <si>
+    <t>The licensee is requesting a security refund amount of:</t>
+  </si>
+  <si>
+    <t>If the ministry approves the refund request, the licensee would like it processed in the following manner(s):</t>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">Fill out the applicable information on the </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="12"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t>Refund Request Tab:</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="12"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t xml:space="preserve"> </t>
+    </r>
+  </si>
+  <si>
+    <t>4)</t>
+  </si>
+  <si>
+    <t>The ministry holds the licensees following security deposits under the LLR program:</t>
+  </si>
+  <si>
+    <t xml:space="preserve">As the security held is greater than the licensee's total liability, assigned by the LLR program. </t>
+  </si>
+  <si>
+    <t>Cheque issued by mail through Canada Post</t>
+  </si>
+  <si>
+    <t>Ministry returns letter of credit to the bank for cancellation</t>
+  </si>
+  <si>
+    <t>Ministry provides licensees with a letter authorizing a reduction to the letter of credit which allows the licensee to have the the bank submit a letter of credit amendment</t>
+  </si>
+  <si>
+    <t xml:space="preserve">which would be pulled from the licensees </t>
+  </si>
+  <si>
+    <t>Note: The mailing address must match what is on the IRIS system as this is where any cheque refund would be mailed to.</t>
+  </si>
+  <si>
+    <t>Note: Refer to the Licensee Active Security Invoice Summary, available in IRIS, to help complete this section.</t>
+  </si>
+  <si>
+    <t>How to Complete the Security Refund Request Form</t>
+  </si>
+  <si>
+    <r>
+      <t>Indicate the reason why the licensee believes they are eligible for the refund.</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="12"/>
+        <color rgb="FFFF0000"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t xml:space="preserve"> Note: Refer to the Securities Worksheet, available in IRIS, to help complete eligibility question</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="12"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t>Licensee Security Held Details</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="12"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t xml:space="preserve"> should contain:</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="12"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t>Licensee Security Refund Request Details</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="12"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t xml:space="preserve"> should contain:</t>
+    </r>
+  </si>
+  <si>
+    <t>Note: Where a refund is granted, any further inquiries regarding the timing of the refund should be directed to the following:</t>
+  </si>
+  <si>
+    <t xml:space="preserve">     •  For cash refunds, contact RFSInvoicing@gov.sk.ca</t>
+  </si>
+  <si>
+    <t xml:space="preserve">     • For LOC refunds, contact the financial institution that issued the LOC.</t>
+  </si>
+  <si>
+    <t>Licensee and Applicant Contact Details</t>
+  </si>
+  <si>
+    <t>Applicant Contact Name:</t>
+  </si>
+  <si>
+    <t>Applicant Contact Title:</t>
+  </si>
+  <si>
+    <t>Applicantt Contact Email:</t>
+  </si>
+  <si>
+    <t>Applicant Contact Phone #:</t>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="12"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t>Licensee and Applicant Contact Details</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="12"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t xml:space="preserve"> should contain:</t>
+    </r>
+  </si>
+  <si>
+    <t>Define the security amount being requested and method of payment the refund would be processed from</t>
+  </si>
+  <si>
+    <t>Note: If direct deposit is requested as the refund method, the ministry will reach out to the licensee to obtain additional information, where required. Do not include any additional details on this form or the application process in IRIS.</t>
+  </si>
+  <si>
+    <t>Log in to IRIS and complete the Security Deposit Refund Request application process. The applicant will be notified via email of the ministries decision and any further action required by the licensee.</t>
+  </si>
+  <si>
+    <t>The completed form should have no yellow highlighting visible. At this point print the Refund Request tab and save as a PDF.</t>
+  </si>
+  <si>
+    <t>Have the PDF document signed and dated by the Licensee’s President or Delegated Signing Officer. Ensure the PDF document to be submitted has no security applied and when opened displays the page orientated properly so it can be read on a computer screen.</t>
+  </si>
+  <si>
+    <t>Ensure the total security the ministry holds along with the total cash and letter of credit breakdown matches the information on the Licensee Active Security Invoice Summary. Where the cash or letter of credit payment method is not applicable then you must enter $0.00 in the corresponding amount line.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Where security is held under more than one letter of credit please enter the total amount for all letters of credit and all applicable Letter of Credit #s in the spaces provided. </t>
+  </si>
+</sst>
 </file>
 
-<file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-[...21 lines deleted...]
-</w:footnotes>
+<file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
+<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr9="http://schemas.microsoft.com/office/spreadsheetml/2016/revision9" mc:Ignorable="x14ac x16r2 xr xr9">
+  <numFmts count="4">
+    <numFmt numFmtId="164" formatCode="&quot;$&quot;#,##0.00"/>
+    <numFmt numFmtId="165" formatCode="[$-409]mmmm\ d\,\ yyyy;@"/>
+    <numFmt numFmtId="166" formatCode="00000"/>
+    <numFmt numFmtId="167" formatCode="[&lt;=9999999]###\-####;\(###\)\ ###\-####"/>
+  </numFmts>
+  <fonts count="17" x14ac:knownFonts="1">
+    <font>
+      <sz val="11"/>
+      <color theme="1"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="11"/>
+      <color theme="1"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="18"/>
+      <color theme="1"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="12"/>
+      <color theme="1"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <sz val="11"/>
+      <color rgb="FF000000"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <b/>
+      <u/>
+      <sz val="11"/>
+      <color theme="1"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <sz val="11"/>
+      <color rgb="FFFF0000"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="14"/>
+      <color theme="1"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <sz val="12"/>
+      <color theme="1"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <b/>
+      <u/>
+      <sz val="12"/>
+      <color theme="1"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <sz val="12"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="12"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <sz val="12"/>
+      <color rgb="FFFF0000"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <i/>
+      <sz val="11"/>
+      <color theme="1"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <sz val="12"/>
+      <color theme="1"/>
+      <name val="Aptos"/>
+      <family val="2"/>
+    </font>
+    <font>
+      <u/>
+      <sz val="11"/>
+      <color theme="10"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <sz val="9"/>
+      <color theme="1"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <scheme val="minor"/>
+    </font>
+  </fonts>
+  <fills count="3">
+    <fill>
+      <patternFill patternType="none"/>
+    </fill>
+    <fill>
+      <patternFill patternType="gray125"/>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor theme="8" tint="0.79998168889431442"/>
+        <bgColor indexed="64"/>
+      </patternFill>
+    </fill>
+  </fills>
+  <borders count="7">
+    <border>
+      <left/>
+      <right/>
+      <top/>
+      <bottom/>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right style="thin">
+        <color indexed="64"/>
+      </right>
+      <top style="thin">
+        <color indexed="64"/>
+      </top>
+      <bottom style="thin">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color indexed="64"/>
+      </left>
+      <right/>
+      <top style="thin">
+        <color indexed="64"/>
+      </top>
+      <bottom style="thin">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color auto="1"/>
+      </left>
+      <right style="thin">
+        <color auto="1"/>
+      </right>
+      <top style="thin">
+        <color auto="1"/>
+      </top>
+      <bottom style="thin">
+        <color auto="1"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right/>
+      <top style="thin">
+        <color auto="1"/>
+      </top>
+      <bottom style="thin">
+        <color auto="1"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right style="thin">
+        <color auto="1"/>
+      </right>
+      <top/>
+      <bottom/>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right/>
+      <top/>
+      <bottom style="thin">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+  </borders>
+  <cellStyleXfs count="3">
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+  </cellStyleXfs>
+  <cellXfs count="88">
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="164" fontId="1" fillId="2" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="164" fontId="1" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="164" fontId="1" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="0" xfId="2" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" indent="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" indent="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="164" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1"/>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="164" fontId="0" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
+      <alignment horizontal="right"/>
+      <extLst>
+        <ext xmlns:xfpb="http://schemas.microsoft.com/office/spreadsheetml/2022/featurepropertybag" uri="{C7286773-470A-42A8-94C5-96B5CB345126}">
+          <xfpb:xfComplement i="0"/>
+        </ext>
+      </extLst>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="3" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="6" xfId="0" applyBorder="1"/>
+    <xf numFmtId="164" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="164" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" indent="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+      <protection hidden="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="164" fontId="1" fillId="2" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="164" fontId="1" fillId="2" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="164" fontId="1" fillId="2" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="164" fontId="0" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="164" fontId="0" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="164" fontId="0" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="164" fontId="1" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="164" fontId="1" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="164" fontId="1" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="164" fontId="0" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="164" fontId="0" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="0" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="3" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="5" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="165" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="165" fontId="0" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="166" fontId="0" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="166" fontId="0" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="166" fontId="0" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="2" xfId="0" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="4" xfId="0" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="167" fontId="0" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="167" fontId="0" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="167" fontId="0" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="164" fontId="0" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center" wrapText="1"/>
+    </xf>
+  </cellXfs>
+  <cellStyles count="3">
+    <cellStyle name="Hyperlink" xfId="2" builtinId="8"/>
+    <cellStyle name="Normal" xfId="0" builtinId="0"/>
+    <cellStyle name="Normal 2" xfId="1" xr:uid="{5131AAE9-009D-4338-A96B-1D4034E2C81F}"/>
+  </cellStyles>
+  <dxfs count="71">
+    <dxf>
+      <fill>
+        <patternFill>
+          <bgColor rgb="FFFFFF00"/>
+        </patternFill>
+      </fill>
+    </dxf>
+    <dxf>
+      <fill>
+        <patternFill>
+          <bgColor rgb="FFFFFF00"/>
+        </patternFill>
+      </fill>
+    </dxf>
+    <dxf>
+      <fill>
+        <patternFill>
+          <bgColor rgb="FFFFFF00"/>
+        </patternFill>
+      </fill>
+    </dxf>
+    <dxf>
+      <fill>
+        <patternFill>
+          <bgColor rgb="FFFFFF00"/>
+        </patternFill>
+      </fill>
+    </dxf>
+    <dxf>
+      <fill>
+        <patternFill>
+          <bgColor rgb="FFFFFF00"/>
+        </patternFill>
+      </fill>
+      <border>
+        <left style="thin">
+          <color auto="1"/>
+        </left>
+        <right style="thin">
+          <color auto="1"/>
+        </right>
+        <top style="thin">
+          <color auto="1"/>
+        </top>
+        <bottom style="thin">
+          <color auto="1"/>
+        </bottom>
+        <vertical/>
+        <horizontal/>
+      </border>
+    </dxf>
+    <dxf>
+      <fill>
+        <patternFill>
+          <bgColor rgb="FFFFFF00"/>
+        </patternFill>
+      </fill>
+      <border>
+        <left style="thin">
+          <color auto="1"/>
+        </left>
+        <right style="thin">
+          <color auto="1"/>
+        </right>
+        <top style="thin">
+          <color auto="1"/>
+        </top>
+        <bottom style="thin">
+          <color auto="1"/>
+        </bottom>
+        <vertical/>
+        <horizontal/>
+      </border>
+    </dxf>
+    <dxf>
+      <fill>
+        <patternFill>
+          <bgColor rgb="FFFFFF00"/>
+        </patternFill>
+      </fill>
+      <border>
+        <left style="thin">
+          <color auto="1"/>
+        </left>
+        <right style="thin">
+          <color auto="1"/>
+        </right>
+        <top style="thin">
+          <color auto="1"/>
+        </top>
+        <bottom style="thin">
+          <color auto="1"/>
+        </bottom>
+        <vertical/>
+        <horizontal/>
+      </border>
+    </dxf>
+    <dxf>
+      <fill>
+        <patternFill>
+          <bgColor rgb="FFFFFF00"/>
+        </patternFill>
+      </fill>
+      <border>
+        <left style="thin">
+          <color auto="1"/>
+        </left>
+        <right style="thin">
+          <color auto="1"/>
+        </right>
+        <top style="thin">
+          <color auto="1"/>
+        </top>
+        <bottom style="thin">
+          <color auto="1"/>
+        </bottom>
+        <vertical/>
+        <horizontal/>
+      </border>
+    </dxf>
+    <dxf>
+      <fill>
+        <patternFill>
+          <bgColor rgb="FFFFFF00"/>
+        </patternFill>
+      </fill>
+      <border>
+        <left style="thin">
+          <color auto="1"/>
+        </left>
+        <right style="thin">
+          <color auto="1"/>
+        </right>
+        <top style="thin">
+          <color auto="1"/>
+        </top>
+        <bottom style="thin">
+          <color auto="1"/>
+        </bottom>
+        <vertical/>
+        <horizontal/>
+      </border>
+    </dxf>
+    <dxf>
+      <fill>
+        <patternFill>
+          <bgColor rgb="FFFFFF00"/>
+        </patternFill>
+      </fill>
+      <border>
+        <left style="thin">
+          <color auto="1"/>
+        </left>
+        <right style="thin">
+          <color auto="1"/>
+        </right>
+        <top style="thin">
+          <color auto="1"/>
+        </top>
+        <bottom style="thin">
+          <color auto="1"/>
+        </bottom>
+        <vertical/>
+        <horizontal/>
+      </border>
+    </dxf>
+    <dxf>
+      <fill>
+        <patternFill>
+          <bgColor rgb="FFFFFF00"/>
+        </patternFill>
+      </fill>
+    </dxf>
+    <dxf>
+      <fill>
+        <patternFill>
+          <bgColor rgb="FFFFFF00"/>
+        </patternFill>
+      </fill>
+    </dxf>
+    <dxf>
+      <fill>
+        <patternFill>
+          <bgColor rgb="FFFFFF00"/>
+        </patternFill>
+      </fill>
+    </dxf>
+    <dxf>
+      <fill>
+        <patternFill>
+          <bgColor rgb="FFFFFF00"/>
+        </patternFill>
+      </fill>
+    </dxf>
+    <dxf>
+      <fill>
+        <patternFill>
+          <bgColor rgb="FFFFFF00"/>
+        </patternFill>
+      </fill>
+    </dxf>
+    <dxf>
+      <fill>
+        <patternFill>
+          <bgColor rgb="FFFFFF00"/>
+        </patternFill>
+      </fill>
+    </dxf>
+    <dxf>
+      <fill>
+        <patternFill>
+          <bgColor rgb="FFFFFF00"/>
+        </patternFill>
+      </fill>
+    </dxf>
+    <dxf>
+      <fill>
+        <patternFill>
+          <bgColor rgb="FFFFFF00"/>
+        </patternFill>
+      </fill>
+    </dxf>
+    <dxf>
+      <fill>
+        <patternFill>
+          <bgColor rgb="FFFFFF00"/>
+        </patternFill>
+      </fill>
+    </dxf>
+    <dxf>
+      <fill>
+        <patternFill>
+          <bgColor rgb="FFFFFF00"/>
+        </patternFill>
+      </fill>
+    </dxf>
+    <dxf>
+      <fill>
+        <patternFill>
+          <bgColor rgb="FFFFFF00"/>
+        </patternFill>
+      </fill>
+    </dxf>
+    <dxf>
+      <fill>
+        <patternFill>
+          <bgColor rgb="FFFFFF00"/>
+        </patternFill>
+      </fill>
+      <border>
+        <left style="thin">
+          <color auto="1"/>
+        </left>
+        <right style="thin">
+          <color auto="1"/>
+        </right>
+        <top style="thin">
+          <color auto="1"/>
+        </top>
+        <bottom style="thin">
+          <color auto="1"/>
+        </bottom>
+        <vertical/>
+        <horizontal/>
+      </border>
+    </dxf>
+    <dxf>
+      <fill>
+        <patternFill>
+          <bgColor rgb="FFFFFF00"/>
+        </patternFill>
+      </fill>
+      <border>
+        <left style="thin">
+          <color auto="1"/>
+        </left>
+        <right style="thin">
+          <color auto="1"/>
+        </right>
+        <top style="thin">
+          <color auto="1"/>
+        </top>
+        <bottom style="thin">
+          <color auto="1"/>
+        </bottom>
+        <vertical/>
+        <horizontal/>
+      </border>
+    </dxf>
+    <dxf>
+      <fill>
+        <patternFill>
+          <bgColor rgb="FFFFFF00"/>
+        </patternFill>
+      </fill>
+      <border>
+        <left style="thin">
+          <color auto="1"/>
+        </left>
+        <right style="thin">
+          <color auto="1"/>
+        </right>
+        <top style="thin">
+          <color auto="1"/>
+        </top>
+        <bottom style="thin">
+          <color auto="1"/>
+        </bottom>
+        <vertical/>
+        <horizontal/>
+      </border>
+    </dxf>
+    <dxf>
+      <fill>
+        <patternFill>
+          <bgColor rgb="FFFFFF00"/>
+        </patternFill>
+      </fill>
+      <border>
+        <left style="thin">
+          <color auto="1"/>
+        </left>
+        <right style="thin">
+          <color auto="1"/>
+        </right>
+        <top style="thin">
+          <color auto="1"/>
+        </top>
+        <bottom style="thin">
+          <color auto="1"/>
+        </bottom>
+        <vertical/>
+        <horizontal/>
+      </border>
+    </dxf>
+    <dxf>
+      <fill>
+        <patternFill>
+          <bgColor rgb="FFFFFF00"/>
+        </patternFill>
+      </fill>
+      <border>
+        <left style="thin">
+          <color auto="1"/>
+        </left>
+        <right style="thin">
+          <color auto="1"/>
+        </right>
+        <top style="thin">
+          <color auto="1"/>
+        </top>
+        <bottom style="thin">
+          <color auto="1"/>
+        </bottom>
+        <vertical/>
+        <horizontal/>
+      </border>
+    </dxf>
+    <dxf>
+      <fill>
+        <patternFill>
+          <bgColor rgb="FFFFFF00"/>
+        </patternFill>
+      </fill>
+      <border>
+        <left style="thin">
+          <color auto="1"/>
+        </left>
+        <right style="thin">
+          <color auto="1"/>
+        </right>
+        <top style="thin">
+          <color auto="1"/>
+        </top>
+        <bottom style="thin">
+          <color auto="1"/>
+        </bottom>
+        <vertical/>
+        <horizontal/>
+      </border>
+    </dxf>
+    <dxf>
+      <fill>
+        <patternFill>
+          <bgColor rgb="FFFFFF00"/>
+        </patternFill>
+      </fill>
+    </dxf>
+    <dxf>
+      <fill>
+        <patternFill>
+          <bgColor rgb="FFFFFF00"/>
+        </patternFill>
+      </fill>
+    </dxf>
+    <dxf>
+      <fill>
+        <patternFill>
+          <bgColor rgb="FFFFFF00"/>
+        </patternFill>
+      </fill>
+    </dxf>
+    <dxf>
+      <fill>
+        <patternFill>
+          <bgColor rgb="FFFFFF00"/>
+        </patternFill>
+      </fill>
+    </dxf>
+    <dxf>
+      <fill>
+        <patternFill>
+          <bgColor rgb="FFFFFF00"/>
+        </patternFill>
+      </fill>
+    </dxf>
+    <dxf>
+      <fill>
+        <patternFill>
+          <bgColor rgb="FFFFFF00"/>
+        </patternFill>
+      </fill>
+    </dxf>
+    <dxf>
+      <fill>
+        <patternFill>
+          <bgColor rgb="FFFFFF00"/>
+        </patternFill>
+      </fill>
+    </dxf>
+    <dxf>
+      <fill>
+        <patternFill>
+          <bgColor rgb="FFFFFF00"/>
+        </patternFill>
+      </fill>
+    </dxf>
+    <dxf>
+      <fill>
+        <patternFill>
+          <bgColor rgb="FFFFFF00"/>
+        </patternFill>
+      </fill>
+    </dxf>
+    <dxf>
+      <fill>
+        <patternFill>
+          <bgColor rgb="FFFFFF00"/>
+        </patternFill>
+      </fill>
+      <border>
+        <left style="thin">
+          <color auto="1"/>
+        </left>
+        <right style="thin">
+          <color auto="1"/>
+        </right>
+        <top style="thin">
+          <color auto="1"/>
+        </top>
+        <bottom style="thin">
+          <color auto="1"/>
+        </bottom>
+        <vertical/>
+        <horizontal/>
+      </border>
+    </dxf>
+    <dxf>
+      <fill>
+        <patternFill>
+          <bgColor rgb="FFFFFF00"/>
+        </patternFill>
+      </fill>
+      <border>
+        <left style="thin">
+          <color auto="1"/>
+        </left>
+        <right style="thin">
+          <color auto="1"/>
+        </right>
+        <top style="thin">
+          <color auto="1"/>
+        </top>
+        <bottom style="thin">
+          <color auto="1"/>
+        </bottom>
+        <vertical/>
+        <horizontal/>
+      </border>
+    </dxf>
+    <dxf>
+      <fill>
+        <patternFill>
+          <bgColor rgb="FFFFFF00"/>
+        </patternFill>
+      </fill>
+      <border>
+        <left style="thin">
+          <color auto="1"/>
+        </left>
+        <right style="thin">
+          <color auto="1"/>
+        </right>
+        <top style="thin">
+          <color auto="1"/>
+        </top>
+        <bottom style="thin">
+          <color auto="1"/>
+        </bottom>
+        <vertical/>
+        <horizontal/>
+      </border>
+    </dxf>
+    <dxf>
+      <fill>
+        <patternFill>
+          <bgColor rgb="FFFFFF00"/>
+        </patternFill>
+      </fill>
+      <border>
+        <left style="thin">
+          <color auto="1"/>
+        </left>
+        <right style="thin">
+          <color auto="1"/>
+        </right>
+        <top style="thin">
+          <color auto="1"/>
+        </top>
+        <bottom style="thin">
+          <color auto="1"/>
+        </bottom>
+        <vertical/>
+        <horizontal/>
+      </border>
+    </dxf>
+    <dxf>
+      <fill>
+        <patternFill>
+          <bgColor rgb="FFFFFF00"/>
+        </patternFill>
+      </fill>
+      <border>
+        <left style="thin">
+          <color auto="1"/>
+        </left>
+        <right style="thin">
+          <color auto="1"/>
+        </right>
+        <top style="thin">
+          <color auto="1"/>
+        </top>
+        <bottom style="thin">
+          <color auto="1"/>
+        </bottom>
+        <vertical/>
+        <horizontal/>
+      </border>
+    </dxf>
+    <dxf>
+      <fill>
+        <patternFill>
+          <bgColor rgb="FFFFFF00"/>
+        </patternFill>
+      </fill>
+      <border>
+        <left style="thin">
+          <color auto="1"/>
+        </left>
+        <right style="thin">
+          <color auto="1"/>
+        </right>
+        <top style="thin">
+          <color auto="1"/>
+        </top>
+        <bottom style="thin">
+          <color auto="1"/>
+        </bottom>
+        <vertical/>
+        <horizontal/>
+      </border>
+    </dxf>
+    <dxf>
+      <fill>
+        <patternFill>
+          <bgColor rgb="FFFFFF00"/>
+        </patternFill>
+      </fill>
+    </dxf>
+    <dxf>
+      <fill>
+        <patternFill>
+          <bgColor rgb="FFFFFF00"/>
+        </patternFill>
+      </fill>
+    </dxf>
+    <dxf>
+      <fill>
+        <patternFill>
+          <bgColor rgb="FFFFFF00"/>
+        </patternFill>
+      </fill>
+    </dxf>
+    <dxf>
+      <fill>
+        <patternFill>
+          <bgColor rgb="FFFFFF00"/>
+        </patternFill>
+      </fill>
+    </dxf>
+    <dxf>
+      <fill>
+        <patternFill>
+          <bgColor rgb="FFFFFF00"/>
+        </patternFill>
+      </fill>
+    </dxf>
+    <dxf>
+      <fill>
+        <patternFill>
+          <bgColor rgb="FFFFFF00"/>
+        </patternFill>
+      </fill>
+    </dxf>
+    <dxf>
+      <fill>
+        <patternFill>
+          <bgColor rgb="FFFFFF00"/>
+        </patternFill>
+      </fill>
+    </dxf>
+    <dxf>
+      <fill>
+        <patternFill>
+          <bgColor rgb="FFFFFF00"/>
+        </patternFill>
+      </fill>
+    </dxf>
+    <dxf>
+      <fill>
+        <patternFill>
+          <bgColor rgb="FFFFFF00"/>
+        </patternFill>
+      </fill>
+    </dxf>
+    <dxf>
+      <fill>
+        <patternFill>
+          <bgColor rgb="FFFFFF00"/>
+        </patternFill>
+      </fill>
+    </dxf>
+    <dxf>
+      <fill>
+        <patternFill>
+          <bgColor rgb="FFFFFF00"/>
+        </patternFill>
+      </fill>
+    </dxf>
+    <dxf>
+      <fill>
+        <patternFill>
+          <bgColor rgb="FFFFFF00"/>
+        </patternFill>
+      </fill>
+      <border>
+        <left style="thin">
+          <color auto="1"/>
+        </left>
+        <right style="thin">
+          <color auto="1"/>
+        </right>
+        <top style="thin">
+          <color auto="1"/>
+        </top>
+        <bottom style="thin">
+          <color auto="1"/>
+        </bottom>
+        <vertical/>
+        <horizontal/>
+      </border>
+    </dxf>
+    <dxf>
+      <fill>
+        <patternFill>
+          <bgColor rgb="FFFFFF00"/>
+        </patternFill>
+      </fill>
+      <border>
+        <left style="thin">
+          <color auto="1"/>
+        </left>
+        <right style="thin">
+          <color auto="1"/>
+        </right>
+        <top style="thin">
+          <color auto="1"/>
+        </top>
+        <bottom style="thin">
+          <color auto="1"/>
+        </bottom>
+        <vertical/>
+        <horizontal/>
+      </border>
+    </dxf>
+    <dxf>
+      <fill>
+        <patternFill>
+          <bgColor rgb="FFFFFF00"/>
+        </patternFill>
+      </fill>
+      <border>
+        <left style="thin">
+          <color auto="1"/>
+        </left>
+        <right style="thin">
+          <color auto="1"/>
+        </right>
+        <top style="thin">
+          <color auto="1"/>
+        </top>
+        <bottom style="thin">
+          <color auto="1"/>
+        </bottom>
+        <vertical/>
+        <horizontal/>
+      </border>
+    </dxf>
+    <dxf>
+      <fill>
+        <patternFill>
+          <bgColor rgb="FFFFFF00"/>
+        </patternFill>
+      </fill>
+      <border>
+        <left style="thin">
+          <color auto="1"/>
+        </left>
+        <right style="thin">
+          <color auto="1"/>
+        </right>
+        <top style="thin">
+          <color auto="1"/>
+        </top>
+        <bottom style="thin">
+          <color auto="1"/>
+        </bottom>
+        <vertical/>
+        <horizontal/>
+      </border>
+    </dxf>
+    <dxf>
+      <fill>
+        <patternFill>
+          <bgColor rgb="FFFFFF00"/>
+        </patternFill>
+      </fill>
+      <border>
+        <left style="thin">
+          <color auto="1"/>
+        </left>
+        <right style="thin">
+          <color auto="1"/>
+        </right>
+        <top style="thin">
+          <color auto="1"/>
+        </top>
+        <bottom style="thin">
+          <color auto="1"/>
+        </bottom>
+        <vertical/>
+        <horizontal/>
+      </border>
+    </dxf>
+    <dxf>
+      <fill>
+        <patternFill>
+          <bgColor rgb="FFFFFF00"/>
+        </patternFill>
+      </fill>
+      <border>
+        <left style="thin">
+          <color auto="1"/>
+        </left>
+        <right style="thin">
+          <color auto="1"/>
+        </right>
+        <top style="thin">
+          <color auto="1"/>
+        </top>
+        <bottom style="thin">
+          <color auto="1"/>
+        </bottom>
+        <vertical/>
+        <horizontal/>
+      </border>
+    </dxf>
+    <dxf>
+      <fill>
+        <patternFill>
+          <bgColor rgb="FFFFFF00"/>
+        </patternFill>
+      </fill>
+    </dxf>
+    <dxf>
+      <fill>
+        <patternFill>
+          <bgColor rgb="FFFFFF00"/>
+        </patternFill>
+      </fill>
+    </dxf>
+    <dxf>
+      <fill>
+        <patternFill>
+          <bgColor rgb="FFFFFF00"/>
+        </patternFill>
+      </fill>
+    </dxf>
+    <dxf>
+      <fill>
+        <patternFill>
+          <bgColor rgb="FFFFFF00"/>
+        </patternFill>
+      </fill>
+    </dxf>
+    <dxf>
+      <fill>
+        <patternFill>
+          <bgColor rgb="FFFFFF00"/>
+        </patternFill>
+      </fill>
+    </dxf>
+    <dxf>
+      <fill>
+        <patternFill>
+          <bgColor rgb="FFFFFF00"/>
+        </patternFill>
+      </fill>
+    </dxf>
+    <dxf>
+      <fill>
+        <patternFill>
+          <bgColor rgb="FFFFFF00"/>
+        </patternFill>
+      </fill>
+    </dxf>
+    <dxf>
+      <font>
+        <b/>
+        <i val="0"/>
+      </font>
+      <border>
+        <top style="thick">
+          <color auto="1"/>
+        </top>
+      </border>
+    </dxf>
+    <dxf>
+      <font>
+        <b/>
+        <i val="0"/>
+      </font>
+      <fill>
+        <patternFill>
+          <bgColor theme="8" tint="0.79998168889431442"/>
+        </patternFill>
+      </fill>
+      <border>
+        <left style="thin">
+          <color auto="1"/>
+        </left>
+        <right style="thin">
+          <color auto="1"/>
+        </right>
+        <top style="thin">
+          <color auto="1"/>
+        </top>
+        <bottom style="thin">
+          <color auto="1"/>
+        </bottom>
+        <vertical style="thin">
+          <color auto="1"/>
+        </vertical>
+        <horizontal style="thin">
+          <color auto="1"/>
+        </horizontal>
+      </border>
+    </dxf>
+    <dxf>
+      <font>
+        <b/>
+        <i val="0"/>
+      </font>
+      <border>
+        <left style="thin">
+          <color auto="1"/>
+        </left>
+        <right style="thin">
+          <color auto="1"/>
+        </right>
+        <top style="medium">
+          <color auto="1"/>
+        </top>
+        <bottom style="thin">
+          <color auto="1"/>
+        </bottom>
+        <vertical style="thin">
+          <color auto="1"/>
+        </vertical>
+        <horizontal style="thin">
+          <color auto="1"/>
+        </horizontal>
+      </border>
+    </dxf>
+    <dxf>
+      <font>
+        <b/>
+        <i val="0"/>
+      </font>
+      <fill>
+        <patternFill>
+          <bgColor theme="8" tint="0.79998168889431442"/>
+        </patternFill>
+      </fill>
+      <border>
+        <left style="thin">
+          <color auto="1"/>
+        </left>
+        <right style="thin">
+          <color auto="1"/>
+        </right>
+        <top style="thin">
+          <color auto="1"/>
+        </top>
+        <bottom style="thin">
+          <color auto="1"/>
+        </bottom>
+        <vertical style="thin">
+          <color auto="1"/>
+        </vertical>
+        <horizontal style="thin">
+          <color auto="1"/>
+        </horizontal>
+      </border>
+    </dxf>
+    <dxf>
+      <border>
+        <left style="thin">
+          <color auto="1"/>
+        </left>
+        <right style="thin">
+          <color auto="1"/>
+        </right>
+        <top style="thin">
+          <color auto="1"/>
+        </top>
+        <bottom style="thin">
+          <color auto="1"/>
+        </bottom>
+        <vertical style="thin">
+          <color auto="1"/>
+        </vertical>
+        <horizontal style="thin">
+          <color auto="1"/>
+        </horizontal>
+      </border>
+    </dxf>
+  </dxfs>
+  <tableStyles count="2" defaultTableStyle="ProposalTable" defaultPivotStyle="PivotStyleLight16">
+    <tableStyle name="ProposalTable" pivot="0" count="3" xr9:uid="{C2A9F2F6-CE5D-421E-A039-1ABA6CD1A9B4}">
+      <tableStyleElement type="wholeTable" dxfId="70"/>
+      <tableStyleElement type="headerRow" dxfId="69"/>
+      <tableStyleElement type="totalRow" dxfId="68"/>
+    </tableStyle>
+    <tableStyle name="ProposalTable 2" pivot="0" count="2" xr9:uid="{F0810FD5-AF11-4322-9AFE-8B37CA90FAC2}">
+      <tableStyleElement type="headerRow" dxfId="67"/>
+      <tableStyleElement type="totalRow" dxfId="66"/>
+    </tableStyle>
+  </tableStyles>
+  <colors>
+    <mruColors>
+      <color rgb="FFFFFF00"/>
+    </mruColors>
+  </colors>
+  <extLst>
+    <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
+      <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
+    </ext>
+    <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
+      <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
+    </ext>
+  </extLst>
+</styleSheet>
 </file>
 
-<file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-[...10 lines deleted...]
-</w:hdr>
+<file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/calcChain" Target="calcChain.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.microsoft.com/office/2022/11/relationships/FeaturePropertyBag" Target="featurePropertyBag/featurePropertyBag.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/></Relationships>
 </file>
 
-<file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-[...817 lines deleted...]
-</w:numbering>
+<file path=xl/featurePropertyBag/featurePropertyBag.xml><?xml version="1.0" encoding="utf-8"?>
+<FeaturePropertyBags xmlns="http://schemas.microsoft.com/office/spreadsheetml/2022/featurepropertybag">
+  <bag type="Checkbox"/>
+  <bag type="XFControls">
+    <bagId k="CellControl">0</bagId>
+  </bag>
+  <bag type="XFComplement">
+    <bagId k="XFControls">1</bagId>
+  </bag>
+  <bag type="XFComplements" extRef="XFComplementsMapperExtRef">
+    <a k="MappedFeaturePropertyBags">
+      <bagId>2</bagId>
+    </a>
+  </bag>
+</FeaturePropertyBags>
 </file>
 
-<file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-[...2657 lines deleted...]
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
+<file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office 2013 - 2022 Theme">
   <a:themeElements>
-    <a:clrScheme name="Office">
+    <a:clrScheme name="Office 2013 - 2022">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
-        <a:srgbClr val="1F497D"/>
+        <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
-        <a:srgbClr val="EEECE1"/>
+        <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
-        <a:srgbClr val="4F81BD"/>
+        <a:srgbClr val="4472C4"/>
       </a:accent1>
       <a:accent2>
-        <a:srgbClr val="C0504D"/>
+        <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>
-        <a:srgbClr val="9BBB59"/>
+        <a:srgbClr val="A5A5A5"/>
       </a:accent3>
       <a:accent4>
-        <a:srgbClr val="8064A2"/>
+        <a:srgbClr val="FFC000"/>
       </a:accent4>
       <a:accent5>
-        <a:srgbClr val="4BACC6"/>
+        <a:srgbClr val="5B9BD5"/>
       </a:accent5>
       <a:accent6>
-        <a:srgbClr val="F79646"/>
+        <a:srgbClr val="70AD47"/>
       </a:accent6>
       <a:hlink>
-        <a:srgbClr val="0000FF"/>
+        <a:srgbClr val="0563C1"/>
       </a:hlink>
       <a:folHlink>
-        <a:srgbClr val="800080"/>
+        <a:srgbClr val="954F72"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Office">
+    <a:fontScheme name="Office 2013 - 2022">
       <a:majorFont>
-        <a:latin typeface="Cambria"/>
+        <a:latin typeface="Calibri Light" panose="020F0302020204030204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="ＭＳ ゴシック"/>
+        <a:font script="Jpan" typeface="游ゴシック Light"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
-        <a:font script="Hans" typeface="宋体"/>
+        <a:font script="Hans" typeface="等线 Light"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
-        <a:font script="Thai" typeface="Angsana New"/>
+        <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
+        <a:font script="Armn" typeface="Arial"/>
+        <a:font script="Bugi" typeface="Leelawadee UI"/>
+        <a:font script="Bopo" typeface="Microsoft JhengHei"/>
+        <a:font script="Java" typeface="Javanese Text"/>
+        <a:font script="Lisu" typeface="Segoe UI"/>
+        <a:font script="Mymr" typeface="Myanmar Text"/>
+        <a:font script="Nkoo" typeface="Ebrima"/>
+        <a:font script="Olck" typeface="Nirmala UI"/>
+        <a:font script="Osma" typeface="Ebrima"/>
+        <a:font script="Phag" typeface="Phagspa"/>
+        <a:font script="Syrn" typeface="Estrangelo Edessa"/>
+        <a:font script="Syrj" typeface="Estrangelo Edessa"/>
+        <a:font script="Syre" typeface="Estrangelo Edessa"/>
+        <a:font script="Sora" typeface="Nirmala UI"/>
+        <a:font script="Tale" typeface="Microsoft Tai Le"/>
+        <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
+        <a:font script="Tfng" typeface="Ebrima"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Calibri"/>
+        <a:latin typeface="Calibri" panose="020F0502020204030204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="ＭＳ 明朝"/>
+        <a:font script="Jpan" typeface="游ゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
-        <a:font script="Hans" typeface="宋体"/>
+        <a:font script="Hans" typeface="等线"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
-        <a:font script="Thai" typeface="Cordia New"/>
+        <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
+        <a:font script="Armn" typeface="Arial"/>
+        <a:font script="Bugi" typeface="Leelawadee UI"/>
+        <a:font script="Bopo" typeface="Microsoft JhengHei"/>
+        <a:font script="Java" typeface="Javanese Text"/>
+        <a:font script="Lisu" typeface="Segoe UI"/>
+        <a:font script="Mymr" typeface="Myanmar Text"/>
+        <a:font script="Nkoo" typeface="Ebrima"/>
+        <a:font script="Olck" typeface="Nirmala UI"/>
+        <a:font script="Osma" typeface="Ebrima"/>
+        <a:font script="Phag" typeface="Phagspa"/>
+        <a:font script="Syrn" typeface="Estrangelo Edessa"/>
+        <a:font script="Syrj" typeface="Estrangelo Edessa"/>
+        <a:font script="Syre" typeface="Estrangelo Edessa"/>
+        <a:font script="Sora" typeface="Nirmala UI"/>
+        <a:font script="Tale" typeface="Microsoft Tai Le"/>
+        <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
+        <a:font script="Tfng" typeface="Ebrima"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Office">
+    <a:fmtScheme name="Office 2013 - 2022">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:tint val="50000"/>
-                <a:satMod val="300000"/>
+                <a:lumMod val="110000"/>
+                <a:satMod val="105000"/>
+                <a:tint val="67000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="35000">
+            <a:gs pos="50000">
               <a:schemeClr val="phClr">
-                <a:tint val="37000"/>
-                <a:satMod val="300000"/>
+                <a:lumMod val="105000"/>
+                <a:satMod val="103000"/>
+                <a:tint val="73000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:tint val="15000"/>
-                <a:satMod val="350000"/>
+                <a:lumMod val="105000"/>
+                <a:satMod val="109000"/>
+                <a:tint val="81000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:lin ang="16200000" scaled="1"/>
+          <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:shade val="51000"/>
-                <a:satMod val="130000"/>
+                <a:satMod val="103000"/>
+                <a:lumMod val="102000"/>
+                <a:tint val="94000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="80000">
+            <a:gs pos="50000">
               <a:schemeClr val="phClr">
-                <a:shade val="93000"/>
-                <a:satMod val="130000"/>
+                <a:satMod val="110000"/>
+                <a:lumMod val="100000"/>
+                <a:shade val="100000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:shade val="94000"/>
-                <a:satMod val="135000"/>
+                <a:lumMod val="99000"/>
+                <a:satMod val="120000"/>
+                <a:shade val="78000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:lin ang="16200000" scaled="0"/>
+          <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:fillStyleLst>
       <a:lnStyleLst>
-        <a:ln w="9525" cap="flat" cmpd="sng" algn="ctr">
-[...8 lines deleted...]
-        <a:ln w="25400" cap="flat" cmpd="sng" algn="ctr">
+        <a:ln w="6350" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
         </a:ln>
-        <a:ln w="38100" cap="flat" cmpd="sng" algn="ctr">
+        <a:ln w="12700" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
+        </a:ln>
+        <a:ln w="19050" cap="flat" cmpd="sng" algn="ctr">
+          <a:solidFill>
+            <a:schemeClr val="phClr"/>
+          </a:solidFill>
+          <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
         </a:ln>
       </a:lnStyleLst>
       <a:effectStyleLst>
         <a:effectStyle>
+          <a:effectLst/>
+        </a:effectStyle>
+        <a:effectStyle>
+          <a:effectLst/>
+        </a:effectStyle>
+        <a:effectStyle>
           <a:effectLst>
-            <a:outerShdw blurRad="40000" dist="20000" dir="5400000" rotWithShape="0">
+            <a:outerShdw blurRad="57150" dist="19050" dir="5400000" algn="ctr" rotWithShape="0">
               <a:srgbClr val="000000">
-                <a:alpha val="38000"/>
+                <a:alpha val="63000"/>
               </a:srgbClr>
             </a:outerShdw>
           </a:effectLst>
-        </a:effectStyle>
-[...27 lines deleted...]
-          </a:sp3d>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
+        <a:solidFill>
+          <a:schemeClr val="phClr">
+            <a:tint val="95000"/>
+            <a:satMod val="170000"/>
+          </a:schemeClr>
+        </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:tint val="40000"/>
-                <a:satMod val="350000"/>
+                <a:tint val="93000"/>
+                <a:satMod val="150000"/>
+                <a:shade val="98000"/>
+                <a:lumMod val="102000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="40000">
+            <a:gs pos="50000">
               <a:schemeClr val="phClr">
-                <a:tint val="45000"/>
-[...1 lines deleted...]
-                <a:satMod val="350000"/>
+                <a:tint val="98000"/>
+                <a:satMod val="130000"/>
+                <a:shade val="90000"/>
+                <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:shade val="20000"/>
-                <a:satMod val="255000"/>
+                <a:shade val="63000"/>
+                <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:path path="circle">
-[...20 lines deleted...]
-          </a:path>
+          <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
+  <a:extLst>
+    <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
+      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office 2013 - 2022 Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
+    </a:ext>
+  </a:extLst>
 </a:theme>
+</file>
+
+<file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
+</file>
+
+<file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
+</file>
+
+<file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{7843F472-4F14-4B72-9ABE-A1BD4163F717}">
+  <dimension ref="A1:N35"/>
+  <sheetViews>
+    <sheetView showGridLines="0" tabSelected="1" workbookViewId="0">
+      <selection sqref="A1:XFD1048576"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
+  <cols>
+    <col min="1" max="1" width="2.7109375" customWidth="1"/>
+    <col min="2" max="5" width="2.7109375" style="8" customWidth="1"/>
+    <col min="6" max="6" width="117.7109375" style="8" customWidth="1"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="1:13" ht="30" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B1" s="50" t="s">
+        <v>37</v>
+      </c>
+      <c r="C1" s="50"/>
+      <c r="D1" s="50"/>
+      <c r="E1" s="50"/>
+      <c r="F1" s="50"/>
+      <c r="G1" s="3"/>
+      <c r="H1" s="3"/>
+      <c r="I1" s="3"/>
+      <c r="J1" s="3"/>
+      <c r="K1" s="3"/>
+      <c r="L1" s="3"/>
+      <c r="M1" s="3"/>
+    </row>
+    <row r="2" spans="1:13" ht="15.75" x14ac:dyDescent="0.25">
+      <c r="A2" s="2"/>
+      <c r="B2" s="9"/>
+      <c r="C2" s="9"/>
+      <c r="D2" s="9"/>
+      <c r="E2" s="9"/>
+      <c r="F2" s="9"/>
+      <c r="G2" s="7"/>
+      <c r="H2" s="2"/>
+      <c r="I2" s="2"/>
+      <c r="J2" s="2"/>
+      <c r="K2" s="2"/>
+      <c r="L2" s="2"/>
+      <c r="M2" s="2"/>
+    </row>
+    <row r="3" spans="1:13" s="10" customFormat="1" ht="18.600000000000001" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A3" s="7"/>
+      <c r="B3" s="14" t="s">
+        <v>0</v>
+      </c>
+      <c r="C3" s="52" t="s">
+        <v>27</v>
+      </c>
+      <c r="D3" s="52"/>
+      <c r="E3" s="52"/>
+      <c r="F3" s="52"/>
+      <c r="G3" s="7"/>
+      <c r="H3" s="7"/>
+      <c r="I3" s="7"/>
+      <c r="J3" s="7"/>
+      <c r="K3" s="7"/>
+      <c r="L3" s="7"/>
+      <c r="M3" s="7"/>
+    </row>
+    <row r="4" spans="1:13" s="10" customFormat="1" ht="31.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B4" s="14"/>
+      <c r="C4" s="14"/>
+      <c r="D4" s="12" t="s">
+        <v>2</v>
+      </c>
+      <c r="E4" s="49" t="s">
+        <v>19</v>
+      </c>
+      <c r="F4" s="49"/>
+      <c r="G4" s="12"/>
+      <c r="J4" s="49"/>
+      <c r="K4" s="49"/>
+      <c r="L4" s="49"/>
+    </row>
+    <row r="5" spans="1:13" s="10" customFormat="1" ht="9.9499999999999993" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B5" s="14"/>
+      <c r="C5" s="14"/>
+      <c r="D5" s="12"/>
+      <c r="E5" s="12"/>
+      <c r="F5" s="12"/>
+      <c r="G5" s="12"/>
+      <c r="J5" s="12"/>
+      <c r="K5" s="12"/>
+      <c r="L5" s="12"/>
+    </row>
+    <row r="6" spans="1:13" s="10" customFormat="1" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B6" s="14"/>
+      <c r="C6" s="14"/>
+      <c r="D6" s="12" t="s">
+        <v>2</v>
+      </c>
+      <c r="E6" s="53" t="s">
+        <v>49</v>
+      </c>
+      <c r="F6" s="53"/>
+      <c r="G6" s="53"/>
+      <c r="H6" s="11"/>
+      <c r="I6" s="11"/>
+      <c r="J6" s="11"/>
+      <c r="K6" s="11"/>
+      <c r="L6" s="11"/>
+    </row>
+    <row r="7" spans="1:13" s="10" customFormat="1" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B7" s="14"/>
+      <c r="C7" s="14"/>
+      <c r="D7" s="12"/>
+      <c r="E7" s="40" t="s">
+        <v>3</v>
+      </c>
+      <c r="F7" s="41" t="s">
+        <v>35</v>
+      </c>
+      <c r="G7" s="13"/>
+      <c r="H7" s="11"/>
+      <c r="I7" s="11"/>
+      <c r="J7" s="11"/>
+      <c r="K7" s="11"/>
+      <c r="L7" s="11"/>
+    </row>
+    <row r="8" spans="1:13" s="10" customFormat="1" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B8" s="14"/>
+      <c r="C8" s="14"/>
+      <c r="D8" s="12"/>
+      <c r="E8" s="12"/>
+      <c r="F8" s="12"/>
+      <c r="G8" s="13"/>
+      <c r="H8" s="11"/>
+      <c r="I8" s="11"/>
+      <c r="J8" s="11"/>
+      <c r="K8" s="11"/>
+      <c r="L8" s="11"/>
+    </row>
+    <row r="9" spans="1:13" s="10" customFormat="1" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B9" s="14"/>
+      <c r="C9" s="14"/>
+      <c r="D9" s="12" t="s">
+        <v>2</v>
+      </c>
+      <c r="E9" s="53" t="s">
+        <v>39</v>
+      </c>
+      <c r="F9" s="53"/>
+      <c r="G9" s="53"/>
+      <c r="H9" s="11"/>
+      <c r="I9" s="11"/>
+      <c r="J9" s="11"/>
+      <c r="K9" s="11"/>
+      <c r="L9" s="11"/>
+    </row>
+    <row r="10" spans="1:13" s="10" customFormat="1" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B10" s="14"/>
+      <c r="C10" s="14"/>
+      <c r="D10" s="12"/>
+      <c r="E10" s="40" t="s">
+        <v>3</v>
+      </c>
+      <c r="F10" s="41" t="s">
+        <v>36</v>
+      </c>
+      <c r="G10" s="13"/>
+      <c r="H10" s="11"/>
+      <c r="I10" s="11"/>
+      <c r="J10" s="11"/>
+      <c r="K10" s="11"/>
+      <c r="L10" s="11"/>
+    </row>
+    <row r="11" spans="1:13" s="10" customFormat="1" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B11" s="14"/>
+      <c r="C11" s="14"/>
+      <c r="D11" s="12"/>
+      <c r="E11" s="12" t="s">
+        <v>3</v>
+      </c>
+      <c r="F11" s="49" t="s">
+        <v>55</v>
+      </c>
+      <c r="G11" s="13"/>
+      <c r="H11" s="11"/>
+      <c r="I11" s="11"/>
+      <c r="J11" s="11"/>
+      <c r="K11" s="11"/>
+      <c r="L11" s="11"/>
+    </row>
+    <row r="12" spans="1:13" s="10" customFormat="1" ht="31.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B12" s="14"/>
+      <c r="C12" s="14"/>
+      <c r="D12" s="12"/>
+      <c r="E12" s="12"/>
+      <c r="F12" s="49"/>
+      <c r="G12" s="13"/>
+      <c r="H12" s="11"/>
+      <c r="I12" s="11"/>
+      <c r="J12" s="11"/>
+      <c r="K12" s="11"/>
+      <c r="L12" s="11"/>
+    </row>
+    <row r="13" spans="1:13" s="10" customFormat="1" ht="33.950000000000003" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B13" s="14"/>
+      <c r="C13" s="14"/>
+      <c r="D13" s="12"/>
+      <c r="E13" s="12" t="s">
+        <v>3</v>
+      </c>
+      <c r="F13" s="12" t="s">
+        <v>56</v>
+      </c>
+      <c r="G13" s="11"/>
+      <c r="H13" s="11"/>
+      <c r="I13" s="11"/>
+      <c r="J13" s="11"/>
+      <c r="K13" s="11"/>
+      <c r="L13" s="11"/>
+    </row>
+    <row r="14" spans="1:13" s="10" customFormat="1" ht="9.9499999999999993" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B14" s="14"/>
+      <c r="C14" s="14"/>
+      <c r="D14" s="12"/>
+      <c r="E14" s="12"/>
+      <c r="F14" s="12"/>
+      <c r="G14" s="12"/>
+      <c r="J14" s="12"/>
+      <c r="K14" s="12"/>
+      <c r="L14" s="12"/>
+    </row>
+    <row r="15" spans="1:13" s="10" customFormat="1" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B15" s="14"/>
+      <c r="C15" s="14"/>
+      <c r="D15" s="12" t="s">
+        <v>2</v>
+      </c>
+      <c r="E15" s="53" t="s">
+        <v>40</v>
+      </c>
+      <c r="F15" s="53"/>
+      <c r="G15" s="53"/>
+      <c r="H15" s="11"/>
+      <c r="I15" s="11"/>
+      <c r="J15" s="11"/>
+      <c r="K15" s="11"/>
+      <c r="L15" s="11"/>
+    </row>
+    <row r="16" spans="1:13" s="10" customFormat="1" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B16" s="14"/>
+      <c r="C16" s="14"/>
+      <c r="D16" s="12"/>
+      <c r="E16" s="12" t="s">
+        <v>3</v>
+      </c>
+      <c r="F16" s="13" t="s">
+        <v>50</v>
+      </c>
+      <c r="G16" s="13"/>
+      <c r="H16" s="11"/>
+      <c r="I16" s="11"/>
+      <c r="J16" s="11"/>
+      <c r="K16" s="11"/>
+      <c r="L16" s="11"/>
+    </row>
+    <row r="17" spans="2:13" s="10" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B17" s="14"/>
+      <c r="C17" s="14"/>
+      <c r="D17" s="12"/>
+      <c r="E17" s="12" t="s">
+        <v>3</v>
+      </c>
+      <c r="F17" s="49" t="s">
+        <v>38</v>
+      </c>
+      <c r="G17" s="11"/>
+      <c r="H17" s="11"/>
+      <c r="I17" s="11"/>
+      <c r="J17" s="11"/>
+      <c r="K17" s="11"/>
+      <c r="L17" s="11"/>
+    </row>
+    <row r="18" spans="2:13" s="10" customFormat="1" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B18" s="14"/>
+      <c r="C18" s="14"/>
+      <c r="D18" s="12"/>
+      <c r="E18" s="40"/>
+      <c r="F18" s="49"/>
+      <c r="G18" s="13"/>
+      <c r="H18" s="11"/>
+      <c r="I18" s="11"/>
+      <c r="J18" s="11"/>
+      <c r="K18" s="11"/>
+      <c r="L18" s="11"/>
+    </row>
+    <row r="19" spans="2:13" ht="15.75" x14ac:dyDescent="0.25">
+      <c r="B19" s="42"/>
+      <c r="C19" s="14"/>
+      <c r="D19" s="14"/>
+      <c r="E19" s="40" t="s">
+        <v>3</v>
+      </c>
+      <c r="F19" s="54" t="s">
+        <v>51</v>
+      </c>
+      <c r="G19" s="10"/>
+    </row>
+    <row r="20" spans="2:13" s="10" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B20" s="14"/>
+      <c r="C20" s="14"/>
+      <c r="D20" s="12"/>
+      <c r="E20" s="40"/>
+      <c r="F20" s="54"/>
+      <c r="G20" s="13"/>
+      <c r="H20" s="11"/>
+      <c r="I20" s="11"/>
+      <c r="J20" s="11"/>
+      <c r="K20" s="11"/>
+      <c r="L20" s="11"/>
+    </row>
+    <row r="21" spans="2:13" s="10" customFormat="1" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B21" s="14"/>
+      <c r="C21" s="14"/>
+      <c r="D21" s="12"/>
+      <c r="E21" s="12"/>
+      <c r="F21" s="12"/>
+      <c r="G21" s="11"/>
+      <c r="H21" s="11"/>
+      <c r="I21" s="11"/>
+      <c r="J21" s="11"/>
+      <c r="K21" s="11"/>
+      <c r="L21" s="11"/>
+    </row>
+    <row r="22" spans="2:13" s="10" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B22" s="13" t="s">
+        <v>1</v>
+      </c>
+      <c r="C22" s="49" t="s">
+        <v>53</v>
+      </c>
+      <c r="D22" s="49"/>
+      <c r="E22" s="49"/>
+      <c r="F22" s="49"/>
+      <c r="G22" s="11"/>
+      <c r="H22" s="11"/>
+      <c r="I22" s="11"/>
+      <c r="J22" s="11"/>
+      <c r="K22" s="11"/>
+      <c r="L22" s="11"/>
+      <c r="M22" s="11"/>
+    </row>
+    <row r="23" spans="2:13" s="10" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B23" s="13"/>
+      <c r="C23" s="12"/>
+      <c r="D23" s="12"/>
+      <c r="E23" s="12"/>
+      <c r="F23" s="12"/>
+      <c r="G23" s="11"/>
+      <c r="H23" s="11"/>
+      <c r="I23" s="11"/>
+      <c r="J23" s="11"/>
+      <c r="K23" s="11"/>
+      <c r="L23" s="11"/>
+      <c r="M23" s="11"/>
+    </row>
+    <row r="24" spans="2:13" s="10" customFormat="1" ht="18" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B24" s="13" t="s">
+        <v>4</v>
+      </c>
+      <c r="C24" s="49" t="s">
+        <v>54</v>
+      </c>
+      <c r="D24" s="49"/>
+      <c r="E24" s="49"/>
+      <c r="F24" s="49"/>
+      <c r="G24" s="11"/>
+      <c r="H24" s="11"/>
+      <c r="I24" s="11"/>
+      <c r="J24" s="11"/>
+      <c r="K24" s="11"/>
+      <c r="L24" s="11"/>
+      <c r="M24" s="11"/>
+    </row>
+    <row r="25" spans="2:13" s="10" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B25" s="13"/>
+      <c r="C25" s="49"/>
+      <c r="D25" s="49"/>
+      <c r="E25" s="49"/>
+      <c r="F25" s="49"/>
+      <c r="G25" s="11"/>
+      <c r="H25" s="11"/>
+      <c r="I25" s="11"/>
+      <c r="J25" s="11"/>
+      <c r="K25" s="11"/>
+      <c r="L25" s="11"/>
+      <c r="M25" s="11"/>
+    </row>
+    <row r="26" spans="2:13" s="10" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B26" s="13"/>
+      <c r="C26" s="12"/>
+      <c r="D26" s="12"/>
+      <c r="E26" s="12"/>
+      <c r="F26" s="12"/>
+      <c r="G26" s="11"/>
+      <c r="H26" s="11"/>
+      <c r="I26" s="11"/>
+      <c r="J26" s="11"/>
+      <c r="K26" s="11"/>
+      <c r="L26" s="11"/>
+      <c r="M26" s="11"/>
+    </row>
+    <row r="27" spans="2:13" s="10" customFormat="1" ht="15.75" x14ac:dyDescent="0.25">
+      <c r="B27" s="13" t="s">
+        <v>28</v>
+      </c>
+      <c r="C27" s="49" t="s">
+        <v>52</v>
+      </c>
+      <c r="D27" s="49"/>
+      <c r="E27" s="49"/>
+      <c r="F27" s="49"/>
+      <c r="G27" s="11"/>
+      <c r="H27" s="11"/>
+      <c r="I27" s="11"/>
+      <c r="J27" s="11"/>
+      <c r="K27" s="11"/>
+      <c r="L27" s="11"/>
+      <c r="M27" s="11"/>
+    </row>
+    <row r="28" spans="2:13" ht="18" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B28" s="14"/>
+      <c r="C28" s="49"/>
+      <c r="D28" s="49"/>
+      <c r="E28" s="49"/>
+      <c r="F28" s="49"/>
+      <c r="G28" s="44"/>
+      <c r="H28" s="4"/>
+      <c r="I28" s="4"/>
+      <c r="J28" s="4"/>
+      <c r="K28" s="4"/>
+      <c r="L28" s="4"/>
+    </row>
+    <row r="29" spans="2:13" ht="15.75" x14ac:dyDescent="0.25">
+      <c r="B29" s="42"/>
+      <c r="C29" s="14"/>
+      <c r="D29" s="14"/>
+      <c r="E29" s="40" t="s">
+        <v>3</v>
+      </c>
+      <c r="F29" s="45" t="s">
+        <v>41</v>
+      </c>
+      <c r="G29" s="10"/>
+    </row>
+    <row r="30" spans="2:13" ht="15.75" x14ac:dyDescent="0.25">
+      <c r="B30" s="43"/>
+      <c r="C30" s="14"/>
+      <c r="D30" s="14"/>
+      <c r="E30" s="14"/>
+      <c r="F30" s="10" t="s">
+        <v>42</v>
+      </c>
+      <c r="G30" s="10"/>
+    </row>
+    <row r="31" spans="2:13" ht="15.75" x14ac:dyDescent="0.25">
+      <c r="B31" s="43"/>
+      <c r="C31" s="14"/>
+      <c r="D31" s="14"/>
+      <c r="E31" s="14"/>
+      <c r="F31" s="42" t="s">
+        <v>43</v>
+      </c>
+      <c r="G31" s="10"/>
+    </row>
+    <row r="32" spans="2:13" x14ac:dyDescent="0.25">
+      <c r="B32" s="24"/>
+    </row>
+    <row r="33" spans="2:14" ht="15.75" x14ac:dyDescent="0.25">
+      <c r="B33" s="23"/>
+    </row>
+    <row r="34" spans="2:14" x14ac:dyDescent="0.25">
+      <c r="B34" s="24"/>
+    </row>
+    <row r="35" spans="2:14" ht="209.45" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B35" s="25"/>
+      <c r="F35" s="51"/>
+      <c r="G35" s="51"/>
+      <c r="H35" s="51"/>
+      <c r="I35" s="51"/>
+      <c r="J35" s="51"/>
+      <c r="K35" s="51"/>
+      <c r="L35" s="51"/>
+      <c r="M35" s="51"/>
+      <c r="N35" s="51"/>
+    </row>
+  </sheetData>
+  <mergeCells count="14">
+    <mergeCell ref="F11:F12"/>
+    <mergeCell ref="C22:F22"/>
+    <mergeCell ref="B1:F1"/>
+    <mergeCell ref="F35:N35"/>
+    <mergeCell ref="C3:F3"/>
+    <mergeCell ref="E4:F4"/>
+    <mergeCell ref="J4:L4"/>
+    <mergeCell ref="C24:F25"/>
+    <mergeCell ref="E9:G9"/>
+    <mergeCell ref="E15:G15"/>
+    <mergeCell ref="F17:F18"/>
+    <mergeCell ref="E6:G6"/>
+    <mergeCell ref="C27:F28"/>
+    <mergeCell ref="F19:F20"/>
+  </mergeCells>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+  <pageSetup orientation="portrait" horizontalDpi="1200" verticalDpi="1200" r:id="rId1"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{F73A46DF-4112-4798-90EE-03CFC8FC6F11}">
+  <dimension ref="A1:J60"/>
+  <sheetViews>
+    <sheetView showGridLines="0" topLeftCell="A2" workbookViewId="0">
+      <selection activeCell="I46" sqref="I46"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
+  <cols>
+    <col min="1" max="1" width="2.7109375" customWidth="1"/>
+    <col min="2" max="2" width="4.7109375" customWidth="1"/>
+    <col min="3" max="5" width="22.7109375" customWidth="1"/>
+    <col min="6" max="6" width="1.7109375" customWidth="1"/>
+    <col min="7" max="7" width="22.7109375" customWidth="1"/>
+    <col min="8" max="8" width="2.85546875" customWidth="1"/>
+    <col min="9" max="9" width="77.5703125" customWidth="1"/>
+    <col min="10" max="10" width="17.42578125" hidden="1" customWidth="1"/>
+    <col min="14" max="14" width="11" customWidth="1"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="1:10" ht="30" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A1" s="16"/>
+      <c r="B1" s="73" t="s">
+        <v>9</v>
+      </c>
+      <c r="C1" s="73"/>
+      <c r="D1" s="73"/>
+      <c r="E1" s="73"/>
+      <c r="F1" s="73"/>
+      <c r="G1" s="73"/>
+      <c r="H1" s="16"/>
+      <c r="I1" s="1"/>
+      <c r="J1" s="1"/>
+    </row>
+    <row r="2" spans="1:10" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A2" s="16"/>
+      <c r="B2" s="16"/>
+      <c r="C2" s="16"/>
+      <c r="D2" s="16"/>
+      <c r="E2" s="16"/>
+      <c r="F2" s="16"/>
+      <c r="G2" s="16"/>
+      <c r="H2" s="16"/>
+      <c r="I2" s="1"/>
+      <c r="J2" s="1"/>
+    </row>
+    <row r="3" spans="1:10" ht="18.75" x14ac:dyDescent="0.3">
+      <c r="B3" s="86" t="s">
+        <v>44</v>
+      </c>
+      <c r="C3" s="86"/>
+      <c r="D3" s="86"/>
+      <c r="E3" s="86"/>
+      <c r="F3" s="86"/>
+      <c r="G3" s="86"/>
+    </row>
+    <row r="4" spans="1:10" ht="5.0999999999999996" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="C4" s="6"/>
+      <c r="D4" s="6"/>
+      <c r="E4" s="6"/>
+      <c r="F4" s="6"/>
+      <c r="G4" s="6"/>
+    </row>
+    <row r="5" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="B5" s="71" t="s">
+        <v>5</v>
+      </c>
+      <c r="C5" s="72"/>
+      <c r="D5" s="76"/>
+      <c r="E5" s="77"/>
+      <c r="F5" s="77"/>
+      <c r="G5" s="78"/>
+      <c r="H5" s="27"/>
+    </row>
+    <row r="6" spans="1:10" ht="5.0999999999999996" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B6" s="26"/>
+      <c r="C6" s="26"/>
+      <c r="D6" s="79"/>
+      <c r="E6" s="79"/>
+      <c r="F6" s="79"/>
+      <c r="G6" s="79"/>
+    </row>
+    <row r="7" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="B7" s="74" t="s">
+        <v>6</v>
+      </c>
+      <c r="C7" s="75"/>
+      <c r="D7" s="80"/>
+      <c r="E7" s="81"/>
+      <c r="F7" s="81"/>
+      <c r="G7" s="82"/>
+    </row>
+    <row r="8" spans="1:10" ht="5.0999999999999996" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B8" s="26"/>
+      <c r="C8" s="26"/>
+      <c r="D8" s="79"/>
+      <c r="E8" s="79"/>
+      <c r="F8" s="79"/>
+      <c r="G8" s="79"/>
+    </row>
+    <row r="9" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="B9" s="71" t="s">
+        <v>10</v>
+      </c>
+      <c r="C9" s="72"/>
+      <c r="D9" s="80"/>
+      <c r="E9" s="81"/>
+      <c r="F9" s="81"/>
+      <c r="G9" s="82"/>
+    </row>
+    <row r="10" spans="1:10" ht="5.0999999999999996" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B10" s="26"/>
+      <c r="C10" s="26"/>
+      <c r="D10" s="79"/>
+      <c r="E10" s="79"/>
+      <c r="F10" s="79"/>
+      <c r="G10" s="79"/>
+    </row>
+    <row r="11" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="B11" s="71" t="s">
+        <v>45</v>
+      </c>
+      <c r="C11" s="72"/>
+      <c r="D11" s="80"/>
+      <c r="E11" s="81"/>
+      <c r="F11" s="81"/>
+      <c r="G11" s="82"/>
+    </row>
+    <row r="12" spans="1:10" ht="5.0999999999999996" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B12" s="26"/>
+      <c r="C12" s="26"/>
+      <c r="D12" s="79"/>
+      <c r="E12" s="79"/>
+      <c r="F12" s="79"/>
+      <c r="G12" s="79"/>
+    </row>
+    <row r="13" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="B13" s="71" t="s">
+        <v>46</v>
+      </c>
+      <c r="C13" s="72"/>
+      <c r="D13" s="80"/>
+      <c r="E13" s="81"/>
+      <c r="F13" s="81"/>
+      <c r="G13" s="82"/>
+    </row>
+    <row r="14" spans="1:10" ht="5.0999999999999996" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B14" s="26"/>
+      <c r="C14" s="26"/>
+      <c r="D14" s="79"/>
+      <c r="E14" s="79"/>
+      <c r="F14" s="79"/>
+      <c r="G14" s="79"/>
+    </row>
+    <row r="15" spans="1:10" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B15" s="71" t="s">
+        <v>47</v>
+      </c>
+      <c r="C15" s="72"/>
+      <c r="D15" s="80"/>
+      <c r="E15" s="81"/>
+      <c r="F15" s="81"/>
+      <c r="G15" s="82"/>
+    </row>
+    <row r="16" spans="1:10" ht="5.0999999999999996" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B16" s="26"/>
+      <c r="C16" s="26"/>
+      <c r="D16" s="79"/>
+      <c r="E16" s="79"/>
+      <c r="F16" s="79"/>
+      <c r="G16" s="79"/>
+    </row>
+    <row r="17" spans="2:7" x14ac:dyDescent="0.25">
+      <c r="B17" s="71" t="s">
+        <v>48</v>
+      </c>
+      <c r="C17" s="72"/>
+      <c r="D17" s="83"/>
+      <c r="E17" s="84"/>
+      <c r="F17" s="84"/>
+      <c r="G17" s="85"/>
+    </row>
+    <row r="18" spans="2:7" ht="15" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="C18" s="6"/>
+      <c r="D18" s="6"/>
+      <c r="E18" s="6"/>
+      <c r="F18" s="6"/>
+      <c r="G18" s="6"/>
+    </row>
+    <row r="19" spans="2:7" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="B19" s="86" t="s">
+        <v>13</v>
+      </c>
+      <c r="C19" s="86"/>
+      <c r="D19" s="86"/>
+      <c r="E19" s="86"/>
+      <c r="F19" s="86"/>
+      <c r="G19" s="86"/>
+    </row>
+    <row r="20" spans="2:7" ht="5.0999999999999996" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="C20" s="6"/>
+      <c r="D20" s="6"/>
+      <c r="E20" s="6"/>
+      <c r="F20" s="6"/>
+      <c r="G20" s="6"/>
+    </row>
+    <row r="21" spans="2:7" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B21" s="26" t="s">
+        <v>29</v>
+      </c>
+      <c r="C21" s="26"/>
+      <c r="D21" s="29"/>
+      <c r="E21" s="29"/>
+      <c r="F21" s="29"/>
+      <c r="G21" s="29"/>
+    </row>
+    <row r="22" spans="2:7" ht="5.0999999999999996" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="C22" s="26"/>
+      <c r="D22" s="29"/>
+      <c r="E22" s="29"/>
+      <c r="F22" s="29"/>
+      <c r="G22" s="29"/>
+    </row>
+    <row r="23" spans="2:7" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="C23" s="17" t="s">
+        <v>11</v>
+      </c>
+      <c r="D23" s="17" t="s">
+        <v>7</v>
+      </c>
+      <c r="E23" s="55" t="s">
+        <v>20</v>
+      </c>
+      <c r="F23" s="56"/>
+      <c r="G23" s="57"/>
+    </row>
+    <row r="24" spans="2:7" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="C24" s="87"/>
+      <c r="D24" s="30" t="s">
+        <v>12</v>
+      </c>
+      <c r="E24" s="58"/>
+      <c r="F24" s="59"/>
+      <c r="G24" s="60"/>
+    </row>
+    <row r="25" spans="2:7" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="C25" s="87"/>
+      <c r="D25" s="30" t="s">
+        <v>8</v>
+      </c>
+      <c r="E25" s="58"/>
+      <c r="F25" s="59"/>
+      <c r="G25" s="60"/>
+    </row>
+    <row r="26" spans="2:7" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="C26" s="19">
+        <f xml:space="preserve"> SUM(C24:C25)</f>
+        <v>0</v>
+      </c>
+      <c r="D26" s="18" t="s">
+        <v>21</v>
+      </c>
+      <c r="E26" s="18"/>
+      <c r="F26" s="18"/>
+    </row>
+    <row r="27" spans="2:7" ht="15" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="C27" s="6"/>
+      <c r="D27" s="6"/>
+      <c r="E27" s="6"/>
+      <c r="F27" s="6"/>
+      <c r="G27" s="6"/>
+    </row>
+    <row r="28" spans="2:7" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="B28" s="86" t="s">
+        <v>23</v>
+      </c>
+      <c r="C28" s="86"/>
+      <c r="D28" s="86"/>
+      <c r="E28" s="86"/>
+      <c r="F28" s="86"/>
+      <c r="G28" s="86"/>
+    </row>
+    <row r="29" spans="2:7" ht="5.0999999999999996" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="C29" s="15"/>
+      <c r="D29" s="15"/>
+      <c r="E29" s="15"/>
+      <c r="F29" s="15"/>
+      <c r="G29" s="15"/>
+    </row>
+    <row r="30" spans="2:7" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B30" t="s">
+        <v>25</v>
+      </c>
+      <c r="C30" s="20"/>
+      <c r="D30" s="31"/>
+      <c r="E30" s="61"/>
+      <c r="F30" s="62"/>
+      <c r="G30" s="63"/>
+    </row>
+    <row r="31" spans="2:7" ht="5.0999999999999996" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="C31" s="26"/>
+      <c r="D31" s="29"/>
+      <c r="E31" s="29"/>
+      <c r="F31" s="29"/>
+      <c r="G31" s="29"/>
+    </row>
+    <row r="32" spans="2:7" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="C32" t="s">
+        <v>34</v>
+      </c>
+      <c r="D32" s="32"/>
+      <c r="E32" s="70"/>
+      <c r="F32" s="70"/>
+      <c r="G32" s="70"/>
+    </row>
+    <row r="33" spans="2:9" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="D33" s="28"/>
+      <c r="E33" s="28"/>
+      <c r="F33" s="28"/>
+      <c r="G33" s="28"/>
+    </row>
+    <row r="34" spans="2:9" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B34" t="s">
+        <v>15</v>
+      </c>
+      <c r="D34" s="31"/>
+      <c r="E34" s="31"/>
+      <c r="F34" s="31"/>
+      <c r="G34" s="31"/>
+    </row>
+    <row r="35" spans="2:9" ht="5.0999999999999996" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B35" s="32"/>
+      <c r="D35" s="28"/>
+      <c r="E35" s="28"/>
+      <c r="F35" s="28"/>
+      <c r="G35" s="28"/>
+    </row>
+    <row r="36" spans="2:9" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B36" s="33" t="b">
+        <v>0</v>
+      </c>
+      <c r="C36" t="s">
+        <v>30</v>
+      </c>
+      <c r="D36" s="31"/>
+      <c r="E36" s="31"/>
+      <c r="F36" s="31"/>
+      <c r="G36" s="31"/>
+    </row>
+    <row r="37" spans="2:9" ht="5.0999999999999996" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B37" s="32"/>
+      <c r="D37" s="31"/>
+      <c r="E37" s="31"/>
+      <c r="F37" s="31"/>
+      <c r="G37" s="31"/>
+    </row>
+    <row r="38" spans="2:9" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B38" s="33" t="b">
+        <v>0</v>
+      </c>
+      <c r="C38" s="68" t="s">
+        <v>14</v>
+      </c>
+      <c r="D38" s="68"/>
+      <c r="E38" s="68"/>
+      <c r="F38" s="68"/>
+      <c r="G38" s="68"/>
+    </row>
+    <row r="39" spans="2:9" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B39" s="32"/>
+      <c r="C39" s="68"/>
+      <c r="D39" s="68"/>
+      <c r="E39" s="68"/>
+      <c r="F39" s="68"/>
+      <c r="G39" s="68"/>
+    </row>
+    <row r="40" spans="2:9" ht="5.0999999999999996" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B40" s="32"/>
+      <c r="D40" s="31"/>
+      <c r="E40" s="31"/>
+      <c r="F40" s="31"/>
+      <c r="G40" s="31"/>
+    </row>
+    <row r="41" spans="2:9" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B41" s="33" t="b">
+        <v>0</v>
+      </c>
+      <c r="C41" t="s">
+        <v>18</v>
+      </c>
+      <c r="D41" s="31"/>
+      <c r="E41" s="31"/>
+      <c r="F41" s="31"/>
+      <c r="G41" s="31"/>
+    </row>
+    <row r="42" spans="2:9" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="C42" s="69"/>
+      <c r="D42" s="69"/>
+      <c r="E42" s="69"/>
+      <c r="F42" s="69"/>
+      <c r="G42" s="69"/>
+    </row>
+    <row r="43" spans="2:9" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="D43" s="28"/>
+      <c r="E43" s="28"/>
+      <c r="F43" s="28"/>
+      <c r="G43" s="28"/>
+    </row>
+    <row r="44" spans="2:9" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B44" t="s">
+        <v>26</v>
+      </c>
+      <c r="D44" s="31"/>
+      <c r="E44" s="31"/>
+      <c r="F44" s="31"/>
+      <c r="G44" s="31"/>
+    </row>
+    <row r="45" spans="2:9" ht="5.0999999999999996" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="D45" s="28"/>
+      <c r="E45" s="28"/>
+      <c r="F45" s="28"/>
+      <c r="G45" s="28"/>
+    </row>
+    <row r="46" spans="2:9" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B46" s="33" t="b">
+        <v>0</v>
+      </c>
+      <c r="C46" t="s">
+        <v>31</v>
+      </c>
+      <c r="D46" s="31"/>
+      <c r="E46" s="31"/>
+      <c r="F46" s="31"/>
+      <c r="G46" s="31"/>
+    </row>
+    <row r="47" spans="2:9" ht="5.0999999999999996" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B47" s="32"/>
+      <c r="D47" s="31"/>
+      <c r="E47" s="31"/>
+      <c r="F47" s="31"/>
+      <c r="G47" s="31"/>
+    </row>
+    <row r="48" spans="2:9" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B48" s="33" t="b">
+        <v>0</v>
+      </c>
+      <c r="C48" s="34" t="s">
+        <v>22</v>
+      </c>
+      <c r="D48" s="34"/>
+      <c r="E48" s="34"/>
+      <c r="F48" s="34"/>
+      <c r="G48" s="34"/>
+      <c r="I48" s="5"/>
+    </row>
+    <row r="49" spans="2:10" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B49" s="32"/>
+      <c r="C49" s="65" t="s">
+        <v>24</v>
+      </c>
+      <c r="D49" s="65"/>
+      <c r="E49" s="65"/>
+      <c r="F49" s="65"/>
+      <c r="G49" s="35"/>
+      <c r="H49" s="5"/>
+      <c r="I49" s="5"/>
+      <c r="J49" s="22"/>
+    </row>
+    <row r="50" spans="2:10" ht="5.0999999999999996" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B50" s="32"/>
+      <c r="C50" s="36"/>
+      <c r="D50" s="36"/>
+      <c r="E50" s="36"/>
+      <c r="F50" s="36"/>
+      <c r="G50" s="36"/>
+    </row>
+    <row r="51" spans="2:10" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B51" s="33" t="b">
+        <v>0</v>
+      </c>
+      <c r="C51" s="36" t="s">
+        <v>32</v>
+      </c>
+      <c r="D51" s="36"/>
+      <c r="E51" s="36"/>
+      <c r="F51" s="36"/>
+      <c r="G51" s="36"/>
+    </row>
+    <row r="52" spans="2:10" ht="5.0999999999999996" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B52" s="32"/>
+      <c r="D52" s="31"/>
+      <c r="E52" s="31"/>
+      <c r="F52" s="31"/>
+      <c r="G52" s="31"/>
+    </row>
+    <row r="53" spans="2:10" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B53" s="33" t="b">
+        <v>0</v>
+      </c>
+      <c r="C53" s="64" t="s">
+        <v>33</v>
+      </c>
+      <c r="D53" s="64"/>
+      <c r="E53" s="64"/>
+      <c r="F53" s="64"/>
+      <c r="G53" s="64"/>
+    </row>
+    <row r="54" spans="2:10" x14ac:dyDescent="0.25">
+      <c r="C54" s="64"/>
+      <c r="D54" s="64"/>
+      <c r="E54" s="64"/>
+      <c r="F54" s="64"/>
+      <c r="G54" s="64"/>
+    </row>
+    <row r="55" spans="2:10" ht="37.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="C55" s="37"/>
+      <c r="D55" s="37"/>
+      <c r="E55" s="37"/>
+      <c r="G55" s="37"/>
+    </row>
+    <row r="56" spans="2:10" s="46" customFormat="1" ht="12" x14ac:dyDescent="0.2">
+      <c r="C56" s="47" t="s">
+        <v>16</v>
+      </c>
+      <c r="G56" s="48" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="57" spans="2:10" ht="5.0999999999999996" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="C57" s="21"/>
+    </row>
+    <row r="58" spans="2:10" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="C58" s="66"/>
+      <c r="D58" s="66"/>
+      <c r="E58" s="38"/>
+      <c r="F58" s="38"/>
+    </row>
+    <row r="59" spans="2:10" ht="5.0999999999999996" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="C59" s="31"/>
+      <c r="D59" s="31"/>
+      <c r="E59" s="31"/>
+      <c r="F59" s="31"/>
+      <c r="G59" s="31"/>
+    </row>
+    <row r="60" spans="2:10" x14ac:dyDescent="0.25">
+      <c r="C60" s="67"/>
+      <c r="D60" s="67"/>
+      <c r="E60" s="39"/>
+      <c r="F60" s="39"/>
+    </row>
+  </sheetData>
+  <mergeCells count="29">
+    <mergeCell ref="B1:G1"/>
+    <mergeCell ref="B3:G3"/>
+    <mergeCell ref="B5:C5"/>
+    <mergeCell ref="D5:G5"/>
+    <mergeCell ref="B7:C7"/>
+    <mergeCell ref="D7:G7"/>
+    <mergeCell ref="B9:C9"/>
+    <mergeCell ref="D9:G9"/>
+    <mergeCell ref="B11:C11"/>
+    <mergeCell ref="D11:G11"/>
+    <mergeCell ref="B13:C13"/>
+    <mergeCell ref="D13:G13"/>
+    <mergeCell ref="B15:C15"/>
+    <mergeCell ref="D15:G15"/>
+    <mergeCell ref="B17:C17"/>
+    <mergeCell ref="D17:G17"/>
+    <mergeCell ref="B19:G19"/>
+    <mergeCell ref="C58:D58"/>
+    <mergeCell ref="C60:D60"/>
+    <mergeCell ref="B28:G28"/>
+    <mergeCell ref="C38:G39"/>
+    <mergeCell ref="C42:G42"/>
+    <mergeCell ref="E32:G32"/>
+    <mergeCell ref="E23:G23"/>
+    <mergeCell ref="E24:G24"/>
+    <mergeCell ref="E25:G25"/>
+    <mergeCell ref="E30:G30"/>
+    <mergeCell ref="C53:G54"/>
+    <mergeCell ref="C49:F49"/>
+  </mergeCells>
+  <conditionalFormatting sqref="B36 B38 B41">
+    <cfRule type="expression" dxfId="31" priority="8">
+      <formula>COUNTIF($B$36:$B$41, TRUE)&lt;&gt;1</formula>
+    </cfRule>
+  </conditionalFormatting>
+  <conditionalFormatting sqref="B46 B48 B51 B53">
+    <cfRule type="expression" dxfId="16" priority="4">
+      <formula>COUNTIF($B$46:$B$53, TRUE)=0</formula>
+    </cfRule>
+  </conditionalFormatting>
+  <conditionalFormatting sqref="C24:C25">
+    <cfRule type="containsBlanks" dxfId="30" priority="1">
+      <formula>LEN(TRIM(C24))=0</formula>
+    </cfRule>
+  </conditionalFormatting>
+  <conditionalFormatting sqref="C58">
+    <cfRule type="containsBlanks" dxfId="29" priority="40">
+      <formula>LEN(TRIM(C58))=0</formula>
+    </cfRule>
+  </conditionalFormatting>
+  <conditionalFormatting sqref="C60">
+    <cfRule type="containsBlanks" dxfId="28" priority="39">
+      <formula>LEN(TRIM(C60))=0</formula>
+    </cfRule>
+  </conditionalFormatting>
+  <conditionalFormatting sqref="C42:G42">
+    <cfRule type="expression" dxfId="27" priority="9">
+      <formula>AND(B41=TRUE, C42="")</formula>
+    </cfRule>
+  </conditionalFormatting>
+  <conditionalFormatting sqref="D5:F5 D7:F7">
+    <cfRule type="containsBlanks" dxfId="26" priority="50">
+      <formula>LEN(TRIM(D5))=0</formula>
+    </cfRule>
+  </conditionalFormatting>
+  <conditionalFormatting sqref="D9:F9">
+    <cfRule type="containsBlanks" dxfId="25" priority="46">
+      <formula>LEN(TRIM(D9))=0</formula>
+    </cfRule>
+  </conditionalFormatting>
+  <conditionalFormatting sqref="D11:F11">
+    <cfRule type="containsBlanks" dxfId="24" priority="49">
+      <formula>LEN(TRIM(D11))=0</formula>
+    </cfRule>
+  </conditionalFormatting>
+  <conditionalFormatting sqref="D13:F13">
+    <cfRule type="containsBlanks" dxfId="23" priority="42">
+      <formula>LEN(TRIM(D13))=0</formula>
+    </cfRule>
+  </conditionalFormatting>
+  <conditionalFormatting sqref="D15:F15">
+    <cfRule type="containsBlanks" dxfId="22" priority="45">
+      <formula>LEN(TRIM(D15))=0</formula>
+    </cfRule>
+  </conditionalFormatting>
+  <conditionalFormatting sqref="D17:F17">
+    <cfRule type="containsBlanks" dxfId="21" priority="48">
+      <formula>LEN(TRIM(D17))=0</formula>
+    </cfRule>
+  </conditionalFormatting>
+  <conditionalFormatting sqref="E30">
+    <cfRule type="containsBlanks" dxfId="20" priority="16">
+      <formula>LEN(TRIM(E30))=0</formula>
+    </cfRule>
+  </conditionalFormatting>
+  <conditionalFormatting sqref="E25:G25">
+    <cfRule type="expression" dxfId="19" priority="25">
+      <formula>AND(OR(ISBLANK(C25),C25&gt;0),E25="")</formula>
+    </cfRule>
+  </conditionalFormatting>
+  <conditionalFormatting sqref="E32:G32">
+    <cfRule type="containsBlanks" dxfId="18" priority="3">
+      <formula>LEN(TRIM(E32))=0</formula>
+    </cfRule>
+  </conditionalFormatting>
+  <conditionalFormatting sqref="G49">
+    <cfRule type="expression" dxfId="17" priority="6">
+      <formula>AND(B48=TRUE, G49="")</formula>
+    </cfRule>
+  </conditionalFormatting>
+  <dataValidations xWindow="389" yWindow="860" count="5">
+    <dataValidation allowBlank="1" showInputMessage="1" showErrorMessage="1" promptTitle="Required Input" prompt="Enter Name of Signatory" sqref="C58:F58" xr:uid="{BFF87ADA-19E7-4F3B-90DB-B31C826C388D}"/>
+    <dataValidation allowBlank="1" showInputMessage="1" showErrorMessage="1" promptTitle="Required Input" prompt="Enter Title of Signatory" sqref="C60:F60" xr:uid="{BF262F95-8451-4FEE-930F-F7B414130472}"/>
+    <dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="J49" xr:uid="{33729796-0333-4A3A-ABF9-DFF2815D77A9}">
+      <formula1>"A cash security deposit, A letter of credit security deposit, Both cash and letter of credit security deposits"</formula1>
+    </dataValidation>
+    <dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="G49" xr:uid="{906292C7-91CA-4B9D-B0B3-806A2EBEF9A4}">
+      <formula1>"Yes, No"</formula1>
+    </dataValidation>
+    <dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="E32:G32" xr:uid="{83E69B46-FB14-4745-BC0C-BC9DF2C4DBAC}">
+      <formula1>"cash security deposit, letter of credit security deposit, both cash and letter of credit security deposits"</formula1>
+    </dataValidation>
+  </dataValidations>
+  <pageMargins left="0.25" right="0.25" top="0.25" bottom="0.5" header="0" footer="0.3"/>
+  <pageSetup orientation="portrait" r:id="rId1"/>
+</worksheet>
 </file>
 
 <file path=docMetadata/LabelInfo.xml><?xml version="1.0" encoding="utf-8"?>
 <clbl:labelList xmlns:clbl="http://schemas.microsoft.com/office/2020/mipLabelMetadata">
   <clbl:label id="{9715e697-1c31-4156-8581-01c5d1e29c65}" enabled="1" method="Standard" siteId="{cf4e8a24-641b-40d2-905e-9a328b644fab}" contentBits="0" removed="0"/>
 </clbl:labelList>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Template>Normal.dotm</Template>
-[...4 lines deleted...]
-  <Application>Microsoft Office Word</Application>
+  <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>7</Lines>
-  <Paragraphs>2</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
-    <vt:vector size="2" baseType="variant">
+    <vt:vector size="4" baseType="variant">
       <vt:variant>
-        <vt:lpstr>Title</vt:lpstr>
+        <vt:lpstr>Worksheets</vt:lpstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>2</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpstr>Named Ranges</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
-    <vt:vector size="1" baseType="lpstr">
-      <vt:lpstr/>
+    <vt:vector size="3" baseType="lpstr">
+      <vt:lpstr>How To</vt:lpstr>
+      <vt:lpstr>Refund Request</vt:lpstr>
+      <vt:lpstr>'Refund Request'!Print_Area</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
+  <Manager/>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>1051</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
+  <HyperlinkBase/>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
+  <dc:title/>
   <dc:subject/>
-  <dc:creator>Government of Saskatchewan</dc:creator>
+  <dc:creator>Reine-Barschel, Melissa-Marie ER</dc:creator>
+  <cp:keywords/>
+  <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
-  <cp:revision></cp:revision>
+  <cp:revision/>
+  <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
+  <cp:category/>
+  <cp:contentStatus/>
 </cp:coreProperties>
 </file>
+
+<file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
+<Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="MSIP_Label_9715e697-1c31-4156-8581-01c5d1e29c65_Enabled">
+    <vt:lpwstr>true</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="MSIP_Label_9715e697-1c31-4156-8581-01c5d1e29c65_SetDate">
+    <vt:lpwstr>2024-01-09T17:03:52Z</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="4" name="MSIP_Label_9715e697-1c31-4156-8581-01c5d1e29c65_Method">
+    <vt:lpwstr>Standard</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="5" name="MSIP_Label_9715e697-1c31-4156-8581-01c5d1e29c65_Name">
+    <vt:lpwstr>Not Classified</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="6" name="MSIP_Label_9715e697-1c31-4156-8581-01c5d1e29c65_SiteId">
+    <vt:lpwstr>cf4e8a24-641b-40d2-905e-9a328b644fab</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="7" name="MSIP_Label_9715e697-1c31-4156-8581-01c5d1e29c65_ActionId">
+    <vt:lpwstr>3744e459-5fc6-42b3-82f7-52f4b502d27a</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="8" name="MSIP_Label_9715e697-1c31-4156-8581-01c5d1e29c65_ContentBits">
+    <vt:lpwstr>0</vt:lpwstr>
+  </property>
+</Properties>
+</file>