--- v1 (2026-09-07)
+++ v2 (2026-10-27)
@@ -3,96 +3,96 @@
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/featurePropertyBag/featurePropertyBag.xml" ContentType="application/vnd.ms-excel.featurepropertybag+xml"/>
   <Override PartName="/xl/calcChain.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.calcChain+xml"/>
   <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30228"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30326"/>
   <workbookPr codeName="ThisWorkbook" defaultThemeVersion="166925"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="https://skgov-my.sharepoint.com/personal/cdominiq_gov_sk_ca/Documents/Desktop/Refund - webpage and form change/"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="https://skgov-my.sharepoint.com/personal/cdominiq_gov_sk_ca/Documents/Desktop/"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="1697" documentId="8_{EBFBC5A7-74DA-4BC5-983B-3281FB14512F}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{E0C73908-7220-4957-8DC2-E14C2DDA6570}"/>
+  <xr:revisionPtr revIDLastSave="21" documentId="8_{8C759CB6-4D33-4B74-9832-36C869E82A84}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{63E66F42-4274-4A06-B0FF-C20DF47DC20A}"/>
   <bookViews>
     <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15720" xr2:uid="{F2661C97-EB7F-4F19-97EC-58DBD56A53C0}"/>
   </bookViews>
   <sheets>
     <sheet name="How To" sheetId="7" r:id="rId1"/>
     <sheet name="Refund Request" sheetId="12" r:id="rId2"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm.Print_Area" localSheetId="1">'Refund Request'!$B$1:$G$60</definedName>
   </definedNames>
   <calcPr calcId="191028"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/calcChain.xml><?xml version="1.0" encoding="utf-8"?>
 <calcChain xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <c r="C26" i="12" l="1"/>
 </calcChain>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="67" uniqueCount="57">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="69" uniqueCount="58">
   <si>
     <t>1)</t>
   </si>
   <si>
     <t>2)</t>
   </si>
   <si>
     <t>*</t>
   </si>
   <si>
     <t>◦</t>
   </si>
   <si>
     <t>3)</t>
   </si>
   <si>
     <t>BA ID:</t>
   </si>
   <si>
     <t>Licensee Name:</t>
   </si>
   <si>
     <t>Method of Payment</t>
   </si>
   <si>
@@ -315,73 +315,96 @@
         <scheme val="minor"/>
       </rPr>
       <t>Licensee and Applicant Contact Details</t>
     </r>
     <r>
       <rPr>
         <sz val="12"/>
         <color theme="1"/>
         <rFont val="Calibri"/>
         <family val="2"/>
         <scheme val="minor"/>
       </rPr>
       <t xml:space="preserve"> should contain:</t>
     </r>
   </si>
   <si>
     <t>Define the security amount being requested and method of payment the refund would be processed from</t>
   </si>
   <si>
     <t>Note: If direct deposit is requested as the refund method, the ministry will reach out to the licensee to obtain additional information, where required. Do not include any additional details on this form or the application process in IRIS.</t>
   </si>
   <si>
     <t>Log in to IRIS and complete the Security Deposit Refund Request application process. The applicant will be notified via email of the ministries decision and any further action required by the licensee.</t>
   </si>
   <si>
-    <t>The completed form should have no yellow highlighting visible. At this point print the Refund Request tab and save as a PDF.</t>
-[...1 lines deleted...]
-  <si>
     <t>Have the PDF document signed and dated by the Licensee’s President or Delegated Signing Officer. Ensure the PDF document to be submitted has no security applied and when opened displays the page orientated properly so it can be read on a computer screen.</t>
   </si>
   <si>
-    <t>Ensure the total security the ministry holds along with the total cash and letter of credit breakdown matches the information on the Licensee Active Security Invoice Summary. Where the cash or letter of credit payment method is not applicable then you must enter $0.00 in the corresponding amount line.</t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve">Where security is held under more than one letter of credit please enter the total amount for all letters of credit and all applicable Letter of Credit #s in the spaces provided. </t>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <u/>
+        <sz val="12"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t>The completed form should have no yellow highlighting visible</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="12"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t>. At this point print the Refund Request tab and save as a PDF.</t>
+    </r>
+  </si>
+  <si>
+    <t xml:space="preserve">Ensure the total security the ministry holds along with the total cash and letter of credit breakdown matches the information on the Licensee Active Security Invoice Summary. </t>
+  </si>
+  <si>
+    <t>Where the cash or letter of credit payment method is not applicable then you must enter $0.00 in the corresponding amount line.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr9="http://schemas.microsoft.com/office/spreadsheetml/2016/revision9" mc:Ignorable="x14ac x16r2 xr xr9">
   <numFmts count="4">
     <numFmt numFmtId="164" formatCode="&quot;$&quot;#,##0.00"/>
     <numFmt numFmtId="165" formatCode="[$-409]mmmm\ d\,\ yyyy;@"/>
     <numFmt numFmtId="166" formatCode="00000"/>
     <numFmt numFmtId="167" formatCode="[&lt;=9999999]###\-####;\(###\)\ ###\-####"/>
   </numFmts>
-  <fonts count="17" x14ac:knownFonts="1">
+  <fonts count="18" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="18"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
@@ -465,50 +488,58 @@
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="12"/>
       <color theme="1"/>
       <name val="Aptos"/>
       <family val="2"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="9"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
+    <font>
+      <u/>
+      <sz val="12"/>
+      <color theme="1"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <scheme val="minor"/>
+    </font>
   </fonts>
   <fills count="3">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="8" tint="0.79998168889431442"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
   </fills>
   <borders count="7">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left/>
@@ -564,51 +595,51 @@
     </border>
     <border>
       <left/>
       <right style="thin">
         <color auto="1"/>
       </right>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top/>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="3">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="15" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
   </cellStyleXfs>
-  <cellXfs count="88">
+  <cellXfs count="89">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1"/>
@@ -699,184 +730,188 @@
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" indent="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="16" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="16" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="16" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="164" fontId="0" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="5" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="166" fontId="0" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="166" fontId="0" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="166" fontId="0" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="165" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="165" fontId="0" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="2" xfId="0" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="4" xfId="0" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="2" xfId="2" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="167" fontId="0" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="167" fontId="0" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="167" fontId="0" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="164" fontId="0" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="164" fontId="0" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="0" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="3" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="164" fontId="1" fillId="2" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="164" fontId="1" fillId="2" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="164" fontId="1" fillId="2" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="164" fontId="0" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="164" fontId="0" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="164" fontId="0" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="164" fontId="1" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="164" fontId="1" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="164" fontId="1" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
       <protection hidden="1"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
-    </xf>
-[...106 lines deleted...]
-      <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="3">
     <cellStyle name="Hyperlink" xfId="2" builtinId="8"/>
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
     <cellStyle name="Normal 2" xfId="1" xr:uid="{5131AAE9-009D-4338-A96B-1D4034E2C81F}"/>
   </cellStyles>
-  <dxfs count="71">
+  <dxfs count="21">
     <dxf>
       <fill>
         <patternFill>
           <bgColor rgb="FFFFFF00"/>
         </patternFill>
       </fill>
     </dxf>
     <dxf>
       <fill>
         <patternFill>
           <bgColor rgb="FFFFFF00"/>
         </patternFill>
       </fill>
     </dxf>
     <dxf>
       <fill>
         <patternFill>
           <bgColor rgb="FFFFFF00"/>
         </patternFill>
       </fill>
     </dxf>
     <dxf>
       <fill>
         <patternFill>
           <bgColor rgb="FFFFFF00"/>
@@ -998,688 +1033,50 @@
         <horizontal/>
       </border>
     </dxf>
     <dxf>
       <fill>
         <patternFill>
           <bgColor rgb="FFFFFF00"/>
         </patternFill>
       </fill>
       <border>
         <left style="thin">
           <color auto="1"/>
         </left>
         <right style="thin">
           <color auto="1"/>
         </right>
         <top style="thin">
           <color auto="1"/>
         </top>
         <bottom style="thin">
           <color auto="1"/>
         </bottom>
         <vertical/>
         <horizontal/>
       </border>
-    </dxf>
-[...636 lines deleted...]
-      </fill>
     </dxf>
     <dxf>
       <fill>
         <patternFill>
           <bgColor rgb="FFFFFF00"/>
         </patternFill>
       </fill>
     </dxf>
     <dxf>
       <fill>
         <patternFill>
           <bgColor rgb="FFFFFF00"/>
         </patternFill>
       </fill>
     </dxf>
     <dxf>
       <fill>
         <patternFill>
           <bgColor rgb="FFFFFF00"/>
         </patternFill>
       </fill>
     </dxf>
     <dxf>
       <fill>
         <patternFill>
@@ -1803,57 +1200,57 @@
     <dxf>
       <border>
         <left style="thin">
           <color auto="1"/>
         </left>
         <right style="thin">
           <color auto="1"/>
         </right>
         <top style="thin">
           <color auto="1"/>
         </top>
         <bottom style="thin">
           <color auto="1"/>
         </bottom>
         <vertical style="thin">
           <color auto="1"/>
         </vertical>
         <horizontal style="thin">
           <color auto="1"/>
         </horizontal>
       </border>
     </dxf>
   </dxfs>
   <tableStyles count="2" defaultTableStyle="ProposalTable" defaultPivotStyle="PivotStyleLight16">
     <tableStyle name="ProposalTable" pivot="0" count="3" xr9:uid="{C2A9F2F6-CE5D-421E-A039-1ABA6CD1A9B4}">
-      <tableStyleElement type="wholeTable" dxfId="70"/>
-[...1 lines deleted...]
-      <tableStyleElement type="totalRow" dxfId="68"/>
+      <tableStyleElement type="wholeTable" dxfId="20"/>
+      <tableStyleElement type="headerRow" dxfId="19"/>
+      <tableStyleElement type="totalRow" dxfId="18"/>
     </tableStyle>
     <tableStyle name="ProposalTable 2" pivot="0" count="2" xr9:uid="{F0810FD5-AF11-4322-9AFE-8B37CA90FAC2}">
-      <tableStyleElement type="headerRow" dxfId="67"/>
-      <tableStyleElement type="totalRow" dxfId="66"/>
+      <tableStyleElement type="headerRow" dxfId="17"/>
+      <tableStyleElement type="totalRow" dxfId="16"/>
     </tableStyle>
   </tableStyles>
   <colors>
     <mruColors>
       <color rgb="FFFFFF00"/>
     </mruColors>
   </colors>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/calcChain" Target="calcChain.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.microsoft.com/office/2022/11/relationships/FeaturePropertyBag" Target="featurePropertyBag/featurePropertyBag.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/></Relationships>
 </file>
 
 <file path=xl/featurePropertyBag/featurePropertyBag.xml><?xml version="1.0" encoding="utf-8"?>
 <FeaturePropertyBags xmlns="http://schemas.microsoft.com/office/spreadsheetml/2022/featurepropertybag">
   <bag type="Checkbox"/>
@@ -2157,963 +1554,966 @@
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office 2013 - 2022 Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{7843F472-4F14-4B72-9ABE-A1BD4163F717}">
   <dimension ref="A1:N35"/>
   <sheetViews>
     <sheetView showGridLines="0" tabSelected="1" workbookViewId="0">
-      <selection sqref="A1:XFD1048576"/>
+      <selection activeCell="H11" sqref="H11"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="2.7109375" customWidth="1"/>
     <col min="2" max="5" width="2.7109375" style="8" customWidth="1"/>
     <col min="6" max="6" width="117.7109375" style="8" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:13" ht="30" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="B1" s="50" t="s">
+      <c r="B1" s="84" t="s">
         <v>37</v>
       </c>
-      <c r="C1" s="50"/>
-[...2 lines deleted...]
-      <c r="F1" s="50"/>
+      <c r="C1" s="84"/>
+      <c r="D1" s="84"/>
+      <c r="E1" s="84"/>
+      <c r="F1" s="84"/>
       <c r="G1" s="3"/>
       <c r="H1" s="3"/>
       <c r="I1" s="3"/>
       <c r="J1" s="3"/>
       <c r="K1" s="3"/>
       <c r="L1" s="3"/>
       <c r="M1" s="3"/>
     </row>
     <row r="2" spans="1:13" ht="15.75" x14ac:dyDescent="0.25">
       <c r="A2" s="2"/>
       <c r="B2" s="9"/>
       <c r="C2" s="9"/>
       <c r="D2" s="9"/>
       <c r="E2" s="9"/>
       <c r="F2" s="9"/>
       <c r="G2" s="7"/>
       <c r="H2" s="2"/>
       <c r="I2" s="2"/>
       <c r="J2" s="2"/>
       <c r="K2" s="2"/>
       <c r="L2" s="2"/>
       <c r="M2" s="2"/>
     </row>
     <row r="3" spans="1:13" s="10" customFormat="1" ht="18.600000000000001" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A3" s="7"/>
       <c r="B3" s="14" t="s">
         <v>0</v>
       </c>
-      <c r="C3" s="52" t="s">
+      <c r="C3" s="86" t="s">
         <v>27</v>
       </c>
-      <c r="D3" s="52"/>
-[...1 lines deleted...]
-      <c r="F3" s="52"/>
+      <c r="D3" s="86"/>
+      <c r="E3" s="86"/>
+      <c r="F3" s="86"/>
       <c r="G3" s="7"/>
       <c r="H3" s="7"/>
       <c r="I3" s="7"/>
       <c r="J3" s="7"/>
       <c r="K3" s="7"/>
       <c r="L3" s="7"/>
       <c r="M3" s="7"/>
     </row>
     <row r="4" spans="1:13" s="10" customFormat="1" ht="31.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B4" s="14"/>
       <c r="C4" s="14"/>
       <c r="D4" s="12" t="s">
         <v>2</v>
       </c>
-      <c r="E4" s="49" t="s">
+      <c r="E4" s="83" t="s">
         <v>19</v>
       </c>
-      <c r="F4" s="49"/>
+      <c r="F4" s="83"/>
       <c r="G4" s="12"/>
-      <c r="J4" s="49"/>
-[...1 lines deleted...]
-      <c r="L4" s="49"/>
+      <c r="J4" s="83"/>
+      <c r="K4" s="83"/>
+      <c r="L4" s="83"/>
     </row>
     <row r="5" spans="1:13" s="10" customFormat="1" ht="9.9499999999999993" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B5" s="14"/>
       <c r="C5" s="14"/>
       <c r="D5" s="12"/>
       <c r="E5" s="12"/>
       <c r="F5" s="12"/>
       <c r="G5" s="12"/>
       <c r="J5" s="12"/>
       <c r="K5" s="12"/>
       <c r="L5" s="12"/>
     </row>
     <row r="6" spans="1:13" s="10" customFormat="1" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B6" s="14"/>
       <c r="C6" s="14"/>
       <c r="D6" s="12" t="s">
         <v>2</v>
       </c>
-      <c r="E6" s="53" t="s">
+      <c r="E6" s="87" t="s">
         <v>49</v>
       </c>
-      <c r="F6" s="53"/>
-      <c r="G6" s="53"/>
+      <c r="F6" s="87"/>
+      <c r="G6" s="87"/>
       <c r="H6" s="11"/>
       <c r="I6" s="11"/>
       <c r="J6" s="11"/>
       <c r="K6" s="11"/>
       <c r="L6" s="11"/>
     </row>
     <row r="7" spans="1:13" s="10" customFormat="1" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B7" s="14"/>
       <c r="C7" s="14"/>
       <c r="D7" s="12"/>
       <c r="E7" s="40" t="s">
         <v>3</v>
       </c>
       <c r="F7" s="41" t="s">
         <v>35</v>
       </c>
       <c r="G7" s="13"/>
       <c r="H7" s="11"/>
       <c r="I7" s="11"/>
       <c r="J7" s="11"/>
       <c r="K7" s="11"/>
       <c r="L7" s="11"/>
     </row>
     <row r="8" spans="1:13" s="10" customFormat="1" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B8" s="14"/>
       <c r="C8" s="14"/>
       <c r="D8" s="12"/>
       <c r="E8" s="12"/>
       <c r="F8" s="12"/>
       <c r="G8" s="13"/>
       <c r="H8" s="11"/>
       <c r="I8" s="11"/>
       <c r="J8" s="11"/>
       <c r="K8" s="11"/>
       <c r="L8" s="11"/>
     </row>
     <row r="9" spans="1:13" s="10" customFormat="1" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B9" s="14"/>
       <c r="C9" s="14"/>
       <c r="D9" s="12" t="s">
         <v>2</v>
       </c>
-      <c r="E9" s="53" t="s">
+      <c r="E9" s="87" t="s">
         <v>39</v>
       </c>
-      <c r="F9" s="53"/>
-      <c r="G9" s="53"/>
+      <c r="F9" s="87"/>
+      <c r="G9" s="87"/>
       <c r="H9" s="11"/>
       <c r="I9" s="11"/>
       <c r="J9" s="11"/>
       <c r="K9" s="11"/>
       <c r="L9" s="11"/>
     </row>
     <row r="10" spans="1:13" s="10" customFormat="1" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B10" s="14"/>
       <c r="C10" s="14"/>
       <c r="D10" s="12"/>
       <c r="E10" s="40" t="s">
         <v>3</v>
       </c>
       <c r="F10" s="41" t="s">
         <v>36</v>
       </c>
       <c r="G10" s="13"/>
       <c r="H10" s="11"/>
       <c r="I10" s="11"/>
       <c r="J10" s="11"/>
       <c r="K10" s="11"/>
       <c r="L10" s="11"/>
     </row>
-    <row r="11" spans="1:13" s="10" customFormat="1" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="11" spans="1:13" s="10" customFormat="1" ht="33.950000000000003" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B11" s="14"/>
       <c r="C11" s="14"/>
       <c r="D11" s="12"/>
       <c r="E11" s="12" t="s">
         <v>3</v>
       </c>
-      <c r="F11" s="49" t="s">
-[...2 lines deleted...]
-      <c r="G11" s="13"/>
+      <c r="F11" s="12" t="s">
+        <v>56</v>
+      </c>
+      <c r="G11" s="11"/>
       <c r="H11" s="11"/>
       <c r="I11" s="11"/>
       <c r="J11" s="11"/>
       <c r="K11" s="11"/>
       <c r="L11" s="11"/>
     </row>
-    <row r="12" spans="1:13" s="10" customFormat="1" ht="31.5" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="12" spans="1:13" s="10" customFormat="1" ht="33.950000000000003" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B12" s="14"/>
       <c r="C12" s="14"/>
       <c r="D12" s="12"/>
-      <c r="E12" s="12"/>
-      <c r="F12" s="49"/>
+      <c r="E12" s="12" t="s">
+        <v>3</v>
+      </c>
+      <c r="F12" s="12" t="s">
+        <v>57</v>
+      </c>
       <c r="G12" s="13"/>
       <c r="H12" s="11"/>
       <c r="I12" s="11"/>
       <c r="J12" s="11"/>
       <c r="K12" s="11"/>
       <c r="L12" s="11"/>
     </row>
     <row r="13" spans="1:13" s="10" customFormat="1" ht="33.950000000000003" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B13" s="14"/>
       <c r="C13" s="14"/>
       <c r="D13" s="12"/>
       <c r="E13" s="12" t="s">
         <v>3</v>
       </c>
       <c r="F13" s="12" t="s">
-        <v>56</v>
+        <v>54</v>
       </c>
       <c r="G13" s="11"/>
       <c r="H13" s="11"/>
       <c r="I13" s="11"/>
       <c r="J13" s="11"/>
       <c r="K13" s="11"/>
       <c r="L13" s="11"/>
     </row>
-    <row r="14" spans="1:13" s="10" customFormat="1" ht="9.9499999999999993" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="14" spans="1:13" s="10" customFormat="1" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B14" s="14"/>
       <c r="C14" s="14"/>
       <c r="D14" s="12"/>
       <c r="E14" s="12"/>
       <c r="F14" s="12"/>
       <c r="G14" s="12"/>
       <c r="J14" s="12"/>
       <c r="K14" s="12"/>
       <c r="L14" s="12"/>
     </row>
     <row r="15" spans="1:13" s="10" customFormat="1" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B15" s="14"/>
       <c r="C15" s="14"/>
       <c r="D15" s="12" t="s">
         <v>2</v>
       </c>
-      <c r="E15" s="53" t="s">
+      <c r="E15" s="87" t="s">
         <v>40</v>
       </c>
-      <c r="F15" s="53"/>
-      <c r="G15" s="53"/>
+      <c r="F15" s="87"/>
+      <c r="G15" s="87"/>
       <c r="H15" s="11"/>
       <c r="I15" s="11"/>
       <c r="J15" s="11"/>
       <c r="K15" s="11"/>
       <c r="L15" s="11"/>
     </row>
     <row r="16" spans="1:13" s="10" customFormat="1" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B16" s="14"/>
       <c r="C16" s="14"/>
       <c r="D16" s="12"/>
       <c r="E16" s="12" t="s">
         <v>3</v>
       </c>
       <c r="F16" s="13" t="s">
         <v>50</v>
       </c>
       <c r="G16" s="13"/>
       <c r="H16" s="11"/>
       <c r="I16" s="11"/>
       <c r="J16" s="11"/>
       <c r="K16" s="11"/>
       <c r="L16" s="11"/>
     </row>
     <row r="17" spans="2:13" s="10" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B17" s="14"/>
       <c r="C17" s="14"/>
       <c r="D17" s="12"/>
       <c r="E17" s="12" t="s">
         <v>3</v>
       </c>
-      <c r="F17" s="49" t="s">
+      <c r="F17" s="83" t="s">
         <v>38</v>
       </c>
       <c r="G17" s="11"/>
       <c r="H17" s="11"/>
       <c r="I17" s="11"/>
       <c r="J17" s="11"/>
       <c r="K17" s="11"/>
       <c r="L17" s="11"/>
     </row>
     <row r="18" spans="2:13" s="10" customFormat="1" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B18" s="14"/>
       <c r="C18" s="14"/>
       <c r="D18" s="12"/>
       <c r="E18" s="40"/>
-      <c r="F18" s="49"/>
+      <c r="F18" s="83"/>
       <c r="G18" s="13"/>
       <c r="H18" s="11"/>
       <c r="I18" s="11"/>
       <c r="J18" s="11"/>
       <c r="K18" s="11"/>
       <c r="L18" s="11"/>
     </row>
     <row r="19" spans="2:13" ht="15.75" x14ac:dyDescent="0.25">
       <c r="B19" s="42"/>
       <c r="C19" s="14"/>
       <c r="D19" s="14"/>
       <c r="E19" s="40" t="s">
         <v>3</v>
       </c>
-      <c r="F19" s="54" t="s">
+      <c r="F19" s="88" t="s">
         <v>51</v>
       </c>
       <c r="G19" s="10"/>
     </row>
     <row r="20" spans="2:13" s="10" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B20" s="14"/>
       <c r="C20" s="14"/>
       <c r="D20" s="12"/>
       <c r="E20" s="40"/>
-      <c r="F20" s="54"/>
+      <c r="F20" s="88"/>
       <c r="G20" s="13"/>
       <c r="H20" s="11"/>
       <c r="I20" s="11"/>
       <c r="J20" s="11"/>
       <c r="K20" s="11"/>
       <c r="L20" s="11"/>
     </row>
     <row r="21" spans="2:13" s="10" customFormat="1" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B21" s="14"/>
       <c r="C21" s="14"/>
       <c r="D21" s="12"/>
       <c r="E21" s="12"/>
       <c r="F21" s="12"/>
       <c r="G21" s="11"/>
       <c r="H21" s="11"/>
       <c r="I21" s="11"/>
       <c r="J21" s="11"/>
       <c r="K21" s="11"/>
       <c r="L21" s="11"/>
     </row>
     <row r="22" spans="2:13" s="10" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B22" s="13" t="s">
         <v>1</v>
       </c>
-      <c r="C22" s="49" t="s">
-[...4 lines deleted...]
-      <c r="F22" s="49"/>
+      <c r="C22" s="83" t="s">
+        <v>55</v>
+      </c>
+      <c r="D22" s="83"/>
+      <c r="E22" s="83"/>
+      <c r="F22" s="83"/>
       <c r="G22" s="11"/>
       <c r="H22" s="11"/>
       <c r="I22" s="11"/>
       <c r="J22" s="11"/>
       <c r="K22" s="11"/>
       <c r="L22" s="11"/>
       <c r="M22" s="11"/>
     </row>
     <row r="23" spans="2:13" s="10" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B23" s="13"/>
       <c r="C23" s="12"/>
       <c r="D23" s="12"/>
       <c r="E23" s="12"/>
       <c r="F23" s="12"/>
       <c r="G23" s="11"/>
       <c r="H23" s="11"/>
       <c r="I23" s="11"/>
       <c r="J23" s="11"/>
       <c r="K23" s="11"/>
       <c r="L23" s="11"/>
       <c r="M23" s="11"/>
     </row>
     <row r="24" spans="2:13" s="10" customFormat="1" ht="18" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B24" s="13" t="s">
         <v>4</v>
       </c>
-      <c r="C24" s="49" t="s">
-[...4 lines deleted...]
-      <c r="F24" s="49"/>
+      <c r="C24" s="83" t="s">
+        <v>53</v>
+      </c>
+      <c r="D24" s="83"/>
+      <c r="E24" s="83"/>
+      <c r="F24" s="83"/>
       <c r="G24" s="11"/>
       <c r="H24" s="11"/>
       <c r="I24" s="11"/>
       <c r="J24" s="11"/>
       <c r="K24" s="11"/>
       <c r="L24" s="11"/>
       <c r="M24" s="11"/>
     </row>
     <row r="25" spans="2:13" s="10" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B25" s="13"/>
-      <c r="C25" s="49"/>
-[...2 lines deleted...]
-      <c r="F25" s="49"/>
+      <c r="C25" s="83"/>
+      <c r="D25" s="83"/>
+      <c r="E25" s="83"/>
+      <c r="F25" s="83"/>
       <c r="G25" s="11"/>
       <c r="H25" s="11"/>
       <c r="I25" s="11"/>
       <c r="J25" s="11"/>
       <c r="K25" s="11"/>
       <c r="L25" s="11"/>
       <c r="M25" s="11"/>
     </row>
     <row r="26" spans="2:13" s="10" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B26" s="13"/>
       <c r="C26" s="12"/>
       <c r="D26" s="12"/>
       <c r="E26" s="12"/>
       <c r="F26" s="12"/>
       <c r="G26" s="11"/>
       <c r="H26" s="11"/>
       <c r="I26" s="11"/>
       <c r="J26" s="11"/>
       <c r="K26" s="11"/>
       <c r="L26" s="11"/>
       <c r="M26" s="11"/>
     </row>
     <row r="27" spans="2:13" s="10" customFormat="1" ht="15.75" x14ac:dyDescent="0.25">
       <c r="B27" s="13" t="s">
         <v>28</v>
       </c>
-      <c r="C27" s="49" t="s">
+      <c r="C27" s="83" t="s">
         <v>52</v>
       </c>
-      <c r="D27" s="49"/>
-[...1 lines deleted...]
-      <c r="F27" s="49"/>
+      <c r="D27" s="83"/>
+      <c r="E27" s="83"/>
+      <c r="F27" s="83"/>
       <c r="G27" s="11"/>
       <c r="H27" s="11"/>
       <c r="I27" s="11"/>
       <c r="J27" s="11"/>
       <c r="K27" s="11"/>
       <c r="L27" s="11"/>
       <c r="M27" s="11"/>
     </row>
     <row r="28" spans="2:13" ht="18" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B28" s="14"/>
-      <c r="C28" s="49"/>
-[...2 lines deleted...]
-      <c r="F28" s="49"/>
+      <c r="C28" s="83"/>
+      <c r="D28" s="83"/>
+      <c r="E28" s="83"/>
+      <c r="F28" s="83"/>
       <c r="G28" s="44"/>
       <c r="H28" s="4"/>
       <c r="I28" s="4"/>
       <c r="J28" s="4"/>
       <c r="K28" s="4"/>
       <c r="L28" s="4"/>
     </row>
     <row r="29" spans="2:13" ht="15.75" x14ac:dyDescent="0.25">
       <c r="B29" s="42"/>
       <c r="C29" s="14"/>
       <c r="D29" s="14"/>
       <c r="E29" s="40" t="s">
         <v>3</v>
       </c>
       <c r="F29" s="45" t="s">
         <v>41</v>
       </c>
       <c r="G29" s="10"/>
     </row>
     <row r="30" spans="2:13" ht="15.75" x14ac:dyDescent="0.25">
       <c r="B30" s="43"/>
       <c r="C30" s="14"/>
       <c r="D30" s="14"/>
       <c r="E30" s="14"/>
       <c r="F30" s="10" t="s">
         <v>42</v>
       </c>
       <c r="G30" s="10"/>
     </row>
     <row r="31" spans="2:13" ht="15.75" x14ac:dyDescent="0.25">
       <c r="B31" s="43"/>
       <c r="C31" s="14"/>
       <c r="D31" s="14"/>
       <c r="E31" s="14"/>
       <c r="F31" s="42" t="s">
         <v>43</v>
       </c>
       <c r="G31" s="10"/>
     </row>
     <row r="32" spans="2:13" x14ac:dyDescent="0.25">
       <c r="B32" s="24"/>
     </row>
     <row r="33" spans="2:14" ht="15.75" x14ac:dyDescent="0.25">
       <c r="B33" s="23"/>
     </row>
     <row r="34" spans="2:14" x14ac:dyDescent="0.25">
       <c r="B34" s="24"/>
     </row>
     <row r="35" spans="2:14" ht="209.45" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B35" s="25"/>
-      <c r="F35" s="51"/>
-[...7 lines deleted...]
-      <c r="N35" s="51"/>
+      <c r="F35" s="85"/>
+      <c r="G35" s="85"/>
+      <c r="H35" s="85"/>
+      <c r="I35" s="85"/>
+      <c r="J35" s="85"/>
+      <c r="K35" s="85"/>
+      <c r="L35" s="85"/>
+      <c r="M35" s="85"/>
+      <c r="N35" s="85"/>
     </row>
   </sheetData>
-  <mergeCells count="14">
-    <mergeCell ref="F11:F12"/>
+  <mergeCells count="13">
     <mergeCell ref="C22:F22"/>
     <mergeCell ref="B1:F1"/>
     <mergeCell ref="F35:N35"/>
     <mergeCell ref="C3:F3"/>
     <mergeCell ref="E4:F4"/>
     <mergeCell ref="J4:L4"/>
     <mergeCell ref="C24:F25"/>
     <mergeCell ref="E9:G9"/>
     <mergeCell ref="E15:G15"/>
     <mergeCell ref="F17:F18"/>
     <mergeCell ref="E6:G6"/>
     <mergeCell ref="C27:F28"/>
     <mergeCell ref="F19:F20"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup orientation="portrait" horizontalDpi="1200" verticalDpi="1200" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{F73A46DF-4112-4798-90EE-03CFC8FC6F11}">
   <dimension ref="A1:J60"/>
   <sheetViews>
     <sheetView showGridLines="0" topLeftCell="A2" workbookViewId="0">
-      <selection activeCell="I46" sqref="I46"/>
+      <selection activeCell="D17" sqref="D17:G17"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="2.7109375" customWidth="1"/>
     <col min="2" max="2" width="4.7109375" customWidth="1"/>
     <col min="3" max="5" width="22.7109375" customWidth="1"/>
     <col min="6" max="6" width="1.7109375" customWidth="1"/>
     <col min="7" max="7" width="22.7109375" customWidth="1"/>
     <col min="8" max="8" width="2.85546875" customWidth="1"/>
     <col min="9" max="9" width="77.5703125" customWidth="1"/>
     <col min="10" max="10" width="17.42578125" hidden="1" customWidth="1"/>
     <col min="14" max="14" width="11" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10" ht="30" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A1" s="16"/>
-      <c r="B1" s="73" t="s">
+      <c r="B1" s="51" t="s">
         <v>9</v>
       </c>
-      <c r="C1" s="73"/>
-[...3 lines deleted...]
-      <c r="G1" s="73"/>
+      <c r="C1" s="51"/>
+      <c r="D1" s="51"/>
+      <c r="E1" s="51"/>
+      <c r="F1" s="51"/>
+      <c r="G1" s="51"/>
       <c r="H1" s="16"/>
       <c r="I1" s="1"/>
       <c r="J1" s="1"/>
     </row>
     <row r="2" spans="1:10" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A2" s="16"/>
       <c r="B2" s="16"/>
       <c r="C2" s="16"/>
       <c r="D2" s="16"/>
       <c r="E2" s="16"/>
       <c r="F2" s="16"/>
       <c r="G2" s="16"/>
       <c r="H2" s="16"/>
       <c r="I2" s="1"/>
       <c r="J2" s="1"/>
     </row>
     <row r="3" spans="1:10" ht="18.75" x14ac:dyDescent="0.3">
-      <c r="B3" s="86" t="s">
+      <c r="B3" s="52" t="s">
         <v>44</v>
       </c>
-      <c r="C3" s="86"/>
-[...3 lines deleted...]
-      <c r="G3" s="86"/>
+      <c r="C3" s="52"/>
+      <c r="D3" s="52"/>
+      <c r="E3" s="52"/>
+      <c r="F3" s="52"/>
+      <c r="G3" s="52"/>
     </row>
     <row r="4" spans="1:10" ht="5.0999999999999996" customHeight="1" x14ac:dyDescent="0.35">
       <c r="C4" s="6"/>
       <c r="D4" s="6"/>
       <c r="E4" s="6"/>
       <c r="F4" s="6"/>
       <c r="G4" s="6"/>
     </row>
     <row r="5" spans="1:10" x14ac:dyDescent="0.25">
-      <c r="B5" s="71" t="s">
+      <c r="B5" s="53" t="s">
         <v>5</v>
       </c>
-      <c r="C5" s="72"/>
-[...3 lines deleted...]
-      <c r="G5" s="78"/>
+      <c r="C5" s="54"/>
+      <c r="D5" s="55"/>
+      <c r="E5" s="56"/>
+      <c r="F5" s="56"/>
+      <c r="G5" s="57"/>
       <c r="H5" s="27"/>
     </row>
     <row r="6" spans="1:10" ht="5.0999999999999996" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B6" s="26"/>
       <c r="C6" s="26"/>
-      <c r="D6" s="79"/>
-[...2 lines deleted...]
-      <c r="G6" s="79"/>
+      <c r="D6" s="49"/>
+      <c r="E6" s="49"/>
+      <c r="F6" s="49"/>
+      <c r="G6" s="49"/>
     </row>
     <row r="7" spans="1:10" x14ac:dyDescent="0.25">
-      <c r="B7" s="74" t="s">
+      <c r="B7" s="58" t="s">
         <v>6</v>
       </c>
-      <c r="C7" s="75"/>
-[...3 lines deleted...]
-      <c r="G7" s="82"/>
+      <c r="C7" s="59"/>
+      <c r="D7" s="60"/>
+      <c r="E7" s="61"/>
+      <c r="F7" s="61"/>
+      <c r="G7" s="62"/>
     </row>
     <row r="8" spans="1:10" ht="5.0999999999999996" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B8" s="26"/>
       <c r="C8" s="26"/>
-      <c r="D8" s="79"/>
-[...2 lines deleted...]
-      <c r="G8" s="79"/>
+      <c r="D8" s="49"/>
+      <c r="E8" s="49"/>
+      <c r="F8" s="49"/>
+      <c r="G8" s="49"/>
     </row>
     <row r="9" spans="1:10" x14ac:dyDescent="0.25">
-      <c r="B9" s="71" t="s">
+      <c r="B9" s="53" t="s">
         <v>10</v>
       </c>
-      <c r="C9" s="72"/>
-[...3 lines deleted...]
-      <c r="G9" s="82"/>
+      <c r="C9" s="54"/>
+      <c r="D9" s="60"/>
+      <c r="E9" s="61"/>
+      <c r="F9" s="61"/>
+      <c r="G9" s="62"/>
     </row>
     <row r="10" spans="1:10" ht="5.0999999999999996" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B10" s="26"/>
       <c r="C10" s="26"/>
-      <c r="D10" s="79"/>
-[...2 lines deleted...]
-      <c r="G10" s="79"/>
+      <c r="D10" s="49"/>
+      <c r="E10" s="49"/>
+      <c r="F10" s="49"/>
+      <c r="G10" s="49"/>
     </row>
     <row r="11" spans="1:10" x14ac:dyDescent="0.25">
-      <c r="B11" s="71" t="s">
+      <c r="B11" s="53" t="s">
         <v>45</v>
       </c>
-      <c r="C11" s="72"/>
-[...3 lines deleted...]
-      <c r="G11" s="82"/>
+      <c r="C11" s="54"/>
+      <c r="D11" s="60"/>
+      <c r="E11" s="61"/>
+      <c r="F11" s="61"/>
+      <c r="G11" s="62"/>
     </row>
     <row r="12" spans="1:10" ht="5.0999999999999996" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B12" s="26"/>
       <c r="C12" s="26"/>
-      <c r="D12" s="79"/>
-[...2 lines deleted...]
-      <c r="G12" s="79"/>
+      <c r="D12" s="49"/>
+      <c r="E12" s="49"/>
+      <c r="F12" s="49"/>
+      <c r="G12" s="49"/>
     </row>
     <row r="13" spans="1:10" x14ac:dyDescent="0.25">
-      <c r="B13" s="71" t="s">
+      <c r="B13" s="53" t="s">
         <v>46</v>
       </c>
-      <c r="C13" s="72"/>
-[...3 lines deleted...]
-      <c r="G13" s="82"/>
+      <c r="C13" s="54"/>
+      <c r="D13" s="60"/>
+      <c r="E13" s="61"/>
+      <c r="F13" s="61"/>
+      <c r="G13" s="62"/>
     </row>
     <row r="14" spans="1:10" ht="5.0999999999999996" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B14" s="26"/>
       <c r="C14" s="26"/>
-      <c r="D14" s="79"/>
-[...2 lines deleted...]
-      <c r="G14" s="79"/>
+      <c r="D14" s="49"/>
+      <c r="E14" s="49"/>
+      <c r="F14" s="49"/>
+      <c r="G14" s="49"/>
     </row>
     <row r="15" spans="1:10" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="B15" s="71" t="s">
+      <c r="B15" s="53" t="s">
         <v>47</v>
       </c>
-      <c r="C15" s="72"/>
-[...3 lines deleted...]
-      <c r="G15" s="82"/>
+      <c r="C15" s="54"/>
+      <c r="D15" s="63"/>
+      <c r="E15" s="61"/>
+      <c r="F15" s="61"/>
+      <c r="G15" s="62"/>
     </row>
     <row r="16" spans="1:10" ht="5.0999999999999996" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B16" s="26"/>
       <c r="C16" s="26"/>
-      <c r="D16" s="79"/>
-[...2 lines deleted...]
-      <c r="G16" s="79"/>
+      <c r="D16" s="49"/>
+      <c r="E16" s="49"/>
+      <c r="F16" s="49"/>
+      <c r="G16" s="49"/>
     </row>
     <row r="17" spans="2:7" x14ac:dyDescent="0.25">
-      <c r="B17" s="71" t="s">
+      <c r="B17" s="53" t="s">
         <v>48</v>
       </c>
-      <c r="C17" s="72"/>
-[...3 lines deleted...]
-      <c r="G17" s="85"/>
+      <c r="C17" s="54"/>
+      <c r="D17" s="64"/>
+      <c r="E17" s="65"/>
+      <c r="F17" s="65"/>
+      <c r="G17" s="66"/>
     </row>
     <row r="18" spans="2:7" ht="15" customHeight="1" x14ac:dyDescent="0.35">
       <c r="C18" s="6"/>
       <c r="D18" s="6"/>
       <c r="E18" s="6"/>
       <c r="F18" s="6"/>
       <c r="G18" s="6"/>
     </row>
     <row r="19" spans="2:7" ht="15" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="B19" s="86" t="s">
+      <c r="B19" s="52" t="s">
         <v>13</v>
       </c>
-      <c r="C19" s="86"/>
-[...3 lines deleted...]
-      <c r="G19" s="86"/>
+      <c r="C19" s="52"/>
+      <c r="D19" s="52"/>
+      <c r="E19" s="52"/>
+      <c r="F19" s="52"/>
+      <c r="G19" s="52"/>
     </row>
     <row r="20" spans="2:7" ht="5.0999999999999996" customHeight="1" x14ac:dyDescent="0.35">
       <c r="C20" s="6"/>
       <c r="D20" s="6"/>
       <c r="E20" s="6"/>
       <c r="F20" s="6"/>
       <c r="G20" s="6"/>
     </row>
     <row r="21" spans="2:7" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B21" s="26" t="s">
         <v>29</v>
       </c>
       <c r="C21" s="26"/>
       <c r="D21" s="29"/>
       <c r="E21" s="29"/>
       <c r="F21" s="29"/>
       <c r="G21" s="29"/>
     </row>
     <row r="22" spans="2:7" ht="5.0999999999999996" customHeight="1" x14ac:dyDescent="0.25">
       <c r="C22" s="26"/>
       <c r="D22" s="29"/>
       <c r="E22" s="29"/>
       <c r="F22" s="29"/>
       <c r="G22" s="29"/>
     </row>
     <row r="23" spans="2:7" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="C23" s="17" t="s">
         <v>11</v>
       </c>
       <c r="D23" s="17" t="s">
         <v>7</v>
       </c>
-      <c r="E23" s="55" t="s">
+      <c r="E23" s="72" t="s">
         <v>20</v>
       </c>
-      <c r="F23" s="56"/>
-      <c r="G23" s="57"/>
+      <c r="F23" s="73"/>
+      <c r="G23" s="74"/>
     </row>
     <row r="24" spans="2:7" ht="15" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="C24" s="87"/>
+      <c r="C24" s="50"/>
       <c r="D24" s="30" t="s">
         <v>12</v>
       </c>
-      <c r="E24" s="58"/>
-[...1 lines deleted...]
-      <c r="G24" s="60"/>
+      <c r="E24" s="75"/>
+      <c r="F24" s="76"/>
+      <c r="G24" s="77"/>
     </row>
     <row r="25" spans="2:7" ht="15" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="C25" s="87"/>
+      <c r="C25" s="50"/>
       <c r="D25" s="30" t="s">
         <v>8</v>
       </c>
-      <c r="E25" s="58"/>
-[...1 lines deleted...]
-      <c r="G25" s="60"/>
+      <c r="E25" s="75"/>
+      <c r="F25" s="76"/>
+      <c r="G25" s="77"/>
     </row>
     <row r="26" spans="2:7" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="C26" s="19">
         <f xml:space="preserve"> SUM(C24:C25)</f>
         <v>0</v>
       </c>
       <c r="D26" s="18" t="s">
         <v>21</v>
       </c>
       <c r="E26" s="18"/>
       <c r="F26" s="18"/>
     </row>
     <row r="27" spans="2:7" ht="15" customHeight="1" x14ac:dyDescent="0.35">
       <c r="C27" s="6"/>
       <c r="D27" s="6"/>
       <c r="E27" s="6"/>
       <c r="F27" s="6"/>
       <c r="G27" s="6"/>
     </row>
     <row r="28" spans="2:7" ht="15" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="B28" s="86" t="s">
+      <c r="B28" s="52" t="s">
         <v>23</v>
       </c>
-      <c r="C28" s="86"/>
-[...3 lines deleted...]
-      <c r="G28" s="86"/>
+      <c r="C28" s="52"/>
+      <c r="D28" s="52"/>
+      <c r="E28" s="52"/>
+      <c r="F28" s="52"/>
+      <c r="G28" s="52"/>
     </row>
     <row r="29" spans="2:7" ht="5.0999999999999996" customHeight="1" x14ac:dyDescent="0.3">
       <c r="C29" s="15"/>
       <c r="D29" s="15"/>
       <c r="E29" s="15"/>
       <c r="F29" s="15"/>
       <c r="G29" s="15"/>
     </row>
     <row r="30" spans="2:7" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B30" t="s">
         <v>25</v>
       </c>
       <c r="C30" s="20"/>
       <c r="D30" s="31"/>
-      <c r="E30" s="61"/>
-[...1 lines deleted...]
-      <c r="G30" s="63"/>
+      <c r="E30" s="78"/>
+      <c r="F30" s="79"/>
+      <c r="G30" s="80"/>
     </row>
     <row r="31" spans="2:7" ht="5.0999999999999996" customHeight="1" x14ac:dyDescent="0.25">
       <c r="C31" s="26"/>
       <c r="D31" s="29"/>
       <c r="E31" s="29"/>
       <c r="F31" s="29"/>
       <c r="G31" s="29"/>
     </row>
     <row r="32" spans="2:7" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="C32" t="s">
         <v>34</v>
       </c>
       <c r="D32" s="32"/>
-      <c r="E32" s="70"/>
-[...1 lines deleted...]
-      <c r="G32" s="70"/>
+      <c r="E32" s="71"/>
+      <c r="F32" s="71"/>
+      <c r="G32" s="71"/>
     </row>
     <row r="33" spans="2:9" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="D33" s="28"/>
       <c r="E33" s="28"/>
       <c r="F33" s="28"/>
       <c r="G33" s="28"/>
     </row>
     <row r="34" spans="2:9" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B34" t="s">
         <v>15</v>
       </c>
       <c r="D34" s="31"/>
       <c r="E34" s="31"/>
       <c r="F34" s="31"/>
       <c r="G34" s="31"/>
     </row>
     <row r="35" spans="2:9" ht="5.0999999999999996" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B35" s="32"/>
       <c r="D35" s="28"/>
       <c r="E35" s="28"/>
       <c r="F35" s="28"/>
       <c r="G35" s="28"/>
     </row>
     <row r="36" spans="2:9" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B36" s="33" t="b">
         <v>0</v>
       </c>
       <c r="C36" t="s">
         <v>30</v>
       </c>
       <c r="D36" s="31"/>
       <c r="E36" s="31"/>
       <c r="F36" s="31"/>
       <c r="G36" s="31"/>
     </row>
     <row r="37" spans="2:9" ht="5.0999999999999996" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B37" s="32"/>
       <c r="D37" s="31"/>
       <c r="E37" s="31"/>
       <c r="F37" s="31"/>
       <c r="G37" s="31"/>
     </row>
     <row r="38" spans="2:9" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B38" s="33" t="b">
         <v>0</v>
       </c>
-      <c r="C38" s="68" t="s">
+      <c r="C38" s="69" t="s">
         <v>14</v>
       </c>
-      <c r="D38" s="68"/>
-[...2 lines deleted...]
-      <c r="G38" s="68"/>
+      <c r="D38" s="69"/>
+      <c r="E38" s="69"/>
+      <c r="F38" s="69"/>
+      <c r="G38" s="69"/>
     </row>
     <row r="39" spans="2:9" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B39" s="32"/>
-      <c r="C39" s="68"/>
-[...3 lines deleted...]
-      <c r="G39" s="68"/>
+      <c r="C39" s="69"/>
+      <c r="D39" s="69"/>
+      <c r="E39" s="69"/>
+      <c r="F39" s="69"/>
+      <c r="G39" s="69"/>
     </row>
     <row r="40" spans="2:9" ht="5.0999999999999996" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B40" s="32"/>
       <c r="D40" s="31"/>
       <c r="E40" s="31"/>
       <c r="F40" s="31"/>
       <c r="G40" s="31"/>
     </row>
     <row r="41" spans="2:9" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B41" s="33" t="b">
         <v>0</v>
       </c>
       <c r="C41" t="s">
         <v>18</v>
       </c>
       <c r="D41" s="31"/>
       <c r="E41" s="31"/>
       <c r="F41" s="31"/>
       <c r="G41" s="31"/>
     </row>
     <row r="42" spans="2:9" ht="15" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="C42" s="69"/>
-[...3 lines deleted...]
-      <c r="G42" s="69"/>
+      <c r="C42" s="70"/>
+      <c r="D42" s="70"/>
+      <c r="E42" s="70"/>
+      <c r="F42" s="70"/>
+      <c r="G42" s="70"/>
     </row>
     <row r="43" spans="2:9" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="D43" s="28"/>
       <c r="E43" s="28"/>
       <c r="F43" s="28"/>
       <c r="G43" s="28"/>
     </row>
     <row r="44" spans="2:9" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B44" t="s">
         <v>26</v>
       </c>
       <c r="D44" s="31"/>
       <c r="E44" s="31"/>
       <c r="F44" s="31"/>
       <c r="G44" s="31"/>
     </row>
     <row r="45" spans="2:9" ht="5.0999999999999996" customHeight="1" x14ac:dyDescent="0.25">
       <c r="D45" s="28"/>
       <c r="E45" s="28"/>
       <c r="F45" s="28"/>
       <c r="G45" s="28"/>
     </row>
     <row r="46" spans="2:9" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B46" s="33" t="b">
         <v>0</v>
@@ -3126,267 +2526,269 @@
       <c r="F46" s="31"/>
       <c r="G46" s="31"/>
     </row>
     <row r="47" spans="2:9" ht="5.0999999999999996" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B47" s="32"/>
       <c r="D47" s="31"/>
       <c r="E47" s="31"/>
       <c r="F47" s="31"/>
       <c r="G47" s="31"/>
     </row>
     <row r="48" spans="2:9" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B48" s="33" t="b">
         <v>0</v>
       </c>
       <c r="C48" s="34" t="s">
         <v>22</v>
       </c>
       <c r="D48" s="34"/>
       <c r="E48" s="34"/>
       <c r="F48" s="34"/>
       <c r="G48" s="34"/>
       <c r="I48" s="5"/>
     </row>
     <row r="49" spans="2:10" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B49" s="32"/>
-      <c r="C49" s="65" t="s">
+      <c r="C49" s="82" t="s">
         <v>24</v>
       </c>
-      <c r="D49" s="65"/>
-[...1 lines deleted...]
-      <c r="F49" s="65"/>
+      <c r="D49" s="82"/>
+      <c r="E49" s="82"/>
+      <c r="F49" s="82"/>
       <c r="G49" s="35"/>
       <c r="H49" s="5"/>
       <c r="I49" s="5"/>
       <c r="J49" s="22"/>
     </row>
     <row r="50" spans="2:10" ht="5.0999999999999996" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B50" s="32"/>
       <c r="C50" s="36"/>
       <c r="D50" s="36"/>
       <c r="E50" s="36"/>
       <c r="F50" s="36"/>
       <c r="G50" s="36"/>
     </row>
     <row r="51" spans="2:10" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B51" s="33" t="b">
         <v>0</v>
       </c>
       <c r="C51" s="36" t="s">
         <v>32</v>
       </c>
       <c r="D51" s="36"/>
       <c r="E51" s="36"/>
       <c r="F51" s="36"/>
       <c r="G51" s="36"/>
     </row>
     <row r="52" spans="2:10" ht="5.0999999999999996" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B52" s="32"/>
       <c r="D52" s="31"/>
       <c r="E52" s="31"/>
       <c r="F52" s="31"/>
       <c r="G52" s="31"/>
     </row>
     <row r="53" spans="2:10" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B53" s="33" t="b">
         <v>0</v>
       </c>
-      <c r="C53" s="64" t="s">
+      <c r="C53" s="81" t="s">
         <v>33</v>
       </c>
-      <c r="D53" s="64"/>
-[...2 lines deleted...]
-      <c r="G53" s="64"/>
+      <c r="D53" s="81"/>
+      <c r="E53" s="81"/>
+      <c r="F53" s="81"/>
+      <c r="G53" s="81"/>
     </row>
     <row r="54" spans="2:10" x14ac:dyDescent="0.25">
-      <c r="C54" s="64"/>
-[...3 lines deleted...]
-      <c r="G54" s="64"/>
+      <c r="C54" s="81"/>
+      <c r="D54" s="81"/>
+      <c r="E54" s="81"/>
+      <c r="F54" s="81"/>
+      <c r="G54" s="81"/>
     </row>
     <row r="55" spans="2:10" ht="37.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="C55" s="37"/>
       <c r="D55" s="37"/>
       <c r="E55" s="37"/>
       <c r="G55" s="37"/>
     </row>
     <row r="56" spans="2:10" s="46" customFormat="1" ht="12" x14ac:dyDescent="0.2">
       <c r="C56" s="47" t="s">
         <v>16</v>
       </c>
       <c r="G56" s="48" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="57" spans="2:10" ht="5.0999999999999996" customHeight="1" x14ac:dyDescent="0.25">
       <c r="C57" s="21"/>
     </row>
     <row r="58" spans="2:10" ht="15" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="C58" s="66"/>
-      <c r="D58" s="66"/>
+      <c r="C58" s="67"/>
+      <c r="D58" s="67"/>
       <c r="E58" s="38"/>
       <c r="F58" s="38"/>
     </row>
     <row r="59" spans="2:10" ht="5.0999999999999996" customHeight="1" x14ac:dyDescent="0.25">
       <c r="C59" s="31"/>
       <c r="D59" s="31"/>
       <c r="E59" s="31"/>
       <c r="F59" s="31"/>
       <c r="G59" s="31"/>
     </row>
     <row r="60" spans="2:10" x14ac:dyDescent="0.25">
-      <c r="C60" s="67"/>
-      <c r="D60" s="67"/>
+      <c r="C60" s="68"/>
+      <c r="D60" s="68"/>
       <c r="E60" s="39"/>
       <c r="F60" s="39"/>
     </row>
   </sheetData>
   <mergeCells count="29">
+    <mergeCell ref="E23:G23"/>
+    <mergeCell ref="E24:G24"/>
+    <mergeCell ref="E25:G25"/>
+    <mergeCell ref="E30:G30"/>
+    <mergeCell ref="C53:G54"/>
+    <mergeCell ref="C49:F49"/>
+    <mergeCell ref="C58:D58"/>
+    <mergeCell ref="C60:D60"/>
+    <mergeCell ref="B28:G28"/>
+    <mergeCell ref="C38:G39"/>
+    <mergeCell ref="C42:G42"/>
+    <mergeCell ref="E32:G32"/>
+    <mergeCell ref="B15:C15"/>
+    <mergeCell ref="D15:G15"/>
+    <mergeCell ref="B17:C17"/>
+    <mergeCell ref="D17:G17"/>
+    <mergeCell ref="B19:G19"/>
+    <mergeCell ref="B9:C9"/>
+    <mergeCell ref="D9:G9"/>
+    <mergeCell ref="B11:C11"/>
+    <mergeCell ref="D11:G11"/>
+    <mergeCell ref="B13:C13"/>
+    <mergeCell ref="D13:G13"/>
     <mergeCell ref="B1:G1"/>
     <mergeCell ref="B3:G3"/>
     <mergeCell ref="B5:C5"/>
     <mergeCell ref="D5:G5"/>
     <mergeCell ref="B7:C7"/>
     <mergeCell ref="D7:G7"/>
-    <mergeCell ref="B9:C9"/>
-[...21 lines deleted...]
-    <mergeCell ref="C49:F49"/>
   </mergeCells>
   <conditionalFormatting sqref="B36 B38 B41">
-    <cfRule type="expression" dxfId="31" priority="8">
+    <cfRule type="expression" dxfId="15" priority="8">
       <formula>COUNTIF($B$36:$B$41, TRUE)&lt;&gt;1</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="B46 B48 B51 B53">
-    <cfRule type="expression" dxfId="16" priority="4">
+    <cfRule type="expression" dxfId="14" priority="4">
       <formula>COUNTIF($B$46:$B$53, TRUE)=0</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="C24:C25">
-    <cfRule type="containsBlanks" dxfId="30" priority="1">
+    <cfRule type="containsBlanks" dxfId="13" priority="1">
       <formula>LEN(TRIM(C24))=0</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="C58">
-    <cfRule type="containsBlanks" dxfId="29" priority="40">
+    <cfRule type="containsBlanks" dxfId="12" priority="40">
       <formula>LEN(TRIM(C58))=0</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="C60">
-    <cfRule type="containsBlanks" dxfId="28" priority="39">
+    <cfRule type="containsBlanks" dxfId="11" priority="39">
       <formula>LEN(TRIM(C60))=0</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="C42:G42">
-    <cfRule type="expression" dxfId="27" priority="9">
+    <cfRule type="expression" dxfId="10" priority="9">
       <formula>AND(B41=TRUE, C42="")</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="D5:F5 D7:F7">
-    <cfRule type="containsBlanks" dxfId="26" priority="50">
+    <cfRule type="containsBlanks" dxfId="9" priority="50">
       <formula>LEN(TRIM(D5))=0</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="D9:F9">
-    <cfRule type="containsBlanks" dxfId="25" priority="46">
+    <cfRule type="containsBlanks" dxfId="8" priority="46">
       <formula>LEN(TRIM(D9))=0</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="D11:F11">
-    <cfRule type="containsBlanks" dxfId="24" priority="49">
+    <cfRule type="containsBlanks" dxfId="7" priority="49">
       <formula>LEN(TRIM(D11))=0</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="D13:F13">
-    <cfRule type="containsBlanks" dxfId="23" priority="42">
+    <cfRule type="containsBlanks" dxfId="6" priority="42">
       <formula>LEN(TRIM(D13))=0</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="D15:F15">
-    <cfRule type="containsBlanks" dxfId="22" priority="45">
+    <cfRule type="containsBlanks" dxfId="5" priority="45">
       <formula>LEN(TRIM(D15))=0</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="D17:F17">
-    <cfRule type="containsBlanks" dxfId="21" priority="48">
+    <cfRule type="containsBlanks" dxfId="4" priority="48">
       <formula>LEN(TRIM(D17))=0</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="E30">
-    <cfRule type="containsBlanks" dxfId="20" priority="16">
+    <cfRule type="containsBlanks" dxfId="3" priority="16">
       <formula>LEN(TRIM(E30))=0</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="E25:G25">
-    <cfRule type="expression" dxfId="19" priority="25">
+    <cfRule type="expression" dxfId="2" priority="25">
       <formula>AND(OR(ISBLANK(C25),C25&gt;0),E25="")</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="E32:G32">
-    <cfRule type="containsBlanks" dxfId="18" priority="3">
+    <cfRule type="containsBlanks" dxfId="1" priority="3">
       <formula>LEN(TRIM(E32))=0</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="G49">
-    <cfRule type="expression" dxfId="17" priority="6">
+    <cfRule type="expression" dxfId="0" priority="6">
       <formula>AND(B48=TRUE, G49="")</formula>
     </cfRule>
   </conditionalFormatting>
-  <dataValidations xWindow="389" yWindow="860" count="5">
+  <dataValidations xWindow="365" yWindow="664" count="7">
     <dataValidation allowBlank="1" showInputMessage="1" showErrorMessage="1" promptTitle="Required Input" prompt="Enter Name of Signatory" sqref="C58:F58" xr:uid="{BFF87ADA-19E7-4F3B-90DB-B31C826C388D}"/>
     <dataValidation allowBlank="1" showInputMessage="1" showErrorMessage="1" promptTitle="Required Input" prompt="Enter Title of Signatory" sqref="C60:F60" xr:uid="{BF262F95-8451-4FEE-930F-F7B414130472}"/>
     <dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="J49" xr:uid="{33729796-0333-4A3A-ABF9-DFF2815D77A9}">
       <formula1>"A cash security deposit, A letter of credit security deposit, Both cash and letter of credit security deposits"</formula1>
     </dataValidation>
     <dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="G49" xr:uid="{906292C7-91CA-4B9D-B0B3-806A2EBEF9A4}">
       <formula1>"Yes, No"</formula1>
     </dataValidation>
     <dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="E32:G32" xr:uid="{83E69B46-FB14-4745-BC0C-BC9DF2C4DBAC}">
       <formula1>"cash security deposit, letter of credit security deposit, both cash and letter of credit security deposits"</formula1>
     </dataValidation>
+    <dataValidation allowBlank="1" showInputMessage="1" showErrorMessage="1" promptTitle="Input Required" prompt="Enter the total LOC balance held by the ministry or enter $0.00 if not applicable." sqref="C25" xr:uid="{36EE88A3-5E5E-42DF-81A1-051FB5300D4D}"/>
+    <dataValidation allowBlank="1" showInputMessage="1" showErrorMessage="1" promptTitle="Input Required" prompt="Enter the total cash balance held by the ministry or enter $0.00 if not applicable." sqref="C24" xr:uid="{23EFC19F-F7CB-4EFF-9D2D-760BF7495942}"/>
   </dataValidations>
   <pageMargins left="0.25" right="0.25" top="0.25" bottom="0.5" header="0" footer="0.3"/>
   <pageSetup orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docMetadata/LabelInfo.xml><?xml version="1.0" encoding="utf-8"?>
 <clbl:labelList xmlns:clbl="http://schemas.microsoft.com/office/2020/mipLabelMetadata">
   <clbl:label id="{9715e697-1c31-4156-8581-01c5d1e29c65}" enabled="1" method="Standard" siteId="{cf4e8a24-641b-40d2-905e-9a328b644fab}" contentBits="0" removed="0"/>
 </clbl:labelList>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>2</vt:i4>
       </vt:variant>