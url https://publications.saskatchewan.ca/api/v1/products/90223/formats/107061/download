--- v0 (2026-07-27)
+++ v1 (2026-10-27)
@@ -1,51 +1,52 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
+  <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:p w14:paraId="4EE965AD" w14:textId="77777777" w:rsidR="0033676C" w:rsidRPr="00C45084" w:rsidRDefault="0033676C" w:rsidP="0090579A">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:cs="Calibri-Bold"/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C45084">
         <w:rPr>
           <w:rFonts w:cs="Calibri-Bold"/>
           <w:bCs/>
           <w:highlight w:val="yellow"/>
         </w:rPr>
         <w:t>Must be printed on the issuing Financial Institution</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Calibri-Bold"/>
           <w:bCs/>
@@ -104,241 +105,275 @@
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:cs="Calibri-Bold"/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="6021"/>
+        <w:gridCol w:w="5580"/>
+        <w:gridCol w:w="4667"/>
         <w:gridCol w:w="22"/>
-        <w:gridCol w:w="4667"/>
       </w:tblGrid>
-      <w:tr w:rsidR="003D7F61" w:rsidRPr="004F4E1C" w14:paraId="645B8055" w14:textId="77777777" w:rsidTr="00204955">
+      <w:tr w:rsidR="003D7F61" w:rsidRPr="004F4E1C" w14:paraId="645B8055" w14:textId="77777777" w:rsidTr="00F577B1">
         <w:trPr>
           <w:trHeight w:val="288"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="6021" w:type="dxa"/>
+            <w:tcW w:w="5580" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="52C402EF" w14:textId="77777777" w:rsidR="003D7F61" w:rsidRPr="004F4E1C" w:rsidRDefault="003D7F61" w:rsidP="00566BB0">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:rPr>
                 <w:rFonts w:cs="Calibri-Bold"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004F4E1C">
               <w:rPr>
                 <w:rFonts w:cs="Calibri-Bold"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>Issuing Financial Institution:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4689" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w14:paraId="44B16424" w14:textId="77777777" w:rsidR="003D7F61" w:rsidRPr="004F4E1C" w:rsidRDefault="00322084" w:rsidP="00204955">
+          <w:p w14:paraId="44B16424" w14:textId="403C0712" w:rsidR="003D7F61" w:rsidRPr="004F4E1C" w:rsidRDefault="00322084" w:rsidP="00204955">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:ind w:right="-1061"/>
               <w:rPr>
                 <w:rFonts w:cs="Calibri-Bold"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004F4E1C">
               <w:rPr>
                 <w:rFonts w:cs="Calibri-Bold"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
-              <w:t xml:space="preserve">Letter of Credit No: </w:t>
-[...1 lines deleted...]
-            <w:r w:rsidRPr="004F4E1C">
+              <w:t>Letter of Credit No:</w:t>
+            </w:r>
+            <w:r w:rsidR="00305473">
               <w:rPr>
                 <w:rFonts w:cs="Calibri-Bold"/>
                 <w:b/>
                 <w:bCs/>
-                <w:highlight w:val="yellow"/>
-[...1 lines deleted...]
-              <w:t>Bank to provide</w:t>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="006933BA" w:rsidRPr="00F577B1">
+              <w:rPr>
+                <w:rFonts w:cs="Calibri-Bold"/>
+                <w:b/>
+                <w:bCs/>
+                <w:highlight w:val="yellow"/>
+              </w:rPr>
+              <w:t>M</w:t>
+            </w:r>
+            <w:r w:rsidR="00BB05F6">
+              <w:rPr>
+                <w:rFonts w:cs="Calibri-Bold"/>
+                <w:b/>
+                <w:bCs/>
+                <w:highlight w:val="yellow"/>
+              </w:rPr>
+              <w:t>UST MATCH ORIGINAL LOC</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00AF4B07" w:rsidRPr="004F4E1C" w14:paraId="4081FFE7" w14:textId="77777777" w:rsidTr="00204955">
+      <w:tr w:rsidR="00AF4B07" w:rsidRPr="004F4E1C" w14:paraId="4081FFE7" w14:textId="77777777" w:rsidTr="00F577B1">
         <w:trPr>
           <w:trHeight w:val="277"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="6021" w:type="dxa"/>
+            <w:tcW w:w="5580" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="2557331E" w14:textId="77777777" w:rsidR="00AF4B07" w:rsidRPr="004F4E1C" w:rsidRDefault="00AF4B07" w:rsidP="00C5388B">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:highlight w:val="yellow"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004F4E1C">
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:highlight w:val="yellow"/>
               </w:rPr>
               <w:t>Bank Name</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4689" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
           <w:p w14:paraId="1D50D181" w14:textId="77777777" w:rsidR="00AF4B07" w:rsidRPr="004F4E1C" w:rsidRDefault="00AF4B07" w:rsidP="00C5388B">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:rPr>
                 <w:rFonts w:cs="Calibri-Bold"/>
                 <w:bCs/>
                 <w:highlight w:val="yellow"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00AF4B07" w:rsidRPr="004F4E1C" w14:paraId="3C202AE4" w14:textId="77777777" w:rsidTr="00204955">
+      <w:tr w:rsidR="00AF4B07" w:rsidRPr="004F4E1C" w14:paraId="3C202AE4" w14:textId="77777777" w:rsidTr="00F577B1">
         <w:trPr>
           <w:trHeight w:val="277"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="6021" w:type="dxa"/>
+            <w:tcW w:w="5580" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="56432A0B" w14:textId="77777777" w:rsidR="00AF4B07" w:rsidRPr="004F4E1C" w:rsidRDefault="00AF4B07" w:rsidP="00C5388B">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:highlight w:val="yellow"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004F4E1C">
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:highlight w:val="yellow"/>
               </w:rPr>
               <w:t>Branch Transit #</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4689" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w14:paraId="69B0BBC4" w14:textId="77777777" w:rsidR="00AF4B07" w:rsidRPr="004F4E1C" w:rsidRDefault="00204955" w:rsidP="00204955">
+          <w:p w14:paraId="69B0BBC4" w14:textId="677B8C4B" w:rsidR="00AF4B07" w:rsidRPr="004F4E1C" w:rsidRDefault="00204955" w:rsidP="00204955">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:rPr>
                 <w:rFonts w:cs="Calibri-Bold"/>
                 <w:bCs/>
                 <w:highlight w:val="yellow"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004F4E1C">
               <w:rPr>
                 <w:rFonts w:cs="Calibri-Bold"/>
                 <w:bCs/>
               </w:rPr>
               <w:t>Date of Issue:</w:t>
             </w:r>
             <w:r w:rsidRPr="004F4E1C">
               <w:rPr>
                 <w:rFonts w:cs="Calibri-Bold"/>
                 <w:bCs/>
                 <w:highlight w:val="yellow"/>
               </w:rPr>
-              <w:t xml:space="preserve"> Month DD, YYYY</w:t>
-[...1 lines deleted...]
-            <w:r w:rsidRPr="004F4E1C">
+              <w:t xml:space="preserve"> Month DD, YYY</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F577B1">
               <w:rPr>
                 <w:rFonts w:cs="Calibri-Bold"/>
                 <w:bCs/>
+                <w:highlight w:val="yellow"/>
+              </w:rPr>
+              <w:t>Y</w:t>
+            </w:r>
+            <w:r w:rsidR="00F577B1" w:rsidRPr="00F577B1">
+              <w:rPr>
+                <w:rFonts w:cs="Calibri-Bold"/>
+                <w:bCs/>
+                <w:highlight w:val="yellow"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> (original LOC)</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F577B1">
+              <w:rPr>
+                <w:rFonts w:cs="Calibri-Bold"/>
+                <w:bCs/>
+                <w:color w:val="EE0000"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00AF4B07" w:rsidRPr="004F4E1C" w14:paraId="046FD6E2" w14:textId="77777777" w:rsidTr="00204955">
+      <w:tr w:rsidR="00AF4B07" w:rsidRPr="00F577B1" w14:paraId="046FD6E2" w14:textId="77777777" w:rsidTr="00F577B1">
         <w:trPr>
           <w:trHeight w:val="817"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="6021" w:type="dxa"/>
+            <w:tcW w:w="5580" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="391A3AC1" w14:textId="77777777" w:rsidR="00AF4B07" w:rsidRPr="004F4E1C" w:rsidRDefault="00AF4B07" w:rsidP="00C5388B">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:highlight w:val="yellow"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004F4E1C">
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:highlight w:val="yellow"/>
               </w:rPr>
               <w:t>Branch Street Address or PO Box</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="3E4CD45B" w14:textId="77777777" w:rsidR="00AF4B07" w:rsidRPr="004F4E1C" w:rsidRDefault="00AF4B07" w:rsidP="00C5388B">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:rPr>
@@ -384,347 +419,410 @@
           </w:p>
           <w:p w14:paraId="663109A2" w14:textId="77777777" w:rsidR="004F4E1C" w:rsidRPr="004F4E1C" w:rsidRDefault="004F4E1C" w:rsidP="00C5388B">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:highlight w:val="yellow"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004F4E1C">
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:highlight w:val="yellow"/>
               </w:rPr>
               <w:t>Contact Phone Number</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4689" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w14:paraId="024B6731" w14:textId="77777777" w:rsidR="004F4E1C" w:rsidRPr="004F4E1C" w:rsidRDefault="004F4E1C" w:rsidP="004F4E1C">
-[...13 lines deleted...]
-              <w:adjustRightInd w:val="0"/>
+          <w:p w14:paraId="024B6731" w14:textId="77777777" w:rsidR="004F4E1C" w:rsidRPr="00F577B1" w:rsidRDefault="004F4E1C" w:rsidP="004F4E1C">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:cs="Calibri"/>
+                <w:highlight w:val="yellow"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="21C28663" w14:textId="1EE9AEED" w:rsidR="004F4E1C" w:rsidRPr="00F577B1" w:rsidRDefault="004F4E1C" w:rsidP="00F577B1">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:ind w:right="-730"/>
               <w:rPr>
                 <w:rFonts w:cs="Calibri-Bold"/>
                 <w:bCs/>
-              </w:rPr>
-[...1 lines deleted...]
-            <w:r w:rsidRPr="004F4E1C">
+                <w:highlight w:val="yellow"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F577B1">
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
               </w:rPr>
               <w:t xml:space="preserve">Amendment Date: </w:t>
             </w:r>
-            <w:r w:rsidRPr="004F4E1C">
+            <w:r w:rsidRPr="00F577B1">
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:highlight w:val="yellow"/>
               </w:rPr>
               <w:t>Month DD, YYYY</w:t>
             </w:r>
-          </w:p>
-          <w:p w14:paraId="3EAA57AA" w14:textId="77777777" w:rsidR="004F4E1C" w:rsidRPr="004F4E1C" w:rsidRDefault="004F4E1C" w:rsidP="004F4E1C">
+            <w:r w:rsidR="00F577B1" w:rsidRPr="00F577B1">
+              <w:rPr>
+                <w:rFonts w:cs="Calibri"/>
+                <w:highlight w:val="yellow"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> (amended LOC)</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3EAA57AA" w14:textId="0499E71E" w:rsidR="004F4E1C" w:rsidRPr="00F577B1" w:rsidRDefault="004F4E1C" w:rsidP="004F4E1C">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:rPr>
                 <w:rFonts w:cs="Calibri-Bold"/>
                 <w:bCs/>
-              </w:rPr>
-[...1 lines deleted...]
-            <w:r w:rsidRPr="004F4E1C">
+                <w:highlight w:val="yellow"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F577B1">
               <w:rPr>
                 <w:rFonts w:cs="Calibri-Bold"/>
                 <w:bCs/>
               </w:rPr>
-              <w:t xml:space="preserve">Amendment </w:t>
-[...1 lines deleted...]
-            <w:r w:rsidRPr="004F4E1C">
+              <w:t>Amendment #</w:t>
+            </w:r>
+            <w:r w:rsidR="00F577B1">
               <w:rPr>
                 <w:rFonts w:cs="Calibri-Bold"/>
                 <w:bCs/>
-                <w:highlight w:val="yellow"/>
-[...8 lines deleted...]
-              <w:adjustRightInd w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve">: </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F577B1">
               <w:rPr>
                 <w:rFonts w:cs="Calibri-Bold"/>
+                <w:bCs/>
+                <w:highlight w:val="yellow"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+            <w:r w:rsidR="00F577B1">
+              <w:rPr>
+                <w:rFonts w:cs="Calibri-Bold"/>
+                <w:bCs/>
+                <w:highlight w:val="yellow"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:r w:rsidR="000F6F47">
+              <w:rPr>
+                <w:rFonts w:cs="Calibri-Bold"/>
+                <w:bCs/>
+                <w:highlight w:val="yellow"/>
+              </w:rPr>
+              <w:t>2,</w:t>
+            </w:r>
+            <w:r w:rsidR="00F577B1">
+              <w:rPr>
+                <w:rFonts w:cs="Calibri-Bold"/>
+                <w:bCs/>
+                <w:highlight w:val="yellow"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> etc</w:t>
+            </w:r>
+            <w:r w:rsidR="00197EEB">
+              <w:rPr>
+                <w:rFonts w:cs="Calibri-Bold"/>
+                <w:bCs/>
+                <w:highlight w:val="yellow"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> applicable amendment #</w:t>
+            </w:r>
+            <w:r w:rsidR="00F577B1">
+              <w:rPr>
+                <w:rFonts w:cs="Calibri-Bold"/>
+                <w:bCs/>
+                <w:highlight w:val="yellow"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="27F1DB1E" w14:textId="77777777" w:rsidR="004F4E1C" w:rsidRPr="00F577B1" w:rsidRDefault="004F4E1C" w:rsidP="004F4E1C">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:cs="Calibri-Bold"/>
+                <w:highlight w:val="yellow"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="003D7F61" w:rsidRPr="004F4E1C" w14:paraId="00B040FB" w14:textId="77777777" w:rsidTr="00204955">
+      <w:tr w:rsidR="003D7F61" w:rsidRPr="004F4E1C" w14:paraId="00B040FB" w14:textId="77777777" w:rsidTr="00F577B1">
         <w:trPr>
           <w:trHeight w:val="555"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="6021" w:type="dxa"/>
+            <w:tcW w:w="5580" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="51934C6E" w14:textId="77777777" w:rsidR="004F4E1C" w:rsidRPr="004F4E1C" w:rsidRDefault="004F4E1C" w:rsidP="004F4E1C">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004F4E1C">
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:highlight w:val="yellow"/>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
               <w:t>Contact Email</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="1AE7F7DF" w14:textId="77777777" w:rsidR="00AF4B07" w:rsidRPr="004F4E1C" w:rsidRDefault="00AF4B07" w:rsidP="0090579A">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4689" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
           <w:p w14:paraId="501CECAB" w14:textId="77777777" w:rsidR="003D7F61" w:rsidRPr="004F4E1C" w:rsidRDefault="003D7F61" w:rsidP="004F4E1C">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:rPr>
                 <w:rFonts w:cs="Calibri-Bold"/>
                 <w:bCs/>
                 <w:highlight w:val="yellow"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="003D7F61" w:rsidRPr="004F4E1C" w14:paraId="6A5A92B5" w14:textId="77777777" w:rsidTr="00D82DA7">
+      <w:tr w:rsidR="003D7F61" w:rsidRPr="004F4E1C" w14:paraId="6A5A92B5" w14:textId="77777777" w:rsidTr="00F577B1">
         <w:trPr>
+          <w:gridAfter w:val="1"/>
+          <w:wAfter w:w="22" w:type="dxa"/>
           <w:trHeight w:val="234"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="6043" w:type="dxa"/>
-            <w:gridSpan w:val="2"/>
+            <w:tcW w:w="5580" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="04B97D08" w14:textId="77777777" w:rsidR="003D7F61" w:rsidRPr="004F4E1C" w:rsidRDefault="003D7F61" w:rsidP="00566BB0">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:rPr>
                 <w:rFonts w:cs="Calibri-Bold"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004F4E1C">
               <w:rPr>
                 <w:rFonts w:cs="Calibri-Bold"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>Applicant: (licensee for which security is required)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4667" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="5AFE56F3" w14:textId="77777777" w:rsidR="003D7F61" w:rsidRPr="004F4E1C" w:rsidRDefault="003D7F61" w:rsidP="00566BB0">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:rPr>
                 <w:rFonts w:cs="Calibri-Bold"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004F4E1C">
               <w:rPr>
                 <w:rFonts w:cs="Calibri-Bold"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>Beneficiary:</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00AF4B07" w:rsidRPr="004F4E1C" w14:paraId="1B1BD72E" w14:textId="77777777" w:rsidTr="00D82DA7">
+      <w:tr w:rsidR="00AF4B07" w:rsidRPr="004F4E1C" w14:paraId="1B1BD72E" w14:textId="77777777" w:rsidTr="00F577B1">
         <w:trPr>
+          <w:gridAfter w:val="1"/>
+          <w:wAfter w:w="22" w:type="dxa"/>
           <w:trHeight w:val="243"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="6043" w:type="dxa"/>
-            <w:gridSpan w:val="2"/>
+            <w:tcW w:w="5580" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="2FBB0FF5" w14:textId="77777777" w:rsidR="00AF4B07" w:rsidRPr="004F4E1C" w:rsidRDefault="00AF4B07" w:rsidP="00C5388B">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:highlight w:val="yellow"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004F4E1C">
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:highlight w:val="yellow"/>
               </w:rPr>
               <w:t>Licensee Legal Name (must match IRIS)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4667" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="365FFA8E" w14:textId="77777777" w:rsidR="00AF4B07" w:rsidRPr="009A1841" w:rsidRDefault="00AF4B07" w:rsidP="00566BB0">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="009A1841">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:bCs/>
               </w:rPr>
               <w:t>Minister of Finance</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00AF4B07" w:rsidRPr="004F4E1C" w14:paraId="175B084A" w14:textId="77777777" w:rsidTr="00D82DA7">
+      <w:tr w:rsidR="00AF4B07" w:rsidRPr="004F4E1C" w14:paraId="175B084A" w14:textId="77777777" w:rsidTr="00F577B1">
         <w:trPr>
+          <w:gridAfter w:val="1"/>
+          <w:wAfter w:w="22" w:type="dxa"/>
           <w:trHeight w:val="277"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="6043" w:type="dxa"/>
-            <w:gridSpan w:val="2"/>
+            <w:tcW w:w="5580" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="161ABF07" w14:textId="77777777" w:rsidR="00AF4B07" w:rsidRPr="004F4E1C" w:rsidRDefault="00AF4B07" w:rsidP="00C5388B">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:highlight w:val="yellow"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004F4E1C">
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:highlight w:val="yellow"/>
               </w:rPr>
               <w:t>Licensee Street Address or PO Box (must match as IRIS)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4667" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="1B1F35AE" w14:textId="77777777" w:rsidR="00AF4B07" w:rsidRPr="009A1841" w:rsidRDefault="00AF4B07" w:rsidP="00566BB0">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="009A1841">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:bCs/>
               </w:rPr>
               <w:t>The Oil and Gas Orphan Fund</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00AF4B07" w:rsidRPr="004F4E1C" w14:paraId="010BC9AC" w14:textId="77777777" w:rsidTr="00204955">
+      <w:tr w:rsidR="00AF4B07" w:rsidRPr="004F4E1C" w14:paraId="010BC9AC" w14:textId="77777777" w:rsidTr="00F577B1">
         <w:trPr>
+          <w:gridAfter w:val="1"/>
+          <w:wAfter w:w="22" w:type="dxa"/>
           <w:trHeight w:val="814"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="6043" w:type="dxa"/>
-            <w:gridSpan w:val="2"/>
+            <w:tcW w:w="5580" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="1A59BB94" w14:textId="77777777" w:rsidR="00AF4B07" w:rsidRPr="004F4E1C" w:rsidRDefault="00AF4B07" w:rsidP="00C5388B">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:highlight w:val="yellow"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004F4E1C">
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:highlight w:val="yellow"/>
               </w:rPr>
               <w:t>City/Town, Province  Postal Code</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="7F7DD52F" w14:textId="77777777" w:rsidR="00AF4B07" w:rsidRPr="004F4E1C" w:rsidRDefault="00AF4B07" w:rsidP="00C5388B">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:rPr>
@@ -793,58 +891,59 @@
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve"> 1945 Hamilton Street</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="03196A33" w14:textId="5666B8C7" w:rsidR="00AF4B07" w:rsidRPr="009A1841" w:rsidRDefault="00EB20DF" w:rsidP="00EB20DF">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00EB20DF">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:bCs/>
               </w:rPr>
               <w:t>Regina, SK S4P 2C7</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00AF4B07" w:rsidRPr="004F4E1C" w14:paraId="0D02383F" w14:textId="77777777" w:rsidTr="00204955">
+      <w:tr w:rsidR="00AF4B07" w:rsidRPr="004F4E1C" w14:paraId="0D02383F" w14:textId="77777777" w:rsidTr="00F577B1">
         <w:trPr>
+          <w:gridAfter w:val="1"/>
+          <w:wAfter w:w="22" w:type="dxa"/>
           <w:trHeight w:val="277"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="6043" w:type="dxa"/>
-            <w:gridSpan w:val="2"/>
+            <w:tcW w:w="5580" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="3C44863B" w14:textId="77777777" w:rsidR="00AF4B07" w:rsidRPr="004F4E1C" w:rsidRDefault="00AF4B07" w:rsidP="0090579A">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:highlight w:val="yellow"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004F4E1C">
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:highlight w:val="yellow"/>
               </w:rPr>
               <w:t>Contact Phone Number</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4667" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="2BDE5F7E" w14:textId="77777777" w:rsidR="00AF4B07" w:rsidRPr="009A1841" w:rsidRDefault="009A1841" w:rsidP="003E416A">
@@ -855,123 +954,124 @@
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="009A1841">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:t>ER Service Desk</w:t>
             </w:r>
             <w:r w:rsidR="003E416A">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:t xml:space="preserve">: </w:t>
             </w:r>
             <w:r w:rsidRPr="009A1841">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:t>(855) 219-9373</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00AF4B07" w:rsidRPr="00992268" w14:paraId="37337B6F" w14:textId="77777777" w:rsidTr="00204955">
+      <w:tr w:rsidR="00AF4B07" w:rsidRPr="00992268" w14:paraId="37337B6F" w14:textId="77777777" w:rsidTr="00F577B1">
         <w:trPr>
+          <w:gridAfter w:val="1"/>
+          <w:wAfter w:w="22" w:type="dxa"/>
           <w:trHeight w:val="277"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="6043" w:type="dxa"/>
-            <w:gridSpan w:val="2"/>
+            <w:tcW w:w="5580" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="293489B4" w14:textId="77777777" w:rsidR="00AF4B07" w:rsidRPr="004F4E1C" w:rsidRDefault="0090579A" w:rsidP="0090579A">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:highlight w:val="yellow"/>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004F4E1C">
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:highlight w:val="yellow"/>
               </w:rPr>
               <w:t>Contact Email</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4667" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="5F93766F" w14:textId="77777777" w:rsidR="00AF4B07" w:rsidRPr="009A1841" w:rsidRDefault="00992268" w:rsidP="009A1841">
+          <w:p w14:paraId="5F93766F" w14:textId="77777777" w:rsidR="00AF4B07" w:rsidRPr="009A1841" w:rsidRDefault="009A1841" w:rsidP="009A1841">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
             </w:pPr>
             <w:hyperlink r:id="rId8" w:history="1">
-              <w:r w:rsidR="009A1841" w:rsidRPr="009A1841">
+              <w:r w:rsidRPr="009A1841">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:cstheme="minorHAnsi"/>
                   <w:lang w:val="fr-FR"/>
                 </w:rPr>
                 <w:t>er.servicedesk@gov.sk.ca</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="4D131582" w14:textId="77777777" w:rsidR="004E6CA4" w:rsidRPr="009A1841" w:rsidRDefault="0090579A" w:rsidP="003D7F61">
+    <w:p w14:paraId="4D131582" w14:textId="77777777" w:rsidR="003A295C" w:rsidRPr="009A1841" w:rsidRDefault="0090579A" w:rsidP="003D7F61">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
           <w:noProof/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
-              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251663360" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="2E2501E5" wp14:editId="5CC669E8">
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658242" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="2E2501E5" wp14:editId="5CC669E8">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
                   <wp:posOffset>0</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>0</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="6868438" cy="45929"/>
                 <wp:effectExtent l="0" t="0" r="27940" b="30480"/>
                 <wp:wrapNone/>
                 <wp:docPr id="3" name="Straight Connector 3"/>
                 <wp:cNvGraphicFramePr/>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                     <wps:wsp>
                       <wps:cNvCnPr/>
                       <wps:spPr>
                         <a:xfrm flipV="1">
                           <a:off x="0" y="0"/>
                           <a:ext cx="6868438" cy="45929"/>
                         </a:xfrm>
                         <a:prstGeom prst="line">
                           <a:avLst/>
                         </a:prstGeom>
                       </wps:spPr>
@@ -1366,51 +1466,51 @@
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="00256A41" w14:textId="77777777" w:rsidR="00F503CC" w:rsidRPr="00693A6A" w:rsidRDefault="006C7828" w:rsidP="00F503CC">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0012457F">
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
           <w:noProof/>
           <w:highlight w:val="yellow"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
-              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="42D9E091" wp14:editId="3B88FB1C">
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658240" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="42D9E091" wp14:editId="3B88FB1C">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
                   <wp:posOffset>-38100</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>165735</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="2857500" cy="0"/>
                 <wp:effectExtent l="0" t="0" r="19050" b="19050"/>
                 <wp:wrapNone/>
                 <wp:docPr id="1" name="Straight Connector 1"/>
                 <wp:cNvGraphicFramePr/>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                     <wps:wsp>
                       <wps:cNvCnPr/>
                       <wps:spPr>
                         <a:xfrm>
                           <a:off x="0" y="0"/>
                           <a:ext cx="2857500" cy="0"/>
                         </a:xfrm>
                         <a:prstGeom prst="line">
                           <a:avLst/>
                         </a:prstGeom>
                         <a:ln w="19050"/>
@@ -1436,51 +1536,51 @@
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
               <v:line w14:anchorId="2C98CC9D" id="Straight Connector 1" o:spid="_x0000_s1026" style="position:absolute;z-index:251659264;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin" from="-3pt,13.05pt" to="222pt,13.05pt" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBbBSWRvwEAAMgDAAAOAAAAZHJzL2Uyb0RvYy54bWysU9uO0zAQfUfiHyy/U6eVCkvUdB+6ghcE&#10;FQsf4HXGjbW+aWya9O8Zu212BQghtC+OL+ecmTMz2dxOzrIjYDLBd3y5aDgDr0Jv/KHj3799eHPD&#10;WcrS99IGDx0/QeK329evNmNsYRWGYHtARiI+tWPs+JBzbIVIagAn0yJE8PSoAzqZ6YgH0aMcSd1Z&#10;sWqat2IM2EcMClKi27vzI99Wfa1B5S9aJ8jMdpxyy3XFuj6UVWw3sj2gjINRlzTkf2ThpPEUdJa6&#10;k1myH2h+k3JGYUhB54UKTgStjYLqgdwsm1/c3A8yQvVCxUlxLlN6OVn1+bhHZnrqHWdeOmrRfUZp&#10;DkNmu+A9FTAgW5Y6jTG1BN/5PV5OKe6xmJ40uvIlO2yqtT3NtYUpM0WXq5v1u3VDLVDXN/FEjJjy&#10;RwiOlU3HrfHFtmzl8VPKFIygV0i5tp6NlPD7Zl0bKEpm51zqLp8snGFfQZM3ir6scnWqYGeRHSXN&#10;Q/9YfZG49YQsFG2snUnN30kXbKFBnbR/Jc7oGjH4PBOd8QH/FDVP11T1GU81eea1bB9Cf6qdqQ80&#10;LrVsl9Eu8/j8XOlPP+D2JwAAAP//AwBQSwMEFAAGAAgAAAAhAA+SE9baAAAACAEAAA8AAABkcnMv&#10;ZG93bnJldi54bWxMj8FOhEAQRO8m/sOkTbztNrsSYpBhYzRcPBhFjddZpgUi00OYWcC/t40HPXZV&#10;pfpVcVjdoGaaQu9Zw26bgCJuvO251fD6Um2uQYVo2JrBM2n4ogCH8vysMLn1Cz/TXMdWSQmH3Gjo&#10;YhxzxNB05EzY+pFYvA8/ORPlnFq0k1mk3A24T5IMnelZPnRmpLuOms/65DTgwz3Otae6enpfHq/o&#10;DSuLqPXlxXp7AyrSGv/C8IMv6FAK09Gf2AY1aNhkMiVq2Gc7UOKnaSrC8VfAssD/A8pvAAAA//8D&#10;AFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9U&#10;eXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9y&#10;ZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAFsFJZG/AQAAyAMAAA4AAAAAAAAAAAAAAAAALgIAAGRy&#10;cy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAA+SE9baAAAACAEAAA8AAAAAAAAAAAAAAAAAGQQA&#10;AGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAAAgBQAAAAA=&#10;" strokecolor="black [3040]" strokeweight="1.5pt"/>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
       <w:r w:rsidR="00F503CC" w:rsidRPr="0012457F">
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
           <w:noProof/>
           <w:highlight w:val="yellow"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
-              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251661312" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="1116323F" wp14:editId="1B9262E5">
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658241" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="1116323F" wp14:editId="1B9262E5">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
                   <wp:posOffset>-38100</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>165735</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="2857500" cy="0"/>
                 <wp:effectExtent l="0" t="0" r="19050" b="19050"/>
                 <wp:wrapNone/>
                 <wp:docPr id="2" name="Straight Connector 2"/>
                 <wp:cNvGraphicFramePr/>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                     <wps:wsp>
                       <wps:cNvCnPr/>
                       <wps:spPr>
                         <a:xfrm>
                           <a:off x="0" y="0"/>
                           <a:ext cx="2857500" cy="0"/>
                         </a:xfrm>
                         <a:prstGeom prst="line">
                           <a:avLst/>
                         </a:prstGeom>
                         <a:ln w="19050"/>
@@ -1624,156 +1724,156 @@
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7CD5B8F1" w14:textId="77777777" w:rsidR="006C7828" w:rsidRPr="003F4A27" w:rsidRDefault="006C7828" w:rsidP="00F503CC">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="006C7828" w:rsidRPr="003F4A27" w:rsidSect="0033676C">
       <w:pgSz w:w="12240" w:h="15840"/>
       <w:pgMar w:top="432" w:right="720" w:bottom="432" w:left="720" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="542DB639" w14:textId="77777777" w:rsidR="00EB20DF" w:rsidRDefault="00EB20DF" w:rsidP="00EB20DF">
+    <w:p w14:paraId="07078DBA" w14:textId="77777777" w:rsidR="00EA3F8D" w:rsidRDefault="00EA3F8D" w:rsidP="00EB20DF">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="27232D2A" w14:textId="77777777" w:rsidR="00EB20DF" w:rsidRDefault="00EB20DF" w:rsidP="00EB20DF">
+    <w:p w14:paraId="484BC98D" w14:textId="77777777" w:rsidR="00EA3F8D" w:rsidRDefault="00EA3F8D" w:rsidP="00EB20DF">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri-Bold">
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:notTrueType/>
     <w:pitch w:val="default"/>
     <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="35E33DAD" w14:textId="77777777" w:rsidR="00EB20DF" w:rsidRDefault="00EB20DF" w:rsidP="00EB20DF">
+    <w:p w14:paraId="4272604C" w14:textId="77777777" w:rsidR="00EA3F8D" w:rsidRDefault="00EA3F8D" w:rsidP="00EB20DF">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="24098994" w14:textId="77777777" w:rsidR="00EB20DF" w:rsidRDefault="00EB20DF" w:rsidP="00EB20DF">
+    <w:p w14:paraId="48263C45" w14:textId="77777777" w:rsidR="00EA3F8D" w:rsidRDefault="00EA3F8D" w:rsidP="00EB20DF">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="1F6A5F38"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="7D7A38CA"/>
     <w:lvl w:ilvl="0" w:tplc="0409000F">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
@@ -2028,145 +2128,165 @@
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="7200" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1" w16cid:durableId="458032286">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="2" w16cid:durableId="45763798">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="3" w16cid:durableId="316766360">
     <w:abstractNumId w:val="2"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
-  <w:zoom w:percent="87"/>
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:zoom w:percent="130"/>
+  <w:doNotDisplayPageBoundaries/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="4097"/>
+    <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="003D7F61"/>
     <w:rsid w:val="00014156"/>
     <w:rsid w:val="000506E3"/>
     <w:rsid w:val="00067223"/>
+    <w:rsid w:val="000F6F47"/>
     <w:rsid w:val="001500BA"/>
+    <w:rsid w:val="00197EEB"/>
     <w:rsid w:val="00204955"/>
+    <w:rsid w:val="002247D3"/>
+    <w:rsid w:val="00255B22"/>
+    <w:rsid w:val="00305473"/>
     <w:rsid w:val="00322084"/>
     <w:rsid w:val="0033676C"/>
     <w:rsid w:val="00356C0C"/>
+    <w:rsid w:val="003A295C"/>
     <w:rsid w:val="003D7F61"/>
     <w:rsid w:val="003E416A"/>
     <w:rsid w:val="003F2707"/>
     <w:rsid w:val="003F4A27"/>
     <w:rsid w:val="00412D89"/>
+    <w:rsid w:val="004D54FA"/>
     <w:rsid w:val="004F4E1C"/>
+    <w:rsid w:val="006933BA"/>
     <w:rsid w:val="006C7828"/>
+    <w:rsid w:val="00833578"/>
     <w:rsid w:val="0086268B"/>
+    <w:rsid w:val="0088419A"/>
     <w:rsid w:val="008A48B9"/>
+    <w:rsid w:val="008A7FA7"/>
     <w:rsid w:val="008B4ECB"/>
     <w:rsid w:val="008C5324"/>
     <w:rsid w:val="008E6E3F"/>
     <w:rsid w:val="0090579A"/>
+    <w:rsid w:val="009348C8"/>
     <w:rsid w:val="00992268"/>
     <w:rsid w:val="009A1841"/>
     <w:rsid w:val="00AF4B07"/>
     <w:rsid w:val="00B41C96"/>
     <w:rsid w:val="00B54788"/>
     <w:rsid w:val="00B97889"/>
+    <w:rsid w:val="00BB05F6"/>
     <w:rsid w:val="00C072D1"/>
     <w:rsid w:val="00C57631"/>
     <w:rsid w:val="00C72DDC"/>
     <w:rsid w:val="00CD00A5"/>
+    <w:rsid w:val="00D23E22"/>
     <w:rsid w:val="00D70E96"/>
     <w:rsid w:val="00D82DA7"/>
     <w:rsid w:val="00E248F4"/>
+    <w:rsid w:val="00E776DC"/>
+    <w:rsid w:val="00EA0733"/>
     <w:rsid w:val="00EA25F8"/>
+    <w:rsid w:val="00EA3F8D"/>
     <w:rsid w:val="00EB20DF"/>
     <w:rsid w:val="00EC7D38"/>
+    <w:rsid w:val="00F41568"/>
     <w:rsid w:val="00F503CC"/>
+    <w:rsid w:val="00F577B1"/>
     <w:rsid w:val="00FF2401"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="4097"/>
+    <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
-      <o:idmap v:ext="edit" data="1"/>
+      <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
   <w14:docId w14:val="4F4F12EF"/>
   <w15:docId w15:val="{7A621FF9-4766-419E-B057-EA89FB1956E4}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
@@ -2608,55 +2728,103 @@
     <w:name w:val="List Paragraph"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="34"/>
     <w:qFormat/>
     <w:rsid w:val="003F4A27"/>
     <w:pPr>
       <w:ind w:left="720"/>
       <w:contextualSpacing/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="Hyperlink">
     <w:name w:val="Hyperlink"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="009A1841"/>
     <w:rPr>
       <w:strike w:val="0"/>
       <w:dstrike w:val="0"/>
       <w:color w:val="00558C"/>
       <w:u w:val="none"/>
       <w:effect w:val="none"/>
     </w:rPr>
   </w:style>
+  <w:style w:type="paragraph" w:styleId="Header">
+    <w:name w:val="header"/>
+    <w:basedOn w:val="Normal"/>
+    <w:link w:val="HeaderChar"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00EA0733"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="center" w:pos="4680"/>
+        <w:tab w:val="right" w:pos="9360"/>
+      </w:tabs>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="HeaderChar">
+    <w:name w:val="Header Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Header"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00EA0733"/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Footer">
+    <w:name w:val="footer"/>
+    <w:basedOn w:val="Normal"/>
+    <w:link w:val="FooterChar"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00EA0733"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="center" w:pos="4680"/>
+        <w:tab w:val="right" w:pos="9360"/>
+      </w:tabs>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="FooterChar">
+    <w:name w:val="Footer Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Footer"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00EA0733"/>
+  </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:er.servicedesk@gov.sk.ca" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
@@ -2923,70 +3091,76 @@
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APA.XSL" StyleName="APA"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{9EB0FED6-466E-4AF4-B132-6903332BBCCC}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
+<file path=docMetadata/LabelInfo.xml><?xml version="1.0" encoding="utf-8"?>
+<clbl:labelList xmlns:clbl="http://schemas.microsoft.com/office/2020/mipLabelMetadata">
+  <clbl:label id="{9715e697-1c31-4156-8581-01c5d1e29c65}" enabled="1" method="Standard" siteId="{cf4e8a24-641b-40d2-905e-9a328b644fab}" removed="0"/>
+</clbl:labelList>
+</file>
+
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Template>Normal</Template>
+  <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>1</Pages>
-  <Words>242</Words>
-  <Characters>1380</Characters>
+  <Words>252</Words>
+  <Characters>1441</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>11</Lines>
+  <Lines>12</Lines>
   <Paragraphs>3</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company>ITO</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>1619</CharactersWithSpaces>
+  <CharactersWithSpaces>1690</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>Mueller, Nicole ECON</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>